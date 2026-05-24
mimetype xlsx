--- v0 (2026-05-02)
+++ v1 (2026-05-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="605">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -157,1812 +157,1722 @@
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>118 294.30</t>
-[...8 lines deleted...]
-    <t>16 701.37</t>
+    <t>121 082.88</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>24 878.13</t>
+    <t>28 811.25</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>75 452.05</t>
+    <t>82 705.48</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>55 432.52</t>
+    <t>61 802.20</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
+    <t>4 875.00</t>
+  </si>
+  <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>1 864.33</t>
+    <t>11 359.83</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>116 077.50</t>
+    <t>6 870.53</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>7 018.36</t>
-[...8 lines deleted...]
-    <t>56 138.89</t>
+    <t>14 401.76</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>66 461.13</t>
+    <t>72 747.12</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>164 457.53</t>
+    <t>170 560.27</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>2 095.21</t>
+    <t>4 324.66</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>58 230.91</t>
+    <t>66 752.64</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>9 829.28</t>
+    <t>20 576.50</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>15 360.25</t>
+    <t>32 089.48</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>156 289.32</t>
+    <t>7 048.48</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>81 168.67</t>
+    <t>94 472.83</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>44 614.31</t>
+    <t>51 915.57</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>24 123.75</t>
+    <t>31 367.36</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>136 260.27</t>
+    <t>146 280.82</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>7 847.15</t>
+    <t>11 600.14</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>6 127.54</t>
+    <t>7 669.05</t>
   </si>
   <si>
     <t>XS2205083749</t>
   </si>
   <si>
     <t>AVANTOR FUNDING INC 3.875 15/07/2028</t>
   </si>
   <si>
-    <t>5 063.76</t>
+    <t>10 485.75</t>
   </si>
   <si>
     <t>XS2769426623</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7 28/02/2029</t>
   </si>
   <si>
-    <t>40 993.94</t>
+    <t>43 428.00</t>
   </si>
   <si>
     <t>XS2648489388</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7.25 31/07/2030</t>
   </si>
   <si>
-    <t>1 147.92</t>
-[...8 lines deleted...]
-    <t>7 242.96</t>
+    <t>6 937.85</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>8 319.04</t>
+    <t>18 459.13</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
+    <t>5 608.89</t>
+  </si>
+  <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>16 771.27</t>
+    <t>23 265.81</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>30 056.21</t>
+    <t>36 813.10</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>21 612.43</t>
+    <t>24 210.64</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>33 080.82</t>
+    <t>36 900.00</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>81 963.70</t>
+    <t>84 192.12</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>42 388.89</t>
+    <t>49 125.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>54 103.50</t>
+    <t>73 724.75</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>56 174.82</t>
+    <t>63 245.18</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>87 048.13</t>
+    <t>107 796.46</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>48 510.78</t>
+    <t>57 199.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>43 524.00</t>
+    <t>53 498.25</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>41 270.13</t>
+    <t>44 869.32</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>124 532.88</t>
+    <t>131 609.59</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>13 163.31</t>
+    <t>18 136.56</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>44 362.50</t>
+    <t>50 821.88</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>3 743.92</t>
+    <t>7 723.09</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>5 474.63</t>
+    <t>20 036.71</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>37 479.45</t>
+    <t>39 575.34</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>31 675.63</t>
+    <t>36 122.92</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>63 928.50</t>
+    <t>74 395.72</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>24 416.49</t>
+    <t>29 672.96</t>
   </si>
   <si>
     <t>XS3230567144</t>
   </si>
   <si>
     <t>DEUCE FINCO PLC 20/11/2032</t>
   </si>
   <si>
-    <t>16 382.30</t>
+    <t>19 603.70</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>4 890.41</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>36 530.94</t>
+    <t>39 797.19</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>31 140.82</t>
+    <t>35 342.47</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>15 396.78</t>
+    <t>19 512.14</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>58 549.65</t>
+    <t>68 092.71</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>18 165.15</t>
+    <t>20 648.88</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>61 816.44</t>
+    <t>63 106.85</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>131 780.82</t>
+    <t>136 304.45</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>13 702.00</t>
+    <t>21 809.67</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>74 786.02</t>
+    <t>96 559.34</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>56 256.39</t>
+    <t>67 215.56</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>17 354.17</t>
+    <t>23 888.54</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>66 322.60</t>
+    <t>69 426.37</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>55 379.27</t>
+    <t>56 616.10</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>9 996.00</t>
+    <t>15 919.56</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>69 292.81</t>
-[...8 lines deleted...]
-    <t>27 717.88</t>
+    <t>72 171.23</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>27 802.40</t>
+    <t>35 294.46</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>39 219.91</t>
+    <t>55 027.22</t>
   </si>
   <si>
     <t>XS2796660384</t>
   </si>
   <si>
     <t>EUTELSAT SA 9.75 13/04/2029</t>
   </si>
   <si>
-    <t>110 236.44</t>
+    <t>127 332.33</t>
   </si>
   <si>
     <t>DE000A3E5WW4</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 02/09/2081</t>
   </si>
   <si>
-    <t>7 956.16</t>
+    <t>10 367.12</t>
   </si>
   <si>
     <t>XS2209344543</t>
   </si>
   <si>
     <t>FAURECIA SE 3.75 15/06/2028</t>
   </si>
   <si>
-    <t>3 201.04</t>
+    <t>4 638.24</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>7 582.19</t>
+    <t>15 332.88</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>28 013.00</t>
+    <t>32 211.44</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>27 093.48</t>
+    <t>31 591.08</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>29 842.12</t>
+    <t>33 704.51</t>
   </si>
   <si>
     <t>XS2937174196</t>
   </si>
   <si>
     <t>GETLINK SE 4.125 15/04/2030</t>
   </si>
   <si>
-    <t>39 691.90</t>
+    <t>46 202.06</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
+    <t>6 890.63</t>
+  </si>
+  <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>13 646.68</t>
+    <t>17 781.92</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
+    <t>39 838.36</t>
+  </si>
+  <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>48 455.80</t>
+    <t>56 402.78</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>58 715.94</t>
+    <t>70 329.69</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>45 531.98</t>
+    <t>56 394.82</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>5 465.81</t>
+    <t>6 987.94</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>48 481.33</t>
+    <t>57 461.08</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>20 954.65</t>
+    <t>29 401.40</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>4 903.01</t>
+    <t>11 124.11</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
+    <t>5 846.26</t>
+  </si>
+  <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>21 430.36</t>
+    <t>23 550.25</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>45 918.75</t>
+    <t>56 812.50</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>87 822.59</t>
+    <t>102 195.92</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>4 750.68</t>
+    <t>6 800.00</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>130 931.51</t>
+    <t>3 898.97</t>
   </si>
   <si>
     <t>XS2056730679</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG PERP</t>
   </si>
   <si>
-    <t>46 032.53</t>
+    <t>46 022.60</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>56 766.67</t>
+    <t>64 175.00</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>52 312.50</t>
-[...17 lines deleted...]
-    <t>16 065.19</t>
+    <t>58 856.25</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>14 108.50</t>
-[...8 lines deleted...]
-    <t>15 309.44</t>
+    <t>15 335.25</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
+    <t>3 211.98</t>
+  </si>
+  <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>56 755.69</t>
+    <t>66 055.84</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>59 839.50</t>
+    <t>67 018.49</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>6 456.02</t>
+    <t>9 354.64</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>21 141.92</t>
+    <t>23 459.18</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>20 188.35</t>
+    <t>25 727.21</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>3 507.95</t>
+    <t>9 487.40</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>68 635.06</t>
+    <t>76 960.76</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>16 160.22</t>
+    <t>28 640.88</t>
   </si>
   <si>
     <t>XS3124322424</t>
   </si>
   <si>
     <t>LEVI STRAUSS &amp; CO 4 15/08/2030</t>
   </si>
   <si>
-    <t>29 168.33</t>
+    <t>1 612.11</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>19 144.42</t>
+    <t>24 475.77</t>
   </si>
   <si>
     <t>XS2240463674</t>
   </si>
   <si>
     <t>LORCA TELECOM BONDCO 4 18/09/2027</t>
   </si>
   <si>
-    <t>10 341.86</t>
+    <t>11 597.71</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>28 587.81</t>
+    <t>33 793.23</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>10 346.88</t>
+    <t>13 960.07</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>43 146.80</t>
+    <t>60 549.91</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>26 411.67</t>
+    <t>30 669.17</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>5 640.63</t>
+    <t>11 360.42</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>28 434.91</t>
+    <t>39 261.23</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>20 950.83</t>
+    <t>29 588.85</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>25 095.49</t>
+    <t>34 908.33</t>
   </si>
   <si>
     <t>XS2406737036</t>
   </si>
   <si>
     <t>NATURGY FINANCE BV PERP</t>
   </si>
   <si>
-    <t>76 455.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>22 780.80</t>
+    <t>27 476.56</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>41 895.00</t>
+    <t>47 501.44</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>33 206.25</t>
+    <t>35 200.00</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>2 934.44</t>
+    <t>6 047.50</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>49 464.74</t>
+    <t>55 032.74</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>23 428.13</t>
+    <t>30 369.79</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>6 233.79</t>
+    <t>10 152.17</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>75 834.61</t>
+    <t>86 434.03</t>
   </si>
   <si>
     <t>XS2804500572</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 6.875 15/02/2028</t>
   </si>
   <si>
-    <t>24 595.50</t>
+    <t>1 589.80</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>4 671.23</t>
+    <t>13 313.01</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>1 110.33</t>
+    <t>7 217.15</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>7 517.81</t>
+    <t>8 352.05</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>30 936.12</t>
+    <t>36 972.18</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>9 383.63</t>
+    <t>19 603.13</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>64 820.25</t>
+    <t>79 829.29</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>133 592.61</t>
+    <t>138 139.12</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>6 153.47</t>
+    <t>10 255.78</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>2 883.83</t>
+    <t>18 149.08</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>16 069.09</t>
+    <t>24 403.85</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>25 544.71</t>
+    <t>35 364.00</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>42 333.94</t>
+    <t>50 581.24</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>35 070.00</t>
+    <t>36 971.51</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>8 112.43</t>
+    <t>16 281.96</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>54 634.50</t>
+    <t>61 778.00</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>32 335.00</t>
+    <t>35 385.44</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>207 116.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>21 930.00</t>
+    <t>34 986.00</t>
   </si>
   <si>
     <t>XS2826718087</t>
   </si>
   <si>
     <t>SAIPEM FINANCE INTERNATIONAL BV 4.875 30/05/2030</t>
   </si>
   <si>
-    <t>103 744.01</t>
+    <t>109 240.60</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>27 492.50</t>
+    <t>31 100.39</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>34 367.75</t>
+    <t>37 794.75</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>150 161.30</t>
+    <t>155 978.08</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>24 290.25</t>
+    <t>26 122.25</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>8 902.83</t>
-[...8 lines deleted...]
-    <t>40 520.55</t>
+    <t>15 653.33</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>45 648.03</t>
+    <t>46 812.42</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>3 257.31</t>
+    <t>6 772.69</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>59 578.86</t>
+    <t>4 469.82</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>11 221.00</t>
+    <t>15 371.50</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>134 630.14</t>
+    <t>140 753.42</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>70 742.34</t>
+    <t>4 425.02</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>XS2864287466</t>
-[...14 lines deleted...]
-    <t>36 576.44</t>
+    <t>3 416.38</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>5 761.32</t>
+    <t>13 227.02</t>
+  </si>
+  <si>
+    <t>XS2293060658</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>39 643.40</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...8 lines deleted...]
-    <t>38 380.54</t>
+    <t>24 128.88</t>
   </si>
   <si>
     <t>XS2783649176</t>
   </si>
   <si>
     <t>TENNET HOLDING BV PERP</t>
   </si>
   <si>
-    <t>90 180.82</t>
+    <t>91 812.95</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>17 716.39</t>
+    <t>21 862.78</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>30 686.43</t>
+    <t>35 532.25</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>4 694.44</t>
+    <t>11 848.96</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>58 460.88</t>
+    <t>60 618.25</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>32 022.57</t>
+    <t>39 010.42</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>39 865.97</t>
-[...5 lines deleted...]
-    <t>TITAN GLOBAL FINANCE PLC 3.5 04/02/2031</t>
+    <t>42 877.43</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>13 221.20</t>
+    <t>20 384.27</t>
+  </si>
+  <si>
+    <t>FR001400Y8Z5</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
+  </si>
+  <si>
+    <t>56 162.67</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
-[...8 lines deleted...]
-    <t>49 284.25</t>
+    <t>21 763.36</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>35 656.25</t>
+    <t>51 401.56</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>62 061.64</t>
+    <t>63 353.42</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>85 410.96</t>
+    <t>87 616.44</t>
   </si>
   <si>
     <t>XS2581647091</t>
   </si>
   <si>
     <t>VERISURE HOLDING AB 7.125 01/02/2028</t>
   </si>
   <si>
-    <t>152 288.36</t>
+    <t>9 596.58</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>41 897.92</t>
+    <t>2 566.67</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>17 671.23</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>28 479.45</t>
+    <t>29 198.97</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>2 886.67</t>
+    <t>18 172.92</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>28 557.69</t>
+    <t>32 096.50</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>74 659.89</t>
+    <t>82 199.59</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>251 364.73</t>
+    <t>256 986.30</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>37 768.88</t>
+    <t>40 823.71</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>11 083.33</t>
+    <t>23 157.31</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>15 668.75</t>
+    <t>17 785.07</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>10 002.97</t>
+    <t>20 908.86</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>2 071.82</t>
+    <t>4 350.83</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>12 626.57</t>
+    <t>26 385.81</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>231 805.48</t>
-[...8 lines deleted...]
-    <t>-459 555.50</t>
+    <t>243 389.04</t>
+  </si>
+  <si>
+    <t>CDS-00107664</t>
+  </si>
+  <si>
+    <t>PAR20260206050137055</t>
+  </si>
+  <si>
+    <t>-661 833.30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2282,343 +2192,343 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2144527.4819</v>
+        <v>2182493.4819</v>
       </c>
       <c r="D2">
-        <v>133.91</v>
+        <v>134.27</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>287194763.99</v>
+        <v>293046600.4</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>287194763.99</v>
+        <v>293046600.4</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.11</v>
+        <v>54.25</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55576479.04</v>
+        <v>55722451.9</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55576479.04</v>
+        <v>55722451.9</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>445455.3854</v>
+        <v>450599.5276</v>
       </c>
       <c r="D4">
-        <v>124.47</v>
+        <v>124.76</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>55446079.39</v>
+        <v>56218331.75</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>55446079.39</v>
+        <v>56218331.75</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.27</v>
+        <v>132.64</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.27</v>
+        <v>132.64</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.27</v>
+        <v>132.64</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.76</v>
+        <v>129.15</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.76</v>
+        <v>129.15</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.76</v>
+        <v>129.15</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.42</v>
+        <v>128.75</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1412.68</v>
+        <v>1416.28</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1412.68</v>
+        <v>1416.28</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>12326.0</v>
+        <v>10690.3</v>
       </c>
       <c r="D8">
-        <v>10999.25</v>
+        <v>11029.8</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>135576791.7</v>
+        <v>117911936.2</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>135576791.7</v>
+        <v>117911936.2</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
         <v>2501.0</v>
       </c>
       <c r="D9">
-        <v>100.72</v>
+        <v>100.96</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>251925.62</v>
+        <v>252518.77</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>251925.62</v>
+        <v>252518.77</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P205"/>
+  <dimension ref="A1:P193"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O205" sqref="O205"/>
+      <selection activeCell="O193" sqref="O193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2705,10171 +2615,9571 @@
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
         <v>4000.0</v>
       </c>
       <c r="D3" s="1">
         <v>0.001</v>
       </c>
       <c r="E3" s="1">
         <v>0.0001</v>
       </c>
       <c r="F3" t="s">
         <v>42</v>
       </c>
       <c r="G3">
         <v>1.18</v>
       </c>
       <c r="H3" s="1">
         <v>0.33</v>
       </c>
       <c r="I3" s="1">
-        <v>3.06</v>
+        <v>3.07</v>
       </c>
       <c r="J3" s="1">
-        <v>927.27272727273</v>
+        <v>930.30303030303</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3.39</v>
+        <v>3.4</v>
       </c>
       <c r="N3" s="1">
-        <v>3.39</v>
+        <v>3.4</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
         <v>125000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4">
         <v>1.18</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>106.0</v>
+        <v>106.17</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>106.0</v>
+        <v>106.17</v>
       </c>
       <c r="N4" s="1">
-        <v>106.0</v>
+        <v>106.17</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>1396.0</v>
+        <v>7141.0</v>
       </c>
       <c r="D5" s="1">
-        <v>4772.39</v>
+        <v>4778.42</v>
       </c>
       <c r="E5" s="1">
-        <v>4768.3315902579</v>
+        <v>4774.7861574009</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>6656590.9</v>
+        <v>34096747.95</v>
       </c>
       <c r="I5" s="1">
-        <v>5665.54</v>
+        <v>25949.27</v>
       </c>
       <c r="J5" s="1">
-        <v>0.085111734897213</v>
+        <v>0.076104823949933</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>6662256.44</v>
+        <v>34122697.22</v>
       </c>
       <c r="N5" s="1">
-        <v>6662256.44</v>
+        <v>34122697.22</v>
       </c>
       <c r="O5" s="1">
-        <v>1.25</v>
+        <v>6.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>102.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>127.94</v>
+        <v>103.732</v>
       </c>
       <c r="E6" s="1">
-        <v>128.21</v>
+        <v>100.13</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>0.0</v>
+        <v>2503250.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-27540.0</v>
+        <v>90050.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0</v>
+        <v>3.5973234794767</v>
       </c>
       <c r="K6">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.84</v>
+      </c>
+      <c r="L6" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="1">
-        <v>-27540.0</v>
+        <v>2593300.0</v>
       </c>
       <c r="N6" s="1">
-        <v>-27540.0</v>
+        <v>2714382.88</v>
       </c>
       <c r="O6" s="1">
-        <v>-0.01</v>
+        <v>0.52</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
-        <v>2600000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.572</v>
+        <v>101.354</v>
       </c>
       <c r="E7" s="1">
-        <v>100.13</v>
+        <v>100.0</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2603380.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="I7" s="1">
-        <v>89492.0</v>
+        <v>21339.04</v>
       </c>
       <c r="J7" s="1">
-        <v>3.4375312094277</v>
+        <v>1.354</v>
       </c>
       <c r="K7">
-        <v>4.55</v>
+        <v>1.83</v>
       </c>
       <c r="L7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="1">
-        <v>2692872.0</v>
+        <v>1597339.04</v>
       </c>
       <c r="N7" s="1">
-        <v>2811166.3</v>
+        <v>1626150.29</v>
       </c>
       <c r="O7" s="1">
-        <v>0.53</v>
+        <v>0.31</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C8" s="1">
-        <v>1905000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.236</v>
+        <v>100.482</v>
       </c>
       <c r="E8" s="1">
-        <v>87.83365092</v>
+        <v>99.49072913</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1673231.05</v>
+        <v>4576573.54</v>
       </c>
       <c r="I8" s="1">
-        <v>198164.75</v>
+        <v>45598.46</v>
       </c>
       <c r="J8" s="1">
-        <v>11.843238864113</v>
+        <v>0.99634496422841</v>
       </c>
       <c r="K8">
-        <v>0.88</v>
+        <v>1.8</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="1">
-        <v>1871395.8</v>
+        <v>4622172.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1888097.17</v>
+        <v>4704877.48</v>
       </c>
       <c r="O8" s="1">
-        <v>0.35</v>
+        <v>0.9</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C9" s="1">
-        <v>1676000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>101.389</v>
+        <v>104.074</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>100.42060793</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1676000.0</v>
+        <v>2581813.83</v>
       </c>
       <c r="I9" s="1">
-        <v>23279.64</v>
+        <v>93928.71</v>
       </c>
       <c r="J9" s="1">
-        <v>1.389</v>
+        <v>3.6380899702594</v>
       </c>
       <c r="K9">
-        <v>1.48</v>
+        <v>2.4</v>
       </c>
       <c r="L9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>1699279.64</v>
+        <v>2675742.54</v>
       </c>
       <c r="N9" s="1">
-        <v>1724157.77</v>
+        <v>2737544.74</v>
       </c>
       <c r="O9" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C10" s="1">
-        <v>4800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.298</v>
+        <v>101.852</v>
       </c>
       <c r="E10" s="1">
-        <v>99.49072917</v>
+        <v>100.2479</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4775555.0</v>
+        <v>1002479.0</v>
       </c>
       <c r="I10" s="1">
-        <v>38749.0</v>
+        <v>16041.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.81140307252246</v>
+        <v>1.6001332696246</v>
       </c>
       <c r="K10">
-        <v>1.57</v>
+        <v>0.49</v>
       </c>
       <c r="L10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>4814304.0</v>
+        <v>1018520.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4889756.05</v>
+        <v>1023395.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.92</v>
+        <v>0.2</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C11" s="1">
-        <v>2671000.0</v>
+        <v>1498000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>103.419</v>
+        <v>107.369</v>
       </c>
       <c r="E11" s="1">
-        <v>100.42060801</v>
+        <v>105.76043057</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2682234.44</v>
+        <v>1584291.25</v>
       </c>
       <c r="I11" s="1">
-        <v>80087.05</v>
+        <v>24096.37</v>
       </c>
       <c r="J11" s="1">
-        <v>2.9858333337931</v>
+        <v>1.5209558217279</v>
       </c>
       <c r="K11">
-        <v>2.08</v>
+        <v>0.76</v>
       </c>
       <c r="L11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M11" s="1">
-        <v>2762321.49</v>
+        <v>1608387.62</v>
       </c>
       <c r="N11" s="1">
-        <v>2817754.01</v>
+        <v>1619747.45</v>
       </c>
       <c r="O11" s="1">
-        <v>0.53</v>
+        <v>0.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C12" s="1">
-        <v>1000000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.824</v>
+        <v>99.051</v>
       </c>
       <c r="E12" s="1">
-        <v>100.2479</v>
+        <v>99.95557916</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1002479.0</v>
+        <v>5448578.62</v>
       </c>
       <c r="I12" s="1">
-        <v>5761.0</v>
+        <v>-49308.61</v>
       </c>
       <c r="J12" s="1">
-        <v>0.57467537973364</v>
+        <v>-0.90498116002224</v>
       </c>
       <c r="K12">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>750.0</v>
+        <v>0.13</v>
+      </c>
+      <c r="L12" t="s">
+        <v>67</v>
       </c>
       <c r="M12" s="1">
-        <v>1008240.0</v>
+        <v>5399270.01</v>
       </c>
       <c r="N12" s="1">
-        <v>1008990.0</v>
+        <v>5406140.54</v>
       </c>
       <c r="O12" s="1">
-        <v>0.19</v>
+        <v>1.03</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C13" s="1">
-        <v>1598000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>107.637</v>
+        <v>104.463</v>
       </c>
       <c r="E13" s="1">
-        <v>105.76043054</v>
+        <v>94.23756966</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1690051.68</v>
+        <v>1826324.1</v>
       </c>
       <c r="I13" s="1">
-        <v>29987.58</v>
+        <v>-4280.45</v>
       </c>
       <c r="J13" s="1">
-        <v>1.7743587580706</v>
+        <v>-0.23437515827558</v>
       </c>
       <c r="K13">
-        <v>0.12</v>
+        <v>0.74</v>
       </c>
       <c r="L13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M13" s="1">
-        <v>1720039.26</v>
+        <v>1822043.65</v>
       </c>
       <c r="N13" s="1">
-        <v>1721903.59</v>
+        <v>1836445.41</v>
       </c>
       <c r="O13" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C14" s="1">
-        <v>5628000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.804</v>
+        <v>106.243</v>
       </c>
       <c r="E14" s="1">
-        <v>99.95557925</v>
+        <v>103.3764868</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>5625500.0</v>
+        <v>2584412.17</v>
       </c>
       <c r="I14" s="1">
-        <v>-64810.88</v>
+        <v>71662.83</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.1520910141321</v>
+        <v>2.772887035275</v>
       </c>
       <c r="K14">
-        <v>2.06</v>
+        <v>2.91</v>
       </c>
       <c r="L14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M14" s="1">
-        <v>5560689.12</v>
+        <v>2656075.0</v>
       </c>
       <c r="N14" s="1">
-        <v>5676766.62</v>
+        <v>2728822.12</v>
       </c>
       <c r="O14" s="1">
-        <v>1.06</v>
+        <v>0.52</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C15" s="1">
-        <v>2038000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.814</v>
+        <v>103.364</v>
       </c>
       <c r="E15" s="1">
-        <v>94.23756968</v>
+        <v>98.92441182</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1920561.67</v>
+        <v>3264505.59</v>
       </c>
       <c r="I15" s="1">
-        <v>1936.72</v>
+        <v>146506.41</v>
       </c>
       <c r="J15" s="1">
-        <v>0.10084133356676</v>
+        <v>4.4878590635221</v>
       </c>
       <c r="K15">
-        <v>0.34</v>
+        <v>5.17</v>
       </c>
       <c r="L15" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M15" s="1">
-        <v>1922498.39</v>
+        <v>3411012.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1929516.75</v>
+        <v>3581572.27</v>
       </c>
       <c r="O15" s="1">
-        <v>0.36</v>
+        <v>0.68</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C16" s="1">
-        <v>4300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.556</v>
+        <v>94.201</v>
       </c>
       <c r="E16" s="1">
-        <v>100.04511628</v>
+        <v>81.90598182</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4301940.0</v>
+        <v>1801931.6</v>
       </c>
       <c r="I16" s="1">
-        <v>-64032.0</v>
+        <v>270490.4</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.4884447481834</v>
+        <v>15.011135827797</v>
       </c>
       <c r="K16">
-        <v>1.31</v>
+        <v>0.2</v>
       </c>
       <c r="L16" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M16" s="1">
-        <v>4237908.0</v>
+        <v>2072422.0</v>
       </c>
       <c r="N16" s="1">
-        <v>4294046.89</v>
+        <v>2076746.66</v>
       </c>
       <c r="O16" s="1">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C17" s="1">
-        <v>2600000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.163</v>
+        <v>97.17</v>
       </c>
       <c r="E17" s="1">
-        <v>103.37648692</v>
+        <v>96.4088025</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2687788.66</v>
+        <v>3398651.31</v>
       </c>
       <c r="I17" s="1">
-        <v>72449.34</v>
+        <v>-8324.66</v>
       </c>
       <c r="J17" s="1">
-        <v>2.6954998760952</v>
+        <v>-0.2449401024314</v>
       </c>
       <c r="K17">
-        <v>2.56</v>
+        <v>1.89</v>
       </c>
       <c r="L17" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M17" s="1">
-        <v>2760238.0</v>
+        <v>3390326.65</v>
       </c>
       <c r="N17" s="1">
-        <v>2826699.13</v>
+        <v>3457079.29</v>
       </c>
       <c r="O17" s="1">
-        <v>0.53</v>
+        <v>0.66</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C18" s="1">
-        <v>3400000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D18" s="1">
-        <v>102.876</v>
+        <v>97.612</v>
       </c>
       <c r="E18" s="1">
-        <v>98.92441176</v>
+        <v>97.78572159</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3363430.0</v>
+        <v>3173391.13</v>
       </c>
       <c r="I18" s="1">
-        <v>134354.0</v>
+        <v>-38151.14</v>
       </c>
       <c r="J18" s="1">
-        <v>3.9945531793437</v>
+        <v>-1.2022199104086</v>
       </c>
       <c r="K18">
-        <v>4.84</v>
+        <v>0.63</v>
       </c>
       <c r="L18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M18" s="1">
-        <v>3497784.0</v>
+        <v>3135239.99</v>
       </c>
       <c r="N18" s="1">
-        <v>3662241.53</v>
+        <v>3155816.49</v>
       </c>
       <c r="O18" s="1">
-        <v>0.69</v>
+        <v>0.6</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C19" s="1">
-        <v>2300000.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>93.172</v>
+        <v>104.572</v>
       </c>
       <c r="E19" s="1">
-        <v>81.90598174</v>
+        <v>103.54083188</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1883837.58</v>
+        <v>4403591.58</v>
       </c>
       <c r="I19" s="1">
-        <v>259118.42</v>
+        <v>43855.58</v>
       </c>
       <c r="J19" s="1">
-        <v>13.754817440259</v>
+        <v>0.99590480187084</v>
       </c>
       <c r="K19">
-        <v>0.09</v>
+        <v>0.75</v>
       </c>
       <c r="L19" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M19" s="1">
-        <v>2142956.0</v>
+        <v>4447447.16</v>
       </c>
       <c r="N19" s="1">
-        <v>2145051.21</v>
+        <v>4479536.64</v>
       </c>
       <c r="O19" s="1">
-        <v>0.4</v>
+        <v>0.86</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C20" s="1">
-        <v>3625250.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.746</v>
+        <v>108.924</v>
       </c>
       <c r="E20" s="1">
-        <v>96.40880243</v>
+        <v>108.54733851</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3495060.11</v>
+        <v>2305545.47</v>
       </c>
       <c r="I20" s="1">
-        <v>-23774.09</v>
+        <v>8000.29</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.680219774532</v>
+        <v>0.34700204806631</v>
       </c>
       <c r="K20">
-        <v>1.61</v>
+        <v>0.33</v>
       </c>
       <c r="L20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M20" s="1">
-        <v>3471286.02</v>
+        <v>2313545.76</v>
       </c>
       <c r="N20" s="1">
-        <v>3529516.93</v>
+        <v>2320594.24</v>
       </c>
       <c r="O20" s="1">
-        <v>0.66</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C21" s="1">
-        <v>3345250.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.333</v>
+        <v>101.285</v>
       </c>
       <c r="E21" s="1">
-        <v>97.78572155</v>
+        <v>99.95464109</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3271176.85</v>
+        <v>4325037.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-48564.19</v>
+        <v>57564.63</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.4846091246947</v>
+        <v>1.3309626193006</v>
       </c>
       <c r="K21">
-        <v>0.29</v>
+        <v>2.18</v>
       </c>
       <c r="L21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M21" s="1">
-        <v>3222612.66</v>
+        <v>4382601.95</v>
       </c>
       <c r="N21" s="1">
-        <v>3232441.94</v>
+        <v>4477074.78</v>
       </c>
       <c r="O21" s="1">
-        <v>0.61</v>
+        <v>0.86</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C22" s="1">
-        <v>4393000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.719</v>
+        <v>100.563</v>
       </c>
       <c r="E22" s="1">
-        <v>103.54083178</v>
+        <v>100.01062956</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4548548.74</v>
+        <v>3261346.63</v>
       </c>
       <c r="I22" s="1">
-        <v>51756.93</v>
+        <v>18012.8</v>
       </c>
       <c r="J22" s="1">
-        <v>1.1378778805831</v>
+        <v>0.55231173020085</v>
       </c>
       <c r="K22">
-        <v>0.35</v>
+        <v>1.59</v>
       </c>
       <c r="L22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M22" s="1">
-        <v>4600305.67</v>
+        <v>3279359.43</v>
       </c>
       <c r="N22" s="1">
-        <v>4615665.92</v>
+        <v>3331275.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.86</v>
+        <v>0.64</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C23" s="1">
-        <v>2224000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>109.054</v>
+        <v>102.592</v>
       </c>
       <c r="E23" s="1">
-        <v>108.54733858</v>
+        <v>100.06368348</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2414092.81</v>
+        <v>2658692.07</v>
       </c>
       <c r="I23" s="1">
-        <v>11268.15</v>
+        <v>67177.37</v>
       </c>
       <c r="J23" s="1">
-        <v>0.46676540161685</v>
+        <v>2.5267074272351</v>
       </c>
       <c r="K23">
-        <v>7.03</v>
+        <v>1.18</v>
       </c>
       <c r="L23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M23" s="1">
-        <v>2425360.96</v>
+        <v>2725869.44</v>
       </c>
       <c r="N23" s="1">
-        <v>2581650.28</v>
+        <v>2757236.8</v>
       </c>
       <c r="O23" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C24" s="1">
-        <v>4468000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.556</v>
+        <v>98.992</v>
       </c>
       <c r="E24" s="1">
-        <v>99.954641</v>
+        <v>65.88463274</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4465973.36</v>
+        <v>3126884.67</v>
       </c>
       <c r="I24" s="1">
-        <v>71548.72</v>
+        <v>1571275.65</v>
       </c>
       <c r="J24" s="1">
-        <v>1.6020856873181</v>
+        <v>50.250514995809</v>
       </c>
       <c r="K24">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="L24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M24" s="1">
-        <v>4537522.08</v>
+        <v>4698160.32</v>
       </c>
       <c r="N24" s="1">
-        <v>4618690.75</v>
+        <v>4844441.14</v>
       </c>
       <c r="O24" s="1">
-        <v>0.86</v>
+        <v>0.93</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C25" s="1">
-        <v>3368000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.426</v>
+        <v>101.548</v>
       </c>
       <c r="E25" s="1">
-        <v>100.01062945</v>
+        <v>100.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3368358.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-19690.32</v>
+        <v>22368.6</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.58456731736947</v>
+        <v>1.548</v>
       </c>
       <c r="K25">
-        <v>1.32</v>
+        <v>0.8</v>
       </c>
       <c r="L25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M25" s="1">
-        <v>3348667.68</v>
+        <v>1467368.6</v>
       </c>
       <c r="N25" s="1">
-        <v>3393281.99</v>
+        <v>1478968.74</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.28</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C26" s="1">
-        <v>2757000.0</v>
+        <v>1268000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.109</v>
+        <v>105.273</v>
       </c>
       <c r="E26" s="1">
-        <v>100.06368335</v>
+        <v>52.65093533</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2758755.75</v>
+        <v>667613.86</v>
       </c>
       <c r="I26" s="1">
-        <v>56389.38</v>
+        <v>44312.35</v>
       </c>
       <c r="J26" s="1">
-        <v>2.0440149513055</v>
+        <v>6.6374221170303</v>
       </c>
       <c r="K26">
-        <v>0.88</v>
+        <v>0.6</v>
       </c>
       <c r="L26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M26" s="1">
-        <v>2815145.13</v>
+        <v>711926.21</v>
       </c>
       <c r="N26" s="1">
-        <v>2839268.88</v>
+        <v>719595.26</v>
       </c>
       <c r="O26" s="1">
-        <v>0.53</v>
+        <v>0.14</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C27" s="1">
-        <v>4900000.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.501</v>
+        <v>99.871</v>
       </c>
       <c r="E27" s="1">
-        <v>65.88463265</v>
+        <v>99.01644276</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3228347.0</v>
+        <v>2352630.68</v>
       </c>
       <c r="I27" s="1">
-        <v>1647202.0</v>
+        <v>20304.28</v>
       </c>
       <c r="J27" s="1">
-        <v>51.023077754653</v>
+        <v>0.86304578838528</v>
       </c>
       <c r="K27">
-        <v>2.78</v>
+        <v>0.44</v>
       </c>
       <c r="L27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M27" s="1">
-        <v>4875549.0</v>
+        <v>2372934.96</v>
       </c>
       <c r="N27" s="1">
-        <v>5011809.27</v>
+        <v>2383420.71</v>
       </c>
       <c r="O27" s="1">
-        <v>0.94</v>
+        <v>0.46</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C28" s="1">
-        <v>1445000.0</v>
+        <v>1269000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.063</v>
+        <v>100.486</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>99.92911899</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1445000.0</v>
+        <v>1268100.52</v>
       </c>
       <c r="I28" s="1">
-        <v>15360.35</v>
+        <v>7066.82</v>
       </c>
       <c r="J28" s="1">
-        <v>1.063</v>
+        <v>0.55727601152628</v>
       </c>
       <c r="K28">
-        <v>0.54</v>
+        <v>3.42</v>
       </c>
       <c r="L28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M28" s="1">
-        <v>1460360.35</v>
+        <v>1275167.34</v>
       </c>
       <c r="N28" s="1">
-        <v>1468207.5</v>
+        <v>1318595.34</v>
       </c>
       <c r="O28" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B29" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C29" s="1">
-        <v>1468000.0</v>
+        <v>1325000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>105.156</v>
+        <v>99.758</v>
       </c>
       <c r="E29" s="1">
-        <v>52.65093529</v>
+        <v>102.98398264</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>772915.73</v>
+        <v>1364537.77</v>
       </c>
       <c r="I29" s="1">
-        <v>50385.64</v>
+        <v>-42744.27</v>
       </c>
       <c r="J29" s="1">
-        <v>6.5189047194058</v>
+        <v>-3.1325091133241</v>
       </c>
       <c r="K29">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="L29" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M29" s="1">
-        <v>823301.37</v>
+        <v>1321793.5</v>
       </c>
       <c r="N29" s="1">
-        <v>829428.91</v>
+        <v>1328731.35</v>
       </c>
       <c r="O29" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C30" s="1">
-        <v>2476000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.114</v>
+        <v>98.99</v>
       </c>
       <c r="E30" s="1">
-        <v>99.01644265</v>
+        <v>99.45524576</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2451647.12</v>
+        <v>2933929.75</v>
       </c>
       <c r="I30" s="1">
-        <v>27175.52</v>
+        <v>-13724.75</v>
       </c>
       <c r="J30" s="1">
-        <v>1.1084596872979</v>
+        <v>-0.46779409084352</v>
       </c>
       <c r="K30">
-        <v>0.2</v>
+        <v>0.63</v>
       </c>
       <c r="L30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M30" s="1">
-        <v>2478822.64</v>
+        <v>2920205.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2483886.4</v>
+        <v>2938664.13</v>
       </c>
       <c r="O30" s="1">
-        <v>0.47</v>
+        <v>0.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C31" s="1">
-        <v>1369000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.965</v>
+        <v>101.977</v>
       </c>
       <c r="E31" s="1">
-        <v>99.92911907</v>
+        <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1368029.64</v>
+        <v>1713000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>27871.21</v>
+        <v>33866.01</v>
       </c>
       <c r="J31" s="1">
-        <v>2.0373250100049</v>
+        <v>1.977</v>
       </c>
       <c r="K31">
-        <v>2.99</v>
+        <v>0.33</v>
       </c>
       <c r="L31" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M31" s="1">
-        <v>1395900.85</v>
+        <v>1746866.01</v>
       </c>
       <c r="N31" s="1">
-        <v>1436894.79</v>
+        <v>1752474.9</v>
       </c>
       <c r="O31" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C32" s="1">
-        <v>1425000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>102.743</v>
+        <v>101.32</v>
       </c>
       <c r="E32" s="1">
-        <v>102.98398246</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1467521.75</v>
+        <v>2247000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-3434.0</v>
+        <v>29660.4</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.23399993901283</v>
+        <v>1.32</v>
       </c>
       <c r="K32">
-        <v>0.08</v>
+        <v>1.04</v>
       </c>
       <c r="L32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M32" s="1">
-        <v>1464087.75</v>
+        <v>2276660.4</v>
       </c>
       <c r="N32" s="1">
-        <v>1465235.67</v>
+        <v>2299926.21</v>
       </c>
       <c r="O32" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B33" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C33" s="1">
-        <v>2614000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.483</v>
+        <v>103.332</v>
       </c>
       <c r="E33" s="1">
-        <v>100.90409334</v>
+        <v>103.51827695</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2637633.0</v>
+        <v>2362287.08</v>
       </c>
       <c r="I33" s="1">
-        <v>41272.62</v>
+        <v>-4250.84</v>
       </c>
       <c r="J33" s="1">
-        <v>1.5647597675643</v>
+        <v>-0.17994595305495</v>
       </c>
       <c r="K33">
-        <v>0.28</v>
+        <v>1.61</v>
       </c>
       <c r="L33" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M33" s="1">
-        <v>2678905.62</v>
+        <v>2358036.24</v>
       </c>
       <c r="N33" s="1">
-        <v>2686148.58</v>
+        <v>2394849.34</v>
       </c>
       <c r="O33" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B34" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C34" s="1">
-        <v>3050000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.117</v>
+        <v>104.175</v>
       </c>
       <c r="E34" s="1">
-        <v>99.4552459</v>
+        <v>100.39127686</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3033385.0</v>
+        <v>794095.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-40816.5</v>
+        <v>29929.25</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.3455759819476</v>
+        <v>3.7689760041305</v>
       </c>
       <c r="K34">
-        <v>0.27</v>
+        <v>3.06</v>
       </c>
       <c r="L34" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M34" s="1">
-        <v>2992568.5</v>
+        <v>824024.25</v>
       </c>
       <c r="N34" s="1">
-        <v>3000887.54</v>
+        <v>848234.89</v>
       </c>
       <c r="O34" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B35" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C35" s="1">
-        <v>1813000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.273</v>
+        <v>104.48</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>103.60736833</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1813000.0</v>
+        <v>1864932.63</v>
       </c>
       <c r="I35" s="1">
-        <v>23079.49</v>
+        <v>15707.37</v>
       </c>
       <c r="J35" s="1">
-        <v>1.273</v>
+        <v>0.8422486553844</v>
       </c>
       <c r="K35">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>258.1</v>
+        <v>2.05</v>
+      </c>
+      <c r="L35" t="s">
+        <v>136</v>
       </c>
       <c r="M35" s="1">
-        <v>1836079.49</v>
+        <v>1880640.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1836337.59</v>
+        <v>1917540.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B36" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C36" s="1">
-        <v>2347000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.194</v>
+        <v>99.561</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>93.54200514</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2347000.0</v>
+        <v>2548084.22</v>
       </c>
       <c r="I36" s="1">
-        <v>4553.18</v>
+        <v>163957.42</v>
       </c>
       <c r="J36" s="1">
-        <v>0.194</v>
+        <v>6.4345369243721</v>
       </c>
       <c r="K36">
-        <v>0.71</v>
+        <v>3.09</v>
       </c>
       <c r="L36" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="M36" s="1">
-        <v>2351553.18</v>
+        <v>2712041.64</v>
       </c>
       <c r="N36" s="1">
-        <v>2368324.45</v>
+        <v>2796233.76</v>
       </c>
       <c r="O36" s="1">
-        <v>0.44</v>
+        <v>0.53</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B37" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C37" s="1">
-        <v>2382000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>103.278</v>
+        <v>100.984</v>
       </c>
       <c r="E37" s="1">
-        <v>103.51827708</v>
+        <v>97.99</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2465805.36</v>
+        <v>2645730.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-5723.4</v>
+        <v>80838.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.23211077779472</v>
+        <v>3.0554138177365</v>
       </c>
       <c r="K37">
-        <v>1.26</v>
+        <v>1.82</v>
       </c>
       <c r="L37" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="M37" s="1">
-        <v>2460081.96</v>
+        <v>2726568.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2490138.17</v>
+        <v>2775693.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B38" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C38" s="1">
-        <v>791000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>103.305</v>
+        <v>105.251</v>
       </c>
       <c r="E38" s="1">
-        <v>100.39127686</v>
+        <v>100.83408623</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>794095.0</v>
+        <v>4268306.87</v>
       </c>
       <c r="I38" s="1">
-        <v>23047.55</v>
+        <v>186967.96</v>
       </c>
       <c r="J38" s="1">
-        <v>2.9023668452767</v>
+        <v>4.3803776460899</v>
       </c>
       <c r="K38">
-        <v>2.73</v>
+        <v>1.74</v>
       </c>
       <c r="L38" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M38" s="1">
-        <v>817142.55</v>
+        <v>4455274.83</v>
       </c>
       <c r="N38" s="1">
-        <v>838754.98</v>
+        <v>4528999.58</v>
       </c>
       <c r="O38" s="1">
-        <v>0.16</v>
+        <v>0.87</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B39" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C39" s="1">
-        <v>1900000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>104.527</v>
+        <v>103.179</v>
       </c>
       <c r="E39" s="1">
-        <v>103.60736842</v>
+        <v>100.1633029</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1968540.0</v>
+        <v>2380881.71</v>
       </c>
       <c r="I39" s="1">
-        <v>17473.0</v>
+        <v>71683.12</v>
       </c>
       <c r="J39" s="1">
-        <v>0.88761213894561</v>
+        <v>3.0107804053818</v>
       </c>
       <c r="K39">
-        <v>1.74</v>
+        <v>2.66</v>
       </c>
       <c r="L39" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="M39" s="1">
-        <v>1986013.0</v>
+        <v>2452564.83</v>
       </c>
       <c r="N39" s="1">
-        <v>2019093.82</v>
+        <v>2515810.01</v>
       </c>
       <c r="O39" s="1">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B40" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C40" s="1">
-        <v>2824000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.203</v>
+        <v>104.339</v>
       </c>
       <c r="E40" s="1">
-        <v>93.54200496</v>
+        <v>102.84970974</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2641626.22</v>
+        <v>5268990.63</v>
       </c>
       <c r="I40" s="1">
-        <v>159866.5</v>
+        <v>76296.34</v>
       </c>
       <c r="J40" s="1">
-        <v>6.0518213663097</v>
+        <v>1.4480257293606</v>
       </c>
       <c r="K40">
-        <v>2.9</v>
+        <v>2.1</v>
       </c>
       <c r="L40" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M40" s="1">
-        <v>2801492.72</v>
+        <v>5345286.97</v>
       </c>
       <c r="N40" s="1">
-        <v>2883456.42</v>
+        <v>5453083.43</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>1.04</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B41" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C41" s="1">
-        <v>2800000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.813</v>
+        <v>103.775</v>
       </c>
       <c r="E41" s="1">
-        <v>97.99</v>
+        <v>100.08024879</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2743720.0</v>
+        <v>2473983.75</v>
       </c>
       <c r="I41" s="1">
-        <v>23044.0</v>
+        <v>91334.25</v>
       </c>
       <c r="J41" s="1">
-        <v>0.83988162057353</v>
+        <v>3.6917885980456</v>
       </c>
       <c r="K41">
-        <v>1.51</v>
+        <v>2.31</v>
       </c>
       <c r="L41" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="M41" s="1">
-        <v>2766764.0</v>
+        <v>2565318.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2809152.89</v>
+        <v>2622517.33</v>
       </c>
       <c r="O41" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B42" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C42" s="1">
-        <v>4372000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>105.923</v>
+        <v>102.205</v>
       </c>
       <c r="E42" s="1">
-        <v>100.83408623</v>
+        <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4408466.25</v>
+        <v>3348000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>222487.31</v>
+        <v>73823.4</v>
       </c>
       <c r="J42" s="1">
-        <v>5.0468189475194</v>
+        <v>2.205</v>
       </c>
       <c r="K42">
-        <v>1.24</v>
+        <v>1.6</v>
       </c>
       <c r="L42" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="M42" s="1">
-        <v>4630953.56</v>
+        <v>3421823.4</v>
       </c>
       <c r="N42" s="1">
-        <v>4685057.06</v>
+        <v>3475321.65</v>
       </c>
       <c r="O42" s="1">
-        <v>0.88</v>
+        <v>0.66</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B43" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C43" s="1">
-        <v>2477000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>102.812</v>
+        <v>103.766</v>
       </c>
       <c r="E43" s="1">
-        <v>100.16330279</v>
+        <v>102.70391249</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>2481045.01</v>
+        <v>1948293.22</v>
       </c>
       <c r="I43" s="1">
-        <v>65608.23</v>
+        <v>20147.8</v>
       </c>
       <c r="J43" s="1">
-        <v>2.6443788700149</v>
+        <v>1.0341256538377</v>
       </c>
       <c r="K43">
-        <v>2.27</v>
+        <v>2.37</v>
       </c>
       <c r="L43" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="M43" s="1">
-        <v>2546653.24</v>
+        <v>1968441.02</v>
       </c>
       <c r="N43" s="1">
-        <v>2602828.06</v>
+        <v>2013310.34</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B44" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C44" s="1">
-        <v>5289000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>103.651</v>
+        <v>104.25</v>
       </c>
       <c r="E44" s="1">
-        <v>102.84970978</v>
+        <v>101.486</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>5439721.15</v>
+        <v>2537150.0</v>
       </c>
       <c r="I44" s="1">
-        <v>42380.23</v>
+        <v>69100.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.77908828102338</v>
+        <v>2.7235283684449</v>
       </c>
       <c r="K44">
-        <v>1.65</v>
+        <v>5.26</v>
       </c>
       <c r="L44" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="M44" s="1">
-        <v>5482101.38</v>
+        <v>2606250.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5569149.51</v>
+        <v>2737859.59</v>
       </c>
       <c r="O44" s="1">
-        <v>1.04</v>
+        <v>0.52</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B45" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C45" s="1">
-        <v>2572000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>102.315</v>
+        <v>101.754</v>
       </c>
       <c r="E45" s="1">
-        <v>100.08024883</v>
+        <v>100.10319267</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2574064.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="I45" s="1">
-        <v>57477.8</v>
+        <v>31959.63</v>
       </c>
       <c r="J45" s="1">
-        <v>2.2329592426606</v>
+        <v>1.6491055787106</v>
       </c>
       <c r="K45">
-        <v>1.89</v>
+        <v>0.94</v>
       </c>
       <c r="L45" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M45" s="1">
-        <v>2631541.8</v>
+        <v>1969957.44</v>
       </c>
       <c r="N45" s="1">
-        <v>2680052.58</v>
+        <v>1988094.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B46" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C46" s="1">
-        <v>3348000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>102.319</v>
+        <v>98.34</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0</v>
+        <v>96.84</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3348000.0</v>
+        <v>2614680.0</v>
       </c>
       <c r="I46" s="1">
-        <v>77640.12</v>
+        <v>40500.0</v>
       </c>
       <c r="J46" s="1">
-        <v>2.319</v>
+        <v>1.548946716233</v>
       </c>
       <c r="K46">
-        <v>1.3</v>
+        <v>1.88</v>
       </c>
       <c r="L46" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="M46" s="1">
-        <v>3425640.12</v>
+        <v>2655180.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3469164.12</v>
+        <v>2706001.88</v>
       </c>
       <c r="O46" s="1">
-        <v>0.65</v>
+        <v>0.52</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C47" s="1">
-        <v>2097000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>103.887</v>
+        <v>99.626</v>
       </c>
       <c r="E47" s="1">
-        <v>102.70391273</v>
+        <v>92.4965576</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2153701.05</v>
+        <v>2007175.3</v>
       </c>
       <c r="I47" s="1">
-        <v>24809.34</v>
+        <v>154708.9</v>
       </c>
       <c r="J47" s="1">
-        <v>1.15193982006</v>
+        <v>7.7077921395306</v>
       </c>
       <c r="K47">
-        <v>1.97</v>
+        <v>0.36</v>
       </c>
       <c r="L47" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="M47" s="1">
-        <v>2178510.39</v>
+        <v>2161884.2</v>
       </c>
       <c r="N47" s="1">
-        <v>2219780.52</v>
+        <v>2169607.29</v>
       </c>
       <c r="O47" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B48" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C48" s="1">
-        <v>2600000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.239</v>
+        <v>101.762</v>
       </c>
       <c r="E48" s="1">
-        <v>101.486</v>
+        <v>97.961492</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2638636.0</v>
+        <v>3980175.42</v>
       </c>
       <c r="I48" s="1">
-        <v>45578.0</v>
+        <v>154414.64</v>
       </c>
       <c r="J48" s="1">
-        <v>1.7273318487279</v>
+        <v>3.8795938295604</v>
       </c>
       <c r="K48">
-        <v>4.79</v>
+        <v>0.49</v>
       </c>
       <c r="L48" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="M48" s="1">
-        <v>2684214.0</v>
+        <v>4134590.06</v>
       </c>
       <c r="N48" s="1">
-        <v>2808746.88</v>
+        <v>4154626.77</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.79</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C49" s="1">
-        <v>2036000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.69</v>
+        <v>92.213</v>
       </c>
       <c r="E49" s="1">
-        <v>100.10319253</v>
+        <v>89.54278944</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2038101.0</v>
+        <v>1611770.21</v>
       </c>
       <c r="I49" s="1">
-        <v>32307.4</v>
+        <v>48063.79</v>
       </c>
       <c r="J49" s="1">
-        <v>1.585171686781</v>
+        <v>2.9820497799125</v>
       </c>
       <c r="K49">
-        <v>0.65</v>
+        <v>2.2</v>
       </c>
       <c r="L49" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="M49" s="1">
-        <v>2070408.4</v>
+        <v>1659834.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2083571.71</v>
+        <v>1699409.34</v>
       </c>
       <c r="O49" s="1">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B50" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C50" s="1">
-        <v>2800000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.574</v>
+        <v>101.051</v>
       </c>
       <c r="E50" s="1">
-        <v>96.84</v>
+        <v>100.00201776</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2711520.0</v>
+        <v>2477049.98</v>
       </c>
       <c r="I50" s="1">
-        <v>20552.0</v>
+        <v>25983.29</v>
       </c>
       <c r="J50" s="1">
-        <v>0.75795125981</v>
+        <v>1.0489610710237</v>
       </c>
       <c r="K50">
-        <v>1.58</v>
+        <v>1.46</v>
       </c>
       <c r="L50" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="M50" s="1">
-        <v>2732072.0</v>
+        <v>2503033.27</v>
       </c>
       <c r="N50" s="1">
-        <v>2776434.5</v>
+        <v>2539156.19</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B51" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C51" s="1">
-        <v>2270000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.238</v>
+        <v>103.148</v>
       </c>
       <c r="E51" s="1">
-        <v>92.49655771</v>
+        <v>102.084372</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2099671.86</v>
+        <v>3273845.81</v>
       </c>
       <c r="I51" s="1">
-        <v>153030.74</v>
+        <v>34110.55</v>
       </c>
       <c r="J51" s="1">
-        <v>7.2883169468204</v>
+        <v>1.0419107062345</v>
       </c>
       <c r="K51">
-        <v>0.16</v>
+        <v>2.32</v>
       </c>
       <c r="L51" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="M51" s="1">
-        <v>2252702.6</v>
+        <v>3307956.36</v>
       </c>
       <c r="N51" s="1">
-        <v>2256446.52</v>
+        <v>3382352.08</v>
       </c>
       <c r="O51" s="1">
-        <v>0.42</v>
+        <v>0.65</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B52" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C52" s="1">
-        <v>4163000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>101.809</v>
+        <v>103.063</v>
       </c>
       <c r="E52" s="1">
-        <v>97.96149195</v>
+        <v>100.24366355</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>4078136.91</v>
+        <v>1927685.65</v>
       </c>
       <c r="I52" s="1">
-        <v>160171.76</v>
+        <v>54215.84</v>
       </c>
       <c r="J52" s="1">
-        <v>3.9275719166574</v>
+        <v>2.8124834565221</v>
       </c>
       <c r="K52">
-        <v>0.13</v>
+        <v>1.54</v>
       </c>
       <c r="L52" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="M52" s="1">
-        <v>4238308.67</v>
+        <v>1981901.49</v>
       </c>
       <c r="N52" s="1">
-        <v>4243783.3</v>
+        <v>2011574.45</v>
       </c>
       <c r="O52" s="1">
-        <v>0.79</v>
+        <v>0.38</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B53" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C53" s="1">
-        <v>1900000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>92.325</v>
+        <v>100.811</v>
       </c>
       <c r="E53" s="1">
-        <v>89.54278947</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1701313.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>52862.0</v>
+        <v>10453.79</v>
       </c>
       <c r="J53" s="1">
-        <v>3.107129611071</v>
+        <v>0.811</v>
       </c>
       <c r="K53">
-        <v>1.97</v>
+        <v>1.52</v>
       </c>
       <c r="L53" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="M53" s="1">
-        <v>1754175.0</v>
+        <v>1299453.79</v>
       </c>
       <c r="N53" s="1">
-        <v>1791654.45</v>
+        <v>1319057.49</v>
       </c>
       <c r="O53" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B54" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C54" s="1">
-        <v>2577000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.322</v>
+        <v>103.358</v>
       </c>
       <c r="E54" s="1">
-        <v>100.00201785</v>
+        <v>99.8308825</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2577052.0</v>
+        <v>1597294.12</v>
       </c>
       <c r="I54" s="1">
-        <v>8245.94</v>
+        <v>56433.88</v>
       </c>
       <c r="J54" s="1">
-        <v>0.31997569315637</v>
+        <v>3.5330925778403</v>
       </c>
       <c r="K54">
-        <v>1.23</v>
+        <v>0.6</v>
       </c>
       <c r="L54" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="M54" s="1">
-        <v>2585297.94</v>
+        <v>1653728.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2616973.57</v>
+        <v>1663393.75</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B55" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C55" s="1">
-        <v>3312000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>103.445</v>
+        <v>102.189</v>
       </c>
       <c r="E55" s="1">
-        <v>102.08437198</v>
+        <v>100.16979772</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3381034.4</v>
+        <v>1584686.2</v>
       </c>
       <c r="I55" s="1">
-        <v>45064.0</v>
+        <v>31943.78</v>
       </c>
       <c r="J55" s="1">
-        <v>1.3328465395087</v>
+        <v>2.0157795278333</v>
       </c>
       <c r="K55">
-        <v>1.93</v>
+        <v>2.52</v>
       </c>
       <c r="L55" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="M55" s="1">
-        <v>3426098.4</v>
+        <v>1616629.98</v>
       </c>
       <c r="N55" s="1">
-        <v>3490026.9</v>
+        <v>1656427.17</v>
       </c>
       <c r="O55" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B56" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C56" s="1">
-        <v>2023000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>102.637</v>
+        <v>96.398</v>
       </c>
       <c r="E56" s="1">
-        <v>100.24366337</v>
+        <v>91.58588302</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2027929.31</v>
+        <v>3938192.97</v>
       </c>
       <c r="I56" s="1">
-        <v>48417.2</v>
+        <v>206921.03</v>
       </c>
       <c r="J56" s="1">
-        <v>2.3875191191945</v>
+        <v>5.2542125684613</v>
       </c>
       <c r="K56">
-        <v>1.21</v>
+        <v>0.82</v>
       </c>
       <c r="L56" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="M56" s="1">
-        <v>2076346.51</v>
+        <v>4145114.0</v>
       </c>
       <c r="N56" s="1">
-        <v>2100763.0</v>
+        <v>4180456.47</v>
       </c>
       <c r="O56" s="1">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B57" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C57" s="1">
-        <v>1389000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.901</v>
+        <v>100.266</v>
       </c>
       <c r="E57" s="1">
         <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1389000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>12514.89</v>
+        <v>4115.02</v>
       </c>
       <c r="J57" s="1">
-        <v>0.901</v>
+        <v>0.266</v>
       </c>
       <c r="K57">
-        <v>1.18</v>
+        <v>1.26</v>
       </c>
       <c r="L57" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="M57" s="1">
-        <v>1401514.89</v>
+        <v>1551115.02</v>
       </c>
       <c r="N57" s="1">
-        <v>1417897.19</v>
+        <v>1570627.16</v>
       </c>
       <c r="O57" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B58" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C58" s="1">
-        <v>1700000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>103.189</v>
+        <v>101.464</v>
       </c>
       <c r="E58" s="1">
-        <v>99.83088235</v>
+        <v>100.6600501</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1697125.0</v>
+        <v>3013761.9</v>
       </c>
       <c r="I58" s="1">
-        <v>57088.0</v>
+        <v>24070.26</v>
       </c>
       <c r="J58" s="1">
-        <v>3.3638064373573</v>
+        <v>0.79867822338586</v>
       </c>
       <c r="K58">
-        <v>0.29</v>
+        <v>2.27</v>
       </c>
       <c r="L58" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="M58" s="1">
-        <v>1754213.0</v>
+        <v>3037832.16</v>
       </c>
       <c r="N58" s="1">
-        <v>1759103.41</v>
+        <v>3105924.87</v>
       </c>
       <c r="O58" s="1">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B59" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C59" s="1">
-        <v>1682000.0</v>
+        <v>1746000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.991</v>
+        <v>99.042</v>
       </c>
       <c r="E59" s="1">
-        <v>100.16979786</v>
+        <v>97.65969015</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1684856.0</v>
+        <v>1705138.19</v>
       </c>
       <c r="I59" s="1">
-        <v>30632.62</v>
+        <v>24135.13</v>
       </c>
       <c r="J59" s="1">
-        <v>1.8181150199186</v>
+        <v>1.4154354257938</v>
       </c>
       <c r="K59">
-        <v>2.17</v>
+        <v>1.18</v>
       </c>
       <c r="L59" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="M59" s="1">
-        <v>1715488.62</v>
+        <v>1729273.32</v>
       </c>
       <c r="N59" s="1">
-        <v>1752019.56</v>
+        <v>1749922.2</v>
       </c>
       <c r="O59" s="1">
         <v>0.33</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B60" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C60" s="1">
-        <v>4440000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>96.318</v>
+        <v>98.696</v>
       </c>
       <c r="E60" s="1">
-        <v>91.58588311</v>
+        <v>91.49876455</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>4066413.21</v>
+        <v>4025945.64</v>
       </c>
       <c r="I60" s="1">
-        <v>210105.99</v>
+        <v>316678.36</v>
       </c>
       <c r="J60" s="1">
-        <v>5.1668627645443</v>
+        <v>7.8659373056016</v>
       </c>
       <c r="K60">
-        <v>0.7</v>
+        <v>1.43</v>
       </c>
       <c r="L60" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="M60" s="1">
-        <v>4276519.2</v>
+        <v>4342624.0</v>
       </c>
       <c r="N60" s="1">
-        <v>4307660.02</v>
+        <v>4405730.85</v>
       </c>
       <c r="O60" s="1">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B61" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C61" s="1">
-        <v>1647000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.416</v>
+        <v>103.376</v>
       </c>
       <c r="E61" s="1">
-        <v>100.0</v>
+        <v>101.46012484</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1647000.0</v>
+        <v>3145263.87</v>
       </c>
       <c r="I61" s="1">
-        <v>6851.52</v>
+        <v>59392.13</v>
       </c>
       <c r="J61" s="1">
-        <v>0.416</v>
+        <v>1.8883035718081</v>
       </c>
       <c r="K61">
-        <v>0.93</v>
+        <v>4.4</v>
       </c>
       <c r="L61" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M61" s="1">
-        <v>1653851.52</v>
+        <v>3204656.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1669248.3</v>
+        <v>3340960.45</v>
       </c>
       <c r="O61" s="1">
-        <v>0.31</v>
+        <v>0.64</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B62" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C62" s="1">
-        <v>3094000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.887</v>
+        <v>84.461</v>
       </c>
       <c r="E62" s="1">
-        <v>100.6600501</v>
+        <v>98.46638108</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3114421.95</v>
+        <v>2831893.12</v>
       </c>
       <c r="I62" s="1">
-        <v>-23918.17</v>
+        <v>-402794.76</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.76798103737999</v>
+        <v>-14.223515610646</v>
       </c>
       <c r="K62">
-        <v>1.89</v>
+        <v>0.76</v>
       </c>
       <c r="L62" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="M62" s="1">
-        <v>3090503.78</v>
+        <v>2429098.36</v>
       </c>
       <c r="N62" s="1">
-        <v>3149053.43</v>
+        <v>2450908.03</v>
       </c>
       <c r="O62" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B63" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C63" s="1">
-        <v>1846000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.348</v>
+        <v>107.826</v>
       </c>
       <c r="E63" s="1">
-        <v>97.65969014</v>
+        <v>106.49917419</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1802797.88</v>
+        <v>3845685.18</v>
       </c>
       <c r="I63" s="1">
-        <v>31166.2</v>
+        <v>47911.68</v>
       </c>
       <c r="J63" s="1">
-        <v>1.7287683963773</v>
+        <v>1.2458554914784</v>
       </c>
       <c r="K63">
-        <v>0.98</v>
+        <v>2.67</v>
       </c>
       <c r="L63" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="M63" s="1">
-        <v>1833964.08</v>
+        <v>3893596.86</v>
       </c>
       <c r="N63" s="1">
-        <v>1852129.23</v>
+        <v>3990156.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.35</v>
+        <v>0.76</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B64" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C64" s="1">
-        <v>4600000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.509</v>
+        <v>101.925</v>
       </c>
       <c r="E64" s="1">
-        <v>91.49876457</v>
+        <v>100.76860067</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4208943.17</v>
+        <v>4204066.02</v>
       </c>
       <c r="I64" s="1">
-        <v>322470.83</v>
+        <v>48244.98</v>
       </c>
       <c r="J64" s="1">
-        <v>7.6615629381377</v>
+        <v>1.1475790287423</v>
       </c>
       <c r="K64">
-        <v>1.34</v>
+        <v>1.61</v>
       </c>
       <c r="L64" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="M64" s="1">
-        <v>4531414.0</v>
+        <v>4252311.0</v>
       </c>
       <c r="N64" s="1">
-        <v>4593230.44</v>
+        <v>4319526.56</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B65" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C65" s="1">
-        <v>3200000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.083</v>
+        <v>103.892</v>
       </c>
       <c r="E65" s="1">
-        <v>101.460125</v>
+        <v>104.15905</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>3246724.0</v>
+        <v>1979021.95</v>
       </c>
       <c r="I65" s="1">
-        <v>51932.0</v>
+        <v>-5073.95</v>
       </c>
       <c r="J65" s="1">
-        <v>1.5995200084762</v>
+        <v>-0.25638674699894</v>
       </c>
       <c r="K65">
-        <v>4.12</v>
+        <v>1.26</v>
       </c>
       <c r="L65" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="M65" s="1">
-        <v>3298656.0</v>
+        <v>1973948.0</v>
       </c>
       <c r="N65" s="1">
-        <v>3430436.82</v>
+        <v>1997836.54</v>
       </c>
       <c r="O65" s="1">
-        <v>0.64</v>
+        <v>0.38</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B66" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C66" s="1">
-        <v>2976000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>88.873</v>
+        <v>112.15</v>
       </c>
       <c r="E66" s="1">
-        <v>98.46638105</v>
+        <v>111.51583353</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2930359.5</v>
+        <v>1895769.17</v>
       </c>
       <c r="I66" s="1">
-        <v>-285499.02</v>
+        <v>10780.83</v>
       </c>
       <c r="J66" s="1">
-        <v>-9.7427984518623</v>
+        <v>0.56867841141229</v>
       </c>
       <c r="K66">
-        <v>0.46</v>
+        <v>4.08</v>
       </c>
       <c r="L66" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="M66" s="1">
-        <v>2644860.48</v>
+        <v>1906550.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2658562.48</v>
+        <v>1975976.37</v>
       </c>
       <c r="O66" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B67" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C67" s="1">
-        <v>3729000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>108.146</v>
+        <v>103.558</v>
       </c>
       <c r="E67" s="1">
-        <v>106.49917431</v>
+        <v>101.8174469</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3971354.21</v>
+        <v>1610752.01</v>
       </c>
       <c r="I67" s="1">
-        <v>61410.13</v>
+        <v>27535.55</v>
       </c>
       <c r="J67" s="1">
-        <v>1.5463271909961</v>
+        <v>1.7094841309557</v>
       </c>
       <c r="K67">
-        <v>2.01</v>
+        <v>3.58</v>
       </c>
       <c r="L67" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="M67" s="1">
-        <v>4032764.34</v>
+        <v>1638287.56</v>
       </c>
       <c r="N67" s="1">
-        <v>4107550.36</v>
+        <v>1694903.66</v>
       </c>
       <c r="O67" s="1">
-        <v>0.77</v>
+        <v>0.32</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B68" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C68" s="1">
-        <v>4309000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.902</v>
+        <v>97.923</v>
       </c>
       <c r="E68" s="1">
-        <v>100.7686006</v>
+        <v>93.46821512</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4342119.0</v>
+        <v>2733010.61</v>
       </c>
       <c r="I68" s="1">
-        <v>48838.18</v>
+        <v>130257.91</v>
       </c>
       <c r="J68" s="1">
-        <v>1.1247545265342</v>
+        <v>4.7660960233155</v>
       </c>
       <c r="K68">
-        <v>1.31</v>
+        <v>0.54</v>
       </c>
       <c r="L68" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="M68" s="1">
-        <v>4390957.18</v>
+        <v>2863268.52</v>
       </c>
       <c r="N68" s="1">
-        <v>4447213.57</v>
+        <v>2879188.08</v>
       </c>
       <c r="O68" s="1">
-        <v>0.83</v>
+        <v>0.55</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B69" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C69" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>103.951</v>
+        <v>106.238</v>
       </c>
       <c r="E69" s="1">
-        <v>104.15905</v>
+        <v>103.465095</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2083181.0</v>
+        <v>2069301.9</v>
       </c>
       <c r="I69" s="1">
-        <v>-4161.0</v>
+        <v>55458.1</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.19974260517929</v>
+        <v>2.6800390991764</v>
       </c>
       <c r="K69">
-        <v>0.87</v>
+        <v>3.61</v>
       </c>
       <c r="L69" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="M69" s="1">
-        <v>2079020.0</v>
+        <v>2124760.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2096374.17</v>
+        <v>2196931.23</v>
       </c>
       <c r="O69" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B70" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C70" s="1">
-        <v>1800000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>112.212</v>
+        <v>100.752</v>
       </c>
       <c r="E70" s="1">
-        <v>111.51583333</v>
+        <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2007285.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>12531.0</v>
+        <v>21304.16</v>
       </c>
       <c r="J70" s="1">
-        <v>0.624276074399</v>
+        <v>0.752</v>
       </c>
       <c r="K70">
-        <v>3.68</v>
+        <v>1.25</v>
       </c>
       <c r="L70" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="M70" s="1">
-        <v>2019816.0</v>
+        <v>2854304.16</v>
       </c>
       <c r="N70" s="1">
-        <v>2086138.6</v>
+        <v>2889598.62</v>
       </c>
       <c r="O70" s="1">
-        <v>0.39</v>
+        <v>0.55</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B71" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C71" s="1">
-        <v>1682000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>103.569</v>
+        <v>106.799</v>
       </c>
       <c r="E71" s="1">
-        <v>101.81744709</v>
+        <v>105.91142309</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1712569.46</v>
+        <v>3752441.72</v>
       </c>
       <c r="I71" s="1">
-        <v>29461.12</v>
+        <v>31446.85</v>
       </c>
       <c r="J71" s="1">
-        <v>1.7202875963933</v>
+        <v>0.83803699954599</v>
       </c>
       <c r="K71">
-        <v>3.29</v>
+        <v>1.55</v>
       </c>
       <c r="L71" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M71" s="1">
-        <v>1742030.58</v>
+        <v>3783888.57</v>
       </c>
       <c r="N71" s="1">
-        <v>1797409.85</v>
+        <v>3838915.79</v>
       </c>
       <c r="O71" s="1">
-        <v>0.34</v>
+        <v>0.73</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B72" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C72" s="1">
-        <v>3024000.0</v>
+        <v>3505000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.137</v>
+        <v>105.718</v>
       </c>
       <c r="E72" s="1">
-        <v>93.46821495</v>
+        <v>108.2488505</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2826478.82</v>
+        <v>3794122.21</v>
       </c>
       <c r="I72" s="1">
-        <v>141184.06</v>
+        <v>-88706.31</v>
       </c>
       <c r="J72" s="1">
-        <v>4.9950510508336</v>
+        <v>-2.3379929556882</v>
       </c>
       <c r="K72">
-        <v>0.33</v>
+        <v>3.63</v>
       </c>
       <c r="L72" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="M72" s="1">
-        <v>2967662.88</v>
+        <v>3705415.9</v>
       </c>
       <c r="N72" s="1">
-        <v>2977658.88</v>
+        <v>3832748.23</v>
       </c>
       <c r="O72" s="1">
-        <v>0.56</v>
+        <v>0.73</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B73" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C73" s="1">
-        <v>2100000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.885</v>
+        <v>98.809</v>
       </c>
       <c r="E73" s="1">
-        <v>103.46509524</v>
+        <v>91.34423156</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2172767.0</v>
+        <v>2923015.41</v>
       </c>
       <c r="I73" s="1">
-        <v>50818.0</v>
+        <v>238872.59</v>
       </c>
       <c r="J73" s="1">
-        <v>2.3388610007424</v>
+        <v>8.1721290001684</v>
       </c>
       <c r="K73">
-        <v>3.3</v>
+        <v>0.32</v>
       </c>
       <c r="L73" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="M73" s="1">
-        <v>2223585.0</v>
+        <v>3161888.0</v>
       </c>
       <c r="N73" s="1">
-        <v>2292877.81</v>
+        <v>3172255.12</v>
       </c>
       <c r="O73" s="1">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B74" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C74" s="1">
-        <v>933000.0</v>
+        <v>878000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>104.362</v>
+        <v>100.102</v>
       </c>
       <c r="E74" s="1">
-        <v>100.86452304</v>
+        <v>69.3732164</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>941066.0</v>
+        <v>609096.84</v>
       </c>
       <c r="I74" s="1">
-        <v>32631.46</v>
+        <v>18685.71</v>
       </c>
       <c r="J74" s="1">
-        <v>3.4674996227682</v>
+        <v>3.0677732624586</v>
       </c>
       <c r="K74">
-        <v>2.97</v>
+        <v>0.53</v>
       </c>
       <c r="L74" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="M74" s="1">
-        <v>973697.46</v>
+        <v>627782.55</v>
       </c>
       <c r="N74" s="1">
-        <v>1001415.34</v>
+        <v>632420.79</v>
       </c>
       <c r="O74" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B75" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C75" s="1">
-        <v>2933000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.563</v>
+        <v>103.295</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>101.33207423</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2933000.0</v>
+        <v>2634633.93</v>
       </c>
       <c r="I75" s="1">
-        <v>16512.79</v>
+        <v>51036.07</v>
       </c>
       <c r="J75" s="1">
-        <v>0.563</v>
+        <v>1.9371218680084</v>
       </c>
       <c r="K75">
-        <v>0.95</v>
+        <v>0.59</v>
       </c>
       <c r="L75" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="M75" s="1">
-        <v>2949512.79</v>
+        <v>2685670.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2977315.19</v>
+        <v>2701002.88</v>
       </c>
       <c r="O75" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B76" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C76" s="1">
-        <v>3659000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>106.831</v>
+        <v>99.761</v>
       </c>
       <c r="E76" s="1">
-        <v>105.91142307</v>
+        <v>100.0178554</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>3875298.97</v>
+        <v>2213395.14</v>
       </c>
       <c r="I76" s="1">
-        <v>33647.32</v>
+        <v>-5684.21</v>
       </c>
       <c r="J76" s="1">
-        <v>0.86825094684243</v>
+        <v>-0.25680954553826</v>
       </c>
       <c r="K76">
-        <v>1.07</v>
+        <v>1.46</v>
       </c>
       <c r="L76" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="M76" s="1">
-        <v>3908946.29</v>
+        <v>2207710.93</v>
       </c>
       <c r="N76" s="1">
-        <v>3948166.2</v>
+        <v>2239922.37</v>
       </c>
       <c r="O76" s="1">
-        <v>0.74</v>
+        <v>0.43</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B77" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C77" s="1">
-        <v>3620000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>106.173</v>
+        <v>101.529</v>
       </c>
       <c r="E77" s="1">
-        <v>108.24885055</v>
+        <v>100.43577248</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>3918608.39</v>
+        <v>1854044.36</v>
       </c>
       <c r="I77" s="1">
-        <v>-75145.79</v>
+        <v>20180.98</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.9176652148188</v>
+        <v>1.0884842043369</v>
       </c>
       <c r="K77">
-        <v>3.05</v>
+        <v>1.71</v>
       </c>
       <c r="L77" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="M77" s="1">
-        <v>3843462.6</v>
+        <v>1874225.34</v>
       </c>
       <c r="N77" s="1">
-        <v>3953699.04</v>
+        <v>1905816.42</v>
       </c>
       <c r="O77" s="1">
-        <v>0.74</v>
+        <v>0.36</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B78" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C78" s="1">
-        <v>3300000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.749</v>
+        <v>101.919</v>
       </c>
       <c r="E78" s="1">
-        <v>91.34423152</v>
+        <v>100.0369051</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>3014359.64</v>
+        <v>1981731.09</v>
       </c>
       <c r="I78" s="1">
-        <v>244357.36</v>
+        <v>37284.3</v>
       </c>
       <c r="J78" s="1">
-        <v>8.1064434633951</v>
+        <v>1.881400568833</v>
       </c>
       <c r="K78">
-        <v>0.24</v>
+        <v>1.7</v>
       </c>
       <c r="L78" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="M78" s="1">
-        <v>3258717.0</v>
+        <v>2019015.39</v>
       </c>
       <c r="N78" s="1">
-        <v>3266673.16</v>
+        <v>2052719.9</v>
       </c>
       <c r="O78" s="1">
-        <v>0.61</v>
+        <v>0.39</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B79" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C79" s="1">
-        <v>878000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.086</v>
+        <v>102.764</v>
       </c>
       <c r="E79" s="1">
-        <v>69.3732164</v>
+        <v>100.08080539</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>609096.84</v>
+        <v>3080487.19</v>
       </c>
       <c r="I79" s="1">
-        <v>18585.36</v>
+        <v>82588.73</v>
       </c>
       <c r="J79" s="1">
-        <v>3.0512980497485</v>
+        <v>2.681028191518</v>
       </c>
       <c r="K79">
-        <v>0.36</v>
+        <v>1.5</v>
       </c>
       <c r="L79" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="M79" s="1">
-        <v>627682.2</v>
+        <v>3163075.92</v>
       </c>
       <c r="N79" s="1">
-        <v>630883.24</v>
+        <v>3209277.98</v>
       </c>
       <c r="O79" s="1">
-        <v>0.12</v>
+        <v>0.61</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B80" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C80" s="1">
-        <v>2700000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.372</v>
+        <v>98.902</v>
       </c>
       <c r="E80" s="1">
-        <v>101.33207407</v>
+        <v>99.57946939</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2735966.0</v>
+        <v>1463818.2</v>
       </c>
       <c r="I80" s="1">
-        <v>28078.0</v>
+        <v>-9958.8</v>
       </c>
       <c r="J80" s="1">
-        <v>1.0262554432328</v>
+        <v>-0.68033038528965</v>
       </c>
       <c r="K80">
+        <v>0.47</v>
+      </c>
+      <c r="L80" t="s">
+        <v>271</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1453859.4</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1460750.03</v>
+      </c>
+      <c r="O80" s="1">
         <v>0.28</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.52</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B81" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C81" s="1">
-        <v>2313000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.804</v>
+        <v>98.921</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0178556</v>
+        <v>97.976</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2313413.0</v>
+        <v>1673430.08</v>
       </c>
       <c r="I81" s="1">
-        <v>-4946.48</v>
+        <v>16140.6</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.21381742040872</v>
+        <v>0.96452192373643</v>
       </c>
       <c r="K81">
-        <v>1.21</v>
+        <v>1.04</v>
       </c>
       <c r="L81" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="M81" s="1">
-        <v>2308466.52</v>
+        <v>1689570.68</v>
       </c>
       <c r="N81" s="1">
-        <v>2336479.52</v>
+        <v>1707352.6</v>
       </c>
       <c r="O81" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B82" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C82" s="1">
-        <v>1946000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.806</v>
+        <v>99.574</v>
       </c>
       <c r="E82" s="1">
-        <v>100.43577235</v>
+        <v>78.77307</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1954480.13</v>
+        <v>2914603.59</v>
       </c>
       <c r="I82" s="1">
-        <v>7204.63</v>
+        <v>769634.41</v>
       </c>
       <c r="J82" s="1">
-        <v>0.36862129675373</v>
+        <v>26.406143622433</v>
       </c>
       <c r="K82">
-        <v>1.39</v>
+        <v>1.08</v>
       </c>
       <c r="L82" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="M82" s="1">
-        <v>1961684.76</v>
+        <v>3684238.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1988778.24</v>
+        <v>3724076.36</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B83" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C83" s="1">
-        <v>2081000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>101.73</v>
+        <v>99.478</v>
       </c>
       <c r="E83" s="1">
-        <v>100.03690533</v>
+        <v>94.94162525</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2081768.0</v>
+        <v>3797665.01</v>
       </c>
       <c r="I83" s="1">
-        <v>35233.3</v>
+        <v>181454.99</v>
       </c>
       <c r="J83" s="1">
-        <v>1.6924700543</v>
+        <v>4.7780672998327</v>
       </c>
       <c r="K83">
-        <v>1.43</v>
+        <v>1.41</v>
       </c>
       <c r="L83" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="M83" s="1">
-        <v>2117001.3</v>
+        <v>3979120.0</v>
       </c>
       <c r="N83" s="1">
-        <v>2146843.42</v>
+        <v>4035522.78</v>
       </c>
       <c r="O83" s="1">
-        <v>0.4</v>
+        <v>0.77</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B84" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C84" s="1">
-        <v>3178000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>102.675</v>
+        <v>104.604</v>
       </c>
       <c r="E84" s="1">
-        <v>100.08080554</v>
+        <v>104.36764887</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>3180568.0</v>
+        <v>3224960.35</v>
       </c>
       <c r="I84" s="1">
-        <v>82443.5</v>
+        <v>7303.25</v>
       </c>
       <c r="J84" s="1">
-        <v>2.5920999016528</v>
+        <v>0.22646014857206</v>
       </c>
       <c r="K84">
-        <v>1.25</v>
+        <v>2.28</v>
       </c>
       <c r="L84" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="M84" s="1">
-        <v>3263011.5</v>
+        <v>3232263.6</v>
       </c>
       <c r="N84" s="1">
-        <v>3302703.4</v>
+        <v>3302593.29</v>
       </c>
       <c r="O84" s="1">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="B85" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C85" s="1">
-        <v>1570000.0</v>
+        <v>4873000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.362</v>
+        <v>100.438</v>
       </c>
       <c r="E85" s="1">
-        <v>99.57946943</v>
+        <v>97.79670121</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1563397.67</v>
+        <v>4765633.25</v>
       </c>
       <c r="I85" s="1">
-        <v>-3414.27</v>
+        <v>128710.49</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.21838781427888</v>
+        <v>2.7008056064742</v>
       </c>
       <c r="K85">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>883.13</v>
+        <v>1.16</v>
+      </c>
+      <c r="L85" t="s">
+        <v>286</v>
       </c>
       <c r="M85" s="1">
-        <v>1559983.4</v>
+        <v>4894343.74</v>
       </c>
       <c r="N85" s="1">
-        <v>1560866.53</v>
+        <v>4950738.56</v>
       </c>
       <c r="O85" s="1">
-        <v>0.29</v>
+        <v>0.95</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B86" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C86" s="1">
-        <v>1808000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.796</v>
+        <v>104.364</v>
       </c>
       <c r="E86" s="1">
-        <v>97.976</v>
+        <v>106.56094038</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1771406.08</v>
+        <v>393209.87</v>
       </c>
       <c r="I86" s="1">
-        <v>14825.6</v>
+        <v>-8106.71</v>
       </c>
       <c r="J86" s="1">
-        <v>0.83693965869192</v>
+        <v>-2.061675104951</v>
       </c>
       <c r="K86">
-        <v>0.75</v>
+        <v>1.89</v>
       </c>
       <c r="L86" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="M86" s="1">
-        <v>1786231.68</v>
+        <v>385103.16</v>
       </c>
       <c r="N86" s="1">
-        <v>1799878.36</v>
+        <v>392091.1</v>
       </c>
       <c r="O86" s="1">
-        <v>0.34</v>
+        <v>0.07</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B87" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C87" s="1">
-        <v>3800000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.519</v>
+        <v>101.97</v>
       </c>
       <c r="E87" s="1">
-        <v>78.77307</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2993376.66</v>
+        <v>2697000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>788345.34</v>
+        <v>53130.9</v>
       </c>
       <c r="J87" s="1">
-        <v>26.336322806766</v>
+        <v>1.97</v>
       </c>
       <c r="K87">
-        <v>0.99</v>
+        <v>2.13</v>
       </c>
       <c r="L87" t="s">
-        <v>187</v>
+        <v>292</v>
       </c>
       <c r="M87" s="1">
-        <v>3781722.0</v>
+        <v>2750130.9</v>
       </c>
       <c r="N87" s="1">
-        <v>3819201.45</v>
+        <v>2807591.98</v>
       </c>
       <c r="O87" s="1">
-        <v>0.72</v>
+        <v>0.54</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="B88" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="C88" s="1">
-        <v>4130000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.003</v>
+        <v>98.202</v>
       </c>
       <c r="E88" s="1">
-        <v>94.94162518</v>
+        <v>93.34613647</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>3921089.12</v>
+        <v>4281787.28</v>
       </c>
       <c r="I88" s="1">
-        <v>167734.78</v>
+        <v>222738.46</v>
       </c>
       <c r="J88" s="1">
-        <v>4.2777599505313</v>
+        <v>5.2019973304232</v>
       </c>
       <c r="K88">
-        <v>1.17</v>
+        <v>0.64</v>
       </c>
       <c r="L88" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="M88" s="1">
-        <v>4088823.9</v>
+        <v>4504525.74</v>
       </c>
       <c r="N88" s="1">
-        <v>4137279.7</v>
+        <v>4533927.14</v>
       </c>
       <c r="O88" s="1">
-        <v>0.77</v>
+        <v>0.87</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="B89" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="C89" s="1">
-        <v>3190000.0</v>
+        <v>2137000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>104.643</v>
+        <v>100.022</v>
       </c>
       <c r="E89" s="1">
-        <v>104.3676489</v>
+        <v>99.685</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3329328.0</v>
+        <v>2130268.45</v>
       </c>
       <c r="I89" s="1">
-        <v>8783.7</v>
+        <v>7201.69</v>
       </c>
       <c r="J89" s="1">
-        <v>0.26382801574372</v>
+        <v>0.33806490444901</v>
       </c>
       <c r="K89">
-        <v>1.84</v>
+        <v>0.52</v>
       </c>
       <c r="L89" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="M89" s="1">
-        <v>3338111.7</v>
+        <v>2137470.14</v>
       </c>
       <c r="N89" s="1">
-        <v>3396827.64</v>
+        <v>2148594.25</v>
       </c>
       <c r="O89" s="1">
-        <v>0.64</v>
+        <v>0.41</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="B90" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="C90" s="1">
-        <v>5030000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.345</v>
+        <v>99.938</v>
       </c>
       <c r="E90" s="1">
-        <v>97.79670119</v>
+        <v>99.43250047</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>4919174.07</v>
+        <v>2105980.36</v>
       </c>
       <c r="I90" s="1">
-        <v>128179.43</v>
+        <v>10706.48</v>
       </c>
       <c r="J90" s="1">
-        <v>2.6057103931677</v>
+        <v>0.50838460810717</v>
       </c>
       <c r="K90">
-        <v>0.91</v>
+        <v>0.28</v>
       </c>
       <c r="L90" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="M90" s="1">
-        <v>5047353.5</v>
+        <v>2116686.84</v>
       </c>
       <c r="N90" s="1">
-        <v>5092885.48</v>
+        <v>2122533.1</v>
       </c>
       <c r="O90" s="1">
-        <v>0.95</v>
+        <v>0.41</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B91" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="C91" s="1">
-        <v>369000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>104.373</v>
+        <v>99.949</v>
       </c>
       <c r="E91" s="1">
-        <v>106.56094038</v>
+        <v>99.91096625</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>393209.87</v>
+        <v>1450707.23</v>
       </c>
       <c r="I91" s="1">
-        <v>-8073.5</v>
+        <v>552.25</v>
       </c>
       <c r="J91" s="1">
-        <v>-2.0532292335388</v>
+        <v>0.038067639602237</v>
       </c>
       <c r="K91">
-        <v>1.48</v>
+        <v>1.62</v>
       </c>
       <c r="L91" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="M91" s="1">
-        <v>385136.37</v>
+        <v>1451259.48</v>
       </c>
       <c r="N91" s="1">
-        <v>390602.18</v>
+        <v>1474809.73</v>
       </c>
       <c r="O91" s="1">
-        <v>0.07</v>
+        <v>0.28</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="B92" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="C92" s="1">
-        <v>2797000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>101.297</v>
+        <v>105.724</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>102.76761933</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>2797000.0</v>
+        <v>3083028.58</v>
       </c>
       <c r="I92" s="1">
-        <v>36277.09</v>
+        <v>88691.42</v>
       </c>
       <c r="J92" s="1">
-        <v>1.297</v>
+        <v>2.8767628226139</v>
       </c>
       <c r="K92">
-        <v>1.73</v>
+        <v>1.89</v>
       </c>
       <c r="L92" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="M92" s="1">
-        <v>2833277.09</v>
+        <v>3171720.0</v>
       </c>
       <c r="N92" s="1">
-        <v>2881758.42</v>
+        <v>3228532.5</v>
       </c>
       <c r="O92" s="1">
-        <v>0.54</v>
+        <v>0.62</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="B93" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="C93" s="1">
-        <v>4737000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.291</v>
+        <v>106.62</v>
       </c>
       <c r="E93" s="1">
-        <v>93.34613637</v>
+        <v>107.00187687</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>4421806.48</v>
+        <v>4371026.67</v>
       </c>
       <c r="I93" s="1">
-        <v>234238.19</v>
+        <v>-15599.67</v>
       </c>
       <c r="J93" s="1">
-        <v>5.2973415064515</v>
+        <v>-0.35688800773206</v>
       </c>
       <c r="K93">
-        <v>0.44</v>
+        <v>2.5</v>
       </c>
       <c r="L93" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="M93" s="1">
-        <v>4656044.67</v>
+        <v>4355427.0</v>
       </c>
       <c r="N93" s="1">
-        <v>4676999.32</v>
+        <v>4457622.92</v>
       </c>
       <c r="O93" s="1">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="B94" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="C94" s="1">
-        <v>2237000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.056</v>
+        <v>102.85</v>
       </c>
       <c r="E94" s="1">
-        <v>99.685</v>
+        <v>100.677</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>2229953.45</v>
+        <v>805416.0</v>
       </c>
       <c r="I94" s="1">
-        <v>8299.27</v>
+        <v>17384.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.37217234288007</v>
+        <v>2.1583877151683</v>
       </c>
       <c r="K94">
-        <v>0.22</v>
+        <v>0.85</v>
       </c>
       <c r="L94" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="M94" s="1">
-        <v>2238252.72</v>
+        <v>822800.0</v>
       </c>
       <c r="N94" s="1">
-        <v>2243155.73</v>
+        <v>829600.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.42</v>
+        <v>0.16</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="B95" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="C95" s="1">
-        <v>2218000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.347</v>
+        <v>107.648</v>
       </c>
       <c r="E95" s="1">
-        <v>99.43250045</v>
+        <v>106.27639</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>2205412.86</v>
+        <v>2444356.97</v>
       </c>
       <c r="I95" s="1">
-        <v>-1896.4</v>
+        <v>31547.03</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.085988434836641</v>
+        <v>1.2906065025355</v>
       </c>
       <c r="K95">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>949.7</v>
+        <v>0.17</v>
+      </c>
+      <c r="L95" t="s">
+        <v>316</v>
       </c>
       <c r="M95" s="1">
-        <v>2203516.46</v>
+        <v>2475904.0</v>
       </c>
       <c r="N95" s="1">
-        <v>2204466.16</v>
+        <v>2479802.97</v>
       </c>
       <c r="O95" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="B96" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="C96" s="1">
-        <v>1552000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.539</v>
+        <v>100.825</v>
       </c>
       <c r="E96" s="1">
-        <v>99.91096649</v>
+        <v>101.61188214</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1550618.2</v>
+        <v>1422566.35</v>
       </c>
       <c r="I96" s="1">
-        <v>-5772.92</v>
+        <v>-11016.35</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.37229796477302</v>
+        <v>-0.77439973186488</v>
       </c>
       <c r="K96">
-        <v>1.38</v>
+        <v>3.29</v>
       </c>
       <c r="L96" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="M96" s="1">
-        <v>1544845.28</v>
+        <v>1411550.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1566275.64</v>
+        <v>1457572.6</v>
       </c>
       <c r="O96" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="B97" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="C97" s="1">
-        <v>3100000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>105.712</v>
+        <v>98.375</v>
       </c>
       <c r="E97" s="1">
-        <v>102.76761935</v>
+        <v>99.00852132</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>3185796.2</v>
+        <v>3737571.68</v>
       </c>
       <c r="I97" s="1">
-        <v>91275.8</v>
+        <v>-23915.43</v>
       </c>
       <c r="J97" s="1">
-        <v>2.8650859712872</v>
+        <v>-0.63986545403191</v>
       </c>
       <c r="K97">
-        <v>1.48</v>
+        <v>1.7</v>
       </c>
       <c r="L97" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="M97" s="1">
-        <v>3277072.0</v>
+        <v>3713656.25</v>
       </c>
       <c r="N97" s="1">
-        <v>3322990.75</v>
+        <v>3777831.25</v>
       </c>
       <c r="O97" s="1">
-        <v>0.62</v>
+        <v>0.72</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="B98" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="C98" s="1">
-        <v>4219000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>106.718</v>
+        <v>98.711</v>
       </c>
       <c r="E98" s="1">
-        <v>107.00187699</v>
+        <v>97.5</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>4514409.19</v>
+        <v>2096250.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-11976.77</v>
+        <v>26036.5</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.26530093963414</v>
+        <v>1.2420512820513</v>
       </c>
       <c r="K98">
-        <v>2.08</v>
+        <v>2.74</v>
       </c>
       <c r="L98" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="M98" s="1">
-        <v>4502432.42</v>
+        <v>2122286.5</v>
       </c>
       <c r="N98" s="1">
-        <v>4590255.01</v>
+        <v>2181142.75</v>
       </c>
       <c r="O98" s="1">
-        <v>0.86</v>
+        <v>0.42</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="B99" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="C99" s="1">
-        <v>800000.0</v>
+        <v>1524000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>102.672</v>
+        <v>96.812</v>
       </c>
       <c r="E99" s="1">
-        <v>100.677</v>
+        <v>92.6043248</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>805416.0</v>
+        <v>1411289.91</v>
       </c>
       <c r="I99" s="1">
-        <v>15960.0</v>
+        <v>64124.97</v>
       </c>
       <c r="J99" s="1">
-        <v>1.9815846717721</v>
+        <v>4.5437134883222</v>
       </c>
       <c r="K99">
-        <v>0.59</v>
+        <v>1.01</v>
       </c>
       <c r="L99" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="M99" s="1">
-        <v>821376.0</v>
+        <v>1475414.88</v>
       </c>
       <c r="N99" s="1">
-        <v>826126.68</v>
+        <v>1490750.13</v>
       </c>
       <c r="O99" s="1">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="B100" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C100" s="1">
-        <v>2400000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>107.53</v>
+        <v>102.116</v>
       </c>
       <c r="E100" s="1">
-        <v>106.27639</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>2550633.36</v>
+        <v>881000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>30086.64</v>
+        <v>18641.96</v>
       </c>
       <c r="J100" s="1">
-        <v>1.1795752565551</v>
+        <v>2.116</v>
       </c>
       <c r="K100">
-        <v>5.46</v>
+        <v>0.36</v>
       </c>
       <c r="L100" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="M100" s="1">
-        <v>2580720.0</v>
+        <v>899641.96</v>
       </c>
       <c r="N100" s="1">
-        <v>2711651.51</v>
+        <v>902853.94</v>
       </c>
       <c r="O100" s="1">
-        <v>0.51</v>
+        <v>0.17</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="B101" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="C101" s="1">
-        <v>1500000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.688</v>
+        <v>101.932</v>
       </c>
       <c r="E101" s="1">
-        <v>101.611882</v>
+        <v>100.05914096</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>1524178.23</v>
+        <v>3158867.08</v>
       </c>
       <c r="I101" s="1">
-        <v>-13858.23</v>
+        <v>59126.16</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.90922634421829</v>
+        <v>1.8717520713154</v>
       </c>
       <c r="K101">
-        <v>3.07</v>
+        <v>2.09</v>
       </c>
       <c r="L101" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="M101" s="1">
-        <v>1510320.0</v>
+        <v>3217993.24</v>
       </c>
       <c r="N101" s="1">
-        <v>1556352.53</v>
+        <v>3284049.08</v>
       </c>
       <c r="O101" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="B102" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="C102" s="1">
-        <v>3900000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.968</v>
+        <v>101.177</v>
       </c>
       <c r="E102" s="1">
-        <v>99.00852128</v>
+        <v>97.85640253</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3861332.33</v>
+        <v>2861321.21</v>
       </c>
       <c r="I102" s="1">
-        <v>-40580.33</v>
+        <v>97094.27</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.0509411397905</v>
+        <v>3.3933369542946</v>
       </c>
       <c r="K102">
-        <v>1.46</v>
+        <v>2.29</v>
       </c>
       <c r="L102" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="M102" s="1">
-        <v>3820752.0</v>
+        <v>2958415.48</v>
       </c>
       <c r="N102" s="1">
-        <v>3877518.67</v>
+        <v>3025433.97</v>
       </c>
       <c r="O102" s="1">
-        <v>0.73</v>
+        <v>0.58</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="B103" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C103" s="1">
-        <v>2250000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.864</v>
+        <v>100.952</v>
       </c>
       <c r="E103" s="1">
-        <v>97.5</v>
+        <v>100.32507202</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2193750.0</v>
+        <v>849753.36</v>
       </c>
       <c r="I103" s="1">
-        <v>30690.0</v>
+        <v>5310.08</v>
       </c>
       <c r="J103" s="1">
-        <v>1.3989743589744</v>
+        <v>0.62489661706074</v>
       </c>
       <c r="K103">
-        <v>2.33</v>
+        <v>1.1</v>
       </c>
       <c r="L103" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="M103" s="1">
-        <v>2224440.0</v>
+        <v>855063.44</v>
       </c>
       <c r="N103" s="1">
-        <v>2276752.5</v>
+        <v>864418.08</v>
       </c>
       <c r="O103" s="1">
-        <v>0.43</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="B104" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="C104" s="1">
-        <v>2129000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.5</v>
+        <v>102.049</v>
       </c>
       <c r="E104" s="1">
-        <v>100.30556224</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>2135505.42</v>
+        <v>1278000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-17150.42</v>
+        <v>26186.22</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.80310824029658</v>
+        <v>2.049</v>
       </c>
       <c r="K104">
-        <v>0.78</v>
+        <v>1.84</v>
       </c>
       <c r="L104" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="M104" s="1">
-        <v>2118355.0</v>
+        <v>1304186.22</v>
       </c>
       <c r="N104" s="1">
-        <v>2134868.06</v>
+        <v>1327645.4</v>
       </c>
       <c r="O104" s="1">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="B105" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C105" s="1">
-        <v>2146000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.144</v>
+        <v>100.788</v>
       </c>
       <c r="E105" s="1">
-        <v>100.08383038</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>2147799.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-20168.76</v>
+        <v>15665.44</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.93904317862146</v>
+        <v>0.788</v>
       </c>
       <c r="K105">
-        <v>0.75</v>
+        <v>1.29</v>
       </c>
       <c r="L105" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="M105" s="1">
-        <v>2127630.24</v>
+        <v>2003665.44</v>
       </c>
       <c r="N105" s="1">
-        <v>2143695.43</v>
+        <v>2029392.65</v>
       </c>
       <c r="O105" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B106" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C106" s="1">
-        <v>1624000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>97.385</v>
+        <v>101.696</v>
       </c>
       <c r="E106" s="1">
-        <v>92.60432512</v>
+        <v>100.83722714</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1503894.24</v>
+        <v>2117581.77</v>
       </c>
       <c r="I106" s="1">
-        <v>77638.16</v>
+        <v>18034.23</v>
       </c>
       <c r="J106" s="1">
-        <v>5.1624747229566</v>
+        <v>0.85164267351999</v>
       </c>
       <c r="K106">
-        <v>0.87</v>
+        <v>0.45</v>
       </c>
       <c r="L106" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="M106" s="1">
-        <v>1581532.4</v>
+        <v>2135616.0</v>
       </c>
       <c r="N106" s="1">
-        <v>1595640.9</v>
+        <v>2145103.4</v>
       </c>
       <c r="O106" s="1">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="B107" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="C107" s="1">
-        <v>1621000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>102.619</v>
+        <v>104.033</v>
       </c>
       <c r="E107" s="1">
-        <v>105.2078797</v>
+        <v>101.7659905</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1705419.73</v>
+        <v>3642204.8</v>
       </c>
       <c r="I107" s="1">
-        <v>-41965.74</v>
+        <v>81136.27</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.4607279522913</v>
+        <v>2.2276690756105</v>
       </c>
       <c r="K107">
-        <v>0.94</v>
+        <v>2.15</v>
       </c>
       <c r="L107" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="M107" s="1">
-        <v>1663453.99</v>
+        <v>3723341.07</v>
       </c>
       <c r="N107" s="1">
-        <v>1678763.43</v>
+        <v>3800301.83</v>
       </c>
       <c r="O107" s="1">
-        <v>0.31</v>
+        <v>0.73</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="B108" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="C108" s="1">
-        <v>881000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.731</v>
+        <v>100.164</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>99.8</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>881000.0</v>
+        <v>2395200.0</v>
       </c>
       <c r="I108" s="1">
-        <v>6440.11</v>
+        <v>8736.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.731</v>
+        <v>0.36472945891784</v>
       </c>
       <c r="K108">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.19</v>
+      </c>
+      <c r="L108" t="s">
+        <v>355</v>
       </c>
       <c r="M108" s="1">
-        <v>887440.11</v>
+        <v>2403936.0</v>
       </c>
       <c r="N108" s="1">
-        <v>887440.11</v>
+        <v>2432576.88</v>
       </c>
       <c r="O108" s="1">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="B109" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="C109" s="1">
-        <v>3260000.0</v>
+        <v>1319000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.908</v>
+        <v>101.752</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0591411</v>
+        <v>100.12170508</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>3261928.0</v>
+        <v>1320605.29</v>
       </c>
       <c r="I109" s="1">
-        <v>60272.8</v>
+        <v>21503.59</v>
       </c>
       <c r="J109" s="1">
-        <v>1.8477661064254</v>
+        <v>1.6283131805416</v>
       </c>
       <c r="K109">
-        <v>1.74</v>
+        <v>0.12</v>
       </c>
       <c r="L109" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="M109" s="1">
-        <v>3322200.8</v>
+        <v>1342108.88</v>
       </c>
       <c r="N109" s="1">
-        <v>3378956.49</v>
+        <v>1343720.99</v>
       </c>
       <c r="O109" s="1">
-        <v>0.63</v>
+        <v>0.26</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="B110" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="C110" s="1">
-        <v>3024000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.288</v>
+        <v>104.949</v>
       </c>
       <c r="E110" s="1">
-        <v>97.85640245</v>
+        <v>100.47036099</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>2959177.61</v>
+        <v>934941.01</v>
       </c>
       <c r="I110" s="1">
-        <v>103771.51</v>
+        <v>41676.6</v>
       </c>
       <c r="J110" s="1">
-        <v>3.5067685579035</v>
+        <v>4.457671612886</v>
       </c>
       <c r="K110">
-        <v>1.98</v>
+        <v>2.63</v>
       </c>
       <c r="L110" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="M110" s="1">
-        <v>3062949.12</v>
+        <v>976617.61</v>
       </c>
       <c r="N110" s="1">
-        <v>3122788.62</v>
+        <v>1001093.38</v>
       </c>
       <c r="O110" s="1">
-        <v>0.58</v>
+        <v>0.19</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="B111" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="C111" s="1">
-        <v>847000.0</v>
+        <v>4353000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.84</v>
+        <v>100.096</v>
       </c>
       <c r="E111" s="1">
-        <v>100.32507202</v>
+        <v>14.53366506</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>849753.36</v>
+        <v>632650.44</v>
       </c>
       <c r="I111" s="1">
-        <v>4361.44</v>
+        <v>16291.1</v>
       </c>
       <c r="J111" s="1">
-        <v>0.51325951803239</v>
+        <v>2.5750555077461</v>
       </c>
       <c r="K111">
-        <v>0.76</v>
+        <v>0.27</v>
       </c>
       <c r="L111" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="M111" s="1">
-        <v>854114.8</v>
+        <v>648941.54</v>
       </c>
       <c r="N111" s="1">
-        <v>860570.82</v>
+        <v>660539.25</v>
       </c>
       <c r="O111" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="B112" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="C112" s="1">
-        <v>1378000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>101.312</v>
+        <v>103.363</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>100.14070507</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1378000.0</v>
+        <v>2173053.3</v>
       </c>
       <c r="I112" s="1">
-        <v>18079.36</v>
+        <v>69923.8</v>
       </c>
       <c r="J112" s="1">
-        <v>1.312</v>
+        <v>3.2177673690747</v>
       </c>
       <c r="K112">
-        <v>1.53</v>
+        <v>1.56</v>
       </c>
       <c r="L112" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="M112" s="1">
-        <v>1396079.36</v>
+        <v>2242977.1</v>
       </c>
       <c r="N112" s="1">
-        <v>1417221.28</v>
+        <v>2276770.33</v>
       </c>
       <c r="O112" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="B113" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="C113" s="1">
-        <v>2088000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.57</v>
+        <v>103.378</v>
       </c>
       <c r="E113" s="1">
-        <v>100.0</v>
+        <v>102.39609091</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2088000.0</v>
+        <v>1126357.0</v>
       </c>
       <c r="I113" s="1">
-        <v>11901.6</v>
+        <v>10801.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.57</v>
+        <v>0.95893220355536</v>
       </c>
       <c r="K113">
-        <v>0.97</v>
+        <v>1.27</v>
       </c>
       <c r="L113" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="M113" s="1">
-        <v>2099901.6</v>
+        <v>1137158.0</v>
       </c>
       <c r="N113" s="1">
-        <v>2120089.95</v>
+        <v>1151118.07</v>
       </c>
       <c r="O113" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="B114" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="C114" s="1">
-        <v>2200000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.54</v>
+        <v>103.493</v>
       </c>
       <c r="E114" s="1">
-        <v>100.83722727</v>
+        <v>92.97841301</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>2218419.0</v>
+        <v>4975274.88</v>
       </c>
       <c r="I114" s="1">
-        <v>15461.0</v>
+        <v>8844.51</v>
       </c>
       <c r="J114" s="1">
-        <v>0.69693777415358</v>
+        <v>0.17776927332305</v>
       </c>
       <c r="K114">
-        <v>0.16</v>
+        <v>1.13</v>
       </c>
       <c r="L114" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="M114" s="1">
-        <v>2233880.0</v>
+        <v>4984119.39</v>
       </c>
       <c r="N114" s="1">
-        <v>2237387.95</v>
+        <v>5044669.3</v>
       </c>
       <c r="O114" s="1">
-        <v>0.42</v>
+        <v>0.96</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="B115" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="C115" s="1">
-        <v>3697000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>103.907</v>
+        <v>105.256</v>
       </c>
       <c r="E115" s="1">
-        <v>101.76599053</v>
+        <v>103.47</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>3762288.67</v>
+        <v>1541703.0</v>
       </c>
       <c r="I115" s="1">
-        <v>79153.12</v>
+        <v>26611.4</v>
       </c>
       <c r="J115" s="1">
-        <v>2.1038555768237</v>
+        <v>1.7261041847879</v>
       </c>
       <c r="K115">
-        <v>1.86</v>
+        <v>2.06</v>
       </c>
       <c r="L115" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="M115" s="1">
-        <v>3841441.79</v>
+        <v>1568314.4</v>
       </c>
       <c r="N115" s="1">
-        <v>3910076.85</v>
+        <v>1598983.57</v>
       </c>
       <c r="O115" s="1">
-        <v>0.73</v>
+        <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="B116" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="C116" s="1">
-        <v>2500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.966</v>
+        <v>106.986</v>
       </c>
       <c r="E116" s="1">
-        <v>99.8</v>
+        <v>105.20933357</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>2495000.0</v>
+        <v>1472930.67</v>
       </c>
       <c r="I116" s="1">
-        <v>4150.0</v>
+        <v>24873.33</v>
       </c>
       <c r="J116" s="1">
-        <v>0.16633266533066</v>
+        <v>1.6886965901796</v>
       </c>
       <c r="K116">
-        <v>0.65</v>
+        <v>0.81</v>
       </c>
       <c r="L116" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="M116" s="1">
-        <v>2499150.0</v>
+        <v>1497804.0</v>
       </c>
       <c r="N116" s="1">
-        <v>2515310.22</v>
+        <v>1509164.42</v>
       </c>
       <c r="O116" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="B117" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="C117" s="1">
-        <v>1419000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.054</v>
+        <v>96.724</v>
       </c>
       <c r="E117" s="1">
-        <v>100.12170543</v>
+        <v>98.03544408</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1420727.0</v>
+        <v>2673426.56</v>
       </c>
       <c r="I117" s="1">
-        <v>13229.26</v>
+        <v>-35763.09</v>
       </c>
       <c r="J117" s="1">
-        <v>0.93116129981341</v>
+        <v>-1.3377247961507</v>
       </c>
       <c r="K117">
-        <v>2.06</v>
+        <v>1.44</v>
       </c>
       <c r="L117" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="M117" s="1">
-        <v>1433956.26</v>
+        <v>2637663.47</v>
       </c>
       <c r="N117" s="1">
-        <v>1463124.59</v>
+        <v>2676924.7</v>
       </c>
       <c r="O117" s="1">
-        <v>0.27</v>
+        <v>0.51</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="B118" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="C118" s="1">
-        <v>930564.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>104.286</v>
+        <v>100.024</v>
       </c>
       <c r="E118" s="1">
-        <v>100.47036099</v>
+        <v>99.9978546</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>934941.01</v>
+        <v>3926915.75</v>
       </c>
       <c r="I118" s="1">
-        <v>35506.96</v>
+        <v>1026.73</v>
       </c>
       <c r="J118" s="1">
-        <v>3.7977754339817</v>
+        <v>0.026145964552461</v>
       </c>
       <c r="K118">
-        <v>2.06</v>
+        <v>0.75</v>
       </c>
       <c r="L118" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="M118" s="1">
-        <v>970447.97</v>
+        <v>3927942.48</v>
       </c>
       <c r="N118" s="1">
-        <v>989592.39</v>
+        <v>3957531.33</v>
       </c>
       <c r="O118" s="1">
-        <v>0.19</v>
+        <v>0.76</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="B119" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="C119" s="1">
-        <v>4496000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.052</v>
+        <v>87.985</v>
       </c>
       <c r="E119" s="1">
-        <v>14.53366504</v>
+        <v>91.95776</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>653433.58</v>
+        <v>2206986.24</v>
       </c>
       <c r="I119" s="1">
-        <v>16531.65</v>
+        <v>-95346.24</v>
       </c>
       <c r="J119" s="1">
-        <v>2.5299663968907</v>
+        <v>-4.3202009270343</v>
       </c>
       <c r="K119">
-        <v>0.23</v>
+        <v>1.45</v>
       </c>
       <c r="L119" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="M119" s="1">
-        <v>669965.23</v>
+        <v>2111640.0</v>
       </c>
       <c r="N119" s="1">
-        <v>680307.09</v>
+        <v>2146548.33</v>
       </c>
       <c r="O119" s="1">
-        <v>0.13</v>
+        <v>0.41</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="B120" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="C120" s="1">
-        <v>2270000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>103.001</v>
+        <v>99.65</v>
       </c>
       <c r="E120" s="1">
-        <v>100.14070485</v>
+        <v>96.87136758</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2273194.0</v>
+        <v>3196755.13</v>
       </c>
       <c r="I120" s="1">
-        <v>64928.7</v>
+        <v>91694.87</v>
       </c>
       <c r="J120" s="1">
-        <v>2.8562762351124</v>
+        <v>2.8683732807523</v>
       </c>
       <c r="K120">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>0.02</v>
+      </c>
+      <c r="L120">
+        <v>652.85</v>
       </c>
       <c r="M120" s="1">
-        <v>2338122.7</v>
+        <v>3288450.0</v>
       </c>
       <c r="N120" s="1">
-        <v>2366710.51</v>
+        <v>3289102.85</v>
       </c>
       <c r="O120" s="1">
-        <v>0.44</v>
+        <v>0.63</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B121" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C121" s="1">
-        <v>1100000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>103.329</v>
+        <v>104.383</v>
       </c>
       <c r="E121" s="1">
-        <v>102.39609091</v>
+        <v>101.22761608</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1126357.0</v>
+        <v>1687464.36</v>
       </c>
       <c r="I121" s="1">
-        <v>10262.0</v>
+        <v>52600.25</v>
       </c>
       <c r="J121" s="1">
-        <v>0.91107881426581</v>
+        <v>3.1171176853774</v>
       </c>
       <c r="K121">
-        <v>0.94</v>
+        <v>1.65</v>
       </c>
       <c r="L121" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="M121" s="1">
-        <v>1136619.0</v>
+        <v>1740064.61</v>
       </c>
       <c r="N121" s="1">
-        <v>1146965.88</v>
+        <v>1767541.17</v>
       </c>
       <c r="O121" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="B122" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="C122" s="1">
-        <v>5525000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>103.481</v>
+        <v>104.223</v>
       </c>
       <c r="E122" s="1">
-        <v>92.97841303</v>
+        <v>103.54205743</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>5137057.32</v>
+        <v>1875146.66</v>
       </c>
       <c r="I122" s="1">
-        <v>8535.4</v>
+        <v>12331.87</v>
       </c>
       <c r="J122" s="1">
-        <v>0.16615348960132</v>
+        <v>0.65764829296072</v>
       </c>
       <c r="K122">
-        <v>0.78</v>
+        <v>2.62</v>
       </c>
       <c r="L122" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="M122" s="1">
-        <v>5145592.72</v>
+        <v>1887478.53</v>
       </c>
       <c r="N122" s="1">
-        <v>5188739.52</v>
+        <v>1934979.97</v>
       </c>
       <c r="O122" s="1">
-        <v>0.97</v>
+        <v>0.37</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B123" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C123" s="1">
-        <v>1590000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>104.361</v>
+        <v>103.235</v>
       </c>
       <c r="E123" s="1">
-        <v>103.47</v>
+        <v>101.78811563</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1645173.0</v>
+        <v>1302887.88</v>
       </c>
       <c r="I123" s="1">
-        <v>14166.9</v>
+        <v>18520.12</v>
       </c>
       <c r="J123" s="1">
-        <v>0.86111916497536</v>
+        <v>1.4214669031997</v>
       </c>
       <c r="K123">
-        <v>1.66</v>
+        <v>2.75</v>
       </c>
       <c r="L123" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="M123" s="1">
-        <v>1659339.9</v>
+        <v>1321408.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1685751.57</v>
+        <v>1356608.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="B124" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="C124" s="1">
-        <v>1500000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>106.189</v>
+        <v>98.282</v>
       </c>
       <c r="E124" s="1">
-        <v>105.20933333</v>
+        <v>94.44113136</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1578140.0</v>
+        <v>2005929.63</v>
       </c>
       <c r="I124" s="1">
-        <v>14695.0</v>
+        <v>81580.05</v>
       </c>
       <c r="J124" s="1">
-        <v>0.93115946620705</v>
+        <v>4.0669447611679</v>
       </c>
       <c r="K124">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="L124" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="M124" s="1">
-        <v>1592835.0</v>
+        <v>2087509.68</v>
       </c>
       <c r="N124" s="1">
-        <v>1598475.63</v>
+        <v>2093557.18</v>
       </c>
       <c r="O124" s="1">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="B125" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="C125" s="1">
-        <v>2827000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>96.659</v>
+        <v>105.101</v>
       </c>
       <c r="E125" s="1">
-        <v>98.03544393</v>
+        <v>101.19775245</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>2771462.0</v>
+        <v>1855966.78</v>
       </c>
       <c r="I125" s="1">
-        <v>-38912.07</v>
+        <v>71585.56</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.4040268277176</v>
+        <v>3.8570496396493</v>
       </c>
       <c r="K125">
-        <v>1.01</v>
+        <v>3.0</v>
       </c>
       <c r="L125" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="M125" s="1">
-        <v>2732549.93</v>
+        <v>1927552.34</v>
       </c>
       <c r="N125" s="1">
-        <v>2760984.84</v>
+        <v>1982585.08</v>
       </c>
       <c r="O125" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="B126" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="C126" s="1">
-        <v>4055000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.101</v>
+        <v>103.273</v>
       </c>
       <c r="E126" s="1">
-        <v>99.9978545</v>
+        <v>101.43494653</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>4054913.0</v>
+        <v>2485156.19</v>
       </c>
       <c r="I126" s="1">
-        <v>4182.55</v>
+        <v>45032.31</v>
       </c>
       <c r="J126" s="1">
-        <v>0.10314771241701</v>
+        <v>1.8120514992661</v>
       </c>
       <c r="K126">
-        <v>0.52</v>
+        <v>1.24</v>
       </c>
       <c r="L126" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="M126" s="1">
-        <v>4059095.55</v>
+        <v>2530188.5</v>
       </c>
       <c r="N126" s="1">
-        <v>4080046.38</v>
+        <v>2560558.29</v>
       </c>
       <c r="O126" s="1">
-        <v>0.76</v>
+        <v>0.49</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="B127" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="C127" s="1">
-        <v>2500000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>88.216</v>
+        <v>94.425</v>
       </c>
       <c r="E127" s="1">
-        <v>91.95776</v>
+        <v>98.76648216</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2298944.0</v>
+        <v>1024208.42</v>
       </c>
       <c r="I127" s="1">
-        <v>-93544.0</v>
+        <v>-45021.17</v>
       </c>
       <c r="J127" s="1">
-        <v>-4.0689986358954</v>
+        <v>-4.3957039525217</v>
       </c>
       <c r="K127">
-        <v>1.0</v>
+        <v>0.98</v>
       </c>
       <c r="L127" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="M127" s="1">
-        <v>2205400.0</v>
+        <v>979187.25</v>
       </c>
       <c r="N127" s="1">
-        <v>2230495.49</v>
+        <v>989339.42</v>
       </c>
       <c r="O127" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="B128" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="C128" s="1">
-        <v>3400000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.553</v>
+        <v>102.854</v>
       </c>
       <c r="E128" s="1">
-        <v>96.87136765</v>
+        <v>100.0960031</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3293626.5</v>
+        <v>3878720.12</v>
       </c>
       <c r="I128" s="1">
-        <v>91175.5</v>
+        <v>106872.38</v>
       </c>
       <c r="J128" s="1">
-        <v>2.7682404182745</v>
+        <v>2.7553516802857</v>
       </c>
       <c r="K128">
-        <v>2.25</v>
+        <v>2.23</v>
       </c>
       <c r="L128" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="M128" s="1">
-        <v>3384802.0</v>
+        <v>3985592.5</v>
       </c>
       <c r="N128" s="1">
-        <v>3461257.99</v>
+        <v>4072026.53</v>
       </c>
       <c r="O128" s="1">
-        <v>0.65</v>
+        <v>0.78</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="B129" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C129" s="1">
-        <v>1767000.0</v>
+        <v>761000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>104.12</v>
+        <v>106.418</v>
       </c>
       <c r="E129" s="1">
-        <v>101.2276163</v>
+        <v>108.80813929</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1788691.98</v>
+        <v>828029.94</v>
       </c>
       <c r="I129" s="1">
-        <v>51108.42</v>
+        <v>-18188.96</v>
       </c>
       <c r="J129" s="1">
-        <v>2.8573069355407</v>
+        <v>-2.1966548697502</v>
       </c>
       <c r="K129">
-        <v>1.29</v>
+        <v>0.21</v>
       </c>
       <c r="L129" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="M129" s="1">
-        <v>1839800.4</v>
+        <v>809840.98</v>
       </c>
       <c r="N129" s="1">
-        <v>1862581.2</v>
+        <v>811430.78</v>
       </c>
       <c r="O129" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="B130" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="C130" s="1">
-        <v>1911000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.296</v>
+        <v>117.161</v>
       </c>
       <c r="E130" s="1">
-        <v>103.54205756</v>
+        <v>123.47145</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1978688.72</v>
+        <v>2345957.55</v>
       </c>
       <c r="I130" s="1">
-        <v>14407.84</v>
+        <v>-119898.55</v>
       </c>
       <c r="J130" s="1">
-        <v>0.72815091400531</v>
+        <v>-5.110857611213</v>
       </c>
       <c r="K130">
-        <v>2.19</v>
+        <v>0.7</v>
       </c>
       <c r="L130" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="M130" s="1">
-        <v>1993096.56</v>
+        <v>2226059.0</v>
       </c>
       <c r="N130" s="1">
-        <v>2034991.56</v>
+        <v>2239372.01</v>
       </c>
       <c r="O130" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="B131" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C131" s="1">
-        <v>1380000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>102.959</v>
+        <v>109.951</v>
       </c>
       <c r="E131" s="1">
-        <v>101.78811594</v>
+        <v>113.147</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1404676.0</v>
+        <v>1443755.72</v>
       </c>
       <c r="I131" s="1">
-        <v>16158.2</v>
+        <v>-40780.96</v>
       </c>
       <c r="J131" s="1">
-        <v>1.150315090455</v>
+        <v>-2.8246440471245</v>
       </c>
       <c r="K131">
-        <v>2.41</v>
+        <v>0.57</v>
       </c>
       <c r="L131" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="M131" s="1">
-        <v>1420834.2</v>
+        <v>1402974.76</v>
       </c>
       <c r="N131" s="1">
-        <v>1454040.45</v>
+        <v>1410191.91</v>
       </c>
       <c r="O131" s="1">
         <v>0.27</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="B132" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C132" s="1">
-        <v>2224000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.169</v>
+        <v>96.95</v>
       </c>
       <c r="E132" s="1">
-        <v>94.44113129</v>
+        <v>93.14264308</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>2100370.76</v>
+        <v>1210854.36</v>
       </c>
       <c r="I132" s="1">
-        <v>82907.8</v>
+        <v>49495.64</v>
       </c>
       <c r="J132" s="1">
-        <v>3.947293572112</v>
+        <v>4.0876625327591</v>
       </c>
       <c r="K132">
-        <v>0.13</v>
+        <v>0.64</v>
       </c>
       <c r="L132" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="M132" s="1">
-        <v>2183278.56</v>
+        <v>1260350.0</v>
       </c>
       <c r="N132" s="1">
-        <v>2186213.0</v>
+        <v>1268702.05</v>
       </c>
       <c r="O132" s="1">
-        <v>0.41</v>
+        <v>0.24</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="B133" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="C133" s="1">
-        <v>1934000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>104.633</v>
+        <v>98.625</v>
       </c>
       <c r="E133" s="1">
-        <v>101.19775233</v>
+        <v>94.47603859</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1957164.53</v>
+        <v>3770538.7</v>
       </c>
       <c r="I133" s="1">
-        <v>66437.69</v>
+        <v>165585.05</v>
       </c>
       <c r="J133" s="1">
-        <v>3.3945889056144</v>
+        <v>4.3915488786788</v>
       </c>
       <c r="K133">
-        <v>2.56</v>
+        <v>0.93</v>
       </c>
       <c r="L133" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="M133" s="1">
-        <v>2023602.22</v>
+        <v>3936123.75</v>
       </c>
       <c r="N133" s="1">
-        <v>2073066.96</v>
+        <v>3973095.93</v>
       </c>
       <c r="O133" s="1">
-        <v>0.39</v>
+        <v>0.76</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="B134" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="C134" s="1">
-        <v>2550000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>103.184</v>
+        <v>101.784</v>
       </c>
       <c r="E134" s="1">
-        <v>101.43494667</v>
+        <v>100.05687163</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>2586591.14</v>
+        <v>3827175.34</v>
       </c>
       <c r="I134" s="1">
-        <v>44600.86</v>
+        <v>66062.66</v>
       </c>
       <c r="J134" s="1">
-        <v>1.7243103987436</v>
+        <v>1.7261466781922</v>
       </c>
       <c r="K134">
-        <v>0.92</v>
+        <v>0.51</v>
       </c>
       <c r="L134" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="M134" s="1">
-        <v>2631192.0</v>
+        <v>3893238.0</v>
       </c>
       <c r="N134" s="1">
-        <v>2654620.13</v>
+        <v>3912841.13</v>
       </c>
       <c r="O134" s="1">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="B135" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="C135" s="1">
-        <v>1037000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>92.428</v>
+        <v>87.521</v>
       </c>
       <c r="E135" s="1">
-        <v>98.76648216</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1024208.42</v>
+        <v>3382000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-65730.06</v>
+        <v>-422039.78</v>
       </c>
       <c r="J135" s="1">
-        <v>-6.4176449555062</v>
+        <v>-12.479</v>
       </c>
       <c r="K135">
-        <v>0.6</v>
+        <v>2.36</v>
       </c>
       <c r="L135" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="M135" s="1">
-        <v>958478.36</v>
+        <v>2959960.22</v>
       </c>
       <c r="N135" s="1">
-        <v>964712.15</v>
+        <v>3039789.51</v>
       </c>
       <c r="O135" s="1">
-        <v>0.18</v>
+        <v>0.58</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="B136" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="C136" s="1">
-        <v>4003000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>102.896</v>
+        <v>0.001</v>
       </c>
       <c r="E136" s="1">
-        <v>100.096003</v>
+        <v>0.0</v>
       </c>
       <c r="F136" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="G136">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H136" s="1">
-        <v>4006843.0</v>
+        <v>0.0</v>
       </c>
       <c r="I136" s="1">
-        <v>112083.88</v>
+        <v>10.62</v>
       </c>
       <c r="J136" s="1">
-        <v>2.7973114993525</v>
+        <v>0</v>
       </c>
       <c r="K136">
-        <v>1.89</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>4118926.88</v>
+        <v>10.62</v>
       </c>
       <c r="N136" s="1">
-        <v>4194761.49</v>
+        <v>10.62</v>
       </c>
       <c r="O136" s="1">
-        <v>0.79</v>
+        <v>0.0</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="B137" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C137" s="1">
-        <v>761000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>106.196</v>
+        <v>100.984</v>
       </c>
       <c r="E137" s="1">
-        <v>108.80813929</v>
+        <v>101.3779503</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>828029.94</v>
+        <v>2855816.86</v>
       </c>
       <c r="I137" s="1">
-        <v>-19878.38</v>
+        <v>-11097.58</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.4006837240692</v>
+        <v>-0.38859564685111</v>
       </c>
       <c r="K137">
-        <v>3.23</v>
+        <v>4.9</v>
       </c>
       <c r="L137" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="M137" s="1">
-        <v>808151.56</v>
+        <v>2844719.28</v>
       </c>
       <c r="N137" s="1">
-        <v>832747.06</v>
+        <v>2982858.4</v>
       </c>
       <c r="O137" s="1">
-        <v>0.16</v>
+        <v>0.57</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="B138" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="C138" s="1">
-        <v>2000000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>116.456</v>
+        <v>104.184</v>
       </c>
       <c r="E138" s="1">
-        <v>123.47145</v>
+        <v>103.32906363</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2469429.0</v>
+        <v>1088055.04</v>
       </c>
       <c r="I138" s="1">
-        <v>-140309.0</v>
+        <v>9002.48</v>
       </c>
       <c r="J138" s="1">
-        <v>-5.6818398099318</v>
+        <v>0.82739196722989</v>
       </c>
       <c r="K138">
-        <v>0.23</v>
+        <v>0.97</v>
       </c>
       <c r="L138" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="M138" s="1">
-        <v>2329120.0</v>
+        <v>1097057.52</v>
       </c>
       <c r="N138" s="1">
-        <v>2333791.23</v>
+        <v>1107313.3</v>
       </c>
       <c r="O138" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B139" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="C139" s="1">
-        <v>1276000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>109.658</v>
+        <v>104.731</v>
       </c>
       <c r="E139" s="1">
-        <v>113.147</v>
+        <v>104.47316382</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1443755.72</v>
+        <v>3182252.57</v>
       </c>
       <c r="I139" s="1">
-        <v>-44519.64</v>
+        <v>7853.69</v>
       </c>
       <c r="J139" s="1">
-        <v>-3.083599211645</v>
+        <v>0.24679656398235</v>
       </c>
       <c r="K139">
-        <v>0.09</v>
+        <v>0.6</v>
       </c>
       <c r="L139" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="M139" s="1">
-        <v>1399236.08</v>
+        <v>3190106.26</v>
       </c>
       <c r="N139" s="1">
-        <v>1400346.41</v>
+        <v>3208255.34</v>
       </c>
       <c r="O139" s="1">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="B140" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="C140" s="1">
-        <v>1400000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>96.685</v>
+        <v>101.897</v>
       </c>
       <c r="E140" s="1">
-        <v>93.14264286</v>
+        <v>101.57528214</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1303997.0</v>
+        <v>2559697.11</v>
       </c>
       <c r="I140" s="1">
-        <v>49593.0</v>
+        <v>8107.29</v>
       </c>
       <c r="J140" s="1">
-        <v>3.8031529213641</v>
+        <v>0.31672848980167</v>
       </c>
       <c r="K140">
-        <v>0.54</v>
+        <v>0.97</v>
       </c>
       <c r="L140" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="M140" s="1">
-        <v>1353590.0</v>
+        <v>2567804.4</v>
       </c>
       <c r="N140" s="1">
-        <v>1361107.81</v>
+        <v>2592208.25</v>
       </c>
       <c r="O140" s="1">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="B141" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="C141" s="1">
-        <v>4121000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.409</v>
+        <v>104.277</v>
       </c>
       <c r="E141" s="1">
-        <v>94.47603858</v>
+        <v>101.56042721</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>3893357.55</v>
+        <v>2992985.79</v>
       </c>
       <c r="I141" s="1">
-        <v>162077.34</v>
+        <v>80057.4</v>
       </c>
       <c r="J141" s="1">
-        <v>4.1629194832106</v>
+        <v>2.6748339490112</v>
       </c>
       <c r="K141">
-        <v>0.75</v>
+        <v>1.2</v>
       </c>
       <c r="L141" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="M141" s="1">
-        <v>4055434.89</v>
+        <v>3073043.19</v>
       </c>
       <c r="N141" s="1">
-        <v>4086371.01</v>
+        <v>3108407.19</v>
       </c>
       <c r="O141" s="1">
-        <v>0.77</v>
+        <v>0.59</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="B142" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="C142" s="1">
-        <v>3951000.0</v>
+        <v>4051000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.687</v>
+        <v>100.033</v>
       </c>
       <c r="E142" s="1">
-        <v>100.05687168</v>
+        <v>97.5906781</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>3953247.0</v>
+        <v>3953398.37</v>
       </c>
       <c r="I142" s="1">
-        <v>64406.37</v>
+        <v>98938.46</v>
       </c>
       <c r="J142" s="1">
-        <v>1.6292017675597</v>
+        <v>2.5026180197469</v>
       </c>
       <c r="K142">
-        <v>0.24</v>
+        <v>1.25</v>
       </c>
       <c r="L142" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M142" s="1">
-        <v>4017653.37</v>
+        <v>4052336.83</v>
       </c>
       <c r="N142" s="1">
-        <v>4027037.0</v>
+        <v>4102918.07</v>
       </c>
       <c r="O142" s="1">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="B143" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="C143" s="1">
-        <v>3492000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>94.036</v>
+        <v>105.118</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0</v>
+        <v>99.81182206</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>3492000.0</v>
+        <v>1357440.78</v>
       </c>
       <c r="I143" s="1">
-        <v>-208262.88</v>
+        <v>72164.02</v>
       </c>
       <c r="J143" s="1">
-        <v>-5.964</v>
+        <v>5.3161818226796</v>
       </c>
       <c r="K143">
-        <v>1.86</v>
+        <v>2.72</v>
       </c>
       <c r="L143" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="M143" s="1">
-        <v>3283737.12</v>
+        <v>1429604.8</v>
       </c>
       <c r="N143" s="1">
-        <v>3348557.37</v>
+        <v>1466576.31</v>
       </c>
       <c r="O143" s="1">
-        <v>0.63</v>
+        <v>0.28</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="B144" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="C144" s="1">
-        <v>1250000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>0.001</v>
+        <v>102.997</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0</v>
+        <v>102.17381658</v>
       </c>
       <c r="F144" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G144">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>0.0</v>
+        <v>2205932.7</v>
       </c>
       <c r="I144" s="1">
-        <v>10.6</v>
+        <v>17772.53</v>
       </c>
       <c r="J144" s="1">
-        <v>0</v>
+        <v>0.80566963806285</v>
       </c>
       <c r="K144">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.75</v>
+      </c>
+      <c r="L144" t="s">
+        <v>461</v>
       </c>
       <c r="M144" s="1">
-        <v>10.6</v>
+        <v>2223705.23</v>
       </c>
       <c r="N144" s="1">
-        <v>10.6</v>
+        <v>2239987.19</v>
       </c>
       <c r="O144" s="1">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="B145" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="C145" s="1">
-        <v>2917000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.075</v>
+        <v>88.191</v>
       </c>
       <c r="E145" s="1">
-        <v>101.37795029</v>
+        <v>97.56207595</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>2957194.81</v>
+        <v>1772702.92</v>
       </c>
       <c r="I145" s="1">
-        <v>-38007.06</v>
+        <v>-170272.45</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.2852403186789</v>
+        <v>-9.6052445155334</v>
       </c>
       <c r="K145">
-        <v>4.58</v>
+        <v>3.4</v>
       </c>
       <c r="L145" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="M145" s="1">
-        <v>2919187.75</v>
+        <v>1602430.47</v>
       </c>
       <c r="N145" s="1">
-        <v>3052780.36</v>
+        <v>1664208.47</v>
       </c>
       <c r="O145" s="1">
-        <v>0.57</v>
+        <v>0.32</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="B146" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="C146" s="1">
-        <v>1053000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>104.065</v>
+        <v>102.204</v>
       </c>
       <c r="E146" s="1">
-        <v>103.32906363</v>
+        <v>100.07713005</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1088055.04</v>
+        <v>1908470.87</v>
       </c>
       <c r="I146" s="1">
-        <v>7749.41</v>
+        <v>40559.41</v>
       </c>
       <c r="J146" s="1">
-        <v>0.71222591827708</v>
+        <v>2.1252307613163</v>
       </c>
       <c r="K146">
-        <v>0.58</v>
+        <v>1.86</v>
       </c>
       <c r="L146" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="M146" s="1">
-        <v>1095804.45</v>
+        <v>1949030.28</v>
       </c>
       <c r="N146" s="1">
-        <v>1101957.92</v>
+        <v>1984415.72</v>
       </c>
       <c r="O146" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="B147" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="C147" s="1">
-        <v>3146000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>104.887</v>
+        <v>104.048</v>
       </c>
       <c r="E147" s="1">
-        <v>104.4731637</v>
+        <v>100.0646</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>3286725.73</v>
+        <v>3802454.8</v>
       </c>
       <c r="I147" s="1">
-        <v>13019.29</v>
+        <v>151369.2</v>
       </c>
       <c r="J147" s="1">
-        <v>0.39611732372935</v>
+        <v>3.9808283848634</v>
       </c>
       <c r="K147">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>0.02</v>
+      </c>
+      <c r="L147">
+        <v>571.98</v>
       </c>
       <c r="M147" s="1">
-        <v>3299745.02</v>
+        <v>3953824.0</v>
       </c>
       <c r="N147" s="1">
-        <v>3302628.85</v>
+        <v>3954395.98</v>
       </c>
       <c r="O147" s="1">
-        <v>0.62</v>
+        <v>0.76</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="B148" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="C148" s="1">
-        <v>2620000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>102.429</v>
+        <v>104.538</v>
       </c>
       <c r="E148" s="1">
-        <v>101.57528206</v>
+        <v>102.94102671</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>2661272.39</v>
+        <v>3429995.01</v>
       </c>
       <c r="I148" s="1">
-        <v>22367.41</v>
+        <v>53211.15</v>
       </c>
       <c r="J148" s="1">
-        <v>0.84047803915329</v>
+        <v>1.5513477379665</v>
       </c>
       <c r="K148">
-        <v>0.61</v>
+        <v>1.05</v>
       </c>
       <c r="L148" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="M148" s="1">
-        <v>2683639.8</v>
+        <v>3483206.16</v>
       </c>
       <c r="N148" s="1">
-        <v>2699708.89</v>
+        <v>3518192.16</v>
       </c>
       <c r="O148" s="1">
-        <v>0.51</v>
+        <v>0.67</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="B149" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="C149" s="1">
-        <v>3047000.0</v>
+        <v>3007000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>103.994</v>
+        <v>106.495</v>
       </c>
       <c r="E149" s="1">
-        <v>101.56042731</v>
+        <v>100.60017459</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>3094546.22</v>
+        <v>3025047.25</v>
       </c>
       <c r="I149" s="1">
-        <v>74150.96</v>
+        <v>177257.4</v>
       </c>
       <c r="J149" s="1">
-        <v>2.3961820159855</v>
+        <v>5.8596572334531</v>
       </c>
       <c r="K149">
-        <v>0.84</v>
+        <v>3.63</v>
       </c>
       <c r="L149" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="M149" s="1">
-        <v>3168697.18</v>
+        <v>3202304.65</v>
       </c>
       <c r="N149" s="1">
-        <v>3194241.89</v>
+        <v>3311545.25</v>
       </c>
       <c r="O149" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="B150" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="C150" s="1">
-        <v>4184000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0</v>
+        <v>82.709</v>
       </c>
       <c r="E150" s="1">
-        <v>97.59067806</v>
+        <v>77.42602805</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>4083193.97</v>
+        <v>5106246.55</v>
       </c>
       <c r="I150" s="1">
-        <v>100806.03</v>
+        <v>348412.0</v>
       </c>
       <c r="J150" s="1">
-        <v>2.4688033617957</v>
+        <v>6.8232506321106</v>
       </c>
       <c r="K150">
-        <v>1.01</v>
+        <v>0.47</v>
       </c>
       <c r="L150" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="M150" s="1">
-        <v>4184000.0</v>
+        <v>5454658.55</v>
       </c>
       <c r="N150" s="1">
-        <v>4226333.94</v>
+        <v>5485758.94</v>
       </c>
       <c r="O150" s="1">
-        <v>0.79</v>
+        <v>1.05</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="B151" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="C151" s="1">
-        <v>1460000.0</v>
+        <v>1878000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>105.152</v>
+        <v>95.553</v>
       </c>
       <c r="E151" s="1">
-        <v>99.81182192</v>
+        <v>99.95192119</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1457252.6</v>
+        <v>1877097.08</v>
       </c>
       <c r="I151" s="1">
-        <v>77966.6</v>
+        <v>-82611.74</v>
       </c>
       <c r="J151" s="1">
-        <v>5.3502460726438</v>
+        <v>-4.4010371589305</v>
       </c>
       <c r="K151">
-        <v>2.4</v>
+        <v>2.01</v>
       </c>
       <c r="L151" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="M151" s="1">
-        <v>1535219.2</v>
+        <v>1794485.34</v>
       </c>
       <c r="N151" s="1">
-        <v>1570289.2</v>
+        <v>1832280.09</v>
       </c>
       <c r="O151" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="B152" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="C152" s="1">
-        <v>2259000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>102.795</v>
+        <v>106.341</v>
       </c>
       <c r="E152" s="1">
-        <v>102.17381673</v>
+        <v>100.14981813</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>2308106.52</v>
+        <v>3204794.18</v>
       </c>
       <c r="I152" s="1">
-        <v>14032.53</v>
+        <v>198117.82</v>
       </c>
       <c r="J152" s="1">
-        <v>0.60796717475587</v>
+        <v>6.1819202380104</v>
       </c>
       <c r="K152">
-        <v>0.36</v>
+        <v>4.87</v>
       </c>
       <c r="L152" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="M152" s="1">
-        <v>2322139.05</v>
+        <v>3402912.0</v>
       </c>
       <c r="N152" s="1">
-        <v>2330251.48</v>
+        <v>3558890.08</v>
       </c>
       <c r="O152" s="1">
-        <v>0.44</v>
+        <v>0.68</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="B153" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="C153" s="1">
-        <v>1917000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>88.216</v>
+        <v>102.544</v>
       </c>
       <c r="E153" s="1">
-        <v>97.56207616</v>
+        <v>100.15715331</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1870265.0</v>
+        <v>1300039.85</v>
       </c>
       <c r="I153" s="1">
-        <v>-179164.28</v>
+        <v>30981.27</v>
       </c>
       <c r="J153" s="1">
-        <v>-9.5796200003743</v>
+        <v>2.3831015641559</v>
       </c>
       <c r="K153">
-        <v>2.85</v>
+        <v>2.01</v>
       </c>
       <c r="L153" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="M153" s="1">
-        <v>1691100.72</v>
+        <v>1331021.12</v>
       </c>
       <c r="N153" s="1">
-        <v>1745735.22</v>
+        <v>1357143.37</v>
       </c>
       <c r="O153" s="1">
-        <v>0.33</v>
+        <v>0.26</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="B154" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="C154" s="1">
-        <v>2007000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.609</v>
+        <v>100.661</v>
       </c>
       <c r="E154" s="1">
-        <v>100.07713004</v>
+        <v>100.445238</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>2008548.0</v>
+        <v>2008904.76</v>
       </c>
       <c r="I154" s="1">
-        <v>30744.63</v>
+        <v>4315.24</v>
       </c>
       <c r="J154" s="1">
-        <v>1.5306893337874</v>
+        <v>0.21480560382564</v>
       </c>
       <c r="K154">
-        <v>1.61</v>
+        <v>0.78</v>
       </c>
       <c r="L154" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="M154" s="1">
-        <v>2039292.63</v>
+        <v>2013220.0</v>
       </c>
       <c r="N154" s="1">
-        <v>2071627.63</v>
+        <v>2028873.33</v>
       </c>
       <c r="O154" s="1">
         <v>0.39</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="B155" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C155" s="1">
-        <v>4000000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>103.682</v>
+        <v>101.353</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0646</v>
+        <v>99.95674066</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>4002584.0</v>
+        <v>1418386.15</v>
       </c>
       <c r="I155" s="1">
-        <v>144696.0</v>
+        <v>19812.92</v>
       </c>
       <c r="J155" s="1">
-        <v>3.6150646682243</v>
+        <v>1.3968636115066</v>
       </c>
       <c r="K155">
-        <v>5.18</v>
+        <v>3.3</v>
       </c>
       <c r="L155" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="M155" s="1">
-        <v>4147280.0</v>
+        <v>1438199.07</v>
       </c>
       <c r="N155" s="1">
-        <v>4354396.27</v>
+        <v>1485011.49</v>
       </c>
       <c r="O155" s="1">
-        <v>0.82</v>
+        <v>0.28</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="B156" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="C156" s="1">
-        <v>3440000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>104.451</v>
+        <v>98.394</v>
       </c>
       <c r="E156" s="1">
-        <v>102.94102674</v>
+        <v>91.98892622</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>3541171.32</v>
+        <v>2431267.32</v>
       </c>
       <c r="I156" s="1">
-        <v>51943.08</v>
+        <v>169286.1</v>
       </c>
       <c r="J156" s="1">
-        <v>1.4668332962778</v>
+        <v>6.962874818718</v>
       </c>
       <c r="K156">
-        <v>0.64</v>
+        <v>0.26</v>
       </c>
       <c r="L156" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="M156" s="1">
-        <v>3593114.4</v>
+        <v>2600553.42</v>
       </c>
       <c r="N156" s="1">
-        <v>3615044.4</v>
+        <v>2607326.11</v>
       </c>
       <c r="O156" s="1">
-        <v>0.68</v>
+        <v>0.5</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="B157" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="C157" s="1">
-        <v>3107000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>106.109</v>
+        <v>101.405</v>
       </c>
       <c r="E157" s="1">
-        <v>100.60017444</v>
+        <v>100.02073707</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>3125647.42</v>
+        <v>3442713.77</v>
       </c>
       <c r="I157" s="1">
-        <v>171159.21</v>
+        <v>47646.33</v>
       </c>
       <c r="J157" s="1">
-        <v>5.4759602412226</v>
+        <v>1.3839759324517</v>
       </c>
       <c r="K157">
-        <v>3.34</v>
+        <v>0.13</v>
       </c>
       <c r="L157" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="M157" s="1">
-        <v>3296806.63</v>
+        <v>3490360.1</v>
       </c>
       <c r="N157" s="1">
-        <v>3400550.64</v>
+        <v>3494829.92</v>
       </c>
       <c r="O157" s="1">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="B158" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="C158" s="1">
-        <v>6809000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>82.112</v>
+        <v>103.541</v>
       </c>
       <c r="E158" s="1">
-        <v>77.42602805</v>
+        <v>100.16080774</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>5271938.25</v>
+        <v>1734785.19</v>
       </c>
       <c r="I158" s="1">
-        <v>319067.83</v>
+        <v>58544.93</v>
       </c>
       <c r="J158" s="1">
-        <v>6.0521920946248</v>
+        <v>3.3747653794531</v>
       </c>
       <c r="K158">
-        <v>0.4</v>
+        <v>0.89</v>
       </c>
       <c r="L158" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="M158" s="1">
-        <v>5591006.08</v>
+        <v>1793330.12</v>
       </c>
       <c r="N158" s="1">
-        <v>5618498.58</v>
+        <v>1808701.62</v>
       </c>
       <c r="O158" s="1">
-        <v>1.05</v>
+        <v>0.35</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="B159" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="C159" s="1">
-        <v>1978000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>95.094</v>
+        <v>101.495</v>
       </c>
       <c r="E159" s="1">
-        <v>99.95192113</v>
+        <v>100.0558076</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>1977049.0</v>
+        <v>5002790.38</v>
       </c>
       <c r="I159" s="1">
-        <v>-96089.68</v>
+        <v>71959.62</v>
       </c>
       <c r="J159" s="1">
-        <v>-4.8602578894099</v>
+        <v>1.4383896692469</v>
       </c>
       <c r="K159">
-        <v>1.74</v>
+        <v>2.82</v>
       </c>
       <c r="L159" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="M159" s="1">
-        <v>1880959.32</v>
+        <v>5074750.0</v>
       </c>
       <c r="N159" s="1">
-        <v>1915327.07</v>
+        <v>5215503.42</v>
       </c>
       <c r="O159" s="1">
-        <v>0.36</v>
+        <v>1.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="B160" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="C160" s="1">
-        <v>3300000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>106.249</v>
+        <v>86.785</v>
       </c>
       <c r="E160" s="1">
-        <v>100.14981818</v>
+        <v>100.27475375</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>3304944.0</v>
+        <v>2471772.68</v>
       </c>
       <c r="I160" s="1">
-        <v>201273.0</v>
+        <v>-332522.43</v>
       </c>
       <c r="J160" s="1">
-        <v>6.0900578043077</v>
+        <v>-13.452791702512</v>
       </c>
       <c r="K160">
-        <v>4.55</v>
+        <v>0.18</v>
       </c>
       <c r="L160" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="M160" s="1">
-        <v>3506217.0</v>
+        <v>2139250.25</v>
       </c>
       <c r="N160" s="1">
-        <v>3656378.3</v>
+        <v>2143675.27</v>
       </c>
       <c r="O160" s="1">
-        <v>0.68</v>
+        <v>0.41</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="B161" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="C161" s="1">
-        <v>1398000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.706</v>
+        <v>101.4</v>
       </c>
       <c r="E161" s="1">
-        <v>100.15715308</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1400197.0</v>
+        <v>533000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>21652.88</v>
+        <v>7462.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.5464166827953</v>
+        <v>1.4</v>
       </c>
       <c r="K161">
-        <v>1.74</v>
+        <v>0.64</v>
       </c>
       <c r="L161" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="M161" s="1">
-        <v>1421849.88</v>
+        <v>540462.0</v>
       </c>
       <c r="N161" s="1">
-        <v>1446140.13</v>
+        <v>543878.38</v>
       </c>
       <c r="O161" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="B162" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="C162" s="1">
-        <v>2100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.952</v>
+        <v>100.297</v>
       </c>
       <c r="E162" s="1">
-        <v>100.4452381</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>2109350.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>10642.0</v>
+        <v>8613.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.50451560907389</v>
+        <v>0.297</v>
       </c>
       <c r="K162">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="L162" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="M162" s="1">
-        <v>2119992.0</v>
+        <v>2908613.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2128894.83</v>
+        <v>2921840.02</v>
       </c>
       <c r="O162" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="B163" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="C163" s="1">
-        <v>1700000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.335</v>
+        <v>96.035</v>
       </c>
       <c r="E163" s="1">
-        <v>93.96794765</v>
+        <v>94.06809095</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1597455.11</v>
+        <v>1975429.91</v>
       </c>
       <c r="I163" s="1">
-        <v>74239.89</v>
+        <v>41305.09</v>
       </c>
       <c r="J163" s="1">
-        <v>4.6473850523412</v>
+        <v>2.0909418142808</v>
       </c>
       <c r="K163">
-        <v>2.38</v>
+        <v>1.89</v>
       </c>
       <c r="L163" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="M163" s="1">
-        <v>1671695.0</v>
+        <v>2016735.0</v>
       </c>
       <c r="N163" s="1">
-        <v>1712215.55</v>
+        <v>2056378.4</v>
       </c>
       <c r="O163" s="1">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="B164" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C164" s="1">
-        <v>1519000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.266</v>
+        <v>98.666</v>
       </c>
       <c r="E164" s="1">
-        <v>99.95674062</v>
+        <v>87.394</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1518342.89</v>
+        <v>961334.0</v>
       </c>
       <c r="I164" s="1">
-        <v>19887.65</v>
+        <v>123992.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.3098260037955</v>
+        <v>12.897910611712</v>
       </c>
       <c r="K164">
-        <v>3.01</v>
+        <v>2.19</v>
       </c>
       <c r="L164" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="M164" s="1">
-        <v>1538230.54</v>
+        <v>1085326.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1583878.57</v>
+        <v>1109454.88</v>
       </c>
       <c r="O164" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="B165" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="C165" s="1">
-        <v>2743000.0</v>
+        <v>2010000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.15</v>
+        <v>105.224</v>
       </c>
       <c r="E165" s="1">
-        <v>91.98892636</v>
+        <v>102.4847393</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>2523256.25</v>
+        <v>2059943.26</v>
       </c>
       <c r="I165" s="1">
-        <v>168998.25</v>
+        <v>55059.14</v>
       </c>
       <c r="J165" s="1">
-        <v>6.6976253402721</v>
+        <v>2.6728474064863</v>
       </c>
       <c r="K165">
-        <v>0.12</v>
+        <v>4.57</v>
       </c>
       <c r="L165" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="M165" s="1">
-        <v>2692254.5</v>
+        <v>2115002.4</v>
       </c>
       <c r="N165" s="1">
-        <v>2695511.81</v>
+        <v>2206815.35</v>
       </c>
       <c r="O165" s="1">
-        <v>0.5</v>
+        <v>0.42</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B166" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="C166" s="1">
-        <v>3554000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.069</v>
+        <v>92.924</v>
       </c>
       <c r="E166" s="1">
-        <v>100.0207372</v>
+        <v>93.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>3554737.0</v>
+        <v>1097400.0</v>
       </c>
       <c r="I166" s="1">
-        <v>37255.26</v>
+        <v>-896.8</v>
       </c>
       <c r="J166" s="1">
-        <v>1.0480454672174</v>
+        <v>-0.081720430107527</v>
       </c>
       <c r="K166">
-        <v>1.68</v>
+        <v>1.85</v>
       </c>
       <c r="L166" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="M166" s="1">
-        <v>3591992.26</v>
+        <v>1096503.2</v>
       </c>
       <c r="N166" s="1">
-        <v>3651571.12</v>
+        <v>1118365.98</v>
       </c>
       <c r="O166" s="1">
-        <v>0.68</v>
+        <v>0.21</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="B167" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="C167" s="1">
-        <v>1832000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>103.262</v>
+        <v>101.679</v>
       </c>
       <c r="E167" s="1">
-        <v>100.16080786</v>
+        <v>104.28968508</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1834946.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="I167" s="1">
-        <v>56813.84</v>
+        <v>-39708.52</v>
       </c>
       <c r="J167" s="1">
-        <v>3.0962131855651</v>
+        <v>-2.503301331973</v>
       </c>
       <c r="K167">
-        <v>0.61</v>
+        <v>2.34</v>
       </c>
       <c r="L167" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="M167" s="1">
-        <v>1891759.84</v>
+        <v>1546537.59</v>
       </c>
       <c r="N167" s="1">
-        <v>1902980.84</v>
+        <v>1582069.84</v>
       </c>
       <c r="O167" s="1">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="B168" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="C168" s="1">
-        <v>5200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.106</v>
+        <v>98.989</v>
       </c>
       <c r="E168" s="1">
-        <v>100.05580769</v>
+        <v>100.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>5202902.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>54610.0</v>
+        <v>-15165.0</v>
       </c>
       <c r="J168" s="1">
-        <v>1.0496065465004</v>
+        <v>-1.011</v>
       </c>
       <c r="K168">
-        <v>2.59</v>
+        <v>0.79</v>
       </c>
       <c r="L168" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="M168" s="1">
-        <v>5257512.0</v>
+        <v>1484835.0</v>
       </c>
       <c r="N168" s="1">
-        <v>5392142.14</v>
+        <v>1496683.96</v>
       </c>
       <c r="O168" s="1">
-        <v>1.01</v>
+        <v>0.29</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="B169" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="C169" s="1">
-        <v>2565000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>93.243</v>
+        <v>102.269</v>
       </c>
       <c r="E169" s="1">
-        <v>100.27475361</v>
+        <v>99.44707143</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>2572047.43</v>
+        <v>1963085.19</v>
       </c>
       <c r="I169" s="1">
-        <v>-180364.48</v>
+        <v>55704.87</v>
       </c>
       <c r="J169" s="1">
-        <v>-7.0124865465642</v>
+        <v>2.8376185752795</v>
       </c>
       <c r="K169">
-        <v>2.76</v>
+        <v>3.07</v>
       </c>
       <c r="L169" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="M169" s="1">
-        <v>2391682.95</v>
+        <v>2018790.06</v>
       </c>
       <c r="N169" s="1">
-        <v>2462425.29</v>
+        <v>2079408.31</v>
       </c>
       <c r="O169" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="B170" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="C170" s="1">
-        <v>533000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>101.55</v>
+        <v>103.348</v>
       </c>
       <c r="E170" s="1">
-        <v>100.0</v>
+        <v>100.82032267</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>533000.0</v>
+        <v>3024609.68</v>
       </c>
       <c r="I170" s="1">
-        <v>8261.5</v>
+        <v>75830.32</v>
       </c>
       <c r="J170" s="1">
-        <v>1.55</v>
+        <v>2.5071109340627</v>
       </c>
       <c r="K170">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>525.6</v>
+        <v>1.3</v>
+      </c>
+      <c r="L170" t="s">
+        <v>537</v>
       </c>
       <c r="M170" s="1">
-        <v>541261.5</v>
+        <v>3100440.0</v>
       </c>
       <c r="N170" s="1">
-        <v>541787.1</v>
+        <v>3139450.42</v>
       </c>
       <c r="O170" s="1">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="B171" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="C171" s="1">
-        <v>2601000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.329</v>
+        <v>112.675</v>
       </c>
       <c r="E171" s="1">
-        <v>100.19588889</v>
+        <v>113.539</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2606095.07</v>
+        <v>1476007.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-22547.78</v>
+        <v>-11232.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.86519406983875</v>
+        <v>-0.76097200081029</v>
       </c>
       <c r="K171">
-        <v>0.3</v>
+        <v>3.3</v>
       </c>
       <c r="L171" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="M171" s="1">
-        <v>2583547.29</v>
+        <v>1464775.0</v>
       </c>
       <c r="N171" s="1">
-        <v>2591408.72</v>
+        <v>1507652.43</v>
       </c>
       <c r="O171" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="B172" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="C172" s="1">
-        <v>2384000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.881</v>
+        <v>92.927</v>
       </c>
       <c r="E172" s="1">
-        <v>100.06723993</v>
+        <v>99.83244604</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>2385603.0</v>
+        <v>2220273.6</v>
       </c>
       <c r="I172" s="1">
-        <v>-28279.96</v>
+        <v>-153577.12</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.1854428419146</v>
+        <v>-6.9170358103614</v>
       </c>
       <c r="K172">
-        <v>1.53</v>
+        <v>0.92</v>
       </c>
       <c r="L172" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="M172" s="1">
-        <v>2357323.04</v>
+        <v>2066696.48</v>
       </c>
       <c r="N172" s="1">
-        <v>2393899.48</v>
+        <v>2087080.75</v>
       </c>
       <c r="O172" s="1">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="B173" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="C173" s="1">
-        <v>3000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.271</v>
+        <v>103.143</v>
       </c>
       <c r="E173" s="1">
-        <v>100.0</v>
+        <v>99.55343345</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>3000000.0</v>
+        <v>2887049.57</v>
       </c>
       <c r="I173" s="1">
-        <v>8130.0</v>
+        <v>104097.43</v>
       </c>
       <c r="J173" s="1">
-        <v>0.271</v>
+        <v>3.6056682601401</v>
       </c>
       <c r="K173">
-        <v>0.19</v>
+        <v>1.94</v>
       </c>
       <c r="L173" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="M173" s="1">
-        <v>3008130.0</v>
+        <v>2991147.0</v>
       </c>
       <c r="N173" s="1">
-        <v>3013891.32</v>
+        <v>3047309.67</v>
       </c>
       <c r="O173" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="B174" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C174" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.736</v>
+        <v>99.971</v>
       </c>
       <c r="E174" s="1">
-        <v>87.394</v>
+        <v>98.387</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>961334.0</v>
+        <v>885483.0</v>
       </c>
       <c r="I174" s="1">
-        <v>124762.0</v>
+        <v>14256.0</v>
       </c>
       <c r="J174" s="1">
-        <v>12.978007643545</v>
+        <v>1.6099687966906</v>
       </c>
       <c r="K174">
-        <v>2.02</v>
+        <v>2.42</v>
       </c>
       <c r="L174" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="M174" s="1">
-        <v>1086096.0</v>
+        <v>899739.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1108315.4</v>
+        <v>921502.36</v>
       </c>
       <c r="O174" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="B175" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="C175" s="1">
-        <v>2200000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>96.136</v>
+        <v>102.623</v>
       </c>
       <c r="E175" s="1">
-        <v>94.06809091</v>
+        <v>100.25273885</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>2069498.0</v>
+        <v>4430168.53</v>
       </c>
       <c r="I175" s="1">
-        <v>45494.0</v>
+        <v>104741.84</v>
       </c>
       <c r="J175" s="1">
-        <v>2.1983108947194</v>
+        <v>2.364285676509</v>
       </c>
       <c r="K175">
-        <v>1.74</v>
+        <v>1.16</v>
       </c>
       <c r="L175" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="M175" s="1">
-        <v>2114992.0</v>
+        <v>4534910.37</v>
       </c>
       <c r="N175" s="1">
-        <v>2153372.54</v>
+        <v>4586311.93</v>
       </c>
       <c r="O175" s="1">
-        <v>0.4</v>
+        <v>0.88</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="B176" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="C176" s="1">
-        <v>2110000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>105.058</v>
+        <v>104.894</v>
       </c>
       <c r="E176" s="1">
-        <v>102.48473934</v>
+        <v>99.58935313</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>2162428.0</v>
+        <v>1593429.65</v>
       </c>
       <c r="I176" s="1">
-        <v>54295.8</v>
+        <v>84874.35</v>
       </c>
       <c r="J176" s="1">
-        <v>2.5108720382829</v>
+        <v>5.3265200631857</v>
       </c>
       <c r="K176">
-        <v>4.27</v>
+        <v>3.96</v>
       </c>
       <c r="L176" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="M176" s="1">
-        <v>2216723.8</v>
+        <v>1678304.0</v>
       </c>
       <c r="N176" s="1">
-        <v>2306904.62</v>
+        <v>1741657.42</v>
       </c>
       <c r="O176" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="B177" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="C177" s="1">
-        <v>1180000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>94.5</v>
+        <v>97.197</v>
       </c>
       <c r="E177" s="1">
-        <v>93.0</v>
+        <v>89.63713976</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1097400.0</v>
+        <v>3675122.73</v>
       </c>
       <c r="I177" s="1">
-        <v>17700.0</v>
+        <v>309954.27</v>
       </c>
       <c r="J177" s="1">
-        <v>1.6129032258065</v>
+        <v>8.4338481398144</v>
       </c>
       <c r="K177">
-        <v>1.5</v>
+        <v>2.14</v>
       </c>
       <c r="L177" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="M177" s="1">
-        <v>1115100.0</v>
+        <v>3985077.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1132816.39</v>
+        <v>4072693.44</v>
       </c>
       <c r="O177" s="1">
-        <v>0.21</v>
+        <v>0.78</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="B178" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="C178" s="1">
-        <v>1621000.0</v>
+        <v>4408000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>102.459</v>
+        <v>102.201</v>
       </c>
       <c r="E178" s="1">
-        <v>104.28968476</v>
+        <v>102.79332963</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1690535.79</v>
+        <v>4531129.97</v>
       </c>
       <c r="I178" s="1">
-        <v>-29675.4</v>
+        <v>-26109.89</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.755384309255</v>
+        <v>-0.57623352613741</v>
       </c>
       <c r="K178">
-        <v>1.89</v>
+        <v>0.22</v>
       </c>
       <c r="L178" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="M178" s="1">
-        <v>1660860.39</v>
+        <v>4505020.08</v>
       </c>
       <c r="N178" s="1">
-        <v>1691546.82</v>
+        <v>4514616.66</v>
       </c>
       <c r="O178" s="1">
-        <v>0.32</v>
+        <v>0.86</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="B179" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="C179" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>101.959</v>
+        <v>100.159</v>
       </c>
       <c r="E179" s="1">
-        <v>100.0</v>
+        <v>100.256</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1600000.0</v>
+        <v>1604096.0</v>
       </c>
       <c r="I179" s="1">
-        <v>31344.0</v>
+        <v>-1552.0</v>
       </c>
       <c r="J179" s="1">
-        <v>1.959</v>
+        <v>-0.096752314075966</v>
       </c>
       <c r="K179">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="L179" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="M179" s="1">
-        <v>1631344.0</v>
+        <v>1602544.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1636038.44</v>
+        <v>1605110.67</v>
       </c>
       <c r="O179" s="1">
         <v>0.31</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="B180" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="C180" s="1">
-        <v>2074000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.995</v>
+        <v>82.106</v>
       </c>
       <c r="E180" s="1">
-        <v>99.44707136</v>
+        <v>73.81842241</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>2062532.26</v>
+        <v>2140734.25</v>
       </c>
       <c r="I180" s="1">
-        <v>52844.04</v>
+        <v>240339.75</v>
       </c>
       <c r="J180" s="1">
-        <v>2.5620951984528</v>
+        <v>11.226977379373</v>
       </c>
       <c r="K180">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>49.66</v>
       </c>
       <c r="M180" s="1">
-        <v>2115376.3</v>
+        <v>2381074.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2173837.18</v>
+        <v>2381123.66</v>
       </c>
       <c r="O180" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="B181" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="C181" s="1">
-        <v>3100000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>103.126</v>
+        <v>96.208</v>
       </c>
       <c r="E181" s="1">
-        <v>100.82032258</v>
+        <v>93.7</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>3125430.0</v>
+        <v>2155100.0</v>
       </c>
       <c r="I181" s="1">
-        <v>71476.0</v>
+        <v>57684.0</v>
       </c>
       <c r="J181" s="1">
-        <v>2.2869173201767</v>
+        <v>2.6766275346852</v>
       </c>
       <c r="K181">
-        <v>1.03</v>
+        <v>1.27</v>
       </c>
       <c r="L181" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="M181" s="1">
-        <v>3196906.0</v>
+        <v>2212784.0</v>
       </c>
       <c r="N181" s="1">
-        <v>3228928.57</v>
+        <v>2241982.97</v>
       </c>
       <c r="O181" s="1">
-        <v>0.6</v>
+        <v>0.43</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="B182" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C182" s="1">
-        <v>1400000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>112.803</v>
+        <v>96.76</v>
       </c>
       <c r="E182" s="1">
-        <v>113.539</v>
+        <v>100.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1589546.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-10304.0</v>
+        <v>-108702.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.64823540809766</v>
+        <v>-3.24</v>
       </c>
       <c r="K182">
-        <v>2.85</v>
+        <v>0.54</v>
       </c>
       <c r="L182" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="M182" s="1">
-        <v>1579242.0</v>
+        <v>3246298.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1619107.97</v>
+        <v>3264470.92</v>
       </c>
       <c r="O182" s="1">
-        <v>0.3</v>
+        <v>0.62</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="B183" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="C183" s="1">
-        <v>1464000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.286</v>
+        <v>97.676</v>
       </c>
       <c r="E183" s="1">
-        <v>100.0</v>
+        <v>101.28018323</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1464000.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="I183" s="1">
-        <v>4187.04</v>
+        <v>-55864.84</v>
       </c>
       <c r="J183" s="1">
-        <v>0.286</v>
+        <v>-3.5586262889857</v>
       </c>
       <c r="K183">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.07</v>
+      </c>
+      <c r="L183" t="s">
+        <v>574</v>
       </c>
       <c r="M183" s="1">
-        <v>1468187.04</v>
+        <v>1513978.0</v>
       </c>
       <c r="N183" s="1">
-        <v>1468187.04</v>
+        <v>1546074.5</v>
       </c>
       <c r="O183" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="B184" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="C184" s="1">
-        <v>2324000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>96.404</v>
+        <v>97.219</v>
       </c>
       <c r="E184" s="1">
-        <v>99.83244621</v>
+        <v>93.03169973</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>2320106.05</v>
+        <v>5084182.39</v>
       </c>
       <c r="I184" s="1">
-        <v>-79677.09</v>
+        <v>228835.96</v>
       </c>
       <c r="J184" s="1">
-        <v>-3.4342003461437</v>
+        <v>4.5009392355808</v>
       </c>
       <c r="K184">
-        <v>0.57</v>
+        <v>1.5</v>
       </c>
       <c r="L184" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="M184" s="1">
-        <v>2240428.96</v>
+        <v>5313018.35</v>
       </c>
       <c r="N184" s="1">
-        <v>2253650.16</v>
+        <v>5395217.94</v>
       </c>
       <c r="O184" s="1">
-        <v>0.42</v>
+        <v>1.03</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="B185" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="C185" s="1">
-        <v>900000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.972</v>
+        <v>99.479</v>
       </c>
       <c r="E185" s="1">
-        <v>98.387</v>
+        <v>93.70721516</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>885483.0</v>
+        <v>5997261.77</v>
       </c>
       <c r="I185" s="1">
-        <v>14265.0</v>
+        <v>369394.23</v>
       </c>
       <c r="J185" s="1">
-        <v>1.610985191133</v>
+        <v>6.1593814671858</v>
       </c>
       <c r="K185">
-        <v>2.24</v>
+        <v>4.02</v>
       </c>
       <c r="L185" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="M185" s="1">
-        <v>899748.0</v>
+        <v>6366656.0</v>
       </c>
       <c r="N185" s="1">
-        <v>919951.77</v>
+        <v>6623642.3</v>
       </c>
       <c r="O185" s="1">
-        <v>0.17</v>
+        <v>1.27</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="B186" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="C186" s="1">
-        <v>3000000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>103.037</v>
+        <v>104.449</v>
       </c>
       <c r="E186" s="1">
-        <v>99.55343333</v>
+        <v>102.21806092</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>2986603.0</v>
+        <v>1090666.71</v>
       </c>
       <c r="I186" s="1">
-        <v>104507.0</v>
+        <v>23804.12</v>
       </c>
       <c r="J186" s="1">
-        <v>3.4991928957414</v>
+        <v>2.1825292531391</v>
       </c>
       <c r="K186">
-        <v>1.64</v>
+        <v>3.83</v>
       </c>
       <c r="L186" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="M186" s="1">
-        <v>3091110.0</v>
+        <v>1114470.83</v>
       </c>
       <c r="N186" s="1">
-        <v>3140394.25</v>
+        <v>1155294.54</v>
       </c>
       <c r="O186" s="1">
-        <v>0.59</v>
+        <v>0.22</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="B187" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="C187" s="1">
-        <v>4564000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>102.347</v>
+        <v>98.31</v>
       </c>
       <c r="E187" s="1">
-        <v>100.25273883</v>
+        <v>100.06415001</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>4575535.0</v>
+        <v>3875484.53</v>
       </c>
       <c r="I187" s="1">
-        <v>95582.08</v>
+        <v>-67938.23</v>
       </c>
       <c r="J187" s="1">
-        <v>2.0889815070806</v>
+        <v>-1.7530254468594</v>
       </c>
       <c r="K187">
-        <v>0.78</v>
+        <v>0.6</v>
       </c>
       <c r="L187" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="M187" s="1">
-        <v>4671117.08</v>
+        <v>3807546.3</v>
       </c>
       <c r="N187" s="1">
-        <v>4706773.33</v>
+        <v>3830703.61</v>
       </c>
       <c r="O187" s="1">
-        <v>0.88</v>
+        <v>0.73</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="B188" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="C188" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>104.721</v>
+        <v>95.828</v>
       </c>
       <c r="E188" s="1">
-        <v>99.58935294</v>
+        <v>91.5185</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1693019.0</v>
+        <v>1555814.5</v>
       </c>
       <c r="I188" s="1">
-        <v>87238.0</v>
+        <v>73261.5</v>
       </c>
       <c r="J188" s="1">
-        <v>5.1528069088415</v>
+        <v>4.7088839961319</v>
       </c>
       <c r="K188">
-        <v>3.65</v>
+        <v>1.05</v>
       </c>
       <c r="L188" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="M188" s="1">
-        <v>1780257.0</v>
+        <v>1629076.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1842318.64</v>
+        <v>1646861.07</v>
       </c>
       <c r="O188" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="B189" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="C189" s="1">
-        <v>4300000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>97.286</v>
+        <v>99.763</v>
       </c>
       <c r="E189" s="1">
-        <v>89.63713977</v>
+        <v>90.92355123</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>3854397.01</v>
+        <v>3035028.14</v>
       </c>
       <c r="I189" s="1">
-        <v>328900.99</v>
+        <v>295060.8</v>
       </c>
       <c r="J189" s="1">
-        <v>8.5331373272314</v>
+        <v>9.7218472577325</v>
       </c>
       <c r="K189">
-        <v>1.99</v>
+        <v>0.63</v>
       </c>
       <c r="L189" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="M189" s="1">
-        <v>4183298.0</v>
+        <v>3330088.94</v>
       </c>
       <c r="N189" s="1">
-        <v>4268708.96</v>
+        <v>3350997.8</v>
       </c>
       <c r="O189" s="1">
-        <v>0.8</v>
+        <v>0.64</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="B190" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="C190" s="1">
-        <v>4553000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>102.217</v>
+        <v>99.804</v>
       </c>
       <c r="E190" s="1">
-        <v>102.79332967</v>
+        <v>97.7673</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>4680180.3</v>
+        <v>977673.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-26240.29</v>
+        <v>20367.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.5606683571571</v>
+        <v>2.083211871454</v>
       </c>
       <c r="K190">
-        <v>3.34</v>
+        <v>0.44</v>
       </c>
       <c r="L190" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="M190" s="1">
-        <v>4653940.01</v>
+        <v>998040.0</v>
       </c>
       <c r="N190" s="1">
-        <v>4806228.37</v>
+        <v>1002390.83</v>
       </c>
       <c r="O190" s="1">
-        <v>0.9</v>
+        <v>0.19</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="B191" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="C191" s="1">
-        <v>1700000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.174</v>
+        <v>104.833</v>
       </c>
       <c r="E191" s="1">
-        <v>100.256</v>
+        <v>103.09125717</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>1704352.0</v>
+        <v>3538401.22</v>
       </c>
       <c r="I191" s="1">
-        <v>-1394.0</v>
+        <v>59781.84</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.081790616022981</v>
+        <v>1.6895155829728</v>
       </c>
       <c r="K191">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="L191" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="M191" s="1">
-        <v>1702958.0</v>
+        <v>3598183.06</v>
       </c>
       <c r="N191" s="1">
-        <v>1744855.92</v>
+        <v>3624568.87</v>
       </c>
       <c r="O191" s="1">
-        <v>0.33</v>
+        <v>0.69</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="B192" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C192" s="1">
-        <v>3000000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>79.889</v>
+        <v>107.307</v>
       </c>
       <c r="E192" s="1">
-        <v>73.81842233</v>
+        <v>100.27195449</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>2214552.67</v>
+        <v>4913325.77</v>
       </c>
       <c r="I192" s="1">
-        <v>182117.33</v>
+        <v>344717.23</v>
       </c>
       <c r="J192" s="1">
-        <v>8.2236621628873</v>
+        <v>7.015965277629</v>
       </c>
       <c r="K192">
-        <v>0.59</v>
+        <v>4.97</v>
       </c>
       <c r="L192" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="M192" s="1">
-        <v>2396670.0</v>
+        <v>5258043.0</v>
       </c>
       <c r="N192" s="1">
-        <v>2414341.23</v>
+        <v>5501432.04</v>
       </c>
       <c r="O192" s="1">
-        <v>0.45</v>
+        <v>1.05</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="B193" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="C193" s="1">
-        <v>2400000.0</v>
+        <v>-72200000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>96.231</v>
+        <v>11.36306666</v>
       </c>
       <c r="E193" s="1">
-        <v>93.7</v>
+        <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>2248800.0</v>
+        <v>0.0</v>
       </c>
       <c r="I193" s="1">
-        <v>60744.0</v>
+        <v>-7542300.83</v>
       </c>
       <c r="J193" s="1">
-        <v>2.701173959445</v>
+        <v>0</v>
       </c>
       <c r="K193">
-        <v>1.19</v>
+        <v>0.0</v>
       </c>
       <c r="L193" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="M193" s="1">
-        <v>2309544.0</v>
+        <v>-7542300.83</v>
       </c>
       <c r="N193" s="1">
-        <v>2338023.45</v>
+        <v>-8204134.13</v>
       </c>
       <c r="O193" s="1">
-        <v>0.44</v>
+        <v>-1.57</v>
       </c>
       <c r="P193">
-        <v>1</v>
-[...598 lines deleted...]
-      <c r="P205">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>