--- v1 (2026-05-24)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="605">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="617">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -136,1743 +136,1779 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>QS0003091590</t>
   </si>
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
+    <t>IE00B66F4759</t>
+  </si>
+  <si>
+    <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
+  </si>
+  <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>121 082.88</t>
+    <t>8 005.48</t>
+  </si>
+  <si>
+    <t>XS2900445375</t>
+  </si>
+  <si>
+    <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
+  </si>
+  <si>
+    <t>67 011.88</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>28 811.25</t>
+    <t>35 706.25</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>82 705.48</t>
+    <t>94 993.15</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>61 802.20</t>
+    <t>3 454.78</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>4 875.00</t>
+    <t>10 125.00</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>11 359.83</t>
+    <t>23 593.50</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>6 870.53</t>
+    <t>24 359.16</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>14 401.76</t>
+    <t>24 237.11</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>72 747.12</t>
+    <t>83 196.99</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
-    <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
-[...2 lines deleted...]
-    <t>170 560.27</t>
+    <t>ALSTRIA SARL 5.5 20/03/2031</t>
+  </si>
+  <si>
+    <t>1 989.04</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>4 324.66</t>
+    <t>7 067.12</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>66 752.64</t>
+    <t>79 642.81</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>20 576.50</t>
+    <t>34 628.74</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>32 089.48</t>
+    <t>54 004.24</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>7 048.48</t>
+    <t>17 828.51</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>94 472.83</t>
+    <t>114 665.50</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>51 915.57</t>
+    <t>63 012.03</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>31 367.36</t>
+    <t>41 700.14</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>146 280.82</t>
+    <t>163 184.38</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>11 600.14</t>
+    <t>16 376.67</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>7 669.05</t>
-[...8 lines deleted...]
-    <t>10 485.75</t>
+    <t>10 693.47</t>
   </si>
   <si>
     <t>XS2769426623</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7 28/02/2029</t>
   </si>
   <si>
-    <t>43 428.00</t>
+    <t>6 415.50</t>
   </si>
   <si>
     <t>XS2648489388</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7.25 31/07/2030</t>
   </si>
   <si>
-    <t>6 937.85</t>
+    <t>14 409.38</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>18 459.13</t>
+    <t>30 765.22</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>5 608.89</t>
+    <t>12 437.09</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>23 265.81</t>
+    <t>32 441.06</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>36 813.10</t>
+    <t>47 018.71</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>24 210.64</t>
+    <t>3 070.62</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>36 900.00</t>
+    <t>43 471.23</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>84 192.12</t>
+    <t>5 130.82</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>49 125.00</t>
+    <t>59 625.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>73 724.75</t>
+    <t>100 886.50</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>63 245.18</t>
+    <t>74 281.25</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>107 796.46</t>
+    <t>137 680.63</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>57 199.33</t>
+    <t>70 658.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>53 498.25</t>
+    <t>66 192.75</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>44 869.32</t>
+    <t>54 459.71</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>131 609.59</t>
+    <t>145 633.56</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>18 136.56</t>
+    <t>25 289.00</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>50 821.88</t>
+    <t>61 059.38</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>7 723.09</t>
+    <t>12 997.40</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>20 036.71</t>
+    <t>37 401.86</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>39 575.34</t>
+    <t>44 383.56</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>36 122.92</t>
+    <t>43 347.50</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>74 395.72</t>
+    <t>90 297.09</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>29 672.96</t>
+    <t>37 899.13</t>
   </si>
   <si>
     <t>XS3230567144</t>
   </si>
   <si>
     <t>DEUCE FINCO PLC 20/11/2032</t>
   </si>
   <si>
-    <t>19 603.70</t>
+    <t>1 820.71</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>9 665.75</t>
+    <t>15 649.32</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>39 797.19</t>
+    <t>2 224.69</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>35 342.47</t>
+    <t>41 468.49</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>19 512.14</t>
+    <t>25 480.56</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>68 092.71</t>
+    <t>82 646.88</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>20 648.88</t>
+    <t>25 062.38</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>63 106.85</t>
+    <t>1 808.22</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>136 304.45</t>
+    <t>3 142.47</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>21 809.67</t>
+    <t>32 714.50</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>96 559.34</t>
+    <t>125 088.23</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>67 215.56</t>
+    <t>83 440.00</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>23 888.54</t>
+    <t>33 309.38</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>69 426.37</t>
+    <t>77 448.97</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>56 616.10</t>
+    <t>61 968.89</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>15 919.56</t>
+    <t>23 879.33</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>72 171.23</t>
+    <t>79 472.60</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>35 294.46</t>
+    <t>46 036.25</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>55 027.22</t>
-[...26 lines deleted...]
-    <t>4 638.24</t>
+    <t>76 728.09</t>
+  </si>
+  <si>
+    <t>XS3224536121</t>
+  </si>
+  <si>
+    <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
+  </si>
+  <si>
+    <t>2 998.31</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>15 332.88</t>
+    <t>24 824.66</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>32 211.44</t>
+    <t>39 096.33</t>
+  </si>
+  <si>
+    <t>XS3152574763</t>
+  </si>
+  <si>
+    <t>FORVIA SE 5.375 15/03/2031</t>
+  </si>
+  <si>
+    <t>6 046.88</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>31 591.08</t>
+    <t>38 551.82</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>33 704.51</t>
+    <t>40 445.42</t>
   </si>
   <si>
     <t>XS2937174196</t>
   </si>
   <si>
     <t>GETLINK SE 4.125 15/04/2030</t>
   </si>
   <si>
-    <t>46 202.06</t>
+    <t>56 077.31</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>6 890.63</t>
+    <t>14 608.13</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>17 781.92</t>
+    <t>23 561.04</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>39 838.36</t>
+    <t>43 791.78</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>56 402.78</t>
+    <t>68 458.33</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>70 329.69</t>
+    <t>87 453.44</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>56 394.82</t>
+    <t>35 075.91</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>6 987.94</t>
+    <t>8 925.19</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>57 461.08</t>
+    <t>71 095.92</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>29 401.40</t>
+    <t>40 996.31</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>11 124.11</t>
+    <t>18 735.34</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>5 846.26</t>
+    <t>11 692.52</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>23 550.25</t>
+    <t>27 687.45</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>56 812.50</t>
+    <t>72 562.50</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>102 195.92</t>
+    <t>124 039.32</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>6 800.00</t>
+    <t>9 221.92</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>3 898.97</t>
-[...8 lines deleted...]
-    <t>46 022.60</t>
+    <t>13 114.73</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>64 175.00</t>
+    <t>75 919.44</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>58 856.25</t>
+    <t>70 143.75</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>15 335.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>3 211.98</t>
+    <t>7 494.62</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>66 055.84</t>
+    <t>80 174.65</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>67 018.49</t>
+    <t>3 746.38</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>9 354.64</t>
+    <t>1 196.39</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>23 459.18</t>
+    <t>28 010.96</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>25 727.21</t>
+    <t>33 415.80</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>9 487.40</t>
+    <t>16 742.47</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>76 960.76</t>
+    <t>89 389.20</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>28 640.88</t>
-[...8 lines deleted...]
-    <t>1 612.11</t>
+    <t>44 154.70</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>24 475.77</t>
-[...8 lines deleted...]
-    <t>11 597.71</t>
+    <t>31 261.13</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>33 793.23</t>
+    <t>42 021.15</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>13 960.07</t>
+    <t>18 558.68</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>60 549.91</t>
+    <t>84 428.75</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>30 669.17</t>
+    <t>38 201.94</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>11 360.42</t>
+    <t>19 118.75</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>39 261.23</t>
+    <t>4 874.51</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>29 588.85</t>
+    <t>41 424.40</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>34 908.33</t>
-[...5 lines deleted...]
-    <t>NATURGY FINANCE BV PERP</t>
+    <t>48 675.00</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>27 476.56</t>
+    <t>35 093.82</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>47 501.44</t>
+    <t>56 718.13</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>35 200.00</t>
+    <t>5 200.00</t>
+  </si>
+  <si>
+    <t>XS2999659704</t>
+  </si>
+  <si>
+    <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
+  </si>
+  <si>
+    <t>87 020.55</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>6 047.50</t>
+    <t>10 177.50</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>55 032.74</t>
+    <t>65 374.46</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>30 369.79</t>
+    <t>40 373.96</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>10 152.17</t>
+    <t>14 782.99</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>86 434.03</t>
-[...8 lines deleted...]
-    <t>1 589.80</t>
+    <t>103 010.42</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>13 313.01</t>
+    <t>23 802.05</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>7 217.15</t>
+    <t>14 434.31</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>8 352.05</t>
+    <t>9 972.60</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>36 972.18</t>
+    <t>45 896.50</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>19 603.13</t>
+    <t>32 990.63</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>79 829.29</t>
+    <t>101 530.46</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>138 139.12</t>
+    <t>148 924.76</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>10 255.78</t>
+    <t>15 476.91</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>18 149.08</t>
+    <t>37 694.25</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>24 403.85</t>
+    <t>34 978.85</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>35 364.00</t>
+    <t>47 959.40</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>50 581.24</t>
+    <t>31 790.50</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>36 971.51</t>
+    <t>42 057.53</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>16 281.96</t>
+    <t>26 361.27</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>61 778.00</t>
+    <t>74 497.00</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>35 385.44</t>
+    <t>1 907.00</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
+    <t>15 443.41</t>
+  </si>
+  <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>34 986.00</t>
+    <t>52 479.00</t>
   </si>
   <si>
     <t>XS2826718087</t>
   </si>
   <si>
     <t>SAIPEM FINANCE INTERNATIONAL BV 4.875 30/05/2030</t>
   </si>
   <si>
-    <t>109 240.60</t>
+    <t>19 781.28</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>31 100.39</t>
+    <t>36 385.43</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>37 794.75</t>
+    <t>2 112.75</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>155 978.08</t>
+    <t>168 230.14</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>26 122.25</t>
+    <t>1 460.25</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>15 653.33</t>
+    <t>24 132.22</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>46 812.42</t>
+    <t>51 740.04</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>6 772.69</t>
+    <t>11 397.94</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>4 469.82</t>
+    <t>15 847.54</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>15 371.50</t>
+    <t>21 433.50</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>140 753.42</t>
+    <t>123 287.67</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>6 997.26</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>4 425.02</t>
+    <t>15 688.70</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>3 416.38</t>
+    <t>7 095.56</t>
+  </si>
+  <si>
+    <t>XS2348767836</t>
+  </si>
+  <si>
+    <t>SYNTHOS SA 2.5 07/06/2028</t>
+  </si>
+  <si>
+    <t>31 728.47</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>13 227.02</t>
+    <t>22 277.08</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>39 643.40</t>
+    <t>43 197.63</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>24 128.88</t>
+    <t>26 385.53</t>
   </si>
   <si>
     <t>XS2783649176</t>
   </si>
   <si>
     <t>TENNET HOLDING BV PERP</t>
   </si>
   <si>
-    <t>91 812.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>21 862.78</t>
+    <t>27 140.00</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>35 532.25</t>
+    <t>44 109.00</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>11 848.96</t>
+    <t>21 328.13</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>60 618.25</t>
+    <t>66 951.50</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>39 010.42</t>
+    <t>49 218.75</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>42 877.43</t>
+    <t>2 396.88</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>20 384.27</t>
+    <t>29 522.05</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>56 162.67</t>
+    <t>66 233.22</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>21 763.36</t>
+    <t>23 606.51</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>51 401.56</t>
+    <t>72 882.81</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>63 353.42</t>
+    <t>69 194.52</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>87 616.44</t>
+    <t>94 917.81</t>
   </si>
   <si>
     <t>XS2581647091</t>
   </si>
   <si>
     <t>VERISURE HOLDING AB 7.125 01/02/2028</t>
   </si>
   <si>
-    <t>9 596.58</t>
+    <t>34 024.25</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>2 566.67</t>
+    <t>9 100.00</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
+    <t>1 340.75</t>
+  </si>
+  <si>
+    <t>XS3192216540</t>
+  </si>
+  <si>
+    <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>29 176.88</t>
+  </si>
+  <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>29 198.97</t>
+    <t>31 451.71</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>18 172.92</t>
+    <t>37 743.75</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>32 096.50</t>
+    <t>38 324.18</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>82 199.59</t>
+    <t>93 878.22</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>256 986.30</t>
+    <t>276 931.51</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>40 823.71</t>
+    <t>44 433.97</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>23 157.31</t>
+    <t>38 972.06</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>17 785.07</t>
+    <t>21 586.46</t>
+  </si>
+  <si>
+    <t>XS2922654418</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 4.875 30/04/2030</t>
+  </si>
+  <si>
+    <t>4 380.82</t>
+  </si>
+  <si>
+    <t>XS2830945452</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 5.375 20/06/2029</t>
+  </si>
+  <si>
+    <t>98 428.91</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>20 908.86</t>
+    <t>35 188.08</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>4 350.83</t>
+    <t>7 044.20</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>26 385.81</t>
+    <t>44 405.38</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>243 389.04</t>
-[...8 lines deleted...]
-    <t>-661 833.30</t>
+    <t>267 821.92</t>
+  </si>
+  <si>
+    <t>CDS-00108215</t>
+  </si>
+  <si>
+    <t>724500D4BFEWKWVC1G62</t>
+  </si>
+  <si>
+    <t>10 277.78</t>
+  </si>
+  <si>
+    <t>CDS-00108246</t>
+  </si>
+  <si>
+    <t>20 555.56</t>
+  </si>
+  <si>
+    <t>CDS-00108248</t>
+  </si>
+  <si>
+    <t>-20 555.56</t>
+  </si>
+  <si>
+    <t>CDS-00107981</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2192,343 +2228,343 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2182493.4819</v>
+        <v>2181794.3988</v>
       </c>
       <c r="D2">
-        <v>134.27</v>
+        <v>131.22</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>293046600.4</v>
+        <v>286306071.0</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>293046600.4</v>
+        <v>286306071.0</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.25</v>
+        <v>53.02</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55722451.9</v>
+        <v>54458190.56</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55722451.9</v>
+        <v>54458190.56</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>450599.5276</v>
+        <v>462936.8238</v>
       </c>
       <c r="D4">
-        <v>124.76</v>
+        <v>121.89</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56218331.75</v>
+        <v>56430408.82</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56218331.75</v>
+        <v>56430408.82</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.64</v>
+        <v>129.65</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.64</v>
+        <v>129.65</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.64</v>
+        <v>129.65</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>129.15</v>
+        <v>126.29</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>129.15</v>
+        <v>126.29</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>129.15</v>
+        <v>126.29</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.75</v>
+        <v>125.82</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1416.28</v>
+        <v>1384.03</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1416.28</v>
+        <v>1384.03</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>10690.3</v>
+        <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>11029.8</v>
+        <v>10781.32</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>117911936.2</v>
+        <v>100851785.93</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>117911936.2</v>
+        <v>100851785.93</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2501.0</v>
+        <v>2691.0</v>
       </c>
       <c r="D9">
-        <v>100.96</v>
+        <v>98.64</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>252518.77</v>
+        <v>265458.31</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>252518.77</v>
+        <v>265458.31</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P193"/>
+  <dimension ref="A1:P199"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O193" sqref="O193"/>
+      <selection activeCell="O199" sqref="O199"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2597,9589 +2633,9889 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>4000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>0.001</v>
+        <v>89.03</v>
       </c>
       <c r="E3" s="1">
-        <v>0.0001</v>
+        <v>93.5512</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.33</v>
+        <v>26194336.0</v>
       </c>
       <c r="I3" s="1">
-        <v>3.07</v>
+        <v>-1265936.0</v>
       </c>
       <c r="J3" s="1">
-        <v>930.30303030303</v>
+        <v>-4.8328615774036</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3.4</v>
+        <v>24928400.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3.4</v>
+        <v>24928400.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
         <v>43</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>125000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
-        <v>0.0</v>
+        <v>0.0001</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>106.17</v>
+        <v>3.13</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>948.48484848485</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>106.17</v>
+        <v>3.46</v>
       </c>
       <c r="N4" s="1">
-        <v>106.17</v>
+        <v>3.46</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>7141.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>4778.42</v>
+        <v>0.001</v>
       </c>
       <c r="E5" s="1">
-        <v>4774.7861574009</v>
+        <v>0.0</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
-        <v>34096747.95</v>
+        <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>25949.27</v>
+        <v>108.27</v>
       </c>
       <c r="J5" s="1">
-        <v>0.076104823949933</v>
+        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>34122697.22</v>
+        <v>108.27</v>
       </c>
       <c r="N5" s="1">
-        <v>34122697.22</v>
+        <v>108.27</v>
       </c>
       <c r="O5" s="1">
-        <v>6.52</v>
+        <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>2500000.0</v>
+        <v>954.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.732</v>
+        <v>4784.78</v>
       </c>
       <c r="E6" s="1">
-        <v>100.13</v>
+        <v>4783.498951782</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2503250.0</v>
+        <v>4563458.0</v>
       </c>
       <c r="I6" s="1">
-        <v>90050.0</v>
+        <v>1222.12</v>
       </c>
       <c r="J6" s="1">
-        <v>3.5973234794767</v>
+        <v>0.026780568595131</v>
       </c>
       <c r="K6">
-        <v>4.84</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L6">
+        <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2593300.0</v>
+        <v>4564680.12</v>
       </c>
       <c r="N6" s="1">
-        <v>2714382.88</v>
+        <v>4564680.12</v>
       </c>
       <c r="O6" s="1">
-        <v>0.52</v>
+        <v>0.92</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" t="s">
         <v>50</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="1">
-        <v>1576000.0</v>
+        <v>676.0</v>
       </c>
       <c r="D7" s="1">
-        <v>101.354</v>
+        <v>115.32</v>
       </c>
       <c r="E7" s="1">
-        <v>100.0</v>
+        <v>116.823047337</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1576000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>21339.04</v>
+        <v>-1016060.0</v>
       </c>
       <c r="J7" s="1">
-        <v>1.354</v>
+        <v>0</v>
       </c>
       <c r="K7">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1597339.04</v>
+        <v>-1016060.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1626150.29</v>
+        <v>-1016060.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.31</v>
+        <v>-0.2</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>4600000.0</v>
+        <v>483.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.482</v>
+        <v>105.68</v>
       </c>
       <c r="E8" s="1">
-        <v>99.49072913</v>
+        <v>105.815</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>4576573.54</v>
+        <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>45598.46</v>
+        <v>-65205.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.99634496422841</v>
+        <v>0</v>
       </c>
       <c r="K8">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4622172.0</v>
+        <v>-65205.0</v>
       </c>
       <c r="N8" s="1">
-        <v>4704877.48</v>
+        <v>-65205.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.9</v>
+        <v>-0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>2571000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>104.074</v>
+        <v>100.955</v>
       </c>
       <c r="E9" s="1">
-        <v>100.42060793</v>
+        <v>100.13</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2581813.83</v>
+        <v>2503250.0</v>
       </c>
       <c r="I9" s="1">
-        <v>93928.71</v>
+        <v>20625.0</v>
       </c>
       <c r="J9" s="1">
-        <v>3.6380899702594</v>
+        <v>0.82392889243983</v>
       </c>
       <c r="K9">
-        <v>2.4</v>
+        <v>0.32</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="M9" s="1">
-        <v>2675742.54</v>
+        <v>2523875.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2737544.74</v>
+        <v>2531880.48</v>
       </c>
       <c r="O9" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>1000000.0</v>
+        <v>2380000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.852</v>
+        <v>101.787</v>
       </c>
       <c r="E10" s="1">
-        <v>100.2479</v>
+        <v>101.7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1002479.0</v>
+        <v>2420460.0</v>
       </c>
       <c r="I10" s="1">
-        <v>16041.0</v>
+        <v>2070.6</v>
       </c>
       <c r="J10" s="1">
-        <v>1.6001332696246</v>
+        <v>0.085545722713864</v>
       </c>
       <c r="K10">
-        <v>0.49</v>
+        <v>2.82</v>
       </c>
       <c r="L10" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="M10" s="1">
-        <v>1018520.0</v>
+        <v>2422530.6</v>
       </c>
       <c r="N10" s="1">
-        <v>1023395.0</v>
+        <v>2489542.48</v>
       </c>
       <c r="O10" s="1">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C11" s="1">
-        <v>1498000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>107.369</v>
+        <v>98.649</v>
       </c>
       <c r="E11" s="1">
-        <v>105.76043057</v>
+        <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1584291.25</v>
+        <v>1576000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>24096.37</v>
+        <v>-21291.76</v>
       </c>
       <c r="J11" s="1">
-        <v>1.5209558217279</v>
+        <v>-1.351</v>
       </c>
       <c r="K11">
-        <v>0.76</v>
+        <v>2.27</v>
       </c>
       <c r="L11" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>1608387.62</v>
+        <v>1554708.24</v>
       </c>
       <c r="N11" s="1">
-        <v>1619747.45</v>
+        <v>1590414.49</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C12" s="1">
-        <v>5451000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.051</v>
+        <v>96.256</v>
       </c>
       <c r="E12" s="1">
-        <v>99.95557916</v>
+        <v>99.49072913</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>5448578.62</v>
+        <v>4576573.54</v>
       </c>
       <c r="I12" s="1">
-        <v>-49308.61</v>
+        <v>-148797.54</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.90498116002224</v>
+        <v>-3.2512869879504</v>
       </c>
       <c r="K12">
-        <v>0.13</v>
+        <v>2.07</v>
       </c>
       <c r="L12" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>5399270.01</v>
+        <v>4427776.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5406140.54</v>
+        <v>4522769.15</v>
       </c>
       <c r="O12" s="1">
-        <v>1.03</v>
+        <v>0.91</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C13" s="1">
-        <v>1938000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>104.463</v>
+        <v>100.889</v>
       </c>
       <c r="E13" s="1">
-        <v>94.23756966</v>
+        <v>100.42060793</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1826324.1</v>
+        <v>2581813.83</v>
       </c>
       <c r="I13" s="1">
-        <v>-4280.45</v>
+        <v>12042.36</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.23437515827558</v>
+        <v>0.46643022281742</v>
       </c>
       <c r="K13">
-        <v>0.74</v>
+        <v>0.13</v>
       </c>
       <c r="L13" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>1822043.65</v>
+        <v>2593856.19</v>
       </c>
       <c r="N13" s="1">
-        <v>1836445.41</v>
+        <v>2597310.97</v>
       </c>
       <c r="O13" s="1">
-        <v>0.35</v>
+        <v>0.52</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C14" s="1">
-        <v>2500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>106.243</v>
+        <v>99.473</v>
       </c>
       <c r="E14" s="1">
-        <v>103.3764868</v>
+        <v>100.2479</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2584412.17</v>
+        <v>1002479.0</v>
       </c>
       <c r="I14" s="1">
-        <v>71662.83</v>
+        <v>-7749.0</v>
       </c>
       <c r="J14" s="1">
-        <v>2.772887035275</v>
+        <v>-0.77298377322617</v>
       </c>
       <c r="K14">
-        <v>2.91</v>
+        <v>1.01</v>
       </c>
       <c r="L14" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="M14" s="1">
-        <v>2656075.0</v>
+        <v>994730.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2728822.12</v>
+        <v>1004855.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.52</v>
+        <v>0.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C15" s="1">
-        <v>3300000.0</v>
+        <v>1498000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>103.364</v>
+        <v>106.423</v>
       </c>
       <c r="E15" s="1">
-        <v>98.92441182</v>
+        <v>105.76043057</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3264505.59</v>
+        <v>1584291.25</v>
       </c>
       <c r="I15" s="1">
-        <v>146506.41</v>
+        <v>9925.29</v>
       </c>
       <c r="J15" s="1">
-        <v>4.4878590635221</v>
+        <v>0.62648139980575</v>
       </c>
       <c r="K15">
-        <v>5.17</v>
+        <v>1.58</v>
       </c>
       <c r="L15" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="M15" s="1">
-        <v>3411012.0</v>
+        <v>1594216.54</v>
       </c>
       <c r="N15" s="1">
-        <v>3581572.27</v>
+        <v>1617810.04</v>
       </c>
       <c r="O15" s="1">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C16" s="1">
-        <v>2200000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.201</v>
+        <v>95.453</v>
       </c>
       <c r="E16" s="1">
-        <v>81.90598182</v>
+        <v>99.95557916</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1801931.6</v>
+        <v>5448578.62</v>
       </c>
       <c r="I16" s="1">
-        <v>270490.4</v>
+        <v>-245435.59</v>
       </c>
       <c r="J16" s="1">
-        <v>15.011135827797</v>
+        <v>-4.5045801321299</v>
       </c>
       <c r="K16">
-        <v>0.2</v>
+        <v>0.45</v>
       </c>
       <c r="L16" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="M16" s="1">
-        <v>2072422.0</v>
+        <v>5203143.03</v>
       </c>
       <c r="N16" s="1">
-        <v>2076746.66</v>
+        <v>5227502.19</v>
       </c>
       <c r="O16" s="1">
-        <v>0.4</v>
+        <v>1.05</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C17" s="1">
-        <v>3525250.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.17</v>
+        <v>103.321</v>
       </c>
       <c r="E17" s="1">
-        <v>96.4088025</v>
+        <v>94.23756966</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3398651.31</v>
+        <v>1826324.1</v>
       </c>
       <c r="I17" s="1">
-        <v>-8324.66</v>
+        <v>-24199.22</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.2449401024314</v>
+        <v>-1.325023307747</v>
       </c>
       <c r="K17">
-        <v>1.89</v>
+        <v>1.25</v>
       </c>
       <c r="L17" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="M17" s="1">
-        <v>3390326.65</v>
+        <v>1802124.88</v>
       </c>
       <c r="N17" s="1">
-        <v>3457079.29</v>
+        <v>1826361.99</v>
       </c>
       <c r="O17" s="1">
-        <v>0.66</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C18" s="1">
-        <v>3245250.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.612</v>
+        <v>103.013</v>
       </c>
       <c r="E18" s="1">
-        <v>97.78572159</v>
+        <v>103.3764868</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3173391.13</v>
+        <v>2584412.17</v>
       </c>
       <c r="I18" s="1">
-        <v>-38151.14</v>
+        <v>-9087.17</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.2022199104086</v>
+        <v>-0.35161458011552</v>
       </c>
       <c r="K18">
-        <v>0.63</v>
+        <v>3.33</v>
       </c>
       <c r="L18" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="M18" s="1">
-        <v>3135239.99</v>
+        <v>2575325.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3155816.49</v>
+        <v>2658521.99</v>
       </c>
       <c r="O18" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C19" s="1">
-        <v>4253000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>104.572</v>
+        <v>100.387</v>
       </c>
       <c r="E19" s="1">
-        <v>103.54083188</v>
+        <v>98.92441182</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4403591.58</v>
+        <v>3264505.59</v>
       </c>
       <c r="I19" s="1">
-        <v>43855.58</v>
+        <v>48265.41</v>
       </c>
       <c r="J19" s="1">
-        <v>0.99590480187084</v>
+        <v>1.4784906525463</v>
       </c>
       <c r="K19">
-        <v>0.75</v>
+        <v>0.06</v>
       </c>
       <c r="L19" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="M19" s="1">
-        <v>4447447.16</v>
+        <v>3312771.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4479536.64</v>
+        <v>3314760.04</v>
       </c>
       <c r="O19" s="1">
-        <v>0.86</v>
+        <v>0.67</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C20" s="1">
-        <v>2124000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>108.924</v>
+        <v>91.29</v>
       </c>
       <c r="E20" s="1">
-        <v>108.54733851</v>
+        <v>81.90598182</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>2305545.47</v>
+        <v>1801931.6</v>
       </c>
       <c r="I20" s="1">
-        <v>8000.29</v>
+        <v>206448.4</v>
       </c>
       <c r="J20" s="1">
-        <v>0.34700204806631</v>
+        <v>11.45706085625</v>
       </c>
       <c r="K20">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="L20" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>2313545.76</v>
+        <v>2008380.0</v>
       </c>
       <c r="N20" s="1">
-        <v>2320594.24</v>
+        <v>2015447.12</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C21" s="1">
-        <v>4327000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.285</v>
+        <v>94.914</v>
       </c>
       <c r="E21" s="1">
-        <v>99.95464109</v>
+        <v>96.4088025</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>4325037.32</v>
+        <v>3398651.31</v>
       </c>
       <c r="I21" s="1">
-        <v>57564.63</v>
+        <v>-87038.02</v>
       </c>
       <c r="J21" s="1">
-        <v>1.3309626193006</v>
+        <v>-2.5609576288072</v>
       </c>
       <c r="K21">
-        <v>2.18</v>
+        <v>2.26</v>
       </c>
       <c r="L21" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="M21" s="1">
-        <v>4382601.95</v>
+        <v>3311613.29</v>
       </c>
       <c r="N21" s="1">
-        <v>4477074.78</v>
+        <v>3391256.1</v>
       </c>
       <c r="O21" s="1">
-        <v>0.86</v>
+        <v>0.68</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C22" s="1">
-        <v>3261000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.563</v>
+        <v>95.389</v>
       </c>
       <c r="E22" s="1">
-        <v>100.01062956</v>
+        <v>97.78572159</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3261346.63</v>
+        <v>3173391.13</v>
       </c>
       <c r="I22" s="1">
-        <v>18012.8</v>
+        <v>-109552.59</v>
       </c>
       <c r="J22" s="1">
-        <v>0.55231173020085</v>
+        <v>-3.4522246238206</v>
       </c>
       <c r="K22">
-        <v>1.59</v>
+        <v>1.07</v>
       </c>
       <c r="L22" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="M22" s="1">
-        <v>3279359.43</v>
+        <v>3063838.54</v>
       </c>
       <c r="N22" s="1">
-        <v>3331275.0</v>
+        <v>3098467.28</v>
       </c>
       <c r="O22" s="1">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C23" s="1">
-        <v>2657000.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.592</v>
+        <v>102.957</v>
       </c>
       <c r="E23" s="1">
-        <v>100.06368348</v>
+        <v>103.54083188</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2658692.07</v>
+        <v>4403591.58</v>
       </c>
       <c r="I23" s="1">
-        <v>67177.37</v>
+        <v>-24830.37</v>
       </c>
       <c r="J23" s="1">
-        <v>2.5267074272351</v>
+        <v>-0.56386632476938</v>
       </c>
       <c r="K23">
-        <v>1.18</v>
+        <v>1.27</v>
       </c>
       <c r="L23" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="M23" s="1">
-        <v>2725869.44</v>
+        <v>4378761.21</v>
       </c>
       <c r="N23" s="1">
-        <v>2757236.8</v>
+        <v>4432765.45</v>
       </c>
       <c r="O23" s="1">
-        <v>0.53</v>
+        <v>0.89</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C24" s="1">
-        <v>4746000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.992</v>
+        <v>107.24</v>
       </c>
       <c r="E24" s="1">
-        <v>65.88463274</v>
+        <v>108.54733851</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3126884.67</v>
+        <v>2305545.47</v>
       </c>
       <c r="I24" s="1">
-        <v>1571275.65</v>
+        <v>-27767.87</v>
       </c>
       <c r="J24" s="1">
-        <v>50.250514995809</v>
+        <v>-1.204394810743</v>
       </c>
       <c r="K24">
-        <v>3.08</v>
+        <v>0.84</v>
       </c>
       <c r="L24" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="M24" s="1">
-        <v>4698160.32</v>
+        <v>2277777.6</v>
       </c>
       <c r="N24" s="1">
-        <v>4844441.14</v>
+        <v>2295606.11</v>
       </c>
       <c r="O24" s="1">
-        <v>0.93</v>
+        <v>0.46</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C25" s="1">
-        <v>1445000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>101.548</v>
+        <v>99.198</v>
       </c>
       <c r="E25" s="1">
-        <v>100.0</v>
+        <v>99.95464109</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1445000.0</v>
+        <v>4325037.32</v>
       </c>
       <c r="I25" s="1">
-        <v>22368.6</v>
+        <v>-32739.86</v>
       </c>
       <c r="J25" s="1">
-        <v>1.548</v>
+        <v>-0.75698445071452</v>
       </c>
       <c r="K25">
-        <v>0.8</v>
+        <v>2.65</v>
       </c>
       <c r="L25" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="M25" s="1">
-        <v>1467368.6</v>
+        <v>4292297.46</v>
       </c>
       <c r="N25" s="1">
-        <v>1478968.74</v>
+        <v>4406962.96</v>
       </c>
       <c r="O25" s="1">
-        <v>0.28</v>
+        <v>0.88</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C26" s="1">
-        <v>1268000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.273</v>
+        <v>96.737</v>
       </c>
       <c r="E26" s="1">
-        <v>52.65093533</v>
+        <v>100.01062956</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>667613.86</v>
+        <v>3261346.63</v>
       </c>
       <c r="I26" s="1">
-        <v>44312.35</v>
+        <v>-106753.06</v>
       </c>
       <c r="J26" s="1">
-        <v>6.6374221170303</v>
+        <v>-3.2732816260012</v>
       </c>
       <c r="K26">
-        <v>0.6</v>
+        <v>1.93</v>
       </c>
       <c r="L26" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="M26" s="1">
-        <v>711926.21</v>
+        <v>3154593.57</v>
       </c>
       <c r="N26" s="1">
-        <v>719595.26</v>
+        <v>3217605.6</v>
       </c>
       <c r="O26" s="1">
-        <v>0.14</v>
+        <v>0.65</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B27" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C27" s="1">
-        <v>2376000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.871</v>
+        <v>99.212</v>
       </c>
       <c r="E27" s="1">
-        <v>99.01644276</v>
+        <v>100.06368348</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2352630.68</v>
+        <v>2658692.07</v>
       </c>
       <c r="I27" s="1">
-        <v>20304.28</v>
+        <v>-22629.23</v>
       </c>
       <c r="J27" s="1">
-        <v>0.86304578838528</v>
+        <v>-0.85114144113726</v>
       </c>
       <c r="K27">
-        <v>0.44</v>
+        <v>1.57</v>
       </c>
       <c r="L27" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="M27" s="1">
-        <v>2372934.96</v>
+        <v>2636062.84</v>
       </c>
       <c r="N27" s="1">
-        <v>2383420.71</v>
+        <v>2677762.98</v>
       </c>
       <c r="O27" s="1">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B28" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C28" s="1">
-        <v>1269000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.486</v>
+        <v>95.32</v>
       </c>
       <c r="E28" s="1">
-        <v>99.92911899</v>
+        <v>65.88463274</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1268100.52</v>
+        <v>3126884.67</v>
       </c>
       <c r="I28" s="1">
-        <v>7066.82</v>
+        <v>1397002.53</v>
       </c>
       <c r="J28" s="1">
-        <v>0.55727601152628</v>
+        <v>44.677136429212</v>
       </c>
       <c r="K28">
-        <v>3.42</v>
+        <v>3.44</v>
       </c>
       <c r="L28" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="M28" s="1">
-        <v>1275167.34</v>
+        <v>4523887.2</v>
       </c>
       <c r="N28" s="1">
-        <v>1318595.34</v>
+        <v>4687071.58</v>
       </c>
       <c r="O28" s="1">
-        <v>0.25</v>
+        <v>0.94</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C29" s="1">
-        <v>1325000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.758</v>
+        <v>99.551</v>
       </c>
       <c r="E29" s="1">
-        <v>102.98398264</v>
+        <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1364537.77</v>
+        <v>1445000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-42744.27</v>
+        <v>-6488.05</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.1325091133241</v>
+        <v>-0.449</v>
       </c>
       <c r="K29">
-        <v>0.52</v>
+        <v>1.13</v>
       </c>
       <c r="L29" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="M29" s="1">
-        <v>1321793.5</v>
+        <v>1438511.95</v>
       </c>
       <c r="N29" s="1">
-        <v>1328731.35</v>
+        <v>1454888.62</v>
       </c>
       <c r="O29" s="1">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B30" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C30" s="1">
-        <v>2950000.0</v>
+        <v>1268000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.99</v>
+        <v>103.587</v>
       </c>
       <c r="E30" s="1">
-        <v>99.45524576</v>
+        <v>52.65093533</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2933929.75</v>
+        <v>667613.86</v>
       </c>
       <c r="I30" s="1">
-        <v>-13724.75</v>
+        <v>32910.48</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.46779409084352</v>
+        <v>4.9295681189123</v>
       </c>
       <c r="K30">
-        <v>0.63</v>
+        <v>0.84</v>
       </c>
       <c r="L30" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="M30" s="1">
-        <v>2920205.0</v>
+        <v>700524.34</v>
       </c>
       <c r="N30" s="1">
-        <v>2938664.13</v>
+        <v>711217.81</v>
       </c>
       <c r="O30" s="1">
-        <v>0.56</v>
+        <v>0.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C31" s="1">
-        <v>1713000.0</v>
+        <v>1269000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.977</v>
+        <v>97.729</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>99.92911899</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1713000.0</v>
+        <v>1268100.52</v>
       </c>
       <c r="I31" s="1">
-        <v>33866.01</v>
+        <v>-27919.51</v>
       </c>
       <c r="J31" s="1">
-        <v>1.977</v>
+        <v>-2.2016795640144</v>
       </c>
       <c r="K31">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="L31" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="M31" s="1">
-        <v>1746866.01</v>
+        <v>1240181.01</v>
       </c>
       <c r="N31" s="1">
-        <v>1752474.9</v>
+        <v>1246596.51</v>
       </c>
       <c r="O31" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B32" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C32" s="1">
-        <v>2247000.0</v>
+        <v>1325000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.32</v>
+        <v>96.409</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>102.98398264</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2247000.0</v>
+        <v>1364537.77</v>
       </c>
       <c r="I32" s="1">
-        <v>29660.4</v>
+        <v>-87118.52</v>
       </c>
       <c r="J32" s="1">
-        <v>1.32</v>
+        <v>-6.3844711312022</v>
       </c>
       <c r="K32">
-        <v>1.04</v>
+        <v>1.09</v>
       </c>
       <c r="L32" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="M32" s="1">
-        <v>2276660.4</v>
+        <v>1277419.25</v>
       </c>
       <c r="N32" s="1">
-        <v>2299926.21</v>
+        <v>1291828.63</v>
       </c>
       <c r="O32" s="1">
-        <v>0.44</v>
+        <v>0.26</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B33" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C33" s="1">
-        <v>2282000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>103.332</v>
+        <v>97.66</v>
       </c>
       <c r="E33" s="1">
-        <v>103.51827695</v>
+        <v>99.45524576</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2362287.08</v>
+        <v>2933929.75</v>
       </c>
       <c r="I33" s="1">
-        <v>-4250.84</v>
+        <v>-52959.75</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.17994595305495</v>
+        <v>-1.8050790070894</v>
       </c>
       <c r="K33">
-        <v>1.61</v>
+        <v>1.04</v>
       </c>
       <c r="L33" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="M33" s="1">
-        <v>2358036.24</v>
+        <v>2880970.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2394849.34</v>
+        <v>2911735.22</v>
       </c>
       <c r="O33" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B34" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C34" s="1">
-        <v>791000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>104.175</v>
+        <v>99.181</v>
       </c>
       <c r="E34" s="1">
-        <v>100.39127686</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>794095.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>29929.25</v>
+        <v>-14029.47</v>
       </c>
       <c r="J34" s="1">
-        <v>3.7689760041305</v>
+        <v>-0.819</v>
       </c>
       <c r="K34">
-        <v>3.06</v>
+        <v>0.73</v>
       </c>
       <c r="L34" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="M34" s="1">
-        <v>824024.25</v>
+        <v>1698970.53</v>
       </c>
       <c r="N34" s="1">
-        <v>848234.89</v>
+        <v>1711407.62</v>
       </c>
       <c r="O34" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B35" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C35" s="1">
-        <v>1800000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>104.48</v>
+        <v>97.117</v>
       </c>
       <c r="E35" s="1">
-        <v>103.60736833</v>
+        <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1864932.63</v>
+        <v>2247000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>15707.37</v>
+        <v>-64781.01</v>
       </c>
       <c r="J35" s="1">
-        <v>0.8422486553844</v>
+        <v>-2.883</v>
       </c>
       <c r="K35">
-        <v>2.05</v>
+        <v>1.44</v>
       </c>
       <c r="L35" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="M35" s="1">
-        <v>1880640.0</v>
+        <v>2182218.99</v>
       </c>
       <c r="N35" s="1">
-        <v>1917540.0</v>
+        <v>2214660.05</v>
       </c>
       <c r="O35" s="1">
-        <v>0.37</v>
+        <v>0.44</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B36" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C36" s="1">
-        <v>2724000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.561</v>
+        <v>101.129</v>
       </c>
       <c r="E36" s="1">
-        <v>93.54200514</v>
+        <v>103.51827695</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2548084.22</v>
+        <v>2362287.08</v>
       </c>
       <c r="I36" s="1">
-        <v>163957.42</v>
+        <v>-54523.3</v>
       </c>
       <c r="J36" s="1">
-        <v>6.4345369243721</v>
+        <v>-2.3080725649992</v>
       </c>
       <c r="K36">
-        <v>3.09</v>
+        <v>2.06</v>
       </c>
       <c r="L36" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="M36" s="1">
-        <v>2712041.64</v>
+        <v>2307763.78</v>
       </c>
       <c r="N36" s="1">
-        <v>2796233.76</v>
+        <v>2354782.49</v>
       </c>
       <c r="O36" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B37" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C37" s="1">
-        <v>2700000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.984</v>
+        <v>100.147</v>
       </c>
       <c r="E37" s="1">
-        <v>97.99</v>
+        <v>100.39127686</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2645730.0</v>
+        <v>794095.0</v>
       </c>
       <c r="I37" s="1">
-        <v>80838.0</v>
+        <v>-1932.23</v>
       </c>
       <c r="J37" s="1">
-        <v>3.0554138177365</v>
+        <v>-0.24332479111441</v>
       </c>
       <c r="K37">
-        <v>1.82</v>
+        <v>0.39</v>
       </c>
       <c r="L37" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="M37" s="1">
-        <v>2726568.0</v>
+        <v>792162.77</v>
       </c>
       <c r="N37" s="1">
-        <v>2775693.0</v>
+        <v>795233.39</v>
       </c>
       <c r="O37" s="1">
-        <v>0.53</v>
+        <v>0.16</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B38" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C38" s="1">
-        <v>4233000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>105.251</v>
+        <v>102.071</v>
       </c>
       <c r="E38" s="1">
-        <v>100.83408623</v>
+        <v>103.60736833</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>4268306.87</v>
+        <v>1864932.63</v>
       </c>
       <c r="I38" s="1">
-        <v>186967.96</v>
+        <v>-27654.63</v>
       </c>
       <c r="J38" s="1">
-        <v>4.3803776460899</v>
+        <v>-1.4828755503088</v>
       </c>
       <c r="K38">
-        <v>1.74</v>
+        <v>2.42</v>
       </c>
       <c r="L38" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="M38" s="1">
-        <v>4455274.83</v>
+        <v>1837278.0</v>
       </c>
       <c r="N38" s="1">
-        <v>4528999.58</v>
+        <v>1880749.23</v>
       </c>
       <c r="O38" s="1">
-        <v>0.87</v>
+        <v>0.38</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B39" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C39" s="1">
-        <v>2377000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.179</v>
+        <v>98.364</v>
       </c>
       <c r="E39" s="1">
-        <v>100.1633029</v>
+        <v>93.54200514</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2380881.71</v>
+        <v>2548084.22</v>
       </c>
       <c r="I39" s="1">
-        <v>71683.12</v>
+        <v>131351.14</v>
       </c>
       <c r="J39" s="1">
-        <v>3.0107804053818</v>
+        <v>5.1548979020795</v>
       </c>
       <c r="K39">
-        <v>2.66</v>
+        <v>0.19</v>
       </c>
       <c r="L39" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="M39" s="1">
-        <v>2452564.83</v>
+        <v>2679435.36</v>
       </c>
       <c r="N39" s="1">
-        <v>2515810.01</v>
+        <v>2684566.18</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B40" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C40" s="1">
-        <v>5123000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>104.339</v>
+        <v>98.01</v>
       </c>
       <c r="E40" s="1">
-        <v>102.84970974</v>
+        <v>97.99</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>5268990.63</v>
+        <v>2645730.0</v>
       </c>
       <c r="I40" s="1">
-        <v>76296.34</v>
+        <v>540.0</v>
       </c>
       <c r="J40" s="1">
-        <v>1.4480257293606</v>
+        <v>0.020410245943464</v>
       </c>
       <c r="K40">
-        <v>2.1</v>
+        <v>2.21</v>
       </c>
       <c r="L40" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="M40" s="1">
-        <v>5345286.97</v>
+        <v>2646270.0</v>
       </c>
       <c r="N40" s="1">
-        <v>5453083.43</v>
+        <v>2705895.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.04</v>
+        <v>0.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B41" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C41" s="1">
-        <v>2472000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>103.775</v>
+        <v>101.057</v>
       </c>
       <c r="E41" s="1">
-        <v>100.08024879</v>
+        <v>100.83408623</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2473983.75</v>
+        <v>4268306.87</v>
       </c>
       <c r="I41" s="1">
-        <v>91334.25</v>
+        <v>9435.94</v>
       </c>
       <c r="J41" s="1">
-        <v>3.6917885980456</v>
+        <v>0.2210698594874</v>
       </c>
       <c r="K41">
-        <v>2.31</v>
+        <v>2.38</v>
       </c>
       <c r="L41" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>2565318.0</v>
+        <v>4277742.81</v>
       </c>
       <c r="N41" s="1">
-        <v>2622517.33</v>
+        <v>4378629.31</v>
       </c>
       <c r="O41" s="1">
-        <v>0.5</v>
+        <v>0.88</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B42" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C42" s="1">
-        <v>3348000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>102.205</v>
+        <v>100.598</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>100.1633029</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3348000.0</v>
+        <v>2380881.71</v>
       </c>
       <c r="I42" s="1">
-        <v>73823.4</v>
+        <v>10332.75</v>
       </c>
       <c r="J42" s="1">
-        <v>2.205</v>
+        <v>0.43398838155634</v>
       </c>
       <c r="K42">
-        <v>1.6</v>
+        <v>3.13</v>
       </c>
       <c r="L42" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>3421823.4</v>
+        <v>2391214.46</v>
       </c>
       <c r="N42" s="1">
-        <v>3475321.65</v>
+        <v>2465495.71</v>
       </c>
       <c r="O42" s="1">
-        <v>0.66</v>
+        <v>0.49</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B43" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C43" s="1">
-        <v>1897000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>103.766</v>
+        <v>101.836</v>
       </c>
       <c r="E43" s="1">
-        <v>102.70391249</v>
+        <v>102.84970974</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1948293.22</v>
+        <v>5268990.63</v>
       </c>
       <c r="I43" s="1">
-        <v>20147.8</v>
+        <v>-51932.35</v>
       </c>
       <c r="J43" s="1">
-        <v>1.0341256538377</v>
+        <v>-0.98562236387959</v>
       </c>
       <c r="K43">
-        <v>2.37</v>
+        <v>2.69</v>
       </c>
       <c r="L43" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>1968441.02</v>
+        <v>5217058.28</v>
       </c>
       <c r="N43" s="1">
-        <v>2013310.34</v>
+        <v>5354738.91</v>
       </c>
       <c r="O43" s="1">
-        <v>0.38</v>
+        <v>1.07</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B44" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C44" s="1">
-        <v>2500000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>104.25</v>
+        <v>96.795</v>
       </c>
       <c r="E44" s="1">
-        <v>101.486</v>
+        <v>100.08024879</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2537150.0</v>
+        <v>2473983.75</v>
       </c>
       <c r="I44" s="1">
-        <v>69100.0</v>
+        <v>-81211.35</v>
       </c>
       <c r="J44" s="1">
-        <v>2.7235283684449</v>
+        <v>-3.2826145280865</v>
       </c>
       <c r="K44">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
       <c r="L44" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>2606250.0</v>
+        <v>2392772.4</v>
       </c>
       <c r="N44" s="1">
-        <v>2737859.59</v>
+        <v>2463430.4</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B45" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C45" s="1">
-        <v>1936000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.754</v>
+        <v>99.248</v>
       </c>
       <c r="E45" s="1">
-        <v>100.10319267</v>
+        <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1937997.81</v>
+        <v>3348000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>31959.63</v>
+        <v>-25176.96</v>
       </c>
       <c r="J45" s="1">
-        <v>1.6491055787106</v>
+        <v>-0.752</v>
       </c>
       <c r="K45">
-        <v>0.94</v>
+        <v>1.98</v>
       </c>
       <c r="L45" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>1969957.44</v>
+        <v>3322823.04</v>
       </c>
       <c r="N45" s="1">
-        <v>1988094.0</v>
+        <v>3389015.79</v>
       </c>
       <c r="O45" s="1">
-        <v>0.38</v>
+        <v>0.68</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B46" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C46" s="1">
-        <v>2700000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.34</v>
+        <v>102.528</v>
       </c>
       <c r="E46" s="1">
-        <v>96.84</v>
+        <v>102.70391249</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2614680.0</v>
+        <v>1948293.22</v>
       </c>
       <c r="I46" s="1">
-        <v>40500.0</v>
+        <v>-3337.06</v>
       </c>
       <c r="J46" s="1">
-        <v>1.548946716233</v>
+        <v>-0.17128119965433</v>
       </c>
       <c r="K46">
-        <v>1.88</v>
+        <v>2.87</v>
       </c>
       <c r="L46" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>2655180.0</v>
+        <v>1944956.16</v>
       </c>
       <c r="N46" s="1">
-        <v>2706001.88</v>
+        <v>1999415.87</v>
       </c>
       <c r="O46" s="1">
-        <v>0.52</v>
+        <v>0.4</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B47" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C47" s="1">
-        <v>2170000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.626</v>
+        <v>104.143</v>
       </c>
       <c r="E47" s="1">
-        <v>92.4965576</v>
+        <v>101.486</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2007175.3</v>
+        <v>2537150.0</v>
       </c>
       <c r="I47" s="1">
-        <v>154708.9</v>
+        <v>66425.0</v>
       </c>
       <c r="J47" s="1">
-        <v>7.7077921395306</v>
+        <v>2.6180951067142</v>
       </c>
       <c r="K47">
-        <v>0.36</v>
+        <v>5.83</v>
       </c>
       <c r="L47" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>2161884.2</v>
+        <v>2603575.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2169607.29</v>
+        <v>2749208.56</v>
       </c>
       <c r="O47" s="1">
-        <v>0.41</v>
+        <v>0.55</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B48" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C48" s="1">
-        <v>4063000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.762</v>
+        <v>99.352</v>
       </c>
       <c r="E48" s="1">
-        <v>97.961492</v>
+        <v>100.10319267</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>3980175.42</v>
+        <v>1937997.81</v>
       </c>
       <c r="I48" s="1">
-        <v>154414.64</v>
+        <v>-14543.09</v>
       </c>
       <c r="J48" s="1">
-        <v>3.8795938295604</v>
+        <v>-0.75041828865637</v>
       </c>
       <c r="K48">
-        <v>0.49</v>
+        <v>1.31</v>
       </c>
       <c r="L48" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>4134590.06</v>
+        <v>1923454.72</v>
       </c>
       <c r="N48" s="1">
-        <v>4154626.77</v>
+        <v>1948743.72</v>
       </c>
       <c r="O48" s="1">
-        <v>0.79</v>
+        <v>0.39</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B49" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C49" s="1">
-        <v>1800000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>92.213</v>
+        <v>96.55</v>
       </c>
       <c r="E49" s="1">
-        <v>89.54278944</v>
+        <v>96.84</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1611770.21</v>
+        <v>2614680.0</v>
       </c>
       <c r="I49" s="1">
-        <v>48063.79</v>
+        <v>-7830.01</v>
       </c>
       <c r="J49" s="1">
-        <v>2.9820497799125</v>
+        <v>-0.29946341426102</v>
       </c>
       <c r="K49">
-        <v>2.2</v>
+        <v>2.26</v>
       </c>
       <c r="L49" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>1659834.0</v>
+        <v>2606849.99</v>
       </c>
       <c r="N49" s="1">
-        <v>1699409.34</v>
+        <v>2667909.37</v>
       </c>
       <c r="O49" s="1">
-        <v>0.32</v>
+        <v>0.54</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B50" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C50" s="1">
-        <v>2477000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>101.051</v>
+        <v>97.296</v>
       </c>
       <c r="E50" s="1">
-        <v>100.00201776</v>
+        <v>92.4965576</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2477049.98</v>
+        <v>2007175.3</v>
       </c>
       <c r="I50" s="1">
-        <v>25983.29</v>
+        <v>104147.9</v>
       </c>
       <c r="J50" s="1">
-        <v>1.0489610710237</v>
+        <v>5.1887794753154</v>
       </c>
       <c r="K50">
-        <v>1.46</v>
+        <v>0.6</v>
       </c>
       <c r="L50" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>2503033.27</v>
+        <v>2111323.2</v>
       </c>
       <c r="N50" s="1">
-        <v>2539156.19</v>
+        <v>2124320.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B51" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C51" s="1">
-        <v>3207000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>103.148</v>
+        <v>97.296</v>
       </c>
       <c r="E51" s="1">
-        <v>102.084372</v>
+        <v>97.961492</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3273845.81</v>
+        <v>3980175.42</v>
       </c>
       <c r="I51" s="1">
-        <v>34110.55</v>
+        <v>-27038.94</v>
       </c>
       <c r="J51" s="1">
-        <v>1.0419107062345</v>
+        <v>-0.67934040957421</v>
       </c>
       <c r="K51">
-        <v>2.32</v>
+        <v>0.92</v>
       </c>
       <c r="L51" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>3307956.36</v>
+        <v>3953136.48</v>
       </c>
       <c r="N51" s="1">
-        <v>3382352.08</v>
+        <v>3990538.34</v>
       </c>
       <c r="O51" s="1">
-        <v>0.65</v>
+        <v>0.8</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B52" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C52" s="1">
-        <v>1923000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>103.063</v>
+        <v>86.762</v>
       </c>
       <c r="E52" s="1">
-        <v>100.24366355</v>
+        <v>89.54278944</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1927685.65</v>
+        <v>1611770.21</v>
       </c>
       <c r="I52" s="1">
-        <v>54215.84</v>
+        <v>-50054.21</v>
       </c>
       <c r="J52" s="1">
-        <v>2.8124834565221</v>
+        <v>-3.1055425698679</v>
       </c>
       <c r="K52">
-        <v>1.54</v>
+        <v>2.47</v>
       </c>
       <c r="L52" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>1981901.49</v>
+        <v>1561716.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2011574.45</v>
+        <v>1606099.56</v>
       </c>
       <c r="O52" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B53" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C53" s="1">
-        <v>1289000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.811</v>
+        <v>97.643</v>
       </c>
       <c r="E53" s="1">
-        <v>100.0</v>
+        <v>100.00201776</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1289000.0</v>
+        <v>2477049.98</v>
       </c>
       <c r="I53" s="1">
-        <v>10453.79</v>
+        <v>-58432.87</v>
       </c>
       <c r="J53" s="1">
-        <v>0.811</v>
+        <v>-2.3589701649863</v>
       </c>
       <c r="K53">
-        <v>1.52</v>
+        <v>1.75</v>
       </c>
       <c r="L53" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>1299453.79</v>
+        <v>2418617.11</v>
       </c>
       <c r="N53" s="1">
-        <v>1319057.49</v>
+        <v>2461964.61</v>
       </c>
       <c r="O53" s="1">
-        <v>0.25</v>
+        <v>0.49</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B54" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="C54" s="1">
-        <v>1600000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>103.358</v>
+        <v>101.68</v>
       </c>
       <c r="E54" s="1">
-        <v>99.8308825</v>
+        <v>102.084372</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1597294.12</v>
+        <v>3273845.81</v>
       </c>
       <c r="I54" s="1">
-        <v>56433.88</v>
+        <v>-12968.21</v>
       </c>
       <c r="J54" s="1">
-        <v>3.5330925778403</v>
+        <v>-0.39611547863337</v>
       </c>
       <c r="K54">
-        <v>0.6</v>
+        <v>2.82</v>
       </c>
       <c r="L54" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="M54" s="1">
-        <v>1653728.0</v>
+        <v>3260877.6</v>
       </c>
       <c r="N54" s="1">
-        <v>1663393.75</v>
+        <v>3351174.69</v>
       </c>
       <c r="O54" s="1">
-        <v>0.32</v>
+        <v>0.67</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B55" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C55" s="1">
-        <v>1582000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>102.189</v>
+        <v>100.416</v>
       </c>
       <c r="E55" s="1">
-        <v>100.16979772</v>
+        <v>100.24366355</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1584686.2</v>
+        <v>1927685.65</v>
       </c>
       <c r="I55" s="1">
-        <v>31943.78</v>
+        <v>3314.02</v>
       </c>
       <c r="J55" s="1">
-        <v>2.0157795278333</v>
+        <v>0.17191703429447</v>
       </c>
       <c r="K55">
-        <v>2.52</v>
+        <v>1.97</v>
       </c>
       <c r="L55" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>1616629.98</v>
+        <v>1930999.67</v>
       </c>
       <c r="N55" s="1">
-        <v>1656427.17</v>
+        <v>1968898.8</v>
       </c>
       <c r="O55" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B56" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C56" s="1">
-        <v>4300000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>96.398</v>
+        <v>100.045</v>
       </c>
       <c r="E56" s="1">
-        <v>91.58588302</v>
+        <v>100.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3938192.97</v>
+        <v>1289000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>206921.03</v>
+        <v>580.05</v>
       </c>
       <c r="J56" s="1">
-        <v>5.2542125684613</v>
+        <v>0.045</v>
       </c>
       <c r="K56">
-        <v>0.82</v>
+        <v>0.14</v>
       </c>
       <c r="L56" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>4145114.0</v>
+        <v>1289580.05</v>
       </c>
       <c r="N56" s="1">
-        <v>4180456.47</v>
+        <v>1291400.76</v>
       </c>
       <c r="O56" s="1">
-        <v>0.8</v>
+        <v>0.26</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B57" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C57" s="1">
-        <v>1547000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.266</v>
+        <v>100.452</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>99.8308825</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1547000.0</v>
+        <v>1597294.12</v>
       </c>
       <c r="I57" s="1">
-        <v>4115.02</v>
+        <v>9937.88</v>
       </c>
       <c r="J57" s="1">
-        <v>0.266</v>
+        <v>0.62216969783874</v>
       </c>
       <c r="K57">
-        <v>1.26</v>
+        <v>0.98</v>
       </c>
       <c r="L57" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>1551115.02</v>
+        <v>1607232.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1570627.16</v>
+        <v>1622881.32</v>
       </c>
       <c r="O57" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B58" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C58" s="1">
-        <v>2994000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>101.464</v>
+        <v>99.947</v>
       </c>
       <c r="E58" s="1">
-        <v>100.6600501</v>
+        <v>100.16979772</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3013761.9</v>
+        <v>1584686.2</v>
       </c>
       <c r="I58" s="1">
-        <v>24070.26</v>
+        <v>-3524.66</v>
       </c>
       <c r="J58" s="1">
-        <v>0.79867822338586</v>
+        <v>-0.22242006019867</v>
       </c>
       <c r="K58">
-        <v>2.27</v>
+        <v>0.14</v>
       </c>
       <c r="L58" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>3037832.16</v>
+        <v>1581161.54</v>
       </c>
       <c r="N58" s="1">
-        <v>3105924.87</v>
+        <v>1583386.23</v>
       </c>
       <c r="O58" s="1">
-        <v>0.59</v>
+        <v>0.32</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B59" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C59" s="1">
-        <v>1746000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.042</v>
+        <v>94.393</v>
       </c>
       <c r="E59" s="1">
-        <v>97.65969015</v>
+        <v>91.58588302</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1705138.19</v>
+        <v>3938192.97</v>
       </c>
       <c r="I59" s="1">
-        <v>24135.13</v>
+        <v>120706.03</v>
       </c>
       <c r="J59" s="1">
-        <v>1.4154354257938</v>
+        <v>3.0650105497497</v>
       </c>
       <c r="K59">
-        <v>1.18</v>
+        <v>0.96</v>
       </c>
       <c r="L59" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>1729273.32</v>
+        <v>4058899.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1749922.2</v>
+        <v>4100367.49</v>
       </c>
       <c r="O59" s="1">
-        <v>0.33</v>
+        <v>0.82</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B60" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C60" s="1">
-        <v>4400000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.696</v>
+        <v>99.119</v>
       </c>
       <c r="E60" s="1">
-        <v>91.49876455</v>
+        <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>4025945.64</v>
+        <v>1547000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>316678.36</v>
+        <v>-13629.07</v>
       </c>
       <c r="J60" s="1">
-        <v>7.8659373056016</v>
+        <v>-0.881</v>
       </c>
       <c r="K60">
-        <v>1.43</v>
+        <v>1.65</v>
       </c>
       <c r="L60" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>4342624.0</v>
+        <v>1533370.93</v>
       </c>
       <c r="N60" s="1">
-        <v>4405730.85</v>
+        <v>1558851.49</v>
       </c>
       <c r="O60" s="1">
-        <v>0.84</v>
+        <v>0.31</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B61" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C61" s="1">
-        <v>3100000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>103.376</v>
+        <v>90.67</v>
       </c>
       <c r="E61" s="1">
-        <v>101.46012484</v>
+        <v>100.6600501</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3145263.87</v>
+        <v>3013761.9</v>
       </c>
       <c r="I61" s="1">
-        <v>59392.13</v>
+        <v>-299102.1</v>
       </c>
       <c r="J61" s="1">
-        <v>1.8883035718081</v>
+        <v>-9.924543143239</v>
       </c>
       <c r="K61">
-        <v>4.4</v>
+        <v>2.76</v>
       </c>
       <c r="L61" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>3204656.0</v>
+        <v>2714659.8</v>
       </c>
       <c r="N61" s="1">
-        <v>3340960.45</v>
+        <v>2797306.68</v>
       </c>
       <c r="O61" s="1">
-        <v>0.64</v>
+        <v>0.56</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B62" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C62" s="1">
-        <v>2876000.0</v>
+        <v>1746000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>84.461</v>
+        <v>98.059</v>
       </c>
       <c r="E62" s="1">
-        <v>98.46638108</v>
+        <v>97.65969015</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2831893.12</v>
+        <v>1705138.19</v>
       </c>
       <c r="I62" s="1">
-        <v>-402794.76</v>
+        <v>6971.95</v>
       </c>
       <c r="J62" s="1">
-        <v>-14.223515610646</v>
+        <v>0.40887888388682</v>
       </c>
       <c r="K62">
-        <v>0.76</v>
+        <v>1.44</v>
       </c>
       <c r="L62" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="M62" s="1">
-        <v>2429098.36</v>
+        <v>1712110.14</v>
       </c>
       <c r="N62" s="1">
-        <v>2450908.03</v>
+        <v>1737172.52</v>
       </c>
       <c r="O62" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B63" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C63" s="1">
-        <v>3611000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>107.826</v>
+        <v>98.334</v>
       </c>
       <c r="E63" s="1">
-        <v>106.49917419</v>
+        <v>91.49876455</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>3845685.18</v>
+        <v>4025945.64</v>
       </c>
       <c r="I63" s="1">
-        <v>47911.68</v>
+        <v>300750.36</v>
       </c>
       <c r="J63" s="1">
-        <v>1.2458554914784</v>
+        <v>7.4703035483609</v>
       </c>
       <c r="K63">
-        <v>2.67</v>
+        <v>0.04</v>
       </c>
       <c r="L63" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="M63" s="1">
-        <v>3893596.86</v>
+        <v>4326696.0</v>
       </c>
       <c r="N63" s="1">
-        <v>3990156.2</v>
+        <v>4328504.22</v>
       </c>
       <c r="O63" s="1">
-        <v>0.76</v>
+        <v>0.87</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B64" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C64" s="1">
-        <v>4172000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.925</v>
+        <v>100.147</v>
       </c>
       <c r="E64" s="1">
-        <v>100.76860067</v>
+        <v>101.46012484</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4204066.02</v>
+        <v>3145263.87</v>
       </c>
       <c r="I64" s="1">
-        <v>48244.98</v>
+        <v>-40706.87</v>
       </c>
       <c r="J64" s="1">
-        <v>1.1475790287423</v>
+        <v>-1.294227501491</v>
       </c>
       <c r="K64">
-        <v>1.61</v>
+        <v>0.1</v>
       </c>
       <c r="L64" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="M64" s="1">
-        <v>4252311.0</v>
+        <v>3104557.0</v>
       </c>
       <c r="N64" s="1">
-        <v>4319526.56</v>
+        <v>3107699.47</v>
       </c>
       <c r="O64" s="1">
-        <v>0.83</v>
+        <v>0.62</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B65" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C65" s="1">
-        <v>1900000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.892</v>
+        <v>85.708</v>
       </c>
       <c r="E65" s="1">
-        <v>104.15905</v>
+        <v>98.46638108</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1979021.95</v>
+        <v>2831893.12</v>
       </c>
       <c r="I65" s="1">
-        <v>-5073.95</v>
+        <v>-366931.04</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.25638674699894</v>
+        <v>-12.957093521948</v>
       </c>
       <c r="K65">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="L65" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="M65" s="1">
-        <v>1973948.0</v>
+        <v>2464962.08</v>
       </c>
       <c r="N65" s="1">
-        <v>1997836.54</v>
+        <v>2497676.58</v>
       </c>
       <c r="O65" s="1">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B66" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C66" s="1">
-        <v>1700000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>112.15</v>
+        <v>105.898</v>
       </c>
       <c r="E66" s="1">
-        <v>111.51583353</v>
+        <v>106.49917419</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1895769.17</v>
+        <v>3845685.18</v>
       </c>
       <c r="I66" s="1">
-        <v>10780.83</v>
+        <v>-21708.4</v>
       </c>
       <c r="J66" s="1">
-        <v>0.56867841141229</v>
+        <v>-0.5644871845698</v>
       </c>
       <c r="K66">
-        <v>4.08</v>
+        <v>3.46</v>
       </c>
       <c r="L66" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="M66" s="1">
-        <v>1906550.0</v>
+        <v>3823976.78</v>
       </c>
       <c r="N66" s="1">
-        <v>1975976.37</v>
+        <v>3949065.01</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>0.79</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B67" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C67" s="1">
-        <v>1582000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>103.558</v>
+        <v>99.698</v>
       </c>
       <c r="E67" s="1">
-        <v>101.8174469</v>
+        <v>100.76860067</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1610752.01</v>
+        <v>4204066.02</v>
       </c>
       <c r="I67" s="1">
-        <v>27535.55</v>
+        <v>-44665.46</v>
       </c>
       <c r="J67" s="1">
-        <v>1.7094841309557</v>
+        <v>-1.0624347902129</v>
       </c>
       <c r="K67">
-        <v>3.58</v>
+        <v>2.0</v>
       </c>
       <c r="L67" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="M67" s="1">
-        <v>1638287.56</v>
+        <v>4159400.56</v>
       </c>
       <c r="N67" s="1">
-        <v>1694903.66</v>
+        <v>4242840.56</v>
       </c>
       <c r="O67" s="1">
-        <v>0.32</v>
+        <v>0.85</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B68" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C68" s="1">
-        <v>2924000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.923</v>
+        <v>102.557</v>
       </c>
       <c r="E68" s="1">
-        <v>93.46821512</v>
+        <v>104.15905</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2733010.61</v>
+        <v>1979021.95</v>
       </c>
       <c r="I68" s="1">
-        <v>130257.91</v>
+        <v>-30438.95</v>
       </c>
       <c r="J68" s="1">
-        <v>4.7660960233155</v>
+        <v>-1.5380804644436</v>
       </c>
       <c r="K68">
-        <v>0.54</v>
+        <v>1.75</v>
       </c>
       <c r="L68" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="M68" s="1">
-        <v>2863268.52</v>
+        <v>1948583.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2879188.08</v>
+        <v>1981892.38</v>
       </c>
       <c r="O68" s="1">
-        <v>0.55</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B69" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C69" s="1">
-        <v>2000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>106.238</v>
+        <v>108.399</v>
       </c>
       <c r="E69" s="1">
-        <v>103.465095</v>
+        <v>111.51583353</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2069301.9</v>
+        <v>1895769.17</v>
       </c>
       <c r="I69" s="1">
-        <v>55458.1</v>
+        <v>-52986.17</v>
       </c>
       <c r="J69" s="1">
-        <v>2.6800390991764</v>
+        <v>-2.7949694951522</v>
       </c>
       <c r="K69">
-        <v>3.61</v>
+        <v>4.56</v>
       </c>
       <c r="L69" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="M69" s="1">
-        <v>2124760.0</v>
+        <v>1842783.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2196931.23</v>
+        <v>1920231.97</v>
       </c>
       <c r="O69" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B70" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="C70" s="1">
-        <v>2833000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.752</v>
+        <v>100.579</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>101.8174469</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2833000.0</v>
+        <v>1610752.01</v>
       </c>
       <c r="I70" s="1">
-        <v>21304.16</v>
+        <v>-19592.23</v>
       </c>
       <c r="J70" s="1">
-        <v>0.752</v>
+        <v>-1.2163405588425</v>
       </c>
       <c r="K70">
-        <v>1.25</v>
+        <v>3.92</v>
       </c>
       <c r="L70" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="M70" s="1">
-        <v>2854304.16</v>
+        <v>1591159.78</v>
       </c>
       <c r="N70" s="1">
-        <v>2889598.62</v>
+        <v>1653128.67</v>
       </c>
       <c r="O70" s="1">
-        <v>0.55</v>
+        <v>0.33</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="B71" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C71" s="1">
-        <v>3543000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>106.799</v>
+        <v>94.919</v>
       </c>
       <c r="E71" s="1">
-        <v>105.91142309</v>
+        <v>93.46821512</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>3752441.72</v>
+        <v>2733010.61</v>
       </c>
       <c r="I71" s="1">
-        <v>31446.85</v>
+        <v>42420.95</v>
       </c>
       <c r="J71" s="1">
-        <v>0.83803699954599</v>
+        <v>1.5521692394747</v>
       </c>
       <c r="K71">
-        <v>1.55</v>
+        <v>0.82</v>
       </c>
       <c r="L71" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="M71" s="1">
-        <v>3783888.57</v>
+        <v>2775431.56</v>
       </c>
       <c r="N71" s="1">
-        <v>3838915.79</v>
+        <v>2799310.89</v>
       </c>
       <c r="O71" s="1">
-        <v>0.73</v>
+        <v>0.56</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B72" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C72" s="1">
-        <v>3505000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>105.718</v>
+        <v>102.315</v>
       </c>
       <c r="E72" s="1">
-        <v>108.2488505</v>
+        <v>103.465095</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3794122.21</v>
+        <v>2069301.9</v>
       </c>
       <c r="I72" s="1">
-        <v>-88706.31</v>
+        <v>-23001.9</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.3379929556882</v>
+        <v>-1.1115777741276</v>
       </c>
       <c r="K72">
-        <v>3.63</v>
+        <v>3.97</v>
       </c>
       <c r="L72" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="M72" s="1">
-        <v>3705415.9</v>
+        <v>2046300.0</v>
       </c>
       <c r="N72" s="1">
-        <v>3832748.23</v>
+        <v>2125772.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.73</v>
+        <v>0.43</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B73" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="C73" s="1">
-        <v>3200000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.809</v>
+        <v>98.072</v>
       </c>
       <c r="E73" s="1">
-        <v>91.34423156</v>
+        <v>100.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2923015.41</v>
+        <v>2833000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>238872.59</v>
+        <v>-54620.24</v>
       </c>
       <c r="J73" s="1">
-        <v>8.1721290001684</v>
+        <v>-1.928</v>
       </c>
       <c r="K73">
-        <v>0.32</v>
+        <v>1.63</v>
       </c>
       <c r="L73" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="M73" s="1">
-        <v>3161888.0</v>
+        <v>2778379.76</v>
       </c>
       <c r="N73" s="1">
-        <v>3172255.12</v>
+        <v>2824416.01</v>
       </c>
       <c r="O73" s="1">
-        <v>0.61</v>
+        <v>0.57</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B74" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C74" s="1">
-        <v>878000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.102</v>
+        <v>104.827</v>
       </c>
       <c r="E74" s="1">
-        <v>69.3732164</v>
+        <v>105.91142309</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>609096.84</v>
+        <v>3752441.72</v>
       </c>
       <c r="I74" s="1">
-        <v>18685.71</v>
+        <v>-38421.11</v>
       </c>
       <c r="J74" s="1">
-        <v>3.0677732624586</v>
+        <v>-1.0238962485472</v>
       </c>
       <c r="K74">
-        <v>0.53</v>
+        <v>2.17</v>
       </c>
       <c r="L74" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="M74" s="1">
-        <v>627782.55</v>
+        <v>3714020.61</v>
       </c>
       <c r="N74" s="1">
-        <v>632420.79</v>
+        <v>3790748.7</v>
       </c>
       <c r="O74" s="1">
-        <v>0.12</v>
+        <v>0.76</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B75" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C75" s="1">
-        <v>2600000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>103.295</v>
+        <v>100.63</v>
       </c>
       <c r="E75" s="1">
-        <v>101.33207423</v>
+        <v>100.0</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2634633.93</v>
+        <v>988000.0</v>
       </c>
       <c r="I75" s="1">
-        <v>51036.07</v>
+        <v>6224.4</v>
       </c>
       <c r="J75" s="1">
-        <v>1.9371218680084</v>
+        <v>0.63</v>
       </c>
       <c r="K75">
-        <v>0.59</v>
+        <v>0.3</v>
       </c>
       <c r="L75" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="M75" s="1">
-        <v>2685670.0</v>
+        <v>994224.4</v>
       </c>
       <c r="N75" s="1">
-        <v>2701002.88</v>
+        <v>997222.71</v>
       </c>
       <c r="O75" s="1">
-        <v>0.52</v>
+        <v>0.2</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B76" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C76" s="1">
-        <v>2213000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.761</v>
+        <v>100.37</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0178554</v>
+        <v>101.33207423</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2213395.14</v>
+        <v>2634633.93</v>
       </c>
       <c r="I76" s="1">
-        <v>-5684.21</v>
+        <v>-25013.93</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.25680954553826</v>
+        <v>-0.94942715628049</v>
       </c>
       <c r="K76">
-        <v>1.46</v>
+        <v>0.95</v>
       </c>
       <c r="L76" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="M76" s="1">
-        <v>2207710.93</v>
+        <v>2609620.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2239922.37</v>
+        <v>2634444.66</v>
       </c>
       <c r="O76" s="1">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B77" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C77" s="1">
-        <v>1846000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.529</v>
+        <v>97.206</v>
       </c>
       <c r="E77" s="1">
-        <v>100.43577248</v>
+        <v>100.0178554</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1854044.36</v>
+        <v>2213395.14</v>
       </c>
       <c r="I77" s="1">
-        <v>20180.98</v>
+        <v>-62226.36</v>
       </c>
       <c r="J77" s="1">
-        <v>1.0884842043369</v>
+        <v>-2.8113534215133</v>
       </c>
       <c r="K77">
-        <v>1.71</v>
+        <v>1.77</v>
       </c>
       <c r="L77" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="M77" s="1">
-        <v>1874225.34</v>
+        <v>2151168.78</v>
       </c>
       <c r="N77" s="1">
-        <v>1905816.42</v>
+        <v>2190265.11</v>
       </c>
       <c r="O77" s="1">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B78" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C78" s="1">
-        <v>1981000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.919</v>
+        <v>99.631</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0369051</v>
+        <v>101.20555556</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1981731.09</v>
+        <v>4554250.0</v>
       </c>
       <c r="I78" s="1">
-        <v>37284.3</v>
+        <v>-70855.0</v>
       </c>
       <c r="J78" s="1">
-        <v>1.881400568833</v>
+        <v>-1.5557995279135</v>
       </c>
       <c r="K78">
-        <v>1.7</v>
+        <v>0.13</v>
       </c>
       <c r="L78" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="M78" s="1">
-        <v>2019015.39</v>
+        <v>4483395.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2052719.9</v>
+        <v>4489441.88</v>
       </c>
       <c r="O78" s="1">
-        <v>0.39</v>
+        <v>0.9</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B79" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="C79" s="1">
-        <v>3078000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.764</v>
+        <v>99.192</v>
       </c>
       <c r="E79" s="1">
-        <v>100.08080539</v>
+        <v>100.43577248</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>3080487.19</v>
+        <v>1854044.36</v>
       </c>
       <c r="I79" s="1">
-        <v>82588.73</v>
+        <v>-22960.04</v>
       </c>
       <c r="J79" s="1">
-        <v>2.681028191518</v>
+        <v>-1.2383759793104</v>
       </c>
       <c r="K79">
-        <v>1.5</v>
+        <v>2.09</v>
       </c>
       <c r="L79" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="M79" s="1">
-        <v>3163075.92</v>
+        <v>1831084.32</v>
       </c>
       <c r="N79" s="1">
-        <v>3209277.98</v>
+        <v>1869636.14</v>
       </c>
       <c r="O79" s="1">
-        <v>0.61</v>
+        <v>0.38</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B80" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C80" s="1">
-        <v>1470000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.902</v>
+        <v>99.649</v>
       </c>
       <c r="E80" s="1">
-        <v>99.57946939</v>
+        <v>100.0369051</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1463818.2</v>
+        <v>1981731.09</v>
       </c>
       <c r="I80" s="1">
-        <v>-9958.8</v>
+        <v>-7684.4</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.68033038528965</v>
+        <v>-0.38776199448937</v>
       </c>
       <c r="K80">
-        <v>0.47</v>
+        <v>2.04</v>
       </c>
       <c r="L80" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="M80" s="1">
-        <v>1453859.4</v>
+        <v>1974046.69</v>
       </c>
       <c r="N80" s="1">
-        <v>1460750.03</v>
+        <v>2014492.11</v>
       </c>
       <c r="O80" s="1">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B81" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C81" s="1">
-        <v>1708000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.921</v>
+        <v>100.256</v>
       </c>
       <c r="E81" s="1">
-        <v>97.976</v>
+        <v>100.08080539</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1673430.08</v>
+        <v>3080487.19</v>
       </c>
       <c r="I81" s="1">
-        <v>16140.6</v>
+        <v>5392.49</v>
       </c>
       <c r="J81" s="1">
-        <v>0.96452192373643</v>
+        <v>0.17505315449794</v>
       </c>
       <c r="K81">
-        <v>1.04</v>
+        <v>1.82</v>
       </c>
       <c r="L81" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="M81" s="1">
-        <v>1689570.68</v>
+        <v>3085879.68</v>
       </c>
       <c r="N81" s="1">
-        <v>1707352.6</v>
+        <v>3141956.99</v>
       </c>
       <c r="O81" s="1">
-        <v>0.33</v>
+        <v>0.63</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B82" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C82" s="1">
-        <v>3700000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.574</v>
+        <v>97.714</v>
       </c>
       <c r="E82" s="1">
-        <v>78.77307</v>
+        <v>99.57946939</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2914603.59</v>
+        <v>1463818.2</v>
       </c>
       <c r="I82" s="1">
-        <v>769634.41</v>
+        <v>-27422.4</v>
       </c>
       <c r="J82" s="1">
-        <v>26.406143622433</v>
+        <v>-1.8733473869911</v>
       </c>
       <c r="K82">
-        <v>1.08</v>
+        <v>0.99</v>
       </c>
       <c r="L82" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="M82" s="1">
-        <v>3684238.0</v>
+        <v>1436395.8</v>
       </c>
       <c r="N82" s="1">
-        <v>3724076.36</v>
+        <v>1451003.93</v>
       </c>
       <c r="O82" s="1">
-        <v>0.71</v>
+        <v>0.29</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B83" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C83" s="1">
-        <v>4000000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.478</v>
+        <v>94.002</v>
       </c>
       <c r="E83" s="1">
-        <v>94.94162525</v>
+        <v>97.976</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>3797665.01</v>
+        <v>1673430.08</v>
       </c>
       <c r="I83" s="1">
-        <v>181454.99</v>
+        <v>-67875.92</v>
       </c>
       <c r="J83" s="1">
-        <v>4.7780672998327</v>
+        <v>-4.0560953702948</v>
       </c>
       <c r="K83">
-        <v>1.41</v>
+        <v>1.38</v>
       </c>
       <c r="L83" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="M83" s="1">
-        <v>3979120.0</v>
+        <v>1605554.16</v>
       </c>
       <c r="N83" s="1">
-        <v>4035522.78</v>
+        <v>1629115.2</v>
       </c>
       <c r="O83" s="1">
-        <v>0.77</v>
+        <v>0.33</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B84" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C84" s="1">
-        <v>3090000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>104.604</v>
+        <v>98.795</v>
       </c>
       <c r="E84" s="1">
-        <v>104.36764887</v>
+        <v>78.77307</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>3224960.35</v>
+        <v>2914603.59</v>
       </c>
       <c r="I84" s="1">
-        <v>7303.25</v>
+        <v>740811.41</v>
       </c>
       <c r="J84" s="1">
-        <v>0.22646014857206</v>
+        <v>25.417226978712</v>
       </c>
       <c r="K84">
-        <v>2.28</v>
+        <v>1.18</v>
       </c>
       <c r="L84" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="M84" s="1">
-        <v>3232263.6</v>
+        <v>3655415.0</v>
       </c>
       <c r="N84" s="1">
-        <v>3302593.29</v>
+        <v>3699206.78</v>
       </c>
       <c r="O84" s="1">
-        <v>0.63</v>
+        <v>0.74</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B85" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C85" s="1">
-        <v>4873000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.438</v>
+        <v>97.87</v>
       </c>
       <c r="E85" s="1">
-        <v>97.79670121</v>
+        <v>94.94162525</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>4765633.25</v>
+        <v>3797665.01</v>
       </c>
       <c r="I85" s="1">
-        <v>128710.49</v>
+        <v>117134.99</v>
       </c>
       <c r="J85" s="1">
-        <v>2.7008056064742</v>
+        <v>3.0843950082896</v>
       </c>
       <c r="K85">
-        <v>1.16</v>
+        <v>1.71</v>
       </c>
       <c r="L85" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="M85" s="1">
-        <v>4894343.74</v>
+        <v>3914800.0</v>
       </c>
       <c r="N85" s="1">
-        <v>4950738.56</v>
+        <v>3983258.33</v>
       </c>
       <c r="O85" s="1">
-        <v>0.95</v>
+        <v>0.8</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B86" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C86" s="1">
-        <v>369000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>104.364</v>
+        <v>103.727</v>
       </c>
       <c r="E86" s="1">
-        <v>106.56094038</v>
+        <v>104.36764887</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>393209.87</v>
+        <v>3224960.35</v>
       </c>
       <c r="I86" s="1">
-        <v>-8106.71</v>
+        <v>-19796.05</v>
       </c>
       <c r="J86" s="1">
-        <v>-2.061675104951</v>
+        <v>-0.61383855463525</v>
       </c>
       <c r="K86">
-        <v>1.89</v>
+        <v>2.83</v>
       </c>
       <c r="L86" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="M86" s="1">
-        <v>385103.16</v>
+        <v>3205164.3</v>
       </c>
       <c r="N86" s="1">
-        <v>392091.1</v>
+        <v>3292617.74</v>
       </c>
       <c r="O86" s="1">
-        <v>0.07</v>
+        <v>0.66</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B87" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C87" s="1">
-        <v>2697000.0</v>
+        <v>2373000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>101.97</v>
+        <v>99.664</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>97.79670122</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2697000.0</v>
+        <v>2320715.72</v>
       </c>
       <c r="I87" s="1">
-        <v>53130.9</v>
+        <v>44311.0</v>
       </c>
       <c r="J87" s="1">
-        <v>1.97</v>
+        <v>1.909367856568</v>
       </c>
       <c r="K87">
-        <v>2.13</v>
+        <v>1.48</v>
       </c>
       <c r="L87" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="M87" s="1">
-        <v>2750130.9</v>
+        <v>2365026.72</v>
       </c>
       <c r="N87" s="1">
-        <v>2807591.98</v>
+        <v>2400102.63</v>
       </c>
       <c r="O87" s="1">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B88" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="C88" s="1">
-        <v>4587000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.202</v>
+        <v>103.23</v>
       </c>
       <c r="E88" s="1">
-        <v>93.34613647</v>
+        <v>106.56094038</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>4281787.28</v>
+        <v>393209.87</v>
       </c>
       <c r="I88" s="1">
-        <v>222738.46</v>
+        <v>-12291.17</v>
       </c>
       <c r="J88" s="1">
-        <v>5.2019973304232</v>
+        <v>-3.1258549028792</v>
       </c>
       <c r="K88">
-        <v>0.64</v>
+        <v>2.42</v>
       </c>
       <c r="L88" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="M88" s="1">
-        <v>4504525.74</v>
+        <v>380918.7</v>
       </c>
       <c r="N88" s="1">
-        <v>4533927.14</v>
+        <v>389843.89</v>
       </c>
       <c r="O88" s="1">
-        <v>0.87</v>
+        <v>0.08</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B89" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C89" s="1">
-        <v>2137000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.022</v>
+        <v>98.29</v>
       </c>
       <c r="E89" s="1">
-        <v>99.685</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>2130268.45</v>
+        <v>2697000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>7201.69</v>
+        <v>-46118.7</v>
       </c>
       <c r="J89" s="1">
-        <v>0.33806490444901</v>
+        <v>-1.71</v>
       </c>
       <c r="K89">
-        <v>0.52</v>
+        <v>2.64</v>
       </c>
       <c r="L89" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="M89" s="1">
-        <v>2137470.14</v>
+        <v>2650881.3</v>
       </c>
       <c r="N89" s="1">
-        <v>2148594.25</v>
+        <v>2721977.22</v>
       </c>
       <c r="O89" s="1">
-        <v>0.41</v>
+        <v>0.55</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B90" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="C90" s="1">
-        <v>2118000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.938</v>
+        <v>96.571</v>
       </c>
       <c r="E90" s="1">
-        <v>99.43250047</v>
+        <v>93.34613647</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>2105980.36</v>
+        <v>4281787.28</v>
       </c>
       <c r="I90" s="1">
-        <v>10706.48</v>
+        <v>147924.49</v>
       </c>
       <c r="J90" s="1">
-        <v>0.50838460810717</v>
+        <v>3.4547370134651</v>
       </c>
       <c r="K90">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="L90" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="M90" s="1">
-        <v>2116686.84</v>
+        <v>4429711.77</v>
       </c>
       <c r="N90" s="1">
-        <v>2122533.1</v>
+        <v>4470708.08</v>
       </c>
       <c r="O90" s="1">
-        <v>0.41</v>
+        <v>0.9</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B91" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C91" s="1">
-        <v>1452000.0</v>
+        <v>2137000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.949</v>
+        <v>94.957</v>
       </c>
       <c r="E91" s="1">
-        <v>99.91096625</v>
+        <v>99.685</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1450707.23</v>
+        <v>2130268.45</v>
       </c>
       <c r="I91" s="1">
-        <v>552.25</v>
+        <v>-101037.36</v>
       </c>
       <c r="J91" s="1">
-        <v>0.038067639602237</v>
+        <v>-4.7429402618247</v>
       </c>
       <c r="K91">
-        <v>1.62</v>
+        <v>0.88</v>
       </c>
       <c r="L91" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="M91" s="1">
-        <v>1451259.48</v>
+        <v>2029231.09</v>
       </c>
       <c r="N91" s="1">
-        <v>1474809.73</v>
+        <v>2047966.43</v>
       </c>
       <c r="O91" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B92" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="C92" s="1">
-        <v>3000000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>105.724</v>
+        <v>97.835</v>
       </c>
       <c r="E92" s="1">
-        <v>102.76761933</v>
+        <v>99.43250047</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>3083028.58</v>
+        <v>2105980.36</v>
       </c>
       <c r="I92" s="1">
-        <v>88691.42</v>
+        <v>-33835.06</v>
       </c>
       <c r="J92" s="1">
-        <v>2.8767628226139</v>
+        <v>-1.6066180218319</v>
       </c>
       <c r="K92">
-        <v>1.89</v>
+        <v>0.55</v>
       </c>
       <c r="L92" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="M92" s="1">
-        <v>3171720.0</v>
+        <v>2072145.3</v>
       </c>
       <c r="N92" s="1">
-        <v>3228532.5</v>
+        <v>2083837.82</v>
       </c>
       <c r="O92" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B93" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="C93" s="1">
-        <v>4085000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>106.62</v>
+        <v>97.042</v>
       </c>
       <c r="E93" s="1">
-        <v>107.00187687</v>
+        <v>99.91096625</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>4371026.67</v>
+        <v>1450707.23</v>
       </c>
       <c r="I93" s="1">
-        <v>-15599.67</v>
+        <v>-41657.39</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.35688800773206</v>
+        <v>-2.8715228778449</v>
       </c>
       <c r="K93">
-        <v>2.5</v>
+        <v>1.91</v>
       </c>
       <c r="L93" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="M93" s="1">
-        <v>4355427.0</v>
+        <v>1409049.84</v>
       </c>
       <c r="N93" s="1">
-        <v>4457622.92</v>
+        <v>1436737.29</v>
       </c>
       <c r="O93" s="1">
-        <v>0.85</v>
+        <v>0.29</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B94" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C94" s="1">
-        <v>800000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>102.85</v>
+        <v>104.358</v>
       </c>
       <c r="E94" s="1">
-        <v>100.677</v>
+        <v>102.76761933</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>805416.0</v>
+        <v>3083028.58</v>
       </c>
       <c r="I94" s="1">
-        <v>17384.0</v>
+        <v>47711.42</v>
       </c>
       <c r="J94" s="1">
-        <v>2.1583877151683</v>
+        <v>1.5475503636103</v>
       </c>
       <c r="K94">
-        <v>0.85</v>
+        <v>2.42</v>
       </c>
       <c r="L94" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="M94" s="1">
-        <v>822800.0</v>
+        <v>3130740.0</v>
       </c>
       <c r="N94" s="1">
-        <v>829600.0</v>
+        <v>3203302.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.16</v>
+        <v>0.64</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B95" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C95" s="1">
-        <v>2300000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>107.648</v>
+        <v>104.143</v>
       </c>
       <c r="E95" s="1">
-        <v>106.27639</v>
+        <v>107.00187687</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>2444356.97</v>
+        <v>4371026.67</v>
       </c>
       <c r="I95" s="1">
-        <v>31547.03</v>
+        <v>-116785.12</v>
       </c>
       <c r="J95" s="1">
-        <v>1.2906065025355</v>
+        <v>-2.6718006733187</v>
       </c>
       <c r="K95">
-        <v>0.17</v>
+        <v>3.04</v>
       </c>
       <c r="L95" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="M95" s="1">
-        <v>2475904.0</v>
+        <v>4254241.55</v>
       </c>
       <c r="N95" s="1">
-        <v>2479802.97</v>
+        <v>4378280.87</v>
       </c>
       <c r="O95" s="1">
-        <v>0.47</v>
+        <v>0.88</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B96" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C96" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.825</v>
+        <v>100.702</v>
       </c>
       <c r="E96" s="1">
-        <v>101.61188214</v>
+        <v>100.677</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1422566.35</v>
+        <v>805416.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-11016.35</v>
+        <v>200.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.77439973186488</v>
+        <v>0.024831888117445</v>
       </c>
       <c r="K96">
-        <v>3.29</v>
+        <v>1.15</v>
       </c>
       <c r="L96" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="M96" s="1">
-        <v>1411550.0</v>
+        <v>805616.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1457572.6</v>
+        <v>814837.92</v>
       </c>
       <c r="O96" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B97" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C97" s="1">
-        <v>3775000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.375</v>
+        <v>105.179</v>
       </c>
       <c r="E97" s="1">
-        <v>99.00852132</v>
+        <v>106.27639</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>3737571.68</v>
+        <v>2444356.97</v>
       </c>
       <c r="I97" s="1">
-        <v>-23915.43</v>
+        <v>-25239.97</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.63986545403191</v>
+        <v>-1.0325811781902</v>
       </c>
       <c r="K97">
-        <v>1.7</v>
+        <v>0.57</v>
       </c>
       <c r="L97" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="M97" s="1">
-        <v>3713656.25</v>
+        <v>2419117.0</v>
       </c>
       <c r="N97" s="1">
-        <v>3777831.25</v>
+        <v>2432231.73</v>
       </c>
       <c r="O97" s="1">
-        <v>0.72</v>
+        <v>0.49</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B98" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C98" s="1">
-        <v>2150000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.711</v>
+        <v>96.543</v>
       </c>
       <c r="E98" s="1">
-        <v>97.5</v>
+        <v>99.00852132</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2096250.0</v>
+        <v>3737571.68</v>
       </c>
       <c r="I98" s="1">
-        <v>26036.5</v>
+        <v>-93073.43</v>
       </c>
       <c r="J98" s="1">
-        <v>1.2420512820513</v>
+        <v>-2.4902112379019</v>
       </c>
       <c r="K98">
-        <v>2.74</v>
+        <v>2.01</v>
       </c>
       <c r="L98" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="M98" s="1">
-        <v>2122286.5</v>
+        <v>3644498.25</v>
       </c>
       <c r="N98" s="1">
-        <v>2181142.75</v>
+        <v>3720417.69</v>
       </c>
       <c r="O98" s="1">
-        <v>0.42</v>
+        <v>0.75</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B99" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C99" s="1">
-        <v>1524000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>96.812</v>
+        <v>95.98</v>
       </c>
       <c r="E99" s="1">
-        <v>92.6043248</v>
+        <v>97.5</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1411289.91</v>
+        <v>2096250.0</v>
       </c>
       <c r="I99" s="1">
-        <v>64124.97</v>
+        <v>-32680.0</v>
       </c>
       <c r="J99" s="1">
-        <v>4.5437134883222</v>
+        <v>-1.5589743589744</v>
       </c>
       <c r="K99">
-        <v>1.01</v>
+        <v>3.26</v>
       </c>
       <c r="L99" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="M99" s="1">
-        <v>1475414.88</v>
+        <v>2063570.0</v>
       </c>
       <c r="N99" s="1">
-        <v>1490750.13</v>
+        <v>2133713.75</v>
       </c>
       <c r="O99" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B100" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="C100" s="1">
-        <v>881000.0</v>
+        <v>1524000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>102.116</v>
+        <v>95.221</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>92.6043248</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>881000.0</v>
+        <v>1411289.91</v>
       </c>
       <c r="I100" s="1">
-        <v>18641.96</v>
+        <v>39878.13</v>
       </c>
       <c r="J100" s="1">
-        <v>2.116</v>
+        <v>2.8256511803447</v>
       </c>
       <c r="K100">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>0.06</v>
+      </c>
+      <c r="L100">
+        <v>857.25</v>
       </c>
       <c r="M100" s="1">
-        <v>899641.96</v>
+        <v>1451168.04</v>
       </c>
       <c r="N100" s="1">
-        <v>902853.94</v>
+        <v>1452025.29</v>
       </c>
       <c r="O100" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B101" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C101" s="1">
-        <v>3157000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>101.932</v>
+        <v>97.203</v>
       </c>
       <c r="E101" s="1">
-        <v>100.05914096</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>3158867.08</v>
+        <v>881000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>59126.16</v>
+        <v>-24641.57</v>
       </c>
       <c r="J101" s="1">
-        <v>1.8717520713154</v>
+        <v>-2.797</v>
       </c>
       <c r="K101">
-        <v>2.09</v>
+        <v>0.85</v>
       </c>
       <c r="L101" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="M101" s="1">
-        <v>3217993.24</v>
+        <v>856358.43</v>
       </c>
       <c r="N101" s="1">
-        <v>3284049.08</v>
+        <v>863853.05</v>
       </c>
       <c r="O101" s="1">
-        <v>0.63</v>
+        <v>0.17</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B102" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C102" s="1">
-        <v>2924000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.177</v>
+        <v>98.706</v>
       </c>
       <c r="E102" s="1">
-        <v>97.85640253</v>
+        <v>100.05914096</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>2861321.21</v>
+        <v>3158867.08</v>
       </c>
       <c r="I102" s="1">
-        <v>97094.27</v>
+        <v>-42718.66</v>
       </c>
       <c r="J102" s="1">
-        <v>3.3933369542946</v>
+        <v>-1.3523411691004</v>
       </c>
       <c r="K102">
-        <v>2.29</v>
+        <v>2.54</v>
       </c>
       <c r="L102" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="M102" s="1">
-        <v>2958415.48</v>
+        <v>3116148.42</v>
       </c>
       <c r="N102" s="1">
-        <v>3025433.97</v>
+        <v>3196323.07</v>
       </c>
       <c r="O102" s="1">
-        <v>0.58</v>
+        <v>0.64</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="B103" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C103" s="1">
-        <v>847000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.952</v>
+        <v>100.649</v>
       </c>
       <c r="E103" s="1">
-        <v>100.32507202</v>
+        <v>97.85640253</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>849753.36</v>
+        <v>2861321.21</v>
       </c>
       <c r="I103" s="1">
-        <v>5310.08</v>
+        <v>81655.55</v>
       </c>
       <c r="J103" s="1">
-        <v>0.62489661706074</v>
+        <v>2.8537708284768</v>
       </c>
       <c r="K103">
-        <v>1.1</v>
+        <v>0.13</v>
       </c>
       <c r="L103" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="M103" s="1">
-        <v>855063.44</v>
+        <v>2942976.76</v>
       </c>
       <c r="N103" s="1">
-        <v>864418.08</v>
+        <v>2946723.14</v>
       </c>
       <c r="O103" s="1">
-        <v>0.17</v>
+        <v>0.59</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B104" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C104" s="1">
-        <v>1278000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>102.049</v>
+        <v>99.879</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>100.32507202</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1278000.0</v>
+        <v>849753.36</v>
       </c>
       <c r="I104" s="1">
-        <v>26186.22</v>
+        <v>-3778.23</v>
       </c>
       <c r="J104" s="1">
-        <v>2.049</v>
+        <v>-0.44462666202344</v>
       </c>
       <c r="K104">
-        <v>1.84</v>
+        <v>0.14</v>
       </c>
       <c r="L104" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="M104" s="1">
-        <v>1304186.22</v>
+        <v>845975.13</v>
       </c>
       <c r="N104" s="1">
-        <v>1327645.4</v>
+        <v>847171.52</v>
       </c>
       <c r="O104" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B105" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C105" s="1">
-        <v>1988000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.788</v>
+        <v>98.941</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1988000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>15665.44</v>
+        <v>-13534.02</v>
       </c>
       <c r="J105" s="1">
-        <v>0.788</v>
+        <v>-1.059</v>
       </c>
       <c r="K105">
-        <v>1.29</v>
+        <v>2.19</v>
       </c>
       <c r="L105" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="M105" s="1">
-        <v>2003665.44</v>
+        <v>1264465.98</v>
       </c>
       <c r="N105" s="1">
-        <v>2029392.65</v>
+        <v>1292476.94</v>
       </c>
       <c r="O105" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B106" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C106" s="1">
-        <v>2100000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.696</v>
+        <v>99.863</v>
       </c>
       <c r="E106" s="1">
-        <v>100.83722714</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2117581.77</v>
+        <v>1988000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>18034.23</v>
+        <v>-2723.56</v>
       </c>
       <c r="J106" s="1">
-        <v>0.85164267351999</v>
+        <v>-0.137</v>
       </c>
       <c r="K106">
-        <v>0.45</v>
+        <v>1.68</v>
       </c>
       <c r="L106" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="M106" s="1">
-        <v>2135616.0</v>
+        <v>1985276.44</v>
       </c>
       <c r="N106" s="1">
-        <v>2145103.4</v>
+        <v>2018692.24</v>
       </c>
       <c r="O106" s="1">
         <v>0.41</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B107" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C107" s="1">
-        <v>3579000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>104.033</v>
+        <v>99.235</v>
       </c>
       <c r="E107" s="1">
-        <v>101.7659905</v>
+        <v>100.83722714</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>3642204.8</v>
+        <v>2117581.77</v>
       </c>
       <c r="I107" s="1">
-        <v>81136.27</v>
+        <v>-33646.77</v>
       </c>
       <c r="J107" s="1">
-        <v>2.2276690756105</v>
+        <v>-1.5889242378584</v>
       </c>
       <c r="K107">
-        <v>2.15</v>
+        <v>0.8</v>
       </c>
       <c r="L107" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="M107" s="1">
-        <v>3723341.07</v>
+        <v>2083935.0</v>
       </c>
       <c r="N107" s="1">
-        <v>3800301.83</v>
+        <v>2100677.47</v>
       </c>
       <c r="O107" s="1">
-        <v>0.73</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B108" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C108" s="1">
-        <v>2400000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.164</v>
+        <v>101.485</v>
       </c>
       <c r="E108" s="1">
-        <v>99.8</v>
+        <v>101.7659905</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>2395200.0</v>
+        <v>3642204.8</v>
       </c>
       <c r="I108" s="1">
-        <v>8736.0</v>
+        <v>-10056.65</v>
       </c>
       <c r="J108" s="1">
-        <v>0.36472945891784</v>
+        <v>-0.27611434700212</v>
       </c>
       <c r="K108">
-        <v>1.19</v>
+        <v>2.5</v>
       </c>
       <c r="L108" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="M108" s="1">
-        <v>2403936.0</v>
+        <v>3632148.15</v>
       </c>
       <c r="N108" s="1">
-        <v>2432576.88</v>
+        <v>3721537.35</v>
       </c>
       <c r="O108" s="1">
-        <v>0.46</v>
+        <v>0.75</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B109" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="C109" s="1">
-        <v>1319000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.752</v>
+        <v>99.187</v>
       </c>
       <c r="E109" s="1">
-        <v>100.12170508</v>
+        <v>99.8</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>1320605.29</v>
+        <v>2395200.0</v>
       </c>
       <c r="I109" s="1">
-        <v>21503.59</v>
+        <v>-14712.0</v>
       </c>
       <c r="J109" s="1">
-        <v>1.6283131805416</v>
+        <v>-0.61422845691383</v>
       </c>
       <c r="K109">
-        <v>0.12</v>
+        <v>1.84</v>
       </c>
       <c r="L109" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="M109" s="1">
-        <v>1342108.88</v>
+        <v>2380488.0</v>
       </c>
       <c r="N109" s="1">
-        <v>1343720.99</v>
+        <v>2424642.7</v>
       </c>
       <c r="O109" s="1">
-        <v>0.26</v>
+        <v>0.49</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="B110" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="C110" s="1">
         <v>930564.0</v>
       </c>
       <c r="D110" s="1">
-        <v>104.949</v>
+        <v>105.378</v>
       </c>
       <c r="E110" s="1">
         <v>100.47036099</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>934941.01</v>
       </c>
       <c r="I110" s="1">
-        <v>41676.6</v>
+        <v>45668.73</v>
       </c>
       <c r="J110" s="1">
-        <v>4.457671612886</v>
+        <v>4.8846643276457</v>
       </c>
       <c r="K110">
-        <v>2.63</v>
+        <v>3.36</v>
       </c>
       <c r="L110" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="M110" s="1">
-        <v>976617.61</v>
+        <v>980609.74</v>
       </c>
       <c r="N110" s="1">
-        <v>1001093.38</v>
+        <v>1011870.87</v>
       </c>
       <c r="O110" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B111" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C111" s="1">
-        <v>4353000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.096</v>
+        <v>101.177</v>
       </c>
       <c r="E111" s="1">
-        <v>14.53366506</v>
+        <v>100.14070507</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>632650.44</v>
+        <v>2173053.3</v>
       </c>
       <c r="I111" s="1">
-        <v>16291.1</v>
+        <v>22487.6</v>
       </c>
       <c r="J111" s="1">
-        <v>2.5750555077461</v>
+        <v>1.0348388601421</v>
       </c>
       <c r="K111">
-        <v>0.27</v>
+        <v>1.94</v>
       </c>
       <c r="L111" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="M111" s="1">
-        <v>648941.54</v>
+        <v>2195540.9</v>
       </c>
       <c r="N111" s="1">
-        <v>660539.25</v>
+        <v>2237562.05</v>
       </c>
       <c r="O111" s="1">
-        <v>0.13</v>
+        <v>0.45</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B112" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C112" s="1">
-        <v>2170000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.363</v>
+        <v>102.241</v>
       </c>
       <c r="E112" s="1">
-        <v>100.14070507</v>
+        <v>102.39609091</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2173053.3</v>
+        <v>1126357.0</v>
       </c>
       <c r="I112" s="1">
-        <v>69923.8</v>
+        <v>-1706.0</v>
       </c>
       <c r="J112" s="1">
-        <v>3.2177673690747</v>
+        <v>-0.15146174791829</v>
       </c>
       <c r="K112">
-        <v>1.56</v>
+        <v>1.69</v>
       </c>
       <c r="L112" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="M112" s="1">
-        <v>2242977.1</v>
+        <v>1124651.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2276770.33</v>
+        <v>1143209.68</v>
       </c>
       <c r="O112" s="1">
-        <v>0.44</v>
+        <v>0.23</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B113" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C113" s="1">
-        <v>1100000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>103.378</v>
+        <v>102.793</v>
       </c>
       <c r="E113" s="1">
-        <v>102.39609091</v>
+        <v>92.97841301</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1126357.0</v>
+        <v>4975274.88</v>
       </c>
       <c r="I113" s="1">
-        <v>10801.0</v>
+        <v>-24866.8</v>
       </c>
       <c r="J113" s="1">
-        <v>0.95893220355536</v>
+        <v>-0.49980756038147</v>
       </c>
       <c r="K113">
-        <v>1.27</v>
+        <v>1.58</v>
       </c>
       <c r="L113" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="M113" s="1">
-        <v>1137158.0</v>
+        <v>4950408.08</v>
       </c>
       <c r="N113" s="1">
-        <v>1151118.07</v>
+        <v>5034836.83</v>
       </c>
       <c r="O113" s="1">
-        <v>0.22</v>
+        <v>1.01</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="B114" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C114" s="1">
-        <v>5351000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.493</v>
+        <v>101.902</v>
       </c>
       <c r="E114" s="1">
-        <v>92.97841301</v>
+        <v>103.47</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>4975274.88</v>
+        <v>1541703.0</v>
       </c>
       <c r="I114" s="1">
-        <v>8844.51</v>
+        <v>-23363.2</v>
       </c>
       <c r="J114" s="1">
-        <v>0.17776927332305</v>
+        <v>-1.5154150961631</v>
       </c>
       <c r="K114">
-        <v>1.13</v>
+        <v>2.56</v>
       </c>
       <c r="L114" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="M114" s="1">
-        <v>4984119.39</v>
+        <v>1518339.8</v>
       </c>
       <c r="N114" s="1">
-        <v>5044669.3</v>
+        <v>1556541.74</v>
       </c>
       <c r="O114" s="1">
-        <v>0.96</v>
+        <v>0.31</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B115" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C115" s="1">
-        <v>1490000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>105.256</v>
+        <v>102.994</v>
       </c>
       <c r="E115" s="1">
-        <v>103.47</v>
+        <v>105.20933357</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1541703.0</v>
+        <v>1472930.67</v>
       </c>
       <c r="I115" s="1">
-        <v>26611.4</v>
+        <v>-31014.67</v>
       </c>
       <c r="J115" s="1">
-        <v>1.7261041847879</v>
+        <v>-2.1056435738418</v>
       </c>
       <c r="K115">
-        <v>2.06</v>
+        <v>1.37</v>
       </c>
       <c r="L115" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="M115" s="1">
-        <v>1568314.4</v>
+        <v>1441916.0</v>
       </c>
       <c r="N115" s="1">
-        <v>1598983.57</v>
+        <v>1461034.75</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B116" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C116" s="1">
-        <v>1400000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>106.986</v>
+        <v>94.6</v>
       </c>
       <c r="E116" s="1">
-        <v>105.20933357</v>
+        <v>98.03544408</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1472930.67</v>
+        <v>2673426.56</v>
       </c>
       <c r="I116" s="1">
-        <v>24873.33</v>
+        <v>-93684.56</v>
       </c>
       <c r="J116" s="1">
-        <v>1.6886965901796</v>
+        <v>-3.5042877706729</v>
       </c>
       <c r="K116">
-        <v>0.81</v>
+        <v>0.18</v>
       </c>
       <c r="L116" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="M116" s="1">
-        <v>1497804.0</v>
+        <v>2579742.0</v>
       </c>
       <c r="N116" s="1">
-        <v>1509164.42</v>
+        <v>2584616.51</v>
       </c>
       <c r="O116" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B117" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C117" s="1">
-        <v>2727000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.724</v>
+        <v>97.126</v>
       </c>
       <c r="E117" s="1">
-        <v>98.03544408</v>
+        <v>99.9978546</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2673426.56</v>
+        <v>3926915.75</v>
       </c>
       <c r="I117" s="1">
-        <v>-35763.09</v>
+        <v>-112777.73</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.3377247961507</v>
+        <v>-2.8719162105782</v>
       </c>
       <c r="K117">
-        <v>1.44</v>
+        <v>1.05</v>
       </c>
       <c r="L117" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="M117" s="1">
-        <v>2637663.47</v>
+        <v>3814138.02</v>
       </c>
       <c r="N117" s="1">
-        <v>2676924.7</v>
+        <v>3855562.42</v>
       </c>
       <c r="O117" s="1">
-        <v>0.51</v>
+        <v>0.77</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B118" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C118" s="1">
-        <v>3927000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.024</v>
+        <v>86.279</v>
       </c>
       <c r="E118" s="1">
-        <v>99.9978546</v>
+        <v>91.95776</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3926915.75</v>
+        <v>2206986.24</v>
       </c>
       <c r="I118" s="1">
-        <v>1026.73</v>
+        <v>-136290.24</v>
       </c>
       <c r="J118" s="1">
-        <v>0.026145964552461</v>
+        <v>-6.1754005317224</v>
       </c>
       <c r="K118">
-        <v>0.75</v>
+        <v>2.03</v>
       </c>
       <c r="L118" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="M118" s="1">
-        <v>3927942.48</v>
+        <v>2070696.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3957531.33</v>
+        <v>2119371.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.76</v>
+        <v>0.43</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B119" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C119" s="1">
-        <v>2400000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>87.985</v>
+        <v>100.8</v>
       </c>
       <c r="E119" s="1">
-        <v>91.95776</v>
+        <v>101.22761608</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>2206986.24</v>
+        <v>1687464.36</v>
       </c>
       <c r="I119" s="1">
-        <v>-95346.24</v>
+        <v>-7128.36</v>
       </c>
       <c r="J119" s="1">
-        <v>-4.3202009270343</v>
+        <v>-0.42243025506032</v>
       </c>
       <c r="K119">
-        <v>1.45</v>
+        <v>2.11</v>
       </c>
       <c r="L119" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="M119" s="1">
-        <v>2111640.0</v>
+        <v>1680336.0</v>
       </c>
       <c r="N119" s="1">
-        <v>2146548.33</v>
+        <v>1715429.82</v>
       </c>
       <c r="O119" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B120" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C120" s="1">
-        <v>3300000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.65</v>
+        <v>102.643</v>
       </c>
       <c r="E120" s="1">
-        <v>96.87136758</v>
+        <v>103.54205743</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3196755.13</v>
+        <v>1875146.66</v>
       </c>
       <c r="I120" s="1">
-        <v>91694.87</v>
+        <v>-16281.93</v>
       </c>
       <c r="J120" s="1">
-        <v>2.8683732807523</v>
+        <v>-0.86830168260012</v>
       </c>
       <c r="K120">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>652.85</v>
+        <v>3.13</v>
+      </c>
+      <c r="L120" t="s">
+        <v>387</v>
       </c>
       <c r="M120" s="1">
-        <v>3288450.0</v>
+        <v>1858864.73</v>
       </c>
       <c r="N120" s="1">
-        <v>3289102.85</v>
+        <v>1915582.86</v>
       </c>
       <c r="O120" s="1">
-        <v>0.63</v>
+        <v>0.38</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="B121" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="C121" s="1">
-        <v>1667000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>104.383</v>
+        <v>101.143</v>
       </c>
       <c r="E121" s="1">
-        <v>101.22761608</v>
+        <v>101.78811563</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1687464.36</v>
+        <v>1302887.88</v>
       </c>
       <c r="I121" s="1">
-        <v>52600.25</v>
+        <v>-8257.48</v>
       </c>
       <c r="J121" s="1">
-        <v>3.1171176853774</v>
+        <v>-0.63378285474572</v>
       </c>
       <c r="K121">
-        <v>1.65</v>
+        <v>0.41</v>
       </c>
       <c r="L121" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="M121" s="1">
-        <v>1740064.61</v>
+        <v>1294630.4</v>
       </c>
       <c r="N121" s="1">
-        <v>1767541.17</v>
+        <v>1299830.4</v>
       </c>
       <c r="O121" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="B122" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C122" s="1">
-        <v>1811000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>104.223</v>
+        <v>99.959</v>
       </c>
       <c r="E122" s="1">
-        <v>103.54205743</v>
+        <v>101.103</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1875146.66</v>
+        <v>2446692.6</v>
       </c>
       <c r="I122" s="1">
-        <v>12331.87</v>
+        <v>-27684.8</v>
       </c>
       <c r="J122" s="1">
-        <v>0.65764829296072</v>
+        <v>-1.1315193416615</v>
       </c>
       <c r="K122">
-        <v>2.62</v>
+        <v>3.6</v>
       </c>
       <c r="L122" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="M122" s="1">
-        <v>1887478.53</v>
+        <v>2419007.8</v>
       </c>
       <c r="N122" s="1">
-        <v>1934979.97</v>
+        <v>2506028.35</v>
       </c>
       <c r="O122" s="1">
-        <v>0.37</v>
+        <v>0.5</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="B123" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="C123" s="1">
-        <v>1280000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>103.235</v>
+        <v>95.739</v>
       </c>
       <c r="E123" s="1">
-        <v>101.78811563</v>
+        <v>94.44113136</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1302887.88</v>
+        <v>2005929.63</v>
       </c>
       <c r="I123" s="1">
-        <v>18520.12</v>
+        <v>27566.73</v>
       </c>
       <c r="J123" s="1">
-        <v>1.4214669031997</v>
+        <v>1.3742620672092</v>
       </c>
       <c r="K123">
-        <v>2.75</v>
+        <v>0.48</v>
       </c>
       <c r="L123" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="M123" s="1">
-        <v>1321408.0</v>
+        <v>2033496.36</v>
       </c>
       <c r="N123" s="1">
-        <v>1356608.0</v>
+        <v>2043673.86</v>
       </c>
       <c r="O123" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B124" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="C124" s="1">
-        <v>2124000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.282</v>
+        <v>103.175</v>
       </c>
       <c r="E124" s="1">
-        <v>94.44113136</v>
+        <v>101.19775245</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2005929.63</v>
+        <v>1855966.78</v>
       </c>
       <c r="I124" s="1">
-        <v>81580.05</v>
+        <v>36262.72</v>
       </c>
       <c r="J124" s="1">
-        <v>4.0669447611679</v>
+        <v>1.9538453161322</v>
       </c>
       <c r="K124">
-        <v>0.28</v>
+        <v>3.56</v>
       </c>
       <c r="L124" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="M124" s="1">
-        <v>2087509.68</v>
+        <v>1892229.5</v>
       </c>
       <c r="N124" s="1">
-        <v>2093557.18</v>
+        <v>1957603.96</v>
       </c>
       <c r="O124" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B125" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="C125" s="1">
-        <v>1834000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>105.101</v>
+        <v>99.577</v>
       </c>
       <c r="E125" s="1">
-        <v>101.19775245</v>
+        <v>101.43494653</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1855966.78</v>
+        <v>2485156.19</v>
       </c>
       <c r="I125" s="1">
-        <v>71585.56</v>
+        <v>-45519.69</v>
       </c>
       <c r="J125" s="1">
-        <v>3.8570496396493</v>
+        <v>-1.8316631438767</v>
       </c>
       <c r="K125">
-        <v>3.0</v>
+        <v>1.65</v>
       </c>
       <c r="L125" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="M125" s="1">
-        <v>1927552.34</v>
+        <v>2439636.5</v>
       </c>
       <c r="N125" s="1">
-        <v>1982585.08</v>
+        <v>2480010.46</v>
       </c>
       <c r="O125" s="1">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B126" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C126" s="1">
-        <v>2450000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>103.273</v>
+        <v>93.615</v>
       </c>
       <c r="E126" s="1">
-        <v>101.43494653</v>
+        <v>98.76648216</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2485156.19</v>
+        <v>1024208.42</v>
       </c>
       <c r="I126" s="1">
-        <v>45032.31</v>
+        <v>-53420.87</v>
       </c>
       <c r="J126" s="1">
-        <v>1.8120514992661</v>
+        <v>-5.2158202331514</v>
       </c>
       <c r="K126">
-        <v>1.24</v>
+        <v>1.43</v>
       </c>
       <c r="L126" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="M126" s="1">
-        <v>2530188.5</v>
+        <v>970787.55</v>
       </c>
       <c r="N126" s="1">
-        <v>2560558.29</v>
+        <v>985570.54</v>
       </c>
       <c r="O126" s="1">
-        <v>0.49</v>
+        <v>0.2</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B127" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C127" s="1">
-        <v>1037000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>94.425</v>
+        <v>99.686</v>
       </c>
       <c r="E127" s="1">
-        <v>98.76648216</v>
+        <v>100.0960031</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1024208.42</v>
+        <v>3878720.12</v>
       </c>
       <c r="I127" s="1">
-        <v>-45021.17</v>
+        <v>-15887.62</v>
       </c>
       <c r="J127" s="1">
-        <v>-4.3957039525217</v>
+        <v>-0.40960985862522</v>
       </c>
       <c r="K127">
-        <v>0.98</v>
+        <v>2.66</v>
       </c>
       <c r="L127" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="M127" s="1">
-        <v>979187.25</v>
+        <v>3862832.5</v>
       </c>
       <c r="N127" s="1">
-        <v>989339.42</v>
+        <v>3965842.92</v>
       </c>
       <c r="O127" s="1">
-        <v>0.19</v>
+        <v>0.8</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B128" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C128" s="1">
-        <v>3875000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.854</v>
+        <v>114.012</v>
       </c>
       <c r="E128" s="1">
-        <v>100.0960031</v>
+        <v>123.47145</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3878720.12</v>
+        <v>2345957.55</v>
       </c>
       <c r="I128" s="1">
-        <v>106872.38</v>
+        <v>-179729.55</v>
       </c>
       <c r="J128" s="1">
-        <v>2.7553516802857</v>
+        <v>-7.6612447654903</v>
       </c>
       <c r="K128">
-        <v>2.23</v>
+        <v>1.25</v>
       </c>
       <c r="L128" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="M128" s="1">
-        <v>3985592.5</v>
+        <v>2166228.0</v>
       </c>
       <c r="N128" s="1">
-        <v>4072026.53</v>
+        <v>2190030.05</v>
       </c>
       <c r="O128" s="1">
-        <v>0.78</v>
+        <v>0.44</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B129" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C129" s="1">
-        <v>761000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>106.418</v>
+        <v>108.064</v>
       </c>
       <c r="E129" s="1">
-        <v>108.80813929</v>
+        <v>113.147</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>828029.94</v>
+        <v>1443755.72</v>
       </c>
       <c r="I129" s="1">
-        <v>-18188.96</v>
+        <v>-64859.08</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.1966548697502</v>
+        <v>-4.4923860111183</v>
       </c>
       <c r="K129">
-        <v>0.21</v>
+        <v>1.13</v>
       </c>
       <c r="L129" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="M129" s="1">
-        <v>809840.98</v>
+        <v>1378896.64</v>
       </c>
       <c r="N129" s="1">
-        <v>811430.78</v>
+        <v>1393330.95</v>
       </c>
       <c r="O129" s="1">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B130" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="C130" s="1">
-        <v>1900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>117.161</v>
+        <v>95.434</v>
       </c>
       <c r="E130" s="1">
-        <v>123.47145</v>
+        <v>93.14264308</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>2345957.55</v>
+        <v>1210854.36</v>
       </c>
       <c r="I130" s="1">
-        <v>-119898.55</v>
+        <v>29787.64</v>
       </c>
       <c r="J130" s="1">
-        <v>-5.110857611213</v>
+        <v>2.4600514301324</v>
       </c>
       <c r="K130">
-        <v>0.7</v>
+        <v>0.77</v>
       </c>
       <c r="L130" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="M130" s="1">
-        <v>2226059.0</v>
+        <v>1240642.0</v>
       </c>
       <c r="N130" s="1">
-        <v>2239372.01</v>
+        <v>1250614.6</v>
       </c>
       <c r="O130" s="1">
-        <v>0.43</v>
+        <v>0.25</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B131" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="C131" s="1">
-        <v>1276000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>109.951</v>
+        <v>96.879</v>
       </c>
       <c r="E131" s="1">
-        <v>113.147</v>
+        <v>94.47603859</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1443755.72</v>
+        <v>3770538.7</v>
       </c>
       <c r="I131" s="1">
-        <v>-40780.96</v>
+        <v>95902.19</v>
       </c>
       <c r="J131" s="1">
-        <v>-2.8246440471245</v>
+        <v>2.543461230089</v>
       </c>
       <c r="K131">
-        <v>0.57</v>
+        <v>1.15</v>
       </c>
       <c r="L131" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="M131" s="1">
-        <v>1402974.76</v>
+        <v>3866440.89</v>
       </c>
       <c r="N131" s="1">
-        <v>1410191.91</v>
+        <v>3912337.39</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>0.79</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="B132" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="C132" s="1">
-        <v>1300000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>96.95</v>
+        <v>98.943</v>
       </c>
       <c r="E132" s="1">
-        <v>93.14264308</v>
+        <v>100.05687163</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1210854.36</v>
+        <v>3827175.34</v>
       </c>
       <c r="I132" s="1">
-        <v>49495.64</v>
+        <v>-42605.59</v>
       </c>
       <c r="J132" s="1">
-        <v>4.0876625327591</v>
+        <v>-1.1132385170521</v>
       </c>
       <c r="K132">
-        <v>0.64</v>
+        <v>0.86</v>
       </c>
       <c r="L132" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="M132" s="1">
-        <v>1260350.0</v>
+        <v>3784569.75</v>
       </c>
       <c r="N132" s="1">
-        <v>1268702.05</v>
+        <v>3817560.38</v>
       </c>
       <c r="O132" s="1">
-        <v>0.24</v>
+        <v>0.77</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="B133" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="C133" s="1">
-        <v>3991000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.625</v>
+        <v>84.483</v>
       </c>
       <c r="E133" s="1">
-        <v>94.47603859</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>3770538.7</v>
+        <v>3382000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>165585.05</v>
+        <v>-524784.94</v>
       </c>
       <c r="J133" s="1">
-        <v>4.3915488786788</v>
+        <v>-15.517</v>
       </c>
       <c r="K133">
-        <v>0.93</v>
+        <v>3.0</v>
       </c>
       <c r="L133" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="M133" s="1">
-        <v>3936123.75</v>
+        <v>2857215.06</v>
       </c>
       <c r="N133" s="1">
-        <v>3973095.93</v>
+        <v>2958745.52</v>
       </c>
       <c r="O133" s="1">
-        <v>0.76</v>
+        <v>0.59</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="B134" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C134" s="1">
-        <v>3825000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>101.784</v>
+        <v>0.001</v>
       </c>
       <c r="E134" s="1">
-        <v>100.05687163</v>
+        <v>0.0</v>
       </c>
       <c r="F134" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G134">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H134" s="1">
-        <v>3827175.34</v>
+        <v>0.0</v>
       </c>
       <c r="I134" s="1">
-        <v>66062.66</v>
+        <v>10.83</v>
       </c>
       <c r="J134" s="1">
-        <v>1.7261466781922</v>
+        <v>0</v>
       </c>
       <c r="K134">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>3893238.0</v>
+        <v>10.83</v>
       </c>
       <c r="N134" s="1">
-        <v>3912841.13</v>
+        <v>10.83</v>
       </c>
       <c r="O134" s="1">
-        <v>0.75</v>
+        <v>0.0</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="B135" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="C135" s="1">
-        <v>3382000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>87.521</v>
+        <v>95.611</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>101.3779503</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>3382000.0</v>
+        <v>2855816.86</v>
       </c>
       <c r="I135" s="1">
-        <v>-422039.78</v>
+        <v>-162454.99</v>
       </c>
       <c r="J135" s="1">
-        <v>-12.479</v>
+        <v>-5.688564707192</v>
       </c>
       <c r="K135">
-        <v>2.36</v>
+        <v>5.29</v>
       </c>
       <c r="L135" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="M135" s="1">
-        <v>2959960.22</v>
+        <v>2693361.87</v>
       </c>
       <c r="N135" s="1">
-        <v>3039789.51</v>
+        <v>2842286.63</v>
       </c>
       <c r="O135" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="B136" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="C136" s="1">
-        <v>1250000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>0.001</v>
+        <v>102.125</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0</v>
+        <v>103.32906363</v>
       </c>
       <c r="F136" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G136">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>0.0</v>
+        <v>1088055.04</v>
       </c>
       <c r="I136" s="1">
-        <v>10.62</v>
+        <v>-12678.79</v>
       </c>
       <c r="J136" s="1">
-        <v>0</v>
+        <v>-1.165271014231</v>
       </c>
       <c r="K136">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.47</v>
+      </c>
+      <c r="L136" t="s">
+        <v>434</v>
       </c>
       <c r="M136" s="1">
-        <v>10.62</v>
+        <v>1075376.25</v>
       </c>
       <c r="N136" s="1">
-        <v>10.62</v>
+        <v>1090853.16</v>
       </c>
       <c r="O136" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B137" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="C137" s="1">
-        <v>2817000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.984</v>
+        <v>103.771</v>
       </c>
       <c r="E137" s="1">
-        <v>101.3779503</v>
+        <v>104.47316382</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2855816.86</v>
+        <v>3182252.57</v>
       </c>
       <c r="I137" s="1">
-        <v>-11097.58</v>
+        <v>-21387.91</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.38859564685111</v>
+        <v>-0.67209970074751</v>
       </c>
       <c r="K137">
-        <v>4.9</v>
+        <v>1.24</v>
       </c>
       <c r="L137" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="M137" s="1">
-        <v>2844719.28</v>
+        <v>3160864.66</v>
       </c>
       <c r="N137" s="1">
-        <v>2982858.4</v>
+        <v>3198558.91</v>
       </c>
       <c r="O137" s="1">
-        <v>0.57</v>
+        <v>0.64</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B138" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C138" s="1">
-        <v>1053000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>104.184</v>
+        <v>99.63</v>
       </c>
       <c r="E138" s="1">
-        <v>103.32906363</v>
+        <v>101.57528214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1088055.04</v>
+        <v>2559697.11</v>
       </c>
       <c r="I138" s="1">
-        <v>9002.48</v>
+        <v>-49021.11</v>
       </c>
       <c r="J138" s="1">
-        <v>0.82739196722989</v>
+        <v>-1.9151136987454</v>
       </c>
       <c r="K138">
-        <v>0.97</v>
+        <v>1.39</v>
       </c>
       <c r="L138" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="M138" s="1">
-        <v>1097057.52</v>
+        <v>2510676.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1107313.3</v>
+        <v>2545654.85</v>
       </c>
       <c r="O138" s="1">
-        <v>0.21</v>
+        <v>0.51</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B139" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C139" s="1">
-        <v>3046000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>104.731</v>
+        <v>101.784</v>
       </c>
       <c r="E139" s="1">
-        <v>104.47316382</v>
+        <v>101.56042721</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>3182252.57</v>
+        <v>2992985.79</v>
       </c>
       <c r="I139" s="1">
-        <v>7853.69</v>
+        <v>6588.69</v>
       </c>
       <c r="J139" s="1">
-        <v>0.24679656398235</v>
+        <v>0.22013769734603</v>
       </c>
       <c r="K139">
-        <v>0.6</v>
+        <v>1.63</v>
       </c>
       <c r="L139" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="M139" s="1">
-        <v>3190106.26</v>
+        <v>2999574.48</v>
       </c>
       <c r="N139" s="1">
-        <v>3208255.34</v>
+        <v>3047533.88</v>
       </c>
       <c r="O139" s="1">
         <v>0.61</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B140" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C140" s="1">
-        <v>2520000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.897</v>
+        <v>99.046</v>
       </c>
       <c r="E140" s="1">
-        <v>101.57528214</v>
+        <v>97.59067821</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>2559697.11</v>
+        <v>2001584.81</v>
       </c>
       <c r="I140" s="1">
-        <v>8107.29</v>
+        <v>29848.65</v>
       </c>
       <c r="J140" s="1">
-        <v>0.31672848980167</v>
+        <v>1.4912508253897</v>
       </c>
       <c r="K140">
-        <v>0.97</v>
+        <v>1.55</v>
       </c>
       <c r="L140" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="M140" s="1">
-        <v>2567804.4</v>
+        <v>2031433.46</v>
       </c>
       <c r="N140" s="1">
-        <v>2592208.25</v>
+        <v>2063223.96</v>
       </c>
       <c r="O140" s="1">
-        <v>0.5</v>
+        <v>0.41</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B141" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="C141" s="1">
-        <v>2947000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>104.277</v>
+        <v>102.125</v>
       </c>
       <c r="E141" s="1">
-        <v>101.56042721</v>
+        <v>99.81182206</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>2992985.79</v>
+        <v>1357440.78</v>
       </c>
       <c r="I141" s="1">
-        <v>80057.4</v>
+        <v>31459.22</v>
       </c>
       <c r="J141" s="1">
-        <v>2.6748339490112</v>
+        <v>2.3175390384249</v>
       </c>
       <c r="K141">
-        <v>1.2</v>
+        <v>3.09</v>
       </c>
       <c r="L141" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="M141" s="1">
-        <v>3073043.19</v>
+        <v>1388900.0</v>
       </c>
       <c r="N141" s="1">
-        <v>3108407.19</v>
+        <v>1430957.53</v>
       </c>
       <c r="O141" s="1">
-        <v>0.59</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B142" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C142" s="1">
-        <v>4051000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.033</v>
+        <v>100.618</v>
       </c>
       <c r="E142" s="1">
-        <v>97.5906781</v>
+        <v>102.17381658</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>3953398.37</v>
+        <v>2205932.7</v>
       </c>
       <c r="I142" s="1">
-        <v>98938.46</v>
+        <v>-33590.08</v>
       </c>
       <c r="J142" s="1">
-        <v>2.5026180197469</v>
+        <v>-1.5227155388739</v>
       </c>
       <c r="K142">
-        <v>1.25</v>
+        <v>1.22</v>
       </c>
       <c r="L142" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="M142" s="1">
-        <v>4052336.83</v>
+        <v>2172342.62</v>
       </c>
       <c r="N142" s="1">
-        <v>4102918.07</v>
+        <v>2198703.89</v>
       </c>
       <c r="O142" s="1">
-        <v>0.78</v>
+        <v>0.44</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="B143" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C143" s="1">
-        <v>1360000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>105.118</v>
+        <v>84.822</v>
       </c>
       <c r="E143" s="1">
-        <v>99.81182206</v>
+        <v>97.56207595</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1357440.78</v>
+        <v>1772702.92</v>
       </c>
       <c r="I143" s="1">
-        <v>72164.02</v>
+        <v>-231487.18</v>
       </c>
       <c r="J143" s="1">
-        <v>5.3161818226796</v>
+        <v>-13.05843056884</v>
       </c>
       <c r="K143">
-        <v>2.72</v>
+        <v>4.1</v>
       </c>
       <c r="L143" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="M143" s="1">
-        <v>1429604.8</v>
+        <v>1541215.74</v>
       </c>
       <c r="N143" s="1">
-        <v>1466576.31</v>
+        <v>1615712.74</v>
       </c>
       <c r="O143" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B144" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="C144" s="1">
-        <v>2159000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>102.997</v>
+        <v>99.687</v>
       </c>
       <c r="E144" s="1">
-        <v>102.17381658</v>
+        <v>100.07713005</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>2205932.7</v>
+        <v>1908470.87</v>
       </c>
       <c r="I144" s="1">
-        <v>17772.53</v>
+        <v>-7439.78</v>
       </c>
       <c r="J144" s="1">
-        <v>0.80566963806285</v>
+        <v>-0.38982937161624</v>
       </c>
       <c r="K144">
-        <v>0.75</v>
+        <v>0.1</v>
       </c>
       <c r="L144" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="M144" s="1">
-        <v>2223705.23</v>
+        <v>1901031.09</v>
       </c>
       <c r="N144" s="1">
-        <v>2239987.19</v>
+        <v>1902938.09</v>
       </c>
       <c r="O144" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="B145" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="C145" s="1">
-        <v>1817000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>88.191</v>
+        <v>100.514</v>
       </c>
       <c r="E145" s="1">
-        <v>97.56207595</v>
+        <v>100.0646</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1772702.92</v>
+        <v>3802454.8</v>
       </c>
       <c r="I145" s="1">
-        <v>-170272.45</v>
+        <v>17077.2</v>
       </c>
       <c r="J145" s="1">
-        <v>-9.6052445155334</v>
+        <v>0.44910987502074</v>
       </c>
       <c r="K145">
-        <v>3.4</v>
+        <v>0.41</v>
       </c>
       <c r="L145" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="M145" s="1">
-        <v>1602430.47</v>
+        <v>3819532.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1664208.47</v>
+        <v>3834975.41</v>
       </c>
       <c r="O145" s="1">
-        <v>0.32</v>
+        <v>0.77</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="B146" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C146" s="1">
-        <v>1907000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>102.204</v>
+        <v>103.309</v>
       </c>
       <c r="E146" s="1">
-        <v>100.07713005</v>
+        <v>102.94102671</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1908470.87</v>
+        <v>3429995.01</v>
       </c>
       <c r="I146" s="1">
-        <v>40559.41</v>
+        <v>12260.87</v>
       </c>
       <c r="J146" s="1">
-        <v>2.1252307613163</v>
+        <v>0.35746028680083</v>
       </c>
       <c r="K146">
-        <v>1.86</v>
+        <v>1.58</v>
       </c>
       <c r="L146" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="M146" s="1">
-        <v>1949030.28</v>
+        <v>3442255.88</v>
       </c>
       <c r="N146" s="1">
-        <v>1984415.72</v>
+        <v>3494734.88</v>
       </c>
       <c r="O146" s="1">
-        <v>0.38</v>
+        <v>0.7</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="B147" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="C147" s="1">
-        <v>3800000.0</v>
+        <v>497000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>104.048</v>
+        <v>103.993</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0646</v>
+        <v>100.60017505</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>3802454.8</v>
+        <v>499982.87</v>
       </c>
       <c r="I147" s="1">
-        <v>151369.2</v>
+        <v>16862.34</v>
       </c>
       <c r="J147" s="1">
-        <v>3.9808283848634</v>
+        <v>3.3725835447122</v>
       </c>
       <c r="K147">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>571.98</v>
+        <v>3.98</v>
+      </c>
+      <c r="L147" t="s">
+        <v>467</v>
       </c>
       <c r="M147" s="1">
-        <v>3953824.0</v>
+        <v>516845.21</v>
       </c>
       <c r="N147" s="1">
-        <v>3954395.98</v>
+        <v>536626.49</v>
       </c>
       <c r="O147" s="1">
-        <v>0.76</v>
+        <v>0.11</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>468</v>
+      </c>
+      <c r="B148" t="s">
+        <v>469</v>
+      </c>
+      <c r="C148" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>79.435</v>
+      </c>
+      <c r="E148" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="I148" s="1">
+        <v>132491.7</v>
+      </c>
+      <c r="J148" s="1">
+        <v>2.5946984483152</v>
+      </c>
+      <c r="K148">
+        <v>0.55</v>
+      </c>
+      <c r="L148" t="s">
         <v>470</v>
       </c>
-      <c r="B148" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>3483206.16</v>
+        <v>5238738.25</v>
       </c>
       <c r="N148" s="1">
-        <v>3518192.16</v>
+        <v>5275123.68</v>
       </c>
       <c r="O148" s="1">
-        <v>0.67</v>
+        <v>1.06</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>471</v>
+      </c>
+      <c r="B149" t="s">
+        <v>472</v>
+      </c>
+      <c r="C149" s="1">
+        <v>1878000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>91.256</v>
+      </c>
+      <c r="E149" s="1">
+        <v>99.95192119</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>1877097.08</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-163309.4</v>
+      </c>
+      <c r="J149" s="1">
+        <v>-8.7001040990379</v>
+      </c>
+      <c r="K149">
+        <v>0.11</v>
+      </c>
+      <c r="L149" t="s">
         <v>473</v>
       </c>
-      <c r="B149" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>3202304.65</v>
+        <v>1713787.68</v>
       </c>
       <c r="N149" s="1">
-        <v>3311545.25</v>
+        <v>1715900.43</v>
       </c>
       <c r="O149" s="1">
-        <v>0.63</v>
+        <v>0.34</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>474</v>
+      </c>
+      <c r="B150" t="s">
+        <v>475</v>
+      </c>
+      <c r="C150" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>102.868</v>
+      </c>
+      <c r="E150" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="I150" s="1">
+        <v>86981.82</v>
+      </c>
+      <c r="J150" s="1">
+        <v>2.7141156378411</v>
+      </c>
+      <c r="K150">
+        <v>5.26</v>
+      </c>
+      <c r="L150" t="s">
         <v>476</v>
       </c>
-      <c r="B150" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>5454658.55</v>
+        <v>3291776.0</v>
       </c>
       <c r="N150" s="1">
-        <v>5485758.94</v>
+        <v>3460006.14</v>
       </c>
       <c r="O150" s="1">
-        <v>1.05</v>
+        <v>0.69</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>477</v>
+      </c>
+      <c r="B151" t="s">
+        <v>478</v>
+      </c>
+      <c r="C151" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.872</v>
+      </c>
+      <c r="E151" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-3701.29</v>
+      </c>
+      <c r="J151" s="1">
+        <v>-0.28470588805412</v>
+      </c>
+      <c r="K151">
+        <v>0.11</v>
+      </c>
+      <c r="L151" t="s">
         <v>479</v>
       </c>
-      <c r="B151" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>1794485.34</v>
+        <v>1296338.56</v>
       </c>
       <c r="N151" s="1">
-        <v>1832280.09</v>
+        <v>1297798.81</v>
       </c>
       <c r="O151" s="1">
-        <v>0.35</v>
+        <v>0.26</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>480</v>
+      </c>
+      <c r="B152" t="s">
+        <v>481</v>
+      </c>
+      <c r="C152" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>97.732</v>
+      </c>
+      <c r="E152" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-54264.76</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-2.7012111813603</v>
+      </c>
+      <c r="K152">
+        <v>1.21</v>
+      </c>
+      <c r="L152" t="s">
         <v>482</v>
       </c>
-      <c r="B152" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>3402912.0</v>
+        <v>1954640.0</v>
       </c>
       <c r="N152" s="1">
-        <v>3558890.08</v>
+        <v>1978772.22</v>
       </c>
       <c r="O152" s="1">
-        <v>0.68</v>
+        <v>0.4</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>483</v>
+      </c>
+      <c r="B153" t="s">
+        <v>484</v>
+      </c>
+      <c r="C153" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>98.332</v>
+      </c>
+      <c r="E153" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-23055.07</v>
+      </c>
+      <c r="J153" s="1">
+        <v>-1.6254438186667</v>
+      </c>
+      <c r="K153">
+        <v>3.65</v>
+      </c>
+      <c r="L153" t="s">
         <v>485</v>
       </c>
-      <c r="B153" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>1331021.12</v>
+        <v>1395331.08</v>
       </c>
       <c r="N153" s="1">
-        <v>1357143.37</v>
+        <v>1447071.12</v>
       </c>
       <c r="O153" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>486</v>
+      </c>
+      <c r="B154" t="s">
+        <v>487</v>
+      </c>
+      <c r="C154" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>96.623</v>
+      </c>
+      <c r="E154" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="I154" s="1">
+        <v>122478.57</v>
+      </c>
+      <c r="J154" s="1">
+        <v>5.0376430840192</v>
+      </c>
+      <c r="K154">
+        <v>0.43</v>
+      </c>
+      <c r="L154" t="s">
         <v>488</v>
       </c>
-      <c r="B154" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>2013220.0</v>
+        <v>2553745.89</v>
       </c>
       <c r="N154" s="1">
-        <v>2028873.33</v>
+        <v>2565143.83</v>
       </c>
       <c r="O154" s="1">
-        <v>0.39</v>
+        <v>0.51</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>489</v>
+      </c>
+      <c r="B155" t="s">
+        <v>490</v>
+      </c>
+      <c r="C155" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>98.643</v>
+      </c>
+      <c r="E155" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-47421.71</v>
+      </c>
+      <c r="J155" s="1">
+        <v>-1.3774514283829</v>
+      </c>
+      <c r="K155">
+        <v>0.46</v>
+      </c>
+      <c r="L155" t="s">
         <v>491</v>
       </c>
-      <c r="B155" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>1438199.07</v>
+        <v>3395292.06</v>
       </c>
       <c r="N155" s="1">
-        <v>1485011.49</v>
+        <v>3411139.6</v>
       </c>
       <c r="O155" s="1">
-        <v>0.28</v>
+        <v>0.68</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>492</v>
+      </c>
+      <c r="B156" t="s">
+        <v>493</v>
+      </c>
+      <c r="C156" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>101.531</v>
+      </c>
+      <c r="E156" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="I156" s="1">
+        <v>23731.73</v>
+      </c>
+      <c r="J156" s="1">
+        <v>1.3679924256213</v>
+      </c>
+      <c r="K156">
+        <v>1.24</v>
+      </c>
+      <c r="L156" t="s">
         <v>494</v>
       </c>
-      <c r="B156" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>2600553.42</v>
+        <v>1758516.92</v>
       </c>
       <c r="N156" s="1">
-        <v>2607326.11</v>
+        <v>1779950.42</v>
       </c>
       <c r="O156" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>495</v>
+      </c>
+      <c r="B157" t="s">
+        <v>496</v>
+      </c>
+      <c r="C157" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.363</v>
+      </c>
+      <c r="E157" s="1">
+        <v>100.0558075</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>4002232.3</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-27712.3</v>
+      </c>
+      <c r="J157" s="1">
+        <v>-0.69242107710739</v>
+      </c>
+      <c r="K157">
+        <v>3.08</v>
+      </c>
+      <c r="L157" t="s">
         <v>497</v>
       </c>
-      <c r="B157" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>3490360.1</v>
+        <v>3974520.0</v>
       </c>
       <c r="N157" s="1">
-        <v>3494829.92</v>
+        <v>4097807.67</v>
       </c>
       <c r="O157" s="1">
-        <v>0.67</v>
+        <v>0.82</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>498</v>
+      </c>
+      <c r="B158" t="s">
+        <v>499</v>
+      </c>
+      <c r="C158" s="1">
+        <v>5108000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>98.188</v>
+      </c>
+      <c r="E158" s="1">
+        <v>99.50742991</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>5082839.52</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-67396.48</v>
+      </c>
+      <c r="J158" s="1">
+        <v>-1.3259612020959</v>
+      </c>
+      <c r="K158">
+        <v>0.14</v>
+      </c>
+      <c r="L158" t="s">
         <v>500</v>
       </c>
-      <c r="B158" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M158" s="1">
-        <v>1793330.12</v>
+        <v>5015443.04</v>
       </c>
       <c r="N158" s="1">
-        <v>1808701.62</v>
+        <v>5022440.3</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>1.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>501</v>
+      </c>
+      <c r="B159" t="s">
+        <v>502</v>
+      </c>
+      <c r="C159" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>84.002</v>
+      </c>
+      <c r="E159" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-401123.38</v>
+      </c>
+      <c r="J159" s="1">
+        <v>-16.228166256777</v>
+      </c>
+      <c r="K159">
+        <v>0.64</v>
+      </c>
+      <c r="L159" t="s">
         <v>503</v>
       </c>
-      <c r="B159" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>5074750.0</v>
+        <v>2070649.3</v>
       </c>
       <c r="N159" s="1">
-        <v>5215503.42</v>
+        <v>2086338.0</v>
       </c>
       <c r="O159" s="1">
-        <v>1.0</v>
+        <v>0.42</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>504</v>
+      </c>
+      <c r="B160" t="s">
+        <v>505</v>
+      </c>
+      <c r="C160" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>98.784</v>
+      </c>
+      <c r="E160" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-6481.28</v>
+      </c>
+      <c r="J160" s="1">
+        <v>-1.216</v>
+      </c>
+      <c r="K160">
+        <v>1.33</v>
+      </c>
+      <c r="L160" t="s">
         <v>506</v>
       </c>
-      <c r="B160" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>2139250.25</v>
+        <v>526518.72</v>
       </c>
       <c r="N160" s="1">
-        <v>2143675.27</v>
+        <v>533614.28</v>
       </c>
       <c r="O160" s="1">
-        <v>0.41</v>
+        <v>0.11</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>507</v>
+      </c>
+      <c r="B161" t="s">
+        <v>508</v>
+      </c>
+      <c r="C161" s="1">
+        <v>4270000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>92.844</v>
+      </c>
+      <c r="E161" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>4035150.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-70711.2</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-1.752380952381</v>
+      </c>
+      <c r="K161">
+        <v>0.74</v>
+      </c>
+      <c r="L161" t="s">
         <v>509</v>
       </c>
-      <c r="B161" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>540462.0</v>
+        <v>3964438.8</v>
       </c>
       <c r="N161" s="1">
-        <v>543878.38</v>
+        <v>3996167.27</v>
       </c>
       <c r="O161" s="1">
-        <v>0.1</v>
+        <v>0.8</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B162" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="C162" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.297</v>
+        <v>97.032</v>
       </c>
       <c r="E162" s="1">
         <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>8613.0</v>
+        <v>-86072.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.297</v>
+        <v>-2.968</v>
       </c>
       <c r="K162">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="L162" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="M162" s="1">
-        <v>2908613.0</v>
+        <v>2813928.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2921840.02</v>
+        <v>2836205.08</v>
       </c>
       <c r="O162" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="B163" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="C163" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>96.035</v>
+        <v>93.58</v>
       </c>
       <c r="E163" s="1">
         <v>94.06809095</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>1975429.91</v>
       </c>
       <c r="I163" s="1">
-        <v>41305.09</v>
+        <v>-10249.91</v>
       </c>
       <c r="J163" s="1">
-        <v>2.0909418142808</v>
+        <v>-0.51886983932525</v>
       </c>
       <c r="K163">
-        <v>1.89</v>
+        <v>2.06</v>
       </c>
       <c r="L163" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="M163" s="1">
-        <v>2016735.0</v>
+        <v>1965180.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2056378.4</v>
+        <v>2008377.63</v>
       </c>
       <c r="O163" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="B164" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="C164" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.666</v>
+        <v>97.556</v>
       </c>
       <c r="E164" s="1">
         <v>87.394</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>961334.0</v>
       </c>
       <c r="I164" s="1">
-        <v>123992.0</v>
+        <v>111782.0</v>
       </c>
       <c r="J164" s="1">
-        <v>12.897910611712</v>
+        <v>11.627800535506</v>
       </c>
       <c r="K164">
-        <v>2.19</v>
+        <v>2.4</v>
       </c>
       <c r="L164" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="M164" s="1">
-        <v>1085326.0</v>
+        <v>1073116.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1109454.88</v>
+        <v>1099501.53</v>
       </c>
       <c r="O164" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B165" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="C165" s="1">
         <v>2010000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>105.224</v>
+        <v>102.99</v>
       </c>
       <c r="E165" s="1">
         <v>102.4847393</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>2059943.26</v>
       </c>
       <c r="I165" s="1">
-        <v>55059.14</v>
+        <v>10155.74</v>
       </c>
       <c r="J165" s="1">
-        <v>2.6728474064863</v>
+        <v>0.49301066671128</v>
       </c>
       <c r="K165">
-        <v>4.57</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>0.04</v>
+      </c>
+      <c r="L165">
+        <v>805.38</v>
       </c>
       <c r="M165" s="1">
-        <v>2115002.4</v>
+        <v>2070099.0</v>
       </c>
       <c r="N165" s="1">
-        <v>2206815.35</v>
+        <v>2070904.38</v>
       </c>
       <c r="O165" s="1">
         <v>0.42</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B166" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="C166" s="1">
         <v>1180000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>92.924</v>
+        <v>91.147</v>
       </c>
       <c r="E166" s="1">
         <v>93.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>1097400.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-896.8</v>
+        <v>-21865.4</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.081720430107527</v>
+        <v>-1.9924731182796</v>
       </c>
       <c r="K166">
-        <v>1.85</v>
+        <v>2.3</v>
       </c>
       <c r="L166" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="M166" s="1">
-        <v>1096503.2</v>
+        <v>1075534.6</v>
       </c>
       <c r="N166" s="1">
-        <v>1118365.98</v>
+        <v>1102674.6</v>
       </c>
       <c r="O166" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B167" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="C167" s="1">
         <v>1521000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.679</v>
+        <v>100.257</v>
       </c>
       <c r="E167" s="1">
         <v>104.28968508</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>1586246.11</v>
       </c>
       <c r="I167" s="1">
-        <v>-39708.52</v>
+        <v>-61337.14</v>
       </c>
       <c r="J167" s="1">
-        <v>-2.503301331973</v>
+        <v>-3.8668110587203</v>
       </c>
       <c r="K167">
-        <v>2.34</v>
+        <v>2.9</v>
       </c>
       <c r="L167" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="M167" s="1">
-        <v>1546537.59</v>
+        <v>1524908.97</v>
       </c>
       <c r="N167" s="1">
-        <v>1582069.84</v>
+        <v>1569017.97</v>
       </c>
       <c r="O167" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="B168" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="C168" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.989</v>
+        <v>97.05</v>
       </c>
       <c r="E168" s="1">
         <v>100.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-15165.0</v>
+        <v>-44250.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-1.011</v>
+        <v>-2.95</v>
       </c>
       <c r="K168">
-        <v>0.79</v>
+        <v>1.42</v>
       </c>
       <c r="L168" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="M168" s="1">
-        <v>1484835.0</v>
+        <v>1455750.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1496683.96</v>
+        <v>1477078.13</v>
       </c>
       <c r="O168" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B169" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C169" s="1">
         <v>1974000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>102.269</v>
+        <v>99.477</v>
       </c>
       <c r="E169" s="1">
         <v>99.44707143</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>1963085.19</v>
       </c>
       <c r="I169" s="1">
-        <v>55704.87</v>
+        <v>590.79</v>
       </c>
       <c r="J169" s="1">
-        <v>2.8376185752795</v>
+        <v>0.030094975144711</v>
       </c>
       <c r="K169">
-        <v>3.07</v>
+        <v>3.39</v>
       </c>
       <c r="L169" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="M169" s="1">
-        <v>2018790.06</v>
+        <v>1963675.98</v>
       </c>
       <c r="N169" s="1">
-        <v>2079408.31</v>
+        <v>2030627.48</v>
       </c>
       <c r="O169" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B170" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="C170" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>103.348</v>
+        <v>100.842</v>
       </c>
       <c r="E170" s="1">
         <v>100.82032267</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>3024609.68</v>
       </c>
       <c r="I170" s="1">
-        <v>75830.32</v>
+        <v>650.32</v>
       </c>
       <c r="J170" s="1">
-        <v>2.5071109340627</v>
+        <v>0.021500956116758</v>
       </c>
       <c r="K170">
-        <v>1.3</v>
+        <v>1.64</v>
       </c>
       <c r="L170" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="M170" s="1">
-        <v>3100440.0</v>
+        <v>3025260.0</v>
       </c>
       <c r="N170" s="1">
-        <v>3139450.42</v>
+        <v>3074478.75</v>
       </c>
       <c r="O170" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B171" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="C171" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>112.675</v>
+        <v>110.036</v>
       </c>
       <c r="E171" s="1">
         <v>113.539</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>1476007.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-11232.0</v>
+        <v>-45539.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.76097200081029</v>
+        <v>-3.0852834708778</v>
       </c>
       <c r="K171">
-        <v>3.3</v>
+        <v>0.18</v>
       </c>
       <c r="L171" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="M171" s="1">
-        <v>1464775.0</v>
+        <v>1430468.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1507652.43</v>
+        <v>1432864.88</v>
       </c>
       <c r="O171" s="1">
         <v>0.29</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B172" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="C172" s="1">
         <v>2224000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>92.927</v>
+        <v>90.798</v>
       </c>
       <c r="E172" s="1">
         <v>99.83244604</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>2220273.6</v>
       </c>
       <c r="I172" s="1">
-        <v>-153577.12</v>
+        <v>-200926.08</v>
       </c>
       <c r="J172" s="1">
-        <v>-6.9170358103614</v>
+        <v>-9.0496090211585</v>
       </c>
       <c r="K172">
-        <v>0.92</v>
+        <v>1.33</v>
       </c>
       <c r="L172" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="M172" s="1">
-        <v>2066696.48</v>
+        <v>2019347.52</v>
       </c>
       <c r="N172" s="1">
-        <v>2087080.75</v>
+        <v>2048869.57</v>
       </c>
       <c r="O172" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B173" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="C173" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>103.143</v>
+        <v>100.823</v>
       </c>
       <c r="E173" s="1">
         <v>99.55343345</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>2887049.57</v>
       </c>
       <c r="I173" s="1">
-        <v>104097.43</v>
+        <v>36817.43</v>
       </c>
       <c r="J173" s="1">
-        <v>3.6056682601401</v>
+        <v>1.2752614427746</v>
       </c>
       <c r="K173">
-        <v>1.94</v>
+        <v>2.28</v>
       </c>
       <c r="L173" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="M173" s="1">
-        <v>2991147.0</v>
+        <v>2923867.0</v>
       </c>
       <c r="N173" s="1">
-        <v>3047309.67</v>
+        <v>2990100.22</v>
       </c>
       <c r="O173" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="B174" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="C174" s="1">
         <v>900000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.971</v>
+        <v>99.828</v>
       </c>
       <c r="E174" s="1">
         <v>98.387</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>885483.0</v>
       </c>
       <c r="I174" s="1">
-        <v>14256.0</v>
+        <v>12969.0</v>
       </c>
       <c r="J174" s="1">
-        <v>1.6099687966906</v>
+        <v>1.4646243914338</v>
       </c>
       <c r="K174">
-        <v>2.42</v>
+        <v>2.62</v>
       </c>
       <c r="L174" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="M174" s="1">
-        <v>899739.0</v>
+        <v>898452.0</v>
       </c>
       <c r="N174" s="1">
-        <v>921502.36</v>
+        <v>922058.51</v>
       </c>
       <c r="O174" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="B175" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="C175" s="1">
         <v>4419000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>102.623</v>
+        <v>98.282</v>
       </c>
       <c r="E175" s="1">
         <v>100.25273885</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>4430168.53</v>
       </c>
       <c r="I175" s="1">
-        <v>104741.84</v>
+        <v>-87086.95</v>
       </c>
       <c r="J175" s="1">
-        <v>2.364285676509</v>
+        <v>-1.9657705888674</v>
       </c>
       <c r="K175">
-        <v>1.16</v>
+        <v>1.65</v>
       </c>
       <c r="L175" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="M175" s="1">
-        <v>4534910.37</v>
+        <v>4343081.58</v>
       </c>
       <c r="N175" s="1">
-        <v>4586311.93</v>
+        <v>4415964.39</v>
       </c>
       <c r="O175" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="B176" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="C176" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>104.894</v>
+        <v>101.427</v>
       </c>
       <c r="E176" s="1">
         <v>99.58935313</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>1593429.65</v>
       </c>
       <c r="I176" s="1">
-        <v>84874.35</v>
+        <v>29402.35</v>
       </c>
       <c r="J176" s="1">
-        <v>5.3265200631857</v>
+        <v>1.8452242306399</v>
       </c>
       <c r="K176">
-        <v>3.96</v>
+        <v>4.32</v>
       </c>
       <c r="L176" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="M176" s="1">
-        <v>1678304.0</v>
+        <v>1622832.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1741657.42</v>
+        <v>1692026.52</v>
       </c>
       <c r="O176" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="B177" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="C177" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>97.197</v>
+        <v>94.769</v>
       </c>
       <c r="E177" s="1">
         <v>89.63713976</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>3675122.73</v>
       </c>
       <c r="I177" s="1">
-        <v>309954.27</v>
+        <v>210406.27</v>
       </c>
       <c r="J177" s="1">
-        <v>8.4338481398144</v>
+        <v>5.7251494836473</v>
       </c>
       <c r="K177">
-        <v>2.14</v>
+        <v>2.32</v>
       </c>
       <c r="L177" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="M177" s="1">
-        <v>3985077.0</v>
+        <v>3885529.0</v>
       </c>
       <c r="N177" s="1">
-        <v>4072693.44</v>
+        <v>3980446.81</v>
       </c>
       <c r="O177" s="1">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="B178" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="C178" s="1">
         <v>4408000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>102.201</v>
+        <v>101.923</v>
       </c>
       <c r="E178" s="1">
         <v>102.79332963</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>4531129.97</v>
       </c>
       <c r="I178" s="1">
-        <v>-26109.89</v>
+        <v>-38364.13</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.57623352613741</v>
+        <v>-0.84667909007254</v>
       </c>
       <c r="K178">
-        <v>0.22</v>
+        <v>0.77</v>
       </c>
       <c r="L178" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="M178" s="1">
-        <v>4505020.08</v>
+        <v>4492765.84</v>
       </c>
       <c r="N178" s="1">
-        <v>4514616.66</v>
+        <v>4526790.09</v>
       </c>
       <c r="O178" s="1">
-        <v>0.86</v>
+        <v>0.91</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="B179" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="C179" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.159</v>
+        <v>99.91</v>
       </c>
       <c r="E179" s="1">
         <v>100.256</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>1604096.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-1552.0</v>
+        <v>-5536.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.096752314075966</v>
+        <v>-0.34511650175551</v>
       </c>
       <c r="K179">
-        <v>0.16</v>
+        <v>0.57</v>
       </c>
       <c r="L179" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="M179" s="1">
-        <v>1602544.0</v>
+        <v>1598560.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1605110.67</v>
+        <v>1607660.0</v>
       </c>
       <c r="O179" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B180" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C180" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>82.106</v>
+        <v>79.125</v>
       </c>
       <c r="E180" s="1">
         <v>73.81842241</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>2140734.25</v>
       </c>
       <c r="I180" s="1">
-        <v>240339.75</v>
+        <v>153890.75</v>
       </c>
       <c r="J180" s="1">
-        <v>11.226977379373</v>
+        <v>7.1886900487531</v>
       </c>
       <c r="K180">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>49.66</v>
+        <v>0.05</v>
+      </c>
+      <c r="L180" t="s">
+        <v>563</v>
       </c>
       <c r="M180" s="1">
-        <v>2381074.0</v>
+        <v>2294625.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2381123.66</v>
+        <v>2295965.75</v>
       </c>
       <c r="O180" s="1">
         <v>0.46</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>564</v>
+      </c>
+      <c r="B181" t="s">
+        <v>565</v>
+      </c>
+      <c r="C181" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>95.623</v>
+      </c>
+      <c r="E181" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-13696.2</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-1.1239789060077</v>
+      </c>
+      <c r="K181">
+        <v>2.32</v>
+      </c>
+      <c r="L181" t="s">
         <v>566</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>2212784.0</v>
+        <v>1204849.8</v>
       </c>
       <c r="N181" s="1">
-        <v>2241982.97</v>
+        <v>1234026.68</v>
       </c>
       <c r="O181" s="1">
-        <v>0.43</v>
+        <v>0.25</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>567</v>
+      </c>
+      <c r="B182" t="s">
+        <v>568</v>
+      </c>
+      <c r="C182" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>95.937</v>
+      </c>
+      <c r="E182" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>51451.0</v>
+      </c>
+      <c r="J182" s="1">
+        <v>2.3874066168623</v>
+      </c>
+      <c r="K182">
+        <v>1.37</v>
+      </c>
+      <c r="L182" t="s">
         <v>569</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>3246298.0</v>
+        <v>2206551.0</v>
       </c>
       <c r="N182" s="1">
-        <v>3264470.92</v>
+        <v>2238002.71</v>
       </c>
       <c r="O182" s="1">
-        <v>0.62</v>
+        <v>0.45</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>570</v>
+      </c>
+      <c r="B183" t="s">
+        <v>571</v>
+      </c>
+      <c r="C183" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>90.281</v>
+      </c>
+      <c r="E183" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-326072.45</v>
+      </c>
+      <c r="J183" s="1">
+        <v>-9.719</v>
+      </c>
+      <c r="K183">
+        <v>1.13</v>
+      </c>
+      <c r="L183" t="s">
         <v>572</v>
       </c>
-      <c r="B183" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>1513978.0</v>
+        <v>3028927.55</v>
       </c>
       <c r="N183" s="1">
-        <v>1546074.5</v>
+        <v>3066671.3</v>
       </c>
       <c r="O183" s="1">
-        <v>0.3</v>
+        <v>0.62</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>573</v>
+      </c>
+      <c r="B184" t="s">
+        <v>574</v>
+      </c>
+      <c r="C184" s="1">
+        <v>1550000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>93.204</v>
+      </c>
+      <c r="E184" s="1">
+        <v>101.28018323</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>1569842.84</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-125180.84</v>
+      </c>
+      <c r="J184" s="1">
+        <v>-7.9741001334885</v>
+      </c>
+      <c r="K184">
+        <v>2.47</v>
+      </c>
+      <c r="L184" t="s">
         <v>575</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>5313018.35</v>
+        <v>1444662.0</v>
       </c>
       <c r="N184" s="1">
-        <v>5395217.94</v>
+        <v>1482986.18</v>
       </c>
       <c r="O184" s="1">
-        <v>1.03</v>
+        <v>0.3</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>576</v>
+      </c>
+      <c r="B185" t="s">
+        <v>577</v>
+      </c>
+      <c r="C185" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>94.376</v>
+      </c>
+      <c r="E185" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="I185" s="1">
+        <v>73466.01</v>
+      </c>
+      <c r="J185" s="1">
+        <v>1.4449916302078</v>
+      </c>
+      <c r="K185">
+        <v>1.72</v>
+      </c>
+      <c r="L185" t="s">
         <v>578</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>6366656.0</v>
+        <v>5157648.4</v>
       </c>
       <c r="N185" s="1">
-        <v>6623642.3</v>
+        <v>5251526.62</v>
       </c>
       <c r="O185" s="1">
-        <v>1.27</v>
+        <v>1.05</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>579</v>
+      </c>
+      <c r="B186" t="s">
+        <v>580</v>
+      </c>
+      <c r="C186" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>95.587</v>
+      </c>
+      <c r="E186" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="I186" s="1">
+        <v>120306.23</v>
+      </c>
+      <c r="J186" s="1">
+        <v>2.0060193237155</v>
+      </c>
+      <c r="K186">
+        <v>4.33</v>
+      </c>
+      <c r="L186" t="s">
         <v>581</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>1114470.83</v>
+        <v>6117568.0</v>
       </c>
       <c r="N186" s="1">
-        <v>1155294.54</v>
+        <v>6394499.51</v>
       </c>
       <c r="O186" s="1">
-        <v>0.22</v>
+        <v>1.28</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>582</v>
+      </c>
+      <c r="B187" t="s">
+        <v>583</v>
+      </c>
+      <c r="C187" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>101.588</v>
+      </c>
+      <c r="E187" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-6722.75</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-0.61638903418992</v>
+      </c>
+      <c r="K187">
+        <v>4.16</v>
+      </c>
+      <c r="L187" t="s">
         <v>584</v>
       </c>
-      <c r="B187" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>3807546.3</v>
+        <v>1083943.96</v>
       </c>
       <c r="N187" s="1">
-        <v>3830703.61</v>
+        <v>1128377.93</v>
       </c>
       <c r="O187" s="1">
-        <v>0.73</v>
+        <v>0.23</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>585</v>
+      </c>
+      <c r="B188" t="s">
+        <v>586</v>
+      </c>
+      <c r="C188" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>93.974</v>
+      </c>
+      <c r="E188" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-235871.51</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-6.0862456855169</v>
+      </c>
+      <c r="K188">
+        <v>1.01</v>
+      </c>
+      <c r="L188" t="s">
         <v>587</v>
       </c>
-      <c r="B188" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>1629076.0</v>
+        <v>3639613.02</v>
       </c>
       <c r="N188" s="1">
-        <v>1646861.07</v>
+        <v>3678585.08</v>
       </c>
       <c r="O188" s="1">
-        <v>0.31</v>
+        <v>0.74</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>588</v>
+      </c>
+      <c r="B189" t="s">
+        <v>589</v>
+      </c>
+      <c r="C189" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>92.579</v>
+      </c>
+      <c r="E189" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="I189" s="1">
+        <v>18028.5</v>
+      </c>
+      <c r="J189" s="1">
+        <v>1.1587821041647</v>
+      </c>
+      <c r="K189">
+        <v>1.27</v>
+      </c>
+      <c r="L189" t="s">
         <v>590</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>3330088.94</v>
+        <v>1573843.0</v>
       </c>
       <c r="N189" s="1">
-        <v>3350997.8</v>
+        <v>1595429.46</v>
       </c>
       <c r="O189" s="1">
-        <v>0.64</v>
+        <v>0.32</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>591</v>
+      </c>
+      <c r="B190" t="s">
+        <v>592</v>
+      </c>
+      <c r="C190" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>101.203</v>
+      </c>
+      <c r="E190" s="1">
+        <v>101.2434</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>101243.4</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-40.4</v>
+      </c>
+      <c r="J190" s="1">
+        <v>-0.039903835706821</v>
+      </c>
+      <c r="K190">
+        <v>4.38</v>
+      </c>
+      <c r="L190" t="s">
         <v>593</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>998040.0</v>
+        <v>101203.0</v>
       </c>
       <c r="N190" s="1">
-        <v>1002390.83</v>
+        <v>105583.82</v>
       </c>
       <c r="O190" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>594</v>
+      </c>
+      <c r="B191" t="s">
+        <v>595</v>
+      </c>
+      <c r="C191" s="1">
+        <v>2413000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>102.566</v>
+      </c>
+      <c r="E191" s="1">
+        <v>102.38671778</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>2470591.5</v>
+      </c>
+      <c r="I191" s="1">
+        <v>4326.08</v>
+      </c>
+      <c r="J191" s="1">
+        <v>0.17510300670912</v>
+      </c>
+      <c r="K191">
+        <v>4.08</v>
+      </c>
+      <c r="L191" t="s">
         <v>596</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>3598183.06</v>
+        <v>2474917.58</v>
       </c>
       <c r="N191" s="1">
-        <v>3624568.87</v>
+        <v>2573346.49</v>
       </c>
       <c r="O191" s="1">
-        <v>0.69</v>
+        <v>0.52</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>597</v>
+      </c>
+      <c r="B192" t="s">
+        <v>598</v>
+      </c>
+      <c r="C192" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>97.721</v>
+      </c>
+      <c r="E192" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="I192" s="1">
+        <v>226898.84</v>
+      </c>
+      <c r="J192" s="1">
+        <v>7.4760044893686</v>
+      </c>
+      <c r="K192">
+        <v>1.05</v>
+      </c>
+      <c r="L192" t="s">
         <v>599</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>5258043.0</v>
+        <v>3261926.98</v>
       </c>
       <c r="N192" s="1">
-        <v>5501432.04</v>
+        <v>3297115.06</v>
       </c>
       <c r="O192" s="1">
-        <v>1.05</v>
+        <v>0.66</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>600</v>
+      </c>
+      <c r="B193" t="s">
+        <v>601</v>
+      </c>
+      <c r="C193" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>98.576</v>
+      </c>
+      <c r="E193" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>8087.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>0.82716818404518</v>
+      </c>
+      <c r="K193">
+        <v>0.7</v>
+      </c>
+      <c r="L193" t="s">
         <v>602</v>
       </c>
-      <c r="B193" t="s">
+      <c r="M193" s="1">
+        <v>985760.0</v>
+      </c>
+      <c r="N193" s="1">
+        <v>992804.2</v>
+      </c>
+      <c r="O193" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P193">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16">
+      <c r="A194" t="s">
         <v>603</v>
       </c>
-      <c r="C193" s="1">
-[...5 lines deleted...]
-      <c r="E193" s="1">
+      <c r="B194" t="s">
+        <v>604</v>
+      </c>
+      <c r="C194" s="1">
+        <v>3432300.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>103.987</v>
+      </c>
+      <c r="E194" s="1">
+        <v>103.09125717</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>3538401.22</v>
+      </c>
+      <c r="I194" s="1">
+        <v>30744.58</v>
+      </c>
+      <c r="J194" s="1">
+        <v>0.86888337665676</v>
+      </c>
+      <c r="K194">
+        <v>1.29</v>
+      </c>
+      <c r="L194" t="s">
+        <v>605</v>
+      </c>
+      <c r="M194" s="1">
+        <v>3569145.8</v>
+      </c>
+      <c r="N194" s="1">
+        <v>3613551.18</v>
+      </c>
+      <c r="O194" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P194">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16">
+      <c r="A195" t="s">
+        <v>606</v>
+      </c>
+      <c r="B195" t="s">
+        <v>607</v>
+      </c>
+      <c r="C195" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>103.011</v>
+      </c>
+      <c r="E195" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="I195" s="1">
+        <v>134213.23</v>
+      </c>
+      <c r="J195" s="1">
+        <v>2.7316167557927</v>
+      </c>
+      <c r="K195">
+        <v>5.47</v>
+      </c>
+      <c r="L195" t="s">
+        <v>608</v>
+      </c>
+      <c r="M195" s="1">
+        <v>5047539.0</v>
+      </c>
+      <c r="N195" s="1">
+        <v>5315360.92</v>
+      </c>
+      <c r="O195" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="P195">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16">
+      <c r="A196" t="s">
+        <v>609</v>
+      </c>
+      <c r="B196" t="s">
+        <v>610</v>
+      </c>
+      <c r="C196" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>7.34545557</v>
+      </c>
+      <c r="E196" s="1">
+        <v>0.0764370557</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>1414085.53</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-65454.03</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-4.6287178965759</v>
+      </c>
+      <c r="K196">
         <v>0.0</v>
       </c>
-      <c r="F193" t="s">
-[...5 lines deleted...]
-      <c r="H193" s="1">
+      <c r="L196" t="s">
+        <v>611</v>
+      </c>
+      <c r="M196" s="1">
+        <v>1348631.5</v>
+      </c>
+      <c r="N196" s="1">
+        <v>1358909.28</v>
+      </c>
+      <c r="O196" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P196">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16">
+      <c r="A197" t="s">
+        <v>612</v>
+      </c>
+      <c r="B197" t="s">
+        <v>610</v>
+      </c>
+      <c r="C197" s="1">
+        <v>37000000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>6.49085557</v>
+      </c>
+      <c r="E197" s="1">
+        <v>0.0741961751</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>2745258.48</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-364197.48</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-13.266418541397</v>
+      </c>
+      <c r="K197">
         <v>0.0</v>
       </c>
-      <c r="I193" s="1">
-[...5 lines deleted...]
-      <c r="K193">
+      <c r="L197" t="s">
+        <v>613</v>
+      </c>
+      <c r="M197" s="1">
+        <v>2381061.0</v>
+      </c>
+      <c r="N197" s="1">
+        <v>2401616.56</v>
+      </c>
+      <c r="O197" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P197">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16">
+      <c r="A198" t="s">
+        <v>614</v>
+      </c>
+      <c r="B198" t="s">
+        <v>610</v>
+      </c>
+      <c r="C198" s="1">
+        <v>-37000000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>7.34545557</v>
+      </c>
+      <c r="E198" s="1">
+        <v>0.0822883465</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>-3044668.82</v>
+      </c>
+      <c r="I198" s="1">
+        <v>347405.82</v>
+      </c>
+      <c r="J198" s="1">
+        <v>-11.410299133947</v>
+      </c>
+      <c r="K198">
         <v>0.0</v>
       </c>
-      <c r="L193" t="s">
-[...11 lines deleted...]
-      <c r="P193">
+      <c r="L198" t="s">
+        <v>615</v>
+      </c>
+      <c r="M198" s="1">
+        <v>-2697263.0</v>
+      </c>
+      <c r="N198" s="1">
+        <v>-2717818.56</v>
+      </c>
+      <c r="O198" s="1">
+        <v>-0.55</v>
+      </c>
+      <c r="P198">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16">
+      <c r="A199" t="s">
+        <v>616</v>
+      </c>
+      <c r="B199" t="s">
+        <v>610</v>
+      </c>
+      <c r="C199" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>7.34545557</v>
+      </c>
+      <c r="E199" s="1">
+        <v>0.0956676303</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>1769851.16</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-421219.66</v>
+      </c>
+      <c r="J199" s="1">
+        <v>-23.79972223201</v>
+      </c>
+      <c r="K199">
+        <v>0.0</v>
+      </c>
+      <c r="L199" t="s">
+        <v>611</v>
+      </c>
+      <c r="M199" s="1">
+        <v>1348631.5</v>
+      </c>
+      <c r="N199" s="1">
+        <v>1358909.28</v>
+      </c>
+      <c r="O199" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P199">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>