--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="617">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -181,1734 +181,1707 @@
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>8 005.48</t>
+    <t>15 010.27</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>67 011.88</t>
+    <t>75 441.04</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>35 706.25</t>
+    <t>40 631.25</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>94 993.15</t>
+    <t>104 917.81</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>3 454.78</t>
+    <t>11 132.07</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>10 125.00</t>
+    <t>13 875.00</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>23 593.50</t>
+    <t>32 331.83</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>24 359.16</t>
+    <t>36 851.03</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>24 237.11</t>
+    <t>31 262.36</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>83 196.99</t>
+    <t>91 637.26</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>1 989.04</t>
+    <t>12 431.51</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>7 067.12</t>
+    <t>9 282.19</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>79 642.81</t>
+    <t>88 850.07</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>34 628.74</t>
+    <t>44 666.06</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>54 004.24</t>
+    <t>69 657.64</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>17 828.51</t>
+    <t>26 535.45</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>114 665.50</t>
+    <t>129 088.83</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>63 012.03</t>
+    <t>70 938.07</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>41 700.14</t>
+    <t>49 080.69</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>163 184.38</t>
+    <t>176 837.26</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>16 376.67</t>
+    <t>19 788.47</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>10 693.47</t>
-[...17 lines deleted...]
-    <t>14 409.38</t>
+    <t>12 853.76</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>30 765.22</t>
+    <t>40 704.76</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>12 437.09</t>
+    <t>17 314.39</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>32 441.06</t>
+    <t>38 994.81</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>47 018.71</t>
+    <t>54 308.43</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>3 070.62</t>
+    <t>5 432.63</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>43 471.23</t>
+    <t>48 778.77</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>5 130.82</t>
+    <t>10 028.42</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>59 625.00</t>
+    <t>67 125.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>100 886.50</t>
+    <t>120 287.75</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>74 281.25</t>
+    <t>5 910.03</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>137 680.63</t>
+    <t>159 026.46</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>70 658.00</t>
+    <t>80 271.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>66 192.75</t>
+    <t>75 260.25</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>54 459.71</t>
+    <t>61 309.99</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>145 633.56</t>
+    <t>156 960.62</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>25 289.00</t>
+    <t>30 397.89</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>61 059.38</t>
+    <t>68 371.88</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>12 997.40</t>
+    <t>16 764.76</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>37 401.86</t>
+    <t>51 427.56</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>44 383.56</t>
+    <t>48 267.12</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>43 347.50</t>
+    <t>3 612.29</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>90 297.09</t>
+    <t>101 655.22</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>37 899.13</t>
-[...8 lines deleted...]
-    <t>1 820.71</t>
+    <t>43 774.96</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>15 649.32</t>
+    <t>20 482.19</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>2 224.69</t>
+    <t>7 168.44</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>41 468.49</t>
+    <t>46 416.44</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>25 480.56</t>
+    <t>30 301.21</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>82 646.88</t>
+    <t>93 042.71</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>25 062.38</t>
+    <t>28 214.88</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>5 605.48</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>3 142.47</t>
+    <t>11 391.44</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>32 714.50</t>
+    <t>40 503.67</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>125 088.23</t>
+    <t>148 130.80</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>83 440.00</t>
+    <t>95 028.89</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>33 309.38</t>
+    <t>40 038.54</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>77 448.97</t>
+    <t>83 928.77</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>61 968.89</t>
+    <t>66 292.30</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>23 879.33</t>
+    <t>29 564.89</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>79 472.60</t>
+    <t>85 369.86</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>46 036.25</t>
+    <t>53 708.96</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>76 728.09</t>
+    <t>92 228.72</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>2 998.31</t>
+    <t>6 154.42</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>24 824.66</t>
+    <t>32 491.10</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>39 096.33</t>
+    <t>44 014.11</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>6 046.88</t>
+    <t>19 484.38</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>38 551.82</t>
+    <t>44 173.96</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>40 445.42</t>
-[...8 lines deleted...]
-    <t>56 077.31</t>
+    <t>45 260.35</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>14 608.13</t>
+    <t>20 120.63</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>23 561.04</t>
+    <t>1 111.37</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>43 791.78</t>
+    <t>46 984.93</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>68 458.33</t>
+    <t>77 069.44</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>87 453.44</t>
+    <t>99 684.69</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>35 075.91</t>
+    <t>40 514.03</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>8 925.19</t>
+    <t>10 308.94</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>71 095.92</t>
+    <t>80 835.08</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>40 996.31</t>
+    <t>49 278.40</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>18 735.34</t>
+    <t>42 954.11</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>11 692.52</t>
+    <t>16 414.50</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>27 687.45</t>
+    <t>31 029.04</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>72 562.50</t>
+    <t>83 812.50</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>124 039.32</t>
+    <t>139 641.75</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>9 221.92</t>
+    <t>11 178.08</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>13 114.73</t>
+    <t>20 558.22</t>
+  </si>
+  <si>
+    <t>XS3040316971</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
+  </si>
+  <si>
+    <t>4 153.77</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>75 919.44</t>
+    <t>5 452.78</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>70 143.75</t>
+    <t>78 206.25</t>
+  </si>
+  <si>
+    <t>XS3194941111</t>
+  </si>
+  <si>
+    <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
+  </si>
+  <si>
+    <t>8 047.57</t>
+  </si>
+  <si>
+    <t>XS3067907140</t>
+  </si>
+  <si>
+    <t>IPD 3 BV 5.5 15/06/2031</t>
+  </si>
+  <si>
+    <t>39 997.22</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
+    <t>2 762.25</t>
+  </si>
+  <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>7 494.62</t>
+    <t>10 553.65</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>80 174.65</t>
+    <t>90 259.51</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>3 746.38</t>
+    <t>12 071.65</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>1 196.39</t>
+    <t>3 855.03</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>28 010.96</t>
+    <t>31 687.40</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>33 415.80</t>
+    <t>19 693.31</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>16 742.47</t>
+    <t>22 602.33</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>89 389.20</t>
+    <t>99 427.56</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>44 154.70</t>
+    <t>56 685.08</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>31 261.13</t>
+    <t>36 107.82</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>42 021.15</t>
+    <t>47 898.23</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>18 558.68</t>
+    <t>21 843.40</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>84 428.75</t>
+    <t>101 485.06</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>38 201.94</t>
+    <t>43 582.50</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>19 118.75</t>
+    <t>24 660.42</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>4 874.51</t>
+    <t>16 248.38</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>41 424.40</t>
+    <t>49 878.35</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>48 675.00</t>
+    <t>58 508.33</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>35 093.82</t>
+    <t>40 534.73</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>56 718.13</t>
+    <t>64 162.39</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>5 200.00</t>
+    <t>9 200.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>87 020.55</t>
+    <t>94 330.27</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>10 177.50</t>
+    <t>13 127.50</t>
+  </si>
+  <si>
+    <t>XS3323687023</t>
+  </si>
+  <si>
+    <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
+  </si>
+  <si>
+    <t>1 323.96</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>65 374.46</t>
+    <t>6 278.90</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>40 373.96</t>
+    <t>47 519.79</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>14 782.99</t>
+    <t>2 536.47</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>103 010.42</t>
+    <t>8 288.19</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>23 802.05</t>
+    <t>32 273.97</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>14 434.31</t>
+    <t>20 263.55</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>9 972.60</t>
+    <t>11 281.51</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>45 896.50</t>
+    <t>52 271.01</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>32 990.63</t>
+    <t>42 553.13</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>101 530.46</t>
+    <t>117 031.29</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>148 924.76</t>
+    <t>6 222.48</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>15 476.91</t>
+    <t>19 206.28</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>37 694.25</t>
+    <t>51 655.08</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>34 978.85</t>
+    <t>43 520.19</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>47 959.40</t>
+    <t>58 132.60</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>31 790.50</t>
+    <t>36 205.85</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>42 057.53</t>
+    <t>46 165.48</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>26 361.27</t>
+    <t>34 502.25</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>74 497.00</t>
+    <t>1 817.00</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>1 907.00</t>
+    <t>6 144.78</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>15 443.41</t>
+    <t>27 454.95</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>52 479.00</t>
-[...8 lines deleted...]
-    <t>19 781.28</t>
+    <t>64 974.00</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>36 385.43</t>
+    <t>40 654.11</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>2 112.75</t>
+    <t>11 157.75</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>168 230.14</t>
+    <t>6 126.03</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>1 460.25</t>
+    <t>4 705.25</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>24 132.22</t>
+    <t>1 612.64</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>51 740.04</t>
+    <t>55 720.05</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>11 397.94</t>
+    <t>14 701.69</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>15 847.54</t>
+    <t>23 974.49</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>21 433.50</t>
+    <t>25 763.50</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>123 287.67</t>
+    <t>125 321.92</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>6 997.26</t>
+    <t>30 529.45</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>15 688.70</t>
+    <t>23 734.18</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>7 095.56</t>
+    <t>9 723.55</t>
+  </si>
+  <si>
+    <t>XS3338317327</t>
+  </si>
+  <si>
+    <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
+  </si>
+  <si>
+    <t>2 080.35</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>31 728.47</t>
+    <t>37 659.03</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>22 277.08</t>
+    <t>19 384.42</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>28 208.22</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...14 lines deleted...]
-    <t>TENNET HOLDING BV PERP</t>
+    <t>46 068.36</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>27 140.00</t>
+    <t>30 909.44</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>44 109.00</t>
+    <t>50 235.25</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>21 328.13</t>
+    <t>28 098.96</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>66 951.50</t>
+    <t>71 475.25</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>49 218.75</t>
+    <t>56 510.42</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>2 396.88</t>
+    <t>7 723.26</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>29 522.05</t>
+    <t>5 371.90</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>66 233.22</t>
+    <t>74 367.12</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>23 606.51</t>
+    <t>25 095.21</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>72 882.81</t>
+    <t>88 226.56</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>69 194.52</t>
+    <t>73 912.33</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>94 917.81</t>
-[...8 lines deleted...]
-    <t>34 024.25</t>
+    <t>100 815.07</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>9 100.00</t>
+    <t>13 766.67</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>1 340.75</t>
+    <t>2 383.56</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>29 176.88</t>
+    <t>32 589.38</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>31 451.71</t>
+    <t>1 646.23</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>37 743.75</t>
+    <t>51 722.92</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>38 324.18</t>
+    <t>43 354.22</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>93 878.22</t>
+    <t>103 310.96</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>276 931.51</t>
+    <t>13 041.10</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>44 433.97</t>
+    <t>47 349.95</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>38 972.06</t>
+    <t>50 268.31</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>21 586.46</t>
+    <t>24 301.74</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
-    <t>4 380.82</t>
+    <t>4 661.30</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>98 428.91</t>
+    <t>105 891.03</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>35 188.08</t>
+    <t>45 387.53</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>7 044.20</t>
+    <t>9 219.61</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>44 405.38</t>
+    <t>57 276.51</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>267 821.92</t>
-[...23 lines deleted...]
-    <t>CDS-00107981</t>
+    <t>287 556.16</t>
+  </si>
+  <si>
+    <t>CDS-00108783</t>
+  </si>
+  <si>
+    <t>PAR20260409050213052</t>
+  </si>
+  <si>
+    <t>64 236.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2272,299 +2245,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2181794.3988</v>
+        <v>2152805.3988</v>
       </c>
       <c r="D2">
-        <v>131.22</v>
+        <v>132.85</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>286306071.0</v>
+        <v>286011196.18</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>286306071.0</v>
+        <v>286011196.18</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>53.02</v>
+        <v>53.68</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>54458190.56</v>
+        <v>55134617.07</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>54458190.56</v>
+        <v>55134617.07</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>462936.8238</v>
+        <v>460020.2045</v>
       </c>
       <c r="D4">
-        <v>121.89</v>
+        <v>123.37</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56430408.82</v>
+        <v>56756700.7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56430408.82</v>
+        <v>56756700.7</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>129.65</v>
+        <v>131.3</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>129.65</v>
+        <v>131.3</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>129.65</v>
+        <v>131.3</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>126.29</v>
+        <v>127.91</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>126.29</v>
+        <v>127.91</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>126.29</v>
+        <v>127.91</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>125.82</v>
+        <v>127.37</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1384.03</v>
+        <v>1401.13</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1384.03</v>
+        <v>1401.13</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>10781.32</v>
+        <v>10916.81</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>100851785.93</v>
+        <v>102119156.35</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>100851785.93</v>
+        <v>102119156.35</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2691.0</v>
+        <v>2726.0</v>
       </c>
       <c r="D9">
-        <v>98.64</v>
+        <v>99.84</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>265458.31</v>
+        <v>272180.31</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>265458.31</v>
+        <v>272180.31</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P199"/>
+  <dimension ref="A1:P194"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O199" sqref="O199"/>
+      <selection activeCell="O194" sqref="O194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2633,9889 +2606,9639 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>280000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>89.03</v>
+        <v>90.73</v>
       </c>
       <c r="E3" s="1">
         <v>93.5512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>26194336.0</v>
+        <v>13097168.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1265936.0</v>
+        <v>-394968.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-4.8328615774036</v>
+        <v>-3.0156748390186</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>24928400.0</v>
+        <v>12702200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>24928400.0</v>
+        <v>12702200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>5.0</v>
+        <v>2.54</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.13</v>
+        <v>3.08</v>
       </c>
       <c r="J4" s="1">
-        <v>948.48484848485</v>
+        <v>933.33333333333</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.46</v>
+        <v>3.41</v>
       </c>
       <c r="N4" s="1">
-        <v>3.46</v>
+        <v>3.41</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>108.27</v>
+        <v>106.58</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>108.27</v>
+        <v>106.58</v>
       </c>
       <c r="N5" s="1">
-        <v>108.27</v>
+        <v>106.58</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>954.0</v>
+        <v>2723.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E6" s="1">
-        <v>4783.498951782</v>
+        <v>4790.2985934631</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>4563458.0</v>
+        <v>13043983.07</v>
       </c>
       <c r="I6" s="1">
-        <v>1222.12</v>
+        <v>248.9</v>
       </c>
       <c r="J6" s="1">
-        <v>0.026780568595131</v>
+        <v>0.0019081594836814</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4564680.12</v>
+        <v>13044231.97</v>
       </c>
       <c r="N6" s="1">
-        <v>4564680.12</v>
+        <v>13044231.97</v>
       </c>
       <c r="O6" s="1">
-        <v>0.92</v>
+        <v>2.61</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
         <v>676.0</v>
       </c>
       <c r="D7" s="1">
-        <v>115.32</v>
+        <v>115.5</v>
       </c>
       <c r="E7" s="1">
         <v>116.823047337</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-1016060.0</v>
+        <v>-894380.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-1016060.0</v>
+        <v>-894380.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-1016060.0</v>
+        <v>-894380.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.2</v>
+        <v>-0.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>483.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.68</v>
+        <v>105.855</v>
       </c>
       <c r="E8" s="1">
         <v>105.815</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-65205.0</v>
+        <v>19320.0</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>-65205.0</v>
+        <v>19320.0</v>
       </c>
       <c r="N8" s="1">
-        <v>-65205.0</v>
+        <v>19320.0</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.955</v>
+        <v>101.602</v>
       </c>
       <c r="E9" s="1">
         <v>100.13</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2503250.0</v>
       </c>
       <c r="I9" s="1">
-        <v>20625.0</v>
+        <v>36800.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.82392889243983</v>
+        <v>1.4700888844502</v>
       </c>
       <c r="K9">
-        <v>0.32</v>
+        <v>0.6</v>
       </c>
       <c r="L9" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="1">
-        <v>2523875.0</v>
+        <v>2540050.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2531880.48</v>
+        <v>2555060.27</v>
       </c>
       <c r="O9" s="1">
         <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
         <v>2380000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.787</v>
+        <v>102.714</v>
       </c>
       <c r="E10" s="1">
         <v>101.7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2420460.0</v>
       </c>
       <c r="I10" s="1">
-        <v>2070.6</v>
+        <v>24133.2</v>
       </c>
       <c r="J10" s="1">
-        <v>0.085545722713864</v>
+        <v>0.99705014749263</v>
       </c>
       <c r="K10">
-        <v>2.82</v>
+        <v>3.17</v>
       </c>
       <c r="L10" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="1">
-        <v>2422530.6</v>
+        <v>2444593.2</v>
       </c>
       <c r="N10" s="1">
-        <v>2489542.48</v>
+        <v>2520034.24</v>
       </c>
       <c r="O10" s="1">
         <v>0.5</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>1576000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.649</v>
+        <v>100.446</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1576000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-21291.76</v>
+        <v>7028.96</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.351</v>
+        <v>0.446</v>
       </c>
       <c r="K11">
-        <v>2.27</v>
+        <v>2.58</v>
       </c>
       <c r="L11" t="s">
         <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>1554708.24</v>
+        <v>1583028.96</v>
       </c>
       <c r="N11" s="1">
-        <v>1590414.49</v>
+        <v>1623660.21</v>
       </c>
       <c r="O11" s="1">
         <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="1">
         <v>4600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.256</v>
+        <v>98.042</v>
       </c>
       <c r="E12" s="1">
         <v>99.49072913</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>4576573.54</v>
       </c>
       <c r="I12" s="1">
-        <v>-148797.54</v>
+        <v>-66641.54</v>
       </c>
       <c r="J12" s="1">
-        <v>-3.2512869879504</v>
+        <v>-1.4561448519846</v>
       </c>
       <c r="K12">
-        <v>2.07</v>
+        <v>2.28</v>
       </c>
       <c r="L12" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>4427776.0</v>
+        <v>4509932.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4522769.15</v>
+        <v>4614849.81</v>
       </c>
       <c r="O12" s="1">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="1">
         <v>2571000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.889</v>
+        <v>102.367</v>
       </c>
       <c r="E13" s="1">
         <v>100.42060793</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2581813.83</v>
       </c>
       <c r="I13" s="1">
-        <v>12042.36</v>
+        <v>50041.74</v>
       </c>
       <c r="J13" s="1">
-        <v>0.46643022281742</v>
+        <v>1.9382396754765</v>
       </c>
       <c r="K13">
-        <v>0.13</v>
+        <v>0.43</v>
       </c>
       <c r="L13" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>2593856.19</v>
+        <v>2631855.57</v>
       </c>
       <c r="N13" s="1">
-        <v>2597310.97</v>
+        <v>2642987.64</v>
       </c>
       <c r="O13" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.473</v>
+        <v>97.831</v>
       </c>
       <c r="E14" s="1">
         <v>100.2479</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1002479.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-7749.0</v>
+        <v>-24169.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.77298377322617</v>
+        <v>-2.410923321087</v>
       </c>
       <c r="K14">
-        <v>1.01</v>
+        <v>1.39</v>
       </c>
       <c r="L14" t="s">
         <v>70</v>
       </c>
       <c r="M14" s="1">
-        <v>994730.0</v>
+        <v>978310.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1004855.0</v>
+        <v>992185.0</v>
       </c>
       <c r="O14" s="1">
         <v>0.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="1">
         <v>1498000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>106.423</v>
+        <v>105.67</v>
       </c>
       <c r="E15" s="1">
         <v>105.76043057</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1584291.25</v>
       </c>
       <c r="I15" s="1">
-        <v>9925.29</v>
+        <v>-1354.65</v>
       </c>
       <c r="J15" s="1">
-        <v>0.62648139980575</v>
+        <v>-0.085505111512798</v>
       </c>
       <c r="K15">
-        <v>1.58</v>
+        <v>2.16</v>
       </c>
       <c r="L15" t="s">
         <v>73</v>
       </c>
       <c r="M15" s="1">
-        <v>1594216.54</v>
+        <v>1582936.6</v>
       </c>
       <c r="N15" s="1">
-        <v>1617810.04</v>
+        <v>1615268.43</v>
       </c>
       <c r="O15" s="1">
         <v>0.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="1">
         <v>5451000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>95.453</v>
+        <v>96.662</v>
       </c>
       <c r="E16" s="1">
         <v>99.95557916</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>5448578.62</v>
       </c>
       <c r="I16" s="1">
-        <v>-245435.59</v>
+        <v>-179533.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-4.5045801321299</v>
+        <v>-3.2950428455045</v>
       </c>
       <c r="K16">
-        <v>0.45</v>
+        <v>0.68</v>
       </c>
       <c r="L16" t="s">
         <v>76</v>
       </c>
       <c r="M16" s="1">
-        <v>5203143.03</v>
+        <v>5269045.62</v>
       </c>
       <c r="N16" s="1">
-        <v>5227502.19</v>
+        <v>5305896.65</v>
       </c>
       <c r="O16" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>78</v>
       </c>
       <c r="C17" s="1">
         <v>1938000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.321</v>
+        <v>104.18</v>
       </c>
       <c r="E17" s="1">
         <v>94.23756966</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1826324.1</v>
       </c>
       <c r="I17" s="1">
-        <v>-24199.22</v>
+        <v>-9216.54</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.325023307747</v>
+        <v>-0.504649749735</v>
       </c>
       <c r="K17">
-        <v>1.25</v>
+        <v>1.61</v>
       </c>
       <c r="L17" t="s">
         <v>79</v>
       </c>
       <c r="M17" s="1">
-        <v>1802124.88</v>
+        <v>1817107.56</v>
       </c>
       <c r="N17" s="1">
-        <v>1826361.99</v>
+        <v>1848369.92</v>
       </c>
       <c r="O17" s="1">
         <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>81</v>
       </c>
       <c r="C18" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.013</v>
+        <v>103.974</v>
       </c>
       <c r="E18" s="1">
         <v>103.3764868</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2584412.17</v>
       </c>
       <c r="I18" s="1">
-        <v>-9087.17</v>
+        <v>14937.83</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.35161458011552</v>
+        <v>0.57799720081027</v>
       </c>
       <c r="K18">
-        <v>3.33</v>
+        <v>3.67</v>
       </c>
       <c r="L18" t="s">
         <v>82</v>
       </c>
       <c r="M18" s="1">
-        <v>2575325.0</v>
+        <v>2599350.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2658521.99</v>
+        <v>2690987.26</v>
       </c>
       <c r="O18" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
       <c r="C19" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.387</v>
+        <v>99.398</v>
       </c>
       <c r="E19" s="1">
         <v>98.92441182</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>3264505.59</v>
       </c>
       <c r="I19" s="1">
-        <v>48265.41</v>
+        <v>15628.41</v>
       </c>
       <c r="J19" s="1">
-        <v>1.4784906525463</v>
+        <v>0.47873742498324</v>
       </c>
       <c r="K19">
-        <v>0.06</v>
+        <v>0.38</v>
       </c>
       <c r="L19" t="s">
         <v>85</v>
       </c>
       <c r="M19" s="1">
-        <v>3312771.0</v>
+        <v>3280134.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3314760.04</v>
+        <v>3292565.51</v>
       </c>
       <c r="O19" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D20" s="1">
         <v>91.29</v>
       </c>
       <c r="E20" s="1">
         <v>81.90598182</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1801931.6</v>
       </c>
       <c r="I20" s="1">
         <v>206448.4</v>
       </c>
       <c r="J20" s="1">
         <v>11.45706085625</v>
       </c>
       <c r="K20">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="L20" t="s">
         <v>88</v>
       </c>
       <c r="M20" s="1">
         <v>2008380.0</v>
       </c>
       <c r="N20" s="1">
-        <v>2015447.12</v>
+        <v>2017662.19</v>
       </c>
       <c r="O20" s="1">
         <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>90</v>
       </c>
       <c r="C21" s="1">
         <v>3525250.0</v>
       </c>
       <c r="D21" s="1">
-        <v>94.914</v>
+        <v>95.579</v>
       </c>
       <c r="E21" s="1">
         <v>96.4088025</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3398651.31</v>
       </c>
       <c r="I21" s="1">
-        <v>-87038.02</v>
+        <v>-63835.72</v>
       </c>
       <c r="J21" s="1">
-        <v>-2.5609576288072</v>
+        <v>-1.8782662349672</v>
       </c>
       <c r="K21">
-        <v>2.26</v>
+        <v>2.52</v>
       </c>
       <c r="L21" t="s">
         <v>91</v>
       </c>
       <c r="M21" s="1">
-        <v>3311613.29</v>
+        <v>3334815.59</v>
       </c>
       <c r="N21" s="1">
-        <v>3391256.1</v>
+        <v>3423665.66</v>
       </c>
       <c r="O21" s="1">
         <v>0.68</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>93</v>
       </c>
       <c r="C22" s="1">
         <v>3245250.0</v>
       </c>
       <c r="D22" s="1">
-        <v>95.389</v>
+        <v>96.524</v>
       </c>
       <c r="E22" s="1">
         <v>97.78572159</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3173391.13</v>
       </c>
       <c r="I22" s="1">
-        <v>-109552.59</v>
+        <v>-73097.06</v>
       </c>
       <c r="J22" s="1">
-        <v>-3.4522246238206</v>
+        <v>-2.3034368284757</v>
       </c>
       <c r="K22">
-        <v>1.07</v>
+        <v>1.38</v>
       </c>
       <c r="L22" t="s">
         <v>94</v>
       </c>
       <c r="M22" s="1">
-        <v>3063838.54</v>
+        <v>3100294.07</v>
       </c>
       <c r="N22" s="1">
-        <v>3098467.28</v>
+        <v>3144960.13</v>
       </c>
       <c r="O22" s="1">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>96</v>
       </c>
       <c r="C23" s="1">
         <v>4253000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.957</v>
+        <v>103.876</v>
       </c>
       <c r="E23" s="1">
         <v>103.54083188</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>4403591.58</v>
       </c>
       <c r="I23" s="1">
-        <v>-24830.37</v>
+        <v>14254.7</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.56386632476938</v>
+        <v>0.32370622345499</v>
       </c>
       <c r="K23">
-        <v>1.27</v>
+        <v>1.64</v>
       </c>
       <c r="L23" t="s">
         <v>97</v>
       </c>
       <c r="M23" s="1">
-        <v>4378761.21</v>
+        <v>4417846.28</v>
       </c>
       <c r="N23" s="1">
-        <v>4432765.45</v>
+        <v>4487503.92</v>
       </c>
       <c r="O23" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="1">
         <v>2124000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>107.24</v>
+        <v>107.534</v>
       </c>
       <c r="E24" s="1">
         <v>108.54733851</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2305545.47</v>
       </c>
       <c r="I24" s="1">
-        <v>-27767.87</v>
+        <v>-21523.31</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.204394810743</v>
+        <v>-0.93354524038079</v>
       </c>
       <c r="K24">
-        <v>0.84</v>
+        <v>1.25</v>
       </c>
       <c r="L24" t="s">
         <v>100</v>
       </c>
       <c r="M24" s="1">
-        <v>2277777.6</v>
+        <v>2284022.16</v>
       </c>
       <c r="N24" s="1">
-        <v>2295606.11</v>
+        <v>2310557.61</v>
       </c>
       <c r="O24" s="1">
         <v>0.46</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>101</v>
       </c>
       <c r="B25" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="1">
         <v>4327000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.198</v>
+        <v>99.87</v>
       </c>
       <c r="E25" s="1">
         <v>99.95464109</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>4325037.32</v>
       </c>
       <c r="I25" s="1">
-        <v>-32739.86</v>
+        <v>-3662.42</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.75698445071452</v>
+        <v>-0.084679500522784</v>
       </c>
       <c r="K25">
-        <v>2.65</v>
+        <v>2.98</v>
       </c>
       <c r="L25" t="s">
         <v>103</v>
       </c>
       <c r="M25" s="1">
-        <v>4292297.46</v>
+        <v>4321374.9</v>
       </c>
       <c r="N25" s="1">
-        <v>4406962.96</v>
+        <v>4450463.73</v>
       </c>
       <c r="O25" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>104</v>
       </c>
       <c r="B26" t="s">
         <v>105</v>
       </c>
       <c r="C26" s="1">
         <v>3261000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>96.737</v>
+        <v>97.378</v>
       </c>
       <c r="E26" s="1">
         <v>100.01062956</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>3261346.63</v>
       </c>
       <c r="I26" s="1">
-        <v>-106753.06</v>
+        <v>-85850.05</v>
       </c>
       <c r="J26" s="1">
-        <v>-3.2732816260012</v>
+        <v>-2.6323497542486</v>
       </c>
       <c r="K26">
-        <v>1.93</v>
+        <v>2.18</v>
       </c>
       <c r="L26" t="s">
         <v>106</v>
       </c>
       <c r="M26" s="1">
-        <v>3154593.57</v>
+        <v>3175496.58</v>
       </c>
       <c r="N26" s="1">
-        <v>3217605.6</v>
+        <v>3246434.65</v>
       </c>
       <c r="O26" s="1">
         <v>0.65</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>107</v>
       </c>
       <c r="B27" t="s">
         <v>108</v>
       </c>
       <c r="C27" s="1">
         <v>2657000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.212</v>
+        <v>99.025</v>
       </c>
       <c r="E27" s="1">
         <v>100.06368348</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2658692.07</v>
       </c>
       <c r="I27" s="1">
-        <v>-22629.23</v>
+        <v>-27597.82</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.85114144113726</v>
+        <v>-1.0380224288253</v>
       </c>
       <c r="K27">
-        <v>1.57</v>
+        <v>1.85</v>
       </c>
       <c r="L27" t="s">
         <v>109</v>
       </c>
       <c r="M27" s="1">
-        <v>2636062.84</v>
+        <v>2631094.25</v>
       </c>
       <c r="N27" s="1">
-        <v>2677762.98</v>
+        <v>2680174.94</v>
       </c>
       <c r="O27" s="1">
         <v>0.54</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>110</v>
       </c>
       <c r="B28" t="s">
         <v>111</v>
       </c>
       <c r="C28" s="1">
         <v>4746000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.32</v>
+        <v>95.911</v>
       </c>
       <c r="E28" s="1">
         <v>65.88463274</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3126884.67</v>
       </c>
       <c r="I28" s="1">
-        <v>1397002.53</v>
+        <v>1425051.39</v>
       </c>
       <c r="J28" s="1">
-        <v>44.677136429212</v>
+        <v>45.574158959947</v>
       </c>
       <c r="K28">
-        <v>3.44</v>
+        <v>3.73</v>
       </c>
       <c r="L28" t="s">
         <v>112</v>
       </c>
       <c r="M28" s="1">
-        <v>4523887.2</v>
+        <v>4551936.06</v>
       </c>
       <c r="N28" s="1">
-        <v>4687071.58</v>
+        <v>4728773.32</v>
       </c>
       <c r="O28" s="1">
-        <v>0.94</v>
+        <v>0.95</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>114</v>
       </c>
       <c r="C29" s="1">
         <v>1445000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.551</v>
+        <v>99.235</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1445000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-6488.05</v>
+        <v>-11054.25</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.449</v>
+        <v>-0.765</v>
       </c>
       <c r="K29">
-        <v>1.13</v>
+        <v>1.37</v>
       </c>
       <c r="L29" t="s">
         <v>115</v>
       </c>
       <c r="M29" s="1">
-        <v>1438511.95</v>
+        <v>1433945.75</v>
       </c>
       <c r="N29" s="1">
-        <v>1454888.62</v>
+        <v>1453734.22</v>
       </c>
       <c r="O29" s="1">
         <v>0.29</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>116</v>
       </c>
       <c r="B30" t="s">
         <v>117</v>
       </c>
       <c r="C30" s="1">
         <v>1268000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>103.587</v>
+        <v>104.031</v>
       </c>
       <c r="E30" s="1">
         <v>52.65093533</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>667613.86</v>
       </c>
       <c r="I30" s="1">
-        <v>32910.48</v>
+        <v>35913.11</v>
       </c>
       <c r="J30" s="1">
-        <v>4.9295681189123</v>
+        <v>5.379323610807</v>
       </c>
       <c r="K30">
-        <v>0.84</v>
+        <v>1.01</v>
       </c>
       <c r="L30" t="s">
         <v>118</v>
       </c>
       <c r="M30" s="1">
-        <v>700524.34</v>
+        <v>703526.97</v>
       </c>
       <c r="N30" s="1">
-        <v>711217.81</v>
+        <v>716380.73</v>
       </c>
       <c r="O30" s="1">
         <v>0.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>119</v>
       </c>
       <c r="B31" t="s">
         <v>120</v>
       </c>
       <c r="C31" s="1">
-        <v>1269000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.729</v>
+        <v>98.781</v>
       </c>
       <c r="E31" s="1">
-        <v>99.92911899</v>
+        <v>99.45524576</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1268100.52</v>
+        <v>2933929.75</v>
       </c>
       <c r="I31" s="1">
-        <v>-27919.51</v>
+        <v>-19890.25</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.2016795640144</v>
+        <v>-0.67793886339644</v>
       </c>
       <c r="K31">
-        <v>0.51</v>
+        <v>1.38</v>
       </c>
       <c r="L31" t="s">
         <v>121</v>
       </c>
       <c r="M31" s="1">
-        <v>1240181.01</v>
+        <v>2914039.5</v>
       </c>
       <c r="N31" s="1">
-        <v>1246596.51</v>
+        <v>2954744.26</v>
       </c>
       <c r="O31" s="1">
-        <v>0.25</v>
+        <v>0.59</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>122</v>
       </c>
       <c r="B32" t="s">
         <v>123</v>
       </c>
       <c r="C32" s="1">
-        <v>1325000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>96.409</v>
+        <v>100.858</v>
       </c>
       <c r="E32" s="1">
-        <v>102.98398264</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1364537.77</v>
+        <v>1713000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-87118.52</v>
+        <v>14697.54</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.3844711312022</v>
+        <v>0.858</v>
       </c>
       <c r="K32">
-        <v>1.09</v>
+        <v>1.01</v>
       </c>
       <c r="L32" t="s">
         <v>124</v>
       </c>
       <c r="M32" s="1">
-        <v>1277419.25</v>
+        <v>1727697.54</v>
       </c>
       <c r="N32" s="1">
-        <v>1291828.63</v>
+        <v>1745011.93</v>
       </c>
       <c r="O32" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>125</v>
       </c>
       <c r="B33" t="s">
         <v>126</v>
       </c>
       <c r="C33" s="1">
-        <v>2950000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.66</v>
+        <v>99.245</v>
       </c>
       <c r="E33" s="1">
-        <v>99.45524576</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2933929.75</v>
+        <v>2247000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-52959.75</v>
+        <v>-16964.85</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.8050790070894</v>
+        <v>-0.755</v>
       </c>
       <c r="K33">
-        <v>1.04</v>
+        <v>1.74</v>
       </c>
       <c r="L33" t="s">
         <v>127</v>
       </c>
       <c r="M33" s="1">
-        <v>2880970.0</v>
+        <v>2230035.15</v>
       </c>
       <c r="N33" s="1">
-        <v>2911735.22</v>
+        <v>2269029.96</v>
       </c>
       <c r="O33" s="1">
-        <v>0.58</v>
+        <v>0.45</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>128</v>
       </c>
       <c r="B34" t="s">
         <v>129</v>
       </c>
       <c r="C34" s="1">
-        <v>1713000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.181</v>
+        <v>102.258</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>103.51827695</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1713000.0</v>
+        <v>2362287.08</v>
       </c>
       <c r="I34" s="1">
-        <v>-14029.47</v>
+        <v>-28759.52</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.819</v>
+        <v>-1.2174439018648</v>
       </c>
       <c r="K34">
-        <v>0.73</v>
+        <v>2.38</v>
       </c>
       <c r="L34" t="s">
         <v>130</v>
       </c>
       <c r="M34" s="1">
-        <v>1698970.53</v>
+        <v>2333527.56</v>
       </c>
       <c r="N34" s="1">
-        <v>1711407.62</v>
+        <v>2387835.99</v>
       </c>
       <c r="O34" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>131</v>
       </c>
       <c r="B35" t="s">
         <v>132</v>
       </c>
       <c r="C35" s="1">
-        <v>2247000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.117</v>
+        <v>102.642</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>100.39127686</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2247000.0</v>
+        <v>794095.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-64781.01</v>
+        <v>17803.22</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.883</v>
+        <v>2.2419509000812</v>
       </c>
       <c r="K35">
-        <v>1.44</v>
+        <v>0.69</v>
       </c>
       <c r="L35" t="s">
         <v>133</v>
       </c>
       <c r="M35" s="1">
-        <v>2182218.99</v>
+        <v>811898.22</v>
       </c>
       <c r="N35" s="1">
-        <v>2214660.05</v>
+        <v>817330.85</v>
       </c>
       <c r="O35" s="1">
-        <v>0.44</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>134</v>
       </c>
       <c r="B36" t="s">
         <v>135</v>
       </c>
       <c r="C36" s="1">
-        <v>2282000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.129</v>
+        <v>103.315</v>
       </c>
       <c r="E36" s="1">
-        <v>103.51827695</v>
+        <v>103.60736833</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2362287.08</v>
+        <v>1864932.63</v>
       </c>
       <c r="I36" s="1">
-        <v>-54523.3</v>
+        <v>-5262.63</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.3080725649992</v>
+        <v>-0.28218874587443</v>
       </c>
       <c r="K36">
-        <v>2.06</v>
+        <v>2.71</v>
       </c>
       <c r="L36" t="s">
         <v>136</v>
       </c>
       <c r="M36" s="1">
-        <v>2307763.78</v>
+        <v>1859670.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2354782.49</v>
+        <v>1908448.77</v>
       </c>
       <c r="O36" s="1">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>137</v>
       </c>
       <c r="B37" t="s">
         <v>138</v>
       </c>
       <c r="C37" s="1">
-        <v>791000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.147</v>
+        <v>98.313</v>
       </c>
       <c r="E37" s="1">
-        <v>100.39127686</v>
+        <v>93.54200514</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>794095.0</v>
+        <v>2548084.22</v>
       </c>
       <c r="I37" s="1">
-        <v>-1932.23</v>
+        <v>129961.9</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.24332479111441</v>
+        <v>5.10037694123</v>
       </c>
       <c r="K37">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="L37" t="s">
         <v>139</v>
       </c>
       <c r="M37" s="1">
-        <v>792162.77</v>
+        <v>2678046.12</v>
       </c>
       <c r="N37" s="1">
-        <v>795233.39</v>
+        <v>2688074.54</v>
       </c>
       <c r="O37" s="1">
-        <v>0.16</v>
+        <v>0.54</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>140</v>
       </c>
       <c r="B38" t="s">
         <v>141</v>
       </c>
       <c r="C38" s="1">
-        <v>1800000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.071</v>
+        <v>100.375</v>
       </c>
       <c r="E38" s="1">
-        <v>103.60736833</v>
+        <v>97.99</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1864932.63</v>
+        <v>2645730.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-27654.63</v>
+        <v>64395.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.4828755503088</v>
+        <v>2.433921828758</v>
       </c>
       <c r="K38">
-        <v>2.42</v>
+        <v>2.49</v>
       </c>
       <c r="L38" t="s">
         <v>142</v>
       </c>
       <c r="M38" s="1">
-        <v>1837278.0</v>
+        <v>2710125.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1880749.23</v>
+        <v>2777250.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.38</v>
+        <v>0.56</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>143</v>
       </c>
       <c r="B39" t="s">
         <v>144</v>
       </c>
       <c r="C39" s="1">
-        <v>2724000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.364</v>
+        <v>101.905</v>
       </c>
       <c r="E39" s="1">
-        <v>93.54200514</v>
+        <v>100.83408623</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2548084.22</v>
+        <v>4268306.87</v>
       </c>
       <c r="I39" s="1">
-        <v>131351.14</v>
+        <v>45331.78</v>
       </c>
       <c r="J39" s="1">
-        <v>5.1548979020795</v>
+        <v>1.0620553156245</v>
       </c>
       <c r="K39">
-        <v>0.19</v>
+        <v>2.84</v>
       </c>
       <c r="L39" t="s">
         <v>145</v>
       </c>
       <c r="M39" s="1">
-        <v>2679435.36</v>
+        <v>4313638.65</v>
       </c>
       <c r="N39" s="1">
-        <v>2684566.18</v>
+        <v>4433926.4</v>
       </c>
       <c r="O39" s="1">
-        <v>0.54</v>
+        <v>0.89</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>146</v>
       </c>
       <c r="B40" t="s">
         <v>147</v>
       </c>
       <c r="C40" s="1">
-        <v>2700000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.01</v>
+        <v>101.206</v>
       </c>
       <c r="E40" s="1">
-        <v>97.99</v>
+        <v>100.1633029</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2645730.0</v>
+        <v>2380881.71</v>
       </c>
       <c r="I40" s="1">
-        <v>540.0</v>
+        <v>24784.91</v>
       </c>
       <c r="J40" s="1">
-        <v>0.020410245943464</v>
+        <v>1.0409971186683</v>
       </c>
       <c r="K40">
-        <v>2.21</v>
+        <v>0.25</v>
       </c>
       <c r="L40" t="s">
         <v>148</v>
       </c>
       <c r="M40" s="1">
-        <v>2646270.0</v>
+        <v>2405666.62</v>
       </c>
       <c r="N40" s="1">
-        <v>2705895.0</v>
+        <v>2411576.65</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>149</v>
       </c>
       <c r="B41" t="s">
         <v>150</v>
       </c>
       <c r="C41" s="1">
-        <v>4233000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>101.057</v>
+        <v>102.063</v>
       </c>
       <c r="E41" s="1">
-        <v>100.83408623</v>
+        <v>102.84970974</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>4268306.87</v>
+        <v>5268990.63</v>
       </c>
       <c r="I41" s="1">
-        <v>9435.94</v>
+        <v>-40303.14</v>
       </c>
       <c r="J41" s="1">
-        <v>0.2210698594874</v>
+        <v>-0.76491196948665</v>
       </c>
       <c r="K41">
-        <v>2.38</v>
+        <v>3.1</v>
       </c>
       <c r="L41" t="s">
         <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>4277742.81</v>
+        <v>5228687.49</v>
       </c>
       <c r="N41" s="1">
-        <v>4378629.31</v>
+        <v>5387713.95</v>
       </c>
       <c r="O41" s="1">
-        <v>0.88</v>
+        <v>1.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>152</v>
       </c>
       <c r="B42" t="s">
         <v>153</v>
       </c>
       <c r="C42" s="1">
-        <v>2377000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.598</v>
+        <v>96.226</v>
       </c>
       <c r="E42" s="1">
-        <v>100.1633029</v>
+        <v>100.08024879</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2380881.71</v>
+        <v>2473983.75</v>
       </c>
       <c r="I42" s="1">
-        <v>10332.75</v>
+        <v>-95277.03</v>
       </c>
       <c r="J42" s="1">
-        <v>0.43398838155634</v>
+        <v>-3.8511582786265</v>
       </c>
       <c r="K42">
-        <v>3.13</v>
+        <v>3.25</v>
       </c>
       <c r="L42" t="s">
         <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>2391214.46</v>
+        <v>2378706.72</v>
       </c>
       <c r="N42" s="1">
-        <v>2465495.71</v>
+        <v>2458978.05</v>
       </c>
       <c r="O42" s="1">
         <v>0.49</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>155</v>
       </c>
       <c r="B43" t="s">
         <v>156</v>
       </c>
       <c r="C43" s="1">
-        <v>5123000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>101.836</v>
+        <v>99.445</v>
       </c>
       <c r="E43" s="1">
-        <v>102.84970974</v>
+        <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>5268990.63</v>
+        <v>3348000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-51932.35</v>
+        <v>-18581.4</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.98562236387959</v>
+        <v>-0.555</v>
       </c>
       <c r="K43">
-        <v>2.69</v>
+        <v>2.25</v>
       </c>
       <c r="L43" t="s">
         <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>5217058.28</v>
+        <v>3329418.6</v>
       </c>
       <c r="N43" s="1">
-        <v>5354738.91</v>
+        <v>3404678.85</v>
       </c>
       <c r="O43" s="1">
-        <v>1.07</v>
+        <v>0.68</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>158</v>
       </c>
       <c r="B44" t="s">
         <v>159</v>
       </c>
       <c r="C44" s="1">
-        <v>2472000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>96.795</v>
+        <v>103.005</v>
       </c>
       <c r="E44" s="1">
-        <v>100.08024879</v>
+        <v>102.70391249</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2473983.75</v>
+        <v>1948293.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-81211.35</v>
+        <v>5711.63</v>
       </c>
       <c r="J44" s="1">
-        <v>-3.2826145280865</v>
+        <v>0.2931606978543</v>
       </c>
       <c r="K44">
-        <v>2.86</v>
+        <v>3.23</v>
       </c>
       <c r="L44" t="s">
         <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>2392772.4</v>
+        <v>1954004.85</v>
       </c>
       <c r="N44" s="1">
-        <v>2463430.4</v>
+        <v>2015314.84</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>161</v>
       </c>
       <c r="B45" t="s">
         <v>162</v>
       </c>
       <c r="C45" s="1">
-        <v>3348000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.248</v>
+        <v>104.95</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0</v>
+        <v>101.486</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3348000.0</v>
+        <v>2537150.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-25176.96</v>
+        <v>86600.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.752</v>
+        <v>3.4132786788325</v>
       </c>
       <c r="K45">
-        <v>1.98</v>
+        <v>6.28</v>
       </c>
       <c r="L45" t="s">
         <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>3322823.04</v>
+        <v>2623750.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3389015.79</v>
+        <v>2780710.62</v>
       </c>
       <c r="O45" s="1">
-        <v>0.68</v>
+        <v>0.56</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>164</v>
       </c>
       <c r="B46" t="s">
         <v>165</v>
       </c>
       <c r="C46" s="1">
-        <v>1897000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>102.528</v>
+        <v>99.739</v>
       </c>
       <c r="E46" s="1">
-        <v>102.70391249</v>
+        <v>100.10319267</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1948293.22</v>
+        <v>1937997.81</v>
       </c>
       <c r="I46" s="1">
-        <v>-3337.06</v>
+        <v>-7050.77</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.17128119965433</v>
+        <v>-0.36381723259016</v>
       </c>
       <c r="K46">
-        <v>2.87</v>
+        <v>1.57</v>
       </c>
       <c r="L46" t="s">
         <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>1944956.16</v>
+        <v>1930947.04</v>
       </c>
       <c r="N46" s="1">
-        <v>1999415.87</v>
+        <v>1961344.93</v>
       </c>
       <c r="O46" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>167</v>
       </c>
       <c r="B47" t="s">
         <v>168</v>
       </c>
       <c r="C47" s="1">
-        <v>2500000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>104.143</v>
+        <v>96.436</v>
       </c>
       <c r="E47" s="1">
-        <v>101.486</v>
+        <v>96.84</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2537150.0</v>
+        <v>2614680.0</v>
       </c>
       <c r="I47" s="1">
-        <v>66425.0</v>
+        <v>-10908.0</v>
       </c>
       <c r="J47" s="1">
-        <v>2.6180951067142</v>
+        <v>-0.41718298223874</v>
       </c>
       <c r="K47">
-        <v>5.83</v>
+        <v>2.53</v>
       </c>
       <c r="L47" t="s">
         <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>2603575.0</v>
+        <v>2603772.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2749208.56</v>
+        <v>2672143.88</v>
       </c>
       <c r="O47" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>170</v>
       </c>
       <c r="B48" t="s">
         <v>171</v>
       </c>
       <c r="C48" s="1">
-        <v>1936000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.352</v>
+        <v>97.112</v>
       </c>
       <c r="E48" s="1">
-        <v>100.10319267</v>
+        <v>92.4965576</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1937997.81</v>
+        <v>2007175.3</v>
       </c>
       <c r="I48" s="1">
-        <v>-14543.09</v>
+        <v>100155.1</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.75041828865637</v>
+        <v>4.9898531533344</v>
       </c>
       <c r="K48">
-        <v>1.31</v>
+        <v>0.77</v>
       </c>
       <c r="L48" t="s">
         <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>1923454.72</v>
+        <v>2107330.4</v>
       </c>
       <c r="N48" s="1">
-        <v>1948743.72</v>
+        <v>2124095.16</v>
       </c>
       <c r="O48" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>173</v>
       </c>
       <c r="B49" t="s">
         <v>174</v>
       </c>
       <c r="C49" s="1">
-        <v>2700000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>96.55</v>
+        <v>96.938</v>
       </c>
       <c r="E49" s="1">
-        <v>96.84</v>
+        <v>97.961492</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2614680.0</v>
+        <v>3980175.42</v>
       </c>
       <c r="I49" s="1">
-        <v>-7830.01</v>
+        <v>-41584.48</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.29946341426102</v>
+        <v>-1.0447901313857</v>
       </c>
       <c r="K49">
-        <v>2.26</v>
+        <v>1.27</v>
       </c>
       <c r="L49" t="s">
         <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>2606849.99</v>
+        <v>3938590.94</v>
       </c>
       <c r="N49" s="1">
-        <v>2667909.37</v>
+        <v>3990018.5</v>
       </c>
       <c r="O49" s="1">
-        <v>0.54</v>
+        <v>0.8</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>176</v>
       </c>
       <c r="B50" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="1">
-        <v>2170000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.296</v>
+        <v>87.648</v>
       </c>
       <c r="E50" s="1">
-        <v>92.4965576</v>
+        <v>89.54278944</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2007175.3</v>
+        <v>1611770.21</v>
       </c>
       <c r="I50" s="1">
-        <v>104147.9</v>
+        <v>-34106.21</v>
       </c>
       <c r="J50" s="1">
-        <v>5.1887794753154</v>
+        <v>-2.1160714963208</v>
       </c>
       <c r="K50">
-        <v>0.6</v>
+        <v>2.68</v>
       </c>
       <c r="L50" t="s">
         <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>2111323.2</v>
+        <v>1577664.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2124320.6</v>
+        <v>1625931.12</v>
       </c>
       <c r="O50" s="1">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>179</v>
       </c>
       <c r="B51" t="s">
         <v>180</v>
       </c>
       <c r="C51" s="1">
-        <v>4063000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.296</v>
+        <v>98.691</v>
       </c>
       <c r="E51" s="1">
-        <v>97.961492</v>
+        <v>100.00201776</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3980175.42</v>
+        <v>2477049.98</v>
       </c>
       <c r="I51" s="1">
-        <v>-27038.94</v>
+        <v>-32473.91</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.67934040957421</v>
+        <v>-1.3109913107203</v>
       </c>
       <c r="K51">
-        <v>0.92</v>
+        <v>0.15</v>
       </c>
       <c r="L51" t="s">
         <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>3953136.48</v>
+        <v>2444576.07</v>
       </c>
       <c r="N51" s="1">
-        <v>3990538.34</v>
+        <v>2448188.36</v>
       </c>
       <c r="O51" s="1">
-        <v>0.8</v>
+        <v>0.49</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>182</v>
       </c>
       <c r="B52" t="s">
         <v>183</v>
       </c>
       <c r="C52" s="1">
-        <v>1800000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>86.762</v>
+        <v>102.176</v>
       </c>
       <c r="E52" s="1">
-        <v>89.54278944</v>
+        <v>102.084372</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1611770.21</v>
+        <v>3273845.81</v>
       </c>
       <c r="I52" s="1">
-        <v>-50054.21</v>
+        <v>2938.51</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.1055425698679</v>
+        <v>0.089757128787932</v>
       </c>
       <c r="K52">
-        <v>2.47</v>
+        <v>3.17</v>
       </c>
       <c r="L52" t="s">
         <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>1561716.0</v>
+        <v>3276784.32</v>
       </c>
       <c r="N52" s="1">
-        <v>1606099.56</v>
+        <v>3378439.54</v>
       </c>
       <c r="O52" s="1">
-        <v>0.32</v>
+        <v>0.68</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>185</v>
       </c>
       <c r="B53" t="s">
         <v>186</v>
       </c>
       <c r="C53" s="1">
-        <v>2477000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.643</v>
+        <v>100.475</v>
       </c>
       <c r="E53" s="1">
-        <v>100.00201776</v>
+        <v>100.24366355</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>2477049.98</v>
+        <v>1927685.65</v>
       </c>
       <c r="I53" s="1">
-        <v>-58432.87</v>
+        <v>4448.6</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.3589701649863</v>
+        <v>0.23077414100167</v>
       </c>
       <c r="K53">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="L53" t="s">
         <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>2418617.11</v>
+        <v>1932134.25</v>
       </c>
       <c r="N53" s="1">
-        <v>2461964.61</v>
+        <v>1975909.21</v>
       </c>
       <c r="O53" s="1">
-        <v>0.49</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>188</v>
       </c>
       <c r="B54" t="s">
         <v>189</v>
       </c>
       <c r="C54" s="1">
-        <v>3207000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>101.68</v>
+        <v>100.191</v>
       </c>
       <c r="E54" s="1">
-        <v>102.084372</v>
+        <v>99.8308825</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3273845.81</v>
+        <v>1597294.12</v>
       </c>
       <c r="I54" s="1">
-        <v>-12968.21</v>
+        <v>5761.88</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.39611547863337</v>
+        <v>0.36072755342016</v>
       </c>
       <c r="K54">
-        <v>2.82</v>
+        <v>1.28</v>
       </c>
       <c r="L54" t="s">
         <v>190</v>
       </c>
       <c r="M54" s="1">
-        <v>3260877.6</v>
+        <v>1603056.0</v>
       </c>
       <c r="N54" s="1">
-        <v>3351174.69</v>
+        <v>1623538.19</v>
       </c>
       <c r="O54" s="1">
-        <v>0.67</v>
+        <v>0.32</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>191</v>
       </c>
       <c r="B55" t="s">
         <v>192</v>
       </c>
       <c r="C55" s="1">
-        <v>1923000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.416</v>
+        <v>100.712</v>
       </c>
       <c r="E55" s="1">
-        <v>100.24366355</v>
+        <v>100.16979772</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1927685.65</v>
+        <v>1584686.2</v>
       </c>
       <c r="I55" s="1">
-        <v>3314.02</v>
+        <v>8577.64</v>
       </c>
       <c r="J55" s="1">
-        <v>0.17191703429447</v>
+        <v>0.54128318906292</v>
       </c>
       <c r="K55">
-        <v>1.97</v>
+        <v>0.45</v>
       </c>
       <c r="L55" t="s">
         <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>1930999.67</v>
+        <v>1593263.84</v>
       </c>
       <c r="N55" s="1">
-        <v>1968898.8</v>
+        <v>1600432.28</v>
       </c>
       <c r="O55" s="1">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>194</v>
       </c>
       <c r="B56" t="s">
         <v>195</v>
       </c>
       <c r="C56" s="1">
-        <v>1289000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.045</v>
+        <v>94.82</v>
       </c>
       <c r="E56" s="1">
-        <v>100.0</v>
+        <v>91.58588302</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1289000.0</v>
+        <v>3938192.97</v>
       </c>
       <c r="I56" s="1">
-        <v>580.05</v>
+        <v>139067.03</v>
       </c>
       <c r="J56" s="1">
-        <v>0.045</v>
+        <v>3.5312396080987</v>
       </c>
       <c r="K56">
-        <v>0.14</v>
+        <v>1.08</v>
       </c>
       <c r="L56" t="s">
         <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>1289580.05</v>
+        <v>4077260.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1291400.76</v>
+        <v>4123676.44</v>
       </c>
       <c r="O56" s="1">
-        <v>0.26</v>
+        <v>0.82</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>197</v>
       </c>
       <c r="B57" t="s">
         <v>198</v>
       </c>
       <c r="C57" s="1">
-        <v>1600000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.452</v>
+        <v>99.192</v>
       </c>
       <c r="E57" s="1">
-        <v>99.8308825</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1597294.12</v>
+        <v>1547000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>9937.88</v>
+        <v>-12499.76</v>
       </c>
       <c r="J57" s="1">
-        <v>0.62216969783874</v>
+        <v>-0.808</v>
       </c>
       <c r="K57">
-        <v>0.98</v>
+        <v>1.96</v>
       </c>
       <c r="L57" t="s">
         <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>1607232.0</v>
+        <v>1534500.24</v>
       </c>
       <c r="N57" s="1">
-        <v>1622881.32</v>
+        <v>1564801.45</v>
       </c>
       <c r="O57" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>200</v>
       </c>
       <c r="B58" t="s">
         <v>201</v>
       </c>
       <c r="C58" s="1">
-        <v>1582000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.947</v>
+        <v>91.0</v>
       </c>
       <c r="E58" s="1">
-        <v>100.16979772</v>
+        <v>100.6600501</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1584686.2</v>
+        <v>3013761.9</v>
       </c>
       <c r="I58" s="1">
-        <v>-3524.66</v>
+        <v>-289221.9</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.22242006019867</v>
+        <v>-9.5967070258603</v>
       </c>
       <c r="K58">
-        <v>0.14</v>
+        <v>3.11</v>
       </c>
       <c r="L58" t="s">
         <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>1581161.54</v>
+        <v>2724540.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1583386.23</v>
+        <v>2817582.71</v>
       </c>
       <c r="O58" s="1">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>203</v>
       </c>
       <c r="B59" t="s">
         <v>204</v>
       </c>
       <c r="C59" s="1">
-        <v>4300000.0</v>
+        <v>1746000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>94.393</v>
+        <v>98.772</v>
       </c>
       <c r="E59" s="1">
-        <v>91.58588302</v>
+        <v>97.65969015</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3938192.97</v>
+        <v>1705138.19</v>
       </c>
       <c r="I59" s="1">
-        <v>120706.03</v>
+        <v>19420.93</v>
       </c>
       <c r="J59" s="1">
-        <v>3.0650105497497</v>
+        <v>1.1389651650462</v>
       </c>
       <c r="K59">
-        <v>0.96</v>
+        <v>1.62</v>
       </c>
       <c r="L59" t="s">
         <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>4058899.0</v>
+        <v>1724559.12</v>
       </c>
       <c r="N59" s="1">
-        <v>4100367.49</v>
+        <v>1752774.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.82</v>
+        <v>0.35</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>206</v>
       </c>
       <c r="B60" t="s">
         <v>207</v>
       </c>
       <c r="C60" s="1">
-        <v>1547000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.119</v>
+        <v>98.447</v>
       </c>
       <c r="E60" s="1">
-        <v>100.0</v>
+        <v>91.49876455</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1547000.0</v>
+        <v>4025945.64</v>
       </c>
       <c r="I60" s="1">
-        <v>-13629.07</v>
+        <v>305722.36</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.881</v>
+        <v>7.5938024836321</v>
       </c>
       <c r="K60">
-        <v>1.65</v>
+        <v>0.13</v>
       </c>
       <c r="L60" t="s">
         <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>1533370.93</v>
+        <v>4331668.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1558851.49</v>
+        <v>4337273.48</v>
       </c>
       <c r="O60" s="1">
-        <v>0.31</v>
+        <v>0.87</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>209</v>
       </c>
       <c r="B61" t="s">
         <v>210</v>
       </c>
       <c r="C61" s="1">
-        <v>2994000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>90.67</v>
+        <v>101.182</v>
       </c>
       <c r="E61" s="1">
-        <v>100.6600501</v>
+        <v>101.46012484</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3013761.9</v>
+        <v>3145263.87</v>
       </c>
       <c r="I61" s="1">
-        <v>-299102.1</v>
+        <v>-8621.87</v>
       </c>
       <c r="J61" s="1">
-        <v>-9.924543143239</v>
+        <v>-0.2741223107618</v>
       </c>
       <c r="K61">
-        <v>2.76</v>
+        <v>0.37</v>
       </c>
       <c r="L61" t="s">
         <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>2714659.8</v>
+        <v>3136642.0</v>
       </c>
       <c r="N61" s="1">
-        <v>2797306.68</v>
+        <v>3148033.44</v>
       </c>
       <c r="O61" s="1">
-        <v>0.56</v>
+        <v>0.63</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>212</v>
       </c>
       <c r="B62" t="s">
         <v>213</v>
       </c>
       <c r="C62" s="1">
-        <v>1746000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.059</v>
+        <v>88.342</v>
       </c>
       <c r="E62" s="1">
-        <v>97.65969015</v>
+        <v>98.46638108</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1705138.19</v>
+        <v>2831893.12</v>
       </c>
       <c r="I62" s="1">
-        <v>6971.95</v>
+        <v>-291177.2</v>
       </c>
       <c r="J62" s="1">
-        <v>0.40887888388682</v>
+        <v>-10.2820688374</v>
       </c>
       <c r="K62">
-        <v>1.44</v>
+        <v>1.41</v>
       </c>
       <c r="L62" t="s">
         <v>214</v>
       </c>
       <c r="M62" s="1">
-        <v>1712110.14</v>
+        <v>2540715.92</v>
       </c>
       <c r="N62" s="1">
-        <v>1737172.52</v>
+        <v>2581219.59</v>
       </c>
       <c r="O62" s="1">
-        <v>0.35</v>
+        <v>0.52</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>215</v>
       </c>
       <c r="B63" t="s">
         <v>216</v>
       </c>
       <c r="C63" s="1">
-        <v>4400000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.334</v>
+        <v>106.056</v>
       </c>
       <c r="E63" s="1">
-        <v>91.49876455</v>
+        <v>106.49917419</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>4025945.64</v>
+        <v>3845685.18</v>
       </c>
       <c r="I63" s="1">
-        <v>300750.36</v>
+        <v>-16003.02</v>
       </c>
       <c r="J63" s="1">
-        <v>7.4703035483609</v>
+        <v>-0.41612922667788</v>
       </c>
       <c r="K63">
-        <v>0.04</v>
+        <v>4.1</v>
       </c>
       <c r="L63" t="s">
         <v>217</v>
       </c>
       <c r="M63" s="1">
-        <v>4326696.0</v>
+        <v>3829682.16</v>
       </c>
       <c r="N63" s="1">
-        <v>4328504.22</v>
+        <v>3977812.96</v>
       </c>
       <c r="O63" s="1">
-        <v>0.87</v>
+        <v>0.8</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>218</v>
       </c>
       <c r="B64" t="s">
         <v>219</v>
       </c>
       <c r="C64" s="1">
-        <v>3100000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>100.147</v>
+        <v>101.07</v>
       </c>
       <c r="E64" s="1">
-        <v>101.46012484</v>
+        <v>100.76860067</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>3145263.87</v>
+        <v>4204066.02</v>
       </c>
       <c r="I64" s="1">
-        <v>-40706.87</v>
+        <v>12574.38</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.294227501491</v>
+        <v>0.2991004408632</v>
       </c>
       <c r="K64">
-        <v>0.1</v>
+        <v>2.28</v>
       </c>
       <c r="L64" t="s">
         <v>220</v>
       </c>
       <c r="M64" s="1">
-        <v>3104557.0</v>
+        <v>4216640.4</v>
       </c>
       <c r="N64" s="1">
-        <v>3107699.47</v>
+        <v>4311669.29</v>
       </c>
       <c r="O64" s="1">
-        <v>0.62</v>
+        <v>0.86</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>221</v>
       </c>
       <c r="B65" t="s">
         <v>222</v>
       </c>
       <c r="C65" s="1">
-        <v>2876000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>85.708</v>
+        <v>102.518</v>
       </c>
       <c r="E65" s="1">
-        <v>98.46638108</v>
+        <v>104.15905</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2831893.12</v>
+        <v>1979021.95</v>
       </c>
       <c r="I65" s="1">
-        <v>-366931.04</v>
+        <v>-31179.95</v>
       </c>
       <c r="J65" s="1">
-        <v>-12.957093521948</v>
+        <v>-1.5755232022565</v>
       </c>
       <c r="K65">
-        <v>1.14</v>
+        <v>2.11</v>
       </c>
       <c r="L65" t="s">
         <v>223</v>
       </c>
       <c r="M65" s="1">
-        <v>2464962.08</v>
+        <v>1947842.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2497676.58</v>
+        <v>1987880.54</v>
       </c>
       <c r="O65" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>224</v>
       </c>
       <c r="B66" t="s">
         <v>225</v>
       </c>
       <c r="C66" s="1">
-        <v>3611000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>105.898</v>
+        <v>109.466</v>
       </c>
       <c r="E66" s="1">
-        <v>106.49917419</v>
+        <v>111.51583353</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3845685.18</v>
+        <v>1895769.17</v>
       </c>
       <c r="I66" s="1">
-        <v>-21708.4</v>
+        <v>-34847.17</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.5644871845698</v>
+        <v>-1.8381546947512</v>
       </c>
       <c r="K66">
-        <v>3.46</v>
+        <v>4.94</v>
       </c>
       <c r="L66" t="s">
         <v>226</v>
       </c>
       <c r="M66" s="1">
-        <v>3823976.78</v>
+        <v>1860922.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3949065.01</v>
+        <v>1944850.77</v>
       </c>
       <c r="O66" s="1">
-        <v>0.79</v>
+        <v>0.39</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>227</v>
       </c>
       <c r="B67" t="s">
         <v>228</v>
       </c>
       <c r="C67" s="1">
-        <v>4172000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.698</v>
+        <v>101.726</v>
       </c>
       <c r="E67" s="1">
-        <v>100.76860067</v>
+        <v>101.8174469</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>4204066.02</v>
+        <v>1610752.01</v>
       </c>
       <c r="I67" s="1">
-        <v>-44665.46</v>
+        <v>-1446.69</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.0624347902129</v>
+        <v>-0.089814570524733</v>
       </c>
       <c r="K67">
-        <v>2.0</v>
+        <v>4.19</v>
       </c>
       <c r="L67" t="s">
         <v>229</v>
       </c>
       <c r="M67" s="1">
-        <v>4159400.56</v>
+        <v>1609305.32</v>
       </c>
       <c r="N67" s="1">
-        <v>4242840.56</v>
+        <v>1675597.62</v>
       </c>
       <c r="O67" s="1">
-        <v>0.85</v>
+        <v>0.33</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>230</v>
       </c>
       <c r="B68" t="s">
         <v>231</v>
       </c>
       <c r="C68" s="1">
-        <v>1900000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.557</v>
+        <v>95.283</v>
       </c>
       <c r="E68" s="1">
-        <v>104.15905</v>
+        <v>93.46821512</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1979021.95</v>
+        <v>2733010.61</v>
       </c>
       <c r="I68" s="1">
-        <v>-30438.95</v>
+        <v>53064.31</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.5380804644436</v>
+        <v>1.9416064396472</v>
       </c>
       <c r="K68">
-        <v>1.75</v>
+        <v>1.01</v>
       </c>
       <c r="L68" t="s">
         <v>232</v>
       </c>
       <c r="M68" s="1">
-        <v>1948583.0</v>
+        <v>2786074.92</v>
       </c>
       <c r="N68" s="1">
-        <v>1981892.38</v>
+        <v>2815639.81</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>233</v>
       </c>
       <c r="B69" t="s">
         <v>234</v>
       </c>
       <c r="C69" s="1">
-        <v>1700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>108.399</v>
+        <v>103.559</v>
       </c>
       <c r="E69" s="1">
-        <v>111.51583353</v>
+        <v>103.465095</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1895769.17</v>
+        <v>2069301.9</v>
       </c>
       <c r="I69" s="1">
-        <v>-52986.17</v>
+        <v>1878.1</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.7949694951522</v>
+        <v>0.090760077106197</v>
       </c>
       <c r="K69">
-        <v>4.56</v>
+        <v>4.27</v>
       </c>
       <c r="L69" t="s">
         <v>235</v>
       </c>
       <c r="M69" s="1">
-        <v>1842783.0</v>
+        <v>2071180.0</v>
       </c>
       <c r="N69" s="1">
-        <v>1920231.97</v>
+        <v>2156549.86</v>
       </c>
       <c r="O69" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>236</v>
       </c>
       <c r="B70" t="s">
         <v>237</v>
       </c>
       <c r="C70" s="1">
-        <v>1582000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.579</v>
+        <v>100.121</v>
       </c>
       <c r="E70" s="1">
-        <v>101.8174469</v>
+        <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1610752.01</v>
+        <v>2833000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-19592.23</v>
+        <v>3427.93</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.2163405588425</v>
+        <v>0.121</v>
       </c>
       <c r="K70">
-        <v>3.92</v>
+        <v>1.9</v>
       </c>
       <c r="L70" t="s">
         <v>238</v>
       </c>
       <c r="M70" s="1">
-        <v>1591159.78</v>
+        <v>2836427.93</v>
       </c>
       <c r="N70" s="1">
-        <v>1653128.67</v>
+        <v>2890136.89</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>239</v>
       </c>
       <c r="B71" t="s">
         <v>240</v>
       </c>
       <c r="C71" s="1">
-        <v>2924000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>94.919</v>
+        <v>105.875</v>
       </c>
       <c r="E71" s="1">
-        <v>93.46821512</v>
+        <v>105.91142309</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2733010.61</v>
+        <v>3752441.72</v>
       </c>
       <c r="I71" s="1">
-        <v>42420.95</v>
+        <v>-1290.47</v>
       </c>
       <c r="J71" s="1">
-        <v>1.5521692394747</v>
+        <v>-0.034390141041284</v>
       </c>
       <c r="K71">
-        <v>0.82</v>
+        <v>2.6</v>
       </c>
       <c r="L71" t="s">
         <v>241</v>
       </c>
       <c r="M71" s="1">
-        <v>2775431.56</v>
+        <v>3751151.25</v>
       </c>
       <c r="N71" s="1">
-        <v>2799310.89</v>
+        <v>3843379.97</v>
       </c>
       <c r="O71" s="1">
-        <v>0.56</v>
+        <v>0.77</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>242</v>
       </c>
       <c r="B72" t="s">
         <v>243</v>
       </c>
       <c r="C72" s="1">
-        <v>2000000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.315</v>
+        <v>102.47</v>
       </c>
       <c r="E72" s="1">
-        <v>103.465095</v>
+        <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2069301.9</v>
+        <v>988000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-23001.9</v>
+        <v>24403.6</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.1115777741276</v>
+        <v>2.47</v>
       </c>
       <c r="K72">
-        <v>3.97</v>
+        <v>0.62</v>
       </c>
       <c r="L72" t="s">
         <v>244</v>
       </c>
       <c r="M72" s="1">
-        <v>2046300.0</v>
+        <v>1012403.6</v>
       </c>
       <c r="N72" s="1">
-        <v>2125772.6</v>
+        <v>1018558.02</v>
       </c>
       <c r="O72" s="1">
-        <v>0.43</v>
+        <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>245</v>
       </c>
       <c r="B73" t="s">
         <v>246</v>
       </c>
       <c r="C73" s="1">
-        <v>2833000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.072</v>
+        <v>100.536</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>101.33207423</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2833000.0</v>
+        <v>2634633.93</v>
       </c>
       <c r="I73" s="1">
-        <v>-54620.24</v>
+        <v>-20697.93</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.928</v>
+        <v>-0.7856093313123</v>
       </c>
       <c r="K73">
-        <v>1.63</v>
+        <v>1.25</v>
       </c>
       <c r="L73" t="s">
         <v>247</v>
       </c>
       <c r="M73" s="1">
-        <v>2778379.76</v>
+        <v>2613936.0</v>
       </c>
       <c r="N73" s="1">
-        <v>2824416.01</v>
+        <v>2646427.1</v>
       </c>
       <c r="O73" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>248</v>
       </c>
       <c r="B74" t="s">
         <v>249</v>
       </c>
       <c r="C74" s="1">
-        <v>3543000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>104.827</v>
+        <v>97.656</v>
       </c>
       <c r="E74" s="1">
-        <v>105.91142309</v>
+        <v>100.0178554</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>3752441.72</v>
+        <v>2213395.14</v>
       </c>
       <c r="I74" s="1">
-        <v>-38421.11</v>
+        <v>-52267.86</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.0238962485472</v>
+        <v>-2.3614337564688</v>
       </c>
       <c r="K74">
-        <v>2.17</v>
+        <v>1.99</v>
       </c>
       <c r="L74" t="s">
         <v>250</v>
       </c>
       <c r="M74" s="1">
-        <v>3714020.61</v>
+        <v>2161127.28</v>
       </c>
       <c r="N74" s="1">
-        <v>3790748.7</v>
+        <v>2205141.39</v>
       </c>
       <c r="O74" s="1">
-        <v>0.76</v>
+        <v>0.44</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>251</v>
       </c>
       <c r="B75" t="s">
         <v>252</v>
       </c>
       <c r="C75" s="1">
-        <v>988000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.63</v>
+        <v>101.415</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>101.20555556</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>988000.0</v>
+        <v>4554250.0</v>
       </c>
       <c r="I75" s="1">
-        <v>6224.4</v>
+        <v>9425.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.63</v>
+        <v>0.20694955261569</v>
       </c>
       <c r="K75">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="L75" t="s">
         <v>253</v>
       </c>
       <c r="M75" s="1">
-        <v>994224.4</v>
+        <v>4563675.0</v>
       </c>
       <c r="N75" s="1">
-        <v>997222.71</v>
+        <v>4583159.38</v>
       </c>
       <c r="O75" s="1">
-        <v>0.2</v>
+        <v>0.92</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>254</v>
       </c>
       <c r="B76" t="s">
         <v>255</v>
       </c>
       <c r="C76" s="1">
-        <v>2600000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.37</v>
+        <v>99.426</v>
       </c>
       <c r="E76" s="1">
-        <v>101.33207423</v>
+        <v>100.43577248</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2634633.93</v>
+        <v>1854044.36</v>
       </c>
       <c r="I76" s="1">
-        <v>-25013.93</v>
+        <v>-18640.4</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.94942715628049</v>
+        <v>-1.0053912625909</v>
       </c>
       <c r="K76">
-        <v>0.95</v>
+        <v>2.39</v>
       </c>
       <c r="L76" t="s">
         <v>256</v>
       </c>
       <c r="M76" s="1">
-        <v>2609620.0</v>
+        <v>1835403.96</v>
       </c>
       <c r="N76" s="1">
-        <v>2634444.66</v>
+        <v>1879577.92</v>
       </c>
       <c r="O76" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>257</v>
       </c>
       <c r="B77" t="s">
         <v>258</v>
       </c>
       <c r="C77" s="1">
-        <v>2213000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.206</v>
+        <v>100.19</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0178554</v>
+        <v>100.0369051</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2213395.14</v>
+        <v>1981731.09</v>
       </c>
       <c r="I77" s="1">
-        <v>-62226.36</v>
+        <v>3032.81</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.8113534215133</v>
+        <v>0.15303842258437</v>
       </c>
       <c r="K77">
-        <v>1.77</v>
+        <v>2.28</v>
       </c>
       <c r="L77" t="s">
         <v>259</v>
       </c>
       <c r="M77" s="1">
-        <v>2151168.78</v>
+        <v>1984763.9</v>
       </c>
       <c r="N77" s="1">
-        <v>2190265.11</v>
+        <v>2030024.25</v>
       </c>
       <c r="O77" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>260</v>
       </c>
       <c r="B78" t="s">
         <v>261</v>
       </c>
       <c r="C78" s="1">
-        <v>4500000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.631</v>
+        <v>99.186</v>
       </c>
       <c r="E78" s="1">
-        <v>101.20555556</v>
+        <v>99.57946939</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>4554250.0</v>
+        <v>1463818.2</v>
       </c>
       <c r="I78" s="1">
-        <v>-70855.0</v>
+        <v>-5784.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.5557995279135</v>
+        <v>-0.39513103471456</v>
       </c>
       <c r="K78">
-        <v>0.13</v>
+        <v>1.37</v>
       </c>
       <c r="L78" t="s">
         <v>262</v>
       </c>
       <c r="M78" s="1">
-        <v>4483395.0</v>
+        <v>1458034.2</v>
       </c>
       <c r="N78" s="1">
-        <v>4489441.88</v>
+        <v>1478154.83</v>
       </c>
       <c r="O78" s="1">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>263</v>
       </c>
       <c r="B79" t="s">
         <v>264</v>
       </c>
       <c r="C79" s="1">
-        <v>1846000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.192</v>
+        <v>94.585</v>
       </c>
       <c r="E79" s="1">
-        <v>100.43577248</v>
+        <v>97.976</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1854044.36</v>
+        <v>1673430.08</v>
       </c>
       <c r="I79" s="1">
-        <v>-22960.04</v>
+        <v>-57918.28</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.2383759793104</v>
+        <v>-3.4610516861272</v>
       </c>
       <c r="K79">
-        <v>2.09</v>
+        <v>0.07</v>
       </c>
       <c r="L79" t="s">
         <v>265</v>
       </c>
       <c r="M79" s="1">
-        <v>1831084.32</v>
+        <v>1615511.8</v>
       </c>
       <c r="N79" s="1">
-        <v>1869636.14</v>
+        <v>1616623.17</v>
       </c>
       <c r="O79" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>266</v>
       </c>
       <c r="B80" t="s">
         <v>267</v>
       </c>
       <c r="C80" s="1">
-        <v>1981000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.649</v>
+        <v>98.69</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0369051</v>
+        <v>78.77307</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1981731.09</v>
+        <v>2914603.59</v>
       </c>
       <c r="I80" s="1">
-        <v>-7684.4</v>
+        <v>736926.41</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.38776199448937</v>
+        <v>25.283932694257</v>
       </c>
       <c r="K80">
-        <v>2.04</v>
+        <v>1.27</v>
       </c>
       <c r="L80" t="s">
         <v>268</v>
       </c>
       <c r="M80" s="1">
-        <v>1974046.69</v>
+        <v>3651530.0</v>
       </c>
       <c r="N80" s="1">
-        <v>2014492.11</v>
+        <v>3698514.93</v>
       </c>
       <c r="O80" s="1">
-        <v>0.4</v>
+        <v>0.74</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>269</v>
       </c>
       <c r="B81" t="s">
         <v>270</v>
       </c>
       <c r="C81" s="1">
-        <v>3078000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.256</v>
+        <v>98.398</v>
       </c>
       <c r="E81" s="1">
-        <v>100.08080539</v>
+        <v>94.94162525</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>3080487.19</v>
+        <v>3797665.01</v>
       </c>
       <c r="I81" s="1">
-        <v>5392.49</v>
+        <v>138254.99</v>
       </c>
       <c r="J81" s="1">
-        <v>0.17505315449794</v>
+        <v>3.6405262084978</v>
       </c>
       <c r="K81">
-        <v>1.82</v>
+        <v>1.93</v>
       </c>
       <c r="L81" t="s">
         <v>271</v>
       </c>
       <c r="M81" s="1">
-        <v>3085879.68</v>
+        <v>3935920.0</v>
       </c>
       <c r="N81" s="1">
-        <v>3141956.99</v>
+        <v>4012989.44</v>
       </c>
       <c r="O81" s="1">
-        <v>0.63</v>
+        <v>0.8</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>272</v>
       </c>
       <c r="B82" t="s">
         <v>273</v>
       </c>
       <c r="C82" s="1">
-        <v>1470000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>97.714</v>
+        <v>104.192</v>
       </c>
       <c r="E82" s="1">
-        <v>99.57946939</v>
+        <v>104.36764887</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1463818.2</v>
+        <v>3224960.35</v>
       </c>
       <c r="I82" s="1">
-        <v>-27422.4</v>
+        <v>-5427.55</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.8733473869911</v>
+        <v>-0.16829819318554</v>
       </c>
       <c r="K82">
-        <v>0.99</v>
+        <v>3.23</v>
       </c>
       <c r="L82" t="s">
         <v>274</v>
       </c>
       <c r="M82" s="1">
-        <v>1436395.8</v>
+        <v>3219532.8</v>
       </c>
       <c r="N82" s="1">
-        <v>1451003.93</v>
+        <v>3319217.49</v>
       </c>
       <c r="O82" s="1">
-        <v>0.29</v>
+        <v>0.66</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>275</v>
       </c>
       <c r="B83" t="s">
         <v>276</v>
       </c>
       <c r="C83" s="1">
-        <v>1708000.0</v>
+        <v>2373000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>94.002</v>
+        <v>100.08</v>
       </c>
       <c r="E83" s="1">
-        <v>97.976</v>
+        <v>97.79670122</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1673430.08</v>
+        <v>2320715.72</v>
       </c>
       <c r="I83" s="1">
-        <v>-67875.92</v>
+        <v>54182.68</v>
       </c>
       <c r="J83" s="1">
-        <v>-4.0560953702948</v>
+        <v>2.3347400775137</v>
       </c>
       <c r="K83">
-        <v>1.38</v>
+        <v>1.71</v>
       </c>
       <c r="L83" t="s">
         <v>277</v>
       </c>
       <c r="M83" s="1">
-        <v>1605554.16</v>
+        <v>2374898.4</v>
       </c>
       <c r="N83" s="1">
-        <v>1629115.2</v>
+        <v>2415412.43</v>
       </c>
       <c r="O83" s="1">
-        <v>0.33</v>
+        <v>0.48</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>278</v>
       </c>
       <c r="B84" t="s">
         <v>279</v>
       </c>
       <c r="C84" s="1">
-        <v>3700000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.795</v>
+        <v>103.992</v>
       </c>
       <c r="E84" s="1">
-        <v>78.77307</v>
+        <v>106.56094038</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2914603.59</v>
+        <v>393209.87</v>
       </c>
       <c r="I84" s="1">
-        <v>740811.41</v>
+        <v>-9479.39</v>
       </c>
       <c r="J84" s="1">
-        <v>25.417226978712</v>
+        <v>-2.410771123319</v>
       </c>
       <c r="K84">
-        <v>1.18</v>
+        <v>2.79</v>
       </c>
       <c r="L84" t="s">
         <v>280</v>
       </c>
       <c r="M84" s="1">
-        <v>3655415.0</v>
+        <v>383730.48</v>
       </c>
       <c r="N84" s="1">
-        <v>3699206.78</v>
+        <v>394039.42</v>
       </c>
       <c r="O84" s="1">
-        <v>0.74</v>
+        <v>0.08</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>281</v>
       </c>
       <c r="B85" t="s">
         <v>282</v>
       </c>
       <c r="C85" s="1">
-        <v>4000000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.87</v>
+        <v>99.952</v>
       </c>
       <c r="E85" s="1">
-        <v>94.94162525</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>3797665.01</v>
+        <v>2697000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>117134.99</v>
+        <v>-1294.56</v>
       </c>
       <c r="J85" s="1">
-        <v>3.0843950082896</v>
+        <v>-0.048</v>
       </c>
       <c r="K85">
-        <v>1.71</v>
+        <v>3.0</v>
       </c>
       <c r="L85" t="s">
         <v>283</v>
       </c>
       <c r="M85" s="1">
-        <v>3914800.0</v>
+        <v>2695705.44</v>
       </c>
       <c r="N85" s="1">
-        <v>3983258.33</v>
+        <v>2776540.52</v>
       </c>
       <c r="O85" s="1">
-        <v>0.8</v>
+        <v>0.55</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>284</v>
       </c>
       <c r="B86" t="s">
         <v>285</v>
       </c>
       <c r="C86" s="1">
-        <v>3090000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.727</v>
+        <v>96.566</v>
       </c>
       <c r="E86" s="1">
-        <v>104.36764887</v>
+        <v>93.34613647</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>3224960.35</v>
+        <v>4281787.28</v>
       </c>
       <c r="I86" s="1">
-        <v>-19796.05</v>
+        <v>147695.14</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.61383855463525</v>
+        <v>3.4493806053812</v>
       </c>
       <c r="K86">
-        <v>2.83</v>
+        <v>1.07</v>
       </c>
       <c r="L86" t="s">
         <v>286</v>
       </c>
       <c r="M86" s="1">
-        <v>3205164.3</v>
+        <v>4429482.42</v>
       </c>
       <c r="N86" s="1">
-        <v>3292617.74</v>
+        <v>4478760.82</v>
       </c>
       <c r="O86" s="1">
-        <v>0.66</v>
+        <v>0.9</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>287</v>
       </c>
       <c r="B87" t="s">
         <v>288</v>
       </c>
       <c r="C87" s="1">
-        <v>2373000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.664</v>
+        <v>95.138</v>
       </c>
       <c r="E87" s="1">
-        <v>97.79670122</v>
+        <v>97.36899024</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2320715.72</v>
+        <v>3591942.05</v>
       </c>
       <c r="I87" s="1">
-        <v>44311.0</v>
+        <v>-82301.23</v>
       </c>
       <c r="J87" s="1">
-        <v>1.909367856568</v>
+        <v>-2.2912738806574</v>
       </c>
       <c r="K87">
-        <v>1.48</v>
+        <v>1.16</v>
       </c>
       <c r="L87" t="s">
         <v>289</v>
       </c>
       <c r="M87" s="1">
-        <v>2365026.72</v>
+        <v>3509640.82</v>
       </c>
       <c r="N87" s="1">
-        <v>2400102.63</v>
+        <v>3552594.93</v>
       </c>
       <c r="O87" s="1">
-        <v>0.48</v>
+        <v>0.71</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>290</v>
       </c>
       <c r="B88" t="s">
         <v>291</v>
       </c>
       <c r="C88" s="1">
-        <v>369000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>103.23</v>
+        <v>98.268</v>
       </c>
       <c r="E88" s="1">
-        <v>106.56094038</v>
+        <v>99.43250047</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>393209.87</v>
+        <v>2105980.36</v>
       </c>
       <c r="I88" s="1">
-        <v>-12291.17</v>
+        <v>-24664.12</v>
       </c>
       <c r="J88" s="1">
-        <v>-3.1258549028792</v>
+        <v>-1.1711467242743</v>
       </c>
       <c r="K88">
-        <v>2.42</v>
+        <v>0.78</v>
       </c>
       <c r="L88" t="s">
         <v>292</v>
       </c>
       <c r="M88" s="1">
-        <v>380918.7</v>
+        <v>2081316.24</v>
       </c>
       <c r="N88" s="1">
-        <v>389843.89</v>
+        <v>2097730.74</v>
       </c>
       <c r="O88" s="1">
-        <v>0.08</v>
+        <v>0.42</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>293</v>
       </c>
       <c r="B89" t="s">
         <v>294</v>
       </c>
       <c r="C89" s="1">
-        <v>2697000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.29</v>
+        <v>97.217</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>99.91096625</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>2697000.0</v>
+        <v>1450707.23</v>
       </c>
       <c r="I89" s="1">
-        <v>-46118.7</v>
+        <v>-39116.39</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.71</v>
+        <v>-2.6963669299422</v>
       </c>
       <c r="K89">
-        <v>2.64</v>
+        <v>2.14</v>
       </c>
       <c r="L89" t="s">
         <v>295</v>
       </c>
       <c r="M89" s="1">
-        <v>2650881.3</v>
+        <v>1411590.84</v>
       </c>
       <c r="N89" s="1">
-        <v>2721977.22</v>
+        <v>1442619.88</v>
       </c>
       <c r="O89" s="1">
-        <v>0.55</v>
+        <v>0.29</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>296</v>
       </c>
       <c r="B90" t="s">
         <v>297</v>
       </c>
       <c r="C90" s="1">
-        <v>4587000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.571</v>
+        <v>104.592</v>
       </c>
       <c r="E90" s="1">
-        <v>93.34613647</v>
+        <v>102.76761933</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>4281787.28</v>
+        <v>3083028.58</v>
       </c>
       <c r="I90" s="1">
-        <v>147924.49</v>
+        <v>54731.42</v>
       </c>
       <c r="J90" s="1">
-        <v>3.4547370134651</v>
+        <v>1.7752485447281</v>
       </c>
       <c r="K90">
-        <v>0.89</v>
+        <v>2.79</v>
       </c>
       <c r="L90" t="s">
         <v>298</v>
       </c>
       <c r="M90" s="1">
-        <v>4429711.77</v>
+        <v>3137760.0</v>
       </c>
       <c r="N90" s="1">
-        <v>4470708.08</v>
+        <v>3221572.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.9</v>
+        <v>0.64</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>299</v>
       </c>
       <c r="B91" t="s">
         <v>300</v>
       </c>
       <c r="C91" s="1">
-        <v>2137000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>94.957</v>
+        <v>105.507</v>
       </c>
       <c r="E91" s="1">
-        <v>99.685</v>
+        <v>107.00187687</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2130268.45</v>
+        <v>4371026.67</v>
       </c>
       <c r="I91" s="1">
-        <v>-101037.36</v>
+        <v>-61065.72</v>
       </c>
       <c r="J91" s="1">
-        <v>-4.7429402618247</v>
+        <v>-1.3970566782197</v>
       </c>
       <c r="K91">
-        <v>0.88</v>
+        <v>3.42</v>
       </c>
       <c r="L91" t="s">
         <v>301</v>
       </c>
       <c r="M91" s="1">
-        <v>2029231.09</v>
+        <v>4309960.95</v>
       </c>
       <c r="N91" s="1">
-        <v>2047966.43</v>
+        <v>4449602.7</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.89</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>302</v>
       </c>
       <c r="B92" t="s">
         <v>303</v>
       </c>
       <c r="C92" s="1">
-        <v>2118000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>97.835</v>
+        <v>101.202</v>
       </c>
       <c r="E92" s="1">
-        <v>99.43250047</v>
+        <v>100.677</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>2105980.36</v>
+        <v>805416.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-33835.06</v>
+        <v>4200.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.6066180218319</v>
+        <v>0.52146965046634</v>
       </c>
       <c r="K92">
-        <v>0.55</v>
+        <v>1.4</v>
       </c>
       <c r="L92" t="s">
         <v>304</v>
       </c>
       <c r="M92" s="1">
-        <v>2072145.3</v>
+        <v>809616.0</v>
       </c>
       <c r="N92" s="1">
-        <v>2083837.82</v>
+        <v>820794.08</v>
       </c>
       <c r="O92" s="1">
-        <v>0.42</v>
+        <v>0.16</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>305</v>
       </c>
       <c r="B93" t="s">
         <v>306</v>
       </c>
       <c r="C93" s="1">
-        <v>1452000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.042</v>
+        <v>105.948</v>
       </c>
       <c r="E93" s="1">
-        <v>99.91096625</v>
+        <v>106.27639</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1450707.23</v>
+        <v>2444356.97</v>
       </c>
       <c r="I93" s="1">
-        <v>-41657.39</v>
+        <v>-7552.97</v>
       </c>
       <c r="J93" s="1">
-        <v>-2.8715228778449</v>
+        <v>-0.30899619379243</v>
       </c>
       <c r="K93">
-        <v>1.91</v>
+        <v>0.89</v>
       </c>
       <c r="L93" t="s">
         <v>307</v>
       </c>
       <c r="M93" s="1">
-        <v>1409049.84</v>
+        <v>2436804.0</v>
       </c>
       <c r="N93" s="1">
-        <v>1436737.29</v>
+        <v>2457362.22</v>
       </c>
       <c r="O93" s="1">
-        <v>0.29</v>
+        <v>0.49</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>308</v>
       </c>
       <c r="B94" t="s">
         <v>309</v>
       </c>
       <c r="C94" s="1">
-        <v>3000000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>104.358</v>
+        <v>97.395</v>
       </c>
       <c r="E94" s="1">
-        <v>102.76761933</v>
+        <v>96.29170675</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>3083028.58</v>
+        <v>2994672.08</v>
       </c>
       <c r="I94" s="1">
-        <v>47711.42</v>
+        <v>34312.42</v>
       </c>
       <c r="J94" s="1">
-        <v>1.5475503636103</v>
+        <v>1.1457822119876</v>
       </c>
       <c r="K94">
-        <v>2.42</v>
+        <v>0.13</v>
       </c>
       <c r="L94" t="s">
         <v>310</v>
       </c>
       <c r="M94" s="1">
-        <v>3130740.0</v>
+        <v>3028984.5</v>
       </c>
       <c r="N94" s="1">
-        <v>3203302.5</v>
+        <v>3033138.27</v>
       </c>
       <c r="O94" s="1">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>311</v>
       </c>
       <c r="B95" t="s">
         <v>312</v>
       </c>
       <c r="C95" s="1">
-        <v>4085000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>104.143</v>
+        <v>97.356</v>
       </c>
       <c r="E95" s="1">
-        <v>107.00187687</v>
+        <v>99.00852132</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>4371026.67</v>
+        <v>3737571.68</v>
       </c>
       <c r="I95" s="1">
-        <v>-116785.12</v>
+        <v>-62382.68</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.6718006733187</v>
+        <v>-1.6690697956059</v>
       </c>
       <c r="K95">
-        <v>3.04</v>
+        <v>0.14</v>
       </c>
       <c r="L95" t="s">
         <v>313</v>
       </c>
       <c r="M95" s="1">
-        <v>4254241.55</v>
+        <v>3675189.0</v>
       </c>
       <c r="N95" s="1">
-        <v>4378280.87</v>
+        <v>3680641.78</v>
       </c>
       <c r="O95" s="1">
-        <v>0.88</v>
+        <v>0.74</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>314</v>
       </c>
       <c r="B96" t="s">
         <v>315</v>
       </c>
       <c r="C96" s="1">
-        <v>800000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.702</v>
+        <v>97.295</v>
       </c>
       <c r="E96" s="1">
-        <v>100.677</v>
+        <v>97.5</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>805416.0</v>
+        <v>2096250.0</v>
       </c>
       <c r="I96" s="1">
-        <v>200.0</v>
+        <v>-4407.5</v>
       </c>
       <c r="J96" s="1">
-        <v>0.024831888117445</v>
+        <v>-0.21025641025641</v>
       </c>
       <c r="K96">
-        <v>1.15</v>
+        <v>3.64</v>
       </c>
       <c r="L96" t="s">
         <v>316</v>
       </c>
       <c r="M96" s="1">
-        <v>805616.0</v>
+        <v>2091842.5</v>
       </c>
       <c r="N96" s="1">
-        <v>814837.92</v>
+        <v>2170048.75</v>
       </c>
       <c r="O96" s="1">
-        <v>0.16</v>
+        <v>0.43</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>317</v>
       </c>
       <c r="B97" t="s">
         <v>318</v>
       </c>
       <c r="C97" s="1">
-        <v>2300000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>105.179</v>
+        <v>77.47</v>
       </c>
       <c r="E97" s="1">
-        <v>106.27639</v>
+        <v>81.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>2444356.97</v>
+        <v>2453150.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-25239.97</v>
+        <v>-121303.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.0325811781902</v>
+        <v>-4.9447852760736</v>
       </c>
       <c r="K97">
-        <v>0.57</v>
+        <v>0.27</v>
       </c>
       <c r="L97" t="s">
         <v>319</v>
       </c>
       <c r="M97" s="1">
-        <v>2419117.0</v>
+        <v>2331847.0</v>
       </c>
       <c r="N97" s="1">
-        <v>2432231.73</v>
+        <v>2339894.57</v>
       </c>
       <c r="O97" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>320</v>
       </c>
       <c r="B98" t="s">
         <v>321</v>
       </c>
       <c r="C98" s="1">
-        <v>3775000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>96.543</v>
+        <v>95.353</v>
       </c>
       <c r="E98" s="1">
-        <v>99.00852132</v>
+        <v>94.97</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3737571.68</v>
+        <v>2089340.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-93073.43</v>
+        <v>8426.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.4902112379019</v>
+        <v>0.40328524797304</v>
       </c>
       <c r="K98">
-        <v>2.01</v>
+        <v>1.82</v>
       </c>
       <c r="L98" t="s">
         <v>322</v>
       </c>
       <c r="M98" s="1">
-        <v>3644498.25</v>
+        <v>2097766.0</v>
       </c>
       <c r="N98" s="1">
-        <v>3720417.69</v>
+        <v>2137763.22</v>
       </c>
       <c r="O98" s="1">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>323</v>
       </c>
       <c r="B99" t="s">
         <v>324</v>
       </c>
       <c r="C99" s="1">
-        <v>2150000.0</v>
+        <v>1524000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>95.98</v>
+        <v>95.726</v>
       </c>
       <c r="E99" s="1">
-        <v>97.5</v>
+        <v>92.6043248</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>2096250.0</v>
+        <v>1411289.91</v>
       </c>
       <c r="I99" s="1">
-        <v>-32680.0</v>
+        <v>47574.33</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.5589743589744</v>
+        <v>3.3709820826254</v>
       </c>
       <c r="K99">
-        <v>3.26</v>
+        <v>0.18</v>
       </c>
       <c r="L99" t="s">
         <v>325</v>
       </c>
       <c r="M99" s="1">
-        <v>2063570.0</v>
+        <v>1458864.24</v>
       </c>
       <c r="N99" s="1">
-        <v>2133713.75</v>
+        <v>1461626.49</v>
       </c>
       <c r="O99" s="1">
-        <v>0.43</v>
+        <v>0.29</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>326</v>
       </c>
       <c r="B100" t="s">
         <v>327</v>
       </c>
       <c r="C100" s="1">
-        <v>1524000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>95.221</v>
+        <v>97.203</v>
       </c>
       <c r="E100" s="1">
-        <v>92.6043248</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1411289.91</v>
+        <v>881000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>39878.13</v>
+        <v>-24641.57</v>
       </c>
       <c r="J100" s="1">
-        <v>2.8256511803447</v>
+        <v>-2.797</v>
       </c>
       <c r="K100">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>857.25</v>
+        <v>1.2</v>
+      </c>
+      <c r="L100" t="s">
+        <v>328</v>
       </c>
       <c r="M100" s="1">
-        <v>1451168.04</v>
+        <v>856358.43</v>
       </c>
       <c r="N100" s="1">
-        <v>1452025.29</v>
+        <v>866912.08</v>
       </c>
       <c r="O100" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B101" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C101" s="1">
-        <v>881000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>97.203</v>
+        <v>101.207</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>100.05914096</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>881000.0</v>
+        <v>3158867.08</v>
       </c>
       <c r="I101" s="1">
-        <v>-24641.57</v>
+        <v>36237.91</v>
       </c>
       <c r="J101" s="1">
-        <v>-2.797</v>
+        <v>1.1471805898208</v>
       </c>
       <c r="K101">
-        <v>0.85</v>
+        <v>2.86</v>
       </c>
       <c r="L101" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="M101" s="1">
-        <v>856358.43</v>
+        <v>3195104.99</v>
       </c>
       <c r="N101" s="1">
-        <v>863853.05</v>
+        <v>3285364.5</v>
       </c>
       <c r="O101" s="1">
-        <v>0.17</v>
+        <v>0.66</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B102" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C102" s="1">
-        <v>3157000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.706</v>
+        <v>100.668</v>
       </c>
       <c r="E102" s="1">
-        <v>100.05914096</v>
+        <v>97.85640253</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3158867.08</v>
+        <v>2861321.21</v>
       </c>
       <c r="I102" s="1">
-        <v>-42718.66</v>
+        <v>82211.11</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.3523411691004</v>
+        <v>2.8731870337619</v>
       </c>
       <c r="K102">
-        <v>2.54</v>
+        <v>0.41</v>
       </c>
       <c r="L102" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="M102" s="1">
-        <v>3116148.42</v>
+        <v>2943532.32</v>
       </c>
       <c r="N102" s="1">
-        <v>3196323.07</v>
+        <v>2955603.97</v>
       </c>
       <c r="O102" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B103" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C103" s="1">
-        <v>2924000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.649</v>
+        <v>100.66</v>
       </c>
       <c r="E103" s="1">
-        <v>97.85640253</v>
+        <v>100.32507202</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2861321.21</v>
+        <v>849753.36</v>
       </c>
       <c r="I103" s="1">
-        <v>81655.55</v>
+        <v>2836.84</v>
       </c>
       <c r="J103" s="1">
-        <v>2.8537708284768</v>
+        <v>0.33384275173681</v>
       </c>
       <c r="K103">
-        <v>0.13</v>
+        <v>0.46</v>
       </c>
       <c r="L103" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="M103" s="1">
-        <v>2942976.76</v>
+        <v>852590.2</v>
       </c>
       <c r="N103" s="1">
-        <v>2946723.14</v>
+        <v>856445.23</v>
       </c>
       <c r="O103" s="1">
-        <v>0.59</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B104" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C104" s="1">
-        <v>847000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.879</v>
+        <v>100.599</v>
       </c>
       <c r="E104" s="1">
-        <v>100.32507202</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>849753.36</v>
+        <v>1278000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-3778.23</v>
+        <v>7655.22</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.44462666202344</v>
+        <v>0.599</v>
       </c>
       <c r="K104">
-        <v>0.14</v>
+        <v>2.48</v>
       </c>
       <c r="L104" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="M104" s="1">
-        <v>845975.13</v>
+        <v>1285655.22</v>
       </c>
       <c r="N104" s="1">
-        <v>847171.52</v>
+        <v>1317342.62</v>
       </c>
       <c r="O104" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B105" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C105" s="1">
-        <v>1278000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.941</v>
+        <v>100.193</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1278000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-13534.02</v>
+        <v>1906.84</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.059</v>
+        <v>0.193</v>
       </c>
       <c r="K105">
-        <v>2.19</v>
+        <v>1.99</v>
       </c>
       <c r="L105" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M105" s="1">
-        <v>1264465.98</v>
+        <v>989906.84</v>
       </c>
       <c r="N105" s="1">
-        <v>1292476.94</v>
+        <v>1009600.15</v>
       </c>
       <c r="O105" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B106" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C106" s="1">
-        <v>1988000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.863</v>
+        <v>100.638</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>100.83722714</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1988000.0</v>
+        <v>2117581.77</v>
       </c>
       <c r="I106" s="1">
-        <v>-2723.56</v>
+        <v>-4183.77</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.137</v>
+        <v>-0.19757300800715</v>
       </c>
       <c r="K106">
-        <v>1.68</v>
+        <v>1.08</v>
       </c>
       <c r="L106" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="M106" s="1">
-        <v>1985276.44</v>
+        <v>2113398.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2018692.24</v>
+        <v>2136000.33</v>
       </c>
       <c r="O106" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B107" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C107" s="1">
-        <v>2100000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.235</v>
+        <v>102.033</v>
       </c>
       <c r="E107" s="1">
-        <v>100.83722714</v>
+        <v>101.7659905</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>2117581.77</v>
+        <v>3642204.8</v>
       </c>
       <c r="I107" s="1">
-        <v>-33646.77</v>
+        <v>9556.27</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.5889242378584</v>
+        <v>0.26237596523952</v>
       </c>
       <c r="K107">
-        <v>0.8</v>
+        <v>2.78</v>
       </c>
       <c r="L107" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M107" s="1">
-        <v>2083935.0</v>
+        <v>3651761.07</v>
       </c>
       <c r="N107" s="1">
-        <v>2100677.47</v>
+        <v>3751188.63</v>
       </c>
       <c r="O107" s="1">
-        <v>0.42</v>
+        <v>0.75</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B108" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C108" s="1">
-        <v>3579000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.485</v>
+        <v>99.798</v>
       </c>
       <c r="E108" s="1">
-        <v>101.7659905</v>
+        <v>99.8</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3642204.8</v>
+        <v>2395200.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-10056.65</v>
+        <v>-48.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.27611434700212</v>
+        <v>-0.0020040080160321</v>
       </c>
       <c r="K108">
-        <v>2.5</v>
+        <v>2.36</v>
       </c>
       <c r="L108" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="M108" s="1">
-        <v>3632148.15</v>
+        <v>2395152.0</v>
       </c>
       <c r="N108" s="1">
-        <v>3721537.35</v>
+        <v>2451837.08</v>
       </c>
       <c r="O108" s="1">
-        <v>0.75</v>
+        <v>0.49</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B109" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C109" s="1">
-        <v>2400000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.187</v>
+        <v>104.976</v>
       </c>
       <c r="E109" s="1">
-        <v>99.8</v>
+        <v>100.47036099</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2395200.0</v>
+        <v>934941.01</v>
       </c>
       <c r="I109" s="1">
-        <v>-14712.0</v>
+        <v>41927.86</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.61422845691383</v>
+        <v>4.4845460356905</v>
       </c>
       <c r="K109">
-        <v>1.84</v>
+        <v>3.88</v>
       </c>
       <c r="L109" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="M109" s="1">
-        <v>2380488.0</v>
+        <v>976868.87</v>
       </c>
       <c r="N109" s="1">
-        <v>2424642.7</v>
+        <v>1012976.69</v>
       </c>
       <c r="O109" s="1">
-        <v>0.49</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B110" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C110" s="1">
-        <v>930564.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>105.378</v>
+        <v>102.327</v>
       </c>
       <c r="E110" s="1">
-        <v>100.47036099</v>
+        <v>100.14070507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>934941.01</v>
+        <v>2173053.3</v>
       </c>
       <c r="I110" s="1">
-        <v>45668.73</v>
+        <v>47442.6</v>
       </c>
       <c r="J110" s="1">
-        <v>4.8846643276457</v>
+        <v>2.1832230254085</v>
       </c>
       <c r="K110">
-        <v>3.36</v>
+        <v>2.21</v>
       </c>
       <c r="L110" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="M110" s="1">
-        <v>980609.74</v>
+        <v>2220495.9</v>
       </c>
       <c r="N110" s="1">
-        <v>1011870.87</v>
+        <v>2268394.13</v>
       </c>
       <c r="O110" s="1">
-        <v>0.2</v>
+        <v>0.45</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B111" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C111" s="1">
-        <v>2170000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.177</v>
+        <v>102.923</v>
       </c>
       <c r="E111" s="1">
-        <v>100.14070507</v>
+        <v>102.39609091</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>2173053.3</v>
+        <v>1126357.0</v>
       </c>
       <c r="I111" s="1">
-        <v>22487.6</v>
+        <v>5796.0</v>
       </c>
       <c r="J111" s="1">
-        <v>1.0348388601421</v>
+        <v>0.51457930300961</v>
       </c>
       <c r="K111">
-        <v>1.94</v>
+        <v>1.99</v>
       </c>
       <c r="L111" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M111" s="1">
-        <v>2195540.9</v>
+        <v>1132153.0</v>
       </c>
       <c r="N111" s="1">
-        <v>2237562.05</v>
+        <v>1153996.4</v>
       </c>
       <c r="O111" s="1">
-        <v>0.45</v>
+        <v>0.23</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B112" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C112" s="1">
-        <v>1100000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.241</v>
+        <v>103.125</v>
       </c>
       <c r="E112" s="1">
-        <v>102.39609091</v>
+        <v>92.97841301</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1126357.0</v>
+        <v>4975274.88</v>
       </c>
       <c r="I112" s="1">
-        <v>-1706.0</v>
+        <v>-8878.01</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.15146174791829</v>
+        <v>-0.17844260295423</v>
       </c>
       <c r="K112">
-        <v>1.69</v>
+        <v>1.9</v>
       </c>
       <c r="L112" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M112" s="1">
-        <v>1124651.0</v>
+        <v>4966396.87</v>
       </c>
       <c r="N112" s="1">
-        <v>1143209.68</v>
+        <v>5067881.93</v>
       </c>
       <c r="O112" s="1">
-        <v>0.23</v>
+        <v>1.01</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B113" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C113" s="1">
-        <v>5351000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.793</v>
+        <v>103.72</v>
       </c>
       <c r="E113" s="1">
-        <v>92.97841301</v>
+        <v>103.47</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4975274.88</v>
+        <v>1541703.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-24866.8</v>
+        <v>3725.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.49980756038147</v>
+        <v>0.24161592732193</v>
       </c>
       <c r="K113">
-        <v>1.58</v>
+        <v>2.93</v>
       </c>
       <c r="L113" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M113" s="1">
-        <v>4950408.08</v>
+        <v>1545428.0</v>
       </c>
       <c r="N113" s="1">
-        <v>5034836.83</v>
+        <v>1589010.5</v>
       </c>
       <c r="O113" s="1">
-        <v>1.01</v>
+        <v>0.32</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B114" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C114" s="1">
-        <v>1490000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.902</v>
+        <v>105.071</v>
       </c>
       <c r="E114" s="1">
-        <v>103.47</v>
+        <v>105.20933357</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1541703.0</v>
+        <v>1472930.67</v>
       </c>
       <c r="I114" s="1">
-        <v>-23363.2</v>
+        <v>-1936.67</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.5154150961631</v>
+        <v>-0.13148412477554</v>
       </c>
       <c r="K114">
-        <v>2.56</v>
+        <v>1.76</v>
       </c>
       <c r="L114" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M114" s="1">
-        <v>1518339.8</v>
+        <v>1470994.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1556541.74</v>
+        <v>1495654.42</v>
       </c>
       <c r="O114" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B115" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C115" s="1">
-        <v>1400000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>102.994</v>
+        <v>96.215</v>
       </c>
       <c r="E115" s="1">
-        <v>105.20933357</v>
+        <v>98.03544408</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1472930.67</v>
+        <v>2673426.56</v>
       </c>
       <c r="I115" s="1">
-        <v>-31014.67</v>
+        <v>-49643.52</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.1056435738418</v>
+        <v>-1.8569247699851</v>
       </c>
       <c r="K115">
-        <v>1.37</v>
+        <v>0.6</v>
       </c>
       <c r="L115" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="M115" s="1">
-        <v>1441916.0</v>
+        <v>2623783.04</v>
       </c>
       <c r="N115" s="1">
-        <v>1461034.75</v>
+        <v>2640031.42</v>
       </c>
       <c r="O115" s="1">
-        <v>0.29</v>
+        <v>0.53</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B116" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C116" s="1">
-        <v>2727000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>94.6</v>
+        <v>98.298</v>
       </c>
       <c r="E116" s="1">
-        <v>98.03544408</v>
+        <v>99.9978546</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>2673426.56</v>
+        <v>3926915.75</v>
       </c>
       <c r="I116" s="1">
-        <v>-93684.56</v>
+        <v>-66753.29</v>
       </c>
       <c r="J116" s="1">
-        <v>-3.5042877706729</v>
+        <v>-1.6998910659084</v>
       </c>
       <c r="K116">
-        <v>0.18</v>
+        <v>1.27</v>
       </c>
       <c r="L116" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="M116" s="1">
-        <v>2579742.0</v>
+        <v>3860162.46</v>
       </c>
       <c r="N116" s="1">
-        <v>2584616.51</v>
+        <v>3910040.81</v>
       </c>
       <c r="O116" s="1">
-        <v>0.52</v>
+        <v>0.78</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B117" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C117" s="1">
-        <v>3927000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>97.126</v>
+        <v>87.112</v>
       </c>
       <c r="E117" s="1">
-        <v>99.9978546</v>
+        <v>91.95776</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3926915.75</v>
+        <v>2206986.24</v>
       </c>
       <c r="I117" s="1">
-        <v>-112777.73</v>
+        <v>-116298.24</v>
       </c>
       <c r="J117" s="1">
-        <v>-2.8719162105782</v>
+        <v>-5.2695498454943</v>
       </c>
       <c r="K117">
-        <v>1.05</v>
+        <v>2.44</v>
       </c>
       <c r="L117" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="M117" s="1">
-        <v>3814138.02</v>
+        <v>2090688.0</v>
       </c>
       <c r="N117" s="1">
-        <v>3855562.42</v>
+        <v>2149196.33</v>
       </c>
       <c r="O117" s="1">
-        <v>0.77</v>
+        <v>0.43</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B118" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C118" s="1">
-        <v>2400000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>86.279</v>
+        <v>102.279</v>
       </c>
       <c r="E118" s="1">
-        <v>91.95776</v>
+        <v>101.22761608</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>2206986.24</v>
+        <v>1687464.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-136290.24</v>
+        <v>17526.57</v>
       </c>
       <c r="J118" s="1">
-        <v>-6.1754005317224</v>
+        <v>1.0386334914949</v>
       </c>
       <c r="K118">
-        <v>2.03</v>
+        <v>2.43</v>
       </c>
       <c r="L118" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="M118" s="1">
-        <v>2070696.0</v>
+        <v>1704990.93</v>
       </c>
       <c r="N118" s="1">
-        <v>2119371.0</v>
+        <v>1745525.66</v>
       </c>
       <c r="O118" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B119" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C119" s="1">
-        <v>1667000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.8</v>
+        <v>102.917</v>
       </c>
       <c r="E119" s="1">
-        <v>101.22761608</v>
+        <v>103.54205743</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1687464.36</v>
+        <v>1875146.66</v>
       </c>
       <c r="I119" s="1">
-        <v>-7128.36</v>
+        <v>-11319.79</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.42243025506032</v>
+        <v>-0.60367491468641</v>
       </c>
       <c r="K119">
-        <v>2.11</v>
+        <v>3.54</v>
       </c>
       <c r="L119" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="M119" s="1">
-        <v>1680336.0</v>
+        <v>1863826.87</v>
       </c>
       <c r="N119" s="1">
-        <v>1715429.82</v>
+        <v>1927989.26</v>
       </c>
       <c r="O119" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B120" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C120" s="1">
-        <v>1811000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>102.643</v>
+        <v>100.987</v>
       </c>
       <c r="E120" s="1">
-        <v>103.54205743</v>
+        <v>101.78811563</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1875146.66</v>
+        <v>1302887.88</v>
       </c>
       <c r="I120" s="1">
-        <v>-16281.93</v>
+        <v>-10254.28</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.86830168260012</v>
+        <v>-0.78704239692521</v>
       </c>
       <c r="K120">
-        <v>3.13</v>
+        <v>0.72</v>
       </c>
       <c r="L120" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="M120" s="1">
-        <v>1858864.73</v>
+        <v>1292633.6</v>
       </c>
       <c r="N120" s="1">
-        <v>1915582.86</v>
+        <v>1301833.6</v>
       </c>
       <c r="O120" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B121" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C121" s="1">
-        <v>1280000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.143</v>
+        <v>101.441</v>
       </c>
       <c r="E121" s="1">
-        <v>101.78811563</v>
+        <v>101.103</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1302887.88</v>
+        <v>2446692.6</v>
       </c>
       <c r="I121" s="1">
-        <v>-8257.48</v>
+        <v>8179.6</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.63378285474572</v>
+        <v>0.33431253276362</v>
       </c>
       <c r="K121">
-        <v>0.41</v>
+        <v>3.9</v>
       </c>
       <c r="L121" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M121" s="1">
-        <v>1294630.4</v>
+        <v>2454872.2</v>
       </c>
       <c r="N121" s="1">
-        <v>1299830.4</v>
+        <v>2549202.47</v>
       </c>
       <c r="O121" s="1">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B122" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C122" s="1">
-        <v>2420000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.959</v>
+        <v>97.077</v>
       </c>
       <c r="E122" s="1">
-        <v>101.103</v>
+        <v>94.44113136</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2446692.6</v>
+        <v>2005929.63</v>
       </c>
       <c r="I122" s="1">
-        <v>-27684.8</v>
+        <v>55985.85</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.1315193416615</v>
+        <v>2.791017649009</v>
       </c>
       <c r="K122">
-        <v>3.6</v>
+        <v>0.62</v>
       </c>
       <c r="L122" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M122" s="1">
-        <v>2419007.8</v>
+        <v>2061915.48</v>
       </c>
       <c r="N122" s="1">
-        <v>2506028.35</v>
+        <v>2075042.98</v>
       </c>
       <c r="O122" s="1">
-        <v>0.5</v>
+        <v>0.41</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B123" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C123" s="1">
-        <v>2124000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>95.739</v>
+        <v>103.913</v>
       </c>
       <c r="E123" s="1">
-        <v>94.44113136</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2005929.63</v>
+        <v>1271000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>27566.73</v>
+        <v>49734.23</v>
       </c>
       <c r="J123" s="1">
-        <v>1.3742620672092</v>
+        <v>3.913</v>
       </c>
       <c r="K123">
-        <v>0.48</v>
+        <v>0.1</v>
       </c>
       <c r="L123" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M123" s="1">
-        <v>2033496.36</v>
+        <v>1320734.23</v>
       </c>
       <c r="N123" s="1">
-        <v>2043673.86</v>
+        <v>1322058.19</v>
       </c>
       <c r="O123" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B124" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C124" s="1">
         <v>1834000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>103.175</v>
+        <v>104.093</v>
       </c>
       <c r="E124" s="1">
         <v>101.19775245</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>1855966.78</v>
       </c>
       <c r="I124" s="1">
-        <v>36262.72</v>
+        <v>53098.84</v>
       </c>
       <c r="J124" s="1">
-        <v>1.9538453161322</v>
+        <v>2.8609800871544</v>
       </c>
       <c r="K124">
-        <v>3.56</v>
+        <v>0.34</v>
       </c>
       <c r="L124" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M124" s="1">
-        <v>1892229.5</v>
+        <v>1909065.62</v>
       </c>
       <c r="N124" s="1">
-        <v>1957603.96</v>
+        <v>1915344.52</v>
       </c>
       <c r="O124" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B125" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C125" s="1">
         <v>2450000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.577</v>
+        <v>100.47</v>
       </c>
       <c r="E125" s="1">
         <v>101.43494653</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>2485156.19</v>
       </c>
       <c r="I125" s="1">
-        <v>-45519.69</v>
+        <v>-23641.19</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.8316631438767</v>
+        <v>-0.95129594248963</v>
       </c>
       <c r="K125">
-        <v>1.65</v>
+        <v>1.94</v>
       </c>
       <c r="L125" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M125" s="1">
-        <v>2439636.5</v>
+        <v>2461515.0</v>
       </c>
       <c r="N125" s="1">
-        <v>2480010.46</v>
+        <v>2509034.79</v>
       </c>
       <c r="O125" s="1">
         <v>0.5</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B126" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C126" s="1">
         <v>1037000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>93.615</v>
+        <v>94.432</v>
       </c>
       <c r="E126" s="1">
         <v>98.76648216</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>1024208.42</v>
       </c>
       <c r="I126" s="1">
-        <v>-53420.87</v>
+        <v>-44948.58</v>
       </c>
       <c r="J126" s="1">
-        <v>-5.2158202331514</v>
+        <v>-4.3886165278743</v>
       </c>
       <c r="K126">
-        <v>1.43</v>
+        <v>0.24</v>
       </c>
       <c r="L126" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M126" s="1">
-        <v>970787.55</v>
+        <v>979259.84</v>
       </c>
       <c r="N126" s="1">
-        <v>985570.54</v>
+        <v>981796.31</v>
       </c>
       <c r="O126" s="1">
         <v>0.2</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B127" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C127" s="1">
         <v>3875000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.686</v>
+        <v>100.949</v>
       </c>
       <c r="E127" s="1">
         <v>100.0960031</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>3878720.12</v>
       </c>
       <c r="I127" s="1">
-        <v>-15887.62</v>
+        <v>33053.63</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.40960985862522</v>
+        <v>0.85217878520196</v>
       </c>
       <c r="K127">
-        <v>2.66</v>
+        <v>0.21</v>
       </c>
       <c r="L127" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="M127" s="1">
-        <v>3862832.5</v>
+        <v>3911773.75</v>
       </c>
       <c r="N127" s="1">
-        <v>3965842.92</v>
+        <v>3920061.94</v>
       </c>
       <c r="O127" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B128" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C128" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>114.012</v>
+        <v>113.951</v>
       </c>
       <c r="E128" s="1">
         <v>123.47145</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>2345957.55</v>
       </c>
       <c r="I128" s="1">
-        <v>-179729.55</v>
+        <v>-180888.55</v>
       </c>
       <c r="J128" s="1">
-        <v>-7.6612447654903</v>
+        <v>-7.7106488989965</v>
       </c>
       <c r="K128">
-        <v>1.25</v>
+        <v>1.7</v>
       </c>
       <c r="L128" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M128" s="1">
-        <v>2166228.0</v>
+        <v>2165069.0</v>
       </c>
       <c r="N128" s="1">
-        <v>2190030.05</v>
+        <v>2197342.97</v>
       </c>
       <c r="O128" s="1">
         <v>0.44</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B129" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C129" s="1">
         <v>1276000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>108.064</v>
+        <v>107.711</v>
       </c>
       <c r="E129" s="1">
         <v>113.147</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>1443755.72</v>
       </c>
       <c r="I129" s="1">
-        <v>-64859.08</v>
+        <v>-69363.36</v>
       </c>
       <c r="J129" s="1">
-        <v>-4.4923860111183</v>
+        <v>-4.804369536974</v>
       </c>
       <c r="K129">
-        <v>1.13</v>
+        <v>1.59</v>
       </c>
       <c r="L129" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M129" s="1">
-        <v>1378896.64</v>
+        <v>1374392.36</v>
       </c>
       <c r="N129" s="1">
-        <v>1393330.95</v>
+        <v>1394655.91</v>
       </c>
       <c r="O129" s="1">
         <v>0.28</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B130" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C130" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>95.434</v>
+        <v>95.727</v>
       </c>
       <c r="E130" s="1">
         <v>93.14264308</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>1210854.36</v>
       </c>
       <c r="I130" s="1">
-        <v>29787.64</v>
+        <v>33596.64</v>
       </c>
       <c r="J130" s="1">
-        <v>2.4600514301324</v>
+        <v>2.7746227052443</v>
       </c>
       <c r="K130">
-        <v>0.77</v>
+        <v>0.87</v>
       </c>
       <c r="L130" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="M130" s="1">
-        <v>1240642.0</v>
+        <v>1244451.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1250614.6</v>
+        <v>1255732.51</v>
       </c>
       <c r="O130" s="1">
         <v>0.25</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B131" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C131" s="1">
         <v>3991000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>96.879</v>
+        <v>97.906</v>
       </c>
       <c r="E131" s="1">
         <v>94.47603859</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>3770538.7</v>
       </c>
       <c r="I131" s="1">
-        <v>95902.19</v>
+        <v>136889.76</v>
       </c>
       <c r="J131" s="1">
-        <v>2.543461230089</v>
+        <v>3.6305093487039</v>
       </c>
       <c r="K131">
-        <v>1.15</v>
+        <v>1.31</v>
       </c>
       <c r="L131" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="M131" s="1">
-        <v>3866440.89</v>
+        <v>3907428.46</v>
       </c>
       <c r="N131" s="1">
-        <v>3912337.39</v>
+        <v>3959699.47</v>
       </c>
       <c r="O131" s="1">
         <v>0.79</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B132" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C132" s="1">
         <v>3825000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.943</v>
+        <v>99.796</v>
       </c>
       <c r="E132" s="1">
         <v>100.05687163</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>3827175.34</v>
       </c>
       <c r="I132" s="1">
-        <v>-42605.59</v>
+        <v>-9978.34</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.1132385170521</v>
+        <v>-0.26072335635398</v>
       </c>
       <c r="K132">
-        <v>0.86</v>
+        <v>1.11</v>
       </c>
       <c r="L132" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="M132" s="1">
-        <v>3784569.75</v>
+        <v>3817197.0</v>
       </c>
       <c r="N132" s="1">
-        <v>3817560.38</v>
+        <v>3859750.13</v>
       </c>
       <c r="O132" s="1">
         <v>0.77</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B133" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C133" s="1">
         <v>3382000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>84.483</v>
+        <v>81.778</v>
       </c>
       <c r="E133" s="1">
         <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>3382000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-524784.94</v>
+        <v>-616268.04</v>
       </c>
       <c r="J133" s="1">
-        <v>-15.517</v>
+        <v>-18.222</v>
       </c>
       <c r="K133">
-        <v>3.0</v>
+        <v>3.46</v>
       </c>
       <c r="L133" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="M133" s="1">
-        <v>2857215.06</v>
+        <v>2765731.96</v>
       </c>
       <c r="N133" s="1">
-        <v>2958745.52</v>
+        <v>2882763.25</v>
       </c>
       <c r="O133" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B134" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C134" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D134" s="1">
         <v>0.001</v>
       </c>
       <c r="E134" s="1">
         <v>0.0</v>
       </c>
       <c r="F134" t="s">
         <v>44</v>
       </c>
       <c r="G134">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H134" s="1">
         <v>0.0</v>
       </c>
       <c r="I134" s="1">
-        <v>10.83</v>
+        <v>10.66</v>
       </c>
       <c r="J134" s="1">
         <v>0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>10.83</v>
+        <v>10.66</v>
       </c>
       <c r="N134" s="1">
-        <v>10.83</v>
+        <v>10.66</v>
       </c>
       <c r="O134" s="1">
         <v>0.0</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B135" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C135" s="1">
         <v>2817000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>95.611</v>
+        <v>96.566</v>
       </c>
       <c r="E135" s="1">
         <v>101.3779503</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>2855816.86</v>
       </c>
       <c r="I135" s="1">
-        <v>-162454.99</v>
+        <v>-135552.64</v>
       </c>
       <c r="J135" s="1">
-        <v>-5.688564707192</v>
+        <v>-4.7465452669118</v>
       </c>
       <c r="K135">
-        <v>5.29</v>
+        <v>0.22</v>
       </c>
       <c r="L135" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="M135" s="1">
-        <v>2693361.87</v>
+        <v>2720264.22</v>
       </c>
       <c r="N135" s="1">
-        <v>2842286.63</v>
+        <v>2726486.7</v>
       </c>
       <c r="O135" s="1">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B136" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C136" s="1">
         <v>1053000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>102.125</v>
+        <v>103.001</v>
       </c>
       <c r="E136" s="1">
         <v>103.32906363</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>1088055.04</v>
       </c>
       <c r="I136" s="1">
-        <v>-12678.79</v>
+        <v>-3454.51</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.165271014231</v>
+        <v>-0.31749404883047</v>
       </c>
       <c r="K136">
-        <v>1.47</v>
+        <v>1.82</v>
       </c>
       <c r="L136" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="M136" s="1">
-        <v>1075376.25</v>
+        <v>1084600.53</v>
       </c>
       <c r="N136" s="1">
-        <v>1090853.16</v>
+        <v>1103806.81</v>
       </c>
       <c r="O136" s="1">
         <v>0.22</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B137" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C137" s="1">
         <v>3046000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>103.771</v>
+        <v>104.103</v>
       </c>
       <c r="E137" s="1">
         <v>104.47316382</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>3182252.57</v>
       </c>
       <c r="I137" s="1">
-        <v>-21387.91</v>
+        <v>-11275.19</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.67209970074751</v>
+        <v>-0.35431474252843</v>
       </c>
       <c r="K137">
-        <v>1.24</v>
+        <v>1.7</v>
       </c>
       <c r="L137" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="M137" s="1">
-        <v>3160864.66</v>
+        <v>3170977.38</v>
       </c>
       <c r="N137" s="1">
-        <v>3198558.91</v>
+        <v>3222632.46</v>
       </c>
       <c r="O137" s="1">
         <v>0.64</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B138" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C138" s="1">
         <v>2520000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.63</v>
+        <v>100.442</v>
       </c>
       <c r="E138" s="1">
         <v>101.57528214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>2559697.11</v>
       </c>
       <c r="I138" s="1">
-        <v>-49021.11</v>
+        <v>-28558.71</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.9151136987454</v>
+        <v>-1.1157066157722</v>
       </c>
       <c r="K138">
-        <v>1.39</v>
+        <v>1.73</v>
       </c>
       <c r="L138" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M138" s="1">
-        <v>2510676.0</v>
+        <v>2531138.4</v>
       </c>
       <c r="N138" s="1">
-        <v>2545654.85</v>
+        <v>2574658.59</v>
       </c>
       <c r="O138" s="1">
         <v>0.51</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B139" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C139" s="1">
         <v>2947000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>101.784</v>
+        <v>102.557</v>
       </c>
       <c r="E139" s="1">
         <v>101.56042721</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>2992985.79</v>
       </c>
       <c r="I139" s="1">
-        <v>6588.69</v>
+        <v>29369.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0.22013769734603</v>
+        <v>0.98126092339383</v>
       </c>
       <c r="K139">
-        <v>1.63</v>
+        <v>1.97</v>
       </c>
       <c r="L139" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="M139" s="1">
-        <v>2999574.48</v>
+        <v>3022354.79</v>
       </c>
       <c r="N139" s="1">
-        <v>3047533.88</v>
+        <v>3080487.39</v>
       </c>
       <c r="O139" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B140" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C140" s="1">
         <v>2051000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.046</v>
+        <v>99.526</v>
       </c>
       <c r="E140" s="1">
         <v>97.59067821</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>2001584.81</v>
       </c>
       <c r="I140" s="1">
-        <v>29848.65</v>
+        <v>39693.45</v>
       </c>
       <c r="J140" s="1">
-        <v>1.4912508253897</v>
+        <v>1.9831010807881</v>
       </c>
       <c r="K140">
-        <v>1.55</v>
+        <v>1.77</v>
       </c>
       <c r="L140" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="M140" s="1">
-        <v>2031433.46</v>
+        <v>2041278.26</v>
       </c>
       <c r="N140" s="1">
-        <v>2063223.96</v>
+        <v>2077484.11</v>
       </c>
       <c r="O140" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B141" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C141" s="1">
         <v>1360000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.125</v>
+        <v>103.247</v>
       </c>
       <c r="E141" s="1">
         <v>99.81182206</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1357440.78</v>
       </c>
       <c r="I141" s="1">
-        <v>31459.22</v>
+        <v>46718.42</v>
       </c>
       <c r="J141" s="1">
-        <v>2.3175390384249</v>
+        <v>3.4416543755227</v>
       </c>
       <c r="K141">
-        <v>3.09</v>
+        <v>3.39</v>
       </c>
       <c r="L141" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="M141" s="1">
-        <v>1388900.0</v>
+        <v>1404159.2</v>
       </c>
       <c r="N141" s="1">
-        <v>1430957.53</v>
+        <v>1450324.68</v>
       </c>
       <c r="O141" s="1">
         <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B142" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C142" s="1">
         <v>2159000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.618</v>
+        <v>100.723</v>
       </c>
       <c r="E142" s="1">
         <v>102.17381658</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>2205932.7</v>
       </c>
       <c r="I142" s="1">
-        <v>-33590.08</v>
+        <v>-31323.13</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.5227155388739</v>
+        <v>-1.4199494844063</v>
       </c>
       <c r="K142">
-        <v>1.22</v>
+        <v>1.6</v>
       </c>
       <c r="L142" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="M142" s="1">
-        <v>2172342.62</v>
+        <v>2174609.57</v>
       </c>
       <c r="N142" s="1">
-        <v>2198703.89</v>
+        <v>2209111.82</v>
       </c>
       <c r="O142" s="1">
         <v>0.44</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B143" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C143" s="1">
         <v>1817000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>84.822</v>
+        <v>77.463</v>
       </c>
       <c r="E143" s="1">
         <v>97.56207595</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>1772702.92</v>
       </c>
       <c r="I143" s="1">
-        <v>-231487.18</v>
+        <v>-365200.21</v>
       </c>
       <c r="J143" s="1">
-        <v>-13.05843056884</v>
+        <v>-20.601320496499</v>
       </c>
       <c r="K143">
-        <v>4.1</v>
+        <v>0.1</v>
       </c>
       <c r="L143" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="M143" s="1">
-        <v>1541215.74</v>
+        <v>1407502.71</v>
       </c>
       <c r="N143" s="1">
-        <v>1615712.74</v>
+        <v>1409319.71</v>
       </c>
       <c r="O143" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B144" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C144" s="1">
         <v>1907000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.687</v>
+        <v>100.617</v>
       </c>
       <c r="E144" s="1">
         <v>100.07713005</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>1908470.87</v>
       </c>
       <c r="I144" s="1">
-        <v>-7439.78</v>
+        <v>10295.32</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.38982937161624</v>
+        <v>0.53945387177956</v>
       </c>
       <c r="K144">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="L144" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="M144" s="1">
-        <v>1901031.09</v>
+        <v>1918766.19</v>
       </c>
       <c r="N144" s="1">
-        <v>1902938.09</v>
+        <v>1924910.97</v>
       </c>
       <c r="O144" s="1">
         <v>0.38</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B145" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C145" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.514</v>
+        <v>100.997</v>
       </c>
       <c r="E145" s="1">
         <v>100.0646</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>3802454.8</v>
       </c>
       <c r="I145" s="1">
-        <v>17077.2</v>
+        <v>35431.2</v>
       </c>
       <c r="J145" s="1">
-        <v>0.44910987502074</v>
+        <v>0.93179805845424</v>
       </c>
       <c r="K145">
-        <v>0.41</v>
+        <v>0.72</v>
       </c>
       <c r="L145" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="M145" s="1">
-        <v>3819532.0</v>
+        <v>3837886.0</v>
       </c>
       <c r="N145" s="1">
-        <v>3834975.41</v>
+        <v>3865340.95</v>
       </c>
       <c r="O145" s="1">
         <v>0.77</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B146" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C146" s="1">
         <v>3332000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.309</v>
+        <v>103.703</v>
       </c>
       <c r="E146" s="1">
         <v>102.94102671</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>3429995.01</v>
       </c>
       <c r="I146" s="1">
-        <v>12260.87</v>
+        <v>25388.95</v>
       </c>
       <c r="J146" s="1">
-        <v>0.35746028680083</v>
+        <v>0.74020370076282</v>
       </c>
       <c r="K146">
-        <v>1.58</v>
+        <v>1.95</v>
       </c>
       <c r="L146" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="M146" s="1">
-        <v>3442255.88</v>
+        <v>3455383.96</v>
       </c>
       <c r="N146" s="1">
-        <v>3494734.88</v>
+        <v>3520357.96</v>
       </c>
       <c r="O146" s="1">
         <v>0.7</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B147" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C147" s="1">
-        <v>497000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>103.993</v>
+        <v>80.255</v>
       </c>
       <c r="E147" s="1">
-        <v>100.60017505</v>
+        <v>77.42602805</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>499982.87</v>
+        <v>5106246.55</v>
       </c>
       <c r="I147" s="1">
-        <v>16862.34</v>
+        <v>186570.7</v>
       </c>
       <c r="J147" s="1">
-        <v>3.3725835447122</v>
+        <v>3.6537738272744</v>
       </c>
       <c r="K147">
-        <v>3.98</v>
+        <v>0.62</v>
       </c>
       <c r="L147" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M147" s="1">
-        <v>516845.21</v>
+        <v>5292817.25</v>
       </c>
       <c r="N147" s="1">
-        <v>536626.49</v>
+        <v>5333471.36</v>
       </c>
       <c r="O147" s="1">
-        <v>0.11</v>
+        <v>1.07</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B148" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C148" s="1">
-        <v>6595000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>79.435</v>
+        <v>89.937</v>
       </c>
       <c r="E148" s="1">
-        <v>77.42602805</v>
+        <v>96.25274529</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>5106246.55</v>
+        <v>2962659.5</v>
       </c>
       <c r="I148" s="1">
-        <v>132491.7</v>
+        <v>-194398.64</v>
       </c>
       <c r="J148" s="1">
-        <v>2.5946984483152</v>
+        <v>-6.5616261335466</v>
       </c>
       <c r="K148">
-        <v>0.55</v>
+        <v>0.36</v>
       </c>
       <c r="L148" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="M148" s="1">
-        <v>5238738.25</v>
+        <v>2768260.86</v>
       </c>
       <c r="N148" s="1">
-        <v>5275123.68</v>
+        <v>2779418.61</v>
       </c>
       <c r="O148" s="1">
-        <v>1.06</v>
+        <v>0.56</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B149" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C149" s="1">
-        <v>1878000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>91.256</v>
+        <v>103.47</v>
       </c>
       <c r="E149" s="1">
-        <v>99.95192119</v>
+        <v>100.14981813</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1877097.08</v>
+        <v>3204794.18</v>
       </c>
       <c r="I149" s="1">
-        <v>-163309.4</v>
+        <v>106245.82</v>
       </c>
       <c r="J149" s="1">
-        <v>-8.7001040990379</v>
+        <v>3.3152150819245</v>
       </c>
       <c r="K149">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="L149" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="M149" s="1">
-        <v>1713787.68</v>
+        <v>3311040.0</v>
       </c>
       <c r="N149" s="1">
-        <v>1715900.43</v>
+        <v>3317166.03</v>
       </c>
       <c r="O149" s="1">
-        <v>0.34</v>
+        <v>0.66</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B150" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C150" s="1">
-        <v>3200000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>102.868</v>
+        <v>100.335</v>
       </c>
       <c r="E150" s="1">
-        <v>100.14981813</v>
+        <v>100.15715331</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>3204794.18</v>
+        <v>1300039.85</v>
       </c>
       <c r="I150" s="1">
-        <v>86981.82</v>
+        <v>2308.45</v>
       </c>
       <c r="J150" s="1">
-        <v>2.7141156378411</v>
+        <v>0.17756763379215</v>
       </c>
       <c r="K150">
-        <v>5.26</v>
+        <v>0.36</v>
       </c>
       <c r="L150" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="M150" s="1">
-        <v>3291776.0</v>
+        <v>1302348.3</v>
       </c>
       <c r="N150" s="1">
-        <v>3460006.14</v>
+        <v>1307053.55</v>
       </c>
       <c r="O150" s="1">
-        <v>0.69</v>
+        <v>0.26</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B151" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C151" s="1">
-        <v>1298000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.872</v>
+        <v>99.493</v>
       </c>
       <c r="E151" s="1">
-        <v>100.15715331</v>
+        <v>100.445238</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1300039.85</v>
+        <v>2008904.76</v>
       </c>
       <c r="I151" s="1">
-        <v>-3701.29</v>
+        <v>-19044.76</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.28470588805412</v>
+        <v>-0.94801706776781</v>
       </c>
       <c r="K151">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="L151" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="M151" s="1">
-        <v>1296338.56</v>
+        <v>1989860.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1297798.81</v>
+        <v>1991472.64</v>
       </c>
       <c r="O151" s="1">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B152" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C152" s="1">
-        <v>2000000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>97.732</v>
+        <v>99.171</v>
       </c>
       <c r="E152" s="1">
-        <v>100.445238</v>
+        <v>99.95674066</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>2008904.76</v>
+        <v>1418386.15</v>
       </c>
       <c r="I152" s="1">
-        <v>-54264.76</v>
+        <v>-11149.66</v>
       </c>
       <c r="J152" s="1">
-        <v>-2.7012111813603</v>
+        <v>-0.78608071574867</v>
       </c>
       <c r="K152">
-        <v>1.21</v>
+        <v>3.93</v>
       </c>
       <c r="L152" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M152" s="1">
-        <v>1954640.0</v>
+        <v>1407236.49</v>
       </c>
       <c r="N152" s="1">
-        <v>1978772.22</v>
+        <v>1462956.54</v>
       </c>
       <c r="O152" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B153" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C153" s="1">
-        <v>1419000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.332</v>
+        <v>96.322</v>
       </c>
       <c r="E153" s="1">
-        <v>99.95674066</v>
+        <v>91.98892622</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1418386.15</v>
+        <v>2431267.32</v>
       </c>
       <c r="I153" s="1">
-        <v>-23055.07</v>
+        <v>114523.14</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.6254438186667</v>
+        <v>4.7104297852365</v>
       </c>
       <c r="K153">
-        <v>3.65</v>
+        <v>0.56</v>
       </c>
       <c r="L153" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="M153" s="1">
-        <v>1395331.08</v>
+        <v>2545790.46</v>
       </c>
       <c r="N153" s="1">
-        <v>1447071.12</v>
+        <v>2560492.15</v>
       </c>
       <c r="O153" s="1">
-        <v>0.29</v>
+        <v>0.51</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B154" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C154" s="1">
-        <v>2643000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>96.623</v>
+        <v>97.867</v>
       </c>
       <c r="E154" s="1">
-        <v>91.98892622</v>
+        <v>100.02073707</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>2431267.32</v>
+        <v>3442713.77</v>
       </c>
       <c r="I154" s="1">
-        <v>122478.57</v>
+        <v>-74131.63</v>
       </c>
       <c r="J154" s="1">
-        <v>5.0376430840192</v>
+        <v>-2.1532905420714</v>
       </c>
       <c r="K154">
-        <v>0.43</v>
+        <v>0.7</v>
       </c>
       <c r="L154" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M154" s="1">
-        <v>2553745.89</v>
+        <v>3368582.14</v>
       </c>
       <c r="N154" s="1">
-        <v>2565143.83</v>
+        <v>3392556.63</v>
       </c>
       <c r="O154" s="1">
-        <v>0.51</v>
+        <v>0.68</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B155" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C155" s="1">
-        <v>3442000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.643</v>
+        <v>101.564</v>
       </c>
       <c r="E155" s="1">
-        <v>100.02073707</v>
+        <v>100.16080774</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>3442713.77</v>
+        <v>1734785.19</v>
       </c>
       <c r="I155" s="1">
-        <v>-47421.71</v>
+        <v>24303.29</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.3774514283829</v>
+        <v>1.4009394442663</v>
       </c>
       <c r="K155">
-        <v>0.46</v>
+        <v>1.49</v>
       </c>
       <c r="L155" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="M155" s="1">
-        <v>3395292.06</v>
+        <v>1759088.48</v>
       </c>
       <c r="N155" s="1">
-        <v>3411139.6</v>
+        <v>1784851.98</v>
       </c>
       <c r="O155" s="1">
-        <v>0.68</v>
+        <v>0.36</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B156" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C156" s="1">
-        <v>1732000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.531</v>
+        <v>99.54</v>
       </c>
       <c r="E156" s="1">
-        <v>100.16080774</v>
+        <v>100.05580737</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1734785.19</v>
+        <v>3802120.68</v>
       </c>
       <c r="I156" s="1">
-        <v>23731.73</v>
+        <v>-19600.68</v>
       </c>
       <c r="J156" s="1">
-        <v>1.3679924256213</v>
+        <v>-0.51551967045928</v>
       </c>
       <c r="K156">
-        <v>1.24</v>
+        <v>3.3</v>
       </c>
       <c r="L156" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="M156" s="1">
-        <v>1758516.92</v>
+        <v>3782520.0</v>
       </c>
       <c r="N156" s="1">
-        <v>1779950.42</v>
+        <v>3907841.92</v>
       </c>
       <c r="O156" s="1">
-        <v>0.36</v>
+        <v>0.78</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B157" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C157" s="1">
-        <v>4000000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.363</v>
+        <v>98.452</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0558075</v>
+        <v>98.72295901</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>4002232.3</v>
+        <v>6069487.52</v>
       </c>
       <c r="I157" s="1">
-        <v>-27712.3</v>
+        <v>-16658.56</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.69242107710739</v>
+        <v>-0.27446402921346</v>
       </c>
       <c r="K157">
-        <v>3.08</v>
+        <v>0.5</v>
       </c>
       <c r="L157" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="M157" s="1">
-        <v>3974520.0</v>
+        <v>6052828.96</v>
       </c>
       <c r="N157" s="1">
-        <v>4097807.67</v>
+        <v>6083358.41</v>
       </c>
       <c r="O157" s="1">
-        <v>0.82</v>
+        <v>1.22</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B158" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C158" s="1">
-        <v>5108000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>98.188</v>
+        <v>86.824</v>
       </c>
       <c r="E158" s="1">
-        <v>99.50742991</v>
+        <v>100.27475375</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>5082839.52</v>
+        <v>2471772.68</v>
       </c>
       <c r="I158" s="1">
-        <v>-67396.48</v>
+        <v>-331561.08</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.3259612020959</v>
+        <v>-13.413898562873</v>
       </c>
       <c r="K158">
-        <v>0.14</v>
+        <v>0.96</v>
       </c>
       <c r="L158" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="M158" s="1">
-        <v>5015443.04</v>
+        <v>2140211.6</v>
       </c>
       <c r="N158" s="1">
-        <v>5022440.3</v>
+        <v>2163945.78</v>
       </c>
       <c r="O158" s="1">
-        <v>1.01</v>
+        <v>0.43</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B159" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C159" s="1">
-        <v>2465000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>84.002</v>
+        <v>99.833</v>
       </c>
       <c r="E159" s="1">
-        <v>100.27475375</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>2471772.68</v>
+        <v>533000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-401123.38</v>
+        <v>-890.11</v>
       </c>
       <c r="J159" s="1">
-        <v>-16.228166256777</v>
+        <v>-0.167</v>
       </c>
       <c r="K159">
-        <v>0.64</v>
+        <v>1.82</v>
       </c>
       <c r="L159" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="M159" s="1">
-        <v>2070649.3</v>
+        <v>532109.89</v>
       </c>
       <c r="N159" s="1">
-        <v>2086338.0</v>
+        <v>541833.44</v>
       </c>
       <c r="O159" s="1">
-        <v>0.42</v>
+        <v>0.11</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B160" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C160" s="1">
-        <v>533000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.784</v>
+        <v>102.557</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>98.653</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>533000.0</v>
+        <v>2038170.98</v>
       </c>
       <c r="I160" s="1">
-        <v>-6481.28</v>
+        <v>80656.64</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.216</v>
+        <v>3.9573048969621</v>
       </c>
       <c r="K160">
-        <v>1.33</v>
+        <v>0.1</v>
       </c>
       <c r="L160" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="M160" s="1">
-        <v>526518.72</v>
+        <v>2118827.62</v>
       </c>
       <c r="N160" s="1">
-        <v>533614.28</v>
+        <v>2120907.97</v>
       </c>
       <c r="O160" s="1">
-        <v>0.11</v>
+        <v>0.42</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B161" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C161" s="1">
         <v>4270000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>92.844</v>
+        <v>94.07</v>
       </c>
       <c r="E161" s="1">
         <v>94.5</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>4035150.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-70711.2</v>
+        <v>-18361.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.752380952381</v>
+        <v>-0.45502645502646</v>
       </c>
       <c r="K161">
-        <v>0.74</v>
+        <v>0.88</v>
       </c>
       <c r="L161" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="M161" s="1">
-        <v>3964438.8</v>
+        <v>4016789.0</v>
       </c>
       <c r="N161" s="1">
-        <v>3996167.27</v>
+        <v>4054448.03</v>
       </c>
       <c r="O161" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B162" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C162" s="1">
-        <v>2900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.032</v>
+        <v>98.286</v>
       </c>
       <c r="E162" s="1">
         <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>2900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-86072.0</v>
+        <v>-32566.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-2.968</v>
+        <v>-1.714</v>
       </c>
       <c r="K162">
-        <v>0.77</v>
+        <v>1.02</v>
       </c>
       <c r="L162" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="M162" s="1">
-        <v>2813928.0</v>
+        <v>1867434.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2836205.08</v>
+        <v>1886818.42</v>
       </c>
       <c r="O162" s="1">
-        <v>0.57</v>
+        <v>0.38</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B163" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C163" s="1">
-        <v>2100000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>93.58</v>
+        <v>97.884</v>
       </c>
       <c r="E163" s="1">
-        <v>94.06809095</v>
+        <v>87.394</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1975429.91</v>
+        <v>961334.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-10249.91</v>
+        <v>115390.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.51886983932525</v>
+        <v>12.003112341808</v>
       </c>
       <c r="K163">
-        <v>2.06</v>
+        <v>2.56</v>
       </c>
       <c r="L163" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="M163" s="1">
-        <v>1965180.0</v>
+        <v>1076724.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2008377.63</v>
+        <v>1104932.22</v>
       </c>
       <c r="O163" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B164" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C164" s="1">
-        <v>1100000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.556</v>
+        <v>95.115</v>
       </c>
       <c r="E164" s="1">
-        <v>87.394</v>
+        <v>94.06809095</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>961334.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I164" s="1">
-        <v>111782.0</v>
+        <v>21985.09</v>
       </c>
       <c r="J164" s="1">
-        <v>11.627800535506</v>
+        <v>1.112926856514</v>
       </c>
       <c r="K164">
-        <v>2.4</v>
+        <v>2.19</v>
       </c>
       <c r="L164" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="M164" s="1">
-        <v>1073116.0</v>
+        <v>1997415.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1099501.53</v>
+        <v>2043483.36</v>
       </c>
       <c r="O164" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B165" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C165" s="1">
-        <v>2010000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.99</v>
+        <v>94.721</v>
       </c>
       <c r="E165" s="1">
-        <v>102.4847393</v>
+        <v>93.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>2059943.26</v>
+        <v>1097400.0</v>
       </c>
       <c r="I165" s="1">
-        <v>10155.74</v>
+        <v>20307.8</v>
       </c>
       <c r="J165" s="1">
-        <v>0.49301066671128</v>
+        <v>1.8505376344086</v>
       </c>
       <c r="K165">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>805.38</v>
+        <v>2.62</v>
+      </c>
+      <c r="L165" t="s">
+        <v>521</v>
       </c>
       <c r="M165" s="1">
-        <v>2070099.0</v>
+        <v>1117707.8</v>
       </c>
       <c r="N165" s="1">
-        <v>2070904.38</v>
+        <v>1148617.24</v>
       </c>
       <c r="O165" s="1">
-        <v>0.42</v>
+        <v>0.23</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B166" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C166" s="1">
-        <v>1180000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>91.147</v>
+        <v>101.343</v>
       </c>
       <c r="E166" s="1">
-        <v>93.0</v>
+        <v>104.28968508</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1097400.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="I166" s="1">
-        <v>-21865.4</v>
+        <v>-44819.08</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.9924731182796</v>
+        <v>-2.825480845466</v>
       </c>
       <c r="K166">
-        <v>2.3</v>
+        <v>3.3</v>
       </c>
       <c r="L166" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="M166" s="1">
-        <v>1075534.6</v>
+        <v>1541427.03</v>
       </c>
       <c r="N166" s="1">
-        <v>1102674.6</v>
+        <v>1591662.28</v>
       </c>
       <c r="O166" s="1">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B167" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C167" s="1">
-        <v>1521000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.257</v>
+        <v>100.706</v>
       </c>
       <c r="E167" s="1">
-        <v>104.28968508</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1586246.11</v>
+        <v>1500000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-61337.14</v>
+        <v>10590.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-3.8668110587203</v>
+        <v>0.706</v>
       </c>
       <c r="K167">
-        <v>2.9</v>
+        <v>1.87</v>
       </c>
       <c r="L167" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="M167" s="1">
-        <v>1524908.97</v>
+        <v>1510590.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1569017.97</v>
+        <v>1538688.96</v>
       </c>
       <c r="O167" s="1">
         <v>0.31</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B168" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C168" s="1">
-        <v>1500000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>97.05</v>
+        <v>100.415</v>
       </c>
       <c r="E168" s="1">
-        <v>100.0</v>
+        <v>99.44707143</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1500000.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="I168" s="1">
-        <v>-44250.0</v>
+        <v>19106.91</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.95</v>
+        <v>0.97331028206677</v>
       </c>
       <c r="K168">
-        <v>1.42</v>
+        <v>3.62</v>
       </c>
       <c r="L168" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="M168" s="1">
-        <v>1455750.0</v>
+        <v>1982192.1</v>
       </c>
       <c r="N168" s="1">
-        <v>1477078.13</v>
+        <v>2053667.35</v>
       </c>
       <c r="O168" s="1">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B169" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="C169" s="1">
-        <v>1974000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.477</v>
+        <v>101.326</v>
       </c>
       <c r="E169" s="1">
-        <v>99.44707143</v>
+        <v>100.82032267</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1963085.19</v>
+        <v>3024609.68</v>
       </c>
       <c r="I169" s="1">
-        <v>590.79</v>
+        <v>15170.32</v>
       </c>
       <c r="J169" s="1">
-        <v>0.030094975144711</v>
+        <v>0.50156289918374</v>
       </c>
       <c r="K169">
-        <v>3.39</v>
+        <v>1.88</v>
       </c>
       <c r="L169" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="M169" s="1">
-        <v>1963675.98</v>
+        <v>3039780.0</v>
       </c>
       <c r="N169" s="1">
-        <v>2030627.48</v>
+        <v>3096290.42</v>
       </c>
       <c r="O169" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B170" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C170" s="1">
-        <v>3000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.842</v>
+        <v>110.343</v>
       </c>
       <c r="E170" s="1">
-        <v>100.82032267</v>
+        <v>113.539</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>3024609.68</v>
+        <v>1476007.0</v>
       </c>
       <c r="I170" s="1">
-        <v>650.32</v>
+        <v>-41548.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.021500956116758</v>
+        <v>-2.8148917992936</v>
       </c>
       <c r="K170">
-        <v>1.64</v>
+        <v>0.59</v>
       </c>
       <c r="L170" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="M170" s="1">
-        <v>3025260.0</v>
+        <v>1434459.0</v>
       </c>
       <c r="N170" s="1">
-        <v>3074478.75</v>
+        <v>1442182.26</v>
       </c>
       <c r="O170" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B171" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C171" s="1">
-        <v>1300000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>110.036</v>
+        <v>90.482</v>
       </c>
       <c r="E171" s="1">
-        <v>113.539</v>
+        <v>99.83244604</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1476007.0</v>
+        <v>2220273.6</v>
       </c>
       <c r="I171" s="1">
-        <v>-45539.0</v>
+        <v>-207953.92</v>
       </c>
       <c r="J171" s="1">
-        <v>-3.0852834708778</v>
+        <v>-9.3661393802998</v>
       </c>
       <c r="K171">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="L171" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="M171" s="1">
-        <v>1430468.0</v>
+        <v>2012319.68</v>
       </c>
       <c r="N171" s="1">
-        <v>1432864.88</v>
+        <v>2017691.58</v>
       </c>
       <c r="O171" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B172" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C172" s="1">
-        <v>2224000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>90.798</v>
+        <v>101.875</v>
       </c>
       <c r="E172" s="1">
-        <v>99.83244604</v>
+        <v>99.55343345</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>2220273.6</v>
+        <v>2887049.57</v>
       </c>
       <c r="I172" s="1">
-        <v>-200926.08</v>
+        <v>67325.43</v>
       </c>
       <c r="J172" s="1">
-        <v>-9.0496090211585</v>
+        <v>2.3319803961662</v>
       </c>
       <c r="K172">
-        <v>1.33</v>
+        <v>2.56</v>
       </c>
       <c r="L172" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M172" s="1">
-        <v>2019347.52</v>
+        <v>2954375.0</v>
       </c>
       <c r="N172" s="1">
-        <v>2048869.57</v>
+        <v>3028742.12</v>
       </c>
       <c r="O172" s="1">
-        <v>0.41</v>
+        <v>0.61</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>543</v>
+      </c>
+      <c r="B173" t="s">
         <v>541</v>
       </c>
-      <c r="B173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C173" s="1">
-        <v>2900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.823</v>
+        <v>99.924</v>
       </c>
       <c r="E173" s="1">
-        <v>99.55343345</v>
+        <v>98.387</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>2887049.57</v>
+        <v>885483.0</v>
       </c>
       <c r="I173" s="1">
-        <v>36817.43</v>
+        <v>13833.0</v>
       </c>
       <c r="J173" s="1">
-        <v>1.2752614427746</v>
+        <v>1.5621982578999</v>
       </c>
       <c r="K173">
-        <v>2.28</v>
+        <v>2.79</v>
       </c>
       <c r="L173" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="M173" s="1">
-        <v>2923867.0</v>
+        <v>899316.0</v>
       </c>
       <c r="N173" s="1">
-        <v>2990100.22</v>
+        <v>924411.21</v>
       </c>
       <c r="O173" s="1">
-        <v>0.6</v>
+        <v>0.18</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B174" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="C174" s="1">
-        <v>900000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.828</v>
+        <v>99.891</v>
       </c>
       <c r="E174" s="1">
-        <v>98.387</v>
+        <v>100.25273885</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>885483.0</v>
+        <v>4430168.53</v>
       </c>
       <c r="I174" s="1">
-        <v>12969.0</v>
+        <v>-15985.24</v>
       </c>
       <c r="J174" s="1">
-        <v>1.4646243914338</v>
+        <v>-0.36082690515613</v>
       </c>
       <c r="K174">
-        <v>2.62</v>
+        <v>2.0</v>
       </c>
       <c r="L174" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="M174" s="1">
-        <v>898452.0</v>
+        <v>4414183.29</v>
       </c>
       <c r="N174" s="1">
-        <v>922058.51</v>
+        <v>4502409.85</v>
       </c>
       <c r="O174" s="1">
-        <v>0.19</v>
+        <v>0.9</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B175" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="C175" s="1">
-        <v>4419000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.282</v>
+        <v>102.675</v>
       </c>
       <c r="E175" s="1">
-        <v>100.25273885</v>
+        <v>99.58935313</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>4430168.53</v>
+        <v>1593429.65</v>
       </c>
       <c r="I175" s="1">
-        <v>-87086.95</v>
+        <v>49370.35</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.9657705888674</v>
+        <v>3.0983702355482</v>
       </c>
       <c r="K175">
-        <v>1.65</v>
+        <v>4.62</v>
       </c>
       <c r="L175" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="M175" s="1">
-        <v>4343081.58</v>
+        <v>1642800.0</v>
       </c>
       <c r="N175" s="1">
-        <v>4415964.39</v>
+        <v>1716712.33</v>
       </c>
       <c r="O175" s="1">
-        <v>0.89</v>
+        <v>0.34</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B176" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C176" s="1">
-        <v>1600000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.427</v>
+        <v>95.916</v>
       </c>
       <c r="E176" s="1">
-        <v>99.58935313</v>
+        <v>89.63713976</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>1593429.65</v>
+        <v>3675122.73</v>
       </c>
       <c r="I176" s="1">
-        <v>29402.35</v>
+        <v>257433.27</v>
       </c>
       <c r="J176" s="1">
-        <v>1.8452242306399</v>
+        <v>7.0047530086159</v>
       </c>
       <c r="K176">
-        <v>4.32</v>
+        <v>2.46</v>
       </c>
       <c r="L176" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="M176" s="1">
-        <v>1622832.0</v>
+        <v>3932556.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1692026.52</v>
+        <v>4033371.07</v>
       </c>
       <c r="O176" s="1">
-        <v>0.34</v>
+        <v>0.81</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="B177" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="C177" s="1">
-        <v>4100000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>94.769</v>
+        <v>100.199</v>
       </c>
       <c r="E177" s="1">
-        <v>89.63713976</v>
+        <v>100.256</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>3675122.73</v>
+        <v>1604096.0</v>
       </c>
       <c r="I177" s="1">
-        <v>210406.27</v>
+        <v>-912.0</v>
       </c>
       <c r="J177" s="1">
-        <v>5.7251494836473</v>
+        <v>-0.056854452601341</v>
       </c>
       <c r="K177">
-        <v>2.32</v>
+        <v>0.86</v>
       </c>
       <c r="L177" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="M177" s="1">
-        <v>3885529.0</v>
+        <v>1603184.0</v>
       </c>
       <c r="N177" s="1">
-        <v>3980446.81</v>
+        <v>1616950.67</v>
       </c>
       <c r="O177" s="1">
-        <v>0.8</v>
+        <v>0.32</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="B178" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="C178" s="1">
-        <v>4408000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>101.923</v>
+        <v>79.613</v>
       </c>
       <c r="E178" s="1">
-        <v>102.79332963</v>
+        <v>73.81842241</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>4531129.97</v>
+        <v>2140734.25</v>
       </c>
       <c r="I178" s="1">
-        <v>-38364.13</v>
+        <v>168042.75</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.84667909007254</v>
+        <v>7.8497716379322</v>
       </c>
       <c r="K178">
-        <v>0.77</v>
+        <v>0.08</v>
       </c>
       <c r="L178" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="M178" s="1">
-        <v>4492765.84</v>
+        <v>2308777.0</v>
       </c>
       <c r="N178" s="1">
-        <v>4526790.09</v>
+        <v>2311160.56</v>
       </c>
       <c r="O178" s="1">
-        <v>0.91</v>
+        <v>0.46</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B179" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C179" s="1">
-        <v>1600000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.91</v>
+        <v>96.157</v>
       </c>
       <c r="E179" s="1">
-        <v>100.256</v>
+        <v>96.71</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1604096.0</v>
+        <v>1218546.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-5536.0</v>
+        <v>-6967.8</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.34511650175551</v>
+        <v>-0.57181263571502</v>
       </c>
       <c r="K179">
-        <v>0.57</v>
+        <v>2.59</v>
       </c>
       <c r="L179" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="M179" s="1">
-        <v>1598560.0</v>
+        <v>1211578.2</v>
       </c>
       <c r="N179" s="1">
-        <v>1607660.0</v>
+        <v>1244167.58</v>
       </c>
       <c r="O179" s="1">
-        <v>0.32</v>
+        <v>0.25</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="B180" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C180" s="1">
-        <v>2900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>79.125</v>
+        <v>94.602</v>
       </c>
       <c r="E180" s="1">
-        <v>73.81842241</v>
+        <v>93.7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>2140734.25</v>
+        <v>2155100.0</v>
       </c>
       <c r="I180" s="1">
-        <v>153890.75</v>
+        <v>20746.0</v>
       </c>
       <c r="J180" s="1">
-        <v>7.1886900487531</v>
+        <v>0.96264674493063</v>
       </c>
       <c r="K180">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="L180" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="M180" s="1">
-        <v>2294625.0</v>
+        <v>2175846.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2295965.75</v>
+        <v>2177492.23</v>
       </c>
       <c r="O180" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B181" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C181" s="1">
-        <v>1260000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>95.623</v>
+        <v>90.101</v>
       </c>
       <c r="E181" s="1">
-        <v>96.71</v>
+        <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1218546.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-13696.2</v>
+        <v>-332111.45</v>
       </c>
       <c r="J181" s="1">
-        <v>-1.1239789060077</v>
+        <v>-9.899</v>
       </c>
       <c r="K181">
-        <v>2.32</v>
+        <v>1.54</v>
       </c>
       <c r="L181" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="M181" s="1">
-        <v>1204849.8</v>
+        <v>3022888.55</v>
       </c>
       <c r="N181" s="1">
-        <v>1234026.68</v>
+        <v>3074611.47</v>
       </c>
       <c r="O181" s="1">
-        <v>0.25</v>
+        <v>0.61</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="B182" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="C182" s="1">
-        <v>2300000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>95.937</v>
+        <v>95.547</v>
       </c>
       <c r="E182" s="1">
-        <v>93.7</v>
+        <v>101.28018323</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>2155100.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="I182" s="1">
-        <v>51451.0</v>
+        <v>-88864.34</v>
       </c>
       <c r="J182" s="1">
-        <v>2.3874066168623</v>
+        <v>-5.6607156930435</v>
       </c>
       <c r="K182">
-        <v>1.37</v>
+        <v>2.8</v>
       </c>
       <c r="L182" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="M182" s="1">
-        <v>2206551.0</v>
+        <v>1480978.5</v>
       </c>
       <c r="N182" s="1">
-        <v>2238002.71</v>
+        <v>1524332.72</v>
       </c>
       <c r="O182" s="1">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B183" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C183" s="1">
-        <v>3355000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>90.281</v>
+        <v>95.817</v>
       </c>
       <c r="E183" s="1">
-        <v>100.0</v>
+        <v>93.03169973</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>3355000.0</v>
+        <v>5084182.39</v>
       </c>
       <c r="I183" s="1">
-        <v>-326072.45</v>
+        <v>152216.66</v>
       </c>
       <c r="J183" s="1">
-        <v>-9.719</v>
+        <v>2.9939260302579</v>
       </c>
       <c r="K183">
-        <v>1.13</v>
+        <v>1.89</v>
       </c>
       <c r="L183" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="M183" s="1">
-        <v>3028927.55</v>
+        <v>5236399.05</v>
       </c>
       <c r="N183" s="1">
-        <v>3066671.3</v>
+        <v>5339710.01</v>
       </c>
       <c r="O183" s="1">
-        <v>0.62</v>
+        <v>1.07</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B184" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C184" s="1">
-        <v>1550000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>93.204</v>
+        <v>97.043</v>
       </c>
       <c r="E184" s="1">
-        <v>101.28018323</v>
+        <v>93.70721516</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1569842.84</v>
+        <v>5997261.77</v>
       </c>
       <c r="I184" s="1">
-        <v>-125180.84</v>
+        <v>213490.23</v>
       </c>
       <c r="J184" s="1">
-        <v>-7.9741001334885</v>
+        <v>3.559795089618</v>
       </c>
       <c r="K184">
-        <v>2.47</v>
+        <v>0.2</v>
       </c>
       <c r="L184" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="M184" s="1">
-        <v>1444662.0</v>
+        <v>6210752.0</v>
       </c>
       <c r="N184" s="1">
-        <v>1482986.18</v>
+        <v>6223793.1</v>
       </c>
       <c r="O184" s="1">
-        <v>0.3</v>
+        <v>1.24</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="B185" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C185" s="1">
-        <v>5465000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>94.376</v>
+        <v>102.132</v>
       </c>
       <c r="E185" s="1">
-        <v>93.03169973</v>
+        <v>102.21806092</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5084182.39</v>
+        <v>1090666.71</v>
       </c>
       <c r="I185" s="1">
-        <v>73466.01</v>
+        <v>-918.27</v>
       </c>
       <c r="J185" s="1">
-        <v>1.4449916302078</v>
+        <v>-0.084193456312607</v>
       </c>
       <c r="K185">
-        <v>1.72</v>
+        <v>4.44</v>
       </c>
       <c r="L185" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="M185" s="1">
-        <v>5157648.4</v>
+        <v>1089748.44</v>
       </c>
       <c r="N185" s="1">
-        <v>5251526.62</v>
+        <v>1137098.39</v>
       </c>
       <c r="O185" s="1">
-        <v>1.05</v>
+        <v>0.23</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B186" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C186" s="1">
-        <v>6400000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>95.587</v>
+        <v>94.937</v>
       </c>
       <c r="E186" s="1">
-        <v>93.70721516</v>
+        <v>100.06415001</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>5997261.77</v>
+        <v>3875484.53</v>
       </c>
       <c r="I186" s="1">
-        <v>120306.23</v>
+        <v>-198574.52</v>
       </c>
       <c r="J186" s="1">
-        <v>2.0060193237155</v>
+        <v>-5.1238630540992</v>
       </c>
       <c r="K186">
-        <v>4.33</v>
+        <v>1.3</v>
       </c>
       <c r="L186" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="M186" s="1">
-        <v>6117568.0</v>
+        <v>3676910.01</v>
       </c>
       <c r="N186" s="1">
-        <v>6394499.51</v>
+        <v>3727178.32</v>
       </c>
       <c r="O186" s="1">
-        <v>1.28</v>
+        <v>0.74</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B187" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C187" s="1">
-        <v>1067000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>101.588</v>
+        <v>93.599</v>
       </c>
       <c r="E187" s="1">
-        <v>102.21806092</v>
+        <v>91.5185</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1090666.71</v>
+        <v>1555814.5</v>
       </c>
       <c r="I187" s="1">
-        <v>-6722.75</v>
+        <v>35368.5</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.61638903418992</v>
+        <v>2.2733108606457</v>
       </c>
       <c r="K187">
-        <v>4.16</v>
+        <v>1.43</v>
       </c>
       <c r="L187" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="M187" s="1">
-        <v>1083943.96</v>
+        <v>1591183.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1128377.93</v>
+        <v>1615484.74</v>
       </c>
       <c r="O187" s="1">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B188" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C188" s="1">
-        <v>3873000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>93.974</v>
+        <v>101.577</v>
       </c>
       <c r="E188" s="1">
-        <v>100.06415001</v>
+        <v>101.2434</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>3875484.53</v>
+        <v>101243.4</v>
       </c>
       <c r="I188" s="1">
-        <v>-235871.51</v>
+        <v>333.6</v>
       </c>
       <c r="J188" s="1">
-        <v>-6.0862456855169</v>
+        <v>0.32950296019296</v>
       </c>
       <c r="K188">
-        <v>1.01</v>
+        <v>4.66</v>
       </c>
       <c r="L188" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="M188" s="1">
-        <v>3639613.02</v>
+        <v>101577.0</v>
       </c>
       <c r="N188" s="1">
-        <v>3678585.08</v>
+        <v>106238.3</v>
       </c>
       <c r="O188" s="1">
-        <v>0.74</v>
+        <v>0.02</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B189" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C189" s="1">
-        <v>1700000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>92.579</v>
+        <v>102.824</v>
       </c>
       <c r="E189" s="1">
-        <v>91.5185</v>
+        <v>102.38671778</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1555814.5</v>
+        <v>2470591.5</v>
       </c>
       <c r="I189" s="1">
-        <v>18028.5</v>
+        <v>10551.62</v>
       </c>
       <c r="J189" s="1">
-        <v>1.1587821041647</v>
+        <v>0.42708881658502</v>
       </c>
       <c r="K189">
-        <v>1.27</v>
+        <v>4.39</v>
       </c>
       <c r="L189" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="M189" s="1">
-        <v>1573843.0</v>
+        <v>2481143.12</v>
       </c>
       <c r="N189" s="1">
-        <v>1595429.46</v>
+        <v>2587034.15</v>
       </c>
       <c r="O189" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B190" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C190" s="1">
-        <v>100000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>101.203</v>
+        <v>97.842</v>
       </c>
       <c r="E190" s="1">
-        <v>101.2434</v>
+        <v>90.92355123</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>101243.4</v>
+        <v>3035028.14</v>
       </c>
       <c r="I190" s="1">
-        <v>-40.4</v>
+        <v>230937.82</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.039903835706821</v>
+        <v>7.6090833213823</v>
       </c>
       <c r="K190">
-        <v>4.38</v>
+        <v>1.36</v>
       </c>
       <c r="L190" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="M190" s="1">
-        <v>101203.0</v>
+        <v>3265965.96</v>
       </c>
       <c r="N190" s="1">
-        <v>105583.82</v>
+        <v>3311353.49</v>
       </c>
       <c r="O190" s="1">
-        <v>0.02</v>
+        <v>0.66</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B191" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C191" s="1">
-        <v>2413000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>102.566</v>
+        <v>98.465</v>
       </c>
       <c r="E191" s="1">
-        <v>102.38671778</v>
+        <v>97.7673</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>2470591.5</v>
+        <v>977673.0</v>
       </c>
       <c r="I191" s="1">
-        <v>4326.08</v>
+        <v>6977.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.17510300670912</v>
+        <v>0.71363329047647</v>
       </c>
       <c r="K191">
-        <v>4.08</v>
+        <v>0.92</v>
       </c>
       <c r="L191" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="M191" s="1">
-        <v>2474917.58</v>
+        <v>984650.0</v>
       </c>
       <c r="N191" s="1">
-        <v>2573346.49</v>
+        <v>993869.61</v>
       </c>
       <c r="O191" s="1">
-        <v>0.52</v>
+        <v>0.2</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B192" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C192" s="1">
-        <v>3338000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.721</v>
+        <v>104.203</v>
       </c>
       <c r="E192" s="1">
-        <v>90.92355123</v>
+        <v>103.09125717</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>3035028.14</v>
+        <v>3538401.22</v>
       </c>
       <c r="I192" s="1">
-        <v>226898.84</v>
+        <v>38158.35</v>
       </c>
       <c r="J192" s="1">
-        <v>7.4760044893686</v>
+        <v>1.0784065352544</v>
       </c>
       <c r="K192">
-        <v>1.05</v>
+        <v>1.67</v>
       </c>
       <c r="L192" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="M192" s="1">
-        <v>3261926.98</v>
+        <v>3576559.57</v>
       </c>
       <c r="N192" s="1">
-        <v>3297115.06</v>
+        <v>3633836.08</v>
       </c>
       <c r="O192" s="1">
-        <v>0.66</v>
+        <v>0.73</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B193" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C193" s="1">
-        <v>1000000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.576</v>
+        <v>104.661</v>
       </c>
       <c r="E193" s="1">
-        <v>97.7673</v>
+        <v>100.27195449</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>977673.0</v>
+        <v>4913325.77</v>
       </c>
       <c r="I193" s="1">
-        <v>8087.0</v>
+        <v>215063.23</v>
       </c>
       <c r="J193" s="1">
-        <v>0.82716818404518</v>
+        <v>4.3771416768891</v>
       </c>
       <c r="K193">
-        <v>0.7</v>
+        <v>5.87</v>
       </c>
       <c r="L193" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="M193" s="1">
-        <v>985760.0</v>
+        <v>5128389.0</v>
       </c>
       <c r="N193" s="1">
-        <v>992804.2</v>
+        <v>5415945.16</v>
       </c>
       <c r="O193" s="1">
-        <v>0.2</v>
+        <v>1.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B194" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C194" s="1">
-        <v>3432300.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>103.987</v>
+        <v>9.47682222</v>
       </c>
       <c r="E194" s="1">
-        <v>103.09125717</v>
+        <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>3538401.22</v>
+        <v>0.0</v>
       </c>
       <c r="I194" s="1">
-        <v>30744.58</v>
+        <v>1688976.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.86888337665676</v>
+        <v>0</v>
       </c>
       <c r="K194">
-        <v>1.29</v>
+        <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="M194" s="1">
-        <v>3569145.8</v>
+        <v>1688976.0</v>
       </c>
       <c r="N194" s="1">
-        <v>3613551.18</v>
+        <v>1753212.11</v>
       </c>
       <c r="O194" s="1">
-        <v>0.73</v>
+        <v>0.35</v>
       </c>
       <c r="P194">
-        <v>1</v>
-[...248 lines deleted...]
-      <c r="P199">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>