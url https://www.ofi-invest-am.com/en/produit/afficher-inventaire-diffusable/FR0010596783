--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -157,1731 +157,1710 @@
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
     <t>IE00B66F4759</t>
   </si>
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>15 010.27</t>
+    <t>22 015.07</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>75 441.04</t>
+    <t>8 429.17</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>40 631.25</t>
-[...8 lines deleted...]
-    <t>104 917.81</t>
+    <t>1 477.50</t>
+  </si>
+  <si>
+    <t>FR0014015H97</t>
+  </si>
+  <si>
+    <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
+  </si>
+  <si>
+    <t>54 207.53</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>11 132.07</t>
+    <t>19 193.23</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>13 875.00</t>
+    <t>17 812.50</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>32 331.83</t>
+    <t>13 383.13</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>36 851.03</t>
+    <t>49 967.50</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>31 262.36</t>
-[...8 lines deleted...]
-    <t>91 637.26</t>
+    <t>38 638.88</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>12 431.51</t>
+    <t>22 873.97</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>9 282.19</t>
+    <t>11 497.26</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>88 850.07</t>
+    <t>9 207.26</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>44 666.06</t>
+    <t>55 205.24</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>69 657.64</t>
+    <t>86 093.72</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>26 535.45</t>
+    <t>35 242.40</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>129 088.83</t>
+    <t>14 423.33</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>70 938.07</t>
+    <t>7 926.04</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>49 080.69</t>
+    <t>56 830.28</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>176 837.26</t>
+    <t>190 490.14</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>19 788.47</t>
-[...8 lines deleted...]
-    <t>12 853.76</t>
+    <t>23 370.87</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>40 704.76</t>
+    <t>8 341.62</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>17 314.39</t>
+    <t>22 435.54</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>38 994.81</t>
+    <t>45 876.25</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>54 308.43</t>
+    <t>61 962.64</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>5 432.63</t>
+    <t>7 912.75</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>48 778.77</t>
+    <t>54 086.30</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>10 028.42</t>
+    <t>14 926.03</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>67 125.00</t>
+    <t>7 500.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>120 287.75</t>
+    <t>140 659.06</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>5 910.03</t>
+    <t>15 021.32</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>159 026.46</t>
+    <t>181 439.58</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>80 271.33</t>
+    <t>3 845.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>75 260.25</t>
+    <t>84 781.13</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>61 309.99</t>
+    <t>6 850.28</t>
+  </si>
+  <si>
+    <t>XS3314100986</t>
+  </si>
+  <si>
+    <t>CLARIANE SE 6.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>3 526.88</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>156 960.62</t>
+    <t>168 287.67</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>30 397.89</t>
+    <t>35 762.22</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>68 371.88</t>
+    <t>7 312.50</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>16 764.76</t>
+    <t>20 720.49</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>51 427.56</t>
+    <t>65 453.26</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>48 267.12</t>
+    <t>52 150.68</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>3 612.29</t>
+    <t>9 030.73</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>101 655.22</t>
+    <t>11 358.13</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>43 774.96</t>
+    <t>49 944.58</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>20 482.19</t>
+    <t>25 315.07</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>7 168.44</t>
+    <t>12 359.38</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>46 416.44</t>
+    <t>51 364.38</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>30 301.21</t>
+    <t>4 623.20</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>93 042.71</t>
-[...8 lines deleted...]
-    <t>28 214.88</t>
+    <t>10 395.83</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>5 605.48</t>
+    <t>9 402.74</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>11 391.44</t>
+    <t>19 640.41</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>40 503.67</t>
+    <t>48 682.29</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>148 130.80</t>
+    <t>171 173.37</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>95 028.89</t>
+    <t>2 897.22</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>40 038.54</t>
+    <t>47 104.17</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>83 928.77</t>
+    <t>90 408.56</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>66 292.30</t>
+    <t>70 615.71</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>29 564.89</t>
+    <t>35 534.72</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>85 369.86</t>
+    <t>91 267.12</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>53 708.96</t>
+    <t>61 765.30</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>92 228.72</t>
+    <t>108 504.38</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>6 154.42</t>
+    <t>9 468.33</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>32 491.10</t>
+    <t>40 157.53</t>
+  </si>
+  <si>
+    <t>XS3338785937</t>
+  </si>
+  <si>
+    <t>FIBERCOP SPA 5.375 15/04/2031</t>
+  </si>
+  <si>
+    <t>8 530.05</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>44 014.11</t>
+    <t>4 917.78</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>19 484.38</t>
+    <t>33 593.75</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>44 173.96</t>
+    <t>1 316.78</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>45 260.35</t>
+    <t>4 814.93</t>
+  </si>
+  <si>
+    <t>XS3349823941</t>
+  </si>
+  <si>
+    <t>GG12 SPA 6.25 28/04/2033</t>
+  </si>
+  <si>
+    <t>1 237.15</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>20 120.63</t>
+    <t>25 908.75</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>1 111.37</t>
+    <t>5 779.12</t>
+  </si>
+  <si>
+    <t>XS3362208079</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>46 984.93</t>
+    <t>50 178.08</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>77 069.44</t>
+    <t>8 611.11</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>99 684.69</t>
+    <t>2 446.25</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>40 514.03</t>
+    <t>23 102.29</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>10 308.94</t>
+    <t>11 761.88</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>80 835.08</t>
+    <t>2 434.79</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>49 278.40</t>
+    <t>57 974.58</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>42 954.11</t>
+    <t>8 085.48</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>16 414.50</t>
+    <t>21 136.48</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>31 029.04</t>
-[...8 lines deleted...]
-    <t>83 812.50</t>
+    <t>34 370.63</t>
+  </si>
+  <si>
+    <t>XS3309060146</t>
+  </si>
+  <si>
+    <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
+  </si>
+  <si>
+    <t>2 114.24</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>139 641.75</t>
+    <t>15 602.43</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>11 178.08</t>
+    <t>13 134.25</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>20 558.22</t>
+    <t>28 001.71</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>4 153.77</t>
+    <t>10 863.70</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>5 452.78</t>
+    <t>14 261.11</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>78 206.25</t>
+    <t>8 062.50</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>8 047.57</t>
+    <t>20 118.92</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>39 997.22</t>
+    <t>47 055.56</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>2 762.25</t>
+    <t>3 140.63</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>10 553.65</t>
+    <t>13 765.63</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>90 259.51</t>
+    <t>10 084.86</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>12 071.65</t>
+    <t>20 813.19</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>3 855.03</t>
+    <t>6 646.60</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>31 687.40</t>
+    <t>3 550.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>19 693.31</t>
+    <t>2 993.64</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>22 602.33</t>
+    <t>28 462.19</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>99 427.56</t>
+    <t>109 465.92</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>56 685.08</t>
+    <t>69 215.47</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>36 107.82</t>
+    <t>41 196.84</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>47 898.23</t>
+    <t>1 175.42</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>21 843.40</t>
+    <t>25 292.36</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>101 485.06</t>
+    <t>119 394.19</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>43 582.50</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>24 660.42</t>
+    <t>30 479.17</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>16 248.38</t>
+    <t>27 622.24</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>49 878.35</t>
+    <t>58 755.01</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>58 508.33</t>
+    <t>68 833.33</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>40 534.73</t>
+    <t>46 247.67</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>64 162.39</t>
+    <t>7 051.02</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>9 200.00</t>
+    <t>13 400.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>94 330.27</t>
+    <t>101 640.00</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>13 127.50</t>
+    <t>16 225.00</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>1 323.96</t>
+    <t>5 957.81</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>6 278.90</t>
+    <t>14 035.19</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>47 519.79</t>
+    <t>55 022.92</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>2 536.47</t>
+    <t>6 341.18</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>8 288.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>32 273.97</t>
+    <t>40 745.89</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>20 263.55</t>
+    <t>13 373.58</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>11 281.51</t>
+    <t>12 590.41</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>52 271.01</t>
+    <t>1 593.63</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>42 553.13</t>
+    <t>52 593.75</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>117 031.29</t>
+    <t>121 482.17</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>6 222.48</t>
+    <t>14 933.96</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>19 206.28</t>
+    <t>23 122.13</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>51 655.08</t>
+    <t>66 313.96</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>43 520.19</t>
+    <t>52 061.54</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>58 132.60</t>
+    <t>68 763.33</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>36 205.85</t>
+    <t>1 103.84</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>46 165.48</t>
+    <t>50 273.42</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>34 502.25</t>
+    <t>42 643.23</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>1 817.00</t>
+    <t>11 356.25</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>6 144.78</t>
+    <t>10 594.44</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>27 454.95</t>
+    <t>39 466.49</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>64 974.00</t>
+    <t>78 093.75</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>40 654.11</t>
+    <t>44 922.79</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>11 157.75</t>
+    <t>19 237.50</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>6 126.03</t>
+    <t>16 021.92</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>4 705.25</t>
+    <t>8 112.50</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>1 612.64</t>
+    <t>8 385.71</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>55 720.05</t>
+    <t>59 700.05</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>14 701.69</t>
+    <t>18 170.63</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>23 974.49</t>
+    <t>32 507.78</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>25 763.50</t>
+    <t>30 310.00</t>
+  </si>
+  <si>
+    <t>XS3344489326</t>
+  </si>
+  <si>
+    <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
+  </si>
+  <si>
+    <t>4 604.17</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>125 321.92</t>
+    <t>133 520.55</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>30 529.45</t>
+    <t>52 636.99</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>23 734.18</t>
+    <t>32 181.94</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>9 723.55</t>
+    <t>12 482.93</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>2 080.35</t>
+    <t>10 817.81</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>37 659.03</t>
+    <t>43 886.11</t>
+  </si>
+  <si>
+    <t>XS3358347634</t>
+  </si>
+  <si>
+    <t>TDC BRANDS A/S 8 30/04/2031</t>
+  </si>
+  <si>
+    <t>2 966.67</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>19 384.42</t>
+    <t>24 173.52</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>28 208.22</t>
+    <t>30 030.90</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>46 068.36</t>
+    <t>48 939.09</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>30 909.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>50 235.25</t>
+    <t>1 531.56</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>28 098.96</t>
+    <t>1 692.71</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>71 475.25</t>
+    <t>76 225.19</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>56 510.42</t>
+    <t>64 166.67</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>7 723.26</t>
+    <t>8 184.20</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>5 371.90</t>
+    <t>12 891.89</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>74 367.12</t>
-[...5 lines deleted...]
-    <t>25 095.21</t>
+    <t>82 501.03</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>88 226.56</t>
+    <t>104 337.50</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>73 912.33</t>
+    <t>78 630.14</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>100 815.07</t>
-[...8 lines deleted...]
-    <t>13 766.67</t>
+    <t>4 212.33</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>2 383.56</t>
+    <t>3 426.37</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>32 589.38</t>
+    <t>3 412.50</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>1 646.23</t>
+    <t>3 465.75</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>51 722.92</t>
+    <t>66 401.04</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>43 354.22</t>
+    <t>4 764.34</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>103 310.96</t>
+    <t>112 743.70</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>13 041.10</t>
+    <t>29 150.68</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>47 349.95</t>
+    <t>50 265.93</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>50 268.31</t>
+    <t>62 129.38</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>24 301.74</t>
+    <t>2 715.28</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
-    <t>4 661.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>105 891.03</t>
+    <t>113 353.15</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>45 387.53</t>
+    <t>56 096.94</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>9 219.61</t>
+    <t>11 458.33</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>57 276.51</t>
+    <t>70 791.19</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>287 556.16</t>
-[...8 lines deleted...]
-    <t>64 236.11</t>
+    <t>307 290.41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2245,299 +2224,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2152805.3988</v>
+        <v>2070462.3988</v>
       </c>
       <c r="D2">
-        <v>132.85</v>
+        <v>133.4</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>286011196.18</v>
+        <v>276205934.66</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>286011196.18</v>
+        <v>276205934.66</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>53.68</v>
+        <v>53.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55134617.07</v>
+        <v>55361865.06</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55134617.07</v>
+        <v>55361865.06</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>460020.2045</v>
+        <v>458320.6852</v>
       </c>
       <c r="D4">
-        <v>123.37</v>
+        <v>123.85</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56756700.7</v>
+        <v>56766098.58</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56756700.7</v>
+        <v>56766098.58</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>131.3</v>
+        <v>131.86</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>131.3</v>
+        <v>131.86</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>131.3</v>
+        <v>131.86</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>127.91</v>
+        <v>128.5</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>127.91</v>
+        <v>128.5</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>127.91</v>
+        <v>128.5</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>127.37</v>
+        <v>127.89</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1401.13</v>
+        <v>1406.81</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1401.13</v>
+        <v>1406.81</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>9354.3</v>
+        <v>8444.3</v>
       </c>
       <c r="D8">
-        <v>10916.81</v>
+        <v>10963.31</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>102119156.35</v>
+        <v>92577500.71</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>102119156.35</v>
+        <v>92577500.71</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2726.0</v>
+        <v>2796.0</v>
       </c>
       <c r="D9">
-        <v>99.84</v>
+        <v>100.23</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>272180.31</v>
+        <v>280250.92</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>272180.31</v>
+        <v>280250.92</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P194"/>
+  <dimension ref="A1:P193"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O194" sqref="O194"/>
+      <selection activeCell="O193" sqref="O193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2606,87 +2585,87 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>140000.0</v>
+        <v>108477.0</v>
       </c>
       <c r="D3" s="1">
-        <v>90.73</v>
+        <v>90.81</v>
       </c>
       <c r="E3" s="1">
-        <v>93.5512</v>
+        <v>92.0360615614</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>13097168.0</v>
+        <v>9983795.85</v>
       </c>
       <c r="I3" s="1">
-        <v>-394968.0</v>
+        <v>-132999.48</v>
       </c>
       <c r="J3" s="1">
-        <v>-3.0156748390186</v>
+        <v>-1.3321534414188</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>12702200.0</v>
+        <v>9850796.37</v>
       </c>
       <c r="N3" s="1">
-        <v>12702200.0</v>
+        <v>9850796.37</v>
       </c>
       <c r="O3" s="1">
-        <v>2.54</v>
+        <v>2.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
@@ -2724,9521 +2703,9471 @@
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
         <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>106.58</v>
+        <v>106.56</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>106.58</v>
+        <v>106.56</v>
       </c>
       <c r="N5" s="1">
-        <v>106.58</v>
+        <v>106.56</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>2723.0</v>
+        <v>451.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4790.39</v>
+        <v>115.45</v>
       </c>
       <c r="E6" s="1">
-        <v>4790.2985934631</v>
+        <v>116.664922395</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>13043983.07</v>
+        <v>0.0</v>
       </c>
       <c r="I6" s="1">
-        <v>248.9</v>
+        <v>-547930.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0.0019081594836814</v>
+        <v>0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>13044231.97</v>
+        <v>-547930.0</v>
       </c>
       <c r="N6" s="1">
-        <v>13044231.97</v>
+        <v>-547930.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.61</v>
+        <v>-0.11</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>676.0</v>
+        <v>748.0</v>
       </c>
       <c r="D7" s="1">
-        <v>115.5</v>
+        <v>105.75</v>
       </c>
       <c r="E7" s="1">
-        <v>116.823047337</v>
+        <v>105.9</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-894380.0</v>
+        <v>-112200.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-894380.0</v>
+        <v>-112200.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-894380.0</v>
+        <v>-112200.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.18</v>
+        <v>-0.02</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>483.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.855</v>
+        <v>101.005</v>
       </c>
       <c r="E8" s="1">
-        <v>105.815</v>
+        <v>100.13</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>0.0</v>
+        <v>2503250.0</v>
       </c>
       <c r="I8" s="1">
-        <v>19320.0</v>
+        <v>21875.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0</v>
+        <v>0.87386397683012</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.88</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>19320.0</v>
+        <v>2525125.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19320.0</v>
+        <v>2547140.07</v>
       </c>
       <c r="O8" s="1">
-        <v>0.0</v>
+        <v>0.53</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>2500000.0</v>
+        <v>2380000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>101.602</v>
+        <v>103.03</v>
       </c>
       <c r="E9" s="1">
-        <v>100.13</v>
+        <v>101.7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2503250.0</v>
+        <v>2420460.0</v>
       </c>
       <c r="I9" s="1">
-        <v>36800.0</v>
+        <v>31654.0</v>
       </c>
       <c r="J9" s="1">
-        <v>1.4700888844502</v>
+        <v>1.3077679449361</v>
       </c>
       <c r="K9">
-        <v>0.6</v>
+        <v>0.35</v>
       </c>
       <c r="L9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>2540050.0</v>
+        <v>2452114.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2555060.27</v>
+        <v>2460543.17</v>
       </c>
       <c r="O9" s="1">
         <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C10" s="1">
-        <v>2380000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.714</v>
+        <v>100.497</v>
       </c>
       <c r="E10" s="1">
-        <v>101.7</v>
+        <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2420460.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>24133.2</v>
+        <v>7832.72</v>
       </c>
       <c r="J10" s="1">
-        <v>0.99705014749263</v>
+        <v>0.497</v>
       </c>
       <c r="K10">
-        <v>3.17</v>
+        <v>0.09</v>
       </c>
       <c r="L10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M10" s="1">
-        <v>2444593.2</v>
+        <v>1583832.72</v>
       </c>
       <c r="N10" s="1">
-        <v>2520034.24</v>
+        <v>1585310.22</v>
       </c>
       <c r="O10" s="1">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C11" s="1">
-        <v>1576000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.446</v>
+        <v>96.396</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>97.75</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1576000.0</v>
+        <v>4496500.0</v>
       </c>
       <c r="I11" s="1">
-        <v>7028.96</v>
+        <v>-62284.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.446</v>
+        <v>-1.3851662404092</v>
       </c>
       <c r="K11">
-        <v>2.58</v>
+        <v>1.18</v>
       </c>
       <c r="L11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M11" s="1">
-        <v>1583028.96</v>
+        <v>4434216.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1623660.21</v>
+        <v>4488423.53</v>
       </c>
       <c r="O11" s="1">
-        <v>0.32</v>
+        <v>0.93</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C12" s="1">
-        <v>4600000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.042</v>
+        <v>101.922</v>
       </c>
       <c r="E12" s="1">
-        <v>99.49072913</v>
+        <v>100.42060793</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>4576573.54</v>
+        <v>2581813.83</v>
       </c>
       <c r="I12" s="1">
-        <v>-66641.54</v>
+        <v>38600.79</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.4561448519846</v>
+        <v>1.4951035412185</v>
       </c>
       <c r="K12">
-        <v>2.28</v>
+        <v>0.75</v>
       </c>
       <c r="L12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M12" s="1">
-        <v>4509932.0</v>
+        <v>2620414.62</v>
       </c>
       <c r="N12" s="1">
-        <v>4614849.81</v>
+        <v>2639607.85</v>
       </c>
       <c r="O12" s="1">
-        <v>0.92</v>
+        <v>0.55</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C13" s="1">
-        <v>2571000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>102.367</v>
+        <v>98.312</v>
       </c>
       <c r="E13" s="1">
-        <v>100.42060793</v>
+        <v>100.2479</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2581813.83</v>
+        <v>1002479.0</v>
       </c>
       <c r="I13" s="1">
-        <v>50041.74</v>
+        <v>-19359.0</v>
       </c>
       <c r="J13" s="1">
-        <v>1.9382396754765</v>
+        <v>-1.9311127714396</v>
       </c>
       <c r="K13">
-        <v>0.43</v>
+        <v>1.78</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M13" s="1">
-        <v>2631855.57</v>
+        <v>983120.0</v>
       </c>
       <c r="N13" s="1">
-        <v>2642987.64</v>
+        <v>1000932.5</v>
       </c>
       <c r="O13" s="1">
-        <v>0.53</v>
+        <v>0.21</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C14" s="1">
-        <v>1000000.0</v>
+        <v>483000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.831</v>
+        <v>105.507</v>
       </c>
       <c r="E14" s="1">
-        <v>100.2479</v>
+        <v>105.76043064</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1002479.0</v>
+        <v>510822.88</v>
       </c>
       <c r="I14" s="1">
-        <v>-24169.0</v>
+        <v>-1224.07</v>
       </c>
       <c r="J14" s="1">
-        <v>-2.410923321087</v>
+        <v>-0.23962708953052</v>
       </c>
       <c r="K14">
-        <v>1.39</v>
+        <v>2.77</v>
       </c>
       <c r="L14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M14" s="1">
-        <v>978310.0</v>
+        <v>509598.81</v>
       </c>
       <c r="N14" s="1">
-        <v>992185.0</v>
+        <v>522981.94</v>
       </c>
       <c r="O14" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C15" s="1">
-        <v>1498000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>105.67</v>
+        <v>97.12</v>
       </c>
       <c r="E15" s="1">
-        <v>105.76043057</v>
+        <v>99.95557916</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1584291.25</v>
+        <v>5448578.62</v>
       </c>
       <c r="I15" s="1">
-        <v>-1354.65</v>
+        <v>-154567.42</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.085505111512798</v>
+        <v>-2.8368393076431</v>
       </c>
       <c r="K15">
-        <v>2.16</v>
+        <v>0.92</v>
       </c>
       <c r="L15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M15" s="1">
-        <v>1582936.6</v>
+        <v>5294011.2</v>
       </c>
       <c r="N15" s="1">
-        <v>1615268.43</v>
+        <v>5343978.7</v>
       </c>
       <c r="O15" s="1">
-        <v>0.32</v>
+        <v>1.11</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C16" s="1">
-        <v>5451000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.662</v>
+        <v>103.887</v>
       </c>
       <c r="E16" s="1">
-        <v>99.95557916</v>
+        <v>94.23756966</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>5448578.62</v>
+        <v>1826324.1</v>
       </c>
       <c r="I16" s="1">
-        <v>-179533.0</v>
+        <v>-14327.05</v>
       </c>
       <c r="J16" s="1">
-        <v>-3.2950428455045</v>
+        <v>-0.78447467237606</v>
       </c>
       <c r="K16">
-        <v>0.68</v>
+        <v>1.99</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M16" s="1">
-        <v>5269045.62</v>
+        <v>1811997.05</v>
       </c>
       <c r="N16" s="1">
-        <v>5305896.65</v>
+        <v>1850635.93</v>
       </c>
       <c r="O16" s="1">
-        <v>1.06</v>
+        <v>0.38</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C17" s="1">
-        <v>1938000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>104.18</v>
+        <v>99.714</v>
       </c>
       <c r="E17" s="1">
-        <v>94.23756966</v>
+        <v>98.92441182</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1826324.1</v>
+        <v>3264505.59</v>
       </c>
       <c r="I17" s="1">
-        <v>-9216.54</v>
+        <v>26056.41</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.504649749735</v>
+        <v>0.79817323884564</v>
       </c>
       <c r="K17">
-        <v>1.61</v>
+        <v>0.69</v>
       </c>
       <c r="L17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M17" s="1">
-        <v>1817107.56</v>
+        <v>3290562.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1848369.92</v>
+        <v>3313435.97</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>0.69</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C18" s="1">
-        <v>2500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.974</v>
+        <v>91.95</v>
       </c>
       <c r="E18" s="1">
-        <v>103.3764868</v>
+        <v>81.90598182</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2584412.17</v>
+        <v>1801931.6</v>
       </c>
       <c r="I18" s="1">
-        <v>14937.83</v>
+        <v>220968.4</v>
       </c>
       <c r="J18" s="1">
-        <v>0.57799720081027</v>
+        <v>12.262862807889</v>
       </c>
       <c r="K18">
-        <v>3.67</v>
+        <v>0.52</v>
       </c>
       <c r="L18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M18" s="1">
-        <v>2599350.0</v>
+        <v>2022900.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2690987.26</v>
+        <v>2034397.26</v>
       </c>
       <c r="O18" s="1">
-        <v>0.54</v>
+        <v>0.42</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C19" s="1">
-        <v>3300000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.398</v>
+        <v>97.87</v>
       </c>
       <c r="E19" s="1">
-        <v>98.92441182</v>
+        <v>96.4088025</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3264505.59</v>
+        <v>3398651.31</v>
       </c>
       <c r="I19" s="1">
-        <v>15628.41</v>
+        <v>16098.82</v>
       </c>
       <c r="J19" s="1">
-        <v>0.47873742498324</v>
+        <v>0.4736826032324</v>
       </c>
       <c r="K19">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="L19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M19" s="1">
-        <v>3280134.0</v>
+        <v>3414750.13</v>
       </c>
       <c r="N19" s="1">
-        <v>3292565.51</v>
+        <v>3423957.39</v>
       </c>
       <c r="O19" s="1">
-        <v>0.66</v>
+        <v>0.71</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C20" s="1">
-        <v>2200000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D20" s="1">
-        <v>91.29</v>
+        <v>98.445</v>
       </c>
       <c r="E20" s="1">
-        <v>81.90598182</v>
+        <v>97.78572159</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1801931.6</v>
+        <v>3173391.13</v>
       </c>
       <c r="I20" s="1">
-        <v>206448.4</v>
+        <v>-11395.67</v>
       </c>
       <c r="J20" s="1">
-        <v>11.45706085625</v>
+        <v>-0.35910070751348</v>
       </c>
       <c r="K20">
-        <v>0.42</v>
+        <v>1.7</v>
       </c>
       <c r="L20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M20" s="1">
-        <v>2008380.0</v>
+        <v>3161995.46</v>
       </c>
       <c r="N20" s="1">
-        <v>2017662.19</v>
+        <v>3217200.7</v>
       </c>
       <c r="O20" s="1">
-        <v>0.4</v>
+        <v>0.67</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C21" s="1">
-        <v>3525250.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>95.579</v>
+        <v>103.392</v>
       </c>
       <c r="E21" s="1">
-        <v>96.4088025</v>
+        <v>103.54083188</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3398651.31</v>
+        <v>4403591.58</v>
       </c>
       <c r="I21" s="1">
-        <v>-63835.72</v>
+        <v>-6329.82</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.8782662349672</v>
+        <v>-0.14374221325948</v>
       </c>
       <c r="K21">
-        <v>2.52</v>
+        <v>2.02</v>
       </c>
       <c r="L21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M21" s="1">
-        <v>3334815.59</v>
+        <v>4397261.76</v>
       </c>
       <c r="N21" s="1">
-        <v>3423665.66</v>
+        <v>4483355.48</v>
       </c>
       <c r="O21" s="1">
-        <v>0.68</v>
+        <v>0.93</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C22" s="1">
-        <v>3245250.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.524</v>
+        <v>107.013</v>
       </c>
       <c r="E22" s="1">
-        <v>97.78572159</v>
+        <v>108.54733851</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3173391.13</v>
+        <v>2305545.47</v>
       </c>
       <c r="I22" s="1">
-        <v>-73097.06</v>
+        <v>-32589.35</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.3034368284757</v>
+        <v>-1.4135201592879</v>
       </c>
       <c r="K22">
-        <v>1.38</v>
+        <v>1.66</v>
       </c>
       <c r="L22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M22" s="1">
-        <v>3100294.07</v>
+        <v>2272956.12</v>
       </c>
       <c r="N22" s="1">
-        <v>3144960.13</v>
+        <v>2308198.52</v>
       </c>
       <c r="O22" s="1">
-        <v>0.63</v>
+        <v>0.48</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C23" s="1">
-        <v>4253000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>103.876</v>
+        <v>100.134</v>
       </c>
       <c r="E23" s="1">
-        <v>103.54083188</v>
+        <v>99.95464109</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4403591.58</v>
+        <v>4325037.32</v>
       </c>
       <c r="I23" s="1">
-        <v>14254.7</v>
+        <v>7760.86</v>
       </c>
       <c r="J23" s="1">
-        <v>0.32370622345499</v>
+        <v>0.17944030133826</v>
       </c>
       <c r="K23">
-        <v>1.64</v>
+        <v>0.33</v>
       </c>
       <c r="L23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M23" s="1">
-        <v>4417846.28</v>
+        <v>4332798.18</v>
       </c>
       <c r="N23" s="1">
-        <v>4487503.92</v>
+        <v>4347221.51</v>
       </c>
       <c r="O23" s="1">
         <v>0.9</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C24" s="1">
-        <v>2124000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>107.534</v>
+        <v>97.373</v>
       </c>
       <c r="E24" s="1">
-        <v>108.54733851</v>
+        <v>100.01062956</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2305545.47</v>
+        <v>3261346.63</v>
       </c>
       <c r="I24" s="1">
-        <v>-21523.31</v>
+        <v>-86013.1</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.93354524038079</v>
+        <v>-2.637349222827</v>
       </c>
       <c r="K24">
-        <v>1.25</v>
+        <v>0.24</v>
       </c>
       <c r="L24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M24" s="1">
-        <v>2284022.16</v>
+        <v>3175333.53</v>
       </c>
       <c r="N24" s="1">
-        <v>2310557.61</v>
+        <v>3183259.57</v>
       </c>
       <c r="O24" s="1">
-        <v>0.46</v>
+        <v>0.66</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C25" s="1">
-        <v>4327000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.87</v>
+        <v>99.919</v>
       </c>
       <c r="E25" s="1">
-        <v>99.95464109</v>
+        <v>100.06368348</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>4325037.32</v>
+        <v>2658692.07</v>
       </c>
       <c r="I25" s="1">
-        <v>-3662.42</v>
+        <v>-3844.24</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.084679500522784</v>
+        <v>-0.14459139677654</v>
       </c>
       <c r="K25">
-        <v>2.98</v>
+        <v>2.14</v>
       </c>
       <c r="L25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M25" s="1">
-        <v>4321374.9</v>
+        <v>2654847.83</v>
       </c>
       <c r="N25" s="1">
-        <v>4450463.73</v>
+        <v>2711678.11</v>
       </c>
       <c r="O25" s="1">
-        <v>0.89</v>
+        <v>0.56</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C26" s="1">
-        <v>3261000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>97.378</v>
+        <v>96.168</v>
       </c>
       <c r="E26" s="1">
-        <v>100.01062956</v>
+        <v>65.88463274</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>3261346.63</v>
+        <v>3126884.67</v>
       </c>
       <c r="I26" s="1">
-        <v>-85850.05</v>
+        <v>1437248.61</v>
       </c>
       <c r="J26" s="1">
-        <v>-2.6323497542486</v>
+        <v>45.964234747424</v>
       </c>
       <c r="K26">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="L26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M26" s="1">
-        <v>3175496.58</v>
+        <v>4564133.28</v>
       </c>
       <c r="N26" s="1">
-        <v>3246434.65</v>
+        <v>4754623.42</v>
       </c>
       <c r="O26" s="1">
-        <v>0.65</v>
+        <v>0.99</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C27" s="1">
-        <v>2657000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.025</v>
+        <v>98.822</v>
       </c>
       <c r="E27" s="1">
-        <v>100.06368348</v>
+        <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2658692.07</v>
+        <v>1445000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-27597.82</v>
+        <v>-17022.1</v>
       </c>
       <c r="J27" s="1">
-        <v>-1.0380224288253</v>
+        <v>-1.178</v>
       </c>
       <c r="K27">
-        <v>1.85</v>
+        <v>1.62</v>
       </c>
       <c r="L27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M27" s="1">
-        <v>2631094.25</v>
+        <v>1427977.9</v>
       </c>
       <c r="N27" s="1">
-        <v>2680174.94</v>
+        <v>1451348.77</v>
       </c>
       <c r="O27" s="1">
-        <v>0.54</v>
+        <v>0.3</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C28" s="1">
-        <v>4746000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.911</v>
+        <v>100.052</v>
       </c>
       <c r="E28" s="1">
-        <v>65.88463274</v>
+        <v>99.45524576</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3126884.67</v>
+        <v>2933929.75</v>
       </c>
       <c r="I28" s="1">
-        <v>1425051.39</v>
+        <v>17604.25</v>
       </c>
       <c r="J28" s="1">
-        <v>45.574158959947</v>
+        <v>0.6000228873919</v>
       </c>
       <c r="K28">
-        <v>3.73</v>
+        <v>0.28</v>
       </c>
       <c r="L28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M28" s="1">
-        <v>4551936.06</v>
+        <v>2951534.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4728773.32</v>
+        <v>2959875.62</v>
       </c>
       <c r="O28" s="1">
-        <v>0.95</v>
+        <v>0.62</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C29" s="1">
-        <v>1445000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.235</v>
+        <v>100.317</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1445000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-11054.25</v>
+        <v>5430.21</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.765</v>
+        <v>0.317</v>
       </c>
       <c r="K29">
-        <v>1.37</v>
+        <v>1.31</v>
       </c>
       <c r="L29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M29" s="1">
-        <v>1433945.75</v>
+        <v>1718430.21</v>
       </c>
       <c r="N29" s="1">
-        <v>1453734.22</v>
+        <v>1740865.75</v>
       </c>
       <c r="O29" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C30" s="1">
-        <v>1268000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>104.031</v>
+        <v>99.115</v>
       </c>
       <c r="E30" s="1">
-        <v>52.65093533</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>667613.86</v>
+        <v>2247000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>35913.11</v>
+        <v>-19885.95</v>
       </c>
       <c r="J30" s="1">
-        <v>5.379323610807</v>
+        <v>-0.885</v>
       </c>
       <c r="K30">
-        <v>1.01</v>
+        <v>2.04</v>
       </c>
       <c r="L30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M30" s="1">
-        <v>703526.97</v>
+        <v>2227114.05</v>
       </c>
       <c r="N30" s="1">
-        <v>716380.73</v>
+        <v>2272990.3</v>
       </c>
       <c r="O30" s="1">
-        <v>0.14</v>
+        <v>0.47</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C31" s="1">
-        <v>2950000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.781</v>
+        <v>101.76</v>
       </c>
       <c r="E31" s="1">
-        <v>99.45524576</v>
+        <v>103.51827695</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2933929.75</v>
+        <v>2362287.08</v>
       </c>
       <c r="I31" s="1">
-        <v>-19890.25</v>
+        <v>-40123.88</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.67793886339644</v>
+        <v>-1.6985183697487</v>
       </c>
       <c r="K31">
-        <v>1.38</v>
+        <v>2.72</v>
       </c>
       <c r="L31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M31" s="1">
-        <v>2914039.5</v>
+        <v>2322163.2</v>
       </c>
       <c r="N31" s="1">
-        <v>2954744.26</v>
+        <v>2384125.84</v>
       </c>
       <c r="O31" s="1">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C32" s="1">
-        <v>1713000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.858</v>
+        <v>101.689</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>100.39127686</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1713000.0</v>
+        <v>794095.0</v>
       </c>
       <c r="I32" s="1">
-        <v>14697.54</v>
+        <v>10264.99</v>
       </c>
       <c r="J32" s="1">
-        <v>0.858</v>
+        <v>1.2926652352678</v>
       </c>
       <c r="K32">
-        <v>1.01</v>
+        <v>1.0</v>
       </c>
       <c r="L32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M32" s="1">
-        <v>1727697.54</v>
+        <v>804359.99</v>
       </c>
       <c r="N32" s="1">
-        <v>1745011.93</v>
+        <v>812272.74</v>
       </c>
       <c r="O32" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C33" s="1">
-        <v>2247000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.245</v>
+        <v>102.439</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>103.60736833</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2247000.0</v>
+        <v>1864932.63</v>
       </c>
       <c r="I33" s="1">
-        <v>-16964.85</v>
+        <v>-21030.63</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.755</v>
+        <v>-1.1276884570356</v>
       </c>
       <c r="K33">
-        <v>1.74</v>
+        <v>3.0</v>
       </c>
       <c r="L33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M33" s="1">
-        <v>2230035.15</v>
+        <v>1843902.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2269029.96</v>
+        <v>1897988.3</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C34" s="1">
-        <v>2282000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.258</v>
+        <v>98.632</v>
       </c>
       <c r="E34" s="1">
-        <v>103.51827695</v>
+        <v>93.54200514</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2362287.08</v>
+        <v>2548084.22</v>
       </c>
       <c r="I34" s="1">
-        <v>-28759.52</v>
+        <v>138651.46</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.2174439018648</v>
+        <v>5.4414002061517</v>
       </c>
       <c r="K34">
-        <v>2.38</v>
+        <v>0.55</v>
       </c>
       <c r="L34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M34" s="1">
-        <v>2333527.56</v>
+        <v>2686735.68</v>
       </c>
       <c r="N34" s="1">
-        <v>2387835.99</v>
+        <v>2701661.71</v>
       </c>
       <c r="O34" s="1">
-        <v>0.48</v>
+        <v>0.56</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C35" s="1">
-        <v>791000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>102.642</v>
+        <v>100.196</v>
       </c>
       <c r="E35" s="1">
-        <v>100.39127686</v>
+        <v>97.99</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>794095.0</v>
+        <v>2645730.0</v>
       </c>
       <c r="I35" s="1">
-        <v>17803.22</v>
+        <v>59562.0</v>
       </c>
       <c r="J35" s="1">
-        <v>2.2419509000812</v>
+        <v>2.251250127564</v>
       </c>
       <c r="K35">
-        <v>0.69</v>
+        <v>0.28</v>
       </c>
       <c r="L35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M35" s="1">
-        <v>811898.22</v>
+        <v>2705292.0</v>
       </c>
       <c r="N35" s="1">
-        <v>817330.85</v>
+        <v>2712792.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.16</v>
+        <v>0.56</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B36" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C36" s="1">
-        <v>1800000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>103.315</v>
+        <v>102.952</v>
       </c>
       <c r="E36" s="1">
-        <v>103.60736833</v>
+        <v>100.83408623</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1864932.63</v>
+        <v>4268306.87</v>
       </c>
       <c r="I36" s="1">
-        <v>-5262.63</v>
+        <v>89651.29</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.28218874587443</v>
+        <v>2.1003946700768</v>
       </c>
       <c r="K36">
-        <v>2.71</v>
+        <v>3.32</v>
       </c>
       <c r="L36" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M36" s="1">
-        <v>1859670.0</v>
+        <v>4357958.16</v>
       </c>
       <c r="N36" s="1">
-        <v>1908448.77</v>
+        <v>4498617.22</v>
       </c>
       <c r="O36" s="1">
-        <v>0.38</v>
+        <v>0.93</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B37" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C37" s="1">
-        <v>2724000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.313</v>
+        <v>101.23</v>
       </c>
       <c r="E37" s="1">
-        <v>93.54200514</v>
+        <v>100.1633029</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2548084.22</v>
+        <v>2380881.71</v>
       </c>
       <c r="I37" s="1">
-        <v>129961.9</v>
+        <v>25355.39</v>
       </c>
       <c r="J37" s="1">
-        <v>5.10037694123</v>
+        <v>1.0649579898701</v>
       </c>
       <c r="K37">
-        <v>0.37</v>
+        <v>0.63</v>
       </c>
       <c r="L37" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M37" s="1">
-        <v>2678046.12</v>
+        <v>2406237.1</v>
       </c>
       <c r="N37" s="1">
-        <v>2688074.54</v>
+        <v>2421258.42</v>
       </c>
       <c r="O37" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B38" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C38" s="1">
-        <v>2700000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.375</v>
+        <v>102.257</v>
       </c>
       <c r="E38" s="1">
-        <v>97.99</v>
+        <v>102.84970974</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2645730.0</v>
+        <v>5268990.63</v>
       </c>
       <c r="I38" s="1">
-        <v>64395.0</v>
+        <v>-30364.52</v>
       </c>
       <c r="J38" s="1">
-        <v>2.433921828758</v>
+        <v>-0.57628722714202</v>
       </c>
       <c r="K38">
-        <v>2.49</v>
+        <v>3.54</v>
       </c>
       <c r="L38" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M38" s="1">
-        <v>2710125.0</v>
+        <v>5238626.11</v>
       </c>
       <c r="N38" s="1">
-        <v>2777250.0</v>
+        <v>5420065.69</v>
       </c>
       <c r="O38" s="1">
-        <v>0.56</v>
+        <v>1.13</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B39" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C39" s="1">
-        <v>4233000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>101.905</v>
+        <v>94.526</v>
       </c>
       <c r="E39" s="1">
-        <v>100.83408623</v>
+        <v>100.08024879</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>4268306.87</v>
+        <v>2473983.75</v>
       </c>
       <c r="I39" s="1">
-        <v>45331.78</v>
+        <v>-137301.03</v>
       </c>
       <c r="J39" s="1">
-        <v>1.0620553156245</v>
+        <v>-5.5497951431573</v>
       </c>
       <c r="K39">
-        <v>2.84</v>
+        <v>0.16</v>
       </c>
       <c r="L39" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M39" s="1">
-        <v>4313638.65</v>
+        <v>2336682.72</v>
       </c>
       <c r="N39" s="1">
-        <v>4433926.4</v>
+        <v>2340528.05</v>
       </c>
       <c r="O39" s="1">
-        <v>0.89</v>
+        <v>0.49</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B40" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C40" s="1">
-        <v>2377000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>101.206</v>
+        <v>99.643</v>
       </c>
       <c r="E40" s="1">
-        <v>100.1633029</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2380881.71</v>
+        <v>3348000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>24784.91</v>
+        <v>-11952.36</v>
       </c>
       <c r="J40" s="1">
-        <v>1.0409971186683</v>
+        <v>-0.357</v>
       </c>
       <c r="K40">
-        <v>0.25</v>
+        <v>2.53</v>
       </c>
       <c r="L40" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M40" s="1">
-        <v>2405666.62</v>
+        <v>3336047.64</v>
       </c>
       <c r="N40" s="1">
-        <v>2411576.65</v>
+        <v>3420828.77</v>
       </c>
       <c r="O40" s="1">
-        <v>0.48</v>
+        <v>0.71</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B41" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C41" s="1">
-        <v>5123000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>102.063</v>
+        <v>103.241</v>
       </c>
       <c r="E41" s="1">
-        <v>102.84970974</v>
+        <v>102.70391249</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>5268990.63</v>
+        <v>1948293.22</v>
       </c>
       <c r="I41" s="1">
-        <v>-40303.14</v>
+        <v>10188.55</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.76491196948665</v>
+        <v>0.52294746475584</v>
       </c>
       <c r="K41">
-        <v>3.1</v>
+        <v>0.36</v>
       </c>
       <c r="L41" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M41" s="1">
-        <v>5228687.49</v>
+        <v>1958481.77</v>
       </c>
       <c r="N41" s="1">
-        <v>5387713.95</v>
+        <v>1965332.05</v>
       </c>
       <c r="O41" s="1">
-        <v>1.08</v>
+        <v>0.41</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C42" s="1">
-        <v>2472000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>96.226</v>
+        <v>101.453</v>
       </c>
       <c r="E42" s="1">
-        <v>100.08024879</v>
+        <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2473983.75</v>
+        <v>972000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-95277.03</v>
+        <v>14123.16</v>
       </c>
       <c r="J42" s="1">
-        <v>-3.8511582786265</v>
+        <v>1.453</v>
       </c>
       <c r="K42">
-        <v>3.25</v>
+        <v>0.36</v>
       </c>
       <c r="L42" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M42" s="1">
-        <v>2378706.72</v>
+        <v>986123.16</v>
       </c>
       <c r="N42" s="1">
-        <v>2458978.05</v>
+        <v>989650.04</v>
       </c>
       <c r="O42" s="1">
-        <v>0.49</v>
+        <v>0.21</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B43" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C43" s="1">
-        <v>3348000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.445</v>
+        <v>106.303</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>101.486</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3348000.0</v>
+        <v>2537150.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-18581.4</v>
+        <v>120425.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.555</v>
+        <v>4.7464674930532</v>
       </c>
       <c r="K43">
-        <v>2.25</v>
+        <v>6.73</v>
       </c>
       <c r="L43" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M43" s="1">
-        <v>3329418.6</v>
+        <v>2657575.0</v>
       </c>
       <c r="N43" s="1">
-        <v>3404678.85</v>
+        <v>2825862.67</v>
       </c>
       <c r="O43" s="1">
-        <v>0.68</v>
+        <v>0.59</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B44" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C44" s="1">
-        <v>1897000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>103.005</v>
+        <v>100.092</v>
       </c>
       <c r="E44" s="1">
-        <v>102.70391249</v>
+        <v>100.10319267</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1948293.22</v>
+        <v>1937997.81</v>
       </c>
       <c r="I44" s="1">
-        <v>5711.63</v>
+        <v>-216.69</v>
       </c>
       <c r="J44" s="1">
-        <v>0.2931606978543</v>
+        <v>-0.011181127186103</v>
       </c>
       <c r="K44">
-        <v>3.23</v>
+        <v>1.85</v>
       </c>
       <c r="L44" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M44" s="1">
-        <v>1954004.85</v>
+        <v>1937781.12</v>
       </c>
       <c r="N44" s="1">
-        <v>2015314.84</v>
+        <v>1973543.34</v>
       </c>
       <c r="O44" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B45" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C45" s="1">
-        <v>2500000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.95</v>
+        <v>96.911</v>
       </c>
       <c r="E45" s="1">
-        <v>101.486</v>
+        <v>96.84</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2537150.0</v>
+        <v>2614680.0</v>
       </c>
       <c r="I45" s="1">
-        <v>86600.0</v>
+        <v>1917.0</v>
       </c>
       <c r="J45" s="1">
-        <v>3.4132786788325</v>
+        <v>0.073316811235027</v>
       </c>
       <c r="K45">
-        <v>6.28</v>
+        <v>0.27</v>
       </c>
       <c r="L45" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M45" s="1">
-        <v>2623750.0</v>
+        <v>2616597.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2780710.62</v>
+        <v>2623909.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B46" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C46" s="1">
-        <v>1936000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.739</v>
+        <v>97.364</v>
       </c>
       <c r="E46" s="1">
-        <v>100.10319267</v>
+        <v>92.4965576</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1937997.81</v>
+        <v>2007175.3</v>
       </c>
       <c r="I46" s="1">
-        <v>-7050.77</v>
+        <v>105623.5</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.36381723259016</v>
+        <v>5.2622957247431</v>
       </c>
       <c r="K46">
-        <v>1.57</v>
+        <v>0.95</v>
       </c>
       <c r="L46" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M46" s="1">
-        <v>1930947.04</v>
+        <v>2112798.8</v>
       </c>
       <c r="N46" s="1">
-        <v>1961344.93</v>
+        <v>2133519.29</v>
       </c>
       <c r="O46" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C47" s="1">
-        <v>2700000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>96.436</v>
+        <v>98.265</v>
       </c>
       <c r="E47" s="1">
-        <v>96.84</v>
+        <v>97.961492</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2614680.0</v>
+        <v>3980175.42</v>
       </c>
       <c r="I47" s="1">
-        <v>-10908.0</v>
+        <v>12331.53</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.41718298223874</v>
+        <v>0.30982378158599</v>
       </c>
       <c r="K47">
-        <v>2.53</v>
+        <v>1.61</v>
       </c>
       <c r="L47" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M47" s="1">
-        <v>2603772.0</v>
+        <v>3992506.95</v>
       </c>
       <c r="N47" s="1">
-        <v>2672143.88</v>
+        <v>4057960.21</v>
       </c>
       <c r="O47" s="1">
-        <v>0.53</v>
+        <v>0.84</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B48" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C48" s="1">
-        <v>2170000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.112</v>
+        <v>89.925</v>
       </c>
       <c r="E48" s="1">
-        <v>92.4965576</v>
+        <v>89.54278944</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2007175.3</v>
+        <v>1611770.21</v>
       </c>
       <c r="I48" s="1">
-        <v>100155.1</v>
+        <v>6879.79</v>
       </c>
       <c r="J48" s="1">
-        <v>4.9898531533344</v>
+        <v>0.4268468270052</v>
       </c>
       <c r="K48">
-        <v>0.77</v>
+        <v>2.9</v>
       </c>
       <c r="L48" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M48" s="1">
-        <v>2107330.4</v>
+        <v>1618650.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2124095.16</v>
+        <v>1670800.68</v>
       </c>
       <c r="O48" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C49" s="1">
-        <v>4063000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>96.938</v>
+        <v>98.663</v>
       </c>
       <c r="E49" s="1">
-        <v>97.961492</v>
+        <v>100.00201776</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3980175.42</v>
+        <v>2477049.98</v>
       </c>
       <c r="I49" s="1">
-        <v>-41584.48</v>
+        <v>-33167.47</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.0447901313857</v>
+        <v>-1.338990745758</v>
       </c>
       <c r="K49">
-        <v>1.27</v>
+        <v>0.36</v>
       </c>
       <c r="L49" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M49" s="1">
-        <v>3938590.94</v>
+        <v>2443882.51</v>
       </c>
       <c r="N49" s="1">
-        <v>3990018.5</v>
+        <v>2452913.24</v>
       </c>
       <c r="O49" s="1">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B50" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C50" s="1">
-        <v>1800000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>87.648</v>
+        <v>102.282</v>
       </c>
       <c r="E50" s="1">
-        <v>89.54278944</v>
+        <v>102.084372</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1611770.21</v>
+        <v>3273845.81</v>
       </c>
       <c r="I50" s="1">
-        <v>-34106.21</v>
+        <v>6337.93</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.1160714963208</v>
+        <v>0.19359280698684</v>
       </c>
       <c r="K50">
-        <v>2.68</v>
+        <v>0.35</v>
       </c>
       <c r="L50" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M50" s="1">
-        <v>1577664.0</v>
+        <v>3280183.74</v>
       </c>
       <c r="N50" s="1">
-        <v>1625931.12</v>
+        <v>3291541.87</v>
       </c>
       <c r="O50" s="1">
-        <v>0.32</v>
+        <v>0.68</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B51" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C51" s="1">
-        <v>2477000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.691</v>
+        <v>100.647</v>
       </c>
       <c r="E51" s="1">
-        <v>100.00201776</v>
+        <v>100.24366355</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2477049.98</v>
+        <v>1927685.65</v>
       </c>
       <c r="I51" s="1">
-        <v>-32473.91</v>
+        <v>7756.16</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.3109913107203</v>
+        <v>0.40235605841647</v>
       </c>
       <c r="K51">
-        <v>0.15</v>
+        <v>2.6</v>
       </c>
       <c r="L51" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="M51" s="1">
-        <v>2444576.07</v>
+        <v>1935441.81</v>
       </c>
       <c r="N51" s="1">
-        <v>2448188.36</v>
+        <v>1985386.39</v>
       </c>
       <c r="O51" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B52" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C52" s="1">
-        <v>3207000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.176</v>
+        <v>98.19</v>
       </c>
       <c r="E52" s="1">
-        <v>102.084372</v>
+        <v>99.8308825</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3273845.81</v>
+        <v>1597294.12</v>
       </c>
       <c r="I52" s="1">
-        <v>2938.51</v>
+        <v>-26254.12</v>
       </c>
       <c r="J52" s="1">
-        <v>0.089757128787932</v>
+        <v>-1.6436622204557</v>
       </c>
       <c r="K52">
-        <v>3.17</v>
+        <v>1.58</v>
       </c>
       <c r="L52" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M52" s="1">
-        <v>3276784.32</v>
+        <v>1571040.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3378439.54</v>
+        <v>1596355.07</v>
       </c>
       <c r="O52" s="1">
-        <v>0.68</v>
+        <v>0.33</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B53" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C53" s="1">
-        <v>1923000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.475</v>
+        <v>100.087</v>
       </c>
       <c r="E53" s="1">
-        <v>100.24366355</v>
+        <v>100.16979772</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1927685.65</v>
+        <v>1584686.2</v>
       </c>
       <c r="I53" s="1">
-        <v>4448.6</v>
+        <v>-1309.86</v>
       </c>
       <c r="J53" s="1">
-        <v>0.23077414100167</v>
+        <v>-0.082657374059293</v>
       </c>
       <c r="K53">
-        <v>2.28</v>
+        <v>0.78</v>
       </c>
       <c r="L53" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M53" s="1">
-        <v>1932134.25</v>
+        <v>1583376.34</v>
       </c>
       <c r="N53" s="1">
-        <v>1975909.21</v>
+        <v>1595735.72</v>
       </c>
       <c r="O53" s="1">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B54" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C54" s="1">
-        <v>1600000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.191</v>
+        <v>95.243</v>
       </c>
       <c r="E54" s="1">
-        <v>99.8308825</v>
+        <v>91.58588302</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1597294.12</v>
+        <v>3938192.97</v>
       </c>
       <c r="I54" s="1">
-        <v>5761.88</v>
+        <v>157256.03</v>
       </c>
       <c r="J54" s="1">
-        <v>0.36072755342016</v>
+        <v>3.9931011811237</v>
       </c>
       <c r="K54">
-        <v>1.28</v>
+        <v>1.19</v>
       </c>
       <c r="L54" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M54" s="1">
-        <v>1603056.0</v>
+        <v>4095449.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1623538.19</v>
+        <v>4146813.38</v>
       </c>
       <c r="O54" s="1">
-        <v>0.32</v>
+        <v>0.86</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B55" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C55" s="1">
-        <v>1582000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.712</v>
+        <v>99.837</v>
       </c>
       <c r="E55" s="1">
-        <v>100.16979772</v>
+        <v>100.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1584686.2</v>
+        <v>1547000.0</v>
       </c>
       <c r="I55" s="1">
-        <v>8577.64</v>
+        <v>-2521.61</v>
       </c>
       <c r="J55" s="1">
-        <v>0.54128318906292</v>
+        <v>-0.163</v>
       </c>
       <c r="K55">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
       <c r="L55" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M55" s="1">
-        <v>1593263.84</v>
+        <v>1544478.39</v>
       </c>
       <c r="N55" s="1">
-        <v>1600432.28</v>
+        <v>1549101.59</v>
       </c>
       <c r="O55" s="1">
         <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B56" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C56" s="1">
-        <v>4300000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>94.82</v>
+        <v>89.079</v>
       </c>
       <c r="E56" s="1">
-        <v>91.58588302</v>
+        <v>100.6600501</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3938192.97</v>
+        <v>3013761.9</v>
       </c>
       <c r="I56" s="1">
-        <v>139067.03</v>
+        <v>-346736.64</v>
       </c>
       <c r="J56" s="1">
-        <v>3.5312396080987</v>
+        <v>-11.505110606117</v>
       </c>
       <c r="K56">
-        <v>1.08</v>
+        <v>0.35</v>
       </c>
       <c r="L56" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M56" s="1">
-        <v>4077260.0</v>
+        <v>2667025.26</v>
       </c>
       <c r="N56" s="1">
-        <v>4123676.44</v>
+        <v>2677421.09</v>
       </c>
       <c r="O56" s="1">
-        <v>0.82</v>
+        <v>0.56</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B57" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C57" s="1">
-        <v>1547000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.192</v>
+        <v>98.388</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>91.49876455</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1547000.0</v>
+        <v>4025945.64</v>
       </c>
       <c r="I57" s="1">
-        <v>-12499.76</v>
+        <v>303126.36</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.808</v>
+        <v>7.5293207386675</v>
       </c>
       <c r="K57">
-        <v>1.96</v>
+        <v>0.21</v>
       </c>
       <c r="L57" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M57" s="1">
-        <v>1534500.24</v>
+        <v>4329072.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1564801.45</v>
+        <v>4338474.74</v>
       </c>
       <c r="O57" s="1">
-        <v>0.31</v>
+        <v>0.9</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B58" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C58" s="1">
-        <v>2994000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>91.0</v>
+        <v>100.236</v>
       </c>
       <c r="E58" s="1">
-        <v>100.6600501</v>
+        <v>101.46012484</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3013761.9</v>
+        <v>3145263.87</v>
       </c>
       <c r="I58" s="1">
-        <v>-289221.9</v>
+        <v>-37947.87</v>
       </c>
       <c r="J58" s="1">
-        <v>-9.5967070258603</v>
+        <v>-1.2065083111771</v>
       </c>
       <c r="K58">
-        <v>3.11</v>
+        <v>0.63</v>
       </c>
       <c r="L58" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M58" s="1">
-        <v>2724540.0</v>
+        <v>3107316.0</v>
       </c>
       <c r="N58" s="1">
-        <v>2817582.71</v>
+        <v>3126956.41</v>
       </c>
       <c r="O58" s="1">
-        <v>0.56</v>
+        <v>0.65</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B59" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C59" s="1">
-        <v>1746000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.772</v>
+        <v>87.248</v>
       </c>
       <c r="E59" s="1">
-        <v>97.65969015</v>
+        <v>98.46638108</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1705138.19</v>
+        <v>2831893.12</v>
       </c>
       <c r="I59" s="1">
-        <v>19420.93</v>
+        <v>-322640.64</v>
       </c>
       <c r="J59" s="1">
-        <v>1.1389651650462</v>
+        <v>-11.393107943283</v>
       </c>
       <c r="K59">
-        <v>1.62</v>
+        <v>1.69</v>
       </c>
       <c r="L59" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M59" s="1">
-        <v>1724559.12</v>
+        <v>2509252.48</v>
       </c>
       <c r="N59" s="1">
-        <v>1752774.0</v>
+        <v>2557934.77</v>
       </c>
       <c r="O59" s="1">
-        <v>0.35</v>
+        <v>0.53</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B60" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C60" s="1">
-        <v>4400000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.447</v>
+        <v>105.843</v>
       </c>
       <c r="E60" s="1">
-        <v>91.49876455</v>
+        <v>106.49917419</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>4025945.64</v>
+        <v>3845685.18</v>
       </c>
       <c r="I60" s="1">
-        <v>305722.36</v>
+        <v>-23694.45</v>
       </c>
       <c r="J60" s="1">
-        <v>7.5938024836321</v>
+        <v>-0.61613077750686</v>
       </c>
       <c r="K60">
-        <v>0.13</v>
+        <v>4.74</v>
       </c>
       <c r="L60" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="M60" s="1">
-        <v>4331668.0</v>
+        <v>3821990.73</v>
       </c>
       <c r="N60" s="1">
-        <v>4337273.48</v>
+        <v>3993164.1</v>
       </c>
       <c r="O60" s="1">
-        <v>0.87</v>
+        <v>0.83</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B61" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C61" s="1">
-        <v>3100000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.182</v>
+        <v>100.779</v>
       </c>
       <c r="E61" s="1">
-        <v>101.46012484</v>
+        <v>100.76860067</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3145263.87</v>
+        <v>4204066.02</v>
       </c>
       <c r="I61" s="1">
-        <v>-8621.87</v>
+        <v>433.86</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.2741223107618</v>
+        <v>0.010320009199094</v>
       </c>
       <c r="K61">
-        <v>0.37</v>
+        <v>0.07</v>
       </c>
       <c r="L61" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M61" s="1">
-        <v>3136642.0</v>
+        <v>4204499.88</v>
       </c>
       <c r="N61" s="1">
-        <v>3148033.44</v>
+        <v>4207397.1</v>
       </c>
       <c r="O61" s="1">
-        <v>0.63</v>
+        <v>0.87</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B62" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C62" s="1">
-        <v>2876000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>88.342</v>
+        <v>103.048</v>
       </c>
       <c r="E62" s="1">
-        <v>98.46638108</v>
+        <v>104.15905</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2831893.12</v>
+        <v>1979021.95</v>
       </c>
       <c r="I62" s="1">
-        <v>-291177.2</v>
+        <v>-21109.95</v>
       </c>
       <c r="J62" s="1">
-        <v>-10.2820688374</v>
+        <v>-1.06668599608</v>
       </c>
       <c r="K62">
-        <v>1.41</v>
+        <v>2.48</v>
       </c>
       <c r="L62" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M62" s="1">
-        <v>2540715.92</v>
+        <v>1957912.0</v>
       </c>
       <c r="N62" s="1">
-        <v>2581219.59</v>
+        <v>2005016.17</v>
       </c>
       <c r="O62" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B63" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C63" s="1">
-        <v>3611000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>106.056</v>
+        <v>109.024</v>
       </c>
       <c r="E63" s="1">
-        <v>106.49917419</v>
+        <v>111.51583353</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>3845685.18</v>
+        <v>1895769.17</v>
       </c>
       <c r="I63" s="1">
-        <v>-16003.02</v>
+        <v>-42361.17</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.41612922667788</v>
+        <v>-2.2345109663325</v>
       </c>
       <c r="K63">
-        <v>4.1</v>
+        <v>5.32</v>
       </c>
       <c r="L63" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M63" s="1">
-        <v>3829682.16</v>
+        <v>1853408.0</v>
       </c>
       <c r="N63" s="1">
-        <v>3977812.96</v>
+        <v>1943816.56</v>
       </c>
       <c r="O63" s="1">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B64" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C64" s="1">
-        <v>4172000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.07</v>
+        <v>101.41</v>
       </c>
       <c r="E64" s="1">
-        <v>100.76860067</v>
+        <v>101.8174469</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4204066.02</v>
+        <v>1610752.01</v>
       </c>
       <c r="I64" s="1">
-        <v>12574.38</v>
+        <v>-6445.81</v>
       </c>
       <c r="J64" s="1">
-        <v>0.2991004408632</v>
+        <v>-0.40017395353118</v>
       </c>
       <c r="K64">
-        <v>2.28</v>
+        <v>4.46</v>
       </c>
       <c r="L64" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M64" s="1">
-        <v>4216640.4</v>
+        <v>1604306.2</v>
       </c>
       <c r="N64" s="1">
-        <v>4311669.29</v>
+        <v>1674921.91</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>0.35</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B65" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C65" s="1">
-        <v>1900000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>102.518</v>
+        <v>95.917</v>
       </c>
       <c r="E65" s="1">
-        <v>104.15905</v>
+        <v>93.46821512</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1979021.95</v>
+        <v>2733010.61</v>
       </c>
       <c r="I65" s="1">
-        <v>-31179.95</v>
+        <v>71602.47</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.5755232022565</v>
+        <v>2.6199118926948</v>
       </c>
       <c r="K65">
-        <v>2.11</v>
+        <v>1.22</v>
       </c>
       <c r="L65" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M65" s="1">
-        <v>1947842.0</v>
+        <v>2804613.08</v>
       </c>
       <c r="N65" s="1">
-        <v>1987880.54</v>
+        <v>2840147.8</v>
       </c>
       <c r="O65" s="1">
-        <v>0.4</v>
+        <v>0.59</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B66" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C66" s="1">
-        <v>1700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>109.466</v>
+        <v>103.146</v>
       </c>
       <c r="E66" s="1">
-        <v>111.51583353</v>
+        <v>103.465095</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1895769.17</v>
+        <v>2069301.9</v>
       </c>
       <c r="I66" s="1">
-        <v>-34847.17</v>
+        <v>-6381.9</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.8381546947512</v>
+        <v>-0.30840835742721</v>
       </c>
       <c r="K66">
-        <v>4.94</v>
+        <v>4.56</v>
       </c>
       <c r="L66" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M66" s="1">
-        <v>1860922.0</v>
+        <v>2062920.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1944850.77</v>
+        <v>2154187.12</v>
       </c>
       <c r="O66" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B67" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C67" s="1">
-        <v>1582000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.726</v>
+        <v>100.086</v>
       </c>
       <c r="E67" s="1">
-        <v>101.8174469</v>
+        <v>100.0</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1610752.01</v>
+        <v>2833000.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-1446.69</v>
+        <v>2436.38</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.089814570524733</v>
+        <v>0.086</v>
       </c>
       <c r="K67">
-        <v>4.19</v>
+        <v>2.18</v>
       </c>
       <c r="L67" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M67" s="1">
-        <v>1609305.32</v>
+        <v>2835436.38</v>
       </c>
       <c r="N67" s="1">
-        <v>1675597.62</v>
+        <v>2897201.68</v>
       </c>
       <c r="O67" s="1">
-        <v>0.33</v>
+        <v>0.6</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B68" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C68" s="1">
-        <v>2924000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>95.283</v>
+        <v>105.575</v>
       </c>
       <c r="E68" s="1">
-        <v>93.46821512</v>
+        <v>105.91142309</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2733010.61</v>
+        <v>3752441.72</v>
       </c>
       <c r="I68" s="1">
-        <v>53064.31</v>
+        <v>-11919.47</v>
       </c>
       <c r="J68" s="1">
-        <v>1.9416064396472</v>
+        <v>-0.31764570616702</v>
       </c>
       <c r="K68">
-        <v>1.01</v>
+        <v>3.06</v>
       </c>
       <c r="L68" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="M68" s="1">
-        <v>2786074.92</v>
+        <v>3740522.25</v>
       </c>
       <c r="N68" s="1">
-        <v>2815639.81</v>
+        <v>3849026.63</v>
       </c>
       <c r="O68" s="1">
-        <v>0.56</v>
+        <v>0.8</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B69" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C69" s="1">
-        <v>2000000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>103.559</v>
+        <v>102.586</v>
       </c>
       <c r="E69" s="1">
-        <v>103.465095</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2069301.9</v>
+        <v>988000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>1878.1</v>
+        <v>25549.68</v>
       </c>
       <c r="J69" s="1">
-        <v>0.090760077106197</v>
+        <v>2.586</v>
       </c>
       <c r="K69">
-        <v>4.27</v>
+        <v>0.96</v>
       </c>
       <c r="L69" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="M69" s="1">
-        <v>2071180.0</v>
+        <v>1013549.68</v>
       </c>
       <c r="N69" s="1">
-        <v>2156549.86</v>
+        <v>1023018.01</v>
       </c>
       <c r="O69" s="1">
-        <v>0.43</v>
+        <v>0.21</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B70" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C70" s="1">
-        <v>2833000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.121</v>
+        <v>100.715</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>101.33207423</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2833000.0</v>
+        <v>2634633.93</v>
       </c>
       <c r="I70" s="1">
-        <v>3427.93</v>
+        <v>-16043.93</v>
       </c>
       <c r="J70" s="1">
-        <v>0.121</v>
+        <v>-0.60896239956949</v>
       </c>
       <c r="K70">
-        <v>1.9</v>
+        <v>1.54</v>
       </c>
       <c r="L70" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="M70" s="1">
-        <v>2836427.93</v>
+        <v>2618590.0</v>
       </c>
       <c r="N70" s="1">
-        <v>2890136.89</v>
+        <v>2658747.53</v>
       </c>
       <c r="O70" s="1">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B71" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C71" s="1">
-        <v>3543000.0</v>
+        <v>2317000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>105.875</v>
+        <v>101.402</v>
       </c>
       <c r="E71" s="1">
-        <v>105.91142309</v>
+        <v>101.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>3752441.72</v>
+        <v>2340170.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-1290.47</v>
+        <v>9314.34</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.034390141041284</v>
+        <v>0.3980198019802</v>
       </c>
       <c r="K71">
-        <v>2.6</v>
+        <v>0.37</v>
       </c>
       <c r="L71" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M71" s="1">
-        <v>3751151.25</v>
+        <v>2349484.34</v>
       </c>
       <c r="N71" s="1">
-        <v>3843379.97</v>
+        <v>2358014.39</v>
       </c>
       <c r="O71" s="1">
-        <v>0.77</v>
+        <v>0.49</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B72" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C72" s="1">
-        <v>988000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.47</v>
+        <v>97.653</v>
       </c>
       <c r="E72" s="1">
-        <v>100.0</v>
+        <v>100.0178554</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>988000.0</v>
+        <v>2213395.14</v>
       </c>
       <c r="I72" s="1">
-        <v>24403.6</v>
+        <v>-52334.25</v>
       </c>
       <c r="J72" s="1">
-        <v>2.47</v>
+        <v>-2.3644332209024</v>
       </c>
       <c r="K72">
-        <v>0.62</v>
+        <v>0.22</v>
       </c>
       <c r="L72" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="M72" s="1">
-        <v>1012403.6</v>
+        <v>2161060.89</v>
       </c>
       <c r="N72" s="1">
-        <v>1018558.02</v>
+        <v>2165978.67</v>
       </c>
       <c r="O72" s="1">
-        <v>0.2</v>
+        <v>0.45</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B73" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C73" s="1">
-        <v>2600000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.536</v>
+        <v>101.528</v>
       </c>
       <c r="E73" s="1">
-        <v>101.33207423</v>
+        <v>101.20555556</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2634633.93</v>
+        <v>4554250.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-20697.93</v>
+        <v>14510.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.7856093313123</v>
+        <v>0.3186035022232</v>
       </c>
       <c r="K73">
-        <v>1.25</v>
+        <v>0.75</v>
       </c>
       <c r="L73" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M73" s="1">
-        <v>2613936.0</v>
+        <v>4568760.0</v>
       </c>
       <c r="N73" s="1">
-        <v>2646427.1</v>
+        <v>4602353.75</v>
       </c>
       <c r="O73" s="1">
-        <v>0.53</v>
+        <v>0.96</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B74" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C74" s="1">
-        <v>2213000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.656</v>
+        <v>99.352</v>
       </c>
       <c r="E74" s="1">
-        <v>100.0178554</v>
+        <v>100.43577248</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2213395.14</v>
+        <v>1854044.36</v>
       </c>
       <c r="I74" s="1">
-        <v>-52267.86</v>
+        <v>-20006.44</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.3614337564688</v>
+        <v>-1.0790701901005</v>
       </c>
       <c r="K74">
-        <v>1.99</v>
+        <v>0.07</v>
       </c>
       <c r="L74" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M74" s="1">
-        <v>2161127.28</v>
+        <v>1834037.92</v>
       </c>
       <c r="N74" s="1">
-        <v>2205141.39</v>
+        <v>1835354.7</v>
       </c>
       <c r="O74" s="1">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B75" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C75" s="1">
-        <v>4500000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.415</v>
+        <v>99.53</v>
       </c>
       <c r="E75" s="1">
-        <v>101.20555556</v>
+        <v>100.0369051</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>4554250.0</v>
+        <v>1981731.09</v>
       </c>
       <c r="I75" s="1">
-        <v>9425.0</v>
+        <v>-10041.79</v>
       </c>
       <c r="J75" s="1">
-        <v>0.20694955261569</v>
+        <v>-0.50671809362389</v>
       </c>
       <c r="K75">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="L75" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M75" s="1">
-        <v>4563675.0</v>
+        <v>1971689.3</v>
       </c>
       <c r="N75" s="1">
-        <v>4583159.38</v>
+        <v>1976504.23</v>
       </c>
       <c r="O75" s="1">
-        <v>0.92</v>
+        <v>0.41</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B76" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C76" s="1">
-        <v>1846000.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.426</v>
+        <v>100.584</v>
       </c>
       <c r="E76" s="1">
-        <v>100.43577248</v>
+        <v>100.0</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1854044.36</v>
+        <v>1018000.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-18640.4</v>
+        <v>5945.12</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.0053912625909</v>
+        <v>0.584</v>
       </c>
       <c r="K76">
-        <v>2.39</v>
+        <v>0.12</v>
       </c>
       <c r="L76" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="M76" s="1">
-        <v>1835403.96</v>
+        <v>1023945.12</v>
       </c>
       <c r="N76" s="1">
-        <v>1879577.92</v>
+        <v>1025182.27</v>
       </c>
       <c r="O76" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B77" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C77" s="1">
-        <v>1981000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.19</v>
+        <v>99.427</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0369051</v>
+        <v>99.57946939</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1981731.09</v>
+        <v>1463818.2</v>
       </c>
       <c r="I77" s="1">
-        <v>3032.81</v>
+        <v>-2241.3</v>
       </c>
       <c r="J77" s="1">
-        <v>0.15303842258437</v>
+        <v>-0.15311327595189</v>
       </c>
       <c r="K77">
-        <v>2.28</v>
+        <v>1.76</v>
       </c>
       <c r="L77" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="M77" s="1">
-        <v>1984763.9</v>
+        <v>1461576.9</v>
       </c>
       <c r="N77" s="1">
-        <v>2030024.25</v>
+        <v>1487485.65</v>
       </c>
       <c r="O77" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B78" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C78" s="1">
-        <v>1470000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.186</v>
+        <v>95.701</v>
       </c>
       <c r="E78" s="1">
-        <v>99.57946939</v>
+        <v>97.976</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1463818.2</v>
+        <v>1673430.08</v>
       </c>
       <c r="I78" s="1">
-        <v>-5784.0</v>
+        <v>-38857.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.39513103471456</v>
+        <v>-2.3219972238099</v>
       </c>
       <c r="K78">
-        <v>1.37</v>
+        <v>0.34</v>
       </c>
       <c r="L78" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M78" s="1">
-        <v>1458034.2</v>
+        <v>1634573.08</v>
       </c>
       <c r="N78" s="1">
-        <v>1478154.83</v>
+        <v>1640352.2</v>
       </c>
       <c r="O78" s="1">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B79" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C79" s="1">
-        <v>1708000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>94.585</v>
+        <v>97.001</v>
       </c>
       <c r="E79" s="1">
-        <v>97.976</v>
+        <v>97.597</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1673430.08</v>
+        <v>5270238.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-57918.28</v>
+        <v>-32184.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-3.4610516861272</v>
+        <v>-0.61067450843776</v>
       </c>
       <c r="K79">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.0</v>
+      </c>
+      <c r="L79">
+        <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1615511.8</v>
+        <v>5238054.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1616623.17</v>
+        <v>5238054.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.32</v>
+        <v>1.09</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>265</v>
+      </c>
+      <c r="B80" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="C80" s="1">
         <v>3700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.69</v>
+        <v>99.781</v>
       </c>
       <c r="E80" s="1">
         <v>78.77307</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>2914603.59</v>
       </c>
       <c r="I80" s="1">
-        <v>736926.41</v>
+        <v>777293.41</v>
       </c>
       <c r="J80" s="1">
-        <v>25.283932694257</v>
+        <v>26.668923783217</v>
       </c>
       <c r="K80">
-        <v>1.27</v>
+        <v>1.36</v>
       </c>
       <c r="L80" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="M80" s="1">
-        <v>3651530.0</v>
+        <v>3691897.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3698514.93</v>
+        <v>3742075.08</v>
       </c>
       <c r="O80" s="1">
-        <v>0.74</v>
+        <v>0.78</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>268</v>
+      </c>
+      <c r="B81" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="C81" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.398</v>
+        <v>98.431</v>
       </c>
       <c r="E81" s="1">
         <v>94.94162525</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>3797665.01</v>
       </c>
       <c r="I81" s="1">
-        <v>138254.99</v>
+        <v>139574.99</v>
       </c>
       <c r="J81" s="1">
-        <v>3.6405262084978</v>
+        <v>3.6752844085108</v>
       </c>
       <c r="K81">
-        <v>1.93</v>
+        <v>0.22</v>
       </c>
       <c r="L81" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="M81" s="1">
-        <v>3935920.0</v>
+        <v>3937240.0</v>
       </c>
       <c r="N81" s="1">
-        <v>4012989.44</v>
+        <v>3945851.11</v>
       </c>
       <c r="O81" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>271</v>
+      </c>
+      <c r="B82" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="C82" s="1">
         <v>3090000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>104.192</v>
+        <v>104.038</v>
       </c>
       <c r="E82" s="1">
         <v>104.36764887</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>3224960.35</v>
       </c>
       <c r="I82" s="1">
-        <v>-5427.55</v>
+        <v>-10186.15</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.16829819318554</v>
+        <v>-0.31585349568716</v>
       </c>
       <c r="K82">
-        <v>3.23</v>
+        <v>0.08</v>
       </c>
       <c r="L82" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="M82" s="1">
-        <v>3219532.8</v>
+        <v>3214774.2</v>
       </c>
       <c r="N82" s="1">
-        <v>3319217.49</v>
+        <v>3217220.45</v>
       </c>
       <c r="O82" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>274</v>
+      </c>
+      <c r="B83" t="s">
         <v>275</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" s="1">
+        <v>1186000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.925</v>
+      </c>
+      <c r="E83" s="1">
+        <v>97.79670152</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>1159868.88</v>
+      </c>
+      <c r="I83" s="1">
+        <v>25241.62</v>
+      </c>
+      <c r="J83" s="1">
+        <v>2.1762477151728</v>
+      </c>
+      <c r="K83">
+        <v>1.95</v>
+      </c>
+      <c r="L83" t="s">
         <v>276</v>
       </c>
-      <c r="C83" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>2374898.4</v>
+        <v>1185110.5</v>
       </c>
       <c r="N83" s="1">
-        <v>2415412.43</v>
+        <v>1208212.79</v>
       </c>
       <c r="O83" s="1">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>277</v>
+      </c>
+      <c r="B84" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="C84" s="1">
         <v>369000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.992</v>
+        <v>103.63</v>
       </c>
       <c r="E84" s="1">
         <v>106.56094038</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>393209.87</v>
       </c>
       <c r="I84" s="1">
-        <v>-9479.39</v>
+        <v>-10815.17</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.410771123319</v>
+        <v>-2.7504828401179</v>
       </c>
       <c r="K84">
-        <v>2.79</v>
+        <v>3.19</v>
       </c>
       <c r="L84" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="M84" s="1">
-        <v>383730.48</v>
+        <v>382394.7</v>
       </c>
       <c r="N84" s="1">
-        <v>394039.42</v>
+        <v>394156.58</v>
       </c>
       <c r="O84" s="1">
         <v>0.08</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>280</v>
+      </c>
+      <c r="B85" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="C85" s="1">
         <v>2697000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.952</v>
+        <v>100.064</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>2697000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-1294.56</v>
+        <v>1726.08</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.048</v>
+        <v>0.064</v>
       </c>
       <c r="K85">
-        <v>3.0</v>
+        <v>0.09</v>
       </c>
       <c r="L85" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="M85" s="1">
-        <v>2695705.44</v>
+        <v>2698726.08</v>
       </c>
       <c r="N85" s="1">
-        <v>2776540.52</v>
+        <v>2701160.87</v>
       </c>
       <c r="O85" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>283</v>
+      </c>
+      <c r="B86" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="C86" s="1">
         <v>4587000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>96.566</v>
+        <v>96.477</v>
       </c>
       <c r="E86" s="1">
         <v>93.34613647</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>4281787.28</v>
       </c>
       <c r="I86" s="1">
-        <v>147695.14</v>
+        <v>143612.71</v>
       </c>
       <c r="J86" s="1">
-        <v>3.4493806053812</v>
+        <v>3.3540365414883</v>
       </c>
       <c r="K86">
-        <v>1.07</v>
+        <v>1.26</v>
       </c>
       <c r="L86" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="M86" s="1">
-        <v>4429482.42</v>
+        <v>4425399.99</v>
       </c>
       <c r="N86" s="1">
-        <v>4478760.82</v>
+        <v>4483374.57</v>
       </c>
       <c r="O86" s="1">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>286</v>
+      </c>
+      <c r="B87" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="C87" s="1">
         <v>3689000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>95.138</v>
+        <v>96.422</v>
       </c>
       <c r="E87" s="1">
         <v>97.36899024</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>3591942.05</v>
       </c>
       <c r="I87" s="1">
-        <v>-82301.23</v>
+        <v>-34934.47</v>
       </c>
       <c r="J87" s="1">
-        <v>-2.2912738806574</v>
+        <v>-0.97257888667775</v>
       </c>
       <c r="K87">
-        <v>1.16</v>
+        <v>0.22</v>
       </c>
       <c r="L87" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="M87" s="1">
-        <v>3509640.82</v>
+        <v>3557007.58</v>
       </c>
       <c r="N87" s="1">
-        <v>3552594.93</v>
+        <v>3565093.06</v>
       </c>
       <c r="O87" s="1">
-        <v>0.71</v>
+        <v>0.74</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>289</v>
+      </c>
+      <c r="B88" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C88" s="1">
         <v>2118000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.268</v>
+        <v>98.178</v>
       </c>
       <c r="E88" s="1">
         <v>99.43250047</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>2105980.36</v>
       </c>
       <c r="I88" s="1">
-        <v>-24664.12</v>
+        <v>-26570.32</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.1711467242743</v>
+        <v>-1.2616603888937</v>
       </c>
       <c r="K88">
-        <v>0.78</v>
+        <v>1.0</v>
       </c>
       <c r="L88" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="M88" s="1">
-        <v>2081316.24</v>
+        <v>2079410.04</v>
       </c>
       <c r="N88" s="1">
-        <v>2097730.74</v>
+        <v>2100546.52</v>
       </c>
       <c r="O88" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>292</v>
+      </c>
+      <c r="B89" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="C89" s="1">
         <v>1452000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.217</v>
+        <v>96.87</v>
       </c>
       <c r="E89" s="1">
         <v>99.91096625</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>1450707.23</v>
       </c>
       <c r="I89" s="1">
-        <v>-39116.39</v>
+        <v>-44154.83</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.6963669299422</v>
+        <v>-3.043676152355</v>
       </c>
       <c r="K89">
-        <v>2.14</v>
+        <v>2.37</v>
       </c>
       <c r="L89" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="M89" s="1">
-        <v>1411590.84</v>
+        <v>1406552.4</v>
       </c>
       <c r="N89" s="1">
-        <v>1442619.88</v>
+        <v>1440923.03</v>
       </c>
       <c r="O89" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>295</v>
+      </c>
+      <c r="B90" t="s">
         <v>296</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>101.446</v>
+      </c>
+      <c r="E90" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>17787.29</v>
+      </c>
+      <c r="J90" s="1">
+        <v>1.4460000504023</v>
+      </c>
+      <c r="K90">
+        <v>0.17</v>
+      </c>
+      <c r="L90" t="s">
         <v>297</v>
       </c>
-      <c r="C90" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>3137760.0</v>
+        <v>1247890.29</v>
       </c>
       <c r="N90" s="1">
-        <v>3221572.5</v>
+        <v>1250004.53</v>
       </c>
       <c r="O90" s="1">
-        <v>0.64</v>
+        <v>0.26</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>298</v>
+      </c>
+      <c r="B91" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C91" s="1">
         <v>4085000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>105.507</v>
+        <v>105.164</v>
       </c>
       <c r="E91" s="1">
         <v>107.00187687</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>4371026.67</v>
       </c>
       <c r="I91" s="1">
-        <v>-61065.72</v>
+        <v>-75077.27</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.3970566782197</v>
+        <v>-1.717611803087</v>
       </c>
       <c r="K91">
-        <v>3.42</v>
+        <v>0.38</v>
       </c>
       <c r="L91" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="M91" s="1">
-        <v>4309960.95</v>
+        <v>4295949.4</v>
       </c>
       <c r="N91" s="1">
-        <v>4449602.7</v>
+        <v>4311551.83</v>
       </c>
       <c r="O91" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>301</v>
+      </c>
+      <c r="B92" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="C92" s="1">
         <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>101.202</v>
+        <v>100.921</v>
       </c>
       <c r="E92" s="1">
         <v>100.677</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>805416.0</v>
       </c>
       <c r="I92" s="1">
-        <v>4200.0</v>
+        <v>1952.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.52146965046634</v>
+        <v>0.24235922802626</v>
       </c>
       <c r="K92">
-        <v>1.4</v>
+        <v>1.64</v>
       </c>
       <c r="L92" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="M92" s="1">
-        <v>809616.0</v>
+        <v>807368.0</v>
       </c>
       <c r="N92" s="1">
-        <v>820794.08</v>
+        <v>820502.25</v>
       </c>
       <c r="O92" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>304</v>
+      </c>
+      <c r="B93" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="C93" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>105.948</v>
+        <v>105.463</v>
       </c>
       <c r="E93" s="1">
         <v>106.27639</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>2444356.97</v>
       </c>
       <c r="I93" s="1">
-        <v>-7552.97</v>
+        <v>-18707.97</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.30899619379243</v>
+        <v>-0.76535343362717</v>
       </c>
       <c r="K93">
-        <v>0.89</v>
+        <v>1.22</v>
       </c>
       <c r="L93" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="M93" s="1">
-        <v>2436804.0</v>
+        <v>2425649.0</v>
       </c>
       <c r="N93" s="1">
-        <v>2457362.22</v>
+        <v>2453650.71</v>
       </c>
       <c r="O93" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>307</v>
+      </c>
+      <c r="B94" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="C94" s="1">
         <v>3110000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.395</v>
+        <v>97.736</v>
       </c>
       <c r="E94" s="1">
         <v>96.29170675</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>2994672.08</v>
       </c>
       <c r="I94" s="1">
-        <v>34312.42</v>
+        <v>44917.52</v>
       </c>
       <c r="J94" s="1">
-        <v>1.1457822119876</v>
+        <v>1.4999144747761</v>
       </c>
       <c r="K94">
-        <v>0.13</v>
+        <v>0.35</v>
       </c>
       <c r="L94" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="M94" s="1">
-        <v>3028984.5</v>
+        <v>3039589.6</v>
       </c>
       <c r="N94" s="1">
-        <v>3033138.27</v>
+        <v>3050453.3</v>
       </c>
       <c r="O94" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>310</v>
+      </c>
+      <c r="B95" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="C95" s="1">
         <v>3775000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.356</v>
+        <v>97.505</v>
       </c>
       <c r="E95" s="1">
         <v>99.00852132</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>3737571.68</v>
       </c>
       <c r="I95" s="1">
-        <v>-62382.68</v>
+        <v>-56757.93</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.6690697956059</v>
+        <v>-1.5185776985553</v>
       </c>
       <c r="K95">
-        <v>0.14</v>
+        <v>0.38</v>
       </c>
       <c r="L95" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="M95" s="1">
-        <v>3675189.0</v>
+        <v>3680813.75</v>
       </c>
       <c r="N95" s="1">
-        <v>3680641.78</v>
+        <v>3695074.86</v>
       </c>
       <c r="O95" s="1">
-        <v>0.74</v>
+        <v>0.77</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>313</v>
+      </c>
+      <c r="B96" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="C96" s="1">
         <v>2150000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.295</v>
+        <v>97.422</v>
       </c>
       <c r="E96" s="1">
         <v>97.5</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>2096250.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-4407.5</v>
+        <v>-1677.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.21025641025641</v>
+        <v>-0.08</v>
       </c>
       <c r="K96">
-        <v>3.64</v>
+        <v>0.38</v>
       </c>
       <c r="L96" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="M96" s="1">
-        <v>2091842.5</v>
+        <v>2094573.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2170048.75</v>
+        <v>2102635.5</v>
       </c>
       <c r="O96" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>316</v>
+      </c>
+      <c r="B97" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="C97" s="1">
         <v>3010000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>77.47</v>
+        <v>79.015</v>
       </c>
       <c r="E97" s="1">
         <v>81.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>2453150.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-121303.0</v>
+        <v>-74798.5</v>
       </c>
       <c r="J97" s="1">
-        <v>-4.9447852760736</v>
+        <v>-3.0490797546012</v>
       </c>
       <c r="K97">
-        <v>0.27</v>
+        <v>0.67</v>
       </c>
       <c r="L97" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="M97" s="1">
-        <v>2331847.0</v>
+        <v>2378351.5</v>
       </c>
       <c r="N97" s="1">
-        <v>2339894.57</v>
+        <v>2398470.42</v>
       </c>
       <c r="O97" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>319</v>
+      </c>
+      <c r="B98" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="C98" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>95.353</v>
+        <v>95.669</v>
       </c>
       <c r="E98" s="1">
         <v>94.97</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>2089340.0</v>
       </c>
       <c r="I98" s="1">
-        <v>8426.0</v>
+        <v>15378.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.40328524797304</v>
+        <v>0.73602190165315</v>
       </c>
       <c r="K98">
-        <v>1.82</v>
+        <v>2.14</v>
       </c>
       <c r="L98" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="M98" s="1">
-        <v>2097766.0</v>
+        <v>2104718.0</v>
       </c>
       <c r="N98" s="1">
-        <v>2137763.22</v>
+        <v>2151773.56</v>
       </c>
       <c r="O98" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>322</v>
+      </c>
+      <c r="B99" t="s">
         <v>323</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" s="1">
+        <v>1005000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>95.965</v>
+      </c>
+      <c r="E99" s="1">
+        <v>92.60432438</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>930673.46</v>
+      </c>
+      <c r="I99" s="1">
+        <v>33774.79</v>
+      </c>
+      <c r="J99" s="1">
+        <v>3.6290698565746</v>
+      </c>
+      <c r="K99">
+        <v>0.31</v>
+      </c>
+      <c r="L99" t="s">
         <v>324</v>
       </c>
-      <c r="C99" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>1458864.24</v>
+        <v>964448.25</v>
       </c>
       <c r="N99" s="1">
-        <v>1461626.49</v>
+        <v>967588.88</v>
       </c>
       <c r="O99" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>325</v>
+      </c>
+      <c r="B100" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="C100" s="1">
         <v>881000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>97.203</v>
+        <v>99.521</v>
       </c>
       <c r="E100" s="1">
         <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>881000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-24641.57</v>
+        <v>-4219.99</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.797</v>
+        <v>-0.479</v>
       </c>
       <c r="K100">
-        <v>1.2</v>
+        <v>1.56</v>
       </c>
       <c r="L100" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="M100" s="1">
-        <v>856358.43</v>
+        <v>876780.01</v>
       </c>
       <c r="N100" s="1">
-        <v>866912.08</v>
+        <v>890545.64</v>
       </c>
       <c r="O100" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>328</v>
+      </c>
+      <c r="B101" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="C101" s="1">
         <v>3157000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>101.207</v>
+        <v>100.919</v>
       </c>
       <c r="E101" s="1">
         <v>100.05914096</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>3158867.08</v>
       </c>
       <c r="I101" s="1">
-        <v>36237.91</v>
+        <v>27145.75</v>
       </c>
       <c r="J101" s="1">
-        <v>1.1471805898208</v>
+        <v>0.85935081510299</v>
       </c>
       <c r="K101">
-        <v>2.86</v>
+        <v>0.32</v>
       </c>
       <c r="L101" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="M101" s="1">
-        <v>3195104.99</v>
+        <v>3186012.83</v>
       </c>
       <c r="N101" s="1">
-        <v>3285364.5</v>
+        <v>3196097.69</v>
       </c>
       <c r="O101" s="1">
         <v>0.66</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>331</v>
+      </c>
+      <c r="B102" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="C102" s="1">
         <v>2924000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.668</v>
+        <v>100.582</v>
       </c>
       <c r="E102" s="1">
         <v>97.85640253</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>2861321.21</v>
       </c>
       <c r="I102" s="1">
-        <v>82211.11</v>
+        <v>79696.47</v>
       </c>
       <c r="J102" s="1">
-        <v>2.8731870337619</v>
+        <v>2.7853031572083</v>
       </c>
       <c r="K102">
-        <v>0.41</v>
+        <v>0.71</v>
       </c>
       <c r="L102" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="M102" s="1">
-        <v>2943532.32</v>
+        <v>2941017.68</v>
       </c>
       <c r="N102" s="1">
-        <v>2955603.97</v>
+        <v>2961830.87</v>
       </c>
       <c r="O102" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>334</v>
+      </c>
+      <c r="B103" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="C103" s="1">
         <v>847000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="E103" s="1">
         <v>100.32507202</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>849753.36</v>
       </c>
       <c r="I103" s="1">
-        <v>2836.84</v>
+        <v>-2753.36</v>
       </c>
       <c r="J103" s="1">
-        <v>0.33384275173681</v>
+        <v>-0.3240187246803</v>
       </c>
       <c r="K103">
-        <v>0.46</v>
+        <v>0.78</v>
       </c>
       <c r="L103" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="M103" s="1">
-        <v>852590.2</v>
+        <v>847000.0</v>
       </c>
       <c r="N103" s="1">
-        <v>856445.23</v>
+        <v>853646.6</v>
       </c>
       <c r="O103" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>337</v>
+      </c>
+      <c r="B104" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="C104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.599</v>
+        <v>100.07</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>7655.22</v>
+        <v>894.6</v>
       </c>
       <c r="J104" s="1">
-        <v>0.599</v>
+        <v>0.07</v>
       </c>
       <c r="K104">
-        <v>2.48</v>
+        <v>0.28</v>
       </c>
       <c r="L104" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="M104" s="1">
-        <v>1285655.22</v>
+        <v>1278894.6</v>
       </c>
       <c r="N104" s="1">
-        <v>1317342.62</v>
+        <v>1282444.6</v>
       </c>
       <c r="O104" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>340</v>
+      </c>
+      <c r="B105" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="C105" s="1">
         <v>988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.193</v>
+        <v>100.7</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>1906.84</v>
+        <v>6916.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.193</v>
+        <v>0.7</v>
       </c>
       <c r="K105">
-        <v>1.99</v>
+        <v>0.3</v>
       </c>
       <c r="L105" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="M105" s="1">
-        <v>989906.84</v>
+        <v>994916.0</v>
       </c>
       <c r="N105" s="1">
-        <v>1009600.15</v>
+        <v>997909.64</v>
       </c>
       <c r="O105" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>343</v>
+      </c>
+      <c r="B106" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="C106" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.638</v>
+        <v>99.758</v>
       </c>
       <c r="E106" s="1">
         <v>100.83722714</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>2117581.77</v>
       </c>
       <c r="I106" s="1">
-        <v>-4183.77</v>
+        <v>-22663.77</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.19757300800715</v>
+        <v>-1.0702665805439</v>
       </c>
       <c r="K106">
-        <v>1.08</v>
+        <v>1.36</v>
       </c>
       <c r="L106" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="M106" s="1">
-        <v>2113398.0</v>
+        <v>2094918.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2136000.33</v>
+        <v>2123380.19</v>
       </c>
       <c r="O106" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>346</v>
+      </c>
+      <c r="B107" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="C107" s="1">
         <v>3579000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>102.033</v>
+        <v>102.064</v>
       </c>
       <c r="E107" s="1">
         <v>101.7659905</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>3642204.8</v>
       </c>
       <c r="I107" s="1">
-        <v>9556.27</v>
+        <v>10665.76</v>
       </c>
       <c r="J107" s="1">
-        <v>0.26237596523952</v>
+        <v>0.29283800845027</v>
       </c>
       <c r="K107">
-        <v>2.78</v>
+        <v>3.06</v>
       </c>
       <c r="L107" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="M107" s="1">
-        <v>3651761.07</v>
+        <v>3652870.56</v>
       </c>
       <c r="N107" s="1">
-        <v>3751188.63</v>
+        <v>3762336.48</v>
       </c>
       <c r="O107" s="1">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>349</v>
+      </c>
+      <c r="B108" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="C108" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.798</v>
+        <v>100.1</v>
       </c>
       <c r="E108" s="1">
         <v>99.8</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2395200.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-48.0</v>
+        <v>7200.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.0020040080160321</v>
+        <v>0.30060120240481</v>
       </c>
       <c r="K108">
-        <v>2.36</v>
+        <v>2.88</v>
       </c>
       <c r="L108" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="M108" s="1">
-        <v>2395152.0</v>
+        <v>2402400.0</v>
       </c>
       <c r="N108" s="1">
-        <v>2451837.08</v>
+        <v>2471615.47</v>
       </c>
       <c r="O108" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>352</v>
+      </c>
+      <c r="B109" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="C109" s="1">
         <v>930564.0</v>
       </c>
       <c r="D109" s="1">
-        <v>104.976</v>
+        <v>105.147</v>
       </c>
       <c r="E109" s="1">
         <v>100.47036099</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>934941.01</v>
       </c>
       <c r="I109" s="1">
-        <v>41927.86</v>
+        <v>43519.12</v>
       </c>
       <c r="J109" s="1">
-        <v>4.4845460356905</v>
+        <v>4.6547450089926</v>
       </c>
       <c r="K109">
-        <v>3.88</v>
+        <v>4.43</v>
       </c>
       <c r="L109" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M109" s="1">
-        <v>976868.87</v>
+        <v>978460.13</v>
       </c>
       <c r="N109" s="1">
-        <v>1012976.69</v>
+        <v>1019656.97</v>
       </c>
       <c r="O109" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>355</v>
+      </c>
+      <c r="B110" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="C110" s="1">
         <v>2170000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>102.327</v>
+        <v>101.312</v>
       </c>
       <c r="E110" s="1">
         <v>100.14070507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>2173053.3</v>
       </c>
       <c r="I110" s="1">
-        <v>47442.6</v>
+        <v>25417.1</v>
       </c>
       <c r="J110" s="1">
-        <v>2.1832230254085</v>
+        <v>1.1696491751951</v>
       </c>
       <c r="K110">
-        <v>2.21</v>
+        <v>0.05</v>
       </c>
       <c r="L110" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="M110" s="1">
-        <v>2220495.9</v>
+        <v>2198470.4</v>
       </c>
       <c r="N110" s="1">
-        <v>2268394.13</v>
+        <v>2199645.82</v>
       </c>
       <c r="O110" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>358</v>
+      </c>
+      <c r="B111" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="C111" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.923</v>
+        <v>102.416</v>
       </c>
       <c r="E111" s="1">
         <v>102.39609091</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>1126357.0</v>
       </c>
       <c r="I111" s="1">
-        <v>5796.0</v>
+        <v>219.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.51457930300961</v>
+        <v>0.019443213830073</v>
       </c>
       <c r="K111">
-        <v>1.99</v>
+        <v>2.3</v>
       </c>
       <c r="L111" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="M111" s="1">
-        <v>1132153.0</v>
+        <v>1126576.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1153996.4</v>
+        <v>1151868.36</v>
       </c>
       <c r="O111" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>361</v>
+      </c>
+      <c r="B112" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="C112" s="1">
         <v>5351000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.125</v>
+        <v>102.833</v>
       </c>
       <c r="E112" s="1">
         <v>92.97841301</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>4975274.88</v>
       </c>
       <c r="I112" s="1">
-        <v>-8878.01</v>
+        <v>-22940.44</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.17844260295423</v>
+        <v>-0.46108889565515</v>
       </c>
       <c r="K112">
-        <v>1.9</v>
+        <v>2.23</v>
       </c>
       <c r="L112" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="M112" s="1">
-        <v>4966396.87</v>
+        <v>4952334.44</v>
       </c>
       <c r="N112" s="1">
-        <v>5067881.93</v>
+        <v>5071728.63</v>
       </c>
       <c r="O112" s="1">
-        <v>1.01</v>
+        <v>1.05</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>364</v>
+      </c>
+      <c r="B113" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="C113" s="1">
         <v>1490000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>103.72</v>
+        <v>104.09</v>
       </c>
       <c r="E113" s="1">
         <v>103.47</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>1541703.0</v>
       </c>
       <c r="I113" s="1">
-        <v>3725.0</v>
+        <v>9238.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.24161592732193</v>
+        <v>0.59920749975838</v>
       </c>
       <c r="K113">
-        <v>2.93</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>0.05</v>
+      </c>
+      <c r="L113">
+        <v>807.08</v>
       </c>
       <c r="M113" s="1">
-        <v>1545428.0</v>
+        <v>1550941.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1589010.5</v>
+        <v>1551748.08</v>
       </c>
       <c r="O113" s="1">
         <v>0.32</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B114" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C114" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>105.071</v>
+        <v>104.96</v>
       </c>
       <c r="E114" s="1">
         <v>105.20933357</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>1472930.67</v>
       </c>
       <c r="I114" s="1">
-        <v>-1936.67</v>
+        <v>-3490.67</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.13148412477554</v>
+        <v>-0.23698807222203</v>
       </c>
       <c r="K114">
-        <v>1.76</v>
+        <v>2.18</v>
       </c>
       <c r="L114" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="M114" s="1">
-        <v>1470994.0</v>
+        <v>1469440.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1495654.42</v>
+        <v>1499919.17</v>
       </c>
       <c r="O114" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B115" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C115" s="1">
         <v>2727000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>96.215</v>
+        <v>96.737</v>
       </c>
       <c r="E115" s="1">
         <v>98.03544408</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>2673426.56</v>
       </c>
       <c r="I115" s="1">
-        <v>-49643.52</v>
+        <v>-35408.57</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.8569247699851</v>
+        <v>-1.3244639119617</v>
       </c>
       <c r="K115">
-        <v>0.6</v>
+        <v>1.01</v>
       </c>
       <c r="L115" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="M115" s="1">
-        <v>2623783.04</v>
+        <v>2638017.99</v>
       </c>
       <c r="N115" s="1">
-        <v>2640031.42</v>
+        <v>2665640.23</v>
       </c>
       <c r="O115" s="1">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B116" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C116" s="1">
         <v>3927000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.298</v>
+        <v>98.528</v>
       </c>
       <c r="E116" s="1">
         <v>99.9978546</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>3926915.75</v>
       </c>
       <c r="I116" s="1">
-        <v>-66753.29</v>
+        <v>-57721.19</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.6998910659084</v>
+        <v>-1.4698861313742</v>
       </c>
       <c r="K116">
-        <v>1.27</v>
+        <v>1.5</v>
       </c>
       <c r="L116" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="M116" s="1">
-        <v>3860162.46</v>
+        <v>3869194.56</v>
       </c>
       <c r="N116" s="1">
-        <v>3910040.81</v>
+        <v>3927949.57</v>
       </c>
       <c r="O116" s="1">
-        <v>0.78</v>
+        <v>0.82</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B117" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="C117" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>87.112</v>
+        <v>88.102</v>
       </c>
       <c r="E117" s="1">
         <v>91.95776</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>2206986.24</v>
       </c>
       <c r="I117" s="1">
-        <v>-116298.24</v>
+        <v>-92538.24</v>
       </c>
       <c r="J117" s="1">
-        <v>-5.2695498454943</v>
+        <v>-4.1929685977562</v>
       </c>
       <c r="K117">
-        <v>2.44</v>
+        <v>2.87</v>
       </c>
       <c r="L117" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="M117" s="1">
-        <v>2090688.0</v>
+        <v>2114448.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2149196.33</v>
+        <v>2183281.33</v>
       </c>
       <c r="O117" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B118" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="C118" s="1">
         <v>1667000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>102.279</v>
+        <v>102.744</v>
       </c>
       <c r="E118" s="1">
         <v>101.22761608</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>1687464.36</v>
       </c>
       <c r="I118" s="1">
-        <v>17526.57</v>
+        <v>25278.12</v>
       </c>
       <c r="J118" s="1">
-        <v>1.0386334914949</v>
+        <v>1.4979943043064</v>
       </c>
       <c r="K118">
-        <v>2.43</v>
+        <v>2.77</v>
       </c>
       <c r="L118" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="M118" s="1">
-        <v>1704990.93</v>
+        <v>1712742.48</v>
       </c>
       <c r="N118" s="1">
-        <v>1745525.66</v>
+        <v>1758990.15</v>
       </c>
       <c r="O118" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B119" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C119" s="1">
         <v>1811000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.917</v>
+        <v>103.078</v>
       </c>
       <c r="E119" s="1">
         <v>103.54205743</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>1875146.66</v>
       </c>
       <c r="I119" s="1">
-        <v>-11319.79</v>
+        <v>-8404.08</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.60367491468641</v>
+        <v>-0.448182543759</v>
       </c>
       <c r="K119">
-        <v>3.54</v>
+        <v>0.39</v>
       </c>
       <c r="L119" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="M119" s="1">
-        <v>1863826.87</v>
+        <v>1866742.58</v>
       </c>
       <c r="N119" s="1">
-        <v>1927989.26</v>
+        <v>1873793.6</v>
       </c>
       <c r="O119" s="1">
         <v>0.39</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B120" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="C120" s="1">
         <v>1280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.987</v>
+        <v>100.738</v>
       </c>
       <c r="E120" s="1">
         <v>101.78811563</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>1302887.88</v>
       </c>
       <c r="I120" s="1">
-        <v>-10254.28</v>
+        <v>-13441.48</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.78704239692521</v>
+        <v>-1.0316682046348</v>
       </c>
       <c r="K120">
-        <v>0.72</v>
+        <v>1.05</v>
       </c>
       <c r="L120" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="M120" s="1">
-        <v>1292633.6</v>
+        <v>1289446.4</v>
       </c>
       <c r="N120" s="1">
-        <v>1301833.6</v>
+        <v>1302846.4</v>
       </c>
       <c r="O120" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="B121" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C121" s="1">
         <v>2420000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.441</v>
+        <v>101.256</v>
       </c>
       <c r="E121" s="1">
         <v>101.103</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>2446692.6</v>
       </c>
       <c r="I121" s="1">
-        <v>8179.6</v>
+        <v>3702.6</v>
       </c>
       <c r="J121" s="1">
-        <v>0.33431253276362</v>
+        <v>0.15133082104389</v>
       </c>
       <c r="K121">
-        <v>3.9</v>
+        <v>4.2</v>
       </c>
       <c r="L121" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="M121" s="1">
-        <v>2454872.2</v>
+        <v>2450395.2</v>
       </c>
       <c r="N121" s="1">
-        <v>2549202.47</v>
+        <v>2552035.2</v>
       </c>
       <c r="O121" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B122" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C122" s="1">
         <v>2124000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>97.077</v>
+        <v>97.475</v>
       </c>
       <c r="E122" s="1">
         <v>94.44113136</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>2005929.63</v>
       </c>
       <c r="I122" s="1">
-        <v>55985.85</v>
+        <v>64439.37</v>
       </c>
       <c r="J122" s="1">
-        <v>2.791017649009</v>
+        <v>3.2124441972573</v>
       </c>
       <c r="K122">
-        <v>0.62</v>
+        <v>0.76</v>
       </c>
       <c r="L122" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="M122" s="1">
-        <v>2061915.48</v>
+        <v>2070369.0</v>
       </c>
       <c r="N122" s="1">
-        <v>2075042.98</v>
+        <v>2086594.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B123" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C123" s="1">
         <v>1271000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>103.913</v>
+        <v>103.042</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>1271000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>49734.23</v>
+        <v>38663.82</v>
       </c>
       <c r="J123" s="1">
-        <v>3.913</v>
+        <v>3.042</v>
       </c>
       <c r="K123">
-        <v>0.1</v>
+        <v>0.47</v>
       </c>
       <c r="L123" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="M123" s="1">
-        <v>1320734.23</v>
+        <v>1309663.82</v>
       </c>
       <c r="N123" s="1">
-        <v>1322058.19</v>
+        <v>1315621.63</v>
       </c>
       <c r="O123" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B124" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C124" s="1">
         <v>1834000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>104.093</v>
+        <v>104.337</v>
       </c>
       <c r="E124" s="1">
         <v>101.19775245</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>1855966.78</v>
       </c>
       <c r="I124" s="1">
-        <v>53098.84</v>
+        <v>57573.8</v>
       </c>
       <c r="J124" s="1">
-        <v>2.8609800871544</v>
+        <v>3.1020921613694</v>
       </c>
       <c r="K124">
-        <v>0.34</v>
+        <v>0.77</v>
       </c>
       <c r="L124" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="M124" s="1">
-        <v>1909065.62</v>
+        <v>1913540.58</v>
       </c>
       <c r="N124" s="1">
-        <v>1915344.52</v>
+        <v>1927575.77</v>
       </c>
       <c r="O124" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B125" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C125" s="1">
         <v>2450000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.47</v>
+        <v>99.497</v>
       </c>
       <c r="E125" s="1">
         <v>101.43494653</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>2485156.19</v>
       </c>
       <c r="I125" s="1">
-        <v>-23641.19</v>
+        <v>-47479.69</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.95129594248963</v>
+        <v>-1.9105314261958</v>
       </c>
       <c r="K125">
-        <v>1.94</v>
+        <v>2.25</v>
       </c>
       <c r="L125" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="M125" s="1">
-        <v>2461515.0</v>
+        <v>2437676.5</v>
       </c>
       <c r="N125" s="1">
-        <v>2509034.79</v>
+        <v>2492699.42</v>
       </c>
       <c r="O125" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B126" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C126" s="1">
         <v>1037000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>94.432</v>
+        <v>96.033</v>
       </c>
       <c r="E126" s="1">
         <v>98.76648216</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>1024208.42</v>
       </c>
       <c r="I126" s="1">
-        <v>-44948.58</v>
+        <v>-28346.21</v>
       </c>
       <c r="J126" s="1">
-        <v>-4.3886165278743</v>
+        <v>-2.7676212620865</v>
       </c>
       <c r="K126">
-        <v>0.24</v>
+        <v>0.61</v>
       </c>
       <c r="L126" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="M126" s="1">
-        <v>979259.84</v>
+        <v>995862.21</v>
       </c>
       <c r="N126" s="1">
-        <v>981796.31</v>
+        <v>1002203.39</v>
       </c>
       <c r="O126" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B127" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C127" s="1">
         <v>3875000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.949</v>
+        <v>101.239</v>
       </c>
       <c r="E127" s="1">
         <v>100.0960031</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>3878720.12</v>
       </c>
       <c r="I127" s="1">
-        <v>33053.63</v>
+        <v>44291.13</v>
       </c>
       <c r="J127" s="1">
-        <v>0.85217878520196</v>
+        <v>1.1419006432462</v>
       </c>
       <c r="K127">
-        <v>0.21</v>
+        <v>0.53</v>
       </c>
       <c r="L127" t="s">
-        <v>409</v>
+        <v>167</v>
       </c>
       <c r="M127" s="1">
-        <v>3911773.75</v>
+        <v>3923011.25</v>
       </c>
       <c r="N127" s="1">
-        <v>3920061.94</v>
+        <v>3943731.74</v>
       </c>
       <c r="O127" s="1">
-        <v>0.78</v>
+        <v>0.82</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="B128" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="C128" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>113.951</v>
+        <v>114.164</v>
       </c>
       <c r="E128" s="1">
         <v>123.47145</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>2345957.55</v>
       </c>
       <c r="I128" s="1">
-        <v>-180888.55</v>
+        <v>-176841.55</v>
       </c>
       <c r="J128" s="1">
-        <v>-7.7106488989965</v>
+        <v>-7.5381393836389</v>
       </c>
       <c r="K128">
-        <v>1.7</v>
+        <v>2.14</v>
       </c>
       <c r="L128" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="M128" s="1">
-        <v>2165069.0</v>
+        <v>2169116.0</v>
       </c>
       <c r="N128" s="1">
-        <v>2197342.97</v>
+        <v>2209861.89</v>
       </c>
       <c r="O128" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="B129" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="C129" s="1">
-        <v>1276000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>107.711</v>
+        <v>107.839</v>
       </c>
       <c r="E129" s="1">
         <v>113.147</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1443755.72</v>
+        <v>739981.38</v>
       </c>
       <c r="I129" s="1">
-        <v>-69363.36</v>
+        <v>-34714.32</v>
       </c>
       <c r="J129" s="1">
-        <v>-4.804369536974</v>
+        <v>-4.6912423661255</v>
       </c>
       <c r="K129">
-        <v>1.59</v>
+        <v>2.04</v>
       </c>
       <c r="L129" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="M129" s="1">
-        <v>1374392.36</v>
+        <v>705267.06</v>
       </c>
       <c r="N129" s="1">
-        <v>1394655.91</v>
+        <v>718640.64</v>
       </c>
       <c r="O129" s="1">
-        <v>0.28</v>
+        <v>0.15</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="B130" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="C130" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>95.727</v>
+        <v>95.608</v>
       </c>
       <c r="E130" s="1">
         <v>93.14264308</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>1210854.36</v>
       </c>
       <c r="I130" s="1">
-        <v>33596.64</v>
+        <v>32049.64</v>
       </c>
       <c r="J130" s="1">
-        <v>2.7746227052443</v>
+        <v>2.6468616754207</v>
       </c>
       <c r="K130">
-        <v>0.87</v>
+        <v>0.97</v>
       </c>
       <c r="L130" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="M130" s="1">
-        <v>1244451.0</v>
+        <v>1242904.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1255732.51</v>
+        <v>1255494.41</v>
       </c>
       <c r="O130" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="B131" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C131" s="1">
         <v>3991000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>97.906</v>
+        <v>99.004</v>
       </c>
       <c r="E131" s="1">
         <v>94.47603859</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>3770538.7</v>
       </c>
       <c r="I131" s="1">
-        <v>136889.76</v>
+        <v>180710.94</v>
       </c>
       <c r="J131" s="1">
-        <v>3.6305093487039</v>
+        <v>4.7927087978171</v>
       </c>
       <c r="K131">
-        <v>1.31</v>
+        <v>0.04</v>
       </c>
       <c r="L131" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="M131" s="1">
-        <v>3907428.46</v>
+        <v>3951249.64</v>
       </c>
       <c r="N131" s="1">
-        <v>3959699.47</v>
+        <v>3952843.27</v>
       </c>
       <c r="O131" s="1">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B132" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C132" s="1">
         <v>3825000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.796</v>
+        <v>100.456</v>
       </c>
       <c r="E132" s="1">
         <v>100.05687163</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>3827175.34</v>
       </c>
       <c r="I132" s="1">
-        <v>-9978.34</v>
+        <v>15266.66</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.26072335635398</v>
+        <v>0.39890150420963</v>
       </c>
       <c r="K132">
-        <v>1.11</v>
+        <v>1.38</v>
       </c>
       <c r="L132" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="M132" s="1">
-        <v>3817197.0</v>
+        <v>3842442.0</v>
       </c>
       <c r="N132" s="1">
-        <v>3859750.13</v>
+        <v>3895035.75</v>
       </c>
       <c r="O132" s="1">
-        <v>0.77</v>
+        <v>0.81</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B133" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C133" s="1">
-        <v>3382000.0</v>
+        <v>3082000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>81.778</v>
+        <v>86.504</v>
       </c>
       <c r="E133" s="1">
         <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>3382000.0</v>
+        <v>3082000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-616268.04</v>
+        <v>-415946.72</v>
       </c>
       <c r="J133" s="1">
-        <v>-18.222</v>
+        <v>-13.496</v>
       </c>
       <c r="K133">
-        <v>3.46</v>
+        <v>3.94</v>
       </c>
       <c r="L133" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="M133" s="1">
-        <v>2765731.96</v>
+        <v>2666053.28</v>
       </c>
       <c r="N133" s="1">
-        <v>2882763.25</v>
+        <v>2787535.45</v>
       </c>
       <c r="O133" s="1">
         <v>0.58</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B134" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C134" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D134" s="1">
         <v>0.001</v>
       </c>
       <c r="E134" s="1">
         <v>0.0</v>
       </c>
       <c r="F134" t="s">
         <v>44</v>
       </c>
       <c r="G134">
         <v>1.17</v>
       </c>
       <c r="H134" s="1">
         <v>0.0</v>
       </c>
       <c r="I134" s="1">
         <v>10.66</v>
       </c>
       <c r="J134" s="1">
         <v>0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
         <v>10.66</v>
       </c>
       <c r="N134" s="1">
         <v>10.66</v>
       </c>
       <c r="O134" s="1">
         <v>0.0</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="B135" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C135" s="1">
         <v>2817000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>96.566</v>
+        <v>97.34</v>
       </c>
       <c r="E135" s="1">
         <v>101.3779503</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>2855816.86</v>
       </c>
       <c r="I135" s="1">
-        <v>-135552.64</v>
+        <v>-113749.06</v>
       </c>
       <c r="J135" s="1">
-        <v>-4.7465452669118</v>
+        <v>-3.983065636779</v>
       </c>
       <c r="K135">
-        <v>0.22</v>
+        <v>0.53</v>
       </c>
       <c r="L135" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="M135" s="1">
-        <v>2720264.22</v>
+        <v>2742067.8</v>
       </c>
       <c r="N135" s="1">
-        <v>2726486.7</v>
+        <v>2757001.76</v>
       </c>
       <c r="O135" s="1">
-        <v>0.54</v>
+        <v>0.57</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="B136" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C136" s="1">
         <v>1053000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>103.001</v>
+        <v>103.211</v>
       </c>
       <c r="E136" s="1">
         <v>103.32906363</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>1088055.04</v>
       </c>
       <c r="I136" s="1">
-        <v>-3454.51</v>
+        <v>-1243.21</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.31749404883047</v>
+        <v>-0.11425984479609</v>
       </c>
       <c r="K136">
-        <v>1.82</v>
+        <v>2.2</v>
       </c>
       <c r="L136" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="M136" s="1">
-        <v>1084600.53</v>
+        <v>1086811.83</v>
       </c>
       <c r="N136" s="1">
-        <v>1103806.81</v>
+        <v>1109933.96</v>
       </c>
       <c r="O136" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="B137" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C137" s="1">
         <v>3046000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>104.103</v>
+        <v>104.063</v>
       </c>
       <c r="E137" s="1">
         <v>104.47316382</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>3182252.57</v>
       </c>
       <c r="I137" s="1">
-        <v>-11275.19</v>
+        <v>-12493.59</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.35431474252843</v>
+        <v>-0.39260208689218</v>
       </c>
       <c r="K137">
-        <v>1.7</v>
+        <v>2.18</v>
       </c>
       <c r="L137" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="M137" s="1">
-        <v>3170977.38</v>
+        <v>3169758.98</v>
       </c>
       <c r="N137" s="1">
-        <v>3222632.46</v>
+        <v>3236072.94</v>
       </c>
       <c r="O137" s="1">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B138" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="C138" s="1">
         <v>2520000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.442</v>
+        <v>101.131</v>
       </c>
       <c r="E138" s="1">
         <v>101.57528214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>2559697.11</v>
       </c>
       <c r="I138" s="1">
-        <v>-28558.71</v>
+        <v>-11195.91</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.1157066157722</v>
+        <v>-0.43739198502279</v>
       </c>
       <c r="K138">
-        <v>1.73</v>
+        <v>2.07</v>
       </c>
       <c r="L138" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="M138" s="1">
-        <v>2531138.4</v>
+        <v>2548501.2</v>
       </c>
       <c r="N138" s="1">
-        <v>2574658.59</v>
+        <v>2600562.74</v>
       </c>
       <c r="O138" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="B139" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="C139" s="1">
         <v>2947000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.557</v>
+        <v>102.473</v>
       </c>
       <c r="E139" s="1">
         <v>101.56042721</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>2992985.79</v>
       </c>
       <c r="I139" s="1">
-        <v>29369.0</v>
+        <v>26893.52</v>
       </c>
       <c r="J139" s="1">
-        <v>0.98126092339383</v>
+        <v>0.89855154307298</v>
       </c>
       <c r="K139">
-        <v>1.97</v>
+        <v>2.33</v>
       </c>
       <c r="L139" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="M139" s="1">
-        <v>3022354.79</v>
+        <v>3019879.31</v>
       </c>
       <c r="N139" s="1">
-        <v>3080487.39</v>
+        <v>3088642.64</v>
       </c>
       <c r="O139" s="1">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="B140" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="C140" s="1">
         <v>2051000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.526</v>
+        <v>99.485</v>
       </c>
       <c r="E140" s="1">
         <v>97.59067821</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>2001584.81</v>
       </c>
       <c r="I140" s="1">
-        <v>39693.45</v>
+        <v>38852.54</v>
       </c>
       <c r="J140" s="1">
-        <v>1.9831010807881</v>
+        <v>1.9410888714728</v>
       </c>
       <c r="K140">
-        <v>1.77</v>
+        <v>0.05</v>
       </c>
       <c r="L140" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="M140" s="1">
-        <v>2041278.26</v>
+        <v>2040437.35</v>
       </c>
       <c r="N140" s="1">
-        <v>2077484.11</v>
+        <v>2041541.19</v>
       </c>
       <c r="O140" s="1">
         <v>0.42</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B141" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C141" s="1">
         <v>1360000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>103.247</v>
+        <v>102.459</v>
       </c>
       <c r="E141" s="1">
         <v>99.81182206</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1357440.78</v>
       </c>
       <c r="I141" s="1">
-        <v>46718.42</v>
+        <v>36001.62</v>
       </c>
       <c r="J141" s="1">
-        <v>3.4416543755227</v>
+        <v>2.6521687377036</v>
       </c>
       <c r="K141">
-        <v>3.39</v>
+        <v>3.7</v>
       </c>
       <c r="L141" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="M141" s="1">
-        <v>1404159.2</v>
+        <v>1393442.4</v>
       </c>
       <c r="N141" s="1">
-        <v>1450324.68</v>
+        <v>1443715.82</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="B142" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C142" s="1">
         <v>2159000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.723</v>
+        <v>101.059</v>
       </c>
       <c r="E142" s="1">
         <v>102.17381658</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>2205932.7</v>
       </c>
       <c r="I142" s="1">
-        <v>-31323.13</v>
+        <v>-24068.89</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.4199494844063</v>
+        <v>-1.0910981101101</v>
       </c>
       <c r="K142">
-        <v>1.6</v>
+        <v>1.98</v>
       </c>
       <c r="L142" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="M142" s="1">
-        <v>2174609.57</v>
+        <v>2181863.81</v>
       </c>
       <c r="N142" s="1">
-        <v>2209111.82</v>
+        <v>2224507.04</v>
       </c>
       <c r="O142" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="B143" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="C143" s="1">
         <v>1817000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>77.463</v>
+        <v>77.027</v>
       </c>
       <c r="E143" s="1">
         <v>97.56207595</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>1772702.92</v>
       </c>
       <c r="I143" s="1">
-        <v>-365200.21</v>
+        <v>-373122.33</v>
       </c>
       <c r="J143" s="1">
-        <v>-20.601320496499</v>
+        <v>-21.048215456203</v>
       </c>
       <c r="K143">
-        <v>0.1</v>
+        <v>0.63</v>
       </c>
       <c r="L143" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="M143" s="1">
-        <v>1407502.71</v>
+        <v>1399580.59</v>
       </c>
       <c r="N143" s="1">
-        <v>1409319.71</v>
+        <v>1410936.84</v>
       </c>
       <c r="O143" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="B144" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="C144" s="1">
         <v>1907000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.617</v>
+        <v>100.456</v>
       </c>
       <c r="E144" s="1">
         <v>100.07713005</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>1908470.87</v>
       </c>
       <c r="I144" s="1">
-        <v>10295.32</v>
+        <v>7225.05</v>
       </c>
       <c r="J144" s="1">
-        <v>0.53945387177956</v>
+        <v>0.37857795544975</v>
       </c>
       <c r="K144">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="L144" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="M144" s="1">
-        <v>1918766.19</v>
+        <v>1915695.92</v>
       </c>
       <c r="N144" s="1">
-        <v>1924910.97</v>
+        <v>1926290.36</v>
       </c>
       <c r="O144" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="B145" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C145" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.997</v>
+        <v>99.516</v>
       </c>
       <c r="E145" s="1">
         <v>100.0646</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>3802454.8</v>
       </c>
       <c r="I145" s="1">
-        <v>35431.2</v>
+        <v>-20846.8</v>
       </c>
       <c r="J145" s="1">
-        <v>0.93179805845424</v>
+        <v>-0.54824583319176</v>
       </c>
       <c r="K145">
-        <v>0.72</v>
+        <v>1.04</v>
       </c>
       <c r="L145" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="M145" s="1">
-        <v>3837886.0</v>
+        <v>3781608.0</v>
       </c>
       <c r="N145" s="1">
-        <v>3865340.95</v>
+        <v>3821074.49</v>
       </c>
       <c r="O145" s="1">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="B146" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="C146" s="1">
         <v>3332000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.703</v>
+        <v>103.691</v>
       </c>
       <c r="E146" s="1">
         <v>102.94102671</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>3429995.01</v>
       </c>
       <c r="I146" s="1">
-        <v>25388.95</v>
+        <v>24989.11</v>
       </c>
       <c r="J146" s="1">
-        <v>0.74020370076282</v>
+        <v>0.72854654094672</v>
       </c>
       <c r="K146">
-        <v>1.95</v>
+        <v>2.34</v>
       </c>
       <c r="L146" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="M146" s="1">
-        <v>3455383.96</v>
+        <v>3454984.12</v>
       </c>
       <c r="N146" s="1">
-        <v>3520357.96</v>
+        <v>3533077.87</v>
       </c>
       <c r="O146" s="1">
-        <v>0.7</v>
+        <v>0.73</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="B147" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="C147" s="1">
         <v>6595000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>80.255</v>
+        <v>82.5</v>
       </c>
       <c r="E147" s="1">
         <v>77.42602805</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>5106246.55</v>
       </c>
       <c r="I147" s="1">
-        <v>186570.7</v>
+        <v>334628.45</v>
       </c>
       <c r="J147" s="1">
-        <v>3.6537738272744</v>
+        <v>6.55331556601</v>
       </c>
       <c r="K147">
-        <v>0.62</v>
+        <v>0.68</v>
       </c>
       <c r="L147" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="M147" s="1">
-        <v>5292817.25</v>
+        <v>5440875.0</v>
       </c>
       <c r="N147" s="1">
-        <v>5333471.36</v>
+        <v>5485797.79</v>
       </c>
       <c r="O147" s="1">
-        <v>1.07</v>
+        <v>1.14</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="B148" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="C148" s="1">
         <v>3078000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>89.937</v>
+        <v>89.915</v>
       </c>
       <c r="E148" s="1">
         <v>96.25274529</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>2962659.5</v>
       </c>
       <c r="I148" s="1">
-        <v>-194398.64</v>
+        <v>-195075.8</v>
       </c>
       <c r="J148" s="1">
-        <v>-6.5616261335466</v>
+        <v>-6.5844826244798</v>
       </c>
       <c r="K148">
-        <v>0.36</v>
+        <v>0.63</v>
       </c>
       <c r="L148" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="M148" s="1">
-        <v>2768260.86</v>
+        <v>2767583.7</v>
       </c>
       <c r="N148" s="1">
-        <v>2779418.61</v>
+        <v>2786821.2</v>
       </c>
       <c r="O148" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="B149" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="C149" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>103.47</v>
+        <v>103.648</v>
       </c>
       <c r="E149" s="1">
         <v>100.14981813</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>3204794.18</v>
       </c>
       <c r="I149" s="1">
-        <v>106245.82</v>
+        <v>111941.82</v>
       </c>
       <c r="J149" s="1">
-        <v>3.3152150819245</v>
+        <v>3.4929488045937</v>
       </c>
       <c r="K149">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="L149" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="M149" s="1">
-        <v>3311040.0</v>
+        <v>3316736.0</v>
       </c>
       <c r="N149" s="1">
-        <v>3317166.03</v>
+        <v>3332757.92</v>
       </c>
       <c r="O149" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B150" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C150" s="1">
         <v>1298000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.335</v>
+        <v>100.594</v>
       </c>
       <c r="E150" s="1">
         <v>100.15715331</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>1300039.85</v>
       </c>
       <c r="I150" s="1">
-        <v>2308.45</v>
+        <v>5670.27</v>
       </c>
       <c r="J150" s="1">
-        <v>0.17756763379215</v>
+        <v>0.4361612453649</v>
       </c>
       <c r="K150">
-        <v>0.36</v>
+        <v>0.63</v>
       </c>
       <c r="L150" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="M150" s="1">
-        <v>1302348.3</v>
+        <v>1305710.12</v>
       </c>
       <c r="N150" s="1">
-        <v>1307053.55</v>
+        <v>1313822.62</v>
       </c>
       <c r="O150" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="B151" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="C151" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.493</v>
+        <v>99.099</v>
       </c>
       <c r="E151" s="1">
         <v>100.445238</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>2008904.76</v>
       </c>
       <c r="I151" s="1">
-        <v>-19044.76</v>
+        <v>-26924.76</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.94801706776781</v>
+        <v>-1.3402706059594</v>
       </c>
       <c r="K151">
-        <v>0.08</v>
+        <v>0.42</v>
       </c>
       <c r="L151" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="M151" s="1">
-        <v>1989860.0</v>
+        <v>1981980.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1991472.64</v>
+        <v>1990365.71</v>
       </c>
       <c r="O151" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="B152" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="C152" s="1">
         <v>1419000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.171</v>
+        <v>99.256</v>
       </c>
       <c r="E152" s="1">
         <v>99.95674066</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>1418386.15</v>
       </c>
       <c r="I152" s="1">
-        <v>-11149.66</v>
+        <v>-9943.51</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.78608071574867</v>
+        <v>-0.70104392939821</v>
       </c>
       <c r="K152">
-        <v>3.93</v>
+        <v>4.21</v>
       </c>
       <c r="L152" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="M152" s="1">
-        <v>1407236.49</v>
+        <v>1408442.64</v>
       </c>
       <c r="N152" s="1">
-        <v>1462956.54</v>
+        <v>1468142.69</v>
       </c>
       <c r="O152" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B153" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C153" s="1">
         <v>2643000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>96.322</v>
+        <v>96.942</v>
       </c>
       <c r="E153" s="1">
         <v>91.98892622</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>2431267.32</v>
       </c>
       <c r="I153" s="1">
-        <v>114523.14</v>
+        <v>130909.74</v>
       </c>
       <c r="J153" s="1">
-        <v>4.7104297852365</v>
+        <v>5.3844239554867</v>
       </c>
       <c r="K153">
-        <v>0.56</v>
+        <v>0.69</v>
       </c>
       <c r="L153" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="M153" s="1">
-        <v>2545790.46</v>
+        <v>2562177.06</v>
       </c>
       <c r="N153" s="1">
-        <v>2560492.15</v>
+        <v>2580347.69</v>
       </c>
       <c r="O153" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B154" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C154" s="1">
         <v>3442000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>97.867</v>
+        <v>98.935</v>
       </c>
       <c r="E154" s="1">
         <v>100.02073707</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>3442713.77</v>
       </c>
       <c r="I154" s="1">
-        <v>-74131.63</v>
+        <v>-37371.07</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.1532905420714</v>
+        <v>-1.0855119680774</v>
       </c>
       <c r="K154">
-        <v>0.7</v>
+        <v>0.94</v>
       </c>
       <c r="L154" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="M154" s="1">
-        <v>3368582.14</v>
+        <v>3405342.7</v>
       </c>
       <c r="N154" s="1">
-        <v>3392556.63</v>
+        <v>3437850.48</v>
       </c>
       <c r="O154" s="1">
-        <v>0.68</v>
+        <v>0.71</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B155" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C155" s="1">
         <v>1732000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>101.564</v>
+        <v>101.466</v>
       </c>
       <c r="E155" s="1">
         <v>100.16080774</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>1734785.19</v>
       </c>
       <c r="I155" s="1">
-        <v>24303.29</v>
+        <v>22605.93</v>
       </c>
       <c r="J155" s="1">
-        <v>1.4009394442663</v>
+        <v>1.3030967828357</v>
       </c>
       <c r="K155">
-        <v>1.49</v>
+        <v>1.75</v>
       </c>
       <c r="L155" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="M155" s="1">
-        <v>1759088.48</v>
+        <v>1757391.12</v>
       </c>
       <c r="N155" s="1">
-        <v>1784851.98</v>
+        <v>1787701.12</v>
       </c>
       <c r="O155" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B156" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C156" s="1">
-        <v>3800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.54</v>
+        <v>101.146</v>
       </c>
       <c r="E156" s="1">
-        <v>100.05580737</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>3802120.68</v>
+        <v>2000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-19600.68</v>
+        <v>22920.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.51551967045928</v>
+        <v>1.146</v>
       </c>
       <c r="K156">
-        <v>3.3</v>
+        <v>0.23</v>
       </c>
       <c r="L156" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="M156" s="1">
-        <v>3782520.0</v>
+        <v>2022920.0</v>
       </c>
       <c r="N156" s="1">
-        <v>3907841.92</v>
+        <v>2027524.17</v>
       </c>
       <c r="O156" s="1">
-        <v>0.78</v>
+        <v>0.42</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B157" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C157" s="1">
-        <v>6148000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.452</v>
+        <v>99.785</v>
       </c>
       <c r="E157" s="1">
-        <v>98.72295901</v>
+        <v>100.05580737</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>6069487.52</v>
+        <v>3802120.68</v>
       </c>
       <c r="I157" s="1">
-        <v>-16658.56</v>
+        <v>-10290.68</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.27446402921346</v>
+        <v>-0.27065632225014</v>
       </c>
       <c r="K157">
-        <v>0.5</v>
+        <v>3.51</v>
       </c>
       <c r="L157" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="M157" s="1">
-        <v>6052828.96</v>
+        <v>3791830.0</v>
       </c>
       <c r="N157" s="1">
-        <v>6083358.41</v>
+        <v>3925350.55</v>
       </c>
       <c r="O157" s="1">
-        <v>1.22</v>
+        <v>0.82</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B158" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C158" s="1">
-        <v>2465000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>86.824</v>
+        <v>98.135</v>
       </c>
       <c r="E158" s="1">
-        <v>100.27475375</v>
+        <v>98.72295901</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>2471772.68</v>
+        <v>6069487.52</v>
       </c>
       <c r="I158" s="1">
-        <v>-331561.08</v>
+        <v>-36147.72</v>
       </c>
       <c r="J158" s="1">
-        <v>-13.413898562873</v>
+        <v>-0.59556461531368</v>
       </c>
       <c r="K158">
-        <v>0.96</v>
+        <v>0.86</v>
       </c>
       <c r="L158" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="M158" s="1">
-        <v>2140211.6</v>
+        <v>6033339.8</v>
       </c>
       <c r="N158" s="1">
-        <v>2163945.78</v>
+        <v>6085976.79</v>
       </c>
       <c r="O158" s="1">
-        <v>0.43</v>
+        <v>1.26</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B159" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C159" s="1">
-        <v>533000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.833</v>
+        <v>87.164</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>100.27475375</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>533000.0</v>
+        <v>2471772.68</v>
       </c>
       <c r="I159" s="1">
-        <v>-890.11</v>
+        <v>-323180.08</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.167</v>
+        <v>-13.074830166017</v>
       </c>
       <c r="K159">
-        <v>1.82</v>
+        <v>1.31</v>
       </c>
       <c r="L159" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="M159" s="1">
-        <v>532109.89</v>
+        <v>2148592.6</v>
       </c>
       <c r="N159" s="1">
-        <v>541833.44</v>
+        <v>2180774.54</v>
       </c>
       <c r="O159" s="1">
-        <v>0.11</v>
+        <v>0.45</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B160" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C160" s="1">
-        <v>2066000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>102.557</v>
+        <v>101.553</v>
       </c>
       <c r="E160" s="1">
-        <v>98.653</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>2038170.98</v>
+        <v>533000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>80656.64</v>
+        <v>8277.49</v>
       </c>
       <c r="J160" s="1">
-        <v>3.9573048969621</v>
+        <v>1.553</v>
       </c>
       <c r="K160">
-        <v>0.1</v>
+        <v>2.34</v>
       </c>
       <c r="L160" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="M160" s="1">
-        <v>2118827.62</v>
+        <v>541277.49</v>
       </c>
       <c r="N160" s="1">
-        <v>2120907.97</v>
+        <v>553760.42</v>
       </c>
       <c r="O160" s="1">
-        <v>0.42</v>
+        <v>0.12</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B161" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C161" s="1">
-        <v>4270000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>94.07</v>
+        <v>101.005</v>
       </c>
       <c r="E161" s="1">
-        <v>94.5</v>
+        <v>98.653</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>4035150.0</v>
+        <v>2038170.98</v>
       </c>
       <c r="I161" s="1">
-        <v>-18361.0</v>
+        <v>48592.32</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.45502645502646</v>
+        <v>2.3841140157927</v>
       </c>
       <c r="K161">
-        <v>0.88</v>
+        <v>0.52</v>
       </c>
       <c r="L161" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="M161" s="1">
-        <v>4016789.0</v>
+        <v>2086763.3</v>
       </c>
       <c r="N161" s="1">
-        <v>4054448.03</v>
+        <v>2097581.11</v>
       </c>
       <c r="O161" s="1">
-        <v>0.81</v>
+        <v>0.44</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B162" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C162" s="1">
-        <v>1900000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.286</v>
+        <v>95.458</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>94.5</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1900000.0</v>
+        <v>4035150.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-32566.0</v>
+        <v>40906.6</v>
       </c>
       <c r="J162" s="1">
-        <v>-1.714</v>
+        <v>1.0137566137566</v>
       </c>
       <c r="K162">
-        <v>1.02</v>
+        <v>1.03</v>
       </c>
       <c r="L162" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="M162" s="1">
-        <v>1867434.0</v>
+        <v>4076056.6</v>
       </c>
       <c r="N162" s="1">
-        <v>1886818.42</v>
+        <v>4119942.71</v>
       </c>
       <c r="O162" s="1">
-        <v>0.38</v>
+        <v>0.86</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B163" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="C163" s="1">
-        <v>1100000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>97.884</v>
+        <v>100.206</v>
       </c>
       <c r="E163" s="1">
-        <v>87.394</v>
+        <v>100.49614232</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>961334.0</v>
+        <v>2683247.0</v>
       </c>
       <c r="I163" s="1">
-        <v>115390.0</v>
+        <v>-7746.8</v>
       </c>
       <c r="J163" s="1">
-        <v>12.003112341808</v>
+        <v>-0.28870991004555</v>
       </c>
       <c r="K163">
-        <v>2.56</v>
+        <v>0.11</v>
       </c>
       <c r="L163" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="M163" s="1">
-        <v>1076724.0</v>
+        <v>2675500.2</v>
       </c>
       <c r="N163" s="1">
-        <v>1104932.22</v>
+        <v>2678466.87</v>
       </c>
       <c r="O163" s="1">
-        <v>0.22</v>
+        <v>0.56</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B164" t="s">
         <v>515</v>
       </c>
       <c r="C164" s="1">
-        <v>2100000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>95.115</v>
+        <v>97.991</v>
       </c>
       <c r="E164" s="1">
-        <v>94.06809095</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1975429.91</v>
+        <v>1900000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>21985.09</v>
+        <v>-38171.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.112926856514</v>
+        <v>-2.009</v>
       </c>
       <c r="K164">
-        <v>2.19</v>
+        <v>1.27</v>
       </c>
       <c r="L164" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="M164" s="1">
-        <v>1997415.0</v>
+        <v>1861829.0</v>
       </c>
       <c r="N164" s="1">
-        <v>2043483.36</v>
+        <v>1886002.52</v>
       </c>
       <c r="O164" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>517</v>
+      </c>
+      <c r="B165" t="s">
+        <v>518</v>
+      </c>
+      <c r="C165" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>97.715</v>
+      </c>
+      <c r="E165" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>113531.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>11.809735222098</v>
+      </c>
+      <c r="K165">
+        <v>2.73</v>
+      </c>
+      <c r="L165" t="s">
         <v>519</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>1117707.8</v>
+        <v>1074865.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1148617.24</v>
+        <v>1104895.9</v>
       </c>
       <c r="O165" s="1">
         <v>0.23</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B166" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="C166" s="1">
-        <v>1521000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.343</v>
+        <v>94.456</v>
       </c>
       <c r="E166" s="1">
-        <v>104.28968508</v>
+        <v>94.06809095</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1586246.11</v>
+        <v>1975429.91</v>
       </c>
       <c r="I166" s="1">
-        <v>-44819.08</v>
+        <v>8146.09</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.825480845466</v>
+        <v>0.41237049002665</v>
       </c>
       <c r="K166">
-        <v>3.3</v>
+        <v>2.33</v>
       </c>
       <c r="L166" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="M166" s="1">
-        <v>1541427.03</v>
+        <v>1983576.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1591662.28</v>
+        <v>2032515.09</v>
       </c>
       <c r="O166" s="1">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="B167" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="C167" s="1">
-        <v>1500000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.706</v>
+        <v>94.325</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>93.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1500000.0</v>
+        <v>1097400.0</v>
       </c>
       <c r="I167" s="1">
-        <v>10590.0</v>
+        <v>15635.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.706</v>
+        <v>1.4247311827957</v>
       </c>
       <c r="K167">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>0.08</v>
+      </c>
+      <c r="L167">
+        <v>942.36</v>
       </c>
       <c r="M167" s="1">
-        <v>1510590.0</v>
+        <v>1113035.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1538688.96</v>
+        <v>1113977.36</v>
       </c>
       <c r="O167" s="1">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="B168" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="C168" s="1">
-        <v>1974000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.415</v>
+        <v>101.104</v>
       </c>
       <c r="E168" s="1">
-        <v>99.44707143</v>
+        <v>104.28968508</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1963085.19</v>
+        <v>1586246.11</v>
       </c>
       <c r="I168" s="1">
-        <v>19106.91</v>
+        <v>-48454.27</v>
       </c>
       <c r="J168" s="1">
-        <v>0.97331028206677</v>
+        <v>-3.0546502017899</v>
       </c>
       <c r="K168">
-        <v>3.62</v>
+        <v>0.1</v>
       </c>
       <c r="L168" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="M168" s="1">
-        <v>1982192.1</v>
+        <v>1537791.84</v>
       </c>
       <c r="N168" s="1">
-        <v>2053667.35</v>
+        <v>1539323.4</v>
       </c>
       <c r="O168" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="B169" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="C169" s="1">
-        <v>3000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.326</v>
+        <v>99.768</v>
       </c>
       <c r="E169" s="1">
-        <v>100.82032267</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>3024609.68</v>
+        <v>1500000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>15170.32</v>
+        <v>-3480.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.50156289918374</v>
+        <v>-0.232</v>
       </c>
       <c r="K169">
-        <v>1.88</v>
+        <v>0.11</v>
       </c>
       <c r="L169" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="M169" s="1">
-        <v>3039780.0</v>
+        <v>1496520.0</v>
       </c>
       <c r="N169" s="1">
-        <v>3096290.42</v>
+        <v>1498212.71</v>
       </c>
       <c r="O169" s="1">
-        <v>0.62</v>
+        <v>0.31</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="B170" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="C170" s="1">
-        <v>1300000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>110.343</v>
+        <v>99.929</v>
       </c>
       <c r="E170" s="1">
-        <v>113.539</v>
+        <v>99.44707143</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1476007.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="I170" s="1">
-        <v>-41548.0</v>
+        <v>9513.27</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.8148917992936</v>
+        <v>0.48460810811781</v>
       </c>
       <c r="K170">
-        <v>0.59</v>
+        <v>3.86</v>
       </c>
       <c r="L170" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="M170" s="1">
-        <v>1434459.0</v>
+        <v>1972598.46</v>
       </c>
       <c r="N170" s="1">
-        <v>1442182.26</v>
+        <v>2048823.65</v>
       </c>
       <c r="O170" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="B171" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="C171" s="1">
-        <v>2224000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>90.482</v>
+        <v>101.116</v>
       </c>
       <c r="E171" s="1">
-        <v>99.83244604</v>
+        <v>100.82032267</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2220273.6</v>
+        <v>3024609.68</v>
       </c>
       <c r="I171" s="1">
-        <v>-207953.92</v>
+        <v>8870.32</v>
       </c>
       <c r="J171" s="1">
-        <v>-9.3661393802998</v>
+        <v>0.29327156024972</v>
       </c>
       <c r="K171">
-        <v>0.24</v>
+        <v>2.14</v>
       </c>
       <c r="L171" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="M171" s="1">
-        <v>2012319.68</v>
+        <v>3033480.0</v>
       </c>
       <c r="N171" s="1">
-        <v>2017691.58</v>
+        <v>3097646.67</v>
       </c>
       <c r="O171" s="1">
-        <v>0.4</v>
+        <v>0.64</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="B172" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="C172" s="1">
-        <v>2900000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.875</v>
+        <v>110.394</v>
       </c>
       <c r="E172" s="1">
-        <v>99.55343345</v>
+        <v>113.539</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>2887049.57</v>
+        <v>907176.61</v>
       </c>
       <c r="I172" s="1">
-        <v>67325.43</v>
+        <v>-25128.55</v>
       </c>
       <c r="J172" s="1">
-        <v>2.3319803961662</v>
+        <v>-2.7699733131347</v>
       </c>
       <c r="K172">
-        <v>2.56</v>
+        <v>1.02</v>
       </c>
       <c r="L172" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="M172" s="1">
-        <v>2954375.0</v>
+        <v>882048.06</v>
       </c>
       <c r="N172" s="1">
-        <v>3028742.12</v>
+        <v>890232.26</v>
       </c>
       <c r="O172" s="1">
-        <v>0.61</v>
+        <v>0.19</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="B173" t="s">
+        <v>540</v>
+      </c>
+      <c r="C173" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>90.272</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-212624.32</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-9.5764918341595</v>
+      </c>
+      <c r="K173">
+        <v>0.58</v>
+      </c>
+      <c r="L173" t="s">
         <v>541</v>
       </c>
-      <c r="C173" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>899316.0</v>
+        <v>2007649.28</v>
       </c>
       <c r="N173" s="1">
-        <v>924411.21</v>
+        <v>2020541.17</v>
       </c>
       <c r="O173" s="1">
-        <v>0.18</v>
+        <v>0.42</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="B174" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="C174" s="1">
-        <v>4419000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.891</v>
+        <v>100.376</v>
       </c>
       <c r="E174" s="1">
-        <v>100.25273885</v>
+        <v>99.55343345</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>4430168.53</v>
+        <v>2887049.57</v>
       </c>
       <c r="I174" s="1">
-        <v>-15985.24</v>
+        <v>23854.43</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.36082690515613</v>
+        <v>0.8262563361529</v>
       </c>
       <c r="K174">
-        <v>2.0</v>
+        <v>2.84</v>
       </c>
       <c r="L174" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="M174" s="1">
-        <v>4414183.29</v>
+        <v>2910904.0</v>
       </c>
       <c r="N174" s="1">
-        <v>4502409.85</v>
+        <v>2993405.03</v>
       </c>
       <c r="O174" s="1">
-        <v>0.9</v>
+        <v>0.62</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B175" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="C175" s="1">
-        <v>1600000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>102.675</v>
+        <v>100.448</v>
       </c>
       <c r="E175" s="1">
-        <v>99.58935313</v>
+        <v>100.25273885</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1593429.65</v>
+        <v>4430168.53</v>
       </c>
       <c r="I175" s="1">
-        <v>49370.35</v>
+        <v>8628.59</v>
       </c>
       <c r="J175" s="1">
-        <v>3.0983702355482</v>
+        <v>0.19476888839712</v>
       </c>
       <c r="K175">
-        <v>4.62</v>
+        <v>2.36</v>
       </c>
       <c r="L175" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="M175" s="1">
-        <v>1642800.0</v>
+        <v>4438797.12</v>
       </c>
       <c r="N175" s="1">
-        <v>1716712.33</v>
+        <v>4543134.62</v>
       </c>
       <c r="O175" s="1">
-        <v>0.34</v>
+        <v>0.94</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B176" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C176" s="1">
-        <v>4100000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>95.916</v>
+        <v>102.29</v>
       </c>
       <c r="E176" s="1">
-        <v>89.63713976</v>
+        <v>99.58935313</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>3675122.73</v>
+        <v>1593429.65</v>
       </c>
       <c r="I176" s="1">
-        <v>257433.27</v>
+        <v>43210.35</v>
       </c>
       <c r="J176" s="1">
-        <v>7.0047530086159</v>
+        <v>2.7117827260212</v>
       </c>
       <c r="K176">
-        <v>2.46</v>
+        <v>4.91</v>
       </c>
       <c r="L176" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="M176" s="1">
-        <v>3932556.0</v>
+        <v>1636640.0</v>
       </c>
       <c r="N176" s="1">
-        <v>4033371.07</v>
+        <v>1715270.14</v>
       </c>
       <c r="O176" s="1">
-        <v>0.81</v>
+        <v>0.36</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B177" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="C177" s="1">
-        <v>1600000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.199</v>
+        <v>95.409</v>
       </c>
       <c r="E177" s="1">
-        <v>100.256</v>
+        <v>89.63713976</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1604096.0</v>
+        <v>3675122.73</v>
       </c>
       <c r="I177" s="1">
-        <v>-912.0</v>
+        <v>236646.27</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.056854452601341</v>
+        <v>6.4391392447457</v>
       </c>
       <c r="K177">
-        <v>0.86</v>
+        <v>0.1</v>
       </c>
       <c r="L177" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="M177" s="1">
-        <v>1603184.0</v>
+        <v>3911769.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1616950.67</v>
+        <v>3915981.33</v>
       </c>
       <c r="O177" s="1">
-        <v>0.32</v>
+        <v>0.81</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="B178" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="C178" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>79.613</v>
+        <v>80.376</v>
       </c>
       <c r="E178" s="1">
         <v>73.81842241</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>2140734.25</v>
       </c>
       <c r="I178" s="1">
-        <v>168042.75</v>
+        <v>190169.75</v>
       </c>
       <c r="J178" s="1">
-        <v>7.8497716379322</v>
+        <v>8.8833889587183</v>
       </c>
       <c r="K178">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="L178" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="M178" s="1">
-        <v>2308777.0</v>
+        <v>2330904.0</v>
       </c>
       <c r="N178" s="1">
-        <v>2311160.56</v>
+        <v>2334330.37</v>
       </c>
       <c r="O178" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="B179" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C179" s="1">
         <v>1260000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>96.157</v>
+        <v>97.173</v>
       </c>
       <c r="E179" s="1">
         <v>96.71</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>1218546.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-6967.8</v>
+        <v>5833.8</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.57181263571502</v>
+        <v>0.47875090476683</v>
       </c>
       <c r="K179">
-        <v>2.59</v>
+        <v>0.27</v>
       </c>
       <c r="L179" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="M179" s="1">
-        <v>1211578.2</v>
+        <v>1224379.8</v>
       </c>
       <c r="N179" s="1">
-        <v>1244167.58</v>
+        <v>1227792.3</v>
       </c>
       <c r="O179" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="B180" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="C180" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>94.602</v>
+        <v>94.732</v>
       </c>
       <c r="E180" s="1">
         <v>93.7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>2155100.0</v>
       </c>
       <c r="I180" s="1">
-        <v>20746.0</v>
+        <v>23736.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.96264674493063</v>
+        <v>1.1013874066169</v>
       </c>
       <c r="K180">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="L180" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="M180" s="1">
-        <v>2175846.0</v>
+        <v>2178836.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2177492.23</v>
+        <v>2182301.75</v>
       </c>
       <c r="O180" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B181" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="C181" s="1">
         <v>3355000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>90.101</v>
+        <v>91.293</v>
       </c>
       <c r="E181" s="1">
         <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>3355000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-332111.45</v>
+        <v>-292119.85</v>
       </c>
       <c r="J181" s="1">
-        <v>-9.899</v>
+        <v>-8.707</v>
       </c>
       <c r="K181">
-        <v>1.54</v>
+        <v>1.98</v>
       </c>
       <c r="L181" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="M181" s="1">
-        <v>3022888.55</v>
+        <v>3062880.15</v>
       </c>
       <c r="N181" s="1">
-        <v>3074611.47</v>
+        <v>3129281.19</v>
       </c>
       <c r="O181" s="1">
-        <v>0.61</v>
+        <v>0.65</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B182" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="C182" s="1">
         <v>1550000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>95.547</v>
+        <v>95.187</v>
       </c>
       <c r="E182" s="1">
         <v>101.28018323</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>1569842.84</v>
       </c>
       <c r="I182" s="1">
-        <v>-88864.34</v>
+        <v>-94444.34</v>
       </c>
       <c r="J182" s="1">
-        <v>-5.6607156930435</v>
+        <v>-6.0161652869659</v>
       </c>
       <c r="K182">
-        <v>2.8</v>
+        <v>0.31</v>
       </c>
       <c r="L182" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="M182" s="1">
-        <v>1480978.5</v>
+        <v>1475398.5</v>
       </c>
       <c r="N182" s="1">
-        <v>1524332.72</v>
+        <v>1480162.84</v>
       </c>
       <c r="O182" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="B183" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="C183" s="1">
         <v>5465000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>95.817</v>
+        <v>94.812</v>
       </c>
       <c r="E183" s="1">
         <v>93.03169973</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>5084182.39</v>
       </c>
       <c r="I183" s="1">
-        <v>152216.66</v>
+        <v>97293.41</v>
       </c>
       <c r="J183" s="1">
-        <v>2.9939260302579</v>
+        <v>1.9136490892098</v>
       </c>
       <c r="K183">
-        <v>1.89</v>
+        <v>2.06</v>
       </c>
       <c r="L183" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="M183" s="1">
-        <v>5236399.05</v>
+        <v>5181475.8</v>
       </c>
       <c r="N183" s="1">
-        <v>5339710.01</v>
+        <v>5294219.5</v>
       </c>
       <c r="O183" s="1">
-        <v>1.07</v>
+        <v>1.1</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="B184" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="C184" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.043</v>
+        <v>95.293</v>
       </c>
       <c r="E184" s="1">
         <v>93.70721516</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>5997261.77</v>
       </c>
       <c r="I184" s="1">
-        <v>213490.23</v>
+        <v>101490.23</v>
       </c>
       <c r="J184" s="1">
-        <v>3.559795089618</v>
+        <v>1.6922761402159</v>
       </c>
       <c r="K184">
-        <v>0.2</v>
+        <v>0.46</v>
       </c>
       <c r="L184" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="M184" s="1">
-        <v>6210752.0</v>
+        <v>6098752.0</v>
       </c>
       <c r="N184" s="1">
-        <v>6223793.1</v>
+        <v>6127902.68</v>
       </c>
       <c r="O184" s="1">
-        <v>1.24</v>
+        <v>1.27</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="B185" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="C185" s="1">
         <v>1067000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>102.132</v>
+        <v>102.055</v>
       </c>
       <c r="E185" s="1">
         <v>102.21806092</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>1090666.71</v>
       </c>
       <c r="I185" s="1">
-        <v>-918.27</v>
+        <v>-1739.86</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.084193456312607</v>
+        <v>-0.15952260979892</v>
       </c>
       <c r="K185">
-        <v>4.44</v>
+        <v>4.71</v>
       </c>
       <c r="L185" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="M185" s="1">
-        <v>1089748.44</v>
+        <v>1088926.85</v>
       </c>
       <c r="N185" s="1">
-        <v>1137098.39</v>
+        <v>1139192.78</v>
       </c>
       <c r="O185" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="B186" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="C186" s="1">
         <v>3873000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>94.937</v>
+        <v>95.365</v>
       </c>
       <c r="E186" s="1">
         <v>100.06415001</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>3875484.53</v>
       </c>
       <c r="I186" s="1">
-        <v>-198574.52</v>
+        <v>-181998.08</v>
       </c>
       <c r="J186" s="1">
-        <v>-5.1238630540992</v>
+        <v>-4.6961374401358</v>
       </c>
       <c r="K186">
-        <v>1.3</v>
+        <v>1.6</v>
       </c>
       <c r="L186" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="M186" s="1">
-        <v>3676910.01</v>
+        <v>3693486.45</v>
       </c>
       <c r="N186" s="1">
-        <v>3727178.32</v>
+        <v>3755615.83</v>
       </c>
       <c r="O186" s="1">
-        <v>0.74</v>
+        <v>0.78</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="B187" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="C187" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>93.599</v>
+        <v>93.885</v>
       </c>
       <c r="E187" s="1">
         <v>91.5185</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>1555814.5</v>
       </c>
       <c r="I187" s="1">
-        <v>35368.5</v>
+        <v>40230.5</v>
       </c>
       <c r="J187" s="1">
-        <v>2.2733108606457</v>
+        <v>2.5858159825609</v>
       </c>
       <c r="K187">
-        <v>1.43</v>
+        <v>0.16</v>
       </c>
       <c r="L187" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="M187" s="1">
-        <v>1591183.0</v>
+        <v>1596045.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1615484.74</v>
+        <v>1598760.28</v>
       </c>
       <c r="O187" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="B188" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="C188" s="1">
         <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>101.577</v>
+        <v>102.096</v>
       </c>
       <c r="E188" s="1">
         <v>101.2434</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>101243.4</v>
       </c>
       <c r="I188" s="1">
-        <v>333.6</v>
+        <v>852.6</v>
       </c>
       <c r="J188" s="1">
-        <v>0.32950296019296</v>
+        <v>0.84212896840683</v>
       </c>
       <c r="K188">
-        <v>4.66</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>0.07</v>
+      </c>
+      <c r="L188">
+        <v>66.78</v>
       </c>
       <c r="M188" s="1">
-        <v>101577.0</v>
+        <v>102096.0</v>
       </c>
       <c r="N188" s="1">
-        <v>106238.3</v>
+        <v>102162.78</v>
       </c>
       <c r="O188" s="1">
         <v>0.02</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="B189" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="C189" s="1">
         <v>2413000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>102.824</v>
+        <v>103.263</v>
       </c>
       <c r="E189" s="1">
         <v>102.38671778</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>2470591.5</v>
       </c>
       <c r="I189" s="1">
-        <v>10551.62</v>
+        <v>21144.69</v>
       </c>
       <c r="J189" s="1">
-        <v>0.42708881658502</v>
+        <v>0.85585536904826</v>
       </c>
       <c r="K189">
-        <v>4.39</v>
+        <v>4.7</v>
       </c>
       <c r="L189" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="M189" s="1">
-        <v>2481143.12</v>
+        <v>2491736.19</v>
       </c>
       <c r="N189" s="1">
-        <v>2587034.15</v>
+        <v>2605089.34</v>
       </c>
       <c r="O189" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="B190" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="C190" s="1">
         <v>3338000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.842</v>
+        <v>99.81</v>
       </c>
       <c r="E190" s="1">
         <v>90.92355123</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>3035028.14</v>
       </c>
       <c r="I190" s="1">
-        <v>230937.82</v>
+        <v>296629.66</v>
       </c>
       <c r="J190" s="1">
-        <v>7.6090833213823</v>
+        <v>9.7735390354568</v>
       </c>
       <c r="K190">
-        <v>1.36</v>
+        <v>1.68</v>
       </c>
       <c r="L190" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="M190" s="1">
-        <v>3265965.96</v>
+        <v>3331657.8</v>
       </c>
       <c r="N190" s="1">
-        <v>3311353.49</v>
+        <v>3387754.74</v>
       </c>
       <c r="O190" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B191" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="C191" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.465</v>
+        <v>99.575</v>
       </c>
       <c r="E191" s="1">
         <v>97.7673</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>977673.0</v>
       </c>
       <c r="I191" s="1">
-        <v>6977.0</v>
+        <v>18077.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.71363329047647</v>
+        <v>1.8489822261636</v>
       </c>
       <c r="K191">
-        <v>0.92</v>
+        <v>1.15</v>
       </c>
       <c r="L191" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="M191" s="1">
-        <v>984650.0</v>
+        <v>995750.0</v>
       </c>
       <c r="N191" s="1">
-        <v>993869.61</v>
+        <v>1007208.33</v>
       </c>
       <c r="O191" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="B192" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="C192" s="1">
         <v>3432300.0</v>
       </c>
       <c r="D192" s="1">
-        <v>104.203</v>
+        <v>104.004</v>
       </c>
       <c r="E192" s="1">
         <v>103.09125717</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>3538401.22</v>
       </c>
       <c r="I192" s="1">
-        <v>38158.35</v>
+        <v>31328.07</v>
       </c>
       <c r="J192" s="1">
-        <v>1.0784065352544</v>
+        <v>0.88537359254019</v>
       </c>
       <c r="K192">
-        <v>1.67</v>
+        <v>2.06</v>
       </c>
       <c r="L192" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="M192" s="1">
-        <v>3576559.57</v>
+        <v>3569729.29</v>
       </c>
       <c r="N192" s="1">
-        <v>3633836.08</v>
+        <v>3640520.48</v>
       </c>
       <c r="O192" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="B193" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="C193" s="1">
         <v>4900000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>104.661</v>
+        <v>104.82</v>
       </c>
       <c r="E193" s="1">
         <v>100.27195449</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>4913325.77</v>
       </c>
       <c r="I193" s="1">
-        <v>215063.23</v>
+        <v>222854.23</v>
       </c>
       <c r="J193" s="1">
-        <v>4.3771416768891</v>
+        <v>4.5357104420129</v>
       </c>
       <c r="K193">
-        <v>5.87</v>
+        <v>6.27</v>
       </c>
       <c r="L193" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="M193" s="1">
-        <v>5128389.0</v>
+        <v>5136180.0</v>
       </c>
       <c r="N193" s="1">
-        <v>5415945.16</v>
+        <v>5443470.41</v>
       </c>
       <c r="O193" s="1">
-        <v>1.08</v>
+        <v>1.13</v>
       </c>
       <c r="P193">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P194">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>