--- v4 (2026-07-31)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="598">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -157,1710 +157,1701 @@
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
     <t>IE00B66F4759</t>
   </si>
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>22 015.07</t>
+    <t>31 688.36</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>8 429.17</t>
+    <t>20 230.00</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>1 477.50</t>
+    <t>52 697.50</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>54 207.53</t>
+    <t>68 369.86</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>19 193.23</t>
+    <t>29 941.44</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>17 812.50</t>
-[...8 lines deleted...]
-    <t>13 383.13</t>
+    <t>23 062.50</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>49 967.50</t>
+    <t>67 456.13</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>38 638.88</t>
+    <t>48 474.23</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>22 873.97</t>
+    <t>37 294.52</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>11 497.26</t>
+    <t>14 556.16</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>9 207.26</t>
+    <t>22 097.43</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>55 205.24</t>
+    <t>69 257.48</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>86 093.72</t>
+    <t>108 008.48</t>
+  </si>
+  <si>
+    <t>XS3382712126</t>
+  </si>
+  <si>
+    <t>AMS OSRAM AG 7.25 31/05/2032</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>35 242.40</t>
+    <t>47 266.27</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>14 423.33</t>
+    <t>34 616.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>7 926.04</t>
+    <t>19 022.50</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>56 830.28</t>
+    <t>67 163.06</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>190 490.14</t>
+    <t>209 344.11</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>23 370.87</t>
+    <t>28 147.40</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>8 341.62</t>
+    <t>22 571.43</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>22 435.54</t>
+    <t>29 263.75</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>45 876.25</t>
+    <t>55 051.50</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>61 962.64</t>
+    <t>6 560.75</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>7 912.75</t>
+    <t>11 219.57</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>54 086.30</t>
+    <t>61 415.75</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>14 926.03</t>
+    <t>21 689.38</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>7 500.00</t>
+    <t>18 000.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>140 659.06</t>
+    <t>167 820.81</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>15 021.32</t>
-[...8 lines deleted...]
-    <t>181 439.58</t>
+    <t>27 038.38</t>
+  </si>
+  <si>
+    <t>XS3087220664</t>
+  </si>
+  <si>
+    <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
+  </si>
+  <si>
+    <t>170 339.75</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>3 845.33</t>
+    <t>17 304.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>84 781.13</t>
+    <t>8 160.75</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>6 850.28</t>
+    <t>16 440.67</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>3 526.88</t>
+    <t>8 724.38</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>168 287.67</t>
+    <t>154 501.03</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>35 762.22</t>
+    <t>42 914.67</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>7 312.50</t>
+    <t>17 550.00</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>20 720.49</t>
+    <t>25 994.79</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>65 453.26</t>
+    <t>84 822.08</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>52 150.68</t>
+    <t>57 513.70</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>9 030.73</t>
+    <t>16 255.31</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>11 358.13</t>
+    <t>27 259.50</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>49 944.58</t>
+    <t>5 288.25</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>25 315.07</t>
+    <t>31 989.04</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>12 359.38</t>
+    <t>19 280.63</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>51 364.38</t>
+    <t>58 197.26</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>4 623.20</t>
+    <t>11 326.84</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>10 395.83</t>
+    <t>24 950.00</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>9 402.74</t>
+    <t>14 646.58</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>19 640.41</t>
+    <t>31 031.85</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>48 682.29</t>
+    <t>59 587.13</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>171 173.37</t>
+    <t>4 317.50</t>
+  </si>
+  <si>
+    <t>XS3348854459</t>
+  </si>
+  <si>
+    <t>EGIS SA 5.125 15/05/2031</t>
+  </si>
+  <si>
+    <t>1 964.58</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>2 897.22</t>
+    <t>19 121.67</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>47 104.17</t>
+    <t>56 525.00</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>90 408.56</t>
+    <t>99 356.85</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>70 615.71</t>
+    <t>1 441.14</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>35 534.72</t>
+    <t>43 494.50</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>91 267.12</t>
+    <t>99 410.96</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>61 765.30</t>
+    <t>1 150.91</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>108 504.38</t>
+    <t>130 205.25</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>9 468.33</t>
+    <t>13 886.89</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>40 157.53</t>
+    <t>50 744.52</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>8 530.05</t>
+    <t>18 424.91</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>4 917.78</t>
+    <t>11 802.67</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>33 593.75</t>
+    <t>52 406.25</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>1 316.78</t>
+    <t>8 954.10</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>4 814.93</t>
+    <t>11 555.83</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
-    <t>1 237.15</t>
+    <t>6 185.76</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>25 908.75</t>
+    <t>33 626.25</t>
+  </si>
+  <si>
+    <t>XS3362208079</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
+  </si>
+  <si>
+    <t>22 524.66</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
-    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
-[...14 lines deleted...]
-    <t>50 178.08</t>
+    <t>12 225.07</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>8 611.11</t>
+    <t>20 666.67</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>2 446.25</t>
+    <t>19 570.00</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>23 102.29</t>
+    <t>2 446.13</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>11 761.88</t>
+    <t>1 245.38</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>2 434.79</t>
+    <t>16 069.63</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>57 974.58</t>
+    <t>69 569.50</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>8 085.48</t>
+    <t>22 740.41</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>21 136.48</t>
+    <t>27 657.31</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>34 370.63</t>
+    <t>38 985.21</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>2 114.24</t>
+    <t>7 495.94</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>15 602.43</t>
+    <t>37 445.83</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>13 134.25</t>
+    <t>15 835.62</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>28 001.71</t>
+    <t>38 280.82</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>10 863.70</t>
+    <t>20 129.79</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>14 261.11</t>
+    <t>26 005.56</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>8 062.50</t>
+    <t>19 350.00</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>20 118.92</t>
+    <t>36 214.06</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>47 055.56</t>
+    <t>56 466.67</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>3 140.63</t>
+    <t>4 899.38</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>13 765.63</t>
+    <t>18 048.26</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>10 084.86</t>
+    <t>24 203.67</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>20 813.19</t>
-[...8 lines deleted...]
-    <t>6 646.60</t>
+    <t>32 468.58</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>3 550.00</t>
+    <t>8 520.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>2 993.64</t>
+    <t>7 334.42</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>28 462.19</t>
+    <t>36 554.38</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>109 465.92</t>
+    <t>123 328.42</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>69 215.47</t>
+    <t>86 519.34</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>41 196.84</t>
+    <t>4 013.06</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>1 175.42</t>
+    <t>9 403.33</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>25 292.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>119 394.19</t>
-[...5 lines deleted...]
-    <t>MAHLE GMBH 6.5 02/05/2031</t>
+    <t>143 273.03</t>
+  </si>
+  <si>
+    <t>XS3368834159</t>
+  </si>
+  <si>
+    <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
+  </si>
+  <si>
+    <t>4 965.13</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>30 479.17</t>
+    <t>78 933.13</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>27 622.24</t>
+    <t>43 329.00</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>58 755.01</t>
-[...8 lines deleted...]
-    <t>68 833.33</t>
+    <t>70 590.55</t>
+  </si>
+  <si>
+    <t>XS3385893956</t>
+  </si>
+  <si>
+    <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>46 247.67</t>
+    <t>4 896.81</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>7 051.02</t>
+    <t>17 275.01</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>13 400.00</t>
+    <t>19 000.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>101 640.00</t>
+    <t>111 734.38</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>16 225.00</t>
+    <t>20 355.00</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>5 957.81</t>
+    <t>12 136.28</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>14 035.19</t>
+    <t>24 376.92</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>55 022.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>6 341.18</t>
+    <t>11 595.31</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
+    <t>37 296.88</t>
+  </si>
+  <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>40 745.89</t>
+    <t>52 445.21</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>13 373.58</t>
+    <t>17 499.47</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>12 590.41</t>
+    <t>14 397.95</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>1 593.63</t>
+    <t>10 517.95</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>52 593.75</t>
+    <t>65 981.25</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>121 482.17</t>
+    <t>12 713.25</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>14 933.96</t>
+    <t>26 964.09</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>23 122.13</t>
+    <t>28 343.25</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>66 313.96</t>
+    <t>85 859.13</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>52 061.54</t>
+    <t>63 856.73</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>68 763.33</t>
+    <t>82 516.00</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>1 103.84</t>
+    <t>7 285.32</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>50 273.42</t>
+    <t>55 946.30</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>42 643.23</t>
+    <t>53 885.54</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>11 356.25</t>
+    <t>24 075.25</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>10 594.44</t>
+    <t>16 527.33</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>39 466.49</t>
+    <t>56 053.85</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>78 093.75</t>
+    <t>95 586.75</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>44 922.79</t>
-[...8 lines deleted...]
-    <t>19 237.50</t>
+    <t>50 817.64</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>16 021.92</t>
+    <t>29 687.67</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>8 112.50</t>
+    <t>12 655.50</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>8 385.71</t>
+    <t>17 739.01</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>59 700.05</t>
+    <t>65 196.25</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>18 170.63</t>
+    <t>22 795.88</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>32 507.78</t>
+    <t>43 885.50</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>30 310.00</t>
+    <t>36 372.00</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>4 604.17</t>
+    <t>14 520.83</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>133 520.55</t>
+    <t>2 342.47</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>52 636.99</t>
+    <t>83 166.44</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>32 181.94</t>
+    <t>43 445.63</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>12 482.93</t>
+    <t>2 431.59</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>10 817.81</t>
+    <t>22 467.75</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>43 886.11</t>
+    <t>52 188.89</t>
   </si>
   <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
-    <t>2 966.67</t>
+    <t>19 580.00</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>24 173.52</t>
+    <t>30 787.03</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>30 030.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>48 939.09</t>
+    <t>3 007.43</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
+    <t>6 219.58</t>
+  </si>
+  <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>1 531.56</t>
+    <t>10 108.31</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>1 692.71</t>
+    <t>11 171.88</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>76 225.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>64 166.67</t>
+    <t>8 750.00</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>8 184.20</t>
+    <t>12 767.35</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>12 891.89</t>
+    <t>23 276.63</t>
+  </si>
+  <si>
+    <t>XS3381703274</t>
+  </si>
+  <si>
+    <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
+  </si>
+  <si>
+    <t>2 480.00</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>82 501.03</t>
+    <t>93 733.56</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>104 337.50</t>
+    <t>125 818.75</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>78 630.14</t>
+    <t>3 145.21</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 212.33</t>
+    <t>12 356.16</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>3 426.37</t>
+    <t>4 866.44</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>3 412.50</t>
+    <t>8 190.00</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>3 465.75</t>
+    <t>5 978.42</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>66 401.04</t>
+    <t>85 971.88</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>4 764.34</t>
+    <t>11 672.64</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>112 743.70</t>
+    <t>125 769.86</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>29 150.68</t>
+    <t>51 397.26</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>50 265.93</t>
+    <t>3 610.26</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>62 129.38</t>
+    <t>77 944.13</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>2 715.28</t>
+    <t>6 516.67</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>113 353.15</t>
+    <t>123 657.99</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>56 096.94</t>
+    <t>70 376.17</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>11 458.33</t>
+    <t>14 375.00</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>70 791.19</t>
+    <t>88 810.76</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>307 290.41</t>
+    <t>334 542.47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2224,269 +2215,269 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2070462.3988</v>
+        <v>2019412.879</v>
       </c>
       <c r="D2">
-        <v>133.4</v>
+        <v>134.69</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>276205934.66</v>
+        <v>272010657.51</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>276205934.66</v>
+        <v>272010657.51</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1027004.6728</v>
+        <v>1031628.3088</v>
       </c>
       <c r="D3">
-        <v>53.9</v>
+        <v>54.42</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55361865.06</v>
+        <v>56150803.37</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55361865.06</v>
+        <v>56150803.37</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>458320.6852</v>
+        <v>457955.1568</v>
       </c>
       <c r="D4">
-        <v>123.85</v>
+        <v>125.0</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56766098.58</v>
+        <v>57248726.83</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56766098.58</v>
+        <v>57248726.83</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>131.86</v>
+        <v>133.16</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>131.86</v>
+        <v>133.16</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>131.86</v>
+        <v>133.16</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.5</v>
+        <v>129.73</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.5</v>
+        <v>129.73</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.5</v>
+        <v>129.73</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>127.89</v>
+        <v>129.11</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1406.81</v>
+        <v>1420.31</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1406.81</v>
+        <v>1420.31</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>8444.3</v>
       </c>
       <c r="D8">
-        <v>10963.31</v>
+        <v>11072.14</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>92577500.71</v>
+        <v>93496481.13</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>92577500.71</v>
+        <v>93496481.13</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2796.0</v>
+        <v>3066.0</v>
       </c>
       <c r="D9">
-        <v>100.23</v>
+        <v>101.16</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>280250.92</v>
+        <v>310173.04</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>280250.92</v>
+        <v>310173.04</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2585,9587 +2576,9587 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>108477.0</v>
+        <v>48477.0</v>
       </c>
       <c r="D3" s="1">
-        <v>90.81</v>
+        <v>91.74</v>
       </c>
       <c r="E3" s="1">
-        <v>92.0360615614</v>
+        <v>92.0360616375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>9983795.85</v>
+        <v>4461632.16</v>
       </c>
       <c r="I3" s="1">
-        <v>-132999.48</v>
+        <v>-14352.18</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.3321534414188</v>
+        <v>-0.32168003737897</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9850796.37</v>
+        <v>4447279.98</v>
       </c>
       <c r="N3" s="1">
-        <v>9850796.37</v>
+        <v>4447279.98</v>
       </c>
       <c r="O3" s="1">
-        <v>2.05</v>
+        <v>0.93</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.08</v>
+        <v>3.11</v>
       </c>
       <c r="J4" s="1">
-        <v>933.33333333333</v>
+        <v>942.42424242424</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.41</v>
+        <v>3.44</v>
       </c>
       <c r="N4" s="1">
-        <v>3.41</v>
+        <v>3.44</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>106.56</v>
+        <v>107.6</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>106.56</v>
+        <v>107.6</v>
       </c>
       <c r="N5" s="1">
-        <v>106.56</v>
+        <v>107.6</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>451.0</v>
+        <v>1169.0</v>
       </c>
       <c r="D6" s="1">
-        <v>115.45</v>
+        <v>4805.57</v>
       </c>
       <c r="E6" s="1">
-        <v>116.664922395</v>
+        <v>4801.3627031651</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>0.0</v>
+        <v>5612793.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-547930.0</v>
+        <v>4918.33</v>
       </c>
       <c r="J6" s="1">
-        <v>0</v>
+        <v>0.087627140355969</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>-547930.0</v>
+        <v>5617711.33</v>
       </c>
       <c r="N6" s="1">
-        <v>-547930.0</v>
+        <v>5617711.33</v>
       </c>
       <c r="O6" s="1">
-        <v>-0.11</v>
+        <v>1.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>748.0</v>
+        <v>232.0</v>
       </c>
       <c r="D7" s="1">
-        <v>105.75</v>
+        <v>115.64</v>
       </c>
       <c r="E7" s="1">
-        <v>105.9</v>
+        <v>116.435603448</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-112200.0</v>
+        <v>-184580.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-112200.0</v>
+        <v>-184580.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-112200.0</v>
+        <v>-184580.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>2500000.0</v>
+        <v>748.0</v>
       </c>
       <c r="D8" s="1">
-        <v>101.005</v>
+        <v>105.82</v>
       </c>
       <c r="E8" s="1">
-        <v>100.13</v>
+        <v>105.9</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>21875.0</v>
+        <v>-59840.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.87386397683012</v>
+        <v>0</v>
       </c>
       <c r="K8">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2525125.0</v>
+        <v>-59840.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2547140.07</v>
+        <v>-59840.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.53</v>
+        <v>-0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" t="s">
         <v>54</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>101.88</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>43750.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>1.7477279536602</v>
+      </c>
+      <c r="K9">
+        <v>1.27</v>
+      </c>
+      <c r="L9" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>2452114.0</v>
+        <v>2547000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2460543.17</v>
+        <v>2578688.36</v>
       </c>
       <c r="O9" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
         <v>57</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>103.853</v>
+      </c>
+      <c r="E10" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>51241.4</v>
+      </c>
+      <c r="J10" s="1">
+        <v>2.1170108161259</v>
+      </c>
+      <c r="K10">
+        <v>0.85</v>
+      </c>
+      <c r="L10" t="s">
         <v>58</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>1583832.72</v>
+        <v>2471701.4</v>
       </c>
       <c r="N10" s="1">
-        <v>1585310.22</v>
+        <v>2491931.4</v>
       </c>
       <c r="O10" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>101.52</v>
+      </c>
+      <c r="E11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>23955.2</v>
+      </c>
+      <c r="J11" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="K11">
+        <v>3.34</v>
+      </c>
+      <c r="L11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>4434216.0</v>
+        <v>1599955.2</v>
       </c>
       <c r="N11" s="1">
-        <v>4488423.53</v>
+        <v>1652652.7</v>
       </c>
       <c r="O11" s="1">
-        <v>0.93</v>
+        <v>0.34</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
         <v>63</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>98.394</v>
+      </c>
+      <c r="E12" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4496500.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>29624.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>0.65882352941176</v>
+      </c>
+      <c r="K12">
+        <v>1.49</v>
+      </c>
+      <c r="L12" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>2620414.62</v>
+        <v>4526124.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2639607.85</v>
+        <v>4594493.86</v>
       </c>
       <c r="O12" s="1">
-        <v>0.55</v>
+        <v>0.96</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>102.825</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="I13" s="1">
+        <v>61816.92</v>
+      </c>
+      <c r="J13" s="1">
+        <v>2.3943213597241</v>
+      </c>
+      <c r="K13">
+        <v>1.16</v>
+      </c>
+      <c r="L13" t="s">
         <v>67</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>983120.0</v>
+        <v>2643630.75</v>
       </c>
       <c r="N13" s="1">
-        <v>1000932.5</v>
+        <v>2673572.19</v>
       </c>
       <c r="O13" s="1">
-        <v>0.21</v>
+        <v>0.56</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
         <v>69</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>98.873</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-13749.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-1.3715000513726</v>
+      </c>
+      <c r="K14">
+        <v>2.31</v>
+      </c>
+      <c r="L14" t="s">
         <v>70</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>509598.81</v>
+        <v>988730.0</v>
       </c>
       <c r="N14" s="1">
-        <v>522981.94</v>
+        <v>1011792.5</v>
       </c>
       <c r="O14" s="1">
-        <v>0.11</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C15" s="1">
         <v>5451000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.12</v>
+        <v>97.999</v>
       </c>
       <c r="E15" s="1">
         <v>99.95557916</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>5448578.62</v>
       </c>
       <c r="I15" s="1">
-        <v>-154567.42</v>
+        <v>-106653.13</v>
       </c>
       <c r="J15" s="1">
-        <v>-2.8368393076431</v>
+        <v>-1.9574486749353</v>
       </c>
       <c r="K15">
-        <v>0.92</v>
+        <v>1.24</v>
       </c>
       <c r="L15" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M15" s="1">
-        <v>5294011.2</v>
+        <v>5341925.49</v>
       </c>
       <c r="N15" s="1">
-        <v>5343978.7</v>
+        <v>5409381.62</v>
       </c>
       <c r="O15" s="1">
-        <v>1.11</v>
+        <v>1.13</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C16" s="1">
         <v>1938000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.887</v>
+        <v>104.195</v>
       </c>
       <c r="E16" s="1">
         <v>94.23756966</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1826324.1</v>
       </c>
       <c r="I16" s="1">
-        <v>-14327.05</v>
+        <v>-8954.91</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.78447467237606</v>
+        <v>-0.49032425296255</v>
       </c>
       <c r="K16">
-        <v>1.99</v>
+        <v>2.5</v>
       </c>
       <c r="L16" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M16" s="1">
-        <v>1811997.05</v>
+        <v>1817369.19</v>
       </c>
       <c r="N16" s="1">
-        <v>1850635.93</v>
+        <v>1865843.42</v>
       </c>
       <c r="O16" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C17" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.714</v>
+        <v>99.88</v>
       </c>
       <c r="E17" s="1">
         <v>98.92441182</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>3264505.59</v>
       </c>
       <c r="I17" s="1">
-        <v>26056.41</v>
+        <v>31534.41</v>
       </c>
       <c r="J17" s="1">
-        <v>0.79817323884564</v>
+        <v>0.96597812840627</v>
       </c>
       <c r="K17">
-        <v>0.69</v>
+        <v>1.13</v>
       </c>
       <c r="L17" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M17" s="1">
-        <v>3290562.0</v>
+        <v>3296040.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3313435.97</v>
+        <v>3333334.52</v>
       </c>
       <c r="O17" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C18" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>91.95</v>
+        <v>92.765</v>
       </c>
       <c r="E18" s="1">
         <v>81.90598182</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1801931.6</v>
       </c>
       <c r="I18" s="1">
-        <v>220968.4</v>
+        <v>238898.4</v>
       </c>
       <c r="J18" s="1">
-        <v>12.262862807889</v>
+        <v>13.257906126958</v>
       </c>
       <c r="K18">
-        <v>0.52</v>
+        <v>0.66</v>
       </c>
       <c r="L18" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M18" s="1">
-        <v>2022900.0</v>
+        <v>2040830.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2034397.26</v>
+        <v>2055386.16</v>
       </c>
       <c r="O18" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C19" s="1">
         <v>3525250.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.87</v>
+        <v>97.009</v>
       </c>
       <c r="E19" s="1">
         <v>96.4088025</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>3398651.31</v>
       </c>
       <c r="I19" s="1">
-        <v>16098.82</v>
+        <v>-13942.06</v>
       </c>
       <c r="J19" s="1">
-        <v>0.4736826032324</v>
+        <v>-0.41022331296469</v>
       </c>
       <c r="K19">
-        <v>0.26</v>
+        <v>0.63</v>
       </c>
       <c r="L19" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="M19" s="1">
-        <v>3414750.13</v>
+        <v>3384709.25</v>
       </c>
       <c r="N19" s="1">
-        <v>3423957.39</v>
+        <v>3406806.68</v>
       </c>
       <c r="O19" s="1">
         <v>0.71</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C20" s="1">
         <v>3245250.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.445</v>
+        <v>97.582</v>
       </c>
       <c r="E20" s="1">
         <v>97.78572159</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3173391.13</v>
       </c>
       <c r="I20" s="1">
-        <v>-11395.67</v>
+        <v>-39114.72</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.35910070751348</v>
+        <v>-1.2325842733417</v>
       </c>
       <c r="K20">
-        <v>1.7</v>
+        <v>2.13</v>
       </c>
       <c r="L20" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>3161995.46</v>
+        <v>3134276.41</v>
       </c>
       <c r="N20" s="1">
-        <v>3217200.7</v>
+        <v>3203533.89</v>
       </c>
       <c r="O20" s="1">
         <v>0.67</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C21" s="1">
         <v>4253000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>103.392</v>
+        <v>103.849</v>
       </c>
       <c r="E21" s="1">
         <v>103.54083188</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>4403591.58</v>
       </c>
       <c r="I21" s="1">
-        <v>-6329.82</v>
+        <v>13106.39</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.14374221325948</v>
+        <v>0.29762955446472</v>
       </c>
       <c r="K21">
-        <v>2.02</v>
+        <v>2.54</v>
       </c>
       <c r="L21" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="M21" s="1">
-        <v>4397261.76</v>
+        <v>4416697.97</v>
       </c>
       <c r="N21" s="1">
-        <v>4483355.48</v>
+        <v>4524706.45</v>
       </c>
       <c r="O21" s="1">
-        <v>0.93</v>
+        <v>0.94</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
         <v>93</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>2124000.0</v>
+        <v>1683000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>107.013</v>
+        <v>101.888</v>
       </c>
       <c r="E22" s="1">
-        <v>108.54733851</v>
+        <v>99.10522282</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2305545.47</v>
+        <v>1667940.9</v>
       </c>
       <c r="I22" s="1">
-        <v>-32589.35</v>
+        <v>46834.14</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.4135201592879</v>
+        <v>2.8079016468749</v>
       </c>
       <c r="K22">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>0.04</v>
+      </c>
+      <c r="L22">
+        <v>677.88</v>
       </c>
       <c r="M22" s="1">
-        <v>2272956.12</v>
+        <v>1714775.04</v>
       </c>
       <c r="N22" s="1">
-        <v>2308198.52</v>
+        <v>1715452.92</v>
       </c>
       <c r="O22" s="1">
-        <v>0.48</v>
+        <v>0.36</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>95</v>
+      </c>
+      <c r="C23" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>107.073</v>
+      </c>
+      <c r="E23" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-31314.95</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-1.358244736765</v>
+      </c>
+      <c r="K23">
+        <v>2.23</v>
+      </c>
+      <c r="L23" t="s">
         <v>96</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>4332798.18</v>
+        <v>2274230.52</v>
       </c>
       <c r="N23" s="1">
-        <v>4347221.51</v>
+        <v>2321496.79</v>
       </c>
       <c r="O23" s="1">
-        <v>0.9</v>
+        <v>0.48</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" t="s">
+        <v>98</v>
+      </c>
+      <c r="C24" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>101.262</v>
+      </c>
+      <c r="E24" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="I24" s="1">
+        <v>56569.42</v>
+      </c>
+      <c r="J24" s="1">
+        <v>1.3079521820172</v>
+      </c>
+      <c r="K24">
+        <v>0.8</v>
+      </c>
+      <c r="L24" t="s">
         <v>99</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>3175333.53</v>
+        <v>4381606.74</v>
       </c>
       <c r="N24" s="1">
-        <v>3183259.57</v>
+        <v>4416222.74</v>
       </c>
       <c r="O24" s="1">
-        <v>0.66</v>
+        <v>0.92</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" t="s">
+        <v>101</v>
+      </c>
+      <c r="C25" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>98.408</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-52261.75</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-1.6024592270954</v>
+      </c>
+      <c r="K25">
+        <v>0.58</v>
+      </c>
+      <c r="L25" t="s">
         <v>102</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>2654847.83</v>
+        <v>3209084.88</v>
       </c>
       <c r="N25" s="1">
-        <v>2711678.11</v>
+        <v>3228107.38</v>
       </c>
       <c r="O25" s="1">
-        <v>0.56</v>
+        <v>0.67</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" t="s">
+        <v>104</v>
+      </c>
+      <c r="C26" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.257</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="I26" s="1">
+        <v>5136.42</v>
+      </c>
+      <c r="J26" s="1">
+        <v>0.1931934900607</v>
+      </c>
+      <c r="K26">
+        <v>2.53</v>
+      </c>
+      <c r="L26" t="s">
         <v>105</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>4564133.28</v>
+        <v>2663828.49</v>
       </c>
       <c r="N26" s="1">
-        <v>4754623.42</v>
+        <v>2730991.55</v>
       </c>
       <c r="O26" s="1">
-        <v>0.99</v>
+        <v>0.57</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" t="s">
+        <v>107</v>
+      </c>
+      <c r="C27" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>97.273</v>
+      </c>
+      <c r="E27" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="I27" s="1">
+        <v>1489691.91</v>
+      </c>
+      <c r="J27" s="1">
+        <v>47.641408853113</v>
+      </c>
+      <c r="K27">
+        <v>4.41</v>
+      </c>
+      <c r="L27" t="s">
         <v>108</v>
       </c>
-      <c r="B27" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>1427977.9</v>
+        <v>4616576.58</v>
       </c>
       <c r="N27" s="1">
-        <v>1451348.77</v>
+        <v>4825920.69</v>
       </c>
       <c r="O27" s="1">
-        <v>0.3</v>
+        <v>1.01</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" t="s">
+        <v>110</v>
+      </c>
+      <c r="C28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.358</v>
+      </c>
+      <c r="E28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-9276.9</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-0.642</v>
+      </c>
+      <c r="K28">
+        <v>1.95</v>
+      </c>
+      <c r="L28" t="s">
         <v>111</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>2951534.0</v>
+        <v>1435723.1</v>
       </c>
       <c r="N28" s="1">
-        <v>2959875.62</v>
+        <v>1463870.5</v>
       </c>
       <c r="O28" s="1">
-        <v>0.62</v>
+        <v>0.31</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" t="s">
+        <v>113</v>
+      </c>
+      <c r="C29" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.875</v>
+      </c>
+      <c r="E29" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="I29" s="1">
+        <v>12382.75</v>
+      </c>
+      <c r="J29" s="1">
+        <v>0.42205339101933</v>
+      </c>
+      <c r="K29">
+        <v>0.77</v>
+      </c>
+      <c r="L29" t="s">
         <v>114</v>
       </c>
-      <c r="B29" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>1718430.21</v>
+        <v>2946312.5</v>
       </c>
       <c r="N29" s="1">
-        <v>1740865.75</v>
+        <v>2968883.93</v>
       </c>
       <c r="O29" s="1">
-        <v>0.36</v>
+        <v>0.62</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C30" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.115</v>
+        <v>101.278</v>
       </c>
       <c r="E30" s="1">
         <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-19885.95</v>
+        <v>21892.14</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.885</v>
+        <v>1.278</v>
       </c>
       <c r="K30">
-        <v>2.04</v>
+        <v>1.71</v>
       </c>
       <c r="L30" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="M30" s="1">
-        <v>2227114.05</v>
+        <v>1734892.14</v>
       </c>
       <c r="N30" s="1">
-        <v>2272990.3</v>
+        <v>1764155.89</v>
       </c>
       <c r="O30" s="1">
-        <v>0.47</v>
+        <v>0.37</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" t="s">
+        <v>119</v>
+      </c>
+      <c r="C31" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>98.947</v>
+      </c>
+      <c r="E31" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-23660.91</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-1.053</v>
+      </c>
+      <c r="K31">
+        <v>2.45</v>
+      </c>
+      <c r="L31" t="s">
         <v>120</v>
       </c>
-      <c r="B31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>2322163.2</v>
+        <v>2223339.09</v>
       </c>
       <c r="N31" s="1">
-        <v>2384125.84</v>
+        <v>2278390.59</v>
       </c>
       <c r="O31" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" t="s">
+        <v>122</v>
+      </c>
+      <c r="C32" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>102.485</v>
+      </c>
+      <c r="E32" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-23579.38</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-0.99815895365266</v>
+      </c>
+      <c r="K32">
+        <v>0.29</v>
+      </c>
+      <c r="L32" t="s">
         <v>123</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>804359.99</v>
+        <v>2338707.7</v>
       </c>
       <c r="N32" s="1">
-        <v>812272.74</v>
+        <v>2345268.45</v>
       </c>
       <c r="O32" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" t="s">
+        <v>125</v>
+      </c>
+      <c r="C33" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>102.802</v>
+      </c>
+      <c r="E33" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>19068.82</v>
+      </c>
+      <c r="J33" s="1">
+        <v>2.4013272971118</v>
+      </c>
+      <c r="K33">
+        <v>1.42</v>
+      </c>
+      <c r="L33" t="s">
         <v>126</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>1843902.0</v>
+        <v>813163.82</v>
       </c>
       <c r="N33" s="1">
-        <v>1897988.3</v>
+        <v>824383.39</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" t="s">
+        <v>128</v>
+      </c>
+      <c r="C34" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>103.418</v>
+      </c>
+      <c r="E34" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-3408.63</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-0.18277496705069</v>
+      </c>
+      <c r="K34">
+        <v>3.41</v>
+      </c>
+      <c r="L34" t="s">
         <v>129</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>2686735.68</v>
+        <v>1861524.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2701661.71</v>
+        <v>1922939.75</v>
       </c>
       <c r="O34" s="1">
-        <v>0.56</v>
+        <v>0.4</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" t="s">
+        <v>131</v>
+      </c>
+      <c r="C35" s="1">
+        <v>2724000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.046</v>
+      </c>
+      <c r="E35" s="1">
+        <v>93.54200514</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2548084.22</v>
+      </c>
+      <c r="I35" s="1">
+        <v>149928.82</v>
+      </c>
+      <c r="J35" s="1">
+        <v>5.8839821236364</v>
+      </c>
+      <c r="K35">
+        <v>0.8</v>
+      </c>
+      <c r="L35" t="s">
         <v>132</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>2705292.0</v>
+        <v>2698013.04</v>
       </c>
       <c r="N35" s="1">
-        <v>2712792.0</v>
+        <v>2719702.42</v>
       </c>
       <c r="O35" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" t="s">
+        <v>134</v>
+      </c>
+      <c r="C36" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.792</v>
+      </c>
+      <c r="E36" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>75654.0</v>
+      </c>
+      <c r="J36" s="1">
+        <v>2.8594754566793</v>
+      </c>
+      <c r="K36">
+        <v>0.67</v>
+      </c>
+      <c r="L36" t="s">
         <v>135</v>
       </c>
-      <c r="B36" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>4357958.16</v>
+        <v>2721384.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4498617.22</v>
+        <v>2739384.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.93</v>
+        <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>136</v>
+      </c>
+      <c r="B37" t="s">
+        <v>137</v>
+      </c>
+      <c r="C37" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>105.588</v>
+      </c>
+      <c r="E37" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="I37" s="1">
+        <v>201233.17</v>
+      </c>
+      <c r="J37" s="1">
+        <v>4.7145900266538</v>
+      </c>
+      <c r="K37">
+        <v>3.96</v>
+      </c>
+      <c r="L37" t="s">
         <v>138</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>2406237.1</v>
+        <v>4469540.04</v>
       </c>
       <c r="N37" s="1">
-        <v>2421258.42</v>
+        <v>4637360.85</v>
       </c>
       <c r="O37" s="1">
-        <v>0.5</v>
+        <v>0.97</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" t="s">
+        <v>140</v>
+      </c>
+      <c r="C38" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>102.571</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="I38" s="1">
+        <v>57230.96</v>
+      </c>
+      <c r="J38" s="1">
+        <v>2.4037716682699</v>
+      </c>
+      <c r="K38">
+        <v>1.14</v>
+      </c>
+      <c r="L38" t="s">
         <v>141</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>5238626.11</v>
+        <v>2438112.67</v>
       </c>
       <c r="N38" s="1">
-        <v>5420065.69</v>
+        <v>2465151.05</v>
       </c>
       <c r="O38" s="1">
-        <v>1.13</v>
+        <v>0.51</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" t="s">
+        <v>143</v>
+      </c>
+      <c r="C39" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.53</v>
+      </c>
+      <c r="E39" s="1">
+        <v>102.45</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>5248513.5</v>
+      </c>
+      <c r="I39" s="1">
+        <v>4098.4</v>
+      </c>
+      <c r="J39" s="1">
+        <v>0.078086871644705</v>
+      </c>
+      <c r="K39">
+        <v>3.33</v>
+      </c>
+      <c r="L39" t="s">
         <v>144</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>2336682.72</v>
+        <v>5252611.9</v>
       </c>
       <c r="N39" s="1">
-        <v>2340528.05</v>
+        <v>5422951.65</v>
       </c>
       <c r="O39" s="1">
-        <v>0.49</v>
+        <v>1.13</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B40" t="s">
+        <v>146</v>
+      </c>
+      <c r="C40" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>96.975</v>
+      </c>
+      <c r="E40" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-76761.75</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-3.1027588600774</v>
+      </c>
+      <c r="K40">
+        <v>0.7</v>
+      </c>
+      <c r="L40" t="s">
         <v>147</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>3336047.64</v>
+        <v>2397222.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3420828.77</v>
+        <v>2414526.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.71</v>
+        <v>0.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" t="s">
+        <v>149</v>
+      </c>
+      <c r="C41" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>101.335</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>44695.8</v>
+      </c>
+      <c r="J41" s="1">
+        <v>1.335</v>
+      </c>
+      <c r="K41">
+        <v>0.24</v>
+      </c>
+      <c r="L41" t="s">
         <v>150</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>1958481.77</v>
+        <v>3392695.8</v>
       </c>
       <c r="N41" s="1">
-        <v>1965332.05</v>
+        <v>3400856.55</v>
       </c>
       <c r="O41" s="1">
-        <v>0.41</v>
+        <v>0.71</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B42" t="s">
+        <v>152</v>
+      </c>
+      <c r="C42" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>103.736</v>
+      </c>
+      <c r="E42" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="I42" s="1">
+        <v>19578.7</v>
+      </c>
+      <c r="J42" s="1">
+        <v>1.0049154716044</v>
+      </c>
+      <c r="K42">
+        <v>0.87</v>
+      </c>
+      <c r="L42" t="s">
         <v>153</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>986123.16</v>
+        <v>1967871.92</v>
       </c>
       <c r="N42" s="1">
-        <v>989650.04</v>
+        <v>1984312.59</v>
       </c>
       <c r="O42" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>154</v>
+      </c>
+      <c r="B43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C43" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>102.343</v>
+      </c>
+      <c r="E43" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>22773.96</v>
+      </c>
+      <c r="J43" s="1">
+        <v>2.343</v>
+      </c>
+      <c r="K43">
+        <v>0.9</v>
+      </c>
+      <c r="L43" t="s">
         <v>156</v>
       </c>
-      <c r="B43" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>2657575.0</v>
+        <v>994773.96</v>
       </c>
       <c r="N43" s="1">
-        <v>2825862.67</v>
+        <v>1003498.34</v>
       </c>
       <c r="O43" s="1">
-        <v>0.59</v>
+        <v>0.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>157</v>
+      </c>
+      <c r="B44" t="s">
+        <v>158</v>
+      </c>
+      <c r="C44" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>106.672</v>
+      </c>
+      <c r="E44" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>2131206.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>108906.0</v>
+      </c>
+      <c r="J44" s="1">
+        <v>5.1100644423861</v>
+      </c>
+      <c r="K44">
+        <v>7.36</v>
+      </c>
+      <c r="L44" t="s">
         <v>159</v>
       </c>
-      <c r="B44" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>1937781.12</v>
+        <v>2240112.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1973543.34</v>
+        <v>2394613.03</v>
       </c>
       <c r="O44" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B45" t="s">
+        <v>161</v>
+      </c>
+      <c r="C45" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.338</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="I45" s="1">
+        <v>4545.87</v>
+      </c>
+      <c r="J45" s="1">
+        <v>0.23456528054591</v>
+      </c>
+      <c r="K45">
+        <v>2.22</v>
+      </c>
+      <c r="L45" t="s">
         <v>162</v>
       </c>
-      <c r="B45" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>2616597.0</v>
+        <v>1942543.68</v>
       </c>
       <c r="N45" s="1">
-        <v>2623909.5</v>
+        <v>1985458.35</v>
       </c>
       <c r="O45" s="1">
-        <v>0.55</v>
+        <v>0.41</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>163</v>
+      </c>
+      <c r="B46" t="s">
+        <v>164</v>
+      </c>
+      <c r="C46" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.15</v>
+      </c>
+      <c r="E46" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>35370.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1.3527467988435</v>
+      </c>
+      <c r="K46">
+        <v>0.65</v>
+      </c>
+      <c r="L46" t="s">
         <v>165</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>2112798.8</v>
+        <v>2650050.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2133519.29</v>
+        <v>2667600.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.44</v>
+        <v>0.56</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" t="s">
+        <v>167</v>
+      </c>
+      <c r="C47" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>97.837</v>
+      </c>
+      <c r="E47" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="I47" s="1">
+        <v>115887.6</v>
+      </c>
+      <c r="J47" s="1">
+        <v>5.773666106792</v>
+      </c>
+      <c r="K47">
+        <v>1.2</v>
+      </c>
+      <c r="L47" t="s">
         <v>168</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>3992506.95</v>
+        <v>2123062.9</v>
       </c>
       <c r="N47" s="1">
-        <v>4057960.21</v>
+        <v>2149057.69</v>
       </c>
       <c r="O47" s="1">
-        <v>0.84</v>
+        <v>0.45</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>169</v>
+      </c>
+      <c r="B48" t="s">
+        <v>170</v>
+      </c>
+      <c r="C48" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>98.198</v>
+      </c>
+      <c r="E48" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="I48" s="1">
+        <v>9609.32</v>
+      </c>
+      <c r="J48" s="1">
+        <v>0.24142955990618</v>
+      </c>
+      <c r="K48">
+        <v>2.09</v>
+      </c>
+      <c r="L48" t="s">
         <v>171</v>
       </c>
-      <c r="B48" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>1618650.0</v>
+        <v>3989784.74</v>
       </c>
       <c r="N48" s="1">
-        <v>1670800.68</v>
+        <v>4074606.82</v>
       </c>
       <c r="O48" s="1">
-        <v>0.35</v>
+        <v>0.85</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" t="s">
+        <v>173</v>
+      </c>
+      <c r="C49" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>91.74</v>
+      </c>
+      <c r="E49" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="I49" s="1">
+        <v>39549.79</v>
+      </c>
+      <c r="J49" s="1">
+        <v>2.4538107079172</v>
+      </c>
+      <c r="K49">
+        <v>3.2</v>
+      </c>
+      <c r="L49" t="s">
         <v>174</v>
       </c>
-      <c r="B49" t="s">
-[...26 lines deleted...]
-      <c r="K49">
+      <c r="M49" s="1">
+        <v>1651320.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1708833.7</v>
+      </c>
+      <c r="O49" s="1">
         <v>0.36</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.51</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>175</v>
+      </c>
+      <c r="B50" t="s">
+        <v>176</v>
+      </c>
+      <c r="C50" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.378</v>
+      </c>
+      <c r="E50" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-15456.92</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-0.62400517247537</v>
+      </c>
+      <c r="K50">
+        <v>0.66</v>
+      </c>
+      <c r="L50" t="s">
         <v>177</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>3280183.74</v>
+        <v>2461593.06</v>
       </c>
       <c r="N50" s="1">
-        <v>3291541.87</v>
+        <v>2477848.37</v>
       </c>
       <c r="O50" s="1">
-        <v>0.68</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>178</v>
+      </c>
+      <c r="B51" t="s">
+        <v>179</v>
+      </c>
+      <c r="C51" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>102.876</v>
+      </c>
+      <c r="E51" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="I51" s="1">
+        <v>25387.51</v>
+      </c>
+      <c r="J51" s="1">
+        <v>0.77546443764864</v>
+      </c>
+      <c r="K51">
+        <v>0.85</v>
+      </c>
+      <c r="L51" t="s">
         <v>180</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>1935441.81</v>
+        <v>3299233.32</v>
       </c>
       <c r="N51" s="1">
-        <v>1985386.39</v>
+        <v>3326492.82</v>
       </c>
       <c r="O51" s="1">
-        <v>0.41</v>
+        <v>0.69</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>181</v>
+      </c>
+      <c r="B52" t="s">
+        <v>182</v>
+      </c>
+      <c r="C52" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>101.584</v>
+      </c>
+      <c r="E52" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="I52" s="1">
+        <v>25774.67</v>
+      </c>
+      <c r="J52" s="1">
+        <v>1.3370784806122</v>
+      </c>
+      <c r="K52">
+        <v>0.28</v>
+      </c>
+      <c r="L52" t="s">
         <v>183</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>1571040.0</v>
+        <v>1953460.32</v>
       </c>
       <c r="N52" s="1">
-        <v>1596355.07</v>
+        <v>1958748.57</v>
       </c>
       <c r="O52" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>184</v>
+      </c>
+      <c r="B53" t="s">
+        <v>185</v>
+      </c>
+      <c r="C53" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.739</v>
+      </c>
+      <c r="E53" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="I53" s="1">
+        <v>14529.88</v>
+      </c>
+      <c r="J53" s="1">
+        <v>0.9096558872952</v>
+      </c>
+      <c r="K53">
+        <v>2.0</v>
+      </c>
+      <c r="L53" t="s">
         <v>186</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>1583376.34</v>
+        <v>1611824.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1595735.72</v>
+        <v>1643813.04</v>
       </c>
       <c r="O53" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>187</v>
+      </c>
+      <c r="B54" t="s">
+        <v>188</v>
+      </c>
+      <c r="C54" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.565</v>
+      </c>
+      <c r="E54" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="I54" s="1">
+        <v>6252.1</v>
+      </c>
+      <c r="J54" s="1">
+        <v>0.39453236861658</v>
+      </c>
+      <c r="K54">
+        <v>1.22</v>
+      </c>
+      <c r="L54" t="s">
         <v>189</v>
       </c>
-      <c r="B54" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>4095449.0</v>
+        <v>1590938.3</v>
       </c>
       <c r="N54" s="1">
-        <v>4146813.38</v>
+        <v>1610218.93</v>
       </c>
       <c r="O54" s="1">
-        <v>0.86</v>
+        <v>0.34</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>190</v>
+      </c>
+      <c r="B55" t="s">
+        <v>191</v>
+      </c>
+      <c r="C55" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>95.955</v>
+      </c>
+      <c r="E55" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="I55" s="1">
+        <v>187872.03</v>
+      </c>
+      <c r="J55" s="1">
+        <v>4.7705135688158</v>
+      </c>
+      <c r="K55">
+        <v>1.35</v>
+      </c>
+      <c r="L55" t="s">
         <v>192</v>
       </c>
-      <c r="B55" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>1544478.39</v>
+        <v>4126065.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1549101.59</v>
+        <v>4184262.26</v>
       </c>
       <c r="O55" s="1">
-        <v>0.32</v>
+        <v>0.87</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>193</v>
+      </c>
+      <c r="B56" t="s">
+        <v>194</v>
+      </c>
+      <c r="C56" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>100.684</v>
+      </c>
+      <c r="E56" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>10581.48</v>
+      </c>
+      <c r="J56" s="1">
+        <v>0.684</v>
+      </c>
+      <c r="K56">
+        <v>0.73</v>
+      </c>
+      <c r="L56" t="s">
         <v>195</v>
       </c>
-      <c r="B56" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>2667025.26</v>
+        <v>1557581.48</v>
       </c>
       <c r="N56" s="1">
-        <v>2677421.09</v>
+        <v>1568908.32</v>
       </c>
       <c r="O56" s="1">
-        <v>0.56</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>196</v>
+      </c>
+      <c r="B57" t="s">
+        <v>197</v>
+      </c>
+      <c r="C57" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>88.768</v>
+      </c>
+      <c r="E57" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-356047.98</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-11.814071310677</v>
+      </c>
+      <c r="K57">
+        <v>0.83</v>
+      </c>
+      <c r="L57" t="s">
         <v>198</v>
       </c>
-      <c r="B57" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>4329072.0</v>
+        <v>2657713.92</v>
       </c>
       <c r="N57" s="1">
-        <v>4338474.74</v>
+        <v>2682663.92</v>
       </c>
       <c r="O57" s="1">
-        <v>0.9</v>
+        <v>0.56</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>199</v>
+      </c>
+      <c r="B58" t="s">
+        <v>200</v>
+      </c>
+      <c r="C58" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.706</v>
+      </c>
+      <c r="E58" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="I58" s="1">
+        <v>317118.36</v>
+      </c>
+      <c r="J58" s="1">
+        <v>7.8768664149176</v>
+      </c>
+      <c r="K58">
+        <v>0.33</v>
+      </c>
+      <c r="L58" t="s">
         <v>201</v>
       </c>
-      <c r="B58" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>3107316.0</v>
+        <v>4343064.0</v>
       </c>
       <c r="N58" s="1">
-        <v>3126956.41</v>
+        <v>4357710.58</v>
       </c>
       <c r="O58" s="1">
-        <v>0.65</v>
+        <v>0.91</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>202</v>
+      </c>
+      <c r="B59" t="s">
+        <v>203</v>
+      </c>
+      <c r="C59" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.964</v>
+      </c>
+      <c r="E59" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-15379.87</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-0.48898504658689</v>
+      </c>
+      <c r="K59">
+        <v>1.0</v>
+      </c>
+      <c r="L59" t="s">
         <v>204</v>
       </c>
-      <c r="B59" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>2509252.48</v>
+        <v>3129884.0</v>
       </c>
       <c r="N59" s="1">
-        <v>2557934.77</v>
+        <v>3160915.85</v>
       </c>
       <c r="O59" s="1">
-        <v>0.53</v>
+        <v>0.66</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>205</v>
+      </c>
+      <c r="B60" t="s">
+        <v>206</v>
+      </c>
+      <c r="C60" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>90.54</v>
+      </c>
+      <c r="E60" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-227962.72</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-8.0498348751241</v>
+      </c>
+      <c r="K60">
+        <v>2.07</v>
+      </c>
+      <c r="L60" t="s">
         <v>207</v>
       </c>
-      <c r="B60" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>3821990.73</v>
+        <v>2603930.4</v>
       </c>
       <c r="N60" s="1">
-        <v>3993164.1</v>
+        <v>2663517.53</v>
       </c>
       <c r="O60" s="1">
-        <v>0.83</v>
+        <v>0.56</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>208</v>
+      </c>
+      <c r="B61" t="s">
+        <v>209</v>
+      </c>
+      <c r="C61" s="1">
+        <v>3611000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>106.152</v>
+      </c>
+      <c r="E61" s="1">
+        <v>106.49917419</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>3845685.18</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-12536.46</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-0.32598768264229</v>
+      </c>
+      <c r="K61">
+        <v>0.12</v>
+      </c>
+      <c r="L61" t="s">
         <v>210</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>4204499.88</v>
+        <v>3833148.72</v>
       </c>
       <c r="N61" s="1">
-        <v>4207397.1</v>
+        <v>3837466.22</v>
       </c>
       <c r="O61" s="1">
-        <v>0.87</v>
+        <v>0.8</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>211</v>
+      </c>
+      <c r="B62" t="s">
+        <v>212</v>
+      </c>
+      <c r="C62" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>101.557</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>10743.3</v>
+      </c>
+      <c r="J62" s="1">
+        <v>1.557</v>
+      </c>
+      <c r="K62">
+        <v>0.28</v>
+      </c>
+      <c r="L62" t="s">
         <v>213</v>
       </c>
-      <c r="B62" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>1957912.0</v>
+        <v>700743.3</v>
       </c>
       <c r="N62" s="1">
-        <v>2005016.17</v>
+        <v>702707.88</v>
       </c>
       <c r="O62" s="1">
-        <v>0.42</v>
+        <v>0.15</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>214</v>
+      </c>
+      <c r="B63" t="s">
+        <v>215</v>
+      </c>
+      <c r="C63" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.991</v>
+      </c>
+      <c r="E63" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="I63" s="1">
+        <v>9278.5</v>
+      </c>
+      <c r="J63" s="1">
+        <v>0.22070300408841</v>
+      </c>
+      <c r="K63">
+        <v>0.46</v>
+      </c>
+      <c r="L63" t="s">
         <v>216</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>1853408.0</v>
+        <v>4213344.52</v>
       </c>
       <c r="N63" s="1">
-        <v>1943816.56</v>
+        <v>4232466.19</v>
       </c>
       <c r="O63" s="1">
-        <v>0.4</v>
+        <v>0.88</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>217</v>
+      </c>
+      <c r="B64" t="s">
+        <v>218</v>
+      </c>
+      <c r="C64" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>103.306</v>
+      </c>
+      <c r="E64" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-16207.95</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-0.81898788439411</v>
+      </c>
+      <c r="K64">
+        <v>2.98</v>
+      </c>
+      <c r="L64" t="s">
         <v>219</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>1604306.2</v>
+        <v>1962814.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1674921.91</v>
+        <v>2019339.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>220</v>
+      </c>
+      <c r="B65" t="s">
+        <v>221</v>
+      </c>
+      <c r="C65" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>110.012</v>
+      </c>
+      <c r="E65" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-25565.17</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-1.3485381239742</v>
+      </c>
+      <c r="K65">
+        <v>5.84</v>
+      </c>
+      <c r="L65" t="s">
         <v>222</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>2804613.08</v>
+        <v>1870204.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2840147.8</v>
+        <v>1969560.85</v>
       </c>
       <c r="O65" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>223</v>
+      </c>
+      <c r="B66" t="s">
+        <v>224</v>
+      </c>
+      <c r="C66" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>102.119</v>
+      </c>
+      <c r="E66" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="I66" s="1">
+        <v>4770.57</v>
+      </c>
+      <c r="J66" s="1">
+        <v>0.29617035834088</v>
+      </c>
+      <c r="K66">
+        <v>0.09</v>
+      </c>
+      <c r="L66" t="s">
         <v>225</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>2062920.0</v>
+        <v>1615522.58</v>
       </c>
       <c r="N66" s="1">
-        <v>2154187.12</v>
+        <v>1616963.72</v>
       </c>
       <c r="O66" s="1">
-        <v>0.45</v>
+        <v>0.34</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>226</v>
+      </c>
+      <c r="B67" t="s">
+        <v>227</v>
+      </c>
+      <c r="C67" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>96.632</v>
+      </c>
+      <c r="E67" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="I67" s="1">
+        <v>92509.07</v>
+      </c>
+      <c r="J67" s="1">
+        <v>3.3848778216049</v>
+      </c>
+      <c r="K67">
+        <v>1.49</v>
+      </c>
+      <c r="L67" t="s">
         <v>228</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>2835436.38</v>
+        <v>2825519.68</v>
       </c>
       <c r="N67" s="1">
-        <v>2897201.68</v>
+        <v>2869014.18</v>
       </c>
       <c r="O67" s="1">
         <v>0.6</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>229</v>
+      </c>
+      <c r="B68" t="s">
+        <v>230</v>
+      </c>
+      <c r="C68" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>103.703</v>
+      </c>
+      <c r="E68" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="I68" s="1">
+        <v>4758.1</v>
+      </c>
+      <c r="J68" s="1">
+        <v>0.2299374489532</v>
+      </c>
+      <c r="K68">
+        <v>4.97</v>
+      </c>
+      <c r="L68" t="s">
         <v>231</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>3740522.25</v>
+        <v>2074060.0</v>
       </c>
       <c r="N68" s="1">
-        <v>3849026.63</v>
+        <v>2173470.96</v>
       </c>
       <c r="O68" s="1">
-        <v>0.8</v>
+        <v>0.45</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B69" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C69" s="1">
-        <v>988000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>102.586</v>
+        <v>100.749</v>
       </c>
       <c r="E69" s="1">
         <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>988000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>25549.68</v>
+        <v>21219.17</v>
       </c>
       <c r="J69" s="1">
-        <v>2.586</v>
+        <v>0.749</v>
       </c>
       <c r="K69">
-        <v>0.96</v>
+        <v>0.04</v>
       </c>
       <c r="L69" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="M69" s="1">
-        <v>1013549.68</v>
+        <v>2854219.17</v>
       </c>
       <c r="N69" s="1">
-        <v>1023018.01</v>
+        <v>2855370.08</v>
       </c>
       <c r="O69" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>235</v>
+      </c>
+      <c r="B70" t="s">
+        <v>236</v>
+      </c>
+      <c r="C70" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>105.173</v>
+      </c>
+      <c r="E70" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-26162.33</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-0.69720816343551</v>
+      </c>
+      <c r="K70">
+        <v>3.68</v>
+      </c>
+      <c r="L70" t="s">
         <v>237</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>2618590.0</v>
+        <v>3726279.39</v>
       </c>
       <c r="N70" s="1">
-        <v>2658747.53</v>
+        <v>3856484.64</v>
       </c>
       <c r="O70" s="1">
-        <v>0.55</v>
+        <v>0.8</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>238</v>
+      </c>
+      <c r="B71" t="s">
+        <v>239</v>
+      </c>
+      <c r="C71" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>103.779</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>37336.52</v>
+      </c>
+      <c r="J71" s="1">
+        <v>3.779</v>
+      </c>
+      <c r="K71">
+        <v>1.41</v>
+      </c>
+      <c r="L71" t="s">
         <v>240</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>2349484.34</v>
+        <v>1025336.52</v>
       </c>
       <c r="N71" s="1">
-        <v>2358014.39</v>
+        <v>1039223.41</v>
       </c>
       <c r="O71" s="1">
-        <v>0.49</v>
+        <v>0.22</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>241</v>
+      </c>
+      <c r="B72" t="s">
+        <v>242</v>
+      </c>
+      <c r="C72" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.681</v>
+      </c>
+      <c r="E72" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="I72" s="1">
+        <v>9072.07</v>
+      </c>
+      <c r="J72" s="1">
+        <v>0.34433891922131</v>
+      </c>
+      <c r="K72">
+        <v>1.95</v>
+      </c>
+      <c r="L72" t="s">
         <v>243</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>2161060.89</v>
+        <v>2643706.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2165978.67</v>
+        <v>2694450.52</v>
       </c>
       <c r="O72" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>244</v>
+      </c>
+      <c r="B73" t="s">
+        <v>245</v>
+      </c>
+      <c r="C73" s="1">
+        <v>2317000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>102.851</v>
+      </c>
+      <c r="E73" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>2340170.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>42887.67</v>
+      </c>
+      <c r="J73" s="1">
+        <v>1.8326732673267</v>
+      </c>
+      <c r="K73">
+        <v>0.8</v>
+      </c>
+      <c r="L73" t="s">
         <v>246</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>4568760.0</v>
+        <v>2383057.67</v>
       </c>
       <c r="N73" s="1">
-        <v>4602353.75</v>
+        <v>2401482.58</v>
       </c>
       <c r="O73" s="1">
-        <v>0.96</v>
+        <v>0.5</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>247</v>
+      </c>
+      <c r="B74" t="s">
+        <v>248</v>
+      </c>
+      <c r="C74" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>98.05</v>
+      </c>
+      <c r="E74" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-43548.64</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-1.9675040941854</v>
+      </c>
+      <c r="K74">
+        <v>0.53</v>
+      </c>
+      <c r="L74" t="s">
         <v>249</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>1834037.92</v>
+        <v>2169846.5</v>
       </c>
       <c r="N74" s="1">
-        <v>1835354.7</v>
+        <v>2181649.17</v>
       </c>
       <c r="O74" s="1">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>250</v>
+      </c>
+      <c r="B75" t="s">
+        <v>251</v>
+      </c>
+      <c r="C75" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>102.342</v>
+      </c>
+      <c r="E75" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>51140.0</v>
+      </c>
+      <c r="J75" s="1">
+        <v>1.1229071746171</v>
+      </c>
+      <c r="K75">
+        <v>1.16</v>
+      </c>
+      <c r="L75" t="s">
         <v>252</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>1971689.3</v>
+        <v>4605390.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1976504.23</v>
+        <v>4657796.25</v>
       </c>
       <c r="O75" s="1">
-        <v>0.41</v>
+        <v>0.97</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>253</v>
+      </c>
+      <c r="B76" t="s">
+        <v>254</v>
+      </c>
+      <c r="C76" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>101.882</v>
+      </c>
+      <c r="E76" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="I76" s="1">
+        <v>26697.36</v>
+      </c>
+      <c r="J76" s="1">
+        <v>1.4399526017813</v>
+      </c>
+      <c r="K76">
+        <v>0.49</v>
+      </c>
+      <c r="L76" t="s">
         <v>255</v>
       </c>
-      <c r="B76" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>1023945.12</v>
+        <v>1880741.72</v>
       </c>
       <c r="N76" s="1">
-        <v>1025182.27</v>
+        <v>1889695.82</v>
       </c>
       <c r="O76" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>256</v>
+      </c>
+      <c r="B77" t="s">
+        <v>257</v>
+      </c>
+      <c r="C77" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.203</v>
+      </c>
+      <c r="E77" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="I77" s="1">
+        <v>3290.34</v>
+      </c>
+      <c r="J77" s="1">
+        <v>0.1660336266915</v>
+      </c>
+      <c r="K77">
+        <v>0.58</v>
+      </c>
+      <c r="L77" t="s">
         <v>258</v>
       </c>
-      <c r="B77" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>1461576.9</v>
+        <v>1985021.43</v>
       </c>
       <c r="N77" s="1">
-        <v>1487485.65</v>
+        <v>1996577.26</v>
       </c>
       <c r="O77" s="1">
-        <v>0.31</v>
+        <v>0.42</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>259</v>
+      </c>
+      <c r="B78" t="s">
+        <v>260</v>
+      </c>
+      <c r="C78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>101.173</v>
+      </c>
+      <c r="E78" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>11941.14</v>
+      </c>
+      <c r="J78" s="1">
+        <v>1.173</v>
+      </c>
+      <c r="K78">
+        <v>0.61</v>
+      </c>
+      <c r="L78" t="s">
         <v>261</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>1634573.08</v>
+        <v>1029941.14</v>
       </c>
       <c r="N78" s="1">
-        <v>1640352.2</v>
+        <v>1036126.9</v>
       </c>
       <c r="O78" s="1">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>262</v>
+      </c>
+      <c r="B79" t="s">
+        <v>263</v>
+      </c>
+      <c r="C79" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>101.516</v>
+      </c>
+      <c r="E79" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="I79" s="1">
+        <v>28467.0</v>
+      </c>
+      <c r="J79" s="1">
+        <v>1.9447087076797</v>
+      </c>
+      <c r="K79">
+        <v>2.29</v>
+      </c>
+      <c r="L79" t="s">
         <v>264</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>5238054.0</v>
+        <v>1492285.2</v>
       </c>
       <c r="N79" s="1">
-        <v>5238054.0</v>
+        <v>1525911.45</v>
       </c>
       <c r="O79" s="1">
-        <v>1.09</v>
+        <v>0.32</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>265</v>
       </c>
       <c r="B80" t="s">
         <v>266</v>
       </c>
       <c r="C80" s="1">
-        <v>3700000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.781</v>
+        <v>98.178</v>
       </c>
       <c r="E80" s="1">
-        <v>78.77307</v>
+        <v>97.597</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2914603.59</v>
+        <v>5270238.0</v>
       </c>
       <c r="I80" s="1">
-        <v>777293.41</v>
+        <v>31374.0</v>
       </c>
       <c r="J80" s="1">
-        <v>26.668923783217</v>
+        <v>0.59530518356097</v>
       </c>
       <c r="K80">
-        <v>1.36</v>
+        <v>0.42</v>
       </c>
       <c r="L80" t="s">
         <v>267</v>
       </c>
       <c r="M80" s="1">
-        <v>3691897.0</v>
+        <v>5301612.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3742075.08</v>
+        <v>5324136.66</v>
       </c>
       <c r="O80" s="1">
-        <v>0.78</v>
+        <v>1.11</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>268</v>
       </c>
       <c r="B81" t="s">
+        <v>266</v>
+      </c>
+      <c r="C81" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>96.428</v>
+      </c>
+      <c r="E81" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-26439.84</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-1.5799787703111</v>
+      </c>
+      <c r="K81">
+        <v>0.72</v>
+      </c>
+      <c r="L81" t="s">
         <v>269</v>
       </c>
-      <c r="C81" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>3937240.0</v>
+        <v>1646990.24</v>
       </c>
       <c r="N81" s="1">
-        <v>3945851.11</v>
+        <v>1659215.31</v>
       </c>
       <c r="O81" s="1">
-        <v>0.82</v>
+        <v>0.35</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>270</v>
+      </c>
+      <c r="B82" t="s">
         <v>271</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.497</v>
+      </c>
+      <c r="E82" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="I82" s="1">
+        <v>182214.99</v>
+      </c>
+      <c r="J82" s="1">
+        <v>4.7980795968099</v>
+      </c>
+      <c r="K82">
+        <v>0.52</v>
+      </c>
+      <c r="L82" t="s">
         <v>272</v>
       </c>
-      <c r="C82" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>3214774.2</v>
+        <v>3979880.0</v>
       </c>
       <c r="N82" s="1">
-        <v>3217220.45</v>
+        <v>4000546.67</v>
       </c>
       <c r="O82" s="1">
-        <v>0.67</v>
+        <v>0.83</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>273</v>
+      </c>
+      <c r="B83" t="s">
         <v>274</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>104.173</v>
+      </c>
+      <c r="E83" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-6014.65</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-0.1865030681695</v>
+      </c>
+      <c r="K83">
+        <v>0.63</v>
+      </c>
+      <c r="L83" t="s">
         <v>275</v>
       </c>
-      <c r="C83" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>1185110.5</v>
+        <v>3218945.7</v>
       </c>
       <c r="N83" s="1">
-        <v>1208212.79</v>
+        <v>3238515.7</v>
       </c>
       <c r="O83" s="1">
-        <v>0.25</v>
+        <v>0.68</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>276</v>
+      </c>
+      <c r="B84" t="s">
         <v>277</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" s="1">
+        <v>1186000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.079</v>
+      </c>
+      <c r="E84" s="1">
+        <v>97.79670152</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>1159868.88</v>
+      </c>
+      <c r="I84" s="1">
+        <v>27068.06</v>
+      </c>
+      <c r="J84" s="1">
+        <v>2.3337172387969</v>
+      </c>
+      <c r="K84">
+        <v>0.21</v>
+      </c>
+      <c r="L84" t="s">
         <v>278</v>
       </c>
-      <c r="C84" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>382394.7</v>
+        <v>1186936.94</v>
       </c>
       <c r="N84" s="1">
-        <v>394156.58</v>
+        <v>1189383.07</v>
       </c>
       <c r="O84" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>279</v>
+      </c>
+      <c r="B85" t="s">
         <v>280</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>103.869</v>
+      </c>
+      <c r="E85" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-9933.26</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-2.5261980326181</v>
+      </c>
+      <c r="K85">
+        <v>0.34</v>
+      </c>
+      <c r="L85" t="s">
         <v>281</v>
       </c>
-      <c r="C85" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>2698726.08</v>
+        <v>383276.61</v>
       </c>
       <c r="N85" s="1">
-        <v>2701160.87</v>
+        <v>384521.99</v>
       </c>
       <c r="O85" s="1">
-        <v>0.56</v>
+        <v>0.08</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>282</v>
+      </c>
+      <c r="B86" t="s">
         <v>283</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>95.983</v>
+      </c>
+      <c r="E86" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-108338.5</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-4.0170003707824</v>
+      </c>
+      <c r="K86">
+        <v>0.6</v>
+      </c>
+      <c r="L86" t="s">
         <v>284</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>4425399.99</v>
+        <v>2588661.5</v>
       </c>
       <c r="N86" s="1">
-        <v>4483374.57</v>
+        <v>2604731.13</v>
       </c>
       <c r="O86" s="1">
-        <v>0.93</v>
+        <v>0.54</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>285</v>
+      </c>
+      <c r="B87" t="s">
         <v>286</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>97.506</v>
+      </c>
+      <c r="E87" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="I87" s="1">
+        <v>190812.94</v>
+      </c>
+      <c r="J87" s="1">
+        <v>4.4563853251486</v>
+      </c>
+      <c r="K87">
+        <v>1.52</v>
+      </c>
+      <c r="L87" t="s">
         <v>287</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>3557007.58</v>
+        <v>4472600.22</v>
       </c>
       <c r="N87" s="1">
-        <v>3565093.06</v>
+        <v>4542169.72</v>
       </c>
       <c r="O87" s="1">
-        <v>0.74</v>
+        <v>0.95</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>288</v>
+      </c>
+      <c r="B88" t="s">
         <v>289</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>3689000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>97.169</v>
+      </c>
+      <c r="E88" s="1">
+        <v>97.36899024</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>3591942.05</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-7377.64</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-0.20539418223632</v>
+      </c>
+      <c r="K88">
+        <v>0.62</v>
+      </c>
+      <c r="L88" t="s">
         <v>290</v>
       </c>
-      <c r="C88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>2079410.04</v>
+        <v>3584564.41</v>
       </c>
       <c r="N88" s="1">
-        <v>2100546.52</v>
+        <v>3607304.82</v>
       </c>
       <c r="O88" s="1">
-        <v>0.44</v>
+        <v>0.75</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>291</v>
+      </c>
+      <c r="B89" t="s">
         <v>292</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>98.408</v>
+      </c>
+      <c r="E89" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-21698.92</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-1.030347690422</v>
+      </c>
+      <c r="K89">
+        <v>1.31</v>
+      </c>
+      <c r="L89" t="s">
         <v>293</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>1406552.4</v>
+        <v>2084281.44</v>
       </c>
       <c r="N89" s="1">
-        <v>1440923.03</v>
+        <v>2111938.75</v>
       </c>
       <c r="O89" s="1">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>294</v>
+      </c>
+      <c r="B90" t="s">
         <v>295</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>97.13</v>
+      </c>
+      <c r="E90" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-40379.63</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-2.7834444583281</v>
+      </c>
+      <c r="K90">
+        <v>2.68</v>
+      </c>
+      <c r="L90" t="s">
         <v>296</v>
       </c>
-      <c r="C90" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>1247890.29</v>
+        <v>1410327.6</v>
       </c>
       <c r="N90" s="1">
-        <v>1250004.53</v>
+        <v>1449312.81</v>
       </c>
       <c r="O90" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>297</v>
+      </c>
+      <c r="B91" t="s">
         <v>298</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>102.994</v>
+      </c>
+      <c r="E91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>36829.28</v>
+      </c>
+      <c r="J91" s="1">
+        <v>2.9939996894569</v>
+      </c>
+      <c r="K91">
+        <v>0.61</v>
+      </c>
+      <c r="L91" t="s">
         <v>299</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>4295949.4</v>
+        <v>1266932.28</v>
       </c>
       <c r="N91" s="1">
-        <v>4311551.83</v>
+        <v>1274428.22</v>
       </c>
       <c r="O91" s="1">
-        <v>0.9</v>
+        <v>0.27</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>300</v>
+      </c>
+      <c r="B92" t="s">
         <v>301</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="1">
+        <v>4085000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>105.477</v>
+      </c>
+      <c r="E92" s="1">
+        <v>107.00187687</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>4371026.67</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-62291.22</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-1.4250935696075</v>
+      </c>
+      <c r="K92">
+        <v>0.92</v>
+      </c>
+      <c r="L92" t="s">
         <v>302</v>
       </c>
-      <c r="C92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>807368.0</v>
+        <v>4308735.45</v>
       </c>
       <c r="N92" s="1">
-        <v>820502.25</v>
+        <v>4346181.28</v>
       </c>
       <c r="O92" s="1">
-        <v>0.17</v>
+        <v>0.91</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>303</v>
+      </c>
+      <c r="B93" t="s">
         <v>304</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>101.356</v>
+      </c>
+      <c r="E93" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>805416.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>5432.0</v>
+      </c>
+      <c r="J93" s="1">
+        <v>0.6744340812698</v>
+      </c>
+      <c r="K93">
+        <v>1.98</v>
+      </c>
+      <c r="L93" t="s">
         <v>305</v>
       </c>
-      <c r="C93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>2425649.0</v>
+        <v>810848.0</v>
       </c>
       <c r="N93" s="1">
-        <v>2453650.71</v>
+        <v>826683.62</v>
       </c>
       <c r="O93" s="1">
-        <v>0.51</v>
+        <v>0.17</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>306</v>
+      </c>
+      <c r="B94" t="s">
         <v>307</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>105.652</v>
+      </c>
+      <c r="E94" s="1">
+        <v>106.27639</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>2444356.97</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-14360.97</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-0.587515251506</v>
+      </c>
+      <c r="K94">
+        <v>1.66</v>
+      </c>
+      <c r="L94" t="s">
         <v>308</v>
       </c>
-      <c r="C94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>3039589.6</v>
+        <v>2429996.0</v>
       </c>
       <c r="N94" s="1">
-        <v>3050453.3</v>
+        <v>2468276.82</v>
       </c>
       <c r="O94" s="1">
-        <v>0.63</v>
+        <v>0.52</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>309</v>
+      </c>
+      <c r="B95" t="s">
         <v>310</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" s="1">
+        <v>3110000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>98.569</v>
+      </c>
+      <c r="E95" s="1">
+        <v>96.29170675</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>2994672.08</v>
+      </c>
+      <c r="I95" s="1">
+        <v>70823.82</v>
+      </c>
+      <c r="J95" s="1">
+        <v>2.3649941665733</v>
+      </c>
+      <c r="K95">
+        <v>0.65</v>
+      </c>
+      <c r="L95" t="s">
         <v>311</v>
       </c>
-      <c r="C95" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>3680813.75</v>
+        <v>3065495.9</v>
       </c>
       <c r="N95" s="1">
-        <v>3695074.86</v>
+        <v>3085625.69</v>
       </c>
       <c r="O95" s="1">
-        <v>0.77</v>
+        <v>0.64</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>312</v>
+      </c>
+      <c r="B96" t="s">
         <v>313</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" s="1">
+        <v>3775000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>98.953</v>
+      </c>
+      <c r="E96" s="1">
+        <v>99.00852132</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>3737571.68</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-2095.93</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.056077319164619</v>
+      </c>
+      <c r="K96">
+        <v>0.69</v>
+      </c>
+      <c r="L96" t="s">
         <v>314</v>
       </c>
-      <c r="C96" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>2094573.0</v>
+        <v>3735475.75</v>
       </c>
       <c r="N96" s="1">
-        <v>2102635.5</v>
+        <v>3761481.31</v>
       </c>
       <c r="O96" s="1">
-        <v>0.44</v>
+        <v>0.78</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>315</v>
+      </c>
+      <c r="B97" t="s">
         <v>316</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.559</v>
+      </c>
+      <c r="E97" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>44268.5</v>
+      </c>
+      <c r="J97" s="1">
+        <v>2.1117948717949</v>
+      </c>
+      <c r="K97">
+        <v>0.9</v>
+      </c>
+      <c r="L97" t="s">
         <v>317</v>
       </c>
-      <c r="C97" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>2378351.5</v>
+        <v>2140518.5</v>
       </c>
       <c r="N97" s="1">
-        <v>2398470.42</v>
+        <v>2159868.5</v>
       </c>
       <c r="O97" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>318</v>
+      </c>
+      <c r="B98" t="s">
         <v>319</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>77.723</v>
+      </c>
+      <c r="E98" s="1">
+        <v>81.5</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>2453150.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-113687.7</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-4.6343558282209</v>
+      </c>
+      <c r="K98">
+        <v>1.2</v>
+      </c>
+      <c r="L98" t="s">
         <v>320</v>
       </c>
-      <c r="C98" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>2104718.0</v>
+        <v>2339462.3</v>
       </c>
       <c r="N98" s="1">
-        <v>2151773.56</v>
+        <v>2375676.36</v>
       </c>
       <c r="O98" s="1">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>321</v>
+      </c>
+      <c r="B99" t="s">
         <v>322</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>97.404</v>
+      </c>
+      <c r="E99" s="1">
+        <v>94.97</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>2089340.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>53548.0</v>
+      </c>
+      <c r="J99" s="1">
+        <v>2.562914604612</v>
+      </c>
+      <c r="K99">
+        <v>2.57</v>
+      </c>
+      <c r="L99" t="s">
         <v>323</v>
       </c>
-      <c r="C99" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>964448.25</v>
+        <v>2142888.0</v>
       </c>
       <c r="N99" s="1">
-        <v>967588.88</v>
+        <v>2199354.67</v>
       </c>
       <c r="O99" s="1">
-        <v>0.2</v>
+        <v>0.46</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>324</v>
+      </c>
+      <c r="B100" t="s">
         <v>325</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>1005000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>96.443</v>
+      </c>
+      <c r="E100" s="1">
+        <v>92.60432438</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>930673.46</v>
+      </c>
+      <c r="I100" s="1">
+        <v>38578.69</v>
+      </c>
+      <c r="J100" s="1">
+        <v>4.145244455558</v>
+      </c>
+      <c r="K100">
+        <v>0.49</v>
+      </c>
+      <c r="L100" t="s">
         <v>326</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>876780.01</v>
+        <v>969252.15</v>
       </c>
       <c r="N100" s="1">
-        <v>890545.64</v>
+        <v>974151.53</v>
       </c>
       <c r="O100" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>327</v>
+      </c>
+      <c r="B101" t="s">
         <v>328</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>101.183</v>
+      </c>
+      <c r="E101" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>10422.23</v>
+      </c>
+      <c r="J101" s="1">
+        <v>1.183</v>
+      </c>
+      <c r="K101">
+        <v>2.05</v>
+      </c>
+      <c r="L101" t="s">
         <v>329</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>3186012.83</v>
+        <v>891422.23</v>
       </c>
       <c r="N101" s="1">
-        <v>3196097.69</v>
+        <v>909470.49</v>
       </c>
       <c r="O101" s="1">
-        <v>0.66</v>
+        <v>0.19</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>330</v>
+      </c>
+      <c r="B102" t="s">
         <v>331</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>3157000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>101.266</v>
+      </c>
+      <c r="E102" s="1">
+        <v>100.05914096</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>3158867.08</v>
+      </c>
+      <c r="I102" s="1">
+        <v>38100.54</v>
+      </c>
+      <c r="J102" s="1">
+        <v>1.2061457172804</v>
+      </c>
+      <c r="K102">
+        <v>0.77</v>
+      </c>
+      <c r="L102" t="s">
         <v>332</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>2941017.68</v>
+        <v>3196967.62</v>
       </c>
       <c r="N102" s="1">
-        <v>2961830.87</v>
+        <v>3221171.29</v>
       </c>
       <c r="O102" s="1">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>333</v>
+      </c>
+      <c r="B103" t="s">
         <v>334</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.555</v>
+      </c>
+      <c r="E103" s="1">
+        <v>97.85640253</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>2861321.21</v>
+      </c>
+      <c r="I103" s="1">
+        <v>78906.99</v>
+      </c>
+      <c r="J103" s="1">
+        <v>2.7577117075926</v>
+      </c>
+      <c r="K103">
+        <v>1.11</v>
+      </c>
+      <c r="L103" t="s">
         <v>335</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>847000.0</v>
+        <v>2940228.2</v>
       </c>
       <c r="N103" s="1">
-        <v>853646.6</v>
+        <v>2972696.78</v>
       </c>
       <c r="O103" s="1">
-        <v>0.18</v>
+        <v>0.62</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>336</v>
+      </c>
+      <c r="B104" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="C104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.07</v>
+        <v>100.557</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>894.6</v>
+        <v>7118.46</v>
       </c>
       <c r="J104" s="1">
-        <v>0.07</v>
+        <v>0.557</v>
       </c>
       <c r="K104">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="L104" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="M104" s="1">
-        <v>1278894.6</v>
+        <v>1285118.46</v>
       </c>
       <c r="N104" s="1">
-        <v>1282444.6</v>
+        <v>1293638.46</v>
       </c>
       <c r="O104" s="1">
         <v>0.27</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>339</v>
+      </c>
+      <c r="B105" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="C105" s="1">
         <v>988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.7</v>
+        <v>100.775</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>6916.0</v>
+        <v>7657.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.7</v>
+        <v>0.775</v>
       </c>
       <c r="K105">
-        <v>0.3</v>
+        <v>0.74</v>
       </c>
       <c r="L105" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="M105" s="1">
-        <v>994916.0</v>
+        <v>995657.0</v>
       </c>
       <c r="N105" s="1">
-        <v>997909.64</v>
+        <v>1002991.42</v>
       </c>
       <c r="O105" s="1">
         <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>342</v>
+      </c>
+      <c r="B106" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="C106" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.758</v>
+        <v>100.214</v>
       </c>
       <c r="E106" s="1">
         <v>100.83722714</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>2117581.77</v>
       </c>
       <c r="I106" s="1">
-        <v>-22663.77</v>
+        <v>-13087.77</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.0702665805439</v>
+        <v>-0.61805263841122</v>
       </c>
       <c r="K106">
-        <v>1.36</v>
+        <v>1.74</v>
       </c>
       <c r="L106" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="M106" s="1">
-        <v>2094918.0</v>
+        <v>2104494.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2123380.19</v>
+        <v>2141048.38</v>
       </c>
       <c r="O106" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>345</v>
+      </c>
+      <c r="B107" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="C107" s="1">
         <v>3579000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>102.064</v>
+        <v>102.622</v>
       </c>
       <c r="E107" s="1">
         <v>101.7659905</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>3642204.8</v>
       </c>
       <c r="I107" s="1">
-        <v>10665.76</v>
+        <v>30636.58</v>
       </c>
       <c r="J107" s="1">
-        <v>0.29283800845027</v>
+        <v>0.84115478624376</v>
       </c>
       <c r="K107">
-        <v>3.06</v>
+        <v>3.45</v>
       </c>
       <c r="L107" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="M107" s="1">
-        <v>3652870.56</v>
+        <v>3672841.38</v>
       </c>
       <c r="N107" s="1">
-        <v>3762336.48</v>
+        <v>3796169.8</v>
       </c>
       <c r="O107" s="1">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>348</v>
+      </c>
+      <c r="B108" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="C108" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.1</v>
+        <v>100.649</v>
       </c>
       <c r="E108" s="1">
         <v>99.8</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2395200.0</v>
       </c>
       <c r="I108" s="1">
-        <v>7200.0</v>
+        <v>20376.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.30060120240481</v>
+        <v>0.85070140280561</v>
       </c>
       <c r="K108">
-        <v>2.88</v>
+        <v>3.6</v>
       </c>
       <c r="L108" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="M108" s="1">
-        <v>2402400.0</v>
+        <v>2415576.0</v>
       </c>
       <c r="N108" s="1">
-        <v>2471615.47</v>
+        <v>2502095.34</v>
       </c>
       <c r="O108" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>351</v>
+      </c>
+      <c r="B109" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="C109" s="1">
         <v>930564.0</v>
       </c>
       <c r="D109" s="1">
-        <v>105.147</v>
+        <v>104.018</v>
       </c>
       <c r="E109" s="1">
         <v>100.47036099</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>934941.01</v>
       </c>
       <c r="I109" s="1">
-        <v>43519.12</v>
+        <v>33013.05</v>
       </c>
       <c r="J109" s="1">
-        <v>4.6547450089926</v>
+        <v>3.5310302625403</v>
       </c>
       <c r="K109">
-        <v>4.43</v>
+        <v>0.43</v>
       </c>
       <c r="L109" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="M109" s="1">
-        <v>978460.13</v>
+        <v>967954.06</v>
       </c>
       <c r="N109" s="1">
-        <v>1019656.97</v>
+        <v>971967.12</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>354</v>
+      </c>
+      <c r="B110" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="C110" s="1">
         <v>2170000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.312</v>
+        <v>101.831</v>
       </c>
       <c r="E110" s="1">
         <v>100.14070507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>2173053.3</v>
       </c>
       <c r="I110" s="1">
-        <v>25417.1</v>
+        <v>36679.4</v>
       </c>
       <c r="J110" s="1">
-        <v>1.1696491751951</v>
+        <v>1.6879199419545</v>
       </c>
       <c r="K110">
-        <v>0.05</v>
+        <v>0.43</v>
       </c>
       <c r="L110" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="M110" s="1">
-        <v>2198470.4</v>
+        <v>2209732.7</v>
       </c>
       <c r="N110" s="1">
-        <v>2199645.82</v>
+        <v>2219136.03</v>
       </c>
       <c r="O110" s="1">
         <v>0.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>357</v>
+      </c>
+      <c r="B111" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="C111" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.416</v>
+        <v>102.738</v>
       </c>
       <c r="E111" s="1">
         <v>102.39609091</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>1126357.0</v>
       </c>
       <c r="I111" s="1">
-        <v>219.0</v>
+        <v>3761.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.019443213830073</v>
+        <v>0.33390834344706</v>
       </c>
       <c r="K111">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.03</v>
+      </c>
+      <c r="L111">
+        <v>328.47</v>
       </c>
       <c r="M111" s="1">
-        <v>1126576.0</v>
+        <v>1130118.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1151868.36</v>
+        <v>1130446.47</v>
       </c>
       <c r="O111" s="1">
         <v>0.24</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B112" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C112" s="1">
         <v>5351000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.833</v>
+        <v>103.01</v>
       </c>
       <c r="E112" s="1">
         <v>92.97841301</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>4975274.88</v>
       </c>
       <c r="I112" s="1">
-        <v>-22940.44</v>
+        <v>-14416.29</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.46108889565515</v>
+        <v>-0.28975866354544</v>
       </c>
       <c r="K112">
-        <v>2.23</v>
+        <v>2.68</v>
       </c>
       <c r="L112" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="M112" s="1">
-        <v>4952334.44</v>
+        <v>4960858.59</v>
       </c>
       <c r="N112" s="1">
-        <v>5071728.63</v>
+        <v>5104131.62</v>
       </c>
       <c r="O112" s="1">
-        <v>1.05</v>
+        <v>1.07</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>362</v>
+      </c>
+      <c r="B113" t="s">
+        <v>363</v>
+      </c>
+      <c r="C113" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>100.24</v>
+      </c>
+      <c r="E113" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>4144.8</v>
+      </c>
+      <c r="J113" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="K113">
+        <v>0.29</v>
+      </c>
+      <c r="L113" t="s">
         <v>364</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>1550941.0</v>
+        <v>1731144.8</v>
       </c>
       <c r="N113" s="1">
-        <v>1551748.08</v>
+        <v>1736109.93</v>
       </c>
       <c r="O113" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>365</v>
+      </c>
+      <c r="B114" t="s">
         <v>366</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>2890000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>105.237</v>
+      </c>
+      <c r="E114" s="1">
+        <v>105.25607855</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>3041900.67</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-551.37</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-0.018125838408787</v>
+      </c>
+      <c r="K114">
+        <v>2.73</v>
+      </c>
+      <c r="L114" t="s">
         <v>367</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>1469440.0</v>
+        <v>3041349.3</v>
       </c>
       <c r="N114" s="1">
-        <v>1499919.17</v>
+        <v>3120282.43</v>
       </c>
       <c r="O114" s="1">
-        <v>0.31</v>
+        <v>0.65</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>368</v>
+      </c>
+      <c r="B115" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="C115" s="1">
         <v>2727000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>96.737</v>
+        <v>98.514</v>
       </c>
       <c r="E115" s="1">
         <v>98.03544408</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>2673426.56</v>
       </c>
       <c r="I115" s="1">
-        <v>-35408.57</v>
+        <v>13050.22</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.3244639119617</v>
+        <v>0.48814581987246</v>
       </c>
       <c r="K115">
-        <v>1.01</v>
+        <v>1.59</v>
       </c>
       <c r="L115" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="M115" s="1">
-        <v>2638017.99</v>
+        <v>2686476.78</v>
       </c>
       <c r="N115" s="1">
-        <v>2665640.23</v>
+        <v>2729805.78</v>
       </c>
       <c r="O115" s="1">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>371</v>
+      </c>
+      <c r="B116" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="C116" s="1">
         <v>3927000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.528</v>
+        <v>99.444</v>
       </c>
       <c r="E116" s="1">
         <v>99.9978546</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>3926915.75</v>
       </c>
       <c r="I116" s="1">
-        <v>-57721.19</v>
+        <v>-21749.87</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.4698861313742</v>
+        <v>-0.55386647905548</v>
       </c>
       <c r="K116">
-        <v>1.5</v>
+        <v>1.8</v>
       </c>
       <c r="L116" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="M116" s="1">
-        <v>3869194.56</v>
+        <v>3905165.88</v>
       </c>
       <c r="N116" s="1">
-        <v>3927949.57</v>
+        <v>3975756.43</v>
       </c>
       <c r="O116" s="1">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>374</v>
+      </c>
+      <c r="B117" t="s">
         <v>375</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="1">
-        <v>2400000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>88.102</v>
+        <v>102.909</v>
       </c>
       <c r="E117" s="1">
-        <v>91.95776</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2206986.24</v>
+        <v>701000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-92538.24</v>
+        <v>20392.09</v>
       </c>
       <c r="J117" s="1">
-        <v>-4.1929685977562</v>
+        <v>2.909</v>
       </c>
       <c r="K117">
-        <v>2.87</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>0.09</v>
+      </c>
+      <c r="L117">
+        <v>642.58</v>
       </c>
       <c r="M117" s="1">
-        <v>2114448.0</v>
+        <v>721392.09</v>
       </c>
       <c r="N117" s="1">
-        <v>2183281.33</v>
+        <v>722034.67</v>
       </c>
       <c r="O117" s="1">
-        <v>0.45</v>
+        <v>0.15</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B118" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="C118" s="1">
         <v>1667000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>102.744</v>
+        <v>102.651</v>
       </c>
       <c r="E118" s="1">
         <v>101.22761608</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>1687464.36</v>
       </c>
       <c r="I118" s="1">
-        <v>25278.12</v>
+        <v>23727.81</v>
       </c>
       <c r="J118" s="1">
-        <v>1.4979943043064</v>
+        <v>1.4061221417441</v>
       </c>
       <c r="K118">
-        <v>2.77</v>
+        <v>0.29</v>
       </c>
       <c r="L118" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="M118" s="1">
-        <v>1712742.48</v>
+        <v>1711192.17</v>
       </c>
       <c r="N118" s="1">
-        <v>1758990.15</v>
+        <v>1716088.98</v>
       </c>
       <c r="O118" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B119" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="C119" s="1">
         <v>1811000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>103.078</v>
+        <v>103.604</v>
       </c>
       <c r="E119" s="1">
         <v>103.54205743</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>1875146.66</v>
       </c>
       <c r="I119" s="1">
-        <v>-8404.08</v>
+        <v>1121.78</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.448182543759</v>
+        <v>0.059823587345429</v>
       </c>
       <c r="K119">
-        <v>0.39</v>
+        <v>0.95</v>
       </c>
       <c r="L119" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="M119" s="1">
-        <v>1866742.58</v>
+        <v>1876268.44</v>
       </c>
       <c r="N119" s="1">
-        <v>1873793.6</v>
+        <v>1893543.45</v>
       </c>
       <c r="O119" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B120" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="C120" s="1">
         <v>1280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.738</v>
+        <v>101.741</v>
       </c>
       <c r="E120" s="1">
         <v>101.78811563</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>1302887.88</v>
       </c>
       <c r="I120" s="1">
-        <v>-13441.48</v>
+        <v>-603.08</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.0316682046348</v>
+        <v>-0.046287943057694</v>
       </c>
       <c r="K120">
-        <v>1.05</v>
+        <v>1.48</v>
       </c>
       <c r="L120" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="M120" s="1">
-        <v>1289446.4</v>
+        <v>1302284.8</v>
       </c>
       <c r="N120" s="1">
-        <v>1302846.4</v>
+        <v>1321284.8</v>
       </c>
       <c r="O120" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B121" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="C121" s="1">
         <v>2420000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.256</v>
+        <v>101.279</v>
       </c>
       <c r="E121" s="1">
         <v>101.103</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>2446692.6</v>
       </c>
       <c r="I121" s="1">
-        <v>3702.6</v>
+        <v>4259.2</v>
       </c>
       <c r="J121" s="1">
-        <v>0.15133082104389</v>
+        <v>0.17407989871715</v>
       </c>
       <c r="K121">
-        <v>4.2</v>
+        <v>4.62</v>
       </c>
       <c r="L121" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="M121" s="1">
-        <v>2450395.2</v>
+        <v>2450951.8</v>
       </c>
       <c r="N121" s="1">
-        <v>2552035.2</v>
+        <v>2562686.18</v>
       </c>
       <c r="O121" s="1">
         <v>0.53</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B122" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="C122" s="1">
         <v>2124000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>97.475</v>
+        <v>97.668</v>
       </c>
       <c r="E122" s="1">
         <v>94.44113136</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>2005929.63</v>
       </c>
       <c r="I122" s="1">
-        <v>64439.37</v>
+        <v>68538.69</v>
       </c>
       <c r="J122" s="1">
-        <v>3.2124441972573</v>
+        <v>3.4168043073375</v>
       </c>
       <c r="K122">
-        <v>0.76</v>
+        <v>0.96</v>
       </c>
       <c r="L122" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="M122" s="1">
-        <v>2070369.0</v>
+        <v>2074468.32</v>
       </c>
       <c r="N122" s="1">
-        <v>2086594.0</v>
+        <v>2094823.32</v>
       </c>
       <c r="O122" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B123" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C123" s="1">
         <v>1271000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>103.042</v>
+        <v>104.267</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>1271000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>38663.82</v>
+        <v>54233.57</v>
       </c>
       <c r="J123" s="1">
-        <v>3.042</v>
+        <v>4.267</v>
       </c>
       <c r="K123">
-        <v>0.47</v>
+        <v>0.95</v>
       </c>
       <c r="L123" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="M123" s="1">
-        <v>1309663.82</v>
+        <v>1325233.57</v>
       </c>
       <c r="N123" s="1">
-        <v>1315621.63</v>
+        <v>1337369.85</v>
       </c>
       <c r="O123" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B124" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C124" s="1">
         <v>1834000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>104.337</v>
+        <v>104.242</v>
       </c>
       <c r="E124" s="1">
         <v>101.19775245</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>1855966.78</v>
       </c>
       <c r="I124" s="1">
-        <v>57573.8</v>
+        <v>55831.5</v>
       </c>
       <c r="J124" s="1">
-        <v>3.1020921613694</v>
+        <v>3.0082165587037</v>
       </c>
       <c r="K124">
-        <v>0.77</v>
+        <v>1.33</v>
       </c>
       <c r="L124" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="M124" s="1">
-        <v>1913540.58</v>
+        <v>1911798.28</v>
       </c>
       <c r="N124" s="1">
-        <v>1927575.77</v>
+        <v>1936175.2</v>
       </c>
       <c r="O124" s="1">
         <v>0.4</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B125" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="C125" s="1">
         <v>2450000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.497</v>
+        <v>101.226</v>
       </c>
       <c r="E125" s="1">
         <v>101.43494653</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>2485156.19</v>
       </c>
       <c r="I125" s="1">
-        <v>-47479.69</v>
+        <v>-5119.19</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.9105314261958</v>
+        <v>-0.20599067457406</v>
       </c>
       <c r="K125">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>0.03</v>
+      </c>
+      <c r="L125">
+        <v>714.58</v>
       </c>
       <c r="M125" s="1">
-        <v>2437676.5</v>
+        <v>2480037.0</v>
       </c>
       <c r="N125" s="1">
-        <v>2492699.42</v>
+        <v>2480751.58</v>
       </c>
       <c r="O125" s="1">
         <v>0.52</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B126" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C126" s="1">
         <v>1037000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>96.033</v>
+        <v>98.754</v>
       </c>
       <c r="E126" s="1">
         <v>98.76648216</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>1024208.42</v>
       </c>
       <c r="I126" s="1">
-        <v>-28346.21</v>
+        <v>-129.44</v>
       </c>
       <c r="J126" s="1">
-        <v>-2.7676212620865</v>
+        <v>-0.012638052711967</v>
       </c>
       <c r="K126">
-        <v>0.61</v>
+        <v>1.12</v>
       </c>
       <c r="L126" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="M126" s="1">
-        <v>995862.21</v>
+        <v>1024078.98</v>
       </c>
       <c r="N126" s="1">
-        <v>1002203.39</v>
+        <v>1035674.29</v>
       </c>
       <c r="O126" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B127" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="C127" s="1">
         <v>3875000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>101.239</v>
+        <v>102.533</v>
       </c>
       <c r="E127" s="1">
         <v>100.0960031</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>3878720.12</v>
       </c>
       <c r="I127" s="1">
-        <v>44291.13</v>
+        <v>94433.63</v>
       </c>
       <c r="J127" s="1">
-        <v>1.1419006432462</v>
+        <v>2.4346595546574</v>
       </c>
       <c r="K127">
-        <v>0.53</v>
+        <v>0.96</v>
       </c>
       <c r="L127" t="s">
-        <v>167</v>
+        <v>404</v>
       </c>
       <c r="M127" s="1">
-        <v>3923011.25</v>
+        <v>3973153.75</v>
       </c>
       <c r="N127" s="1">
-        <v>3943731.74</v>
+        <v>4010450.63</v>
       </c>
       <c r="O127" s="1">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B128" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C128" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>114.164</v>
+        <v>115.33</v>
       </c>
       <c r="E128" s="1">
         <v>123.47145</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>2345957.55</v>
       </c>
       <c r="I128" s="1">
-        <v>-176841.55</v>
+        <v>-154687.55</v>
       </c>
       <c r="J128" s="1">
-        <v>-7.5381393836389</v>
+        <v>-6.5937915202259</v>
       </c>
       <c r="K128">
-        <v>2.14</v>
+        <v>2.76</v>
       </c>
       <c r="L128" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="M128" s="1">
-        <v>2169116.0</v>
+        <v>2191270.0</v>
       </c>
       <c r="N128" s="1">
-        <v>2209861.89</v>
+        <v>2243715.21</v>
       </c>
       <c r="O128" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B129" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C129" s="1">
         <v>654000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>107.839</v>
+        <v>107.807</v>
       </c>
       <c r="E129" s="1">
         <v>113.147</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>739981.38</v>
       </c>
       <c r="I129" s="1">
-        <v>-34714.32</v>
+        <v>-34923.6</v>
       </c>
       <c r="J129" s="1">
-        <v>-4.6912423661255</v>
+        <v>-4.7195241588376</v>
       </c>
       <c r="K129">
-        <v>2.04</v>
+        <v>2.68</v>
       </c>
       <c r="L129" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="M129" s="1">
-        <v>705267.06</v>
+        <v>705057.78</v>
       </c>
       <c r="N129" s="1">
-        <v>718640.64</v>
+        <v>722557.25</v>
       </c>
       <c r="O129" s="1">
         <v>0.15</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B130" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C130" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>95.608</v>
+        <v>95.965</v>
       </c>
       <c r="E130" s="1">
         <v>93.14264308</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>1210854.36</v>
       </c>
       <c r="I130" s="1">
-        <v>32049.64</v>
+        <v>36690.64</v>
       </c>
       <c r="J130" s="1">
-        <v>2.6468616754207</v>
+        <v>3.0301447648915</v>
       </c>
       <c r="K130">
-        <v>0.97</v>
+        <v>1.11</v>
       </c>
       <c r="L130" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="M130" s="1">
-        <v>1242904.0</v>
+        <v>1247545.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1255494.41</v>
+        <v>1261942.95</v>
       </c>
       <c r="O130" s="1">
         <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="B131" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C131" s="1">
         <v>3991000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.004</v>
+        <v>99.125</v>
       </c>
       <c r="E131" s="1">
         <v>94.47603859</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>3770538.7</v>
       </c>
       <c r="I131" s="1">
-        <v>180710.94</v>
+        <v>185540.05</v>
       </c>
       <c r="J131" s="1">
-        <v>4.7927087978171</v>
+        <v>4.9207836004972</v>
       </c>
       <c r="K131">
-        <v>0.04</v>
+        <v>0.26</v>
       </c>
       <c r="L131" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="M131" s="1">
-        <v>3951249.64</v>
+        <v>3956078.75</v>
       </c>
       <c r="N131" s="1">
-        <v>3952843.27</v>
+        <v>3966596.7</v>
       </c>
       <c r="O131" s="1">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B132" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="C132" s="1">
         <v>3825000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.456</v>
+        <v>101.185</v>
       </c>
       <c r="E132" s="1">
         <v>100.05687163</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>3827175.34</v>
       </c>
       <c r="I132" s="1">
-        <v>15266.66</v>
+        <v>43150.91</v>
       </c>
       <c r="J132" s="1">
-        <v>0.39890150420963</v>
+        <v>1.1274871456503</v>
       </c>
       <c r="K132">
-        <v>1.38</v>
+        <v>1.73</v>
       </c>
       <c r="L132" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="M132" s="1">
-        <v>3842442.0</v>
+        <v>3870326.25</v>
       </c>
       <c r="N132" s="1">
-        <v>3895035.75</v>
+        <v>3936307.5</v>
       </c>
       <c r="O132" s="1">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B133" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C133" s="1">
         <v>3082000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>86.504</v>
+        <v>85.738</v>
       </c>
       <c r="E133" s="1">
         <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>3082000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-415946.72</v>
+        <v>-439554.84</v>
       </c>
       <c r="J133" s="1">
-        <v>-13.496</v>
+        <v>-14.262</v>
       </c>
       <c r="K133">
-        <v>3.94</v>
+        <v>0.41</v>
       </c>
       <c r="L133" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="M133" s="1">
-        <v>2666053.28</v>
+        <v>2642445.16</v>
       </c>
       <c r="N133" s="1">
-        <v>2787535.45</v>
+        <v>2655158.41</v>
       </c>
       <c r="O133" s="1">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="B134" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C134" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D134" s="1">
         <v>0.001</v>
       </c>
       <c r="E134" s="1">
         <v>0.0</v>
       </c>
       <c r="F134" t="s">
         <v>44</v>
       </c>
       <c r="G134">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H134" s="1">
         <v>0.0</v>
       </c>
       <c r="I134" s="1">
-        <v>10.66</v>
+        <v>10.76</v>
       </c>
       <c r="J134" s="1">
         <v>0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>10.66</v>
+        <v>10.76</v>
       </c>
       <c r="N134" s="1">
-        <v>10.66</v>
+        <v>10.76</v>
       </c>
       <c r="O134" s="1">
         <v>0.0</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="B135" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C135" s="1">
         <v>2817000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.34</v>
+        <v>97.852</v>
       </c>
       <c r="E135" s="1">
         <v>101.3779503</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>2855816.86</v>
       </c>
       <c r="I135" s="1">
-        <v>-113749.06</v>
+        <v>-99326.02</v>
       </c>
       <c r="J135" s="1">
-        <v>-3.983065636779</v>
+        <v>-3.4780248478539</v>
       </c>
       <c r="K135">
-        <v>0.53</v>
+        <v>0.96</v>
       </c>
       <c r="L135" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="M135" s="1">
-        <v>2742067.8</v>
+        <v>2756490.84</v>
       </c>
       <c r="N135" s="1">
-        <v>2757001.76</v>
+        <v>2783454.93</v>
       </c>
       <c r="O135" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B136" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C136" s="1">
         <v>1053000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>103.211</v>
+        <v>103.475</v>
       </c>
       <c r="E136" s="1">
         <v>103.32906363</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>1088055.04</v>
       </c>
       <c r="I136" s="1">
-        <v>-1243.21</v>
+        <v>1536.71</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.11425984479609</v>
+        <v>0.14123458313285</v>
       </c>
       <c r="K136">
-        <v>2.2</v>
+        <v>2.69</v>
       </c>
       <c r="L136" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="M136" s="1">
-        <v>1086811.83</v>
+        <v>1089591.75</v>
       </c>
       <c r="N136" s="1">
-        <v>1109933.96</v>
+        <v>1117935.0</v>
       </c>
       <c r="O136" s="1">
         <v>0.23</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="B137" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C137" s="1">
         <v>3046000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>104.063</v>
+        <v>104.043</v>
       </c>
       <c r="E137" s="1">
         <v>104.47316382</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>3182252.57</v>
       </c>
       <c r="I137" s="1">
-        <v>-12493.59</v>
+        <v>-13102.79</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.39260208689218</v>
+        <v>-0.41174575907405</v>
       </c>
       <c r="K137">
-        <v>2.18</v>
+        <v>2.82</v>
       </c>
       <c r="L137" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="M137" s="1">
-        <v>3169758.98</v>
+        <v>3169149.78</v>
       </c>
       <c r="N137" s="1">
-        <v>3236072.94</v>
+        <v>3255008.91</v>
       </c>
       <c r="O137" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B138" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C138" s="1">
         <v>2520000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>101.131</v>
+        <v>101.69</v>
       </c>
       <c r="E138" s="1">
         <v>101.57528214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>2559697.11</v>
       </c>
       <c r="I138" s="1">
-        <v>-11195.91</v>
+        <v>2890.89</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.43739198502279</v>
+        <v>0.1129387531324</v>
       </c>
       <c r="K138">
-        <v>2.07</v>
+        <v>2.53</v>
       </c>
       <c r="L138" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="M138" s="1">
-        <v>2548501.2</v>
+        <v>2562588.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2600562.74</v>
+        <v>2626444.73</v>
       </c>
       <c r="O138" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B139" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C139" s="1">
         <v>2947000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.473</v>
+        <v>103.489</v>
       </c>
       <c r="E139" s="1">
         <v>101.56042721</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>2992985.79</v>
       </c>
       <c r="I139" s="1">
-        <v>26893.52</v>
+        <v>56835.04</v>
       </c>
       <c r="J139" s="1">
-        <v>0.89855154307298</v>
+        <v>1.8989411907632</v>
       </c>
       <c r="K139">
-        <v>2.33</v>
+        <v>2.8</v>
       </c>
       <c r="L139" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="M139" s="1">
-        <v>3019879.31</v>
+        <v>3049820.83</v>
       </c>
       <c r="N139" s="1">
-        <v>3088642.64</v>
+        <v>3132336.83</v>
       </c>
       <c r="O139" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B140" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C140" s="1">
         <v>2051000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.485</v>
+        <v>99.922</v>
       </c>
       <c r="E140" s="1">
         <v>97.59067821</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>2001584.81</v>
       </c>
       <c r="I140" s="1">
-        <v>38852.54</v>
+        <v>47815.41</v>
       </c>
       <c r="J140" s="1">
-        <v>1.9410888714728</v>
+        <v>2.3888775414917</v>
       </c>
       <c r="K140">
-        <v>0.05</v>
+        <v>0.36</v>
       </c>
       <c r="L140" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="M140" s="1">
-        <v>2040437.35</v>
+        <v>2049400.22</v>
       </c>
       <c r="N140" s="1">
-        <v>2041541.19</v>
+        <v>2056685.54</v>
       </c>
       <c r="O140" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B141" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C141" s="1">
         <v>1360000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.459</v>
+        <v>103.61</v>
       </c>
       <c r="E141" s="1">
         <v>99.81182206</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1357440.78</v>
       </c>
       <c r="I141" s="1">
-        <v>36001.62</v>
+        <v>51655.22</v>
       </c>
       <c r="J141" s="1">
-        <v>2.6521687377036</v>
+        <v>3.8053387492897</v>
       </c>
       <c r="K141">
-        <v>3.7</v>
+        <v>4.11</v>
       </c>
       <c r="L141" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="M141" s="1">
-        <v>1393442.4</v>
+        <v>1409096.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1443715.82</v>
+        <v>1465042.3</v>
       </c>
       <c r="O141" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B142" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="C142" s="1">
         <v>2159000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.059</v>
+        <v>100.756</v>
       </c>
       <c r="E142" s="1">
         <v>102.17381658</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>2205932.7</v>
       </c>
       <c r="I142" s="1">
-        <v>-24068.89</v>
+        <v>-30610.66</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.0910981101101</v>
+        <v>-1.3876515815736</v>
       </c>
       <c r="K142">
-        <v>1.98</v>
+        <v>2.5</v>
       </c>
       <c r="L142" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="M142" s="1">
-        <v>2181863.81</v>
+        <v>2175322.04</v>
       </c>
       <c r="N142" s="1">
-        <v>2224507.04</v>
+        <v>2229207.58</v>
       </c>
       <c r="O142" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B143" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="C143" s="1">
         <v>1817000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>77.027</v>
+        <v>77.369</v>
       </c>
       <c r="E143" s="1">
         <v>97.56207595</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>1772702.92</v>
       </c>
       <c r="I143" s="1">
-        <v>-373122.33</v>
+        <v>-366908.19</v>
       </c>
       <c r="J143" s="1">
-        <v>-21.048215456203</v>
+        <v>-20.69766940983</v>
       </c>
       <c r="K143">
-        <v>0.63</v>
+        <v>1.33</v>
       </c>
       <c r="L143" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="M143" s="1">
-        <v>1399580.59</v>
+        <v>1405794.73</v>
       </c>
       <c r="N143" s="1">
-        <v>1410936.84</v>
+        <v>1429869.98</v>
       </c>
       <c r="O143" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B144" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="C144" s="1">
         <v>1907000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.456</v>
+        <v>100.893</v>
       </c>
       <c r="E144" s="1">
         <v>100.07713005</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>1908470.87</v>
       </c>
       <c r="I144" s="1">
-        <v>7225.05</v>
+        <v>15558.64</v>
       </c>
       <c r="J144" s="1">
-        <v>0.37857795544975</v>
+        <v>0.81524115691637</v>
       </c>
       <c r="K144">
-        <v>0.56</v>
+        <v>0.87</v>
       </c>
       <c r="L144" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="M144" s="1">
-        <v>1915695.92</v>
+        <v>1924029.51</v>
       </c>
       <c r="N144" s="1">
-        <v>1926290.36</v>
+        <v>1940556.84</v>
       </c>
       <c r="O144" s="1">
         <v>0.4</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="B145" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C145" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.516</v>
+        <v>100.368</v>
       </c>
       <c r="E145" s="1">
         <v>100.0646</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>3802454.8</v>
       </c>
       <c r="I145" s="1">
-        <v>-20846.8</v>
+        <v>11529.2</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.54824583319176</v>
+        <v>0.30320413013193</v>
       </c>
       <c r="K145">
-        <v>1.04</v>
+        <v>1.48</v>
       </c>
       <c r="L145" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="M145" s="1">
-        <v>3781608.0</v>
+        <v>3813984.0</v>
       </c>
       <c r="N145" s="1">
-        <v>3821074.49</v>
+        <v>3870037.85</v>
       </c>
       <c r="O145" s="1">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B146" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="C146" s="1">
         <v>3332000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.691</v>
+        <v>103.894</v>
       </c>
       <c r="E146" s="1">
         <v>102.94102671</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>3429995.01</v>
       </c>
       <c r="I146" s="1">
-        <v>24989.11</v>
+        <v>31753.07</v>
       </c>
       <c r="J146" s="1">
-        <v>0.72854654094672</v>
+        <v>0.92574682783576</v>
       </c>
       <c r="K146">
-        <v>2.34</v>
+        <v>2.87</v>
       </c>
       <c r="L146" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="M146" s="1">
-        <v>3454984.12</v>
+        <v>3461748.08</v>
       </c>
       <c r="N146" s="1">
-        <v>3533077.87</v>
+        <v>3557334.83</v>
       </c>
       <c r="O146" s="1">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B147" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C147" s="1">
         <v>6595000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>82.5</v>
+        <v>82.823</v>
       </c>
       <c r="E147" s="1">
         <v>77.42602805</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>5106246.55</v>
       </c>
       <c r="I147" s="1">
-        <v>334628.45</v>
+        <v>355930.3</v>
       </c>
       <c r="J147" s="1">
-        <v>6.55331556601</v>
+        <v>6.9704879408927</v>
       </c>
       <c r="K147">
-        <v>0.68</v>
+        <v>0.77</v>
       </c>
       <c r="L147" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="M147" s="1">
-        <v>5440875.0</v>
+        <v>5462176.85</v>
       </c>
       <c r="N147" s="1">
-        <v>5485797.79</v>
+        <v>5512994.49</v>
       </c>
       <c r="O147" s="1">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>464</v>
+      </c>
+      <c r="B148" t="s">
+        <v>465</v>
+      </c>
+      <c r="C148" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>104.006</v>
+      </c>
+      <c r="E148" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="I148" s="1">
+        <v>123397.82</v>
+      </c>
+      <c r="J148" s="1">
+        <v>3.850413258052</v>
+      </c>
+      <c r="K148">
+        <v>0.93</v>
+      </c>
+      <c r="L148" t="s">
         <v>466</v>
       </c>
-      <c r="B148" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>2767583.7</v>
+        <v>3328192.0</v>
       </c>
       <c r="N148" s="1">
-        <v>2786821.2</v>
+        <v>3357879.67</v>
       </c>
       <c r="O148" s="1">
-        <v>0.58</v>
+        <v>0.7</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>467</v>
+      </c>
+      <c r="B149" t="s">
+        <v>468</v>
+      </c>
+      <c r="C149" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.837</v>
+      </c>
+      <c r="E149" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="I149" s="1">
+        <v>8824.41</v>
+      </c>
+      <c r="J149" s="1">
+        <v>0.67877996201424</v>
+      </c>
+      <c r="K149">
+        <v>0.98</v>
+      </c>
+      <c r="L149" t="s">
         <v>469</v>
       </c>
-      <c r="B149" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>3316736.0</v>
+        <v>1308864.26</v>
       </c>
       <c r="N149" s="1">
-        <v>3332757.92</v>
+        <v>1321519.76</v>
       </c>
       <c r="O149" s="1">
-        <v>0.69</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>470</v>
+      </c>
+      <c r="B150" t="s">
+        <v>471</v>
+      </c>
+      <c r="C150" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E150" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-8904.76</v>
+      </c>
+      <c r="J150" s="1">
+        <v>-0.44326441836894</v>
+      </c>
+      <c r="K150">
+        <v>0.89</v>
+      </c>
+      <c r="L150" t="s">
         <v>472</v>
       </c>
-      <c r="B150" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>1305710.12</v>
+        <v>2000000.0</v>
       </c>
       <c r="N150" s="1">
-        <v>1313822.62</v>
+        <v>2017739.01</v>
       </c>
       <c r="O150" s="1">
-        <v>0.27</v>
+        <v>0.42</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>473</v>
+      </c>
+      <c r="B151" t="s">
+        <v>474</v>
+      </c>
+      <c r="C151" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.846</v>
+      </c>
+      <c r="E151" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-1571.41</v>
+      </c>
+      <c r="J151" s="1">
+        <v>-0.11078858884797</v>
+      </c>
+      <c r="K151">
+        <v>4.59</v>
+      </c>
+      <c r="L151" t="s">
         <v>475</v>
       </c>
-      <c r="B151" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>1981980.0</v>
+        <v>1416814.74</v>
       </c>
       <c r="N151" s="1">
-        <v>1990365.71</v>
+        <v>1482010.99</v>
       </c>
       <c r="O151" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>476</v>
+      </c>
+      <c r="B152" t="s">
+        <v>477</v>
+      </c>
+      <c r="C152" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>97.498</v>
+      </c>
+      <c r="E152" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="I152" s="1">
+        <v>145604.82</v>
+      </c>
+      <c r="J152" s="1">
+        <v>5.9888445339692</v>
+      </c>
+      <c r="K152">
+        <v>0.86</v>
+      </c>
+      <c r="L152" t="s">
         <v>478</v>
       </c>
-      <c r="B152" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>1408442.64</v>
+        <v>2576872.14</v>
       </c>
       <c r="N152" s="1">
-        <v>1468142.69</v>
+        <v>2599668.02</v>
       </c>
       <c r="O152" s="1">
-        <v>0.31</v>
+        <v>0.54</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>479</v>
+      </c>
+      <c r="B153" t="s">
+        <v>480</v>
+      </c>
+      <c r="C153" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.0</v>
+      </c>
+      <c r="E153" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-35133.77</v>
+      </c>
+      <c r="J153" s="1">
+        <v>-1.0205254443793</v>
+      </c>
+      <c r="K153">
+        <v>1.28</v>
+      </c>
+      <c r="L153" t="s">
         <v>481</v>
       </c>
-      <c r="B153" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>2562177.06</v>
+        <v>3407580.0</v>
       </c>
       <c r="N153" s="1">
-        <v>2580347.69</v>
+        <v>3451465.5</v>
       </c>
       <c r="O153" s="1">
-        <v>0.54</v>
+        <v>0.72</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>482</v>
+      </c>
+      <c r="B154" t="s">
+        <v>483</v>
+      </c>
+      <c r="C154" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>101.528</v>
+      </c>
+      <c r="E154" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="I154" s="1">
+        <v>23679.77</v>
+      </c>
+      <c r="J154" s="1">
+        <v>1.3649972421081</v>
+      </c>
+      <c r="K154">
+        <v>2.1</v>
+      </c>
+      <c r="L154" t="s">
         <v>484</v>
       </c>
-      <c r="B154" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>3405342.7</v>
+        <v>1758464.96</v>
       </c>
       <c r="N154" s="1">
-        <v>3437850.48</v>
+        <v>1794836.96</v>
       </c>
       <c r="O154" s="1">
-        <v>0.71</v>
+        <v>0.37</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>485</v>
+      </c>
+      <c r="B155" t="s">
+        <v>486</v>
+      </c>
+      <c r="C155" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>103.57</v>
+      </c>
+      <c r="E155" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>71400.0</v>
+      </c>
+      <c r="J155" s="1">
+        <v>3.57</v>
+      </c>
+      <c r="K155">
+        <v>0.73</v>
+      </c>
+      <c r="L155" t="s">
         <v>487</v>
       </c>
-      <c r="B155" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>1757391.12</v>
+        <v>2071400.0</v>
       </c>
       <c r="N155" s="1">
-        <v>1787701.12</v>
+        <v>2085920.83</v>
       </c>
       <c r="O155" s="1">
-        <v>0.37</v>
+        <v>0.44</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>488</v>
+      </c>
+      <c r="B156" t="s">
+        <v>489</v>
+      </c>
+      <c r="C156" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.187</v>
+      </c>
+      <c r="E156" s="1">
+        <v>100.05580737</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>3802120.68</v>
+      </c>
+      <c r="I156" s="1">
+        <v>4985.32</v>
+      </c>
+      <c r="J156" s="1">
+        <v>0.13111945726036</v>
+      </c>
+      <c r="K156">
+        <v>0.06</v>
+      </c>
+      <c r="L156" t="s">
         <v>490</v>
       </c>
-      <c r="B156" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>2022920.0</v>
+        <v>3807106.0</v>
       </c>
       <c r="N156" s="1">
-        <v>2027524.17</v>
+        <v>3809448.47</v>
       </c>
       <c r="O156" s="1">
-        <v>0.42</v>
+        <v>0.79</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>491</v>
+      </c>
+      <c r="B157" t="s">
+        <v>492</v>
+      </c>
+      <c r="C157" s="1">
+        <v>6148000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.051</v>
+      </c>
+      <c r="E157" s="1">
+        <v>98.72295901</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>6069487.52</v>
+      </c>
+      <c r="I157" s="1">
+        <v>20167.96</v>
+      </c>
+      <c r="J157" s="1">
+        <v>0.3322843968876</v>
+      </c>
+      <c r="K157">
+        <v>1.35</v>
+      </c>
+      <c r="L157" t="s">
         <v>493</v>
       </c>
-      <c r="B157" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>3791830.0</v>
+        <v>6089655.48</v>
       </c>
       <c r="N157" s="1">
-        <v>3925350.55</v>
+        <v>6172821.92</v>
       </c>
       <c r="O157" s="1">
-        <v>0.82</v>
+        <v>1.29</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>494</v>
+      </c>
+      <c r="B158" t="s">
+        <v>495</v>
+      </c>
+      <c r="C158" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>88.173</v>
+      </c>
+      <c r="E158" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-298308.23</v>
+      </c>
+      <c r="J158" s="1">
+        <v>-12.068594835347</v>
+      </c>
+      <c r="K158">
+        <v>1.76</v>
+      </c>
+      <c r="L158" t="s">
         <v>496</v>
       </c>
-      <c r="B158" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M158" s="1">
-        <v>6033339.8</v>
+        <v>2173464.45</v>
       </c>
       <c r="N158" s="1">
-        <v>6085976.79</v>
+        <v>2216910.08</v>
       </c>
       <c r="O158" s="1">
-        <v>1.26</v>
+        <v>0.46</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>497</v>
+      </c>
+      <c r="B159" t="s">
+        <v>498</v>
+      </c>
+      <c r="C159" s="1">
+        <v>547963.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>102.816</v>
+      </c>
+      <c r="E159" s="1">
+        <v>99.78719731</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>546796.92</v>
+      </c>
+      <c r="I159" s="1">
+        <v>16596.71</v>
+      </c>
+      <c r="J159" s="1">
+        <v>3.0352603302886</v>
+      </c>
+      <c r="K159">
+        <v>0.44</v>
+      </c>
+      <c r="L159" t="s">
         <v>499</v>
       </c>
-      <c r="B159" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>2148592.6</v>
+        <v>563393.63</v>
       </c>
       <c r="N159" s="1">
-        <v>2180774.54</v>
+        <v>565825.22</v>
       </c>
       <c r="O159" s="1">
-        <v>0.45</v>
+        <v>0.12</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>500</v>
+      </c>
+      <c r="B160" t="s">
+        <v>501</v>
+      </c>
+      <c r="C160" s="1">
+        <v>2066000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>102.294</v>
+      </c>
+      <c r="E160" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>2038170.98</v>
+      </c>
+      <c r="I160" s="1">
+        <v>75223.06</v>
+      </c>
+      <c r="J160" s="1">
+        <v>3.6907139164546</v>
+      </c>
+      <c r="K160">
+        <v>1.09</v>
+      </c>
+      <c r="L160" t="s">
         <v>502</v>
       </c>
-      <c r="B160" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>541277.49</v>
+        <v>2113394.04</v>
       </c>
       <c r="N160" s="1">
-        <v>553760.42</v>
+        <v>2135861.79</v>
       </c>
       <c r="O160" s="1">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>503</v>
+      </c>
+      <c r="B161" t="s">
+        <v>504</v>
+      </c>
+      <c r="C161" s="1">
+        <v>4270000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>96.972</v>
+      </c>
+      <c r="E161" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>4035150.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>105554.4</v>
+      </c>
+      <c r="J161" s="1">
+        <v>2.615873015873</v>
+      </c>
+      <c r="K161">
+        <v>1.22</v>
+      </c>
+      <c r="L161" t="s">
         <v>505</v>
       </c>
-      <c r="B161" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>2086763.3</v>
+        <v>4140704.4</v>
       </c>
       <c r="N161" s="1">
-        <v>2097581.11</v>
+        <v>4192893.29</v>
       </c>
       <c r="O161" s="1">
-        <v>0.44</v>
+        <v>0.87</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>506</v>
+      </c>
+      <c r="B162" t="s">
+        <v>507</v>
+      </c>
+      <c r="C162" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.55</v>
+      </c>
+      <c r="E162" s="1">
+        <v>100.49614232</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>2683247.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>1438.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>0.053591786369276</v>
+      </c>
+      <c r="K162">
+        <v>0.73</v>
+      </c>
+      <c r="L162" t="s">
         <v>508</v>
       </c>
-      <c r="B162" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>4076056.6</v>
+        <v>2684685.0</v>
       </c>
       <c r="N162" s="1">
-        <v>4119942.71</v>
+        <v>2704265.0</v>
       </c>
       <c r="O162" s="1">
-        <v>0.86</v>
+        <v>0.56</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>509</v>
+      </c>
+      <c r="B163" t="s">
+        <v>510</v>
+      </c>
+      <c r="C163" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.001</v>
+      </c>
+      <c r="E163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-18981.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>-0.999</v>
+      </c>
+      <c r="K163">
+        <v>1.62</v>
+      </c>
+      <c r="L163" t="s">
         <v>511</v>
       </c>
-      <c r="B163" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>2675500.2</v>
+        <v>1881019.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2678466.87</v>
+        <v>1911806.03</v>
       </c>
       <c r="O163" s="1">
-        <v>0.56</v>
+        <v>0.4</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B164" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C164" s="1">
-        <v>1900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.991</v>
+        <v>98.233</v>
       </c>
       <c r="E164" s="1">
-        <v>100.0</v>
+        <v>87.394</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1900000.0</v>
+        <v>961334.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-38171.0</v>
+        <v>119229.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.009</v>
+        <v>12.402453257661</v>
       </c>
       <c r="K164">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.08</v>
+      </c>
+      <c r="L164">
+        <v>867.95</v>
       </c>
       <c r="M164" s="1">
-        <v>1861829.0</v>
+        <v>1080563.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1886002.52</v>
+        <v>1081430.95</v>
       </c>
       <c r="O164" s="1">
-        <v>0.39</v>
+        <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B165" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="C165" s="1">
-        <v>1100000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>97.715</v>
+        <v>95.494</v>
       </c>
       <c r="E165" s="1">
-        <v>87.394</v>
+        <v>94.06809095</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>961334.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I165" s="1">
-        <v>113531.0</v>
+        <v>29944.09</v>
       </c>
       <c r="J165" s="1">
-        <v>11.809735222098</v>
+        <v>1.5158264967245</v>
       </c>
       <c r="K165">
-        <v>2.73</v>
+        <v>0.14</v>
       </c>
       <c r="L165" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="M165" s="1">
-        <v>1074865.0</v>
+        <v>2005374.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1104895.9</v>
+        <v>2008381.43</v>
       </c>
       <c r="O165" s="1">
-        <v>0.23</v>
+        <v>0.42</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B166" t="s">
+        <v>517</v>
+      </c>
+      <c r="C166" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>95.73</v>
+      </c>
+      <c r="E166" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>32214.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>2.9354838709677</v>
+      </c>
+      <c r="K166">
+        <v>0.53</v>
+      </c>
+      <c r="L166" t="s">
         <v>518</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>1983576.0</v>
+        <v>1129614.0</v>
       </c>
       <c r="N166" s="1">
-        <v>2032515.09</v>
+        <v>1135833.58</v>
       </c>
       <c r="O166" s="1">
-        <v>0.42</v>
+        <v>0.24</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B167" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="C167" s="1">
-        <v>1180000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>94.325</v>
+        <v>101.539</v>
       </c>
       <c r="E167" s="1">
-        <v>93.0</v>
+        <v>104.28968508</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1097400.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="I167" s="1">
-        <v>15635.0</v>
+        <v>-41837.92</v>
       </c>
       <c r="J167" s="1">
-        <v>1.4247311827957</v>
+        <v>-2.6375427959284</v>
       </c>
       <c r="K167">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>942.36</v>
+        <v>0.66</v>
+      </c>
+      <c r="L167" t="s">
+        <v>521</v>
       </c>
       <c r="M167" s="1">
-        <v>1113035.0</v>
+        <v>1544408.19</v>
       </c>
       <c r="N167" s="1">
-        <v>1113977.36</v>
+        <v>1554516.5</v>
       </c>
       <c r="O167" s="1">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>522</v>
+      </c>
+      <c r="B168" t="s">
+        <v>523</v>
+      </c>
+      <c r="C168" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.256</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>18840.0</v>
+      </c>
+      <c r="J168" s="1">
+        <v>1.256</v>
+      </c>
+      <c r="K168">
+        <v>0.74</v>
+      </c>
+      <c r="L168" t="s">
         <v>524</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>1537791.84</v>
+        <v>1518840.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1539323.4</v>
+        <v>1530011.88</v>
       </c>
       <c r="O168" s="1">
         <v>0.32</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="B169" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="C169" s="1">
-        <v>1500000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.768</v>
+        <v>100.314</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>99.44707143</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1500000.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="I169" s="1">
-        <v>-3480.0</v>
+        <v>17113.17</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.232</v>
+        <v>0.87174871916791</v>
       </c>
       <c r="K169">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>0.02</v>
+      </c>
+      <c r="L169">
+        <v>452.38</v>
       </c>
       <c r="M169" s="1">
-        <v>1496520.0</v>
+        <v>1980198.36</v>
       </c>
       <c r="N169" s="1">
-        <v>1498212.71</v>
+        <v>1980650.74</v>
       </c>
       <c r="O169" s="1">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="B170" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="C170" s="1">
-        <v>1974000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.929</v>
+        <v>101.646</v>
       </c>
       <c r="E170" s="1">
-        <v>99.44707143</v>
+        <v>100.82032267</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1963085.19</v>
+        <v>3024609.68</v>
       </c>
       <c r="I170" s="1">
-        <v>9513.27</v>
+        <v>24770.32</v>
       </c>
       <c r="J170" s="1">
-        <v>0.48460810811781</v>
+        <v>0.81895922517844</v>
       </c>
       <c r="K170">
-        <v>3.86</v>
+        <v>0.29</v>
       </c>
       <c r="L170" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="M170" s="1">
-        <v>1972598.46</v>
+        <v>3049380.0</v>
       </c>
       <c r="N170" s="1">
-        <v>2048823.65</v>
+        <v>3058130.0</v>
       </c>
       <c r="O170" s="1">
-        <v>0.43</v>
+        <v>0.64</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="B171" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="C171" s="1">
-        <v>3000000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.116</v>
+        <v>110.292</v>
       </c>
       <c r="E171" s="1">
-        <v>100.82032267</v>
+        <v>113.539</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>3024609.68</v>
+        <v>907176.61</v>
       </c>
       <c r="I171" s="1">
-        <v>8870.32</v>
+        <v>-25943.53</v>
       </c>
       <c r="J171" s="1">
-        <v>0.29327156024972</v>
+        <v>-2.8598102854526</v>
       </c>
       <c r="K171">
-        <v>2.14</v>
+        <v>1.6</v>
       </c>
       <c r="L171" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="M171" s="1">
-        <v>3033480.0</v>
+        <v>881233.08</v>
       </c>
       <c r="N171" s="1">
-        <v>3097646.67</v>
+        <v>894000.43</v>
       </c>
       <c r="O171" s="1">
-        <v>0.64</v>
+        <v>0.19</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B172" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="C172" s="1">
-        <v>799000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>110.394</v>
+        <v>84.221</v>
       </c>
       <c r="E172" s="1">
-        <v>113.539</v>
+        <v>99.83244604</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>907176.61</v>
+        <v>2220273.6</v>
       </c>
       <c r="I172" s="1">
-        <v>-25128.55</v>
+        <v>-347198.56</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.7699733131347</v>
+        <v>-15.637647540375</v>
       </c>
       <c r="K172">
-        <v>1.02</v>
+        <v>1.05</v>
       </c>
       <c r="L172" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="M172" s="1">
-        <v>882048.06</v>
+        <v>1873075.04</v>
       </c>
       <c r="N172" s="1">
-        <v>890232.26</v>
+        <v>1896351.67</v>
       </c>
       <c r="O172" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B173" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="C173" s="1">
-        <v>2224000.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>90.272</v>
+        <v>101.818</v>
       </c>
       <c r="E173" s="1">
-        <v>99.83244604</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>2220273.6</v>
+        <v>1488000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-212624.32</v>
+        <v>27051.84</v>
       </c>
       <c r="J173" s="1">
-        <v>-9.5764918341595</v>
+        <v>1.818</v>
       </c>
       <c r="K173">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="L173" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="M173" s="1">
-        <v>2007649.28</v>
+        <v>1515051.84</v>
       </c>
       <c r="N173" s="1">
-        <v>2020541.17</v>
+        <v>1517531.84</v>
       </c>
       <c r="O173" s="1">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B174" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="C174" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.376</v>
+        <v>101.435</v>
       </c>
       <c r="E174" s="1">
         <v>99.55343345</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>2887049.57</v>
       </c>
       <c r="I174" s="1">
-        <v>23854.43</v>
+        <v>54565.43</v>
       </c>
       <c r="J174" s="1">
-        <v>0.8262563361529</v>
+        <v>1.8900066894245</v>
       </c>
       <c r="K174">
-        <v>2.84</v>
+        <v>3.23</v>
       </c>
       <c r="L174" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="M174" s="1">
-        <v>2910904.0</v>
+        <v>2941615.0</v>
       </c>
       <c r="N174" s="1">
-        <v>2993405.03</v>
+        <v>3035348.56</v>
       </c>
       <c r="O174" s="1">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="B175" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="C175" s="1">
         <v>4419000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.448</v>
+        <v>101.95</v>
       </c>
       <c r="E175" s="1">
         <v>100.25273885</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>4430168.53</v>
       </c>
       <c r="I175" s="1">
-        <v>8628.59</v>
+        <v>75001.97</v>
       </c>
       <c r="J175" s="1">
-        <v>0.19476888839712</v>
+        <v>1.6929823209231</v>
       </c>
       <c r="K175">
-        <v>2.36</v>
+        <v>2.85</v>
       </c>
       <c r="L175" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="M175" s="1">
-        <v>4438797.12</v>
+        <v>4505170.5</v>
       </c>
       <c r="N175" s="1">
-        <v>4543134.62</v>
+        <v>4630989.25</v>
       </c>
       <c r="O175" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B176" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="C176" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>102.29</v>
+        <v>102.969</v>
       </c>
       <c r="E176" s="1">
         <v>99.58935313</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>1593429.65</v>
       </c>
       <c r="I176" s="1">
-        <v>43210.35</v>
+        <v>54074.35</v>
       </c>
       <c r="J176" s="1">
-        <v>2.7117827260212</v>
+        <v>3.3935825155507</v>
       </c>
       <c r="K176">
-        <v>4.91</v>
+        <v>0.2</v>
       </c>
       <c r="L176" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="M176" s="1">
-        <v>1636640.0</v>
+        <v>1647504.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1715270.14</v>
+        <v>1650649.21</v>
       </c>
       <c r="O176" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B177" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C177" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>95.409</v>
+        <v>96.247</v>
       </c>
       <c r="E177" s="1">
         <v>89.63713976</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>3675122.73</v>
       </c>
       <c r="I177" s="1">
-        <v>236646.27</v>
+        <v>271004.27</v>
       </c>
       <c r="J177" s="1">
-        <v>6.4391392447457</v>
+        <v>7.3740195881839</v>
       </c>
       <c r="K177">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="L177" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="M177" s="1">
-        <v>3911769.0</v>
+        <v>3946127.0</v>
       </c>
       <c r="N177" s="1">
-        <v>3915981.33</v>
+        <v>3958483.16</v>
       </c>
       <c r="O177" s="1">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B178" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="C178" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>80.376</v>
+        <v>81.474</v>
       </c>
       <c r="E178" s="1">
         <v>73.81842241</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>2140734.25</v>
       </c>
       <c r="I178" s="1">
-        <v>190169.75</v>
+        <v>222011.75</v>
       </c>
       <c r="J178" s="1">
-        <v>8.8833889587183</v>
+        <v>10.370822534371</v>
       </c>
       <c r="K178">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="L178" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="M178" s="1">
-        <v>2330904.0</v>
+        <v>2362746.0</v>
       </c>
       <c r="N178" s="1">
-        <v>2334330.37</v>
+        <v>2367612.44</v>
       </c>
       <c r="O178" s="1">
         <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="B179" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="C179" s="1">
         <v>1260000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.173</v>
+        <v>97.398</v>
       </c>
       <c r="E179" s="1">
         <v>96.71</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>1218546.0</v>
       </c>
       <c r="I179" s="1">
-        <v>5833.8</v>
+        <v>8668.8</v>
       </c>
       <c r="J179" s="1">
-        <v>0.47875090476683</v>
+        <v>0.71140523213732</v>
       </c>
       <c r="K179">
-        <v>0.27</v>
+        <v>0.65</v>
       </c>
       <c r="L179" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="M179" s="1">
-        <v>1224379.8</v>
+        <v>1227214.8</v>
       </c>
       <c r="N179" s="1">
-        <v>1227792.3</v>
+        <v>1235404.8</v>
       </c>
       <c r="O179" s="1">
         <v>0.26</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="B180" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C180" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>94.732</v>
+        <v>95.246</v>
       </c>
       <c r="E180" s="1">
         <v>93.7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>2155100.0</v>
       </c>
       <c r="I180" s="1">
-        <v>23736.0</v>
+        <v>35558.0</v>
       </c>
       <c r="J180" s="1">
-        <v>1.1013874066169</v>
+        <v>1.649946638207</v>
       </c>
       <c r="K180">
-        <v>0.15</v>
+        <v>0.26</v>
       </c>
       <c r="L180" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="M180" s="1">
-        <v>2178836.0</v>
+        <v>2190658.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2182301.75</v>
+        <v>2196636.42</v>
       </c>
       <c r="O180" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="B181" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="C181" s="1">
         <v>3355000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>91.293</v>
+        <v>87.341</v>
       </c>
       <c r="E181" s="1">
         <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>3355000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-292119.85</v>
+        <v>-424709.45</v>
       </c>
       <c r="J181" s="1">
-        <v>-8.707</v>
+        <v>-12.659</v>
       </c>
       <c r="K181">
-        <v>1.98</v>
+        <v>2.56</v>
       </c>
       <c r="L181" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="M181" s="1">
-        <v>3062880.15</v>
+        <v>2930290.55</v>
       </c>
       <c r="N181" s="1">
-        <v>3129281.19</v>
+        <v>3016262.43</v>
       </c>
       <c r="O181" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B182" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="C182" s="1">
         <v>1550000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>95.187</v>
+        <v>93.703</v>
       </c>
       <c r="E182" s="1">
         <v>101.28018323</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>1569842.84</v>
       </c>
       <c r="I182" s="1">
-        <v>-94444.34</v>
+        <v>-117446.34</v>
       </c>
       <c r="J182" s="1">
-        <v>-6.0161652869659</v>
+        <v>-7.4814075019127</v>
       </c>
       <c r="K182">
-        <v>0.31</v>
+        <v>0.75</v>
       </c>
       <c r="L182" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="M182" s="1">
-        <v>1475398.5</v>
+        <v>1452396.5</v>
       </c>
       <c r="N182" s="1">
-        <v>1480162.84</v>
+        <v>1464069.14</v>
       </c>
       <c r="O182" s="1">
         <v>0.31</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B183" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="C183" s="1">
         <v>5465000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>94.812</v>
+        <v>95.644</v>
       </c>
       <c r="E183" s="1">
         <v>93.03169973</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>5084182.39</v>
       </c>
       <c r="I183" s="1">
-        <v>97293.41</v>
+        <v>142762.21</v>
       </c>
       <c r="J183" s="1">
-        <v>1.9136490892098</v>
+        <v>2.8079679100576</v>
       </c>
       <c r="K183">
-        <v>2.06</v>
+        <v>2.3</v>
       </c>
       <c r="L183" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="M183" s="1">
-        <v>5181475.8</v>
+        <v>5226944.6</v>
       </c>
       <c r="N183" s="1">
-        <v>5294219.5</v>
+        <v>5352714.46</v>
       </c>
       <c r="O183" s="1">
-        <v>1.1</v>
+        <v>1.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="B184" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="C184" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>95.293</v>
+        <v>97.774</v>
       </c>
       <c r="E184" s="1">
         <v>93.70721516</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>5997261.77</v>
       </c>
       <c r="I184" s="1">
-        <v>101490.23</v>
+        <v>260274.23</v>
       </c>
       <c r="J184" s="1">
-        <v>1.6922761402159</v>
+        <v>4.3398844336254</v>
       </c>
       <c r="K184">
-        <v>0.46</v>
+        <v>0.8</v>
       </c>
       <c r="L184" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="M184" s="1">
-        <v>6098752.0</v>
+        <v>6257536.0</v>
       </c>
       <c r="N184" s="1">
-        <v>6127902.68</v>
+        <v>6308933.26</v>
       </c>
       <c r="O184" s="1">
-        <v>1.27</v>
+        <v>1.32</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="B185" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="C185" s="1">
         <v>1067000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>102.055</v>
+        <v>102.908</v>
       </c>
       <c r="E185" s="1">
         <v>102.21806092</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>1090666.71</v>
       </c>
       <c r="I185" s="1">
-        <v>-1739.86</v>
+        <v>7361.65</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.15952260979892</v>
+        <v>0.67496788271827</v>
       </c>
       <c r="K185">
-        <v>4.71</v>
+        <v>0.34</v>
       </c>
       <c r="L185" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="M185" s="1">
-        <v>1088926.85</v>
+        <v>1098028.36</v>
       </c>
       <c r="N185" s="1">
-        <v>1139192.78</v>
+        <v>1101638.62</v>
       </c>
       <c r="O185" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="B186" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="C186" s="1">
         <v>3873000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>95.365</v>
+        <v>93.977</v>
       </c>
       <c r="E186" s="1">
         <v>100.06415001</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>3875484.53</v>
       </c>
       <c r="I186" s="1">
-        <v>-181998.08</v>
+        <v>-235755.32</v>
       </c>
       <c r="J186" s="1">
-        <v>-4.6961374401358</v>
+        <v>-6.0832476087835</v>
       </c>
       <c r="K186">
-        <v>1.6</v>
+        <v>2.01</v>
       </c>
       <c r="L186" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="M186" s="1">
-        <v>3693486.45</v>
+        <v>3639729.21</v>
       </c>
       <c r="N186" s="1">
-        <v>3755615.83</v>
+        <v>3717673.34</v>
       </c>
       <c r="O186" s="1">
         <v>0.78</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="B187" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="C187" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>93.885</v>
+        <v>96.087</v>
       </c>
       <c r="E187" s="1">
         <v>91.5185</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>1555814.5</v>
       </c>
       <c r="I187" s="1">
-        <v>40230.5</v>
+        <v>77664.5</v>
       </c>
       <c r="J187" s="1">
-        <v>2.5858159825609</v>
+        <v>4.991886886258</v>
       </c>
       <c r="K187">
-        <v>0.16</v>
+        <v>0.38</v>
       </c>
       <c r="L187" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="M187" s="1">
-        <v>1596045.0</v>
+        <v>1633479.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1598760.28</v>
+        <v>1639995.67</v>
       </c>
       <c r="O187" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="B188" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="C188" s="1">
         <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>102.096</v>
+        <v>102.902</v>
       </c>
       <c r="E188" s="1">
         <v>101.2434</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>101243.4</v>
       </c>
       <c r="I188" s="1">
-        <v>852.6</v>
+        <v>1658.6</v>
       </c>
       <c r="J188" s="1">
-        <v>0.84212896840683</v>
+        <v>1.638230245132</v>
       </c>
       <c r="K188">
-        <v>0.07</v>
+        <v>0.45</v>
       </c>
       <c r="L188">
-        <v>66.78</v>
+        <v>454.11</v>
       </c>
       <c r="M188" s="1">
-        <v>102096.0</v>
+        <v>102902.0</v>
       </c>
       <c r="N188" s="1">
-        <v>102162.78</v>
+        <v>103356.11</v>
       </c>
       <c r="O188" s="1">
         <v>0.02</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="B189" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="C189" s="1">
         <v>2413000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>103.263</v>
+        <v>103.825</v>
       </c>
       <c r="E189" s="1">
         <v>102.38671778</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>2470591.5</v>
       </c>
       <c r="I189" s="1">
-        <v>21144.69</v>
+        <v>34705.75</v>
       </c>
       <c r="J189" s="1">
-        <v>0.85585536904826</v>
+        <v>1.4047546913361</v>
       </c>
       <c r="K189">
-        <v>4.7</v>
+        <v>5.12</v>
       </c>
       <c r="L189" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="M189" s="1">
-        <v>2491736.19</v>
+        <v>2505297.25</v>
       </c>
       <c r="N189" s="1">
-        <v>2605089.34</v>
+        <v>2628955.24</v>
       </c>
       <c r="O189" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="B190" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="C190" s="1">
         <v>3338000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.81</v>
+        <v>100.058</v>
       </c>
       <c r="E190" s="1">
         <v>90.92355123</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>3035028.14</v>
       </c>
       <c r="I190" s="1">
-        <v>296629.66</v>
+        <v>304907.9</v>
       </c>
       <c r="J190" s="1">
-        <v>9.7735390354568</v>
+        <v>10.046295649832</v>
       </c>
       <c r="K190">
-        <v>1.68</v>
+        <v>2.11</v>
       </c>
       <c r="L190" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="M190" s="1">
-        <v>3331657.8</v>
+        <v>3339936.04</v>
       </c>
       <c r="N190" s="1">
-        <v>3387754.74</v>
+        <v>3410312.21</v>
       </c>
       <c r="O190" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="B191" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="C191" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.575</v>
+        <v>99.683</v>
       </c>
       <c r="E191" s="1">
         <v>97.7673</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>977673.0</v>
       </c>
       <c r="I191" s="1">
-        <v>18077.0</v>
+        <v>19157.0</v>
       </c>
       <c r="J191" s="1">
-        <v>1.8489822261636</v>
+        <v>1.9594486090953</v>
       </c>
       <c r="K191">
-        <v>1.15</v>
+        <v>1.44</v>
       </c>
       <c r="L191" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="M191" s="1">
-        <v>995750.0</v>
+        <v>996830.0</v>
       </c>
       <c r="N191" s="1">
-        <v>1007208.33</v>
+        <v>1011205.0</v>
       </c>
       <c r="O191" s="1">
         <v>0.21</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B192" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="C192" s="1">
         <v>3432300.0</v>
       </c>
       <c r="D192" s="1">
-        <v>104.004</v>
+        <v>103.87</v>
       </c>
       <c r="E192" s="1">
         <v>103.09125717</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>3538401.22</v>
       </c>
       <c r="I192" s="1">
-        <v>31328.07</v>
+        <v>26728.79</v>
       </c>
       <c r="J192" s="1">
-        <v>0.88537359254019</v>
+        <v>0.75539172462754</v>
       </c>
       <c r="K192">
-        <v>2.06</v>
+        <v>2.59</v>
       </c>
       <c r="L192" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="M192" s="1">
-        <v>3569729.29</v>
+        <v>3565130.01</v>
       </c>
       <c r="N192" s="1">
-        <v>3640520.48</v>
+        <v>3653940.77</v>
       </c>
       <c r="O192" s="1">
         <v>0.76</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="B193" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="C193" s="1">
         <v>4900000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>104.82</v>
+        <v>106.542</v>
       </c>
       <c r="E193" s="1">
         <v>100.27195449</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>4913325.77</v>
       </c>
       <c r="I193" s="1">
-        <v>222854.23</v>
+        <v>307232.23</v>
       </c>
       <c r="J193" s="1">
-        <v>4.5357104420129</v>
+        <v>6.2530400869389</v>
       </c>
       <c r="K193">
-        <v>6.27</v>
+        <v>6.83</v>
       </c>
       <c r="L193" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="M193" s="1">
-        <v>5136180.0</v>
+        <v>5220558.0</v>
       </c>
       <c r="N193" s="1">
-        <v>5443470.41</v>
+        <v>5555100.47</v>
       </c>
       <c r="O193" s="1">
-        <v>1.13</v>
+        <v>1.16</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>