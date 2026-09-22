--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="598">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1695 +163,1698 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>31 688.36</t>
+    <t>38 693.15</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>20 230.00</t>
+    <t>29 080.63</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>52 697.50</t>
+    <t>2 216.25</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>68 369.86</t>
+    <t>78 625.34</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>29 941.44</t>
+    <t>38 002.59</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>23 062.50</t>
+    <t>27 000.00</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>67 456.13</t>
+    <t>80 572.59</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>48 474.23</t>
+    <t>55 850.74</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>37 294.52</t>
+    <t>47 736.99</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>14 556.16</t>
+    <t>16 771.23</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>22 097.43</t>
+    <t>31 765.05</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>69 257.48</t>
+    <t>79 796.66</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>108 008.48</t>
+    <t>124 444.55</t>
   </si>
   <si>
     <t>XS3382712126</t>
   </si>
   <si>
     <t>AMS OSRAM AG 7.25 31/05/2032</t>
   </si>
   <si>
+    <t>7 795.56</t>
+  </si>
+  <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>47 266.27</t>
+    <t>55 973.22</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>34 616.00</t>
+    <t>49 760.50</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>19 022.50</t>
+    <t>27 344.84</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>67 163.06</t>
+    <t>74 912.64</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>209 344.11</t>
+    <t>222 996.99</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>28 147.40</t>
+    <t>1 535.31</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>22 571.43</t>
+    <t>32 875.78</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>29 263.75</t>
+    <t>34 384.91</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>55 051.50</t>
+    <t>2 949.19</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>6 560.75</t>
+    <t>14 214.96</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>11 219.57</t>
+    <t>13 699.68</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>61 415.75</t>
-[...8 lines deleted...]
-    <t>21 689.38</t>
+    <t>66 723.29</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>18 000.00</t>
+    <t>25 875.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>167 820.81</t>
+    <t>8 730.56</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>27 038.38</t>
+    <t>36 051.17</t>
   </si>
   <si>
     <t>XS3087220664</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
   </si>
   <si>
-    <t>170 339.75</t>
+    <t>9 125.34</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>17 304.00</t>
+    <t>27 398.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>8 160.75</t>
+    <t>17 681.63</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>16 440.67</t>
+    <t>23 633.46</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>8 724.38</t>
+    <t>12 622.50</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>154 501.03</t>
+    <t>164 015.75</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>42 914.67</t>
+    <t>2 299.00</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>17 550.00</t>
+    <t>25 228.13</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>25 994.79</t>
+    <t>29 950.52</t>
+  </si>
+  <si>
+    <t>XS3333139288</t>
+  </si>
+  <si>
+    <t>COREWEAVE INC 8.5 15/07/2032</t>
+  </si>
+  <si>
+    <t>3 004.75</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>84 822.08</t>
+    <t>98 847.78</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>57 513.70</t>
+    <t>61 397.26</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>16 255.31</t>
+    <t>21 673.75</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>27 259.50</t>
+    <t>39 185.53</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>5 288.25</t>
+    <t>11 457.88</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>31 989.04</t>
+    <t>36 821.92</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>19 280.63</t>
+    <t>24 471.56</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>58 197.26</t>
+    <t>63 145.21</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>11 326.84</t>
+    <t>16 181.20</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>24 950.00</t>
+    <t>35 865.63</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>14 646.58</t>
+    <t>18 443.84</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>31 031.85</t>
+    <t>39 280.82</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>59 587.13</t>
+    <t>67 765.75</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>4 317.50</t>
+    <t>26 984.38</t>
   </si>
   <si>
     <t>XS3348854459</t>
   </si>
   <si>
     <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
-    <t>1 964.58</t>
+    <t>4 027.40</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>19 121.67</t>
+    <t>31 290.00</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>56 525.00</t>
+    <t>3 028.13</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>99 356.85</t>
+    <t>105 836.64</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>1 441.14</t>
+    <t>5 764.55</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>43 494.50</t>
+    <t>49 464.33</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>99 410.96</t>
+    <t>2 808.22</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>1 150.91</t>
+    <t>9 207.25</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>130 205.25</t>
+    <t>6 975.28</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>13 886.89</t>
+    <t>17 200.81</t>
+  </si>
+  <si>
+    <t>XS2821788770</t>
+  </si>
+  <si>
+    <t>FIBER MIDCO SPA 15/06/2029</t>
+  </si>
+  <si>
+    <t>18 909.08</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>50 744.52</t>
+    <t>58 410.96</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>18 424.91</t>
+    <t>25 590.15</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>11 802.67</t>
+    <t>16 966.33</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>52 406.25</t>
+    <t>66 515.63</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>8 954.10</t>
+    <t>14 484.58</t>
+  </si>
+  <si>
+    <t>XS3328596179</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC (NC5.25) 16/07/2056</t>
+  </si>
+  <si>
+    <t>17 060.96</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>11 555.83</t>
+    <t>16 611.51</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
-    <t>6 185.76</t>
+    <t>9 897.22</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>33 626.25</t>
+    <t>39 414.38</t>
+  </si>
+  <si>
+    <t>XS3246991981</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
+  </si>
+  <si>
+    <t>16 892.82</t>
   </si>
   <si>
     <t>XS3362208079</t>
   </si>
   <si>
-    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
-[...8 lines deleted...]
-    <t>12 225.07</t>
+    <t>33 801.37</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>20 666.67</t>
+    <t>29 708.33</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>19 570.00</t>
+    <t>32 412.81</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>2 446.13</t>
+    <t>5 299.94</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>1 245.38</t>
+    <t>2 698.31</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>16 069.63</t>
+    <t>26 295.75</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>69 569.50</t>
+    <t>3 726.94</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>22 740.41</t>
+    <t>33 352.60</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>27 657.31</t>
+    <t>32 379.29</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>38 985.21</t>
+    <t>42 326.79</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>7 495.94</t>
+    <t>11 532.22</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>37 445.83</t>
+    <t>53 828.39</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>15 835.62</t>
+    <t>17 791.78</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>38 280.82</t>
+    <t>45 724.32</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>20 129.79</t>
-[...8 lines deleted...]
-    <t>26 005.56</t>
+    <t>26 839.73</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>19 350.00</t>
+    <t>27 815.63</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>36 214.06</t>
+    <t>48 285.42</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>56 466.67</t>
+    <t>3 025.00</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>4 899.38</t>
+    <t>6 218.44</t>
+  </si>
+  <si>
+    <t>XS3315365398</t>
+  </si>
+  <si>
+    <t>IQVIA INC 4.625 15/06/2033</t>
+  </si>
+  <si>
+    <t>3 584.12</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>18 048.26</t>
+    <t>21 260.24</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>24 203.67</t>
-[...8 lines deleted...]
-    <t>32 468.58</t>
+    <t>34 792.77</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>8 520.00</t>
+    <t>12 247.50</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>7 334.42</t>
+    <t>10 477.74</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>36 554.38</t>
+    <t>42 414.25</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>123 328.42</t>
-[...8 lines deleted...]
-    <t>86 519.34</t>
+    <t>133 366.78</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>4 013.06</t>
+    <t>8 694.96</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>9 403.33</t>
+    <t>15 574.27</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
+    <t>3 777.43</t>
+  </si>
+  <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>143 273.03</t>
+    <t>7 675.34</t>
   </si>
   <si>
     <t>XS3368834159</t>
   </si>
   <si>
     <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
   </si>
   <si>
-    <t>4 965.13</t>
+    <t>10 757.77</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>78 933.13</t>
+    <t>90 944.69</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>43 329.00</t>
+    <t>5 045.63</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>70 590.55</t>
+    <t>3 381.58</t>
   </si>
   <si>
     <t>XS3385893956</t>
   </si>
   <si>
     <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
   </si>
   <si>
+    <t>2 891.63</t>
+  </si>
+  <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>4 896.81</t>
+    <t>10 609.76</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>17 275.01</t>
+    <t>24 678.59</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>19 000.00</t>
+    <t>23 200.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>111 734.38</t>
+    <t>119 044.11</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>20 355.00</t>
+    <t>23 452.50</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>12 136.28</t>
+    <t>16 770.14</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>24 376.92</t>
+    <t>32 133.21</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
+    <t>8 217.71</t>
+  </si>
+  <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>11 595.31</t>
+    <t>15 400.02</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>37 296.88</t>
+    <t>49 729.17</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>52 445.21</t>
+    <t>60 917.12</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>17 499.47</t>
+    <t>20 487.18</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>14 397.95</t>
+    <t>15 706.85</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>10 517.95</t>
+    <t>17 211.19</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>65 981.25</t>
+    <t>76 021.88</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>12 713.25</t>
+    <t>13 602.88</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>26 964.09</t>
+    <t>35 675.57</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>28 343.25</t>
+    <t>32 259.09</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>85 859.13</t>
+    <t>100 518.00</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>63 856.73</t>
+    <t>72 398.08</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>82 516.00</t>
+    <t>4 420.50</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>7 285.32</t>
+    <t>11 921.44</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>55 946.30</t>
+    <t>60 054.25</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>53 885.54</t>
+    <t>62 026.52</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>24 075.25</t>
+    <t>33 614.50</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>16 527.33</t>
+    <t>20 977.00</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>56 053.85</t>
+    <t>68 065.39</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>95 586.75</t>
+    <t>108 706.50</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>50 817.64</t>
+    <t>55 086.32</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>29 687.67</t>
+    <t>39 583.56</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>12 655.50</t>
+    <t>16 062.75</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>17 739.01</t>
+    <t>24 512.09</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>65 196.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>22 795.88</t>
+    <t>26 264.81</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>43 885.50</t>
+    <t>52 418.79</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>36 372.00</t>
+    <t>1 948.50</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>14 520.83</t>
+    <t>21 958.33</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>2 342.47</t>
+    <t>10 541.10</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>83 166.44</t>
+    <t>6 860.27</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>43 445.63</t>
+    <t>51 893.39</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>2 431.59</t>
+    <t>5 268.44</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>22 467.75</t>
+    <t>31 205.21</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>52 188.89</t>
+    <t>3 492.08</t>
   </si>
   <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
-    <t>19 580.00</t>
+    <t>32 040.00</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>30 787.03</t>
+    <t>35 576.12</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
+    <t>2 690.63</t>
+  </si>
+  <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>3 007.43</t>
+    <t>5 878.16</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>6 219.58</t>
+    <t>10 177.50</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>10 108.31</t>
+    <t>16 540.88</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>11 171.88</t>
+    <t>18 281.25</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
+    <t>5 202.31</t>
+  </si>
+  <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>8 750.00</t>
+    <t>16 406.25</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>12 767.35</t>
+    <t>16 204.72</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>23 276.63</t>
+    <t>30 796.61</t>
   </si>
   <si>
     <t>XS3381703274</t>
   </si>
   <si>
     <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
   </si>
   <si>
-    <t>2 480.00</t>
+    <t>6 820.00</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>93 733.56</t>
+    <t>101 867.47</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>125 818.75</t>
-[...8 lines deleted...]
-    <t>3 145.21</t>
+    <t>6 904.69</t>
+  </si>
+  <si>
+    <t>FR0014012SJ2</t>
+  </si>
+  <si>
+    <t>VALEO SE 4.625 23/03/2032</t>
+  </si>
+  <si>
+    <t>18 854.79</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>12 356.16</t>
+    <t>18 253.42</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>4 866.44</t>
+    <t>5 909.25</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>8 190.00</t>
+    <t>11 773.13</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>5 978.42</t>
+    <t>7 797.95</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>85 971.88</t>
+    <t>100 650.00</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>11 672.64</t>
+    <t>16 675.20</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>125 769.86</t>
+    <t>135 202.60</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>51 397.26</t>
+    <t>67 506.85</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>3 610.26</t>
+    <t>6 526.24</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>77 944.13</t>
+    <t>89 805.19</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>6 516.67</t>
+    <t>9 367.71</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>123 657.99</t>
+    <t>1 421.36</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>70 376.17</t>
+    <t>81 085.58</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>14 375.00</t>
+    <t>16 562.50</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>88 810.76</t>
+    <t>102 325.44</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>334 542.47</t>
+    <t>11 276.71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2160,10006 +2163,9906 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2009712.079</v>
+      </c>
+      <c r="C2">
+        <v>135.36</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>272035011.5</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>272035011.5</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1031628.3088</v>
+      </c>
+      <c r="C3">
+        <v>54.69</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>56426882.27</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>56426882.27</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>413254.3495</v>
+      </c>
+      <c r="C4">
+        <v>125.59</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>51901345.49</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>51901345.49</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>133.84</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>133.84</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>133.84</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>130.23</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>130.23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>130.23</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="C7">
+        <v>129.74</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>1427.2</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1427.2</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
+        <v>7748.3</v>
+      </c>
+      <c r="C8">
+        <v>11128.18</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>86224481.59</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>86224481.59</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3066.0</v>
+      </c>
+      <c r="C9">
+        <v>101.63</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>311617.39</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>311617.39</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>21</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P193"/>
+  <dimension ref="A1:Z191"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O193" sqref="O193"/>
+      <selection activeCell="N191" sqref="N191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1" t="s">
+        <v>31</v>
+      </c>
+      <c r="J1" t="s">
+        <v>32</v>
+      </c>
+      <c r="K1" t="s">
+        <v>33</v>
+      </c>
+      <c r="L1" t="s">
+        <v>34</v>
+      </c>
+      <c r="M1" t="s">
+        <v>35</v>
+      </c>
+      <c r="N1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O1" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z1" t="s">
         <v>23</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>39</v>
       </c>
+      <c r="B2" s="1">
+        <v>58200.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>58200.0</v>
+        <v>0.001</v>
       </c>
       <c r="D2" s="1">
-        <v>0.001</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>0.0</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>0.0</v>
       </c>
       <c r="H2" s="1">
+        <v>58.2</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0</v>
+      </c>
+      <c r="J2">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>58.2</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
-        <v>58.2</v>
-[...1 lines deleted...]
-      <c r="O2" s="1">
         <v>0.0</v>
       </c>
-      <c r="P2">
-[...3 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>41</v>
       </c>
+      <c r="B3" s="1">
+        <v>48477.0</v>
+      </c>
       <c r="C3" s="1">
-        <v>48477.0</v>
+        <v>91.14</v>
       </c>
       <c r="D3" s="1">
-        <v>91.74</v>
-[...1 lines deleted...]
-      <c r="E3" s="1">
         <v>92.0360616375</v>
       </c>
-      <c r="F3" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>4461632.16</v>
       </c>
       <c r="H3" s="1">
-        <v>4461632.16</v>
+        <v>-43438.38</v>
       </c>
       <c r="I3" s="1">
-        <v>-14352.18</v>
-[...2 lines deleted...]
-        <v>-0.32168003737897</v>
+        <v>-0.97359841515935</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>4418193.78</v>
+      </c>
+      <c r="M3" s="1">
+        <v>4418193.78</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D4" s="1">
+        <v>0.0001</v>
+      </c>
+      <c r="E4" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3.16</v>
+      </c>
+      <c r="I4" s="1">
+        <v>957.57575757576</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>942.42424242424</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>3.49</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3.49</v>
+      </c>
+      <c r="N4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...5 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D5" s="1">
         <v>0.0</v>
       </c>
-      <c r="P4">
-[...16 lines deleted...]
-      <c r="E5" s="1">
+      <c r="E5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
         <v>0.0</v>
       </c>
-      <c r="F5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" s="1">
+        <v>109.21</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
+      <c r="L5" s="1">
+        <v>109.21</v>
+      </c>
+      <c r="M5" s="1">
+        <v>109.21</v>
+      </c>
+      <c r="N5" s="1">
         <v>0.0</v>
       </c>
-      <c r="M5" s="1">
-[...5 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="1">
+        <v>341.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4809.2451612903</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1639952.6</v>
+      </c>
+      <c r="H6" s="1">
+        <v>833.69</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.050836225388466</v>
+      </c>
+      <c r="J6">
         <v>0.0</v>
-      </c>
-[...33 lines deleted...]
-        <v>0.087627140355969</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
+      <c r="L6" s="1">
+        <v>1640786.29</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1640786.29</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>101.731</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>40025.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1.5989214021772</v>
+      </c>
+      <c r="J7">
+        <v>1.55</v>
+      </c>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2543275.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2581968.15</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>103.875</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>51765.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>2.1386430678466</v>
+      </c>
+      <c r="J8">
+        <v>1.22</v>
+      </c>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2472225.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2501305.63</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>101.497</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>23592.72</v>
+      </c>
+      <c r="I9" s="1">
+        <v>1.497</v>
+      </c>
+      <c r="J9">
+        <v>0.14</v>
+      </c>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1599592.72</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1601808.97</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.793</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>4496500.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>47978.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.0670076726343</v>
+      </c>
+      <c r="J10">
+        <v>1.71</v>
+      </c>
+      <c r="K10" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="1">
+        <v>4544478.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>4623103.34</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>103.069</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="H11" s="1">
+        <v>68090.16</v>
+      </c>
+      <c r="I11" s="1">
+        <v>2.6372993749127</v>
+      </c>
+      <c r="J11">
+        <v>1.48</v>
+      </c>
+      <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="1">
+        <v>2649903.99</v>
+      </c>
+      <c r="M11" s="1">
+        <v>2687906.58</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.053</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-11949.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1.1919451679287</v>
+      </c>
+      <c r="J12">
+        <v>2.7</v>
+      </c>
+      <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="1">
+        <v>990530.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1017530.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.346</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-87738.16</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.6102944661189</v>
+      </c>
+      <c r="J13">
+        <v>1.48</v>
+      </c>
+      <c r="K13" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5360840.46</v>
+      </c>
+      <c r="M13" s="1">
+        <v>5441413.05</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>104.011</v>
+      </c>
+      <c r="D14" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-12164.24</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.66605045621421</v>
+      </c>
+      <c r="J14">
+        <v>2.88</v>
+      </c>
+      <c r="K14" t="s">
+        <v>72</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1814159.86</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1870010.6</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>99.969</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="H15" s="1">
+        <v>34471.41</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.0559458101587</v>
+      </c>
+      <c r="J15">
+        <v>1.45</v>
+      </c>
+      <c r="K15" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3298977.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3346713.99</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>93.186</v>
+      </c>
+      <c r="D16" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="H16" s="1">
+        <v>248160.4</v>
+      </c>
+      <c r="I16" s="1">
+        <v>13.77191009914</v>
+      </c>
+      <c r="J16">
+        <v>0.76</v>
+      </c>
+      <c r="K16" t="s">
+        <v>78</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2050092.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2066863.23</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>97.611</v>
+      </c>
+      <c r="D17" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="H17" s="1">
+        <v>7062.13</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.20779213152055</v>
+      </c>
+      <c r="J17">
+        <v>0.9</v>
+      </c>
+      <c r="K17" t="s">
+        <v>81</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3405713.44</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3437478.49</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>98.72</v>
+      </c>
+      <c r="D18" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-2562.83</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.080759978679338</v>
+      </c>
+      <c r="J18">
+        <v>2.46</v>
+      </c>
+      <c r="K18" t="s">
+        <v>84</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3170828.3</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3250624.96</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>103.755</v>
+      </c>
+      <c r="D19" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="H19" s="1">
+        <v>9108.57</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.20684411427637</v>
+      </c>
+      <c r="J19">
+        <v>2.93</v>
+      </c>
+      <c r="K19" t="s">
+        <v>87</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4412700.15</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4537144.7</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1683000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>103.31</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.10522282</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1667940.9</v>
+      </c>
+      <c r="H20" s="1">
+        <v>70766.4</v>
+      </c>
+      <c r="I20" s="1">
+        <v>4.2427402553652</v>
+      </c>
+      <c r="J20">
+        <v>0.46</v>
+      </c>
+      <c r="K20" t="s">
+        <v>90</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1738707.3</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1746502.86</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>106.952</v>
+      </c>
+      <c r="D21" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-33884.99</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.4697168388529</v>
+      </c>
+      <c r="J21">
+        <v>2.64</v>
+      </c>
+      <c r="K21" t="s">
+        <v>93</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2271660.48</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2327633.7</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>102.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>88502.68</v>
+      </c>
+      <c r="I22" s="1">
+        <v>2.0462870826742</v>
+      </c>
+      <c r="J22">
+        <v>1.15</v>
+      </c>
+      <c r="K22" t="s">
+        <v>96</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4413540.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4463300.5</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.873</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-37098.1</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.1375086493029</v>
+      </c>
+      <c r="J23">
+        <v>0.84</v>
+      </c>
+      <c r="K23" t="s">
+        <v>99</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3224248.53</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3251593.37</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.751</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="H24" s="1">
+        <v>18262.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.68687909389973</v>
+      </c>
+      <c r="J24">
+        <v>2.82</v>
+      </c>
+      <c r="K24" t="s">
+        <v>102</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2676954.07</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2751866.71</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>97.65</v>
+      </c>
+      <c r="D25" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1507584.33</v>
+      </c>
+      <c r="I25" s="1">
+        <v>48.213621195054</v>
+      </c>
+      <c r="J25">
+        <v>4.7</v>
+      </c>
+      <c r="K25" t="s">
+        <v>105</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4634469.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4857465.99</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>7326.15</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.507</v>
+      </c>
+      <c r="J26">
+        <v>0.11</v>
+      </c>
+      <c r="K26" t="s">
+        <v>108</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1452326.15</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1453861.46</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.198</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="H27" s="1">
+        <v>21911.25</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.74682258496476</v>
+      </c>
+      <c r="J27">
+        <v>1.11</v>
+      </c>
+      <c r="K27" t="s">
+        <v>111</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2955841.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2988716.78</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>101.613</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>27630.69</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.613</v>
+      </c>
+      <c r="J28">
+        <v>2.01</v>
+      </c>
+      <c r="K28" t="s">
+        <v>114</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1740630.69</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1775015.6</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.229</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>5145.63</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.229</v>
+      </c>
+      <c r="J29">
+        <v>0.13</v>
+      </c>
+      <c r="K29" t="s">
+        <v>117</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2252145.63</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2255094.82</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>102.697</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-18741.54</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.7933642002563</v>
+      </c>
+      <c r="J30">
+        <v>0.62</v>
+      </c>
+      <c r="K30" t="s">
+        <v>120</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2343545.54</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2357760.5</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>102.738</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>18562.58</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.3375767382996</v>
+      </c>
+      <c r="J31">
+        <v>1.73</v>
+      </c>
+      <c r="K31" t="s">
+        <v>123</v>
+      </c>
+      <c r="L31" s="1">
+        <v>812657.58</v>
+      </c>
+      <c r="M31" s="1">
+        <v>826357.26</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>103.122</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-8736.63</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.46846893337911</v>
+      </c>
+      <c r="J32">
+        <v>3.71</v>
+      </c>
+      <c r="K32" t="s">
+        <v>126</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1856196.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1922919.29</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.475</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>67095.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>2.5359730584754</v>
+      </c>
+      <c r="J33">
+        <v>0.96</v>
+      </c>
+      <c r="K33" t="s">
+        <v>129</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2712825.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2738700.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>106.285</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="H34" s="1">
+        <v>230737.18</v>
+      </c>
+      <c r="I34" s="1">
+        <v>5.4058245348231</v>
+      </c>
+      <c r="J34">
+        <v>0.21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>132</v>
+      </c>
+      <c r="L34" s="1">
+        <v>4499044.05</v>
+      </c>
+      <c r="M34" s="1">
+        <v>4507774.61</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>102.588</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="H35" s="1">
+        <v>57635.05</v>
+      </c>
+      <c r="I35" s="1">
+        <v>2.4207439520378</v>
+      </c>
+      <c r="J35">
+        <v>1.52</v>
+      </c>
+      <c r="K35" t="s">
+        <v>135</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2438516.76</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2474567.93</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>102.231</v>
+      </c>
+      <c r="D36" s="1">
+        <v>102.45</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>5248513.5</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-11219.37</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.21376281112738</v>
+      </c>
+      <c r="J36">
+        <v>0.18</v>
+      </c>
+      <c r="K36" t="s">
+        <v>138</v>
+      </c>
+      <c r="L36" s="1">
+        <v>5237294.13</v>
+      </c>
+      <c r="M36" s="1">
+        <v>5246419.47</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>140</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>96.478</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-89047.59</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.5993603434137</v>
+      </c>
+      <c r="J37">
+        <v>1.11</v>
+      </c>
+      <c r="K37" t="s">
+        <v>141</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2384936.16</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2412334.16</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>143</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.616</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>54103.68</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.616</v>
+      </c>
+      <c r="J38">
+        <v>0.53</v>
+      </c>
+      <c r="K38" t="s">
+        <v>144</v>
+      </c>
+      <c r="L38" s="1">
+        <v>3402103.68</v>
+      </c>
+      <c r="M38" s="1">
+        <v>3419785.31</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>103.491</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="H39" s="1">
+        <v>14931.05</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.7663656500329</v>
+      </c>
+      <c r="J39">
+        <v>1.25</v>
+      </c>
+      <c r="K39" t="s">
+        <v>147</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1963224.27</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1986857.73</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>149</v>
+      </c>
+      <c r="B40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>102.559</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>24873.48</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2.559</v>
+      </c>
+      <c r="J40">
+        <v>1.3</v>
+      </c>
+      <c r="K40" t="s">
+        <v>150</v>
+      </c>
+      <c r="L40" s="1">
+        <v>996873.48</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1009495.98</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>152</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>106.739</v>
+      </c>
+      <c r="D41" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2131206.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>110313.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>5.1760834006661</v>
+      </c>
+      <c r="J41">
+        <v>7.81</v>
+      </c>
+      <c r="K41" t="s">
+        <v>153</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2241519.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2405534.75</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100.566</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="H42" s="1">
+        <v>8959.95</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.46233024380972</v>
+      </c>
+      <c r="J42">
+        <v>0.12</v>
+      </c>
+      <c r="K42" t="s">
+        <v>156</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1946957.76</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1949256.76</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>158</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="D43" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>71199.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>2.7230483271375</v>
+      </c>
+      <c r="J43">
+        <v>0.93</v>
+      </c>
+      <c r="K43" t="s">
+        <v>159</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2685879.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2711107.13</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>161</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.196</v>
+      </c>
+      <c r="D44" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="H44" s="1">
+        <v>123677.9</v>
+      </c>
+      <c r="I44" s="1">
+        <v>6.1617886589178</v>
+      </c>
+      <c r="J44">
+        <v>1.38</v>
+      </c>
+      <c r="K44" t="s">
+        <v>162</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2130853.2</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2160803.72</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>164</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2121000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>100.796</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.72937294</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2136470.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1413.16</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.066144621735854</v>
+      </c>
+      <c r="J45">
+        <v>0.14</v>
+      </c>
+      <c r="K45" t="s">
+        <v>165</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2137883.16</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2140887.91</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>167</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>98.709</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="H46" s="1">
+        <v>30371.25</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.76306310137456</v>
+      </c>
+      <c r="J46">
+        <v>2.43</v>
+      </c>
+      <c r="K46" t="s">
+        <v>168</v>
+      </c>
+      <c r="L46" s="1">
+        <v>4010546.67</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4109394.45</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>170</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>92.31</v>
+      </c>
+      <c r="D47" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="H47" s="1">
+        <v>49809.79</v>
+      </c>
+      <c r="I47" s="1">
+        <v>3.0903778771293</v>
+      </c>
+      <c r="J47">
+        <v>3.41</v>
+      </c>
+      <c r="K47" t="s">
+        <v>171</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1661580.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1722977.26</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>173</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-12657.91</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-0.51100745250203</v>
+      </c>
+      <c r="J48">
+        <v>0.88</v>
+      </c>
+      <c r="K48" t="s">
+        <v>174</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2464392.07</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2486065.82</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>176</v>
+      </c>
+      <c r="B49" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>103.239</v>
+      </c>
+      <c r="D49" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="H49" s="1">
+        <v>37028.92</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.1310526563864</v>
+      </c>
+      <c r="J49">
+        <v>1.22</v>
+      </c>
+      <c r="K49" t="s">
+        <v>177</v>
+      </c>
+      <c r="L49" s="1">
+        <v>3310874.73</v>
+      </c>
+      <c r="M49" s="1">
+        <v>3350060.26</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>179</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.137</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="H50" s="1">
+        <v>17178.85</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.89116449043442</v>
+      </c>
+      <c r="J50">
+        <v>0.6</v>
+      </c>
+      <c r="K50" t="s">
+        <v>180</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1944864.5</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1956322.38</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>182</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>102.12</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="H51" s="1">
+        <v>36625.88</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.2929953564219</v>
+      </c>
+      <c r="J51">
+        <v>2.3</v>
+      </c>
+      <c r="K51" t="s">
+        <v>183</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1633920.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1670741.92</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>185</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.868</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="H52" s="1">
+        <v>11045.56</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.69701875361822</v>
+      </c>
+      <c r="J52">
+        <v>1.55</v>
+      </c>
+      <c r="K52" t="s">
+        <v>186</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1595731.76</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1620203.32</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>188</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>96.705</v>
+      </c>
+      <c r="D53" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="H53" s="1">
+        <v>220122.03</v>
+      </c>
+      <c r="I53" s="1">
+        <v>5.589417067087</v>
+      </c>
+      <c r="J53">
+        <v>1.47</v>
+      </c>
+      <c r="K53" t="s">
+        <v>189</v>
+      </c>
+      <c r="L53" s="1">
+        <v>4158315.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>4221460.21</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>191</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.939</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>14526.33</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.939</v>
+      </c>
+      <c r="J54">
+        <v>1.05</v>
+      </c>
+      <c r="K54" t="s">
+        <v>192</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1561526.33</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1577707.53</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>194</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>94.264</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-191497.74</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-6.3541097921505</v>
+      </c>
+      <c r="J55">
+        <v>1.2</v>
+      </c>
+      <c r="K55" t="s">
+        <v>195</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2822264.16</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2858129.79</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>197</v>
+      </c>
+      <c r="B56" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>98.714</v>
+      </c>
+      <c r="D56" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="H56" s="1">
+        <v>317470.36</v>
+      </c>
+      <c r="I56" s="1">
+        <v>7.8856097023704</v>
+      </c>
+      <c r="J56">
+        <v>0.42</v>
+      </c>
+      <c r="K56" t="s">
+        <v>198</v>
+      </c>
+      <c r="L56" s="1">
+        <v>4343416.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>4361859.84</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>200</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>101.305</v>
+      </c>
+      <c r="D57" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-4808.87</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-0.15289241853021</v>
+      </c>
+      <c r="J57">
+        <v>1.27</v>
+      </c>
+      <c r="K57" t="s">
+        <v>201</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3140455.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3179735.82</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>203</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>92.601</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-168688.36</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-5.9567346948461</v>
+      </c>
+      <c r="J58">
+        <v>2.36</v>
+      </c>
+      <c r="K58" t="s">
+        <v>204</v>
+      </c>
+      <c r="L58" s="1">
+        <v>2663204.76</v>
+      </c>
+      <c r="M58" s="1">
+        <v>2730970.51</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>206</v>
+      </c>
+      <c r="B59" s="1">
+        <v>3611000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>105.884</v>
+      </c>
+      <c r="D59" s="1">
+        <v>106.49917419</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>3845685.18</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-22213.94</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.57763282640832</v>
+      </c>
+      <c r="J59">
+        <v>0.75</v>
+      </c>
+      <c r="K59" t="s">
+        <v>207</v>
+      </c>
+      <c r="L59" s="1">
+        <v>3823471.24</v>
+      </c>
+      <c r="M59" s="1">
+        <v>3850455.62</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>209</v>
+      </c>
+      <c r="B60" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>101.68</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>11592.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="J60">
+        <v>0.58</v>
+      </c>
+      <c r="K60" t="s">
+        <v>210</v>
+      </c>
+      <c r="L60" s="1">
+        <v>701592.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>705619.4</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>212</v>
+      </c>
+      <c r="B61" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>101.286</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="H61" s="1">
+        <v>21585.9</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.51345292622212</v>
+      </c>
+      <c r="J61">
+        <v>0.75</v>
+      </c>
+      <c r="K61" t="s">
+        <v>213</v>
+      </c>
+      <c r="L61" s="1">
+        <v>4225651.92</v>
+      </c>
+      <c r="M61" s="1">
+        <v>4256941.92</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>215</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>103.375</v>
+      </c>
+      <c r="D62" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-14896.95</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-0.75274304057113</v>
+      </c>
+      <c r="J62">
+        <v>0.16</v>
+      </c>
+      <c r="K62" t="s">
+        <v>216</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1964125.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1967153.13</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>218</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>110.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-25769.17</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.3592989277276</v>
+      </c>
+      <c r="J63">
+        <v>6.23</v>
+      </c>
+      <c r="K63" t="s">
+        <v>219</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1870000.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1975836.64</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>221</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>101.998</v>
+      </c>
+      <c r="D64" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="H64" s="1">
+        <v>2856.35</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.17733021484791</v>
+      </c>
+      <c r="J64">
+        <v>0.36</v>
+      </c>
+      <c r="K64" t="s">
+        <v>222</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1613608.36</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1619372.91</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>224</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>97.126</v>
+      </c>
+      <c r="D65" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="H65" s="1">
+        <v>106953.63</v>
+      </c>
+      <c r="I65" s="1">
+        <v>3.9133997361247</v>
+      </c>
+      <c r="J65">
+        <v>1.69</v>
+      </c>
+      <c r="K65" t="s">
+        <v>225</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2839964.24</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2889428.57</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>227</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>103.753</v>
+      </c>
+      <c r="D66" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="H66" s="1">
+        <v>5758.1</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.27826292528896</v>
+      </c>
+      <c r="J66">
+        <v>0.14</v>
+      </c>
+      <c r="K66" t="s">
+        <v>228</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2075060.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2077868.22</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>230</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>33401.07</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.179</v>
+      </c>
+      <c r="J67">
+        <v>0.33</v>
+      </c>
+      <c r="K67" t="s">
+        <v>231</v>
+      </c>
+      <c r="L67" s="1">
+        <v>2866401.07</v>
+      </c>
+      <c r="M67" s="1">
+        <v>2875608.32</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>233</v>
+      </c>
+      <c r="B68" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>105.399</v>
+      </c>
+      <c r="D68" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-18155.15</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-0.48382230437412</v>
+      </c>
+      <c r="J68">
+        <v>0.2</v>
+      </c>
+      <c r="K68" t="s">
+        <v>234</v>
+      </c>
+      <c r="L68" s="1">
+        <v>3734286.57</v>
+      </c>
+      <c r="M68" s="1">
+        <v>3741261.85</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>236</v>
+      </c>
+      <c r="B69" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>103.193</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>31546.84</v>
+      </c>
+      <c r="I69" s="1">
+        <v>3.193</v>
+      </c>
+      <c r="J69">
+        <v>1.74</v>
+      </c>
+      <c r="K69" t="s">
+        <v>237</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1019546.84</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1036747.65</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>239</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>93.277</v>
+      </c>
+      <c r="D70" s="1">
+        <v>114.97511333</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1724626.7</v>
+      </c>
+      <c r="H70" s="1">
+        <v>480.86</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0.027881975850194</v>
+      </c>
+      <c r="J70">
+        <v>1.26</v>
+      </c>
+      <c r="K70" t="s">
+        <v>240</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1725107.56</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1744016.64</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>242</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>102.475</v>
+      </c>
+      <c r="D71" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="H71" s="1">
+        <v>29716.07</v>
+      </c>
+      <c r="I71" s="1">
+        <v>1.1279012868403</v>
+      </c>
+      <c r="J71">
+        <v>2.25</v>
+      </c>
+      <c r="K71" t="s">
+        <v>243</v>
+      </c>
+      <c r="L71" s="1">
+        <v>2664350.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>2722760.96</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>245</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2317000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>103.527</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>2340170.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>58550.59</v>
+      </c>
+      <c r="I72" s="1">
+        <v>2.5019801980198</v>
+      </c>
+      <c r="J72">
+        <v>1.1</v>
+      </c>
+      <c r="K72" t="s">
+        <v>246</v>
+      </c>
+      <c r="L72" s="1">
+        <v>2398720.59</v>
+      </c>
+      <c r="M72" s="1">
+        <v>2424310.74</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>248</v>
+      </c>
+      <c r="B73" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>98.067</v>
+      </c>
+      <c r="D73" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-43172.43</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-1.9505071290615</v>
+      </c>
+      <c r="J73">
+        <v>0.77</v>
+      </c>
+      <c r="K73" t="s">
+        <v>249</v>
+      </c>
+      <c r="L73" s="1">
+        <v>2170222.71</v>
+      </c>
+      <c r="M73" s="1">
+        <v>2187189.04</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>251</v>
+      </c>
+      <c r="B74" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>102.189</v>
+      </c>
+      <c r="D74" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>44255.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.97172970302465</v>
+      </c>
+      <c r="J74">
+        <v>1.48</v>
+      </c>
+      <c r="K74" t="s">
+        <v>252</v>
+      </c>
+      <c r="L74" s="1">
+        <v>4598505.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>4665020.63</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>254</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>102.188</v>
+      </c>
+      <c r="D75" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="H75" s="1">
+        <v>32346.12</v>
+      </c>
+      <c r="I75" s="1">
+        <v>1.7446249236453</v>
+      </c>
+      <c r="J75">
+        <v>0.78</v>
+      </c>
+      <c r="K75" t="s">
+        <v>255</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1886390.48</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1900875.06</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>257</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>98.523</v>
+      </c>
+      <c r="D76" s="1">
+        <v>99.11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1883090.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-11153.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-0.59227121380285</v>
+      </c>
+      <c r="J76">
+        <v>0.9</v>
+      </c>
+      <c r="K76" t="s">
+        <v>258</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1871937.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1888997.96</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>260</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>100.048</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="H77" s="1">
+        <v>219.79</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.011090808491075</v>
+      </c>
+      <c r="J77">
+        <v>0.84</v>
+      </c>
+      <c r="K77" t="s">
+        <v>261</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1981950.88</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1998562.39</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>263</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>101.722</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>17529.96</v>
+      </c>
+      <c r="I78" s="1">
+        <v>1.722</v>
+      </c>
+      <c r="J78">
+        <v>0.97</v>
+      </c>
+      <c r="K78" t="s">
+        <v>264</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1035529.96</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1045427.18</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>266</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>102.558</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="H79" s="1">
+        <v>43784.4</v>
+      </c>
+      <c r="I79" s="1">
+        <v>2.991109141832</v>
+      </c>
+      <c r="J79">
+        <v>2.68</v>
+      </c>
+      <c r="K79" t="s">
+        <v>267</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1507602.6</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1547016.98</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>269</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>96.403</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-26866.84</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.60549522332</v>
+      </c>
+      <c r="J80">
+        <v>0.99</v>
+      </c>
+      <c r="K80" t="s">
+        <v>270</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1646563.24</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1663456.06</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>269</v>
+      </c>
+      <c r="B81" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>98.116</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.597</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>4587059.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>24393.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.53177864073691</v>
+      </c>
+      <c r="J81">
+        <v>0.72</v>
+      </c>
+      <c r="K81" t="s">
+        <v>272</v>
+      </c>
+      <c r="L81" s="1">
+        <v>4611452.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>4645253.37</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>274</v>
+      </c>
+      <c r="B82" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.559</v>
+      </c>
+      <c r="D82" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="H82" s="1">
+        <v>184694.99</v>
+      </c>
+      <c r="I82" s="1">
+        <v>4.8633828816829</v>
+      </c>
+      <c r="J82">
+        <v>0.74</v>
+      </c>
+      <c r="K82" t="s">
+        <v>275</v>
+      </c>
+      <c r="L82" s="1">
+        <v>3982360.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>4012068.33</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>277</v>
+      </c>
+      <c r="B83" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>104.122</v>
+      </c>
+      <c r="D83" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-7590.55</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.23536878523173</v>
+      </c>
+      <c r="J83">
+        <v>1.05</v>
+      </c>
+      <c r="K83" t="s">
+        <v>278</v>
+      </c>
+      <c r="L83" s="1">
+        <v>3217369.8</v>
+      </c>
+      <c r="M83" s="1">
+        <v>3249782.61</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>280</v>
+      </c>
+      <c r="B84" s="1">
+        <v>1186000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>100.096</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.79670152</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>1159868.88</v>
+      </c>
+      <c r="H84" s="1">
+        <v>27269.68</v>
+      </c>
+      <c r="I84" s="1">
+        <v>2.351100238158</v>
+      </c>
+      <c r="J84">
+        <v>0.45</v>
+      </c>
+      <c r="K84" t="s">
+        <v>281</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1187138.56</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1192438.5</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>283</v>
+      </c>
+      <c r="B85" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>103.731</v>
+      </c>
+      <c r="D85" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-10442.48</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-2.6557013942707</v>
+      </c>
+      <c r="J85">
+        <v>0.73</v>
+      </c>
+      <c r="K85" t="s">
+        <v>284</v>
+      </c>
+      <c r="L85" s="1">
+        <v>382767.39</v>
+      </c>
+      <c r="M85" s="1">
+        <v>385465.7</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>286</v>
+      </c>
+      <c r="B86" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>97.94</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-55558.2</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-2.06</v>
+      </c>
+      <c r="J86">
+        <v>0.98</v>
+      </c>
+      <c r="K86" t="s">
+        <v>287</v>
+      </c>
+      <c r="L86" s="1">
+        <v>2641441.8</v>
+      </c>
+      <c r="M86" s="1">
+        <v>2667737.55</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>289</v>
+      </c>
+      <c r="B87" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>98.058</v>
+      </c>
+      <c r="D87" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="H87" s="1">
+        <v>216133.18</v>
+      </c>
+      <c r="I87" s="1">
+        <v>5.0477327776078</v>
+      </c>
+      <c r="J87">
+        <v>0.08</v>
+      </c>
+      <c r="K87" t="s">
+        <v>290</v>
+      </c>
+      <c r="L87" s="1">
+        <v>4497920.46</v>
+      </c>
+      <c r="M87" s="1">
+        <v>4501647.4</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>292</v>
+      </c>
+      <c r="B88" s="1">
+        <v>3689000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>97.444</v>
+      </c>
+      <c r="D88" s="1">
+        <v>97.36899024</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>3591942.05</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2767.11</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.077036599184555</v>
+      </c>
+      <c r="J88">
+        <v>0.9</v>
+      </c>
+      <c r="K88" t="s">
+        <v>293</v>
+      </c>
+      <c r="L88" s="1">
+        <v>3594709.16</v>
+      </c>
+      <c r="M88" s="1">
+        <v>3628061.76</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>295</v>
+      </c>
+      <c r="B89" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.862</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-12083.2</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.57375653778652</v>
+      </c>
+      <c r="J89">
+        <v>1.53</v>
+      </c>
+      <c r="K89" t="s">
+        <v>296</v>
+      </c>
+      <c r="L89" s="1">
+        <v>2093897.16</v>
+      </c>
+      <c r="M89" s="1">
+        <v>2126276.45</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>298</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>98.484</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-20719.55</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-1.4282378671264</v>
+      </c>
+      <c r="J90">
+        <v>2.92</v>
+      </c>
+      <c r="K90" t="s">
+        <v>299</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1429987.68</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1472314.47</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>301</v>
+      </c>
+      <c r="B91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>103.551</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>43680.95</v>
+      </c>
+      <c r="I91" s="1">
+        <v>3.5509993878561</v>
+      </c>
+      <c r="J91">
+        <v>0.94</v>
+      </c>
+      <c r="K91" t="s">
+        <v>302</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1273783.95</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1285316.17</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>304</v>
+      </c>
+      <c r="B92" s="1">
+        <v>4085000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>105.37</v>
+      </c>
+      <c r="D92" s="1">
+        <v>107.00187687</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>4371026.67</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-66662.17</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-1.5250918155574</v>
+      </c>
+      <c r="J92">
+        <v>1.32</v>
+      </c>
+      <c r="K92" t="s">
+        <v>305</v>
+      </c>
+      <c r="L92" s="1">
+        <v>4304364.5</v>
+      </c>
+      <c r="M92" s="1">
+        <v>4358192.89</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>307</v>
+      </c>
+      <c r="B93" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>101.397</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>805416.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>5760.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.71515837778241</v>
+      </c>
+      <c r="J93">
+        <v>2.22</v>
+      </c>
+      <c r="K93" t="s">
+        <v>308</v>
+      </c>
+      <c r="L93" s="1">
+        <v>811176.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>828967.78</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>310</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>105.686</v>
+      </c>
+      <c r="D94" s="1">
+        <v>106.27639</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2444356.97</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-13578.97</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.55552319757944</v>
+      </c>
+      <c r="J94">
+        <v>1.99</v>
+      </c>
+      <c r="K94" t="s">
+        <v>311</v>
+      </c>
+      <c r="L94" s="1">
+        <v>2430778.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>2476502.32</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>313</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3110000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.158</v>
+      </c>
+      <c r="D95" s="1">
+        <v>96.29170675</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2994672.08</v>
+      </c>
+      <c r="H95" s="1">
+        <v>89141.72</v>
+      </c>
+      <c r="I95" s="1">
+        <v>2.9766771659353</v>
+      </c>
+      <c r="J95">
+        <v>0.86</v>
+      </c>
+      <c r="K95" t="s">
+        <v>314</v>
+      </c>
+      <c r="L95" s="1">
+        <v>3083813.8</v>
+      </c>
+      <c r="M95" s="1">
+        <v>3110653.53</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>316</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>101.348</v>
+      </c>
+      <c r="D96" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>82732.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>3.9466666666667</v>
+      </c>
+      <c r="J96">
+        <v>1.29</v>
+      </c>
+      <c r="K96" t="s">
+        <v>317</v>
+      </c>
+      <c r="L96" s="1">
+        <v>2178982.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>2206797.63</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>319</v>
+      </c>
+      <c r="B97" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>76.483</v>
+      </c>
+      <c r="D97" s="1">
+        <v>81.5</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>2453150.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-151011.7</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-6.1558282208589</v>
+      </c>
+      <c r="J97">
+        <v>1.6</v>
+      </c>
+      <c r="K97" t="s">
+        <v>320</v>
+      </c>
+      <c r="L97" s="1">
+        <v>2302138.3</v>
+      </c>
+      <c r="M97" s="1">
+        <v>2350423.72</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>322</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>98.593</v>
+      </c>
+      <c r="D98" s="1">
+        <v>94.97</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>2089340.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>79706.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>3.8148889122881</v>
+      </c>
+      <c r="J98">
+        <v>0.14</v>
+      </c>
+      <c r="K98" t="s">
+        <v>323</v>
+      </c>
+      <c r="L98" s="1">
+        <v>2169046.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>2172071.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>325</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1005000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>96.793</v>
+      </c>
+      <c r="D99" s="1">
+        <v>92.60432438</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>930673.46</v>
+      </c>
+      <c r="H99" s="1">
+        <v>42096.19</v>
+      </c>
+      <c r="I99" s="1">
+        <v>4.5231965677844</v>
+      </c>
+      <c r="J99">
+        <v>0.62</v>
+      </c>
+      <c r="K99" t="s">
+        <v>326</v>
+      </c>
+      <c r="L99" s="1">
+        <v>972769.65</v>
+      </c>
+      <c r="M99" s="1">
+        <v>978988.09</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>328</v>
+      </c>
+      <c r="B100" s="1">
+        <v>2146000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.331</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>2146000.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>28563.26</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1.331</v>
+      </c>
+      <c r="J100">
+        <v>0.17</v>
+      </c>
+      <c r="K100" t="s">
+        <v>329</v>
+      </c>
+      <c r="L100" s="1">
+        <v>2174563.26</v>
+      </c>
+      <c r="M100" s="1">
+        <v>2178147.38</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>331</v>
+      </c>
+      <c r="B101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.903</v>
+      </c>
+      <c r="D101" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>16765.43</v>
+      </c>
+      <c r="I101" s="1">
+        <v>1.903</v>
+      </c>
+      <c r="J101">
+        <v>2.41</v>
+      </c>
+      <c r="K101" t="s">
+        <v>332</v>
+      </c>
+      <c r="L101" s="1">
+        <v>897765.43</v>
+      </c>
+      <c r="M101" s="1">
+        <v>919025.67</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>334</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3157000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>101.36</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.05914096</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3158867.08</v>
+      </c>
+      <c r="H102" s="1">
+        <v>41068.12</v>
+      </c>
+      <c r="I102" s="1">
+        <v>1.3000901576397</v>
+      </c>
+      <c r="J102">
+        <v>1.1</v>
+      </c>
+      <c r="K102" t="s">
+        <v>335</v>
+      </c>
+      <c r="L102" s="1">
+        <v>3199935.2</v>
+      </c>
+      <c r="M102" s="1">
+        <v>3234727.97</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>337</v>
+      </c>
+      <c r="B103" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.632</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>8076.96</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.632</v>
+      </c>
+      <c r="J103">
+        <v>0.96</v>
+      </c>
+      <c r="K103" t="s">
+        <v>338</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1286076.96</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1298324.46</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>340</v>
+      </c>
+      <c r="B104" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>101.063</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>10502.44</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.063</v>
+      </c>
+      <c r="J104">
+        <v>1.06</v>
+      </c>
+      <c r="K104" t="s">
+        <v>341</v>
+      </c>
+      <c r="L104" s="1">
+        <v>998502.44</v>
+      </c>
+      <c r="M104" s="1">
+        <v>1008980.18</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>343</v>
+      </c>
+      <c r="B105" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>100.416</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.83722714</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>2117581.77</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-8845.77</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.41772979562437</v>
+      </c>
+      <c r="J105">
+        <v>2.02</v>
+      </c>
+      <c r="K105" t="s">
+        <v>344</v>
+      </c>
+      <c r="L105" s="1">
+        <v>2108736.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>2151150.25</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>346</v>
+      </c>
+      <c r="B106" s="1">
+        <v>3579000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>102.693</v>
+      </c>
+      <c r="D106" s="1">
+        <v>101.7659905</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>3642204.8</v>
+      </c>
+      <c r="H106" s="1">
+        <v>33177.67</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.91092269166193</v>
+      </c>
+      <c r="J106">
+        <v>3.73</v>
+      </c>
+      <c r="K106" t="s">
+        <v>347</v>
+      </c>
+      <c r="L106" s="1">
+        <v>3675382.47</v>
+      </c>
+      <c r="M106" s="1">
+        <v>3808749.25</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>349</v>
+      </c>
+      <c r="B107" s="1">
+        <v>930564.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>103.391</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.47036099</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>934941.01</v>
+      </c>
+      <c r="H107" s="1">
+        <v>27178.41</v>
+      </c>
+      <c r="I107" s="1">
+        <v>2.9069652212603</v>
+      </c>
+      <c r="J107">
+        <v>0.93</v>
+      </c>
+      <c r="K107" t="s">
+        <v>350</v>
+      </c>
+      <c r="L107" s="1">
+        <v>962119.42</v>
+      </c>
+      <c r="M107" s="1">
+        <v>970814.38</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>352</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>101.997</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.14070507</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2173053.3</v>
+      </c>
+      <c r="H108" s="1">
+        <v>40281.6</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.8536866997234</v>
+      </c>
+      <c r="J108">
+        <v>0.72</v>
+      </c>
+      <c r="K108" t="s">
+        <v>353</v>
+      </c>
+      <c r="L108" s="1">
+        <v>2213334.9</v>
+      </c>
+      <c r="M108" s="1">
+        <v>2228909.17</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>355</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>102.746</v>
+      </c>
+      <c r="D109" s="1">
+        <v>102.39609091</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1126357.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>3849.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.34172114169841</v>
+      </c>
+      <c r="J109">
+        <v>0.34</v>
+      </c>
+      <c r="K109" t="s">
+        <v>356</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1130206.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1133983.43</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>358</v>
+      </c>
+      <c r="B110" s="1">
+        <v>5351000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>103.142</v>
+      </c>
+      <c r="D110" s="1">
+        <v>92.97841301</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>4975274.88</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-8059.3</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.1619870297498</v>
+      </c>
+      <c r="J110">
+        <v>0.14</v>
+      </c>
+      <c r="K110" t="s">
+        <v>359</v>
+      </c>
+      <c r="L110" s="1">
+        <v>4967215.58</v>
+      </c>
+      <c r="M110" s="1">
+        <v>4974890.92</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>361</v>
+      </c>
+      <c r="B111" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.591</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-7063.43</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-0.409</v>
+      </c>
+      <c r="J111">
+        <v>0.62</v>
+      </c>
+      <c r="K111" t="s">
+        <v>362</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1719936.57</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1730694.34</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>364</v>
+      </c>
+      <c r="B112" s="1">
+        <v>2890000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>105.243</v>
+      </c>
+      <c r="D112" s="1">
+        <v>105.25607855</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>3041900.67</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-377.97</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.012425455036308</v>
+      </c>
+      <c r="J112">
+        <v>3.15</v>
+      </c>
+      <c r="K112" t="s">
+        <v>365</v>
+      </c>
+      <c r="L112" s="1">
+        <v>3041522.7</v>
+      </c>
+      <c r="M112" s="1">
+        <v>3132467.39</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>367</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2727000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.481</v>
+      </c>
+      <c r="D113" s="1">
+        <v>98.03544408</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>2673426.56</v>
+      </c>
+      <c r="H113" s="1">
+        <v>39420.31</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.4745237662335</v>
+      </c>
+      <c r="J113">
+        <v>0.19</v>
+      </c>
+      <c r="K113" t="s">
+        <v>368</v>
+      </c>
+      <c r="L113" s="1">
+        <v>2712846.87</v>
+      </c>
+      <c r="M113" s="1">
+        <v>2717892.5</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>370</v>
+      </c>
+      <c r="B114" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.493</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.9978546</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>3926915.75</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-19825.64</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.50486542778515</v>
+      </c>
+      <c r="J114">
+        <v>0.09</v>
+      </c>
+      <c r="K114" t="s">
+        <v>371</v>
+      </c>
+      <c r="L114" s="1">
+        <v>3907090.11</v>
+      </c>
+      <c r="M114" s="1">
+        <v>3910471.69</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>373</v>
+      </c>
+      <c r="B115" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>104.173</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>29252.73</v>
+      </c>
+      <c r="I115" s="1">
+        <v>4.173</v>
+      </c>
+      <c r="J115">
+        <v>0.41</v>
+      </c>
+      <c r="K115" t="s">
+        <v>374</v>
+      </c>
+      <c r="L115" s="1">
+        <v>730252.73</v>
+      </c>
+      <c r="M115" s="1">
+        <v>733144.36</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>376</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1667000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>102.938</v>
+      </c>
+      <c r="D116" s="1">
+        <v>101.22761608</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>1687464.36</v>
+      </c>
+      <c r="H116" s="1">
+        <v>28512.1</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.6896416111568</v>
+      </c>
+      <c r="J116">
+        <v>0.64</v>
+      </c>
+      <c r="K116" t="s">
+        <v>377</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1715976.46</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1726586.22</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>379</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1811000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>103.711</v>
+      </c>
+      <c r="D117" s="1">
+        <v>103.54205743</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>1875146.66</v>
+      </c>
+      <c r="H117" s="1">
+        <v>3059.55</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.16316323758911</v>
+      </c>
+      <c r="J117">
+        <v>1.36</v>
+      </c>
+      <c r="K117" t="s">
+        <v>380</v>
+      </c>
+      <c r="L117" s="1">
+        <v>1878206.21</v>
+      </c>
+      <c r="M117" s="1">
+        <v>1902884.8</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>382</v>
+      </c>
+      <c r="B118" s="1">
+        <v>1280000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>101.961</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.78811563</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1302887.88</v>
+      </c>
+      <c r="H118" s="1">
+        <v>2212.92</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.16984730873389</v>
+      </c>
+      <c r="J118">
+        <v>1.81</v>
+      </c>
+      <c r="K118" t="s">
+        <v>383</v>
+      </c>
+      <c r="L118" s="1">
+        <v>1305100.8</v>
+      </c>
+      <c r="M118" s="1">
+        <v>1328300.8</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>385</v>
+      </c>
+      <c r="B119" s="1">
+        <v>2420000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>101.55</v>
+      </c>
+      <c r="D119" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>2446692.6</v>
+      </c>
+      <c r="H119" s="1">
+        <v>10817.4</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.44212337912822</v>
+      </c>
+      <c r="J119">
+        <v>4.92</v>
+      </c>
+      <c r="K119" t="s">
+        <v>386</v>
+      </c>
+      <c r="L119" s="1">
+        <v>2457510.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>2576554.11</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>388</v>
+      </c>
+      <c r="B120" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>98.152</v>
+      </c>
+      <c r="D120" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="H120" s="1">
+        <v>78818.85</v>
+      </c>
+      <c r="I120" s="1">
+        <v>3.9292928735491</v>
+      </c>
+      <c r="J120">
+        <v>1.1</v>
+      </c>
+      <c r="K120" t="s">
+        <v>389</v>
+      </c>
+      <c r="L120" s="1">
+        <v>2084748.48</v>
+      </c>
+      <c r="M120" s="1">
+        <v>2108200.98</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>391</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>104.475</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>56877.25</v>
+      </c>
+      <c r="I121" s="1">
+        <v>4.475</v>
+      </c>
+      <c r="J121">
+        <v>1.32</v>
+      </c>
+      <c r="K121" t="s">
+        <v>392</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1327877.25</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1344647.39</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>394</v>
+      </c>
+      <c r="B122" s="1">
+        <v>1834000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>103.84</v>
+      </c>
+      <c r="D122" s="1">
+        <v>101.19775245</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1855966.78</v>
+      </c>
+      <c r="H122" s="1">
+        <v>48458.82</v>
+      </c>
+      <c r="I122" s="1">
+        <v>2.6109745347921</v>
+      </c>
+      <c r="J122">
+        <v>1.75</v>
+      </c>
+      <c r="K122" t="s">
+        <v>395</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1904425.6</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1936558.81</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>397</v>
+      </c>
+      <c r="B123" s="1">
+        <v>2450000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>101.457</v>
+      </c>
+      <c r="D123" s="1">
+        <v>101.43494653</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>2485156.19</v>
+      </c>
+      <c r="H123" s="1">
+        <v>540.31</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.021741490622366</v>
+      </c>
+      <c r="J123">
+        <v>0.34</v>
+      </c>
+      <c r="K123" t="s">
+        <v>398</v>
+      </c>
+      <c r="L123" s="1">
+        <v>2485696.5</v>
+      </c>
+      <c r="M123" s="1">
+        <v>2493914.21</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>400</v>
+      </c>
+      <c r="B124" s="1">
+        <v>1037000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>99.828</v>
+      </c>
+      <c r="D124" s="1">
+        <v>98.76648216</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1024208.42</v>
+      </c>
+      <c r="H124" s="1">
+        <v>11007.94</v>
+      </c>
+      <c r="I124" s="1">
+        <v>1.0747753860489</v>
+      </c>
+      <c r="J124">
+        <v>1.49</v>
+      </c>
+      <c r="K124" t="s">
+        <v>401</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1035216.36</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1050616.38</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>403</v>
+      </c>
+      <c r="B125" s="1">
+        <v>3875000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>102.685</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.0960031</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>3878720.12</v>
+      </c>
+      <c r="H125" s="1">
+        <v>100323.63</v>
+      </c>
+      <c r="I125" s="1">
+        <v>2.5865137699082</v>
+      </c>
+      <c r="J125">
+        <v>1.28</v>
+      </c>
+      <c r="K125" t="s">
+        <v>404</v>
+      </c>
+      <c r="L125" s="1">
+        <v>3979043.75</v>
+      </c>
+      <c r="M125" s="1">
+        <v>4028772.92</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>406</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>116.175</v>
+      </c>
+      <c r="D126" s="1">
+        <v>123.47145</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>2345957.55</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-138632.55</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-5.9094227855913</v>
+      </c>
+      <c r="J126">
+        <v>3.21</v>
+      </c>
+      <c r="K126" t="s">
+        <v>407</v>
+      </c>
+      <c r="L126" s="1">
+        <v>2207325.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>2268242.12</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>409</v>
+      </c>
+      <c r="B127" s="1">
+        <v>654000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>107.804</v>
+      </c>
+      <c r="D127" s="1">
+        <v>113.147</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>739981.38</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-34943.22</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-4.7221755769044</v>
+      </c>
+      <c r="J127">
+        <v>3.13</v>
+      </c>
+      <c r="K127" t="s">
+        <v>410</v>
+      </c>
+      <c r="L127" s="1">
+        <v>705038.16</v>
+      </c>
+      <c r="M127" s="1">
+        <v>725525.34</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>412</v>
+      </c>
+      <c r="B128" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>96.138</v>
+      </c>
+      <c r="D128" s="1">
+        <v>93.14264308</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>1210854.36</v>
+      </c>
+      <c r="H128" s="1">
+        <v>38939.64</v>
+      </c>
+      <c r="I128" s="1">
+        <v>3.2158813880804</v>
+      </c>
+      <c r="J128">
+        <v>1.21</v>
+      </c>
+      <c r="K128" t="s">
+        <v>413</v>
+      </c>
+      <c r="L128" s="1">
+        <v>1249794.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>1265500.85</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>415</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3991000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>98.978</v>
+      </c>
+      <c r="D129" s="1">
+        <v>94.47603859</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3770538.7</v>
+      </c>
+      <c r="H129" s="1">
+        <v>179673.28</v>
+      </c>
+      <c r="I129" s="1">
+        <v>4.7651885922826</v>
+      </c>
+      <c r="J129">
+        <v>0.43</v>
+      </c>
+      <c r="K129" t="s">
+        <v>416</v>
+      </c>
+      <c r="L129" s="1">
+        <v>3950211.98</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3967423.17</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>418</v>
+      </c>
+      <c r="B130" s="1">
+        <v>3825000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.635</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.05687163</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>3827175.34</v>
+      </c>
+      <c r="H130" s="1">
+        <v>22113.41</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.57779976184734</v>
+      </c>
+      <c r="J130">
+        <v>1.99</v>
+      </c>
+      <c r="K130" t="s">
+        <v>419</v>
+      </c>
+      <c r="L130" s="1">
+        <v>3849288.75</v>
+      </c>
+      <c r="M130" s="1">
+        <v>3925310.63</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>421</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>82.522</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-266015.16</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-17.478</v>
+      </c>
+      <c r="J131">
+        <v>0.89</v>
+      </c>
+      <c r="K131" t="s">
+        <v>422</v>
+      </c>
+      <c r="L131" s="1">
+        <v>1255984.84</v>
+      </c>
+      <c r="M131" s="1">
+        <v>1269587.72</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>424</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D132" s="1">
         <v>0.0</v>
       </c>
-      <c r="M6" s="1">
-[...34 lines deleted...]
-      <c r="H7" s="1">
+      <c r="E132" t="s">
+        <v>44</v>
+      </c>
+      <c r="F132">
+        <v>1.14</v>
+      </c>
+      <c r="G132" s="1">
         <v>0.0</v>
       </c>
-      <c r="I7" s="1">
-[...2 lines deleted...]
-      <c r="J7" s="1">
+      <c r="H132" s="1">
+        <v>10.92</v>
+      </c>
+      <c r="I132" s="1">
         <v>0</v>
       </c>
-      <c r="K7">
+      <c r="J132">
         <v>0.0</v>
       </c>
-      <c r="L7">
+      <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="M7" s="1">
-[...34 lines deleted...]
-      <c r="H8" s="1">
+      <c r="L132" s="1">
+        <v>10.92</v>
+      </c>
+      <c r="M132" s="1">
+        <v>10.92</v>
+      </c>
+      <c r="N132" s="1">
         <v>0.0</v>
       </c>
-      <c r="I8" s="1">
-[...5 lines deleted...]
-      <c r="K8">
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>426</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2817000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.613</v>
+      </c>
+      <c r="D133" s="1">
+        <v>101.3779503</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>2855816.86</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-77888.65</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-2.7273685190023</v>
+      </c>
+      <c r="J133">
+        <v>1.27</v>
+      </c>
+      <c r="K133" t="s">
+        <v>427</v>
+      </c>
+      <c r="L133" s="1">
+        <v>2777928.21</v>
+      </c>
+      <c r="M133" s="1">
+        <v>2813603.78</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>429</v>
+      </c>
+      <c r="B134" s="1">
+        <v>1053000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>103.314</v>
+      </c>
+      <c r="D134" s="1">
+        <v>103.32906363</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>1088055.04</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-158.62</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.014578306626841</v>
+      </c>
+      <c r="J134">
+        <v>3.06</v>
+      </c>
+      <c r="K134" t="s">
+        <v>430</v>
+      </c>
+      <c r="L134" s="1">
+        <v>1087896.42</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1120155.51</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>432</v>
+      </c>
+      <c r="B135" s="1">
+        <v>3046000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>103.869</v>
+      </c>
+      <c r="D135" s="1">
+        <v>104.47316382</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>3182252.57</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-18402.83</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.57829570705634</v>
+      </c>
+      <c r="J135">
+        <v>3.3</v>
+      </c>
+      <c r="K135" t="s">
+        <v>433</v>
+      </c>
+      <c r="L135" s="1">
+        <v>3163849.74</v>
+      </c>
+      <c r="M135" s="1">
+        <v>3264367.74</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>435</v>
+      </c>
+      <c r="B136" s="1">
+        <v>2520000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>101.804</v>
+      </c>
+      <c r="D136" s="1">
+        <v>101.57528214</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>2559697.11</v>
+      </c>
+      <c r="H136" s="1">
+        <v>5763.69</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.22517078202272</v>
+      </c>
+      <c r="J136">
+        <v>2.87</v>
+      </c>
+      <c r="K136" t="s">
+        <v>436</v>
+      </c>
+      <c r="L136" s="1">
+        <v>2565460.8</v>
+      </c>
+      <c r="M136" s="1">
+        <v>2637858.88</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>438</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2947000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>103.841</v>
+      </c>
+      <c r="D137" s="1">
+        <v>101.56042721</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>2992985.79</v>
+      </c>
+      <c r="H137" s="1">
+        <v>67208.48</v>
+      </c>
+      <c r="I137" s="1">
+        <v>2.2455328797268</v>
+      </c>
+      <c r="J137">
+        <v>0.15</v>
+      </c>
+      <c r="K137" t="s">
+        <v>439</v>
+      </c>
+      <c r="L137" s="1">
+        <v>3060194.27</v>
+      </c>
+      <c r="M137" s="1">
+        <v>3064614.77</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>441</v>
+      </c>
+      <c r="B138" s="1">
+        <v>2051000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>99.903</v>
+      </c>
+      <c r="D138" s="1">
+        <v>97.59067821</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>2001584.81</v>
+      </c>
+      <c r="H138" s="1">
+        <v>47425.72</v>
+      </c>
+      <c r="I138" s="1">
+        <v>2.3694084688822</v>
+      </c>
+      <c r="J138">
+        <v>0.58</v>
+      </c>
+      <c r="K138" t="s">
+        <v>442</v>
+      </c>
+      <c r="L138" s="1">
+        <v>2049010.53</v>
+      </c>
+      <c r="M138" s="1">
+        <v>2060931.97</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>444</v>
+      </c>
+      <c r="B139" s="1">
+        <v>1360000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>103.239</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.81182206</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>1357440.78</v>
+      </c>
+      <c r="H139" s="1">
+        <v>46609.62</v>
+      </c>
+      <c r="I139" s="1">
+        <v>3.4336392929053</v>
+      </c>
+      <c r="J139">
+        <v>4.42</v>
+      </c>
+      <c r="K139" t="s">
+        <v>445</v>
+      </c>
+      <c r="L139" s="1">
+        <v>1404050.4</v>
+      </c>
+      <c r="M139" s="1">
+        <v>1464104.65</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>447</v>
+      </c>
+      <c r="B140" s="1">
+        <v>2159000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.777</v>
+      </c>
+      <c r="D140" s="1">
+        <v>102.17381658</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>2205932.7</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-30157.27</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-1.3670983706801</v>
+      </c>
+      <c r="J140">
+        <v>2.87</v>
+      </c>
+      <c r="K140" t="s">
+        <v>448</v>
+      </c>
+      <c r="L140" s="1">
+        <v>2175775.43</v>
+      </c>
+      <c r="M140" s="1">
+        <v>2237801.95</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>450</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1817000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>76.997</v>
+      </c>
+      <c r="D141" s="1">
+        <v>97.56207595</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1772702.92</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-373667.43</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-21.078965109394</v>
+      </c>
+      <c r="J141">
+        <v>1.85</v>
+      </c>
+      <c r="K141" t="s">
+        <v>451</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1399035.49</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1432649.99</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>453</v>
+      </c>
+      <c r="B142" s="1">
+        <v>1907000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>100.944</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.07713005</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>1908470.87</v>
+      </c>
+      <c r="H142" s="1">
+        <v>16531.21</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.86620185090905</v>
+      </c>
+      <c r="J142">
+        <v>1.1</v>
+      </c>
+      <c r="K142" t="s">
+        <v>454</v>
+      </c>
+      <c r="L142" s="1">
+        <v>1925002.08</v>
+      </c>
+      <c r="M142" s="1">
+        <v>1945979.08</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>456</v>
+      </c>
+      <c r="B143" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.443</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.0646</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>3802454.8</v>
+      </c>
+      <c r="H143" s="1">
+        <v>14379.2</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.37815571141043</v>
+      </c>
+      <c r="J143">
+        <v>1.79</v>
+      </c>
+      <c r="K143" t="s">
+        <v>457</v>
+      </c>
+      <c r="L143" s="1">
+        <v>3816834.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>3884899.39</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>459</v>
+      </c>
+      <c r="B144" s="1">
+        <v>3332000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>103.715</v>
+      </c>
+      <c r="D144" s="1">
+        <v>102.94102671</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>3429995.01</v>
+      </c>
+      <c r="H144" s="1">
+        <v>25788.79</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.75186086057892</v>
+      </c>
+      <c r="J144">
+        <v>3.26</v>
+      </c>
+      <c r="K144" t="s">
+        <v>460</v>
+      </c>
+      <c r="L144" s="1">
+        <v>3455783.8</v>
+      </c>
+      <c r="M144" s="1">
+        <v>3564490.3</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>462</v>
+      </c>
+      <c r="B145" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>82.95</v>
+      </c>
+      <c r="D145" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="H145" s="1">
+        <v>364305.95</v>
+      </c>
+      <c r="I145" s="1">
+        <v>7.1345154690974</v>
+      </c>
+      <c r="J145">
+        <v>0.84</v>
+      </c>
+      <c r="K145" t="s">
+        <v>463</v>
+      </c>
+      <c r="L145" s="1">
+        <v>5470552.5</v>
+      </c>
+      <c r="M145" s="1">
+        <v>5525638.82</v>
+      </c>
+      <c r="N145" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>465</v>
+      </c>
+      <c r="B146" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>104.435</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="H146" s="1">
+        <v>137125.82</v>
+      </c>
+      <c r="I146" s="1">
+        <v>4.278771499766</v>
+      </c>
+      <c r="J146">
+        <v>1.24</v>
+      </c>
+      <c r="K146" t="s">
+        <v>466</v>
+      </c>
+      <c r="L146" s="1">
+        <v>3341920.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>3381503.56</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>468</v>
+      </c>
+      <c r="B147" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>100.962</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="H147" s="1">
+        <v>10446.91</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.80358382860341</v>
+      </c>
+      <c r="J147">
+        <v>1.24</v>
+      </c>
+      <c r="K147" t="s">
+        <v>469</v>
+      </c>
+      <c r="L147" s="1">
+        <v>1310486.76</v>
+      </c>
+      <c r="M147" s="1">
+        <v>1326549.51</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>471</v>
+      </c>
+      <c r="B148" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-9004.76</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-0.44824225514802</v>
+      </c>
+      <c r="J148">
+        <v>1.23</v>
+      </c>
+      <c r="K148" t="s">
+        <v>472</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1999900.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>2024412.09</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>474</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.374</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="H149" s="1">
+        <v>5920.91</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.41743991930547</v>
+      </c>
+      <c r="J149">
         <v>0.0</v>
       </c>
-      <c r="L8">
+      <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="M8" s="1">
-[...55 lines deleted...]
-      <c r="O9" s="1">
+      <c r="L149" s="1">
+        <v>1424307.06</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1424307.06</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>476</v>
+      </c>
+      <c r="B150" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>97.671</v>
+      </c>
+      <c r="D150" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="H150" s="1">
+        <v>150177.21</v>
+      </c>
+      <c r="I150" s="1">
+        <v>6.1769106492165</v>
+      </c>
+      <c r="J150">
+        <v>0.99</v>
+      </c>
+      <c r="K150" t="s">
+        <v>477</v>
+      </c>
+      <c r="L150" s="1">
+        <v>2581444.53</v>
+      </c>
+      <c r="M150" s="1">
+        <v>2607709.34</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>479</v>
+      </c>
+      <c r="B151" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-16960.01</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-0.49263491341599</v>
+      </c>
+      <c r="J151">
+        <v>1.52</v>
+      </c>
+      <c r="K151" t="s">
+        <v>480</v>
+      </c>
+      <c r="L151" s="1">
+        <v>3425753.76</v>
+      </c>
+      <c r="M151" s="1">
+        <v>3478172.55</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>482</v>
+      </c>
+      <c r="B152" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>101.85</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="H152" s="1">
+        <v>29256.81</v>
+      </c>
+      <c r="I152" s="1">
+        <v>1.686480272523</v>
+      </c>
+      <c r="J152">
+        <v>0.11</v>
+      </c>
+      <c r="K152" t="s">
+        <v>483</v>
+      </c>
+      <c r="L152" s="1">
+        <v>1764042.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>1765990.5</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>485</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>103.12</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>62400.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>3.12</v>
+      </c>
+      <c r="J153">
+        <v>1.1</v>
+      </c>
+      <c r="K153" t="s">
+        <v>486</v>
+      </c>
+      <c r="L153" s="1">
+        <v>2062400.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>2084358.33</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>488</v>
+      </c>
+      <c r="B154" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>100.19</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.05580737</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>3802120.68</v>
+      </c>
+      <c r="H154" s="1">
+        <v>5099.32</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.13411778397313</v>
+      </c>
+      <c r="J154">
+        <v>0.28</v>
+      </c>
+      <c r="K154" t="s">
+        <v>489</v>
+      </c>
+      <c r="L154" s="1">
+        <v>3807220.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>3817761.1</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>491</v>
+      </c>
+      <c r="B155" s="1">
+        <v>5008000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>98.232</v>
+      </c>
+      <c r="D155" s="1">
+        <v>98.72295907</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>4944045.79</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-24587.23</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-0.49730991670285</v>
+      </c>
+      <c r="J155">
+        <v>0.14</v>
+      </c>
+      <c r="K155" t="s">
+        <v>492</v>
+      </c>
+      <c r="L155" s="1">
+        <v>4919458.56</v>
+      </c>
+      <c r="M155" s="1">
+        <v>4926318.83</v>
+      </c>
+      <c r="N155" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>494</v>
+      </c>
+      <c r="B156" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>88.874</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-281028.58</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-11.369515581829</v>
+      </c>
+      <c r="J156">
+        <v>2.11</v>
+      </c>
+      <c r="K156" t="s">
+        <v>495</v>
+      </c>
+      <c r="L156" s="1">
+        <v>2190744.1</v>
+      </c>
+      <c r="M156" s="1">
+        <v>2242637.49</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>497</v>
+      </c>
+      <c r="B157" s="1">
+        <v>547963.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>103.152</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.78719731</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>546796.92</v>
+      </c>
+      <c r="H157" s="1">
+        <v>18437.87</v>
+      </c>
+      <c r="I157" s="1">
+        <v>3.3719776622004</v>
+      </c>
+      <c r="J157">
+        <v>0.96</v>
+      </c>
+      <c r="K157" t="s">
+        <v>498</v>
+      </c>
+      <c r="L157" s="1">
+        <v>565234.79</v>
+      </c>
+      <c r="M157" s="1">
+        <v>570503.23</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>500</v>
+      </c>
+      <c r="B158" s="1">
+        <v>2066000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>104.065</v>
+      </c>
+      <c r="D158" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>2038170.98</v>
+      </c>
+      <c r="H158" s="1">
+        <v>111811.92</v>
+      </c>
+      <c r="I158" s="1">
+        <v>5.4858950057271</v>
+      </c>
+      <c r="J158">
+        <v>1.51</v>
+      </c>
+      <c r="K158" t="s">
+        <v>501</v>
+      </c>
+      <c r="L158" s="1">
+        <v>2149982.9</v>
+      </c>
+      <c r="M158" s="1">
+        <v>2181188.11</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>503</v>
+      </c>
+      <c r="B159" s="1">
+        <v>2958000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>96.856</v>
+      </c>
+      <c r="D159" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>2795310.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>69690.48</v>
+      </c>
+      <c r="I159" s="1">
+        <v>2.4931216931217</v>
+      </c>
+      <c r="J159">
+        <v>0.12</v>
+      </c>
+      <c r="K159" t="s">
+        <v>504</v>
+      </c>
+      <c r="L159" s="1">
+        <v>2865000.48</v>
+      </c>
+      <c r="M159" s="1">
+        <v>2868492.56</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>506</v>
+      </c>
+      <c r="B160" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>101.364</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.49614232</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>2683247.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>23171.8</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.86357312614157</v>
+      </c>
+      <c r="J160">
+        <v>1.2</v>
+      </c>
+      <c r="K160" t="s">
+        <v>507</v>
+      </c>
+      <c r="L160" s="1">
+        <v>2706418.8</v>
+      </c>
+      <c r="M160" s="1">
+        <v>2738458.8</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>509</v>
+      </c>
+      <c r="B161" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-16777.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.883</v>
+      </c>
+      <c r="J161">
+        <v>1.87</v>
+      </c>
+      <c r="K161" t="s">
+        <v>510</v>
+      </c>
+      <c r="L161" s="1">
+        <v>1883223.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>1918799.12</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>512</v>
+      </c>
+      <c r="B162" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>98.389</v>
+      </c>
+      <c r="D162" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>120945.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>12.580955214317</v>
+      </c>
+      <c r="J162">
+        <v>0.24</v>
+      </c>
+      <c r="K162" t="s">
+        <v>513</v>
+      </c>
+      <c r="L162" s="1">
+        <v>1082279.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>1084969.63</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>512</v>
+      </c>
+      <c r="B163" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>95.449</v>
+      </c>
+      <c r="D163" s="1">
+        <v>94.06809095</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>1975429.91</v>
+      </c>
+      <c r="H163" s="1">
+        <v>28999.09</v>
+      </c>
+      <c r="I163" s="1">
+        <v>1.4679888085728</v>
+      </c>
+      <c r="J163">
+        <v>0.28</v>
+      </c>
+      <c r="K163" t="s">
+        <v>515</v>
+      </c>
+      <c r="L163" s="1">
+        <v>2004429.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>2010307.16</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>517</v>
+      </c>
+      <c r="B164" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>94.422</v>
+      </c>
+      <c r="D164" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>16779.6</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.5290322580645</v>
+      </c>
+      <c r="J164">
+        <v>0.86</v>
+      </c>
+      <c r="K164" t="s">
+        <v>518</v>
+      </c>
+      <c r="L164" s="1">
+        <v>1114179.6</v>
+      </c>
+      <c r="M164" s="1">
+        <v>1124357.1</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>520</v>
+      </c>
+      <c r="B165" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>101.327</v>
+      </c>
+      <c r="D165" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-45062.44</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-2.8408227270609</v>
+      </c>
+      <c r="J165">
+        <v>1.09</v>
+      </c>
+      <c r="K165" t="s">
+        <v>521</v>
+      </c>
+      <c r="L165" s="1">
+        <v>1541183.67</v>
+      </c>
+      <c r="M165" s="1">
+        <v>1557724.55</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>523</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.571</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>8565.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.571</v>
+      </c>
+      <c r="J166">
+        <v>1.22</v>
+      </c>
+      <c r="K166" t="s">
+        <v>524</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1508565.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1526846.25</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>526</v>
+      </c>
+      <c r="B167" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>100.571</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="H167" s="1">
+        <v>22186.35</v>
+      </c>
+      <c r="I167" s="1">
+        <v>1.1301776465442</v>
+      </c>
+      <c r="J167">
+        <v>0.26</v>
+      </c>
+      <c r="K167" t="s">
+        <v>527</v>
+      </c>
+      <c r="L167" s="1">
+        <v>1985271.54</v>
+      </c>
+      <c r="M167" s="1">
+        <v>1990473.85</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>529</v>
+      </c>
+      <c r="B168" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>101.712</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="H168" s="1">
+        <v>26750.32</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.88442221741484</v>
+      </c>
+      <c r="J168">
+        <v>0.55</v>
+      </c>
+      <c r="K168" t="s">
+        <v>530</v>
+      </c>
+      <c r="L168" s="1">
+        <v>3051360.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>3067766.25</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>532</v>
+      </c>
+      <c r="B169" s="1">
+        <v>799000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>110.387</v>
+      </c>
+      <c r="D169" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>907176.61</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-25184.48</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-2.7761385955487</v>
+      </c>
+      <c r="J169">
+        <v>2.03</v>
+      </c>
+      <c r="K169" t="s">
+        <v>533</v>
+      </c>
+      <c r="L169" s="1">
+        <v>881992.13</v>
+      </c>
+      <c r="M169" s="1">
+        <v>898196.85</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>535</v>
+      </c>
+      <c r="B170" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>82.078</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-394858.88</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-17.784244248096</v>
+      </c>
+      <c r="J170">
+        <v>1.38</v>
+      </c>
+      <c r="K170" t="s">
+        <v>536</v>
+      </c>
+      <c r="L170" s="1">
+        <v>1825414.72</v>
+      </c>
+      <c r="M170" s="1">
+        <v>1856211.33</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>538</v>
+      </c>
+      <c r="B171" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>101.854</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>27587.52</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.854</v>
+      </c>
+      <c r="J171">
+        <v>0.46</v>
+      </c>
+      <c r="K171" t="s">
+        <v>539</v>
+      </c>
+      <c r="L171" s="1">
+        <v>1515587.52</v>
+      </c>
+      <c r="M171" s="1">
+        <v>1522407.52</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>541</v>
+      </c>
+      <c r="B172" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.968</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="H172" s="1">
+        <v>41022.43</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.4209118688599</v>
+      </c>
+      <c r="J172">
+        <v>3.51</v>
+      </c>
+      <c r="K172" t="s">
+        <v>542</v>
+      </c>
+      <c r="L172" s="1">
+        <v>2928072.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>3029939.47</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>544</v>
+      </c>
+      <c r="B173" s="1">
+        <v>4419000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>102.616</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.25273885</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>4430168.53</v>
+      </c>
+      <c r="H173" s="1">
+        <v>104432.51</v>
+      </c>
+      <c r="I173" s="1">
+        <v>2.3573033236277</v>
+      </c>
+      <c r="J173">
+        <v>0.16</v>
+      </c>
+      <c r="K173" t="s">
+        <v>545</v>
+      </c>
+      <c r="L173" s="1">
+        <v>4534601.04</v>
+      </c>
+      <c r="M173" s="1">
+        <v>4541505.73</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>547</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.2</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1603200.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-7088.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.44211576846307</v>
+      </c>
+      <c r="J174">
+        <v>1.18</v>
+      </c>
+      <c r="K174" t="s">
+        <v>548</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1596112.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1614966.79</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>550</v>
+      </c>
+      <c r="B175" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>96.5</v>
+      </c>
+      <c r="D175" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="H175" s="1">
+        <v>281377.27</v>
+      </c>
+      <c r="I175" s="1">
+        <v>7.6562686656181</v>
+      </c>
+      <c r="J175">
+        <v>0.45</v>
+      </c>
+      <c r="K175" t="s">
+        <v>551</v>
+      </c>
+      <c r="L175" s="1">
+        <v>3956500.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>3974753.42</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>553</v>
+      </c>
+      <c r="B176" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>81.984</v>
+      </c>
+      <c r="D176" s="1">
+        <v>73.81842241</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>2140734.25</v>
+      </c>
+      <c r="H176" s="1">
+        <v>236801.75</v>
+      </c>
+      <c r="I176" s="1">
+        <v>11.061706982079</v>
+      </c>
+      <c r="J176">
+        <v>0.2</v>
+      </c>
+      <c r="K176" t="s">
+        <v>554</v>
+      </c>
+      <c r="L176" s="1">
+        <v>2377536.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>2383445.25</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>556</v>
+      </c>
+      <c r="B177" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>97.112</v>
+      </c>
+      <c r="D177" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>5065.2</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.41567573156861</v>
+      </c>
+      <c r="J177">
+        <v>0.93</v>
+      </c>
+      <c r="K177" t="s">
+        <v>557</v>
+      </c>
+      <c r="L177" s="1">
+        <v>1223611.2</v>
+      </c>
+      <c r="M177" s="1">
+        <v>1235384.33</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>559</v>
+      </c>
+      <c r="B178" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>95.617</v>
+      </c>
+      <c r="D178" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>44091.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>2.0458911419424</v>
+      </c>
+      <c r="J178">
+        <v>0.34</v>
+      </c>
+      <c r="K178" t="s">
+        <v>560</v>
+      </c>
+      <c r="L178" s="1">
+        <v>2199191.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>2206988.95</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>562</v>
+      </c>
+      <c r="B179" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>83.848</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-541899.6</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-16.152</v>
+      </c>
+      <c r="J179">
+        <v>3.0</v>
+      </c>
+      <c r="K179" t="s">
+        <v>563</v>
+      </c>
+      <c r="L179" s="1">
+        <v>2813100.4</v>
+      </c>
+      <c r="M179" s="1">
+        <v>2913750.4</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>565</v>
+      </c>
+      <c r="B180" s="1">
+        <v>1550000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>92.673</v>
+      </c>
+      <c r="D180" s="1">
+        <v>101.28018323</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>1569842.84</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-133411.34</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-8.4983882845241</v>
+      </c>
+      <c r="J180">
+        <v>1.08</v>
+      </c>
+      <c r="K180" t="s">
+        <v>566</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1436431.5</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1453106.7</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>568</v>
+      </c>
+      <c r="B181" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>96.118</v>
+      </c>
+      <c r="D181" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="H181" s="1">
+        <v>168666.31</v>
+      </c>
+      <c r="I181" s="1">
+        <v>3.3174716613579</v>
+      </c>
+      <c r="J181">
+        <v>2.47</v>
+      </c>
+      <c r="K181" t="s">
+        <v>569</v>
+      </c>
+      <c r="L181" s="1">
+        <v>5252848.7</v>
+      </c>
+      <c r="M181" s="1">
+        <v>5388051.3</v>
+      </c>
+      <c r="N181" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>571</v>
+      </c>
+      <c r="B182" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>96.935</v>
+      </c>
+      <c r="D182" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="H182" s="1">
+        <v>206578.23</v>
+      </c>
+      <c r="I182" s="1">
+        <v>3.4445424915978</v>
+      </c>
+      <c r="J182">
+        <v>1.05</v>
+      </c>
+      <c r="K182" t="s">
+        <v>572</v>
+      </c>
+      <c r="L182" s="1">
+        <v>6203840.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>6271346.85</v>
+      </c>
+      <c r="N182" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>574</v>
+      </c>
+      <c r="B183" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>102.906</v>
+      </c>
+      <c r="D183" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="H183" s="1">
+        <v>7340.31</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.67301128132901</v>
+      </c>
+      <c r="J183">
+        <v>0.61</v>
+      </c>
+      <c r="K183" t="s">
+        <v>575</v>
+      </c>
+      <c r="L183" s="1">
+        <v>1098007.02</v>
+      </c>
+      <c r="M183" s="1">
+        <v>1104533.26</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>577</v>
+      </c>
+      <c r="B184" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>94.116</v>
+      </c>
+      <c r="D184" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-230371.85</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-5.9443367201365</v>
+      </c>
+      <c r="J184">
+        <v>2.32</v>
+      </c>
+      <c r="K184" t="s">
+        <v>578</v>
+      </c>
+      <c r="L184" s="1">
+        <v>3645112.68</v>
+      </c>
+      <c r="M184" s="1">
+        <v>3734917.87</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>580</v>
+      </c>
+      <c r="B185" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>96.925</v>
+      </c>
+      <c r="D185" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="H185" s="1">
+        <v>91910.5</v>
+      </c>
+      <c r="I185" s="1">
+        <v>5.9075487469747</v>
+      </c>
+      <c r="J185">
+        <v>0.55</v>
+      </c>
+      <c r="K185" t="s">
+        <v>581</v>
+      </c>
+      <c r="L185" s="1">
+        <v>1647725.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>1657092.71</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>583</v>
+      </c>
+      <c r="B186" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>103.307</v>
+      </c>
+      <c r="D186" s="1">
+        <v>101.2434</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>101243.4</v>
+      </c>
+      <c r="H186" s="1">
+        <v>2063.6</v>
+      </c>
+      <c r="I186" s="1">
+        <v>2.0382563209059</v>
+      </c>
+      <c r="J186">
+        <v>0.73</v>
+      </c>
+      <c r="K186">
+        <v>734.59</v>
+      </c>
+      <c r="L186" s="1">
+        <v>103307.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>104041.59</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>585</v>
+      </c>
+      <c r="B187" s="1">
+        <v>2413000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>103.938</v>
+      </c>
+      <c r="D187" s="1">
+        <v>102.38671778</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>2470591.5</v>
+      </c>
+      <c r="H187" s="1">
+        <v>37432.44</v>
+      </c>
+      <c r="I187" s="1">
+        <v>1.515120569305</v>
+      </c>
+      <c r="J187">
+        <v>0.06</v>
+      </c>
+      <c r="K187" t="s">
+        <v>586</v>
+      </c>
+      <c r="L187" s="1">
+        <v>2508023.94</v>
+      </c>
+      <c r="M187" s="1">
+        <v>2509445.3</v>
+      </c>
+      <c r="N187" s="1">
         <v>0.54</v>
       </c>
-      <c r="P9">
-[...210 lines deleted...]
-      <c r="C14" s="1">
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>588</v>
+      </c>
+      <c r="B188" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.536</v>
+      </c>
+      <c r="D188" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="H188" s="1">
+        <v>320863.54</v>
+      </c>
+      <c r="I188" s="1">
+        <v>10.572012027539</v>
+      </c>
+      <c r="J188">
+        <v>2.43</v>
+      </c>
+      <c r="K188" t="s">
+        <v>589</v>
+      </c>
+      <c r="L188" s="1">
+        <v>3355891.68</v>
+      </c>
+      <c r="M188" s="1">
+        <v>3436977.26</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>591</v>
+      </c>
+      <c r="B189" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D14" s="1">
-[...2520 lines deleted...]
-      <c r="K64">
+      <c r="C189" s="1">
+        <v>99.918</v>
+      </c>
+      <c r="D189" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>21507.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>2.1998152756597</v>
+      </c>
+      <c r="J189">
+        <v>1.66</v>
+      </c>
+      <c r="K189" t="s">
+        <v>592</v>
+      </c>
+      <c r="L189" s="1">
+        <v>999180.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1015742.5</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>594</v>
+      </c>
+      <c r="B190" s="1">
+        <v>3432300.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>103.673</v>
+      </c>
+      <c r="D190" s="1">
+        <v>103.09125717</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>3538401.22</v>
+      </c>
+      <c r="H190" s="1">
+        <v>19967.16</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.5642989236817</v>
+      </c>
+      <c r="J190">
         <v>2.98</v>
       </c>
-      <c r="L64" t="s">
-[...1608 lines deleted...]
-      <c r="O96" s="1">
+      <c r="K190" t="s">
+        <v>595</v>
+      </c>
+      <c r="L190" s="1">
+        <v>3558368.38</v>
+      </c>
+      <c r="M190" s="1">
+        <v>3660693.82</v>
+      </c>
+      <c r="N190" s="1">
         <v>0.78</v>
       </c>
-      <c r="P96">
-[...1484 lines deleted...]
-      <c r="K126">
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>597</v>
+      </c>
+      <c r="B191" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>106.278</v>
+      </c>
+      <c r="D191" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="H191" s="1">
+        <v>294296.23</v>
+      </c>
+      <c r="I191" s="1">
+        <v>5.9897560995635</v>
+      </c>
+      <c r="J191">
+        <v>0.23</v>
+      </c>
+      <c r="K191" t="s">
+        <v>598</v>
+      </c>
+      <c r="L191" s="1">
+        <v>5207622.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>5218898.71</v>
+      </c>
+      <c r="N191" s="1">
         <v>1.12</v>
       </c>
-      <c r="L126" t="s">
-[...3319 lines deleted...]
-      <c r="B193" t="s">
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
         <v>596</v>
-      </c>
-[...40 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">