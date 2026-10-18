--- v6 (2026-09-22)
+++ v7 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1698 +163,1704 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>38 693.15</t>
+    <t>47 699.32</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>29 080.63</t>
+    <t>40 460.00</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>2 216.25</t>
+    <t>8 865.00</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>78 625.34</t>
+    <t>91 810.96</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>38 002.59</t>
+    <t>48 366.94</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>27 000.00</t>
+    <t>32 062.50</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>80 572.59</t>
+    <t>97 436.63</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>55 850.74</t>
+    <t>2 107.58</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>47 736.99</t>
+    <t>61 163.01</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>16 771.23</t>
+    <t>19 619.18</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>31 765.05</t>
+    <t>44 194.85</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>79 796.66</t>
+    <t>3 011.19</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>124 444.55</t>
+    <t>4 696.02</t>
   </si>
   <si>
     <t>XS3382712126</t>
   </si>
   <si>
     <t>AMS OSRAM AG 7.25 31/05/2032</t>
   </si>
   <si>
-    <t>7 795.56</t>
+    <t>16 946.88</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>55 973.22</t>
+    <t>67 167.86</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>49 760.50</t>
+    <t>69 232.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>27 344.84</t>
+    <t>38 045.00</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>74 912.64</t>
+    <t>7 749.58</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>222 996.99</t>
+    <t>3 250.68</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>1 535.31</t>
+    <t>6 141.25</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>32 875.78</t>
+    <t>1 532.77</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>34 384.91</t>
+    <t>40 969.25</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>2 949.19</t>
+    <t>11 796.75</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>14 214.96</t>
+    <t>24 056.08</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>13 699.68</t>
+    <t>16 888.40</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>66 723.29</t>
+    <t>73 547.26</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>25 875.00</t>
+    <t>36 000.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>8 730.56</t>
+    <t>34 922.25</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>36 051.17</t>
+    <t>47 639.04</t>
   </si>
   <si>
     <t>XS3087220664</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
   </si>
   <si>
-    <t>9 125.34</t>
+    <t>36 501.38</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>27 398.00</t>
+    <t>40 376.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>17 681.63</t>
+    <t>29 922.75</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>23 633.46</t>
+    <t>32 881.33</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>12 622.50</t>
+    <t>17 634.38</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>164 015.75</t>
+    <t>10 873.97</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>2 299.00</t>
+    <t>9 196.00</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>25 228.13</t>
+    <t>35 100.00</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>29 950.52</t>
+    <t>1 130.21</t>
   </si>
   <si>
     <t>XS3333139288</t>
   </si>
   <si>
     <t>COREWEAVE INC 8.5 15/07/2032</t>
   </si>
   <si>
-    <t>3 004.75</t>
+    <t>16 526.13</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>98 847.78</t>
+    <t>116 880.82</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>61 397.26</t>
+    <t>66 390.41</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>21 673.75</t>
+    <t>28 640.31</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>39 185.53</t>
+    <t>54 519.00</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>11 457.88</t>
+    <t>19 390.25</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>36 821.92</t>
+    <t>43 035.62</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>24 471.56</t>
+    <t>31 145.63</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>63 145.21</t>
+    <t>69 506.85</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>16 181.20</t>
+    <t>1 444.69</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>35 865.63</t>
+    <t>49 900.00</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>18 443.84</t>
+    <t>23 326.03</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>39 280.82</t>
+    <t>49 886.64</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>67 765.75</t>
-[...8 lines deleted...]
-    <t>26 984.38</t>
+    <t>8 178.63</t>
   </si>
   <si>
     <t>XS3348854459</t>
   </si>
   <si>
     <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
-    <t>4 027.40</t>
+    <t>6 679.58</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>31 290.00</t>
+    <t>46 935.00</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>3 028.13</t>
+    <t>12 112.50</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>105 836.64</t>
+    <t>1 542.81</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>5 764.55</t>
+    <t>11 323.22</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>49 464.33</t>
+    <t>5 969.83</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>2 808.22</t>
+    <t>10 390.41</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>9 207.25</t>
+    <t>19 565.41</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>6 975.28</t>
+    <t>27 901.13</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>17 200.81</t>
+    <t>21 461.56</t>
   </si>
   <si>
     <t>XS2821788770</t>
   </si>
   <si>
     <t>FIBER MIDCO SPA 15/06/2029</t>
   </si>
   <si>
-    <t>18 909.08</t>
+    <t>33 496.08</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>58 410.96</t>
+    <t>2 190.41</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>25 590.15</t>
+    <t>34 802.61</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>16 966.33</t>
+    <t>23 605.33</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>66 515.63</t>
+    <t>84 656.25</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>14 484.58</t>
+    <t>21 595.19</t>
   </si>
   <si>
     <t>XS3328596179</t>
   </si>
   <si>
     <t>GENERAL MILLS INC (NC5.25) 16/07/2056</t>
   </si>
   <si>
-    <t>17 060.96</t>
+    <t>1 236.30</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>16 611.51</t>
+    <t>23 111.67</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
-    <t>9 897.22</t>
+    <t>14 669.10</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>39 414.38</t>
+    <t>46 856.25</t>
+  </si>
+  <si>
+    <t>XS3362208079</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
+  </si>
+  <si>
+    <t>52 054.11</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
-    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
-[...8 lines deleted...]
-    <t>33 801.37</t>
+    <t>22 894.22</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>29 708.33</t>
+    <t>41 333.33</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>32 412.81</t>
+    <t>48 925.00</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>5 299.94</t>
+    <t>8 969.13</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>2 698.31</t>
+    <t>4 566.38</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>26 295.75</t>
+    <t>39 443.63</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>3 726.94</t>
+    <t>14 907.75</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>33 352.60</t>
+    <t>46 996.85</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>32 379.29</t>
-[...8 lines deleted...]
-    <t>42 326.79</t>
+    <t>38 450.40</t>
+  </si>
+  <si>
+    <t>XS3415269490</t>
+  </si>
+  <si>
+    <t>HT TROPLAST GMBH 7.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>1 308.96</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>11 532.22</t>
+    <t>16 721.71</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>53 828.39</t>
+    <t>74 891.67</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>17 791.78</t>
+    <t>20 306.85</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>45 724.32</t>
+    <t>55 294.52</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>26 839.73</t>
+    <t>35 466.78</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>27 815.63</t>
+    <t>38 700.00</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>48 285.42</t>
+    <t>63 805.73</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>3 025.00</t>
+    <t>12 100.00</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>6 218.44</t>
-[...8 lines deleted...]
-    <t>3 584.12</t>
+    <t>7 914.38</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>21 260.24</t>
+    <t>3 211.98</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>34 792.77</t>
+    <t>48 407.33</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>12 247.50</t>
+    <t>17 040.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>10 477.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>42 414.25</t>
+    <t>49 948.36</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>133 366.78</t>
+    <t>146 273.24</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>8 694.96</t>
+    <t>14 714.54</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>15 574.27</t>
+    <t>23 508.33</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>3 777.43</t>
+    <t>8 211.81</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>7 675.34</t>
+    <t>30 701.36</t>
   </si>
   <si>
     <t>XS3368834159</t>
   </si>
   <si>
     <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
   </si>
   <si>
-    <t>10 757.77</t>
+    <t>18 205.46</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>90 944.69</t>
+    <t>3 431.88</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>5 045.63</t>
+    <t>20 182.53</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>3 381.58</t>
+    <t>14 794.43</t>
+  </si>
+  <si>
+    <t>XS2920504292</t>
+  </si>
+  <si>
+    <t>METLEN ENERGY &amp; METALS AE 4 17/10/2029</t>
+  </si>
+  <si>
+    <t>7 315.84</t>
+  </si>
+  <si>
+    <t>XS3238225224</t>
+  </si>
+  <si>
+    <t>METLEN ENERGY &amp; METALS SINGLE-MEMB 3.875 26/05/2031</t>
+  </si>
+  <si>
+    <t>13 079.45</t>
   </si>
   <si>
     <t>XS3385893956</t>
   </si>
   <si>
     <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
   </si>
   <si>
-    <t>2 891.63</t>
+    <t>5 783.25</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>10 609.76</t>
-[...8 lines deleted...]
-    <t>24 678.59</t>
+    <t>17 954.98</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>23 200.00</t>
+    <t>28 600.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>119 044.11</t>
+    <t>1 392.33</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>23 452.50</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>16 770.14</t>
+    <t>22 727.95</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>32 133.21</t>
+    <t>42 105.58</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>8 217.71</t>
+    <t>17 864.58</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>15 400.02</t>
+    <t>3 902.56</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>49 729.17</t>
+    <t>65 713.54</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>60 917.12</t>
+    <t>71 809.59</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>20 487.18</t>
+    <t>24 328.53</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>15 706.85</t>
+    <t>17 389.73</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>17 211.19</t>
+    <t>25 816.78</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>76 021.88</t>
-[...8 lines deleted...]
-    <t>13 602.88</t>
+    <t>2 868.75</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>35 675.57</t>
+    <t>46 876.04</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>32 259.09</t>
+    <t>3 729.38</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>100 518.00</t>
+    <t>119 365.13</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>72 398.08</t>
+    <t>9 303.69</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>4 420.50</t>
+    <t>17 682.00</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>11 921.44</t>
+    <t>17 882.16</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>60 054.25</t>
+    <t>65 335.89</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>62 026.52</t>
+    <t>2 288.07</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>33 614.50</t>
+    <t>45 879.25</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>20 977.00</t>
+    <t>26 698.00</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>68 065.39</t>
+    <t>30 766.40</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>108 706.50</t>
+    <t>13 119.75</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>55 086.32</t>
+    <t>60 574.62</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>39 583.56</t>
+    <t>52 306.85</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>16 062.75</t>
+    <t>20 443.50</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>24 512.09</t>
+    <t>3 828.26</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
+    <t>5 117.15</t>
+  </si>
+  <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>26 264.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>52 418.79</t>
-[...8 lines deleted...]
-    <t>1 948.50</t>
+    <t>63 390.17</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>21 958.33</t>
+    <t>31 520.83</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>10 541.10</t>
+    <t>21 082.19</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>6 860.27</t>
+    <t>30 013.70</t>
+  </si>
+  <si>
+    <t>XS3415958787</t>
+  </si>
+  <si>
+    <t>STONEPEAK MOTION HOLDCO LTD 5 15/07/2033</t>
+  </si>
+  <si>
+    <t>2 582.22</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>51 893.39</t>
+    <t>62 754.79</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>5 268.44</t>
+    <t>8 915.81</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>31 205.21</t>
-[...8 lines deleted...]
-    <t>3 492.08</t>
+    <t>42 439.08</t>
   </si>
   <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
-    <t>32 040.00</t>
+    <t>48 060.00</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>35 576.12</t>
+    <t>41 733.53</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>2 690.63</t>
+    <t>5 034.08</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>5 878.16</t>
+    <t>9 569.10</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>10 177.50</t>
+    <t>15 266.25</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>16 540.88</t>
+    <t>24 811.31</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>18 281.25</t>
+    <t>27 421.88</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>5 202.31</t>
+    <t>11 309.38</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>16 406.25</t>
+    <t>26 250.00</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>16 204.72</t>
+    <t>20 624.19</t>
+  </si>
+  <si>
+    <t>PTTAPBOM0015</t>
+  </si>
+  <si>
+    <t>TRANSPORTES AEREOS PORTUGUESES SA 4.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>7 916.67</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>30 796.61</t>
+    <t>7 729.83</t>
   </si>
   <si>
     <t>XS3381703274</t>
   </si>
   <si>
     <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
   </si>
   <si>
-    <t>6 820.00</t>
+    <t>12 400.00</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>101 867.47</t>
+    <t>112 325.34</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>6 904.69</t>
+    <t>27 618.75</t>
   </si>
   <si>
     <t>FR0014012SJ2</t>
   </si>
   <si>
     <t>VALEO SE 4.625 23/03/2032</t>
   </si>
   <si>
-    <t>18 854.79</t>
+    <t>24 328.77</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>18 253.42</t>
+    <t>25 835.62</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>5 909.25</t>
+    <t>7 250.00</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>11 773.13</t>
+    <t>16 380.00</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>7 797.95</t>
+    <t>10 137.33</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>100 650.00</t>
+    <t>4 193.75</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>16 675.20</t>
+    <t>23 107.07</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>135 202.60</t>
+    <t>147 330.41</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>67 506.85</t>
+    <t>88 219.18</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>6 526.24</t>
+    <t>10 275.36</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>89 805.19</t>
+    <t>3 388.88</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>9 367.71</t>
+    <t>13 033.33</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
+    <t>1 095.21</t>
+  </si>
+  <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>1 421.36</t>
+    <t>11 015.51</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>81 085.58</t>
+    <t>3 059.83</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>16 562.50</t>
-[...8 lines deleted...]
-    <t>102 325.44</t>
+    <t>XS3430526346</t>
+  </si>
+  <si>
+    <t>ZEGONA FINANCE PLC 4.25 15/01/2032</t>
+  </si>
+  <si>
+    <t>1 706.49</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>11 276.71</t>
+    <t>36 649.32</t>
+  </si>
+  <si>
+    <t>CDS-00109552</t>
+  </si>
+  <si>
+    <t>2672GSE00IT0271859</t>
+  </si>
+  <si>
+    <t>-189 305.50</t>
+  </si>
+  <si>
+    <t>CDS-00109703</t>
+  </si>
+  <si>
+    <t>267HJPME00TE0294657</t>
+  </si>
+  <si>
+    <t>189 305.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2215,302 +2221,302 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>2009712.079</v>
+        <v>2011098.3673</v>
       </c>
       <c r="C2">
-        <v>135.36</v>
+        <v>135.59</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>272035011.5</v>
+        <v>272693591.14</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>272035011.5</v>
+        <v>272693591.14</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>1031628.3088</v>
       </c>
       <c r="C3">
-        <v>54.69</v>
+        <v>54.79</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>56426882.27</v>
+        <v>56524497.58</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>56426882.27</v>
+        <v>56524497.58</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>413254.3495</v>
+        <v>408488.2889</v>
       </c>
       <c r="C4">
-        <v>125.59</v>
+        <v>125.77</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>51901345.49</v>
+        <v>51375708.69</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>51901345.49</v>
+        <v>51375708.69</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>1.0</v>
       </c>
       <c r="C5">
-        <v>133.84</v>
+        <v>134.09</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>133.84</v>
+        <v>134.09</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>133.84</v>
+        <v>134.09</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>130.23</v>
+        <v>130.29</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>130.23</v>
+        <v>130.29</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>130.23</v>
+        <v>130.29</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>11.0</v>
       </c>
       <c r="C7">
-        <v>129.74</v>
+        <v>129.96</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>1427.2</v>
+        <v>1429.57</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>1427.2</v>
+        <v>1429.57</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1">
         <v>7748.3</v>
       </c>
       <c r="C8">
-        <v>11128.18</v>
+        <v>11149.34</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>86224481.59</v>
+        <v>86388436.66</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>86224481.59</v>
+        <v>86388436.66</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="1">
         <v>3066.0</v>
       </c>
       <c r="C9">
-        <v>101.63</v>
+        <v>101.78</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
-        <v>311617.39</v>
+        <v>312060.28</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
-        <v>311617.39</v>
+        <v>312060.28</v>
       </c>
       <c r="H9" t="s">
         <v>8</v>
       </c>
       <c r="Z9" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z191"/>
+  <dimension ref="A1:Z193"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N191" sqref="N191"/>
+      <selection activeCell="N193" sqref="N193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>28</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -2576,9493 +2582,9593 @@
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
         <v>58.2</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="1">
-        <v>48477.0</v>
+        <v>41477.0</v>
       </c>
       <c r="C3" s="1">
-        <v>91.14</v>
+        <v>90.84</v>
       </c>
       <c r="D3" s="1">
-        <v>92.0360616375</v>
+        <v>92.0360616727</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>4461632.16</v>
+        <v>3817379.73</v>
       </c>
       <c r="H3" s="1">
-        <v>-43438.38</v>
+        <v>-49609.05</v>
       </c>
       <c r="I3" s="1">
-        <v>-0.97359841515935</v>
+        <v>-1.2995576418592</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>4418193.78</v>
+        <v>3767770.68</v>
       </c>
       <c r="M3" s="1">
-        <v>4418193.78</v>
+        <v>3767770.68</v>
       </c>
       <c r="N3" s="1">
-        <v>0.95</v>
+        <v>0.81</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="1">
         <v>4000.0</v>
       </c>
       <c r="C4" s="1">
         <v>0.001</v>
       </c>
       <c r="D4" s="1">
         <v>0.0001</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
       <c r="F4">
         <v>1.14</v>
       </c>
       <c r="G4" s="1">
         <v>0.33</v>
       </c>
       <c r="H4" s="1">
-        <v>3.16</v>
+        <v>3.17</v>
       </c>
       <c r="I4" s="1">
-        <v>957.57575757576</v>
+        <v>960.60606060606</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>3.49</v>
+        <v>3.5</v>
       </c>
       <c r="M4" s="1">
-        <v>3.49</v>
+        <v>3.5</v>
       </c>
       <c r="N4" s="1">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="1">
         <v>125000.0</v>
       </c>
       <c r="C5" s="1">
         <v>0.001</v>
       </c>
       <c r="D5" s="1">
         <v>0.0</v>
       </c>
       <c r="E5" t="s">
         <v>44</v>
       </c>
       <c r="F5">
         <v>1.14</v>
       </c>
       <c r="G5" s="1">
         <v>0.0</v>
       </c>
       <c r="H5" s="1">
-        <v>109.21</v>
+        <v>109.27</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>109.21</v>
+        <v>109.27</v>
       </c>
       <c r="M5" s="1">
-        <v>109.21</v>
+        <v>109.27</v>
       </c>
       <c r="N5" s="1">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="1">
-        <v>341.0</v>
+        <v>2536.0</v>
       </c>
       <c r="C6" s="1">
-        <v>4811.69</v>
+        <v>4819.08</v>
       </c>
       <c r="D6" s="1">
-        <v>4809.2451612903</v>
+        <v>4815.2939984227</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>1639952.6</v>
+        <v>12211585.58</v>
       </c>
       <c r="H6" s="1">
-        <v>833.69</v>
+        <v>9601.3</v>
       </c>
       <c r="I6" s="1">
-        <v>0.050836225388466</v>
+        <v>0.078624515523397</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>1640786.29</v>
+        <v>12221186.88</v>
       </c>
       <c r="M6" s="1">
-        <v>1640786.29</v>
+        <v>12221186.88</v>
       </c>
       <c r="N6" s="1">
-        <v>0.35</v>
+        <v>2.62</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="1">
-        <v>2500000.0</v>
+        <v>207.0</v>
       </c>
       <c r="C7" s="1">
-        <v>101.731</v>
+        <v>125.05</v>
       </c>
       <c r="D7" s="1">
-        <v>100.13</v>
+        <v>125.288985507</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="H7" s="1">
-        <v>40025.0</v>
+        <v>-49470.0</v>
       </c>
       <c r="I7" s="1">
-        <v>1.5989214021772</v>
+        <v>0</v>
       </c>
       <c r="J7">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>2543275.0</v>
+        <v>-49470.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2581968.15</v>
+        <v>-49470.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.55</v>
+        <v>-0.01</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1">
-        <v>2380000.0</v>
+        <v>352.0</v>
       </c>
       <c r="C8" s="1">
-        <v>103.875</v>
+        <v>105.5</v>
       </c>
       <c r="D8" s="1">
-        <v>101.7</v>
+        <v>105.52</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>2420460.0</v>
+        <v>0.0</v>
       </c>
       <c r="H8" s="1">
-        <v>51765.0</v>
+        <v>-7040.0</v>
       </c>
       <c r="I8" s="1">
-        <v>2.1386430678466</v>
+        <v>0</v>
       </c>
       <c r="J8">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2472225.0</v>
+        <v>-7040.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2501305.63</v>
+        <v>-7040.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.54</v>
+        <v>0.0</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1">
-        <v>1576000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>101.497</v>
+        <v>101.366</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0</v>
+        <v>100.13</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>1576000.0</v>
+        <v>2503250.0</v>
       </c>
       <c r="H9" s="1">
-        <v>23592.72</v>
+        <v>30900.0</v>
       </c>
       <c r="I9" s="1">
-        <v>1.497</v>
+        <v>1.234395286128</v>
       </c>
       <c r="J9">
-        <v>0.14</v>
+        <v>1.91</v>
       </c>
       <c r="K9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="L9" s="1">
-        <v>1599592.72</v>
+        <v>2534150.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1601808.97</v>
+        <v>2581849.32</v>
       </c>
       <c r="N9" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" s="1">
-        <v>4600000.0</v>
+        <v>2380000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.793</v>
+        <v>103.704</v>
       </c>
       <c r="D10" s="1">
-        <v>97.75</v>
+        <v>101.7</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>4496500.0</v>
+        <v>2420460.0</v>
       </c>
       <c r="H10" s="1">
-        <v>47978.0</v>
+        <v>47695.2</v>
       </c>
       <c r="I10" s="1">
-        <v>1.0670076726343</v>
+        <v>1.9705014749263</v>
       </c>
       <c r="J10">
-        <v>1.71</v>
+        <v>1.7</v>
       </c>
       <c r="K10" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="L10" s="1">
-        <v>4544478.0</v>
+        <v>2468155.2</v>
       </c>
       <c r="M10" s="1">
-        <v>4623103.34</v>
+        <v>2508615.2</v>
       </c>
       <c r="N10" s="1">
-        <v>0.99</v>
+        <v>0.54</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B11" s="1">
-        <v>2571000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>103.069</v>
+        <v>101.364</v>
       </c>
       <c r="D11" s="1">
-        <v>100.42060793</v>
+        <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>2581813.83</v>
+        <v>1576000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>68090.16</v>
+        <v>21496.64</v>
       </c>
       <c r="I11" s="1">
-        <v>2.6372993749127</v>
+        <v>1.364</v>
       </c>
       <c r="J11">
-        <v>1.48</v>
+        <v>0.56</v>
       </c>
       <c r="K11" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="L11" s="1">
-        <v>2649903.99</v>
+        <v>1597496.64</v>
       </c>
       <c r="M11" s="1">
-        <v>2687906.58</v>
+        <v>1606361.64</v>
       </c>
       <c r="N11" s="1">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B12" s="1">
-        <v>1000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>99.053</v>
+        <v>98.524</v>
       </c>
       <c r="D12" s="1">
-        <v>100.2479</v>
+        <v>97.75</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>1002479.0</v>
+        <v>4496500.0</v>
       </c>
       <c r="H12" s="1">
-        <v>-11949.0</v>
+        <v>35604.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1.1919451679287</v>
+        <v>0.79181585677749</v>
       </c>
       <c r="J12">
-        <v>2.7</v>
+        <v>2.0</v>
       </c>
       <c r="K12" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="L12" s="1">
-        <v>990530.0</v>
+        <v>4532104.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1017530.0</v>
+        <v>4623914.96</v>
       </c>
       <c r="N12" s="1">
-        <v>0.22</v>
+        <v>0.99</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B13" s="1">
-        <v>5451000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>98.346</v>
+        <v>102.969</v>
       </c>
       <c r="D13" s="1">
-        <v>99.95557916</v>
+        <v>100.42060793</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>5448578.62</v>
+        <v>2581813.83</v>
       </c>
       <c r="H13" s="1">
-        <v>-87738.16</v>
+        <v>65519.16</v>
       </c>
       <c r="I13" s="1">
-        <v>-1.6102944661189</v>
+        <v>2.5377182211469</v>
       </c>
       <c r="J13">
-        <v>1.48</v>
+        <v>1.88</v>
       </c>
       <c r="K13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="L13" s="1">
-        <v>5360840.46</v>
+        <v>2647332.99</v>
       </c>
       <c r="M13" s="1">
-        <v>5441413.05</v>
+        <v>2695699.93</v>
       </c>
       <c r="N13" s="1">
-        <v>1.17</v>
+        <v>0.58</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B14" s="1">
-        <v>1938000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>104.011</v>
+        <v>100.71</v>
       </c>
       <c r="D14" s="1">
-        <v>94.23756966</v>
+        <v>100.2479</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>1826324.1</v>
+        <v>1002479.0</v>
       </c>
       <c r="H14" s="1">
-        <v>-12164.24</v>
+        <v>4621.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.66605045621421</v>
+        <v>0.46095728688581</v>
       </c>
       <c r="J14">
-        <v>2.88</v>
+        <v>3.21</v>
       </c>
       <c r="K14" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="L14" s="1">
-        <v>1814159.86</v>
+        <v>1007100.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1870010.6</v>
+        <v>1039162.5</v>
       </c>
       <c r="N14" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B15" s="1">
-        <v>3300000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>99.969</v>
+        <v>98.914</v>
       </c>
       <c r="D15" s="1">
-        <v>98.92441182</v>
+        <v>99.95557916</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>3264505.59</v>
+        <v>5448578.62</v>
       </c>
       <c r="H15" s="1">
-        <v>34471.41</v>
+        <v>-56776.48</v>
       </c>
       <c r="I15" s="1">
-        <v>1.0559458101587</v>
+        <v>-1.0420420436183</v>
       </c>
       <c r="J15">
-        <v>1.45</v>
+        <v>1.79</v>
       </c>
       <c r="K15" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="L15" s="1">
-        <v>3298977.0</v>
+        <v>5391802.14</v>
       </c>
       <c r="M15" s="1">
-        <v>3346713.99</v>
+        <v>5489238.77</v>
       </c>
       <c r="N15" s="1">
-        <v>0.72</v>
+        <v>1.17</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B16" s="1">
-        <v>2200000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>93.186</v>
+        <v>103.955</v>
       </c>
       <c r="D16" s="1">
-        <v>81.90598182</v>
+        <v>94.23756966</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>1801931.6</v>
+        <v>1826324.1</v>
       </c>
       <c r="H16" s="1">
-        <v>248160.4</v>
+        <v>-13141.0</v>
       </c>
       <c r="I16" s="1">
-        <v>13.77191009914</v>
+        <v>-0.71953274886971</v>
       </c>
       <c r="J16">
-        <v>0.76</v>
+        <v>0.11</v>
       </c>
       <c r="K16" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="L16" s="1">
-        <v>2050092.0</v>
+        <v>1813183.1</v>
       </c>
       <c r="M16" s="1">
-        <v>2066863.23</v>
+        <v>1815290.68</v>
       </c>
       <c r="N16" s="1">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B17" s="1">
-        <v>3525250.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>97.611</v>
+        <v>100.236</v>
       </c>
       <c r="D17" s="1">
-        <v>96.4088025</v>
+        <v>98.92441182</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>3398651.31</v>
+        <v>3264505.59</v>
       </c>
       <c r="H17" s="1">
-        <v>7062.13</v>
+        <v>43282.41</v>
       </c>
       <c r="I17" s="1">
-        <v>0.20779213152055</v>
+        <v>1.3258488554158</v>
       </c>
       <c r="J17">
-        <v>0.9</v>
+        <v>1.85</v>
       </c>
       <c r="K17" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L17" s="1">
-        <v>3405713.44</v>
+        <v>3307788.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3437478.49</v>
+        <v>3368951.01</v>
       </c>
       <c r="N17" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B18" s="1">
-        <v>3245250.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>98.72</v>
+        <v>92.732</v>
       </c>
       <c r="D18" s="1">
-        <v>97.78572159</v>
+        <v>81.90598182</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>3173391.13</v>
+        <v>1801931.6</v>
       </c>
       <c r="H18" s="1">
-        <v>-2562.83</v>
+        <v>238172.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-0.080759978679338</v>
+        <v>13.217616029376</v>
       </c>
       <c r="J18">
-        <v>2.46</v>
+        <v>0.89</v>
       </c>
       <c r="K18" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="L18" s="1">
-        <v>3170828.3</v>
+        <v>2040104.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3250624.96</v>
+        <v>2059723.18</v>
       </c>
       <c r="N18" s="1">
-        <v>0.7</v>
+        <v>0.44</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B19" s="1">
-        <v>4253000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="C19" s="1">
-        <v>103.755</v>
+        <v>97.486</v>
       </c>
       <c r="D19" s="1">
-        <v>103.54083188</v>
+        <v>96.4088025</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>4403591.58</v>
+        <v>3398651.31</v>
       </c>
       <c r="H19" s="1">
-        <v>9108.57</v>
+        <v>2700.8</v>
       </c>
       <c r="I19" s="1">
-        <v>0.20684411427637</v>
+        <v>0.079466816500219</v>
       </c>
       <c r="J19">
-        <v>2.93</v>
+        <v>1.25</v>
       </c>
       <c r="K19" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L19" s="1">
-        <v>4412700.15</v>
+        <v>3401352.11</v>
       </c>
       <c r="M19" s="1">
-        <v>4537144.7</v>
+        <v>3445546.96</v>
       </c>
       <c r="N19" s="1">
-        <v>0.97</v>
+        <v>0.74</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B20" s="1">
-        <v>1683000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="C20" s="1">
-        <v>103.31</v>
+        <v>98.568</v>
       </c>
       <c r="D20" s="1">
-        <v>99.10522282</v>
+        <v>97.78572159</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>1667940.9</v>
+        <v>3173391.13</v>
       </c>
       <c r="H20" s="1">
-        <v>70766.4</v>
+        <v>-7444.98</v>
       </c>
       <c r="I20" s="1">
-        <v>4.2427402553652</v>
+        <v>-0.2346064413434</v>
       </c>
       <c r="J20">
-        <v>0.46</v>
+        <v>0.09</v>
       </c>
       <c r="K20" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="L20" s="1">
-        <v>1738707.3</v>
+        <v>3165946.15</v>
       </c>
       <c r="M20" s="1">
-        <v>1746502.86</v>
+        <v>3168957.34</v>
       </c>
       <c r="N20" s="1">
-        <v>0.37</v>
+        <v>0.68</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B21" s="1">
-        <v>2124000.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>106.952</v>
+        <v>103.458</v>
       </c>
       <c r="D21" s="1">
-        <v>108.54733851</v>
+        <v>103.54083188</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>2305545.47</v>
+        <v>4403591.58</v>
       </c>
       <c r="H21" s="1">
-        <v>-33884.99</v>
+        <v>-3522.84</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.4697168388529</v>
+        <v>-0.079999244616595</v>
       </c>
       <c r="J21">
-        <v>2.64</v>
+        <v>0.11</v>
       </c>
       <c r="K21" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="L21" s="1">
-        <v>2271660.48</v>
+        <v>4400068.74</v>
       </c>
       <c r="M21" s="1">
-        <v>2327633.7</v>
+        <v>4404764.76</v>
       </c>
       <c r="N21" s="1">
-        <v>0.5</v>
+        <v>0.94</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B22" s="1">
-        <v>4327000.0</v>
+        <v>1683000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>102.0</v>
+        <v>102.315</v>
       </c>
       <c r="D22" s="1">
-        <v>99.95464109</v>
+        <v>99.10522282</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>4325037.32</v>
+        <v>1667940.9</v>
       </c>
       <c r="H22" s="1">
-        <v>88502.68</v>
+        <v>54020.54</v>
       </c>
       <c r="I22" s="1">
-        <v>2.0462870826742</v>
+        <v>3.2387562413033</v>
       </c>
       <c r="J22">
-        <v>1.15</v>
+        <v>1.01</v>
       </c>
       <c r="K22" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="L22" s="1">
-        <v>4413540.0</v>
+        <v>1721961.44</v>
       </c>
       <c r="M22" s="1">
-        <v>4463300.5</v>
+        <v>1738908.32</v>
       </c>
       <c r="N22" s="1">
-        <v>0.96</v>
+        <v>0.37</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B23" s="1">
-        <v>3261000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.873</v>
+        <v>106.547</v>
       </c>
       <c r="D23" s="1">
-        <v>100.01062956</v>
+        <v>108.54733851</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>3261346.63</v>
+        <v>2305545.47</v>
       </c>
       <c r="H23" s="1">
-        <v>-37098.1</v>
+        <v>-42487.19</v>
       </c>
       <c r="I23" s="1">
-        <v>-1.1375086493029</v>
+        <v>-1.8428259408824</v>
       </c>
       <c r="J23">
-        <v>0.84</v>
+        <v>3.16</v>
       </c>
       <c r="K23" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="L23" s="1">
-        <v>3224248.53</v>
+        <v>2263058.28</v>
       </c>
       <c r="M23" s="1">
-        <v>3251593.37</v>
+        <v>2330226.14</v>
       </c>
       <c r="N23" s="1">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B24" s="1">
-        <v>2657000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.751</v>
+        <v>100.923</v>
       </c>
       <c r="D24" s="1">
-        <v>100.06368348</v>
+        <v>99.95464109</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>2658692.07</v>
+        <v>4325037.32</v>
       </c>
       <c r="H24" s="1">
-        <v>18262.0</v>
+        <v>41900.89</v>
       </c>
       <c r="I24" s="1">
-        <v>0.68687909389973</v>
+        <v>0.96879834553659</v>
       </c>
       <c r="J24">
-        <v>2.82</v>
+        <v>1.6</v>
       </c>
       <c r="K24" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="L24" s="1">
-        <v>2676954.07</v>
+        <v>4366938.21</v>
       </c>
       <c r="M24" s="1">
-        <v>2751866.71</v>
+        <v>4436170.21</v>
       </c>
       <c r="N24" s="1">
-        <v>0.59</v>
+        <v>0.95</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B25" s="1">
-        <v>4746000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>97.65</v>
+        <v>98.98</v>
       </c>
       <c r="D25" s="1">
-        <v>65.88463274</v>
+        <v>100.01062956</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>3126884.67</v>
+        <v>3261346.63</v>
       </c>
       <c r="H25" s="1">
-        <v>1507584.33</v>
+        <v>-33608.83</v>
       </c>
       <c r="I25" s="1">
-        <v>48.213621195054</v>
+        <v>-1.0305200217249</v>
       </c>
       <c r="J25">
-        <v>4.7</v>
+        <v>1.17</v>
       </c>
       <c r="K25" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="L25" s="1">
-        <v>4634469.0</v>
+        <v>3227737.8</v>
       </c>
       <c r="M25" s="1">
-        <v>4857465.99</v>
+        <v>3265782.8</v>
       </c>
       <c r="N25" s="1">
-        <v>1.04</v>
+        <v>0.7</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B26" s="1">
-        <v>1445000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>100.507</v>
+        <v>100.476</v>
       </c>
       <c r="D26" s="1">
-        <v>100.0</v>
+        <v>100.06368348</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>1445000.0</v>
+        <v>2658692.07</v>
       </c>
       <c r="H26" s="1">
-        <v>7326.15</v>
+        <v>10955.25</v>
       </c>
       <c r="I26" s="1">
-        <v>0.507</v>
+        <v>0.41205411200553</v>
       </c>
       <c r="J26">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="K26" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="L26" s="1">
-        <v>1452326.15</v>
+        <v>2669647.32</v>
       </c>
       <c r="M26" s="1">
-        <v>1453861.46</v>
+        <v>2677396.9</v>
       </c>
       <c r="N26" s="1">
-        <v>0.31</v>
+        <v>0.57</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B27" s="1">
-        <v>2950000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100.198</v>
+        <v>97.788</v>
       </c>
       <c r="D27" s="1">
-        <v>99.45524576</v>
+        <v>65.88463274</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>2933929.75</v>
+        <v>3126884.67</v>
       </c>
       <c r="H27" s="1">
-        <v>21911.25</v>
+        <v>1514133.81</v>
       </c>
       <c r="I27" s="1">
-        <v>0.74682258496476</v>
+        <v>48.423078232687</v>
       </c>
       <c r="J27">
-        <v>1.11</v>
+        <v>0.07</v>
       </c>
       <c r="K27" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="L27" s="1">
-        <v>2955841.0</v>
+        <v>4641018.48</v>
       </c>
       <c r="M27" s="1">
-        <v>2988716.78</v>
+        <v>4644269.16</v>
       </c>
       <c r="N27" s="1">
-        <v>0.64</v>
+        <v>0.99</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B28" s="1">
-        <v>1713000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>101.613</v>
+        <v>100.468</v>
       </c>
       <c r="D28" s="1">
         <v>100.0</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>1713000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="H28" s="1">
-        <v>27630.69</v>
+        <v>6762.6</v>
       </c>
       <c r="I28" s="1">
-        <v>1.613</v>
+        <v>0.468</v>
       </c>
       <c r="J28">
-        <v>2.01</v>
+        <v>0.43</v>
       </c>
       <c r="K28" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="L28" s="1">
-        <v>1740630.69</v>
+        <v>1451762.6</v>
       </c>
       <c r="M28" s="1">
-        <v>1775015.6</v>
+        <v>1457903.85</v>
       </c>
       <c r="N28" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B29" s="1">
-        <v>2247000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>100.229</v>
+        <v>100.094</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0</v>
+        <v>99.45524576</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>2247000.0</v>
+        <v>2933929.75</v>
       </c>
       <c r="H29" s="1">
-        <v>5145.63</v>
+        <v>18843.25</v>
       </c>
       <c r="I29" s="1">
-        <v>0.229</v>
+        <v>0.64225293737861</v>
       </c>
       <c r="J29">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="K29" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="L29" s="1">
-        <v>2252145.63</v>
+        <v>2952773.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2255094.82</v>
+        <v>2954305.77</v>
       </c>
       <c r="N29" s="1">
-        <v>0.48</v>
+        <v>0.63</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B30" s="1">
-        <v>2282000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>102.697</v>
+        <v>101.509</v>
       </c>
       <c r="D30" s="1">
-        <v>103.51827695</v>
+        <v>100.0</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>2362287.08</v>
+        <v>1713000.0</v>
       </c>
       <c r="H30" s="1">
-        <v>-18741.54</v>
+        <v>25849.17</v>
       </c>
       <c r="I30" s="1">
-        <v>-0.7933642002563</v>
+        <v>1.509</v>
       </c>
       <c r="J30">
-        <v>0.62</v>
+        <v>2.39</v>
       </c>
       <c r="K30" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="L30" s="1">
-        <v>2343545.54</v>
+        <v>1738849.17</v>
       </c>
       <c r="M30" s="1">
-        <v>2357760.5</v>
+        <v>1779818.42</v>
       </c>
       <c r="N30" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B31" s="1">
-        <v>791000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>102.738</v>
+        <v>100.165</v>
       </c>
       <c r="D31" s="1">
-        <v>100.39127686</v>
+        <v>100.0</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>794095.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="H31" s="1">
-        <v>18562.58</v>
+        <v>3707.55</v>
       </c>
       <c r="I31" s="1">
-        <v>2.3375767382996</v>
+        <v>0.165</v>
       </c>
       <c r="J31">
-        <v>1.73</v>
+        <v>0.53</v>
       </c>
       <c r="K31" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="L31" s="1">
-        <v>812657.58</v>
+        <v>2250707.55</v>
       </c>
       <c r="M31" s="1">
-        <v>826357.26</v>
+        <v>2262504.3</v>
       </c>
       <c r="N31" s="1">
-        <v>0.18</v>
+        <v>0.48</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B32" s="1">
-        <v>1800000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>103.122</v>
+        <v>102.458</v>
       </c>
       <c r="D32" s="1">
-        <v>103.60736833</v>
+        <v>103.51827695</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>1864932.63</v>
+        <v>2362287.08</v>
       </c>
       <c r="H32" s="1">
-        <v>-8736.63</v>
+        <v>-24195.52</v>
       </c>
       <c r="I32" s="1">
-        <v>-0.46846893337911</v>
+        <v>-1.0242413043211</v>
       </c>
       <c r="J32">
-        <v>3.71</v>
+        <v>1.05</v>
       </c>
       <c r="K32" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L32" s="1">
-        <v>1856196.0</v>
+        <v>2338091.56</v>
       </c>
       <c r="M32" s="1">
-        <v>1922919.29</v>
+        <v>2362147.64</v>
       </c>
       <c r="N32" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B33" s="1">
-        <v>2700000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.475</v>
+        <v>102.376</v>
       </c>
       <c r="D33" s="1">
-        <v>97.99</v>
+        <v>100.39127686</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>2645730.0</v>
+        <v>794095.0</v>
       </c>
       <c r="H33" s="1">
-        <v>67095.0</v>
+        <v>15699.16</v>
       </c>
       <c r="I33" s="1">
-        <v>2.5359730584754</v>
+        <v>1.9769876400179</v>
       </c>
       <c r="J33">
-        <v>0.96</v>
+        <v>2.14</v>
       </c>
       <c r="K33" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="L33" s="1">
-        <v>2712825.0</v>
+        <v>809794.16</v>
       </c>
       <c r="M33" s="1">
-        <v>2738700.0</v>
+        <v>826682.56</v>
       </c>
       <c r="N33" s="1">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B34" s="1">
-        <v>4233000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>106.285</v>
+        <v>102.67</v>
       </c>
       <c r="D34" s="1">
-        <v>100.83408623</v>
+        <v>103.60736833</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>4268306.87</v>
+        <v>1864932.63</v>
       </c>
       <c r="H34" s="1">
-        <v>230737.18</v>
+        <v>-16872.63</v>
       </c>
       <c r="I34" s="1">
-        <v>5.4058245348231</v>
+        <v>-0.90473134142116</v>
       </c>
       <c r="J34">
-        <v>0.21</v>
+        <v>4.09</v>
       </c>
       <c r="K34" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="L34" s="1">
-        <v>4499044.05</v>
+        <v>1848060.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4507774.61</v>
+        <v>1921607.26</v>
       </c>
       <c r="N34" s="1">
-        <v>0.97</v>
+        <v>0.41</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B35" s="1">
-        <v>2377000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>102.588</v>
+        <v>100.779</v>
       </c>
       <c r="D35" s="1">
-        <v>100.1633029</v>
+        <v>97.99</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>2380881.71</v>
+        <v>2645730.0</v>
       </c>
       <c r="H35" s="1">
-        <v>57635.05</v>
+        <v>75303.0</v>
       </c>
       <c r="I35" s="1">
-        <v>2.4207439520378</v>
+        <v>2.846208796816</v>
       </c>
       <c r="J35">
-        <v>1.52</v>
+        <v>1.33</v>
       </c>
       <c r="K35" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="L35" s="1">
-        <v>2438516.76</v>
+        <v>2721033.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2474567.93</v>
+        <v>2757033.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.53</v>
+        <v>0.59</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B36" s="1">
-        <v>5123000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>102.231</v>
+        <v>106.339</v>
       </c>
       <c r="D36" s="1">
-        <v>102.45</v>
+        <v>100.83408623</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>5248513.5</v>
+        <v>4268306.87</v>
       </c>
       <c r="H36" s="1">
-        <v>-11219.37</v>
+        <v>233023.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.21376281112738</v>
+        <v>5.4593778539639</v>
       </c>
       <c r="J36">
-        <v>0.18</v>
+        <v>0.83</v>
       </c>
       <c r="K36" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="L36" s="1">
-        <v>5237294.13</v>
+        <v>4501329.87</v>
       </c>
       <c r="M36" s="1">
-        <v>5246419.47</v>
+        <v>4536252.12</v>
       </c>
       <c r="N36" s="1">
-        <v>1.12</v>
+        <v>0.97</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B37" s="1">
-        <v>2472000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>96.478</v>
+        <v>102.509</v>
       </c>
       <c r="D37" s="1">
-        <v>100.08024879</v>
+        <v>100.1633029</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>2473983.75</v>
+        <v>2380881.71</v>
       </c>
       <c r="H37" s="1">
-        <v>-89047.59</v>
+        <v>55757.22</v>
       </c>
       <c r="I37" s="1">
-        <v>-3.5993603434137</v>
+        <v>2.3418727509986</v>
       </c>
       <c r="J37">
-        <v>1.11</v>
+        <v>2.0</v>
       </c>
       <c r="K37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="L37" s="1">
-        <v>2384936.16</v>
+        <v>2436638.93</v>
       </c>
       <c r="M37" s="1">
-        <v>2412334.16</v>
+        <v>2484277.97</v>
       </c>
       <c r="N37" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B38" s="1">
-        <v>3348000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>101.616</v>
+        <v>102.444</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0</v>
+        <v>102.45</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>3348000.0</v>
+        <v>5248513.5</v>
       </c>
       <c r="H38" s="1">
-        <v>54103.68</v>
+        <v>-307.38</v>
       </c>
       <c r="I38" s="1">
-        <v>1.616</v>
+        <v>-0.0058565153733529</v>
       </c>
       <c r="J38">
-        <v>0.53</v>
+        <v>0.71</v>
       </c>
       <c r="K38" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="L38" s="1">
-        <v>3402103.68</v>
+        <v>5248206.12</v>
       </c>
       <c r="M38" s="1">
-        <v>3419785.31</v>
+        <v>5284707.5</v>
       </c>
       <c r="N38" s="1">
-        <v>0.73</v>
+        <v>1.13</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B39" s="1">
-        <v>1897000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>103.491</v>
+        <v>96.786</v>
       </c>
       <c r="D39" s="1">
-        <v>102.70391249</v>
+        <v>100.08024879</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1948293.22</v>
+        <v>2473983.75</v>
       </c>
       <c r="H39" s="1">
-        <v>14931.05</v>
+        <v>-81433.83</v>
       </c>
       <c r="I39" s="1">
-        <v>0.7663656500329</v>
+        <v>-3.291607311487</v>
       </c>
       <c r="J39">
-        <v>1.25</v>
+        <v>1.63</v>
       </c>
       <c r="K39" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="L39" s="1">
-        <v>1963224.27</v>
+        <v>2392549.92</v>
       </c>
       <c r="M39" s="1">
-        <v>1986857.73</v>
+        <v>2432925.92</v>
       </c>
       <c r="N39" s="1">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B40" s="1">
-        <v>972000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>102.559</v>
+        <v>101.82</v>
       </c>
       <c r="D40" s="1">
         <v>100.0</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>972000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="H40" s="1">
-        <v>24873.48</v>
+        <v>60933.6</v>
       </c>
       <c r="I40" s="1">
-        <v>2.559</v>
+        <v>1.82</v>
       </c>
       <c r="J40">
-        <v>1.3</v>
+        <v>0.89</v>
       </c>
       <c r="K40" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="L40" s="1">
-        <v>996873.48</v>
+        <v>3408933.6</v>
       </c>
       <c r="M40" s="1">
-        <v>1009495.98</v>
+        <v>3438856.35</v>
       </c>
       <c r="N40" s="1">
-        <v>0.22</v>
+        <v>0.74</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B41" s="1">
-        <v>2100000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>106.739</v>
+        <v>103.354</v>
       </c>
       <c r="D41" s="1">
-        <v>101.486</v>
+        <v>102.70391249</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>2131206.0</v>
+        <v>1948293.22</v>
       </c>
       <c r="H41" s="1">
-        <v>110313.0</v>
+        <v>12332.16</v>
       </c>
       <c r="I41" s="1">
-        <v>5.1760834006661</v>
+        <v>0.63297248450108</v>
       </c>
       <c r="J41">
-        <v>7.81</v>
+        <v>1.73</v>
       </c>
       <c r="K41" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="L41" s="1">
-        <v>2241519.0</v>
+        <v>1960625.38</v>
       </c>
       <c r="M41" s="1">
-        <v>2405534.75</v>
+        <v>1993506.71</v>
       </c>
       <c r="N41" s="1">
-        <v>0.52</v>
+        <v>0.43</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B42" s="1">
-        <v>1936000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>100.566</v>
+        <v>102.212</v>
       </c>
       <c r="D42" s="1">
-        <v>100.10319267</v>
+        <v>100.0</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1937997.81</v>
+        <v>972000.0</v>
       </c>
       <c r="H42" s="1">
-        <v>8959.95</v>
+        <v>21500.64</v>
       </c>
       <c r="I42" s="1">
-        <v>0.46233024380972</v>
+        <v>2.212</v>
       </c>
       <c r="J42">
-        <v>0.12</v>
+        <v>1.81</v>
       </c>
       <c r="K42" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="L42" s="1">
-        <v>1946957.76</v>
+        <v>993500.64</v>
       </c>
       <c r="M42" s="1">
-        <v>1949256.76</v>
+        <v>1011135.02</v>
       </c>
       <c r="N42" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B43" s="1">
-        <v>2700000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.477</v>
+        <v>105.513</v>
       </c>
       <c r="D43" s="1">
-        <v>96.84</v>
+        <v>101.486</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>2614680.0</v>
+        <v>2131206.0</v>
       </c>
       <c r="H43" s="1">
-        <v>71199.0</v>
+        <v>84567.0</v>
       </c>
       <c r="I43" s="1">
-        <v>2.7230483271375</v>
+        <v>3.9680349999015</v>
       </c>
       <c r="J43">
-        <v>0.93</v>
+        <v>0.52</v>
       </c>
       <c r="K43" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="L43" s="1">
-        <v>2685879.0</v>
+        <v>2215773.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2711107.13</v>
+        <v>2226646.97</v>
       </c>
       <c r="N43" s="1">
-        <v>0.58</v>
+        <v>0.48</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B44" s="1">
-        <v>2170000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>98.196</v>
+        <v>100.909</v>
       </c>
       <c r="D44" s="1">
-        <v>92.4965576</v>
+        <v>100.10319267</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>2007175.3</v>
+        <v>1937997.81</v>
       </c>
       <c r="H44" s="1">
-        <v>123677.9</v>
+        <v>15600.43</v>
       </c>
       <c r="I44" s="1">
-        <v>6.1617886589178</v>
+        <v>0.80497665784256</v>
       </c>
       <c r="J44">
-        <v>1.38</v>
+        <v>0.48</v>
       </c>
       <c r="K44" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="L44" s="1">
-        <v>2130853.2</v>
+        <v>1953598.24</v>
       </c>
       <c r="M44" s="1">
-        <v>2160803.72</v>
+        <v>1962794.24</v>
       </c>
       <c r="N44" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B45" s="1">
-        <v>2121000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>100.796</v>
+        <v>98.785</v>
       </c>
       <c r="D45" s="1">
-        <v>100.72937294</v>
+        <v>96.84</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>2136470.0</v>
+        <v>2614680.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1413.16</v>
+        <v>52515.0</v>
       </c>
       <c r="I45" s="1">
-        <v>0.066144621735854</v>
+        <v>2.0084675753821</v>
       </c>
       <c r="J45">
-        <v>0.14</v>
+        <v>1.3</v>
       </c>
       <c r="K45" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="L45" s="1">
-        <v>2137883.16</v>
+        <v>2667195.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2140887.91</v>
+        <v>2702295.0</v>
       </c>
       <c r="N45" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B46" s="1">
-        <v>4063000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>98.709</v>
+        <v>98.643</v>
       </c>
       <c r="D46" s="1">
-        <v>97.961492</v>
+        <v>92.4965576</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>3980175.42</v>
+        <v>2007175.3</v>
       </c>
       <c r="H46" s="1">
-        <v>30371.25</v>
+        <v>133377.8</v>
       </c>
       <c r="I46" s="1">
-        <v>0.76306310137456</v>
+        <v>6.6450498867737</v>
       </c>
       <c r="J46">
-        <v>2.43</v>
+        <v>0.05</v>
       </c>
       <c r="K46" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="L46" s="1">
-        <v>4010546.67</v>
+        <v>2140553.1</v>
       </c>
       <c r="M46" s="1">
-        <v>4109394.45</v>
+        <v>2141683.31</v>
       </c>
       <c r="N46" s="1">
-        <v>0.88</v>
+        <v>0.46</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B47" s="1">
-        <v>1800000.0</v>
+        <v>2121000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>92.31</v>
+        <v>93.613</v>
       </c>
       <c r="D47" s="1">
-        <v>89.54278944</v>
+        <v>100.72937294</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>1611770.21</v>
+        <v>2136470.0</v>
       </c>
       <c r="H47" s="1">
-        <v>49809.79</v>
+        <v>-150938.27</v>
       </c>
       <c r="I47" s="1">
-        <v>3.0903778771293</v>
+        <v>-7.0648438779856</v>
       </c>
       <c r="J47">
-        <v>3.41</v>
+        <v>0.78</v>
       </c>
       <c r="K47" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="L47" s="1">
-        <v>1661580.0</v>
+        <v>1985531.73</v>
       </c>
       <c r="M47" s="1">
-        <v>1722977.26</v>
+        <v>2002057.86</v>
       </c>
       <c r="N47" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B48" s="1">
-        <v>2477000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>99.491</v>
+        <v>97.146</v>
       </c>
       <c r="D48" s="1">
-        <v>100.00201776</v>
+        <v>97.961492</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>2477049.98</v>
+        <v>3980175.42</v>
       </c>
       <c r="H48" s="1">
-        <v>-12657.91</v>
+        <v>-33133.44</v>
       </c>
       <c r="I48" s="1">
-        <v>-0.51100745250203</v>
+        <v>-0.83246180139467</v>
       </c>
       <c r="J48">
-        <v>0.88</v>
+        <v>2.88</v>
       </c>
       <c r="K48" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="L48" s="1">
-        <v>2464392.07</v>
+        <v>3947041.98</v>
       </c>
       <c r="M48" s="1">
-        <v>2486065.82</v>
+        <v>4063922.8</v>
       </c>
       <c r="N48" s="1">
-        <v>0.53</v>
+        <v>0.87</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B49" s="1">
-        <v>3207000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>103.239</v>
+        <v>90.979</v>
       </c>
       <c r="D49" s="1">
-        <v>102.084372</v>
+        <v>89.54278944</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>3273845.81</v>
+        <v>1611770.21</v>
       </c>
       <c r="H49" s="1">
-        <v>37028.92</v>
+        <v>25851.79</v>
       </c>
       <c r="I49" s="1">
-        <v>1.1310526563864</v>
+        <v>1.6039376977938</v>
       </c>
       <c r="J49">
-        <v>1.22</v>
+        <v>3.69</v>
       </c>
       <c r="K49" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="L49" s="1">
-        <v>3310874.73</v>
+        <v>1637622.0</v>
       </c>
       <c r="M49" s="1">
-        <v>3350060.26</v>
+        <v>1704012.41</v>
       </c>
       <c r="N49" s="1">
-        <v>0.72</v>
+        <v>0.36</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B50" s="1">
-        <v>1923000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>101.137</v>
+        <v>99.504</v>
       </c>
       <c r="D50" s="1">
-        <v>100.24366355</v>
+        <v>100.00201776</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>1927685.65</v>
+        <v>2477049.98</v>
       </c>
       <c r="H50" s="1">
-        <v>17178.85</v>
+        <v>-12335.9</v>
       </c>
       <c r="I50" s="1">
-        <v>0.89116449043442</v>
+        <v>-0.49800771480598</v>
       </c>
       <c r="J50">
-        <v>0.6</v>
+        <v>1.16</v>
       </c>
       <c r="K50" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="L50" s="1">
-        <v>1944864.5</v>
+        <v>2464714.08</v>
       </c>
       <c r="M50" s="1">
-        <v>1956322.38</v>
+        <v>2493354.39</v>
       </c>
       <c r="N50" s="1">
-        <v>0.42</v>
+        <v>0.53</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B51" s="1">
-        <v>1600000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>102.12</v>
+        <v>102.903</v>
       </c>
       <c r="D51" s="1">
-        <v>99.8308825</v>
+        <v>102.084372</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1597294.12</v>
+        <v>3273845.81</v>
       </c>
       <c r="H51" s="1">
-        <v>36625.88</v>
+        <v>26253.4</v>
       </c>
       <c r="I51" s="1">
-        <v>2.2929953564219</v>
+        <v>0.80191314813327</v>
       </c>
       <c r="J51">
-        <v>2.3</v>
+        <v>1.7</v>
       </c>
       <c r="K51" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="L51" s="1">
-        <v>1633920.0</v>
+        <v>3300099.21</v>
       </c>
       <c r="M51" s="1">
-        <v>1670741.92</v>
+        <v>3354618.21</v>
       </c>
       <c r="N51" s="1">
-        <v>0.36</v>
+        <v>0.72</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B52" s="1">
-        <v>1582000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.868</v>
+        <v>101.458</v>
       </c>
       <c r="D52" s="1">
-        <v>100.16979772</v>
+        <v>100.24366355</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1584686.2</v>
+        <v>1927685.65</v>
       </c>
       <c r="H52" s="1">
-        <v>11045.56</v>
+        <v>23351.69</v>
       </c>
       <c r="I52" s="1">
-        <v>0.69701875361822</v>
+        <v>1.211384750413</v>
       </c>
       <c r="J52">
-        <v>1.55</v>
+        <v>1.01</v>
       </c>
       <c r="K52" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="L52" s="1">
-        <v>1595731.76</v>
+        <v>1951037.34</v>
       </c>
       <c r="M52" s="1">
-        <v>1620203.32</v>
+        <v>1970427.59</v>
       </c>
       <c r="N52" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B53" s="1">
-        <v>4300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>96.705</v>
+        <v>101.013</v>
       </c>
       <c r="D53" s="1">
-        <v>91.58588302</v>
+        <v>99.8308825</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>3938192.97</v>
+        <v>1597294.12</v>
       </c>
       <c r="H53" s="1">
-        <v>220122.03</v>
+        <v>18913.88</v>
       </c>
       <c r="I53" s="1">
-        <v>5.589417067087</v>
+        <v>1.1841200542327</v>
       </c>
       <c r="J53">
-        <v>1.47</v>
+        <v>2.69</v>
       </c>
       <c r="K53" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="L53" s="1">
-        <v>4158315.0</v>
+        <v>1616208.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4221460.21</v>
+        <v>1659243.62</v>
       </c>
       <c r="N53" s="1">
-        <v>0.9</v>
+        <v>0.36</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B54" s="1">
-        <v>1547000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>100.939</v>
+        <v>100.809</v>
       </c>
       <c r="D54" s="1">
-        <v>100.0</v>
+        <v>100.16979772</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>1547000.0</v>
+        <v>1584686.2</v>
       </c>
       <c r="H54" s="1">
-        <v>14526.33</v>
+        <v>10112.18</v>
       </c>
       <c r="I54" s="1">
-        <v>0.939</v>
+        <v>0.63811876445949</v>
       </c>
       <c r="J54">
-        <v>1.05</v>
+        <v>1.97</v>
       </c>
       <c r="K54" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="L54" s="1">
-        <v>1561526.33</v>
+        <v>1594798.38</v>
       </c>
       <c r="M54" s="1">
-        <v>1577707.53</v>
+        <v>1625944.01</v>
       </c>
       <c r="N54" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B55" s="1">
-        <v>2994000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>94.264</v>
+        <v>95.885</v>
       </c>
       <c r="D55" s="1">
-        <v>100.6600501</v>
+        <v>91.58588302</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>3013761.9</v>
+        <v>3938192.97</v>
       </c>
       <c r="H55" s="1">
-        <v>-191497.74</v>
+        <v>184862.03</v>
       </c>
       <c r="I55" s="1">
-        <v>-6.3541097921505</v>
+        <v>4.6940825756438</v>
       </c>
       <c r="J55">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="K55" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="L55" s="1">
-        <v>2822264.16</v>
+        <v>4123055.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2858129.79</v>
+        <v>4192561.85</v>
       </c>
       <c r="N55" s="1">
-        <v>0.61</v>
+        <v>0.9</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B56" s="1">
-        <v>4400000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>98.714</v>
+        <v>100.913</v>
       </c>
       <c r="D56" s="1">
-        <v>91.49876455</v>
+        <v>100.0</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>4025945.64</v>
+        <v>1547000.0</v>
       </c>
       <c r="H56" s="1">
-        <v>317470.36</v>
+        <v>14124.11</v>
       </c>
       <c r="I56" s="1">
-        <v>7.8856097023704</v>
+        <v>0.913</v>
       </c>
       <c r="J56">
-        <v>0.42</v>
+        <v>0.09</v>
       </c>
       <c r="K56" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="L56" s="1">
-        <v>4343416.0</v>
+        <v>1561124.11</v>
       </c>
       <c r="M56" s="1">
-        <v>4361859.84</v>
+        <v>1562568.8</v>
       </c>
       <c r="N56" s="1">
-        <v>0.93</v>
+        <v>0.33</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B57" s="1">
-        <v>3100000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>101.305</v>
+        <v>93.376</v>
       </c>
       <c r="D57" s="1">
-        <v>101.46012484</v>
+        <v>100.6600501</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>3145263.87</v>
+        <v>3013761.9</v>
       </c>
       <c r="H57" s="1">
-        <v>-4808.87</v>
+        <v>-218084.46</v>
       </c>
       <c r="I57" s="1">
-        <v>-0.15289241853021</v>
+        <v>-7.2362869807333</v>
       </c>
       <c r="J57">
-        <v>1.27</v>
+        <v>1.67</v>
       </c>
       <c r="K57" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="L57" s="1">
-        <v>3140455.0</v>
+        <v>2795677.44</v>
       </c>
       <c r="M57" s="1">
-        <v>3179735.82</v>
+        <v>2845577.44</v>
       </c>
       <c r="N57" s="1">
-        <v>0.68</v>
+        <v>0.61</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B58" s="1">
-        <v>2876000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>92.601</v>
+        <v>98.938</v>
       </c>
       <c r="D58" s="1">
-        <v>98.46638108</v>
+        <v>91.49876455</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>2831893.12</v>
+        <v>4025945.64</v>
       </c>
       <c r="H58" s="1">
-        <v>-168688.36</v>
+        <v>327326.36</v>
       </c>
       <c r="I58" s="1">
-        <v>-5.9567346948461</v>
+        <v>8.1304217510498</v>
       </c>
       <c r="J58">
-        <v>2.36</v>
+        <v>0.53</v>
       </c>
       <c r="K58" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="L58" s="1">
-        <v>2663204.76</v>
+        <v>4353272.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2730970.51</v>
+        <v>4376598.03</v>
       </c>
       <c r="N58" s="1">
-        <v>0.58</v>
+        <v>0.94</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B59" s="1">
-        <v>3611000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>105.884</v>
+        <v>100.995</v>
       </c>
       <c r="D59" s="1">
-        <v>106.49917419</v>
+        <v>101.46012484</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>3845685.18</v>
+        <v>3145263.87</v>
       </c>
       <c r="H59" s="1">
-        <v>-22213.94</v>
+        <v>-14418.87</v>
       </c>
       <c r="I59" s="1">
-        <v>-0.57763282640832</v>
+        <v>-0.45843117130901</v>
       </c>
       <c r="J59">
-        <v>0.75</v>
+        <v>1.61</v>
       </c>
       <c r="K59" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="L59" s="1">
-        <v>3823471.24</v>
+        <v>3130845.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3850455.62</v>
+        <v>3180731.64</v>
       </c>
       <c r="N59" s="1">
-        <v>0.82</v>
+        <v>0.68</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B60" s="1">
-        <v>690000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>101.68</v>
+        <v>92.64</v>
       </c>
       <c r="D60" s="1">
-        <v>100.0</v>
+        <v>98.46638108</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>690000.0</v>
+        <v>2831893.12</v>
       </c>
       <c r="H60" s="1">
-        <v>11592.0</v>
+        <v>-167566.72</v>
       </c>
       <c r="I60" s="1">
-        <v>1.68</v>
+        <v>-5.917127267854</v>
       </c>
       <c r="J60">
-        <v>0.58</v>
+        <v>0.28</v>
       </c>
       <c r="K60" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="L60" s="1">
-        <v>701592.0</v>
+        <v>2664326.4</v>
       </c>
       <c r="M60" s="1">
-        <v>705619.4</v>
+        <v>2672505.03</v>
       </c>
       <c r="N60" s="1">
-        <v>0.15</v>
+        <v>0.57</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B61" s="1">
-        <v>4172000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>101.286</v>
+        <v>101.736</v>
       </c>
       <c r="D61" s="1">
-        <v>100.76860067</v>
+        <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>4204066.02</v>
+        <v>690000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>21585.9</v>
+        <v>11978.4</v>
       </c>
       <c r="I61" s="1">
-        <v>0.51345292622212</v>
+        <v>1.736</v>
       </c>
       <c r="J61">
-        <v>0.75</v>
+        <v>0.97</v>
       </c>
       <c r="K61" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="L61" s="1">
-        <v>4225651.92</v>
+        <v>701978.4</v>
       </c>
       <c r="M61" s="1">
-        <v>4256941.92</v>
+        <v>708657.98</v>
       </c>
       <c r="N61" s="1">
-        <v>0.91</v>
+        <v>0.15</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B62" s="1">
-        <v>1900000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>103.375</v>
+        <v>101.593</v>
       </c>
       <c r="D62" s="1">
-        <v>104.15905</v>
+        <v>100.76860067</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1979021.95</v>
+        <v>4204066.02</v>
       </c>
       <c r="H62" s="1">
-        <v>-14896.95</v>
+        <v>34393.94</v>
       </c>
       <c r="I62" s="1">
-        <v>-0.75274304057113</v>
+        <v>0.81811131976467</v>
       </c>
       <c r="J62">
-        <v>0.16</v>
+        <v>1.13</v>
       </c>
       <c r="K62" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="L62" s="1">
-        <v>1964125.0</v>
+        <v>4238459.96</v>
       </c>
       <c r="M62" s="1">
-        <v>1967153.13</v>
+        <v>4285394.96</v>
       </c>
       <c r="N62" s="1">
-        <v>0.42</v>
+        <v>0.92</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B63" s="1">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>110.0</v>
+        <v>103.308</v>
       </c>
       <c r="D63" s="1">
-        <v>111.51583353</v>
+        <v>104.15905</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>1895769.17</v>
+        <v>1979021.95</v>
       </c>
       <c r="H63" s="1">
-        <v>-25769.17</v>
+        <v>-16169.95</v>
       </c>
       <c r="I63" s="1">
-        <v>-1.3592989277276</v>
+        <v>-0.81706774399344</v>
       </c>
       <c r="J63">
-        <v>6.23</v>
+        <v>0.64</v>
       </c>
       <c r="K63" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="L63" s="1">
-        <v>1870000.0</v>
+        <v>1962852.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1975836.64</v>
+        <v>1974964.5</v>
       </c>
       <c r="N63" s="1">
         <v>0.42</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B64" s="1">
-        <v>1582000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>101.998</v>
+        <v>109.457</v>
       </c>
       <c r="D64" s="1">
-        <v>101.8174469</v>
+        <v>111.51583353</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>1610752.01</v>
+        <v>1895769.17</v>
       </c>
       <c r="H64" s="1">
-        <v>2856.35</v>
+        <v>-35000.17</v>
       </c>
       <c r="I64" s="1">
-        <v>0.17733021484791</v>
+        <v>-1.8462252975662</v>
       </c>
       <c r="J64">
-        <v>0.36</v>
+        <v>0.09</v>
       </c>
       <c r="K64" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="L64" s="1">
-        <v>1613608.36</v>
+        <v>1860769.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1619372.91</v>
+        <v>1862311.81</v>
       </c>
       <c r="N64" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B65" s="1">
-        <v>2924000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>97.126</v>
+        <v>101.399</v>
       </c>
       <c r="D65" s="1">
-        <v>93.46821512</v>
+        <v>101.8174469</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>2733010.61</v>
+        <v>1610752.01</v>
       </c>
       <c r="H65" s="1">
-        <v>106953.63</v>
+        <v>-6619.83</v>
       </c>
       <c r="I65" s="1">
-        <v>3.9133997361247</v>
+        <v>-0.41097760293964</v>
       </c>
       <c r="J65">
-        <v>1.69</v>
+        <v>0.72</v>
       </c>
       <c r="K65" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="L65" s="1">
-        <v>2839964.24</v>
+        <v>1604132.18</v>
       </c>
       <c r="M65" s="1">
-        <v>2889428.57</v>
+        <v>1615455.4</v>
       </c>
       <c r="N65" s="1">
-        <v>0.62</v>
+        <v>0.35</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B66" s="1">
-        <v>2000000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>103.753</v>
+        <v>98.591</v>
       </c>
       <c r="D66" s="1">
-        <v>103.465095</v>
+        <v>93.46821512</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>2069301.9</v>
+        <v>2733010.61</v>
       </c>
       <c r="H66" s="1">
-        <v>5758.1</v>
+        <v>149790.23</v>
       </c>
       <c r="I66" s="1">
-        <v>0.27826292528896</v>
+        <v>5.480777478577</v>
       </c>
       <c r="J66">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="K66" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="L66" s="1">
-        <v>2075060.0</v>
+        <v>2882800.84</v>
       </c>
       <c r="M66" s="1">
-        <v>2077868.22</v>
+        <v>2888770.67</v>
       </c>
       <c r="N66" s="1">
-        <v>0.45</v>
+        <v>0.62</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B67" s="1">
-        <v>2833000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>101.179</v>
+        <v>103.431</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0</v>
+        <v>103.465095</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>2833000.0</v>
+        <v>2069301.9</v>
       </c>
       <c r="H67" s="1">
-        <v>33401.07</v>
+        <v>-681.9</v>
       </c>
       <c r="I67" s="1">
-        <v>1.179</v>
+        <v>-0.032953142313357</v>
       </c>
       <c r="J67">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="K67" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="L67" s="1">
-        <v>2866401.07</v>
+        <v>2068620.0</v>
       </c>
       <c r="M67" s="1">
-        <v>2875608.32</v>
+        <v>2079010.41</v>
       </c>
       <c r="N67" s="1">
-        <v>0.62</v>
+        <v>0.44</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B68" s="1">
-        <v>3543000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>105.399</v>
+        <v>101.007</v>
       </c>
       <c r="D68" s="1">
-        <v>105.91142309</v>
+        <v>100.0</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>3752441.72</v>
+        <v>2833000.0</v>
       </c>
       <c r="H68" s="1">
-        <v>-18155.15</v>
+        <v>28528.31</v>
       </c>
       <c r="I68" s="1">
-        <v>-0.48382230437412</v>
+        <v>1.007</v>
       </c>
       <c r="J68">
-        <v>0.2</v>
+        <v>0.69</v>
       </c>
       <c r="K68" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="L68" s="1">
-        <v>3734286.57</v>
+        <v>2861528.31</v>
       </c>
       <c r="M68" s="1">
-        <v>3741261.85</v>
+        <v>2881093.72</v>
       </c>
       <c r="N68" s="1">
-        <v>0.8</v>
+        <v>0.62</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B69" s="1">
-        <v>988000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>103.193</v>
+        <v>105.24</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0</v>
+        <v>105.91142309</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>988000.0</v>
+        <v>3752441.72</v>
       </c>
       <c r="H69" s="1">
-        <v>31546.84</v>
+        <v>-23788.52</v>
       </c>
       <c r="I69" s="1">
-        <v>3.193</v>
+        <v>-0.63394775389077</v>
       </c>
       <c r="J69">
-        <v>1.74</v>
+        <v>0.79</v>
       </c>
       <c r="K69" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="L69" s="1">
-        <v>1019546.84</v>
+        <v>3728653.2</v>
       </c>
       <c r="M69" s="1">
-        <v>1036747.65</v>
+        <v>3756554.33</v>
       </c>
       <c r="N69" s="1">
-        <v>0.22</v>
+        <v>0.8</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B70" s="1">
-        <v>1500000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>93.277</v>
+        <v>102.618</v>
       </c>
       <c r="D70" s="1">
-        <v>114.97511333</v>
+        <v>100.0</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1724626.7</v>
+        <v>988000.0</v>
       </c>
       <c r="H70" s="1">
-        <v>480.86</v>
+        <v>25865.84</v>
       </c>
       <c r="I70" s="1">
-        <v>0.027881975850194</v>
+        <v>2.618</v>
       </c>
       <c r="J70">
-        <v>1.26</v>
+        <v>2.17</v>
       </c>
       <c r="K70" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="L70" s="1">
-        <v>1725107.56</v>
+        <v>1013865.84</v>
       </c>
       <c r="M70" s="1">
-        <v>1744016.64</v>
+        <v>1035327.4</v>
       </c>
       <c r="N70" s="1">
-        <v>0.37</v>
+        <v>0.22</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B71" s="1">
-        <v>2600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>102.475</v>
+        <v>96.487</v>
       </c>
       <c r="D71" s="1">
-        <v>101.33207423</v>
+        <v>114.97511333</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>2634633.93</v>
+        <v>1724626.7</v>
       </c>
       <c r="H71" s="1">
-        <v>29716.07</v>
+        <v>59848.07</v>
       </c>
       <c r="I71" s="1">
-        <v>1.1279012868403</v>
+        <v>3.4702043056622</v>
       </c>
       <c r="J71">
-        <v>2.25</v>
+        <v>2.23</v>
       </c>
       <c r="K71" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="L71" s="1">
-        <v>2664350.0</v>
+        <v>1784474.77</v>
       </c>
       <c r="M71" s="1">
-        <v>2722760.96</v>
+        <v>1817970.85</v>
       </c>
       <c r="N71" s="1">
-        <v>0.58</v>
+        <v>0.39</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B72" s="1">
-        <v>2317000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>103.527</v>
+        <v>102.763</v>
       </c>
       <c r="D72" s="1">
-        <v>101.0</v>
+        <v>101.33207423</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>2340170.0</v>
+        <v>2634633.93</v>
       </c>
       <c r="H72" s="1">
-        <v>58550.59</v>
+        <v>37204.07</v>
       </c>
       <c r="I72" s="1">
-        <v>2.5019801980198</v>
+        <v>1.4121153446164</v>
       </c>
       <c r="J72">
-        <v>1.1</v>
+        <v>0.08</v>
       </c>
       <c r="K72" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="L72" s="1">
-        <v>2398720.59</v>
+        <v>2671838.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2424310.74</v>
+        <v>2674028.41</v>
       </c>
       <c r="N72" s="1">
-        <v>0.52</v>
+        <v>0.57</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B73" s="1">
-        <v>2213000.0</v>
+        <v>2317000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>98.067</v>
+        <v>103.786</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0178554</v>
+        <v>101.0</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>2213395.14</v>
+        <v>2340170.0</v>
       </c>
       <c r="H73" s="1">
-        <v>-43172.43</v>
+        <v>64551.62</v>
       </c>
       <c r="I73" s="1">
-        <v>-1.9505071290615</v>
+        <v>2.7584158415842</v>
       </c>
       <c r="J73">
-        <v>0.77</v>
+        <v>1.5</v>
       </c>
       <c r="K73" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="L73" s="1">
-        <v>2170222.71</v>
+        <v>2404721.62</v>
       </c>
       <c r="M73" s="1">
-        <v>2187189.04</v>
+        <v>2439524.23</v>
       </c>
       <c r="N73" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B74" s="1">
-        <v>4500000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>102.189</v>
+        <v>98.187</v>
       </c>
       <c r="D74" s="1">
-        <v>101.20555556</v>
+        <v>100.0178554</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>4554250.0</v>
+        <v>2213395.14</v>
       </c>
       <c r="H74" s="1">
-        <v>44255.0</v>
+        <v>-40516.83</v>
       </c>
       <c r="I74" s="1">
-        <v>0.97172970302465</v>
+        <v>-1.8305285517163</v>
       </c>
       <c r="J74">
-        <v>1.48</v>
+        <v>1.07</v>
       </c>
       <c r="K74" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="L74" s="1">
-        <v>4598505.0</v>
+        <v>2172878.31</v>
       </c>
       <c r="M74" s="1">
-        <v>4665020.63</v>
+        <v>2196483.64</v>
       </c>
       <c r="N74" s="1">
-        <v>1.0</v>
+        <v>0.47</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B75" s="1">
-        <v>1846000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>102.188</v>
+        <v>102.012</v>
       </c>
       <c r="D75" s="1">
-        <v>100.43577248</v>
+        <v>101.20555556</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>1854044.36</v>
+        <v>4554250.0</v>
       </c>
       <c r="H75" s="1">
-        <v>32346.12</v>
+        <v>36290.0</v>
       </c>
       <c r="I75" s="1">
-        <v>1.7446249236453</v>
+        <v>0.7968381182412</v>
       </c>
       <c r="J75">
-        <v>0.78</v>
+        <v>1.88</v>
       </c>
       <c r="K75" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="L75" s="1">
-        <v>1886390.48</v>
+        <v>4590540.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1900875.06</v>
+        <v>4675196.25</v>
       </c>
       <c r="N75" s="1">
-        <v>0.41</v>
+        <v>1.0</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B76" s="1">
-        <v>1900000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>98.523</v>
+        <v>101.956</v>
       </c>
       <c r="D76" s="1">
-        <v>99.11</v>
+        <v>100.43577248</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>1883090.0</v>
+        <v>1854044.36</v>
       </c>
       <c r="H76" s="1">
-        <v>-11153.0</v>
+        <v>28063.4</v>
       </c>
       <c r="I76" s="1">
-        <v>-0.59227121380285</v>
+        <v>1.5136315292909</v>
       </c>
       <c r="J76">
-        <v>0.9</v>
+        <v>1.17</v>
       </c>
       <c r="K76" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="L76" s="1">
-        <v>1871937.0</v>
+        <v>1882107.76</v>
       </c>
       <c r="M76" s="1">
-        <v>1888997.96</v>
+        <v>1903702.95</v>
       </c>
       <c r="N76" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B77" s="1">
-        <v>1981000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>100.048</v>
+        <v>98.366</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0369051</v>
+        <v>99.11</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>1981731.09</v>
+        <v>1883090.0</v>
       </c>
       <c r="H77" s="1">
-        <v>219.79</v>
+        <v>-14136.0</v>
       </c>
       <c r="I77" s="1">
-        <v>0.011090808491075</v>
+        <v>-0.75068106144688</v>
       </c>
       <c r="J77">
-        <v>0.84</v>
+        <v>0.07</v>
       </c>
       <c r="K77" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="L77" s="1">
-        <v>1981950.88</v>
+        <v>1868954.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1998562.39</v>
+        <v>1870190.3</v>
       </c>
       <c r="N77" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B78" s="1">
-        <v>1018000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>101.722</v>
+        <v>100.841</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0</v>
+        <v>100.0369051</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>1018000.0</v>
+        <v>1981731.09</v>
       </c>
       <c r="H78" s="1">
-        <v>17529.96</v>
+        <v>15929.12</v>
       </c>
       <c r="I78" s="1">
-        <v>1.722</v>
+        <v>0.80379825902615</v>
       </c>
       <c r="J78">
-        <v>0.97</v>
+        <v>1.17</v>
       </c>
       <c r="K78" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="L78" s="1">
-        <v>1035529.96</v>
+        <v>1997660.21</v>
       </c>
       <c r="M78" s="1">
-        <v>1045427.18</v>
+        <v>2020771.88</v>
       </c>
       <c r="N78" s="1">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B79" s="1">
-        <v>1470000.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>102.558</v>
+        <v>102.256</v>
       </c>
       <c r="D79" s="1">
-        <v>99.57946939</v>
+        <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>1463818.2</v>
+        <v>1018000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>43784.4</v>
+        <v>22966.08</v>
       </c>
       <c r="I79" s="1">
-        <v>2.991109141832</v>
+        <v>2.256</v>
       </c>
       <c r="J79">
-        <v>2.68</v>
+        <v>1.44</v>
       </c>
       <c r="K79" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="L79" s="1">
-        <v>1507602.6</v>
+        <v>1040966.08</v>
       </c>
       <c r="M79" s="1">
-        <v>1547016.98</v>
+        <v>1055635.18</v>
       </c>
       <c r="N79" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B80" s="1">
-        <v>1708000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>96.403</v>
+        <v>102.46</v>
       </c>
       <c r="D80" s="1">
-        <v>97.976</v>
+        <v>99.57946939</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>1673430.08</v>
+        <v>1463818.2</v>
       </c>
       <c r="H80" s="1">
-        <v>-26866.84</v>
+        <v>42343.8</v>
       </c>
       <c r="I80" s="1">
-        <v>-1.60549522332</v>
+        <v>2.8926952814222</v>
       </c>
       <c r="J80">
-        <v>0.99</v>
+        <v>3.19</v>
       </c>
       <c r="K80" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="L80" s="1">
-        <v>1646563.24</v>
+        <v>1506162.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1663456.06</v>
+        <v>1553018.25</v>
       </c>
       <c r="N80" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B81" s="1">
         <v>4700000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>98.116</v>
+        <v>98.102</v>
       </c>
       <c r="D81" s="1">
         <v>97.597</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
         <v>4587059.0</v>
       </c>
       <c r="H81" s="1">
-        <v>24393.0</v>
+        <v>23735.0</v>
       </c>
       <c r="I81" s="1">
-        <v>0.53177864073691</v>
+        <v>0.51743393751857</v>
       </c>
       <c r="J81">
-        <v>0.72</v>
+        <v>1.11</v>
       </c>
       <c r="K81" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="L81" s="1">
-        <v>4611452.0</v>
+        <v>4610794.0</v>
       </c>
       <c r="M81" s="1">
-        <v>4645253.37</v>
+        <v>4662848.11</v>
       </c>
       <c r="N81" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B82" s="1">
-        <v>4000000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.559</v>
+        <v>96.399</v>
       </c>
       <c r="D82" s="1">
-        <v>94.94162525</v>
+        <v>97.976</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>3797665.01</v>
+        <v>1673430.08</v>
       </c>
       <c r="H82" s="1">
-        <v>184694.99</v>
+        <v>-26935.16</v>
       </c>
       <c r="I82" s="1">
-        <v>4.8633828816829</v>
+        <v>-1.6095778558014</v>
       </c>
       <c r="J82">
-        <v>0.74</v>
+        <v>1.34</v>
       </c>
       <c r="K82" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="L82" s="1">
-        <v>3982360.0</v>
+        <v>1646494.92</v>
       </c>
       <c r="M82" s="1">
-        <v>4012068.33</v>
+        <v>1669389.14</v>
       </c>
       <c r="N82" s="1">
-        <v>0.86</v>
+        <v>0.36</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B83" s="1">
-        <v>3090000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>104.122</v>
+        <v>99.535</v>
       </c>
       <c r="D83" s="1">
-        <v>104.36764887</v>
+        <v>94.94162525</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>3224960.35</v>
+        <v>3797665.01</v>
       </c>
       <c r="H83" s="1">
-        <v>-7590.55</v>
+        <v>183734.99</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.23536878523173</v>
+        <v>4.8381041907643</v>
       </c>
       <c r="J83">
-        <v>1.05</v>
+        <v>1.03</v>
       </c>
       <c r="K83" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="L83" s="1">
-        <v>3217369.8</v>
+        <v>3981400.0</v>
       </c>
       <c r="M83" s="1">
-        <v>3249782.61</v>
+        <v>4022733.33</v>
       </c>
       <c r="N83" s="1">
-        <v>0.7</v>
+        <v>0.86</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B84" s="1">
-        <v>1186000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>100.096</v>
+        <v>104.124</v>
       </c>
       <c r="D84" s="1">
-        <v>97.79670152</v>
+        <v>104.36764887</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>1159868.88</v>
+        <v>3224960.35</v>
       </c>
       <c r="H84" s="1">
-        <v>27269.68</v>
+        <v>-7528.75</v>
       </c>
       <c r="I84" s="1">
-        <v>2.351100238158</v>
+        <v>-0.23345248260184</v>
       </c>
       <c r="J84">
-        <v>0.45</v>
+        <v>1.58</v>
       </c>
       <c r="K84" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="L84" s="1">
-        <v>1187138.56</v>
+        <v>3217431.6</v>
       </c>
       <c r="M84" s="1">
-        <v>1192438.5</v>
+        <v>3266356.6</v>
       </c>
       <c r="N84" s="1">
-        <v>0.26</v>
+        <v>0.7</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B85" s="1">
-        <v>369000.0</v>
+        <v>1186000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>103.731</v>
+        <v>100.035</v>
       </c>
       <c r="D85" s="1">
-        <v>106.56094038</v>
+        <v>97.79670152</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>393209.87</v>
+        <v>1159868.88</v>
       </c>
       <c r="H85" s="1">
-        <v>-10442.48</v>
+        <v>26546.22</v>
       </c>
       <c r="I85" s="1">
-        <v>-2.6557013942707</v>
+        <v>2.2887259463328</v>
       </c>
       <c r="J85">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="K85" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="L85" s="1">
-        <v>382767.39</v>
+        <v>1186415.1</v>
       </c>
       <c r="M85" s="1">
-        <v>385465.7</v>
+        <v>1195384.23</v>
       </c>
       <c r="N85" s="1">
-        <v>0.08</v>
+        <v>0.26</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B86" s="1">
-        <v>2697000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>97.94</v>
+        <v>103.587</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0</v>
+        <v>106.56094038</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>2697000.0</v>
+        <v>393209.87</v>
       </c>
       <c r="H86" s="1">
-        <v>-55558.2</v>
+        <v>-10973.84</v>
       </c>
       <c r="I86" s="1">
-        <v>-2.06</v>
+        <v>-2.7908353368648</v>
       </c>
       <c r="J86">
-        <v>0.98</v>
+        <v>1.24</v>
       </c>
       <c r="K86" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="L86" s="1">
-        <v>2641441.8</v>
+        <v>382236.03</v>
       </c>
       <c r="M86" s="1">
-        <v>2667737.55</v>
+        <v>386802.41</v>
       </c>
       <c r="N86" s="1">
-        <v>0.57</v>
+        <v>0.08</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B87" s="1">
-        <v>4587000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>98.058</v>
+        <v>97.58</v>
       </c>
       <c r="D87" s="1">
-        <v>93.34613647</v>
+        <v>100.0</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>4281787.28</v>
+        <v>2697000.0</v>
       </c>
       <c r="H87" s="1">
-        <v>216133.18</v>
+        <v>-65267.4</v>
       </c>
       <c r="I87" s="1">
-        <v>5.0477327776078</v>
+        <v>-2.42</v>
       </c>
       <c r="J87">
-        <v>0.08</v>
+        <v>1.46</v>
       </c>
       <c r="K87" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="L87" s="1">
-        <v>4497920.46</v>
+        <v>2631732.6</v>
       </c>
       <c r="M87" s="1">
-        <v>4501647.4</v>
+        <v>2671176.23</v>
       </c>
       <c r="N87" s="1">
-        <v>0.96</v>
+        <v>0.57</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B88" s="1">
-        <v>3689000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>97.444</v>
+        <v>98.551</v>
       </c>
       <c r="D88" s="1">
-        <v>97.36899024</v>
+        <v>93.34613647</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>3591942.05</v>
+        <v>4281787.28</v>
       </c>
       <c r="H88" s="1">
-        <v>2767.11</v>
+        <v>238747.09</v>
       </c>
       <c r="I88" s="1">
-        <v>0.077036599184555</v>
+        <v>5.5758746146773</v>
       </c>
       <c r="J88">
-        <v>0.9</v>
+        <v>0.33</v>
       </c>
       <c r="K88" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="L88" s="1">
-        <v>3594709.16</v>
+        <v>4520534.37</v>
       </c>
       <c r="M88" s="1">
-        <v>3628061.76</v>
+        <v>4535442.12</v>
       </c>
       <c r="N88" s="1">
-        <v>0.78</v>
+        <v>0.97</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B89" s="1">
-        <v>2118000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>98.862</v>
+        <v>97.304</v>
       </c>
       <c r="D89" s="1">
-        <v>99.43250047</v>
+        <v>97.36899024</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>2105980.36</v>
+        <v>3591942.05</v>
       </c>
       <c r="H89" s="1">
-        <v>-12083.2</v>
+        <v>-2397.49</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.57375653778652</v>
+        <v>-0.066746344084254</v>
       </c>
       <c r="J89">
-        <v>1.53</v>
+        <v>1.27</v>
       </c>
       <c r="K89" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="L89" s="1">
-        <v>2093897.16</v>
+        <v>3589544.56</v>
       </c>
       <c r="M89" s="1">
-        <v>2126276.45</v>
+        <v>3636541.41</v>
       </c>
       <c r="N89" s="1">
-        <v>0.46</v>
+        <v>0.78</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B90" s="1">
-        <v>1452000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>98.484</v>
+        <v>99.669</v>
       </c>
       <c r="D90" s="1">
-        <v>99.91096625</v>
+        <v>99.43250047</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>1450707.23</v>
+        <v>2105980.36</v>
       </c>
       <c r="H90" s="1">
-        <v>-20719.55</v>
+        <v>5009.06</v>
       </c>
       <c r="I90" s="1">
-        <v>-1.4282378671264</v>
+        <v>0.23784932163375</v>
       </c>
       <c r="J90">
-        <v>2.92</v>
+        <v>1.82</v>
       </c>
       <c r="K90" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="L90" s="1">
-        <v>1429987.68</v>
+        <v>2110989.42</v>
       </c>
       <c r="M90" s="1">
-        <v>1472314.47</v>
+        <v>2149439.82</v>
       </c>
       <c r="N90" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B91" s="1">
-        <v>1230103.0</v>
+        <v>412000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>103.551</v>
+        <v>101.487</v>
       </c>
       <c r="D91" s="1">
         <v>100.0</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>1230103.0</v>
+        <v>412000.0</v>
       </c>
       <c r="H91" s="1">
-        <v>43680.95</v>
+        <v>6126.44</v>
       </c>
       <c r="I91" s="1">
-        <v>3.5509993878561</v>
+        <v>1.487</v>
       </c>
       <c r="J91">
-        <v>0.94</v>
+        <v>0.32</v>
       </c>
       <c r="K91" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="L91" s="1">
-        <v>1273783.95</v>
+        <v>418126.44</v>
       </c>
       <c r="M91" s="1">
-        <v>1285316.17</v>
+        <v>419435.4</v>
       </c>
       <c r="N91" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B92" s="1">
-        <v>4085000.0</v>
+        <v>1230103.0</v>
       </c>
       <c r="C92" s="1">
-        <v>105.37</v>
+        <v>104.366</v>
       </c>
       <c r="D92" s="1">
-        <v>107.00187687</v>
+        <v>100.0</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>4371026.67</v>
+        <v>1230103.0</v>
       </c>
       <c r="H92" s="1">
-        <v>-66662.17</v>
+        <v>53706.3</v>
       </c>
       <c r="I92" s="1">
-        <v>-1.5250918155574</v>
+        <v>4.3660002455079</v>
       </c>
       <c r="J92">
-        <v>1.32</v>
+        <v>1.36</v>
       </c>
       <c r="K92" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="L92" s="1">
-        <v>4304364.5</v>
+        <v>1283809.3</v>
       </c>
       <c r="M92" s="1">
-        <v>4358192.89</v>
+        <v>1300531.01</v>
       </c>
       <c r="N92" s="1">
-        <v>0.93</v>
+        <v>0.28</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B93" s="1">
-        <v>800000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>101.397</v>
+        <v>105.133</v>
       </c>
       <c r="D93" s="1">
-        <v>100.677</v>
+        <v>107.00187687</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>805416.0</v>
+        <v>4371026.67</v>
       </c>
       <c r="H93" s="1">
-        <v>5760.0</v>
+        <v>-76343.62</v>
       </c>
       <c r="I93" s="1">
-        <v>0.71515837778241</v>
+        <v>-1.7465832575211</v>
       </c>
       <c r="J93">
-        <v>2.22</v>
+        <v>1.83</v>
       </c>
       <c r="K93" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="L93" s="1">
-        <v>811176.0</v>
+        <v>4294683.05</v>
       </c>
       <c r="M93" s="1">
-        <v>828967.78</v>
+        <v>4369574.72</v>
       </c>
       <c r="N93" s="1">
-        <v>0.18</v>
+        <v>0.94</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B94" s="1">
-        <v>2300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>105.686</v>
+        <v>101.302</v>
       </c>
       <c r="D94" s="1">
-        <v>106.27639</v>
+        <v>100.677</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>2444356.97</v>
+        <v>805416.0</v>
       </c>
       <c r="H94" s="1">
-        <v>-13578.97</v>
+        <v>5000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-0.55552319757944</v>
+        <v>0.62079720293612</v>
       </c>
       <c r="J94">
-        <v>1.99</v>
+        <v>2.54</v>
       </c>
       <c r="K94" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="L94" s="1">
-        <v>2430778.0</v>
+        <v>810416.0</v>
       </c>
       <c r="M94" s="1">
-        <v>2476502.32</v>
+        <v>830722.85</v>
       </c>
       <c r="N94" s="1">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B95" s="1">
-        <v>3110000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.158</v>
+        <v>105.627</v>
       </c>
       <c r="D95" s="1">
-        <v>96.29170675</v>
+        <v>106.27639</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>2994672.08</v>
+        <v>2444356.97</v>
       </c>
       <c r="H95" s="1">
-        <v>89141.72</v>
+        <v>-14935.97</v>
       </c>
       <c r="I95" s="1">
-        <v>2.9766771659353</v>
+        <v>-0.61103882056965</v>
       </c>
       <c r="J95">
-        <v>0.86</v>
+        <v>2.4</v>
       </c>
       <c r="K95" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="L95" s="1">
-        <v>3083813.8</v>
+        <v>2429421.0</v>
       </c>
       <c r="M95" s="1">
-        <v>3110653.53</v>
+        <v>2484715.52</v>
       </c>
       <c r="N95" s="1">
-        <v>0.67</v>
+        <v>0.53</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B96" s="1">
-        <v>2150000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>101.348</v>
+        <v>98.027</v>
       </c>
       <c r="D96" s="1">
-        <v>97.5</v>
+        <v>96.29170675</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>2096250.0</v>
+        <v>2994672.08</v>
       </c>
       <c r="H96" s="1">
-        <v>82732.0</v>
+        <v>53967.62</v>
       </c>
       <c r="I96" s="1">
-        <v>3.9466666666667</v>
+        <v>1.8021211858361</v>
       </c>
       <c r="J96">
-        <v>1.29</v>
+        <v>1.14</v>
       </c>
       <c r="K96" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="L96" s="1">
-        <v>2178982.0</v>
+        <v>3048639.7</v>
       </c>
       <c r="M96" s="1">
-        <v>2206797.63</v>
+        <v>3084106.48</v>
       </c>
       <c r="N96" s="1">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B97" s="1">
-        <v>3010000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>76.483</v>
+        <v>101.81</v>
       </c>
       <c r="D97" s="1">
-        <v>81.5</v>
+        <v>97.5</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>2453150.0</v>
+        <v>2096250.0</v>
       </c>
       <c r="H97" s="1">
-        <v>-151011.7</v>
+        <v>92665.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-6.1558282208589</v>
+        <v>4.4205128205128</v>
       </c>
       <c r="J97">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="K97" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="L97" s="1">
-        <v>2302138.3</v>
+        <v>2188915.0</v>
       </c>
       <c r="M97" s="1">
-        <v>2350423.72</v>
+        <v>2227615.0</v>
       </c>
       <c r="N97" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B98" s="1">
-        <v>2200000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>98.593</v>
+        <v>80.765</v>
       </c>
       <c r="D98" s="1">
-        <v>94.97</v>
+        <v>81.5</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>2089340.0</v>
+        <v>2453150.0</v>
       </c>
       <c r="H98" s="1">
-        <v>79706.0</v>
+        <v>-22123.5</v>
       </c>
       <c r="I98" s="1">
-        <v>3.8148889122881</v>
+        <v>-0.90184049079755</v>
       </c>
       <c r="J98">
-        <v>0.14</v>
+        <v>2.12</v>
       </c>
       <c r="K98" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L98" s="1">
-        <v>2169046.0</v>
+        <v>2431026.5</v>
       </c>
       <c r="M98" s="1">
-        <v>2172071.0</v>
+        <v>2494832.23</v>
       </c>
       <c r="N98" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B99" s="1">
-        <v>1005000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>96.793</v>
+        <v>97.011</v>
       </c>
       <c r="D99" s="1">
-        <v>92.60432438</v>
+        <v>94.97</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>930673.46</v>
+        <v>2089340.0</v>
       </c>
       <c r="H99" s="1">
-        <v>42096.19</v>
+        <v>44902.0</v>
       </c>
       <c r="I99" s="1">
-        <v>4.5231965677844</v>
+        <v>2.1490997156997</v>
       </c>
       <c r="J99">
-        <v>0.62</v>
+        <v>0.55</v>
       </c>
       <c r="K99" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="L99" s="1">
-        <v>972769.65</v>
+        <v>2134242.0</v>
       </c>
       <c r="M99" s="1">
-        <v>978988.09</v>
+        <v>2146342.0</v>
       </c>
       <c r="N99" s="1">
-        <v>0.21</v>
+        <v>0.46</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B100" s="1">
-        <v>2146000.0</v>
+        <v>1005000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>101.331</v>
+        <v>96.959</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0</v>
+        <v>92.60432438</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>2146000.0</v>
+        <v>930673.46</v>
       </c>
       <c r="H100" s="1">
-        <v>28563.26</v>
+        <v>43764.49</v>
       </c>
       <c r="I100" s="1">
-        <v>1.331</v>
+        <v>4.7024538552974</v>
       </c>
       <c r="J100">
-        <v>0.17</v>
+        <v>0.79</v>
       </c>
       <c r="K100" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="L100" s="1">
-        <v>2174563.26</v>
+        <v>974437.95</v>
       </c>
       <c r="M100" s="1">
-        <v>2178147.38</v>
+        <v>982352.33</v>
       </c>
       <c r="N100" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B101" s="1">
         <v>881000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>101.903</v>
+        <v>101.99</v>
       </c>
       <c r="D101" s="1">
         <v>100.0</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
         <v>881000.0</v>
       </c>
       <c r="H101" s="1">
-        <v>16765.43</v>
+        <v>17531.9</v>
       </c>
       <c r="I101" s="1">
-        <v>1.903</v>
+        <v>1.99</v>
       </c>
       <c r="J101">
-        <v>2.41</v>
+        <v>0.36</v>
       </c>
       <c r="K101" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="L101" s="1">
-        <v>897765.43</v>
+        <v>898531.9</v>
       </c>
       <c r="M101" s="1">
-        <v>919025.67</v>
+        <v>901743.88</v>
       </c>
       <c r="N101" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B102" s="1">
         <v>3157000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>101.36</v>
+        <v>101.814</v>
       </c>
       <c r="D102" s="1">
         <v>100.05914096</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
         <v>3158867.08</v>
       </c>
       <c r="H102" s="1">
-        <v>41068.12</v>
+        <v>55400.9</v>
       </c>
       <c r="I102" s="1">
-        <v>1.3000901576397</v>
+        <v>1.7538218163963</v>
       </c>
       <c r="J102">
-        <v>1.1</v>
+        <v>1.53</v>
       </c>
       <c r="K102" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="L102" s="1">
-        <v>3199935.2</v>
+        <v>3214267.98</v>
       </c>
       <c r="M102" s="1">
-        <v>3234727.97</v>
+        <v>3262675.31</v>
       </c>
       <c r="N102" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B103" s="1">
         <v>1278000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>100.632</v>
+        <v>100.565</v>
       </c>
       <c r="D103" s="1">
         <v>100.0</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
         <v>1278000.0</v>
       </c>
       <c r="H103" s="1">
-        <v>8076.96</v>
+        <v>7220.7</v>
       </c>
       <c r="I103" s="1">
-        <v>0.632</v>
+        <v>0.565</v>
       </c>
       <c r="J103">
-        <v>0.96</v>
+        <v>1.33</v>
       </c>
       <c r="K103" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="L103" s="1">
-        <v>1286076.96</v>
+        <v>1285220.7</v>
       </c>
       <c r="M103" s="1">
-        <v>1298324.46</v>
+        <v>1302260.7</v>
       </c>
       <c r="N103" s="1">
         <v>0.28</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B104" s="1">
         <v>988000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>101.063</v>
+        <v>101.095</v>
       </c>
       <c r="D104" s="1">
         <v>100.0</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
         <v>988000.0</v>
       </c>
       <c r="H104" s="1">
-        <v>10502.44</v>
+        <v>10818.6</v>
       </c>
       <c r="I104" s="1">
-        <v>1.063</v>
+        <v>1.095</v>
       </c>
       <c r="J104">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>0.09</v>
+      </c>
+      <c r="K104">
+        <v>935.47</v>
       </c>
       <c r="L104" s="1">
-        <v>998502.44</v>
+        <v>998818.6</v>
       </c>
       <c r="M104" s="1">
-        <v>1008980.18</v>
+        <v>999754.07</v>
       </c>
       <c r="N104" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B105" s="1">
         <v>2100000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>100.416</v>
+        <v>100.076</v>
       </c>
       <c r="D105" s="1">
         <v>100.83722714</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
         <v>2117581.77</v>
       </c>
       <c r="H105" s="1">
-        <v>-8845.77</v>
+        <v>-15985.77</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.41772979562437</v>
+        <v>-0.75490685774085</v>
       </c>
       <c r="J105">
-        <v>2.02</v>
+        <v>2.38</v>
       </c>
       <c r="K105" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="L105" s="1">
-        <v>2108736.0</v>
+        <v>2101596.0</v>
       </c>
       <c r="M105" s="1">
-        <v>2151150.25</v>
+        <v>2151544.36</v>
       </c>
       <c r="N105" s="1">
         <v>0.46</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B106" s="1">
         <v>3579000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>102.693</v>
+        <v>102.006</v>
       </c>
       <c r="D106" s="1">
         <v>101.7659905</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
         <v>3642204.8</v>
       </c>
       <c r="H106" s="1">
-        <v>33177.67</v>
+        <v>8589.94</v>
       </c>
       <c r="I106" s="1">
-        <v>0.91092269166193</v>
+        <v>0.23584450824951</v>
       </c>
       <c r="J106">
-        <v>3.73</v>
+        <v>4.09</v>
       </c>
       <c r="K106" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="L106" s="1">
-        <v>3675382.47</v>
+        <v>3650794.74</v>
       </c>
       <c r="M106" s="1">
-        <v>3808749.25</v>
+        <v>3797067.98</v>
       </c>
       <c r="N106" s="1">
-        <v>0.82</v>
+        <v>0.81</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B107" s="1">
         <v>930564.0</v>
       </c>
       <c r="C107" s="1">
-        <v>103.391</v>
+        <v>103.342</v>
       </c>
       <c r="D107" s="1">
         <v>100.47036099</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
         <v>934941.01</v>
       </c>
       <c r="H107" s="1">
-        <v>27178.41</v>
+        <v>26722.44</v>
       </c>
       <c r="I107" s="1">
-        <v>2.9069652212603</v>
+        <v>2.8581952994018</v>
       </c>
       <c r="J107">
-        <v>0.93</v>
+        <v>1.58</v>
       </c>
       <c r="K107" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="L107" s="1">
-        <v>962119.42</v>
+        <v>961663.45</v>
       </c>
       <c r="M107" s="1">
-        <v>970814.38</v>
+        <v>976377.99</v>
       </c>
       <c r="N107" s="1">
         <v>0.21</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B108" s="1">
         <v>2170000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>101.997</v>
+        <v>102.178</v>
       </c>
       <c r="D108" s="1">
         <v>100.14070507</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
         <v>2173053.3</v>
       </c>
       <c r="H108" s="1">
-        <v>40281.6</v>
+        <v>44209.3</v>
       </c>
       <c r="I108" s="1">
-        <v>1.8536866997234</v>
+        <v>2.0344323813871</v>
       </c>
       <c r="J108">
-        <v>0.72</v>
+        <v>1.08</v>
       </c>
       <c r="K108" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="L108" s="1">
-        <v>2213334.9</v>
+        <v>2217262.6</v>
       </c>
       <c r="M108" s="1">
-        <v>2228909.17</v>
+        <v>2240770.93</v>
       </c>
       <c r="N108" s="1">
         <v>0.48</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B109" s="1">
         <v>1100000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>102.746</v>
+        <v>102.85</v>
       </c>
       <c r="D109" s="1">
         <v>102.39609091</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
         <v>1126357.0</v>
       </c>
       <c r="H109" s="1">
-        <v>3849.0</v>
+        <v>4993.0</v>
       </c>
       <c r="I109" s="1">
-        <v>0.34172114169841</v>
+        <v>0.44328751896601</v>
       </c>
       <c r="J109">
-        <v>0.34</v>
+        <v>0.75</v>
       </c>
       <c r="K109" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="L109" s="1">
-        <v>1130206.0</v>
+        <v>1131350.0</v>
       </c>
       <c r="M109" s="1">
-        <v>1133983.43</v>
+        <v>1139561.81</v>
       </c>
       <c r="N109" s="1">
         <v>0.24</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B110" s="1">
         <v>5351000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>103.142</v>
+        <v>102.88</v>
       </c>
       <c r="D110" s="1">
         <v>92.97841301</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
         <v>4975274.88</v>
       </c>
       <c r="H110" s="1">
-        <v>-8059.3</v>
+        <v>-20676.96</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.1619870297498</v>
+        <v>-0.41559432390598</v>
       </c>
       <c r="J110">
-        <v>0.14</v>
+        <v>0.57</v>
       </c>
       <c r="K110" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="L110" s="1">
-        <v>4967215.58</v>
+        <v>4954597.92</v>
       </c>
       <c r="M110" s="1">
-        <v>4974890.92</v>
+        <v>4985299.28</v>
       </c>
       <c r="N110" s="1">
         <v>1.07</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="B111" s="1">
         <v>1727000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>99.591</v>
+        <v>99.495</v>
       </c>
       <c r="D111" s="1">
         <v>100.0</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
         <v>1727000.0</v>
       </c>
       <c r="H111" s="1">
-        <v>-7063.43</v>
+        <v>-8721.35</v>
       </c>
       <c r="I111" s="1">
-        <v>-0.409</v>
+        <v>-0.505</v>
       </c>
       <c r="J111">
-        <v>0.62</v>
+        <v>1.05</v>
       </c>
       <c r="K111" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="L111" s="1">
-        <v>1719936.57</v>
+        <v>1718278.65</v>
       </c>
       <c r="M111" s="1">
-        <v>1730694.34</v>
+        <v>1736484.11</v>
       </c>
       <c r="N111" s="1">
         <v>0.37</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B112" s="1">
         <v>2890000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>105.243</v>
+        <v>105.364</v>
       </c>
       <c r="D112" s="1">
         <v>105.25607855</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
         <v>3041900.67</v>
       </c>
       <c r="H112" s="1">
-        <v>-377.97</v>
+        <v>3118.93</v>
       </c>
       <c r="I112" s="1">
-        <v>-0.012425455036308</v>
+        <v>0.10253227630868</v>
       </c>
       <c r="J112">
-        <v>3.15</v>
+        <v>0.12</v>
       </c>
       <c r="K112" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="L112" s="1">
-        <v>3041522.7</v>
+        <v>3045019.6</v>
       </c>
       <c r="M112" s="1">
-        <v>3132467.39</v>
+        <v>3048451.48</v>
       </c>
       <c r="N112" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B113" s="1">
         <v>2727000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.481</v>
+        <v>99.101</v>
       </c>
       <c r="D113" s="1">
         <v>98.03544408</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
         <v>2673426.56</v>
       </c>
       <c r="H113" s="1">
-        <v>39420.31</v>
+        <v>29057.71</v>
       </c>
       <c r="I113" s="1">
-        <v>1.4745237662335</v>
+        <v>1.0869088545301</v>
       </c>
       <c r="J113">
-        <v>0.19</v>
+        <v>0.74</v>
       </c>
       <c r="K113" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="L113" s="1">
-        <v>2712846.87</v>
+        <v>2702484.27</v>
       </c>
       <c r="M113" s="1">
-        <v>2717892.5</v>
+        <v>2722666.8</v>
       </c>
       <c r="N113" s="1">
         <v>0.58</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B114" s="1">
         <v>3927000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.493</v>
+        <v>99.683</v>
       </c>
       <c r="D114" s="1">
         <v>99.9978546</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
         <v>3926915.75</v>
       </c>
       <c r="H114" s="1">
-        <v>-19825.64</v>
+        <v>-12364.34</v>
       </c>
       <c r="I114" s="1">
-        <v>-0.50486542778515</v>
+        <v>-0.31486135143083</v>
       </c>
       <c r="J114">
-        <v>0.09</v>
+        <v>0.38</v>
       </c>
       <c r="K114" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="L114" s="1">
-        <v>3907090.11</v>
+        <v>3914551.41</v>
       </c>
       <c r="M114" s="1">
-        <v>3910471.69</v>
+        <v>3929345.84</v>
       </c>
       <c r="N114" s="1">
         <v>0.84</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B115" s="1">
-        <v>701000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>104.173</v>
+        <v>97.14</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0</v>
+        <v>96.35</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>701000.0</v>
+        <v>232203.5</v>
       </c>
       <c r="H115" s="1">
-        <v>29252.73</v>
+        <v>1903.9</v>
       </c>
       <c r="I115" s="1">
-        <v>4.173</v>
+        <v>0.81992734820965</v>
       </c>
       <c r="J115">
-        <v>0.41</v>
+        <v>3.04</v>
       </c>
       <c r="K115" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="L115" s="1">
-        <v>730252.73</v>
+        <v>234107.4</v>
       </c>
       <c r="M115" s="1">
-        <v>733144.36</v>
+        <v>241423.24</v>
       </c>
       <c r="N115" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B116" s="1">
-        <v>1667000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>102.938</v>
+        <v>95.145</v>
       </c>
       <c r="D116" s="1">
-        <v>101.22761608</v>
+        <v>94.75</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>1687464.36</v>
+        <v>2084500.0</v>
       </c>
       <c r="H116" s="1">
-        <v>28512.1</v>
+        <v>8690.0</v>
       </c>
       <c r="I116" s="1">
-        <v>1.6896416111568</v>
+        <v>0.41688654353562</v>
       </c>
       <c r="J116">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="K116" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="L116" s="1">
-        <v>1715976.46</v>
+        <v>2093190.0</v>
       </c>
       <c r="M116" s="1">
-        <v>1726586.22</v>
+        <v>2106269.45</v>
       </c>
       <c r="N116" s="1">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B117" s="1">
-        <v>1811000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>103.711</v>
+        <v>104.232</v>
       </c>
       <c r="D117" s="1">
-        <v>103.54205743</v>
+        <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>1875146.66</v>
+        <v>701000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3059.55</v>
+        <v>29666.32</v>
       </c>
       <c r="I117" s="1">
-        <v>0.16316323758911</v>
+        <v>4.232</v>
       </c>
       <c r="J117">
-        <v>1.36</v>
+        <v>0.83</v>
       </c>
       <c r="K117" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="L117" s="1">
-        <v>1878206.21</v>
+        <v>730666.32</v>
       </c>
       <c r="M117" s="1">
-        <v>1902884.8</v>
+        <v>736449.57</v>
       </c>
       <c r="N117" s="1">
-        <v>0.41</v>
+        <v>0.16</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B118" s="1">
-        <v>1280000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>101.961</v>
+        <v>103.274</v>
       </c>
       <c r="D118" s="1">
-        <v>101.78811563</v>
+        <v>101.22761608</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>1302887.88</v>
+        <v>1687464.36</v>
       </c>
       <c r="H118" s="1">
-        <v>2212.92</v>
+        <v>34113.22</v>
       </c>
       <c r="I118" s="1">
-        <v>0.16984730873389</v>
+        <v>2.0215668436399</v>
       </c>
       <c r="J118">
-        <v>1.81</v>
+        <v>1.08</v>
       </c>
       <c r="K118" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="L118" s="1">
-        <v>1305100.8</v>
+        <v>1721577.58</v>
       </c>
       <c r="M118" s="1">
-        <v>1328300.8</v>
+        <v>1739532.56</v>
       </c>
       <c r="N118" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B119" s="1">
-        <v>2420000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>101.55</v>
+        <v>101.157</v>
       </c>
       <c r="D119" s="1">
-        <v>101.103</v>
+        <v>101.78811563</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>2446692.6</v>
+        <v>1302887.88</v>
       </c>
       <c r="H119" s="1">
-        <v>10817.4</v>
+        <v>-8078.28</v>
       </c>
       <c r="I119" s="1">
-        <v>0.44212337912822</v>
+        <v>-0.62002879326807</v>
       </c>
       <c r="J119">
-        <v>4.92</v>
+        <v>2.23</v>
       </c>
       <c r="K119" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L119" s="1">
-        <v>2457510.0</v>
+        <v>1294809.6</v>
       </c>
       <c r="M119" s="1">
-        <v>2576554.11</v>
+        <v>1323409.6</v>
       </c>
       <c r="N119" s="1">
-        <v>0.55</v>
+        <v>0.28</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B120" s="1">
-        <v>2124000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>98.152</v>
+        <v>101.594</v>
       </c>
       <c r="D120" s="1">
-        <v>94.44113136</v>
+        <v>101.103</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>2005929.63</v>
+        <v>2446692.6</v>
       </c>
       <c r="H120" s="1">
-        <v>78818.85</v>
+        <v>11882.2</v>
       </c>
       <c r="I120" s="1">
-        <v>3.9292928735491</v>
+        <v>0.4856433538075</v>
       </c>
       <c r="J120">
-        <v>1.1</v>
+        <v>0.06</v>
       </c>
       <c r="K120" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="L120" s="1">
-        <v>2084748.48</v>
+        <v>2458574.8</v>
       </c>
       <c r="M120" s="1">
-        <v>2108200.98</v>
+        <v>2459967.13</v>
       </c>
       <c r="N120" s="1">
-        <v>0.45</v>
+        <v>0.53</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="B121" s="1">
-        <v>1271000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>104.475</v>
+        <v>98.501</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0</v>
+        <v>94.44113136</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>1271000.0</v>
+        <v>2005929.63</v>
       </c>
       <c r="H121" s="1">
-        <v>56877.25</v>
+        <v>86231.61</v>
       </c>
       <c r="I121" s="1">
-        <v>4.475</v>
+        <v>4.2988352487719</v>
       </c>
       <c r="J121">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.04</v>
+      </c>
+      <c r="K121">
+        <v>885.0</v>
       </c>
       <c r="L121" s="1">
-        <v>1327877.25</v>
+        <v>2092161.24</v>
       </c>
       <c r="M121" s="1">
-        <v>1344647.39</v>
+        <v>2093046.24</v>
       </c>
       <c r="N121" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B122" s="1">
-        <v>1834000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>103.84</v>
+        <v>105.233</v>
       </c>
       <c r="D122" s="1">
-        <v>101.19775245</v>
+        <v>100.0</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1855966.78</v>
+        <v>1271000.0</v>
       </c>
       <c r="H122" s="1">
-        <v>48458.82</v>
+        <v>66511.43</v>
       </c>
       <c r="I122" s="1">
-        <v>2.6109745347921</v>
+        <v>5.233</v>
       </c>
       <c r="J122">
-        <v>1.75</v>
+        <v>1.79</v>
       </c>
       <c r="K122" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="L122" s="1">
-        <v>1904425.6</v>
+        <v>1337511.43</v>
       </c>
       <c r="M122" s="1">
-        <v>1936558.81</v>
+        <v>1360239.38</v>
       </c>
       <c r="N122" s="1">
-        <v>0.41</v>
+        <v>0.29</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B123" s="1">
-        <v>2450000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>101.457</v>
+        <v>104.068</v>
       </c>
       <c r="D123" s="1">
-        <v>101.43494653</v>
+        <v>101.19775245</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>2485156.19</v>
+        <v>1855966.78</v>
       </c>
       <c r="H123" s="1">
-        <v>540.31</v>
+        <v>52640.34</v>
       </c>
       <c r="I123" s="1">
-        <v>0.021741490622366</v>
+        <v>2.8362759811897</v>
       </c>
       <c r="J123">
-        <v>0.34</v>
+        <v>2.3</v>
       </c>
       <c r="K123" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="L123" s="1">
-        <v>2485696.5</v>
+        <v>1908607.12</v>
       </c>
       <c r="M123" s="1">
-        <v>2493914.21</v>
+        <v>1950712.7</v>
       </c>
       <c r="N123" s="1">
-        <v>0.53</v>
+        <v>0.42</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B124" s="1">
-        <v>1037000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>99.828</v>
+        <v>101.589</v>
       </c>
       <c r="D124" s="1">
-        <v>98.76648216</v>
+        <v>101.43494653</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>1024208.42</v>
+        <v>2485156.19</v>
       </c>
       <c r="H124" s="1">
-        <v>11007.94</v>
+        <v>3774.31</v>
       </c>
       <c r="I124" s="1">
-        <v>1.0747753860489</v>
+        <v>0.1518741564489</v>
       </c>
       <c r="J124">
-        <v>1.49</v>
+        <v>0.73</v>
       </c>
       <c r="K124" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="L124" s="1">
-        <v>1035216.36</v>
+        <v>2488930.5</v>
       </c>
       <c r="M124" s="1">
-        <v>1050616.38</v>
+        <v>2506795.08</v>
       </c>
       <c r="N124" s="1">
-        <v>0.23</v>
+        <v>0.54</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="B125" s="1">
-        <v>3875000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>102.685</v>
+        <v>99.756</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0960031</v>
+        <v>98.76648216</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>3878720.12</v>
+        <v>1024208.42</v>
       </c>
       <c r="H125" s="1">
-        <v>100323.63</v>
+        <v>10261.3</v>
       </c>
       <c r="I125" s="1">
-        <v>2.5865137699082</v>
+        <v>1.001876161104</v>
       </c>
       <c r="J125">
-        <v>1.28</v>
+        <v>0.38</v>
       </c>
       <c r="K125" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="L125" s="1">
-        <v>3979043.75</v>
+        <v>1034469.72</v>
       </c>
       <c r="M125" s="1">
-        <v>4028772.92</v>
+        <v>1038372.28</v>
       </c>
       <c r="N125" s="1">
-        <v>0.86</v>
+        <v>0.22</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="B126" s="1">
-        <v>1900000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>116.175</v>
+        <v>102.671</v>
       </c>
       <c r="D126" s="1">
-        <v>123.47145</v>
+        <v>100.0960031</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>2345957.55</v>
+        <v>3878720.12</v>
       </c>
       <c r="H126" s="1">
-        <v>-138632.55</v>
+        <v>99781.13</v>
       </c>
       <c r="I126" s="1">
-        <v>-5.9094227855913</v>
+        <v>2.5725271974509</v>
       </c>
       <c r="J126">
-        <v>3.21</v>
+        <v>1.7</v>
       </c>
       <c r="K126" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="L126" s="1">
-        <v>2207325.0</v>
+        <v>3978501.25</v>
       </c>
       <c r="M126" s="1">
-        <v>2268242.12</v>
+        <v>4044214.79</v>
       </c>
       <c r="N126" s="1">
-        <v>0.49</v>
+        <v>0.87</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B127" s="1">
-        <v>654000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>107.804</v>
+        <v>116.189</v>
       </c>
       <c r="D127" s="1">
-        <v>113.147</v>
+        <v>123.47145</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>739981.38</v>
+        <v>2345957.55</v>
       </c>
       <c r="H127" s="1">
-        <v>-34943.22</v>
+        <v>-138366.55</v>
       </c>
       <c r="I127" s="1">
-        <v>-4.7221755769044</v>
+        <v>-5.8980841319997</v>
       </c>
       <c r="J127">
-        <v>3.13</v>
+        <v>3.78</v>
       </c>
       <c r="K127" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="L127" s="1">
-        <v>705038.16</v>
+        <v>2207591.0</v>
       </c>
       <c r="M127" s="1">
-        <v>725525.34</v>
+        <v>2279400.59</v>
       </c>
       <c r="N127" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B128" s="1">
-        <v>1300000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>96.138</v>
+        <v>107.636</v>
       </c>
       <c r="D128" s="1">
-        <v>93.14264308</v>
+        <v>113.147</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>1210854.36</v>
+        <v>739981.38</v>
       </c>
       <c r="H128" s="1">
-        <v>38939.64</v>
+        <v>-36041.94</v>
       </c>
       <c r="I128" s="1">
-        <v>3.2158813880804</v>
+        <v>-4.8706549886431</v>
       </c>
       <c r="J128">
-        <v>1.21</v>
+        <v>3.72</v>
       </c>
       <c r="K128" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="L128" s="1">
-        <v>1249794.0</v>
+        <v>703939.44</v>
       </c>
       <c r="M128" s="1">
-        <v>1265500.85</v>
+        <v>728267.97</v>
       </c>
       <c r="N128" s="1">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="B129" s="1">
-        <v>3991000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>98.978</v>
+        <v>95.834</v>
       </c>
       <c r="D129" s="1">
-        <v>94.47603859</v>
+        <v>93.14264308</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>3770538.7</v>
+        <v>1210854.36</v>
       </c>
       <c r="H129" s="1">
-        <v>179673.28</v>
+        <v>34987.64</v>
       </c>
       <c r="I129" s="1">
-        <v>4.7651885922826</v>
+        <v>2.8895002698756</v>
       </c>
       <c r="J129">
-        <v>0.43</v>
+        <v>1.34</v>
       </c>
       <c r="K129" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="L129" s="1">
-        <v>3950211.98</v>
+        <v>1245842.0</v>
       </c>
       <c r="M129" s="1">
-        <v>3967423.17</v>
+        <v>1263231.73</v>
       </c>
       <c r="N129" s="1">
-        <v>0.85</v>
+        <v>0.27</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B130" s="1">
-        <v>3825000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.635</v>
+        <v>99.042</v>
       </c>
       <c r="D130" s="1">
-        <v>100.05687163</v>
+        <v>94.47603859</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>3827175.34</v>
+        <v>3770538.7</v>
       </c>
       <c r="H130" s="1">
-        <v>22113.41</v>
+        <v>182227.52</v>
       </c>
       <c r="I130" s="1">
-        <v>0.57779976184734</v>
+        <v>4.8329306366753</v>
       </c>
       <c r="J130">
-        <v>1.99</v>
+        <v>0.65</v>
       </c>
       <c r="K130" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="L130" s="1">
-        <v>3849288.75</v>
+        <v>3952766.22</v>
       </c>
       <c r="M130" s="1">
-        <v>3925310.63</v>
+        <v>3978583.0</v>
       </c>
       <c r="N130" s="1">
-        <v>0.84</v>
+        <v>0.85</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="B131" s="1">
-        <v>1522000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>82.522</v>
+        <v>99.697</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0</v>
+        <v>100.05687163</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>1522000.0</v>
+        <v>3827175.34</v>
       </c>
       <c r="H131" s="1">
-        <v>-266015.16</v>
+        <v>-13765.09</v>
       </c>
       <c r="I131" s="1">
-        <v>-17.478</v>
+        <v>-0.35966708543853</v>
       </c>
       <c r="J131">
-        <v>0.89</v>
+        <v>0.08</v>
       </c>
       <c r="K131" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="L131" s="1">
-        <v>1255984.84</v>
+        <v>3813410.25</v>
       </c>
       <c r="M131" s="1">
-        <v>1269587.72</v>
+        <v>3816279.0</v>
       </c>
       <c r="N131" s="1">
-        <v>0.27</v>
+        <v>0.82</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B132" s="1">
         <v>1250000.0</v>
       </c>
       <c r="C132" s="1">
         <v>0.001</v>
       </c>
       <c r="D132" s="1">
         <v>0.0</v>
       </c>
       <c r="E132" t="s">
         <v>44</v>
       </c>
       <c r="F132">
         <v>1.14</v>
       </c>
       <c r="G132" s="1">
         <v>0.0</v>
       </c>
       <c r="H132" s="1">
-        <v>10.92</v>
+        <v>10.93</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>10.92</v>
+        <v>10.93</v>
       </c>
       <c r="M132" s="1">
-        <v>10.92</v>
+        <v>10.93</v>
       </c>
       <c r="N132" s="1">
         <v>0.0</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B133" s="1">
         <v>2817000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>98.613</v>
+        <v>97.592</v>
       </c>
       <c r="D133" s="1">
         <v>101.3779503</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>2855816.86</v>
       </c>
       <c r="H133" s="1">
-        <v>-77888.65</v>
+        <v>-106650.22</v>
       </c>
       <c r="I133" s="1">
-        <v>-2.7273685190023</v>
+        <v>-3.7344908734799</v>
       </c>
       <c r="J133">
-        <v>1.27</v>
+        <v>1.66</v>
       </c>
       <c r="K133" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="L133" s="1">
-        <v>2777928.21</v>
+        <v>2749166.64</v>
       </c>
       <c r="M133" s="1">
-        <v>2813603.78</v>
+        <v>2796042.68</v>
       </c>
       <c r="N133" s="1">
         <v>0.6</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B134" s="1">
         <v>1053000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>103.314</v>
+        <v>103.319</v>
       </c>
       <c r="D134" s="1">
         <v>103.32906363</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
         <v>1088055.04</v>
       </c>
       <c r="H134" s="1">
-        <v>-158.62</v>
+        <v>-105.97</v>
       </c>
       <c r="I134" s="1">
-        <v>-0.014578306626841</v>
+        <v>-0.0097393970069749</v>
       </c>
       <c r="J134">
-        <v>3.06</v>
+        <v>0.35</v>
       </c>
       <c r="K134" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="L134" s="1">
-        <v>1087896.42</v>
+        <v>1087949.07</v>
       </c>
       <c r="M134" s="1">
-        <v>1120155.51</v>
+        <v>1091678.45</v>
       </c>
       <c r="N134" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B135" s="1">
         <v>3046000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>103.869</v>
+        <v>103.516</v>
       </c>
       <c r="D135" s="1">
         <v>104.47316382</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
         <v>3182252.57</v>
       </c>
       <c r="H135" s="1">
-        <v>-18402.83</v>
+        <v>-29155.21</v>
       </c>
       <c r="I135" s="1">
-        <v>-0.57829570705634</v>
+        <v>-0.91618152106638</v>
       </c>
       <c r="J135">
-        <v>3.3</v>
+        <v>3.92</v>
       </c>
       <c r="K135" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="L135" s="1">
-        <v>3163849.74</v>
+        <v>3153097.36</v>
       </c>
       <c r="M135" s="1">
-        <v>3264367.74</v>
+        <v>3272462.49</v>
       </c>
       <c r="N135" s="1">
         <v>0.7</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B136" s="1">
         <v>2520000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>101.804</v>
+        <v>101.593</v>
       </c>
       <c r="D136" s="1">
         <v>101.57528214</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
         <v>2559697.11</v>
       </c>
       <c r="H136" s="1">
-        <v>5763.69</v>
+        <v>446.49</v>
       </c>
       <c r="I136" s="1">
-        <v>0.22517078202272</v>
+        <v>0.017443079427472</v>
       </c>
       <c r="J136">
-        <v>2.87</v>
+        <v>0.37</v>
       </c>
       <c r="K136" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="L136" s="1">
-        <v>2565460.8</v>
+        <v>2560143.6</v>
       </c>
       <c r="M136" s="1">
-        <v>2637858.88</v>
+        <v>2569447.29</v>
       </c>
       <c r="N136" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="B137" s="1">
         <v>2947000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>103.841</v>
+        <v>103.251</v>
       </c>
       <c r="D137" s="1">
         <v>101.56042721</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
         <v>2992985.79</v>
       </c>
       <c r="H137" s="1">
-        <v>67208.48</v>
+        <v>49821.18</v>
       </c>
       <c r="I137" s="1">
-        <v>2.2455328797268</v>
+        <v>1.6645979465208</v>
       </c>
       <c r="J137">
-        <v>0.15</v>
+        <v>0.6</v>
       </c>
       <c r="K137" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="L137" s="1">
-        <v>3060194.27</v>
+        <v>3042806.97</v>
       </c>
       <c r="M137" s="1">
-        <v>3064614.77</v>
+        <v>3060488.97</v>
       </c>
       <c r="N137" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B138" s="1">
         <v>2051000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>99.903</v>
+        <v>99.999</v>
       </c>
       <c r="D138" s="1">
         <v>97.59067821</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
         <v>2001584.81</v>
       </c>
       <c r="H138" s="1">
-        <v>47425.72</v>
+        <v>49394.68</v>
       </c>
       <c r="I138" s="1">
-        <v>2.3694084688822</v>
+        <v>2.4677785199619</v>
       </c>
       <c r="J138">
-        <v>0.58</v>
+        <v>0.87</v>
       </c>
       <c r="K138" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="L138" s="1">
-        <v>2049010.53</v>
+        <v>2050979.49</v>
       </c>
       <c r="M138" s="1">
-        <v>2060931.97</v>
+        <v>2068861.65</v>
       </c>
       <c r="N138" s="1">
         <v>0.44</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B139" s="1">
         <v>1360000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>103.239</v>
+        <v>103.01</v>
       </c>
       <c r="D139" s="1">
         <v>99.81182206</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
         <v>1357440.78</v>
       </c>
       <c r="H139" s="1">
-        <v>46609.62</v>
+        <v>43495.22</v>
       </c>
       <c r="I139" s="1">
-        <v>3.4336392929053</v>
+        <v>3.2042075529807</v>
       </c>
       <c r="J139">
-        <v>4.42</v>
+        <v>4.8</v>
       </c>
       <c r="K139" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="L139" s="1">
-        <v>1404050.4</v>
+        <v>1400936.0</v>
       </c>
       <c r="M139" s="1">
-        <v>1464104.65</v>
+        <v>1466271.89</v>
       </c>
       <c r="N139" s="1">
         <v>0.31</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B140" s="1">
         <v>2159000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>100.777</v>
+        <v>101.75</v>
       </c>
       <c r="D140" s="1">
         <v>102.17381658</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
         <v>2205932.7</v>
       </c>
       <c r="H140" s="1">
-        <v>-30157.27</v>
+        <v>-9150.2</v>
       </c>
       <c r="I140" s="1">
-        <v>-1.3670983706801</v>
+        <v>-0.41479959928061</v>
       </c>
       <c r="J140">
-        <v>2.87</v>
+        <v>0.11</v>
       </c>
       <c r="K140" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="L140" s="1">
-        <v>2175775.43</v>
+        <v>2196782.5</v>
       </c>
       <c r="M140" s="1">
-        <v>2237801.95</v>
+        <v>2199070.57</v>
       </c>
       <c r="N140" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="B141" s="1">
         <v>1817000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>76.997</v>
+        <v>76.48</v>
       </c>
       <c r="D141" s="1">
         <v>97.56207595</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
         <v>1772702.92</v>
       </c>
       <c r="H141" s="1">
-        <v>-373667.43</v>
+        <v>-383061.32</v>
       </c>
       <c r="I141" s="1">
-        <v>-21.078965109394</v>
+        <v>-21.608884132712</v>
       </c>
       <c r="J141">
-        <v>1.85</v>
+        <v>2.53</v>
       </c>
       <c r="K141" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="L141" s="1">
-        <v>1399035.49</v>
+        <v>1389641.6</v>
       </c>
       <c r="M141" s="1">
-        <v>1432649.99</v>
+        <v>1435520.85</v>
       </c>
       <c r="N141" s="1">
         <v>0.31</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B142" s="1">
         <v>1907000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>100.944</v>
+        <v>100.743</v>
       </c>
       <c r="D142" s="1">
         <v>100.07713005</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
         <v>1908470.87</v>
       </c>
       <c r="H142" s="1">
-        <v>16531.21</v>
+        <v>12698.14</v>
       </c>
       <c r="I142" s="1">
-        <v>0.86620185090905</v>
+        <v>0.66535676282028</v>
       </c>
       <c r="J142">
-        <v>1.1</v>
+        <v>1.4</v>
       </c>
       <c r="K142" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="L142" s="1">
-        <v>1925002.08</v>
+        <v>1921169.01</v>
       </c>
       <c r="M142" s="1">
-        <v>1945979.08</v>
+        <v>1947867.01</v>
       </c>
       <c r="N142" s="1">
         <v>0.42</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="B143" s="1">
-        <v>3800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>100.443</v>
+        <v>100.969</v>
       </c>
       <c r="D143" s="1">
         <v>100.0646</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>3802454.8</v>
+        <v>1400904.4</v>
       </c>
       <c r="H143" s="1">
-        <v>14379.2</v>
+        <v>12661.6</v>
       </c>
       <c r="I143" s="1">
-        <v>0.37815571141043</v>
+        <v>0.90381613477693</v>
       </c>
       <c r="J143">
-        <v>1.79</v>
+        <v>2.2</v>
       </c>
       <c r="K143" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="L143" s="1">
-        <v>3816834.0</v>
+        <v>1413566.0</v>
       </c>
       <c r="M143" s="1">
-        <v>3884899.39</v>
+        <v>1444332.4</v>
       </c>
       <c r="N143" s="1">
-        <v>0.83</v>
+        <v>0.31</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B144" s="1">
         <v>3332000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>103.715</v>
+        <v>103.587</v>
       </c>
       <c r="D144" s="1">
         <v>102.94102671</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
         <v>3429995.01</v>
       </c>
       <c r="H144" s="1">
-        <v>25788.79</v>
+        <v>21523.83</v>
       </c>
       <c r="I144" s="1">
-        <v>0.75186086057892</v>
+        <v>0.62751782254051</v>
       </c>
       <c r="J144">
-        <v>3.26</v>
+        <v>0.39</v>
       </c>
       <c r="K144" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="L144" s="1">
-        <v>3455783.8</v>
+        <v>3451518.84</v>
       </c>
       <c r="M144" s="1">
-        <v>3564490.3</v>
+        <v>3464638.59</v>
       </c>
       <c r="N144" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B145" s="1">
         <v>6595000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>82.95</v>
+        <v>84.858</v>
       </c>
       <c r="D145" s="1">
         <v>77.42602805</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
         <v>5106246.55</v>
       </c>
       <c r="H145" s="1">
-        <v>364305.95</v>
+        <v>490138.55</v>
       </c>
       <c r="I145" s="1">
-        <v>7.1345154690974</v>
+        <v>9.5988030581876</v>
       </c>
       <c r="J145">
-        <v>0.84</v>
+        <v>0.92</v>
       </c>
       <c r="K145" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="L145" s="1">
-        <v>5470552.5</v>
+        <v>5596385.1</v>
       </c>
       <c r="M145" s="1">
-        <v>5525638.82</v>
+        <v>5656959.72</v>
       </c>
       <c r="N145" s="1">
-        <v>1.18</v>
+        <v>1.21</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B146" s="1">
         <v>3200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>104.435</v>
+        <v>104.32</v>
       </c>
       <c r="D146" s="1">
         <v>100.14981813</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
         <v>3204794.18</v>
       </c>
       <c r="H146" s="1">
-        <v>137125.82</v>
+        <v>133445.82</v>
       </c>
       <c r="I146" s="1">
-        <v>4.278771499766</v>
+        <v>4.163943532873</v>
       </c>
       <c r="J146">
-        <v>1.24</v>
+        <v>1.63</v>
       </c>
       <c r="K146" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="L146" s="1">
-        <v>3341920.0</v>
+        <v>3338240.0</v>
       </c>
       <c r="M146" s="1">
-        <v>3381503.56</v>
+        <v>3390546.85</v>
       </c>
       <c r="N146" s="1">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="B147" s="1">
         <v>1298000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>100.962</v>
+        <v>101.066</v>
       </c>
       <c r="D147" s="1">
         <v>100.15715331</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
         <v>1300039.85</v>
       </c>
       <c r="H147" s="1">
-        <v>10446.91</v>
+        <v>11796.83</v>
       </c>
       <c r="I147" s="1">
-        <v>0.80358382860341</v>
+        <v>0.90742064560559</v>
       </c>
       <c r="J147">
-        <v>1.24</v>
+        <v>1.58</v>
       </c>
       <c r="K147" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="L147" s="1">
-        <v>1310486.76</v>
+        <v>1311836.68</v>
       </c>
       <c r="M147" s="1">
-        <v>1326549.51</v>
+        <v>1332280.18</v>
       </c>
       <c r="N147" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="B148" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.995</v>
+        <v>99.861</v>
       </c>
       <c r="D148" s="1">
         <v>100.445238</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
         <v>2008904.76</v>
       </c>
       <c r="H148" s="1">
-        <v>-9004.76</v>
+        <v>-11684.76</v>
       </c>
       <c r="I148" s="1">
-        <v>-0.44824225514802</v>
+        <v>-0.58164828082741</v>
       </c>
       <c r="J148">
-        <v>1.23</v>
+        <v>0.19</v>
       </c>
       <c r="K148" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="L148" s="1">
-        <v>1999900.0</v>
+        <v>1997220.0</v>
       </c>
       <c r="M148" s="1">
-        <v>2024412.09</v>
+        <v>2001048.26</v>
       </c>
       <c r="N148" s="1">
         <v>0.43</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="B149" s="1">
         <v>1419000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.374</v>
+        <v>100.363</v>
       </c>
       <c r="D149" s="1">
         <v>99.95674066</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
         <v>1418386.15</v>
       </c>
       <c r="H149" s="1">
-        <v>5920.91</v>
+        <v>5764.82</v>
       </c>
       <c r="I149" s="1">
-        <v>0.41743991930547</v>
+        <v>0.40643515871894</v>
       </c>
       <c r="J149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.36</v>
+      </c>
+      <c r="K149" t="s">
+        <v>471</v>
       </c>
       <c r="L149" s="1">
-        <v>1424307.06</v>
+        <v>1424150.97</v>
       </c>
       <c r="M149" s="1">
-        <v>1424307.06</v>
+        <v>1429268.12</v>
       </c>
       <c r="N149" s="1">
         <v>0.31</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B150" s="1">
         <v>2643000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>97.671</v>
+        <v>97.822</v>
       </c>
       <c r="D150" s="1">
         <v>91.98892622</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
         <v>2431267.32</v>
       </c>
       <c r="H150" s="1">
-        <v>150177.21</v>
+        <v>154168.14</v>
       </c>
       <c r="I150" s="1">
-        <v>6.1769106492165</v>
+        <v>6.3410608422936</v>
       </c>
       <c r="J150">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>0.04</v>
+      </c>
+      <c r="K150">
+        <v>991.13</v>
       </c>
       <c r="L150" s="1">
-        <v>2581444.53</v>
+        <v>2585435.46</v>
       </c>
       <c r="M150" s="1">
-        <v>2607709.34</v>
+        <v>2586426.59</v>
       </c>
       <c r="N150" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B151" s="1">
         <v>3442000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.528</v>
+        <v>99.23</v>
       </c>
       <c r="D151" s="1">
         <v>100.02073707</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
         <v>3442713.77</v>
       </c>
       <c r="H151" s="1">
-        <v>-16960.01</v>
+        <v>-27217.17</v>
       </c>
       <c r="I151" s="1">
-        <v>-0.49263491341599</v>
+        <v>-0.79057312975513</v>
       </c>
       <c r="J151">
-        <v>1.52</v>
+        <v>1.84</v>
       </c>
       <c r="K151" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="L151" s="1">
-        <v>3425753.76</v>
+        <v>3415496.6</v>
       </c>
       <c r="M151" s="1">
-        <v>3478172.55</v>
+        <v>3478886.77</v>
       </c>
       <c r="N151" s="1">
         <v>0.74</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="B152" s="1">
-        <v>1732000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>101.85</v>
+        <v>101.759</v>
       </c>
       <c r="D152" s="1">
-        <v>100.16080774</v>
+        <v>100.0</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>1734785.19</v>
+        <v>2000000.0</v>
       </c>
       <c r="H152" s="1">
-        <v>29256.81</v>
+        <v>35180.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1.686480272523</v>
+        <v>1.759</v>
       </c>
       <c r="J152">
-        <v>0.11</v>
+        <v>1.58</v>
       </c>
       <c r="K152" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="L152" s="1">
-        <v>1764042.0</v>
+        <v>2035180.0</v>
       </c>
       <c r="M152" s="1">
-        <v>1765990.5</v>
+        <v>2066700.83</v>
       </c>
       <c r="N152" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="B153" s="1">
-        <v>2000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>103.12</v>
+        <v>99.983</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0</v>
+        <v>100.05580737</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>2000000.0</v>
+        <v>3802120.68</v>
       </c>
       <c r="H153" s="1">
-        <v>62400.0</v>
+        <v>-2766.68</v>
       </c>
       <c r="I153" s="1">
-        <v>3.12</v>
+        <v>-0.072766759207654</v>
       </c>
       <c r="J153">
-        <v>1.1</v>
+        <v>0.55</v>
       </c>
       <c r="K153" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="L153" s="1">
-        <v>2062400.0</v>
+        <v>3799354.0</v>
       </c>
       <c r="M153" s="1">
-        <v>2084358.33</v>
+        <v>3820436.19</v>
       </c>
       <c r="N153" s="1">
-        <v>0.45</v>
+        <v>0.82</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="B154" s="1">
-        <v>3800000.0</v>
+        <v>5008000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>100.19</v>
+        <v>97.1</v>
       </c>
       <c r="D154" s="1">
-        <v>100.05580737</v>
+        <v>98.72295907</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>3802120.68</v>
+        <v>4944045.79</v>
       </c>
       <c r="H154" s="1">
-        <v>5099.32</v>
+        <v>-81277.79</v>
       </c>
       <c r="I154" s="1">
-        <v>0.13411778397313</v>
+        <v>-1.6439530184853</v>
       </c>
       <c r="J154">
-        <v>0.28</v>
+        <v>0.6</v>
       </c>
       <c r="K154" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="L154" s="1">
-        <v>3807220.0</v>
+        <v>4862768.0</v>
       </c>
       <c r="M154" s="1">
-        <v>3817761.1</v>
+        <v>4892781.7</v>
       </c>
       <c r="N154" s="1">
-        <v>0.82</v>
+        <v>1.05</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="B155" s="1">
-        <v>5008000.0</v>
+        <v>2324000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>98.232</v>
+        <v>100.638</v>
       </c>
       <c r="D155" s="1">
-        <v>98.72295907</v>
+        <v>101.02248279</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>4944045.79</v>
+        <v>2347762.5</v>
       </c>
       <c r="H155" s="1">
-        <v>-24587.23</v>
+        <v>-8935.38</v>
       </c>
       <c r="I155" s="1">
-        <v>-0.49730991670285</v>
+        <v>-0.38059130768125</v>
       </c>
       <c r="J155">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="K155" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="L155" s="1">
-        <v>4919458.56</v>
+        <v>2338827.12</v>
       </c>
       <c r="M155" s="1">
-        <v>4926318.83</v>
+        <v>2341409.34</v>
       </c>
       <c r="N155" s="1">
-        <v>1.06</v>
+        <v>0.5</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="B156" s="1">
         <v>2465000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>88.874</v>
+        <v>85.562</v>
       </c>
       <c r="D156" s="1">
         <v>100.27475375</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
         <v>2471772.68</v>
       </c>
       <c r="H156" s="1">
-        <v>-281028.58</v>
+        <v>-362669.38</v>
       </c>
       <c r="I156" s="1">
-        <v>-11.369515581829</v>
+        <v>-14.672440671203</v>
       </c>
       <c r="J156">
-        <v>2.11</v>
+        <v>2.55</v>
       </c>
       <c r="K156" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="L156" s="1">
-        <v>2190744.1</v>
+        <v>2109103.3</v>
       </c>
       <c r="M156" s="1">
-        <v>2242637.49</v>
+        <v>2171858.09</v>
       </c>
       <c r="N156" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B157" s="1">
         <v>547963.0</v>
       </c>
       <c r="C157" s="1">
-        <v>103.152</v>
+        <v>104.099</v>
       </c>
       <c r="D157" s="1">
         <v>99.78719731</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
         <v>546796.92</v>
       </c>
       <c r="H157" s="1">
-        <v>18437.87</v>
+        <v>23627.09</v>
       </c>
       <c r="I157" s="1">
-        <v>3.3719776622004</v>
+        <v>4.320999101458</v>
       </c>
       <c r="J157">
-        <v>0.96</v>
+        <v>1.63</v>
       </c>
       <c r="K157" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="L157" s="1">
-        <v>565234.79</v>
+        <v>570424.01</v>
       </c>
       <c r="M157" s="1">
-        <v>570503.23</v>
+        <v>579339.82</v>
       </c>
       <c r="N157" s="1">
         <v>0.12</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="B158" s="1">
         <v>2066000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>104.065</v>
+        <v>103.396</v>
       </c>
       <c r="D158" s="1">
         <v>98.653</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
         <v>2038170.98</v>
       </c>
       <c r="H158" s="1">
-        <v>111811.92</v>
+        <v>97990.38</v>
       </c>
       <c r="I158" s="1">
-        <v>5.4858950057271</v>
+        <v>4.8077605343983</v>
       </c>
       <c r="J158">
-        <v>1.51</v>
+        <v>2.05</v>
       </c>
       <c r="K158" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="L158" s="1">
-        <v>2149982.9</v>
+        <v>2136161.36</v>
       </c>
       <c r="M158" s="1">
-        <v>2181188.11</v>
+        <v>2178600.44</v>
       </c>
       <c r="N158" s="1">
         <v>0.47</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="B159" s="1">
-        <v>2958000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>96.856</v>
+        <v>100.725</v>
       </c>
       <c r="D159" s="1">
-        <v>94.5</v>
+        <v>100.49614232</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>2795310.0</v>
+        <v>2683247.0</v>
       </c>
       <c r="H159" s="1">
-        <v>69690.48</v>
+        <v>6110.5</v>
       </c>
       <c r="I159" s="1">
-        <v>2.4931216931217</v>
+        <v>0.22772782378961</v>
       </c>
       <c r="J159">
-        <v>0.12</v>
+        <v>1.8</v>
       </c>
       <c r="K159" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="L159" s="1">
-        <v>2865000.48</v>
+        <v>2689357.5</v>
       </c>
       <c r="M159" s="1">
-        <v>2868492.56</v>
+        <v>2737417.5</v>
       </c>
       <c r="N159" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="B160" s="1">
-        <v>2670000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>101.364</v>
+        <v>98.715</v>
       </c>
       <c r="D160" s="1">
-        <v>100.49614232</v>
+        <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>2683247.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>23171.8</v>
+        <v>-24415.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0.86357312614157</v>
+        <v>-1.285</v>
       </c>
       <c r="J160">
-        <v>1.2</v>
+        <v>2.2</v>
       </c>
       <c r="K160" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="L160" s="1">
-        <v>2706418.8</v>
+        <v>1875585.0</v>
       </c>
       <c r="M160" s="1">
-        <v>2738458.8</v>
+        <v>1917318.53</v>
       </c>
       <c r="N160" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B161" s="1">
-        <v>1900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.117</v>
+        <v>98.423</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0</v>
+        <v>87.394</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>1900000.0</v>
+        <v>961334.0</v>
       </c>
       <c r="H161" s="1">
-        <v>-16777.0</v>
+        <v>121319.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-0.883</v>
+        <v>12.619859486921</v>
       </c>
       <c r="J161">
-        <v>1.87</v>
+        <v>0.46</v>
       </c>
       <c r="K161" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="L161" s="1">
-        <v>1883223.0</v>
+        <v>1082653.0</v>
       </c>
       <c r="M161" s="1">
-        <v>1918799.12</v>
+        <v>1087687.08</v>
       </c>
       <c r="N161" s="1">
-        <v>0.41</v>
+        <v>0.23</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="B162" s="1">
-        <v>1100000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>98.389</v>
+        <v>95.372</v>
       </c>
       <c r="D162" s="1">
-        <v>87.394</v>
+        <v>94.06809095</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>961334.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="H162" s="1">
-        <v>120945.0</v>
+        <v>27382.09</v>
       </c>
       <c r="I162" s="1">
-        <v>12.580955214317</v>
+        <v>1.3861332088467</v>
       </c>
       <c r="J162">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="K162" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="L162" s="1">
-        <v>1082279.0</v>
+        <v>2002812.0</v>
       </c>
       <c r="M162" s="1">
-        <v>1084969.63</v>
+        <v>2012381.1</v>
       </c>
       <c r="N162" s="1">
-        <v>0.23</v>
+        <v>0.43</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B163" s="1">
-        <v>2100000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>95.449</v>
+        <v>92.809</v>
       </c>
       <c r="D163" s="1">
-        <v>94.06809095</v>
+        <v>93.0</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>1975429.91</v>
+        <v>1097400.0</v>
       </c>
       <c r="H163" s="1">
-        <v>28999.09</v>
+        <v>-2253.8</v>
       </c>
       <c r="I163" s="1">
-        <v>1.4679888085728</v>
+        <v>-0.20537634408602</v>
       </c>
       <c r="J163">
-        <v>0.28</v>
+        <v>1.29</v>
       </c>
       <c r="K163" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="L163" s="1">
-        <v>2004429.0</v>
+        <v>1095146.2</v>
       </c>
       <c r="M163" s="1">
-        <v>2010307.16</v>
+        <v>1110412.45</v>
       </c>
       <c r="N163" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B164" s="1">
-        <v>1180000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>94.422</v>
+        <v>101.108</v>
       </c>
       <c r="D164" s="1">
-        <v>93.0</v>
+        <v>104.28968508</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>1097400.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="H164" s="1">
-        <v>16779.6</v>
+        <v>-48393.43</v>
       </c>
       <c r="I164" s="1">
-        <v>1.5290322580645</v>
+        <v>-3.0508147313912</v>
       </c>
       <c r="J164">
-        <v>0.86</v>
+        <v>1.63</v>
       </c>
       <c r="K164" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="L164" s="1">
-        <v>1114179.6</v>
+        <v>1537852.68</v>
       </c>
       <c r="M164" s="1">
-        <v>1124357.1</v>
+        <v>1562663.99</v>
       </c>
       <c r="N164" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B165" s="1">
-        <v>1521000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.327</v>
+        <v>99.867</v>
       </c>
       <c r="D165" s="1">
-        <v>104.28968508</v>
+        <v>100.0</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>1586246.11</v>
+        <v>1500000.0</v>
       </c>
       <c r="H165" s="1">
-        <v>-45062.44</v>
+        <v>-1995.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-2.8408227270609</v>
+        <v>-0.133</v>
       </c>
       <c r="J165">
-        <v>1.09</v>
+        <v>1.83</v>
       </c>
       <c r="K165" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="L165" s="1">
-        <v>1541183.67</v>
+        <v>1498005.0</v>
       </c>
       <c r="M165" s="1">
-        <v>1557724.55</v>
+        <v>1525426.88</v>
       </c>
       <c r="N165" s="1">
         <v>0.33</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B166" s="1">
-        <v>1500000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.571</v>
+        <v>100.461</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0</v>
+        <v>99.44707143</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>1500000.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="H166" s="1">
-        <v>8565.0</v>
+        <v>20014.95</v>
       </c>
       <c r="I166" s="1">
-        <v>0.571</v>
+        <v>1.019566043387</v>
       </c>
       <c r="J166">
-        <v>1.22</v>
+        <v>0.57</v>
       </c>
       <c r="K166" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="L166" s="1">
-        <v>1508565.0</v>
+        <v>1983100.14</v>
       </c>
       <c r="M166" s="1">
-        <v>1526846.25</v>
+        <v>1994409.52</v>
       </c>
       <c r="N166" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B167" s="1">
-        <v>1974000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>100.571</v>
+        <v>101.47</v>
       </c>
       <c r="D167" s="1">
-        <v>99.44707143</v>
+        <v>100.82032267</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>1963085.19</v>
+        <v>3024609.68</v>
       </c>
       <c r="H167" s="1">
-        <v>22186.35</v>
+        <v>19490.32</v>
       </c>
       <c r="I167" s="1">
-        <v>1.1301776465442</v>
+        <v>0.64439124588135</v>
       </c>
       <c r="J167">
-        <v>0.26</v>
+        <v>0.88</v>
       </c>
       <c r="K167" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="L167" s="1">
-        <v>1985271.54</v>
+        <v>3044100.0</v>
       </c>
       <c r="M167" s="1">
-        <v>1990473.85</v>
+        <v>3070350.0</v>
       </c>
       <c r="N167" s="1">
-        <v>0.43</v>
+        <v>0.66</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B168" s="1">
-        <v>3000000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>101.712</v>
+        <v>110.148</v>
       </c>
       <c r="D168" s="1">
-        <v>100.82032267</v>
+        <v>113.539</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>3024609.68</v>
+        <v>907176.61</v>
       </c>
       <c r="H168" s="1">
-        <v>26750.32</v>
+        <v>-27094.09</v>
       </c>
       <c r="I168" s="1">
-        <v>0.88442221741484</v>
+        <v>-2.9866389522543</v>
       </c>
       <c r="J168">
-        <v>0.55</v>
+        <v>2.58</v>
       </c>
       <c r="K168" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="L168" s="1">
-        <v>3051360.0</v>
+        <v>880082.52</v>
       </c>
       <c r="M168" s="1">
-        <v>3067766.25</v>
+        <v>900706.71</v>
       </c>
       <c r="N168" s="1">
-        <v>0.66</v>
+        <v>0.19</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B169" s="1">
-        <v>799000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>110.387</v>
+        <v>99.671</v>
       </c>
       <c r="D169" s="1">
-        <v>113.539</v>
+        <v>99.44951</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>907176.61</v>
+        <v>2386788.24</v>
       </c>
       <c r="H169" s="1">
-        <v>-25184.48</v>
+        <v>5315.76</v>
       </c>
       <c r="I169" s="1">
-        <v>-2.7761385955487</v>
+        <v>0.22271602947063</v>
       </c>
       <c r="J169">
-        <v>2.03</v>
+        <v>0.33</v>
       </c>
       <c r="K169" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="L169" s="1">
-        <v>881992.13</v>
+        <v>2392104.0</v>
       </c>
       <c r="M169" s="1">
-        <v>898196.85</v>
+        <v>2400020.67</v>
       </c>
       <c r="N169" s="1">
-        <v>0.19</v>
+        <v>0.51</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B170" s="1">
         <v>2224000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>82.078</v>
+        <v>81.727</v>
       </c>
       <c r="D170" s="1">
         <v>99.83244604</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
         <v>2220273.6</v>
       </c>
       <c r="H170" s="1">
-        <v>-394858.88</v>
+        <v>-402665.12</v>
       </c>
       <c r="I170" s="1">
-        <v>-17.784244248096</v>
+        <v>-18.135833349548</v>
       </c>
       <c r="J170">
-        <v>1.38</v>
+        <v>0.35</v>
       </c>
       <c r="K170" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="L170" s="1">
-        <v>1825414.72</v>
+        <v>1817608.48</v>
       </c>
       <c r="M170" s="1">
-        <v>1856211.33</v>
+        <v>1825338.31</v>
       </c>
       <c r="N170" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="B171" s="1">
         <v>1488000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>101.854</v>
+        <v>102.139</v>
       </c>
       <c r="D171" s="1">
         <v>100.0</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
         <v>1488000.0</v>
       </c>
       <c r="H171" s="1">
-        <v>27587.52</v>
+        <v>31828.32</v>
       </c>
       <c r="I171" s="1">
-        <v>1.854</v>
+        <v>2.139</v>
       </c>
       <c r="J171">
-        <v>0.46</v>
+        <v>0.83</v>
       </c>
       <c r="K171" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="L171" s="1">
-        <v>1515587.52</v>
+        <v>1519828.32</v>
       </c>
       <c r="M171" s="1">
-        <v>1522407.52</v>
+        <v>1532228.32</v>
       </c>
       <c r="N171" s="1">
         <v>0.33</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="B172" s="1">
         <v>2900000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.968</v>
+        <v>100.829</v>
       </c>
       <c r="D172" s="1">
         <v>99.55343345</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
         <v>2887049.57</v>
       </c>
       <c r="H172" s="1">
-        <v>41022.43</v>
+        <v>36991.43</v>
       </c>
       <c r="I172" s="1">
-        <v>1.4209118688599</v>
+        <v>1.2812883569574</v>
       </c>
       <c r="J172">
-        <v>3.51</v>
+        <v>3.87</v>
       </c>
       <c r="K172" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="L172" s="1">
-        <v>2928072.0</v>
+        <v>2924041.0</v>
       </c>
       <c r="M172" s="1">
-        <v>3029939.47</v>
+        <v>3036366.34</v>
       </c>
       <c r="N172" s="1">
         <v>0.65</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B173" s="1">
         <v>4419000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>102.616</v>
+        <v>102.299</v>
       </c>
       <c r="D173" s="1">
         <v>100.25273885</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
         <v>4430168.53</v>
       </c>
       <c r="H173" s="1">
-        <v>104432.51</v>
+        <v>90424.28</v>
       </c>
       <c r="I173" s="1">
-        <v>2.3573033236277</v>
+        <v>2.0411024860041</v>
       </c>
       <c r="J173">
-        <v>0.16</v>
+        <v>0.63</v>
       </c>
       <c r="K173" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="L173" s="1">
-        <v>4534601.04</v>
+        <v>4520592.81</v>
       </c>
       <c r="M173" s="1">
-        <v>4541505.73</v>
+        <v>4548211.56</v>
       </c>
       <c r="N173" s="1">
         <v>0.97</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="B174" s="1">
         <v>1600000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>99.757</v>
+        <v>99.831</v>
       </c>
       <c r="D174" s="1">
         <v>100.2</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
         <v>1603200.0</v>
       </c>
       <c r="H174" s="1">
-        <v>-7088.0</v>
+        <v>-5904.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-0.44211576846307</v>
+        <v>-0.36826347305389</v>
       </c>
       <c r="J174">
-        <v>1.18</v>
+        <v>1.52</v>
       </c>
       <c r="K174" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="L174" s="1">
-        <v>1596112.0</v>
+        <v>1597296.0</v>
       </c>
       <c r="M174" s="1">
-        <v>1614966.79</v>
+        <v>1621624.77</v>
       </c>
       <c r="N174" s="1">
         <v>0.35</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="B175" s="1">
         <v>4100000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>96.5</v>
+        <v>96.227</v>
       </c>
       <c r="D175" s="1">
         <v>89.63713976</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
         <v>3675122.73</v>
       </c>
       <c r="H175" s="1">
-        <v>281377.27</v>
+        <v>270184.27</v>
       </c>
       <c r="I175" s="1">
-        <v>7.6562686656181</v>
+        <v>7.3517074081496</v>
       </c>
       <c r="J175">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="K175" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="L175" s="1">
-        <v>3956500.0</v>
+        <v>3945307.0</v>
       </c>
       <c r="M175" s="1">
-        <v>3974753.42</v>
+        <v>3971142.62</v>
       </c>
       <c r="N175" s="1">
         <v>0.85</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="B176" s="1">
         <v>2900000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>81.984</v>
+        <v>82.508</v>
       </c>
       <c r="D176" s="1">
         <v>73.81842241</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
         <v>2140734.25</v>
       </c>
       <c r="H176" s="1">
-        <v>236801.75</v>
+        <v>251997.75</v>
       </c>
       <c r="I176" s="1">
-        <v>11.061706982079</v>
+        <v>11.771556885214</v>
       </c>
       <c r="J176">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="K176" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="L176" s="1">
-        <v>2377536.0</v>
+        <v>2392732.0</v>
       </c>
       <c r="M176" s="1">
-        <v>2383445.25</v>
+        <v>2399982.0</v>
       </c>
       <c r="N176" s="1">
         <v>0.51</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="B177" s="1">
         <v>1260000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>97.112</v>
+        <v>97.755</v>
       </c>
       <c r="D177" s="1">
         <v>96.71</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
         <v>1218546.0</v>
       </c>
       <c r="H177" s="1">
-        <v>5065.2</v>
+        <v>13167.0</v>
       </c>
       <c r="I177" s="1">
-        <v>0.41567573156861</v>
+        <v>1.0805500982318</v>
       </c>
       <c r="J177">
-        <v>0.93</v>
+        <v>1.3</v>
       </c>
       <c r="K177" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="L177" s="1">
-        <v>1223611.2</v>
+        <v>1231713.0</v>
       </c>
       <c r="M177" s="1">
-        <v>1235384.33</v>
+        <v>1248093.0</v>
       </c>
       <c r="N177" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="B178" s="1">
         <v>2300000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>95.617</v>
+        <v>95.709</v>
       </c>
       <c r="D178" s="1">
         <v>93.7</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
         <v>2155100.0</v>
       </c>
       <c r="H178" s="1">
-        <v>44091.0</v>
+        <v>46207.0</v>
       </c>
       <c r="I178" s="1">
-        <v>2.0458911419424</v>
+        <v>2.1440768409819</v>
       </c>
       <c r="J178">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="K178" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="L178" s="1">
-        <v>2199191.0</v>
+        <v>2201307.0</v>
       </c>
       <c r="M178" s="1">
-        <v>2206988.95</v>
+        <v>2211444.33</v>
       </c>
       <c r="N178" s="1">
         <v>0.47</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="B179" s="1">
         <v>3355000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>83.848</v>
+        <v>78.444</v>
       </c>
       <c r="D179" s="1">
         <v>100.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
         <v>3355000.0</v>
       </c>
       <c r="H179" s="1">
-        <v>-541899.6</v>
+        <v>-723203.8</v>
       </c>
       <c r="I179" s="1">
-        <v>-16.152</v>
+        <v>-21.556</v>
       </c>
       <c r="J179">
-        <v>3.0</v>
+        <v>0.13</v>
       </c>
       <c r="K179" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="L179" s="1">
-        <v>2813100.4</v>
+        <v>2631796.2</v>
       </c>
       <c r="M179" s="1">
-        <v>2913750.4</v>
+        <v>2635989.95</v>
       </c>
       <c r="N179" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="B180" s="1">
         <v>1550000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>92.673</v>
+        <v>86.533</v>
       </c>
       <c r="D180" s="1">
         <v>101.28018323</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
         <v>1569842.84</v>
       </c>
       <c r="H180" s="1">
-        <v>-133411.34</v>
+        <v>-228581.34</v>
       </c>
       <c r="I180" s="1">
-        <v>-8.4983882845241</v>
+        <v>-14.560778580867</v>
       </c>
       <c r="J180">
-        <v>1.08</v>
+        <v>1.49</v>
       </c>
       <c r="K180" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="L180" s="1">
-        <v>1436431.5</v>
+        <v>1341261.5</v>
       </c>
       <c r="M180" s="1">
-        <v>1453106.7</v>
+        <v>1364368.57</v>
       </c>
       <c r="N180" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B181" s="1">
         <v>5465000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>96.118</v>
+        <v>95.886</v>
       </c>
       <c r="D181" s="1">
         <v>93.03169973</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
         <v>5084182.39</v>
       </c>
       <c r="H181" s="1">
-        <v>168666.31</v>
+        <v>155987.51</v>
       </c>
       <c r="I181" s="1">
-        <v>3.3174716613579</v>
+        <v>3.0680942978523</v>
       </c>
       <c r="J181">
-        <v>2.47</v>
+        <v>2.7</v>
       </c>
       <c r="K181" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="L181" s="1">
-        <v>5252848.7</v>
+        <v>5240169.9</v>
       </c>
       <c r="M181" s="1">
-        <v>5388051.3</v>
+        <v>5387500.31</v>
       </c>
       <c r="N181" s="1">
         <v>1.15</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="B182" s="1">
         <v>6400000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>96.935</v>
+        <v>95.873</v>
       </c>
       <c r="D182" s="1">
         <v>93.70721516</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
         <v>5997261.77</v>
       </c>
       <c r="H182" s="1">
-        <v>206578.23</v>
+        <v>138610.23</v>
       </c>
       <c r="I182" s="1">
-        <v>3.4445424915978</v>
+        <v>2.311225277732</v>
       </c>
       <c r="J182">
-        <v>1.05</v>
+        <v>1.38</v>
       </c>
       <c r="K182" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="L182" s="1">
-        <v>6203840.0</v>
+        <v>6135872.0</v>
       </c>
       <c r="M182" s="1">
-        <v>6271346.85</v>
+        <v>6224091.18</v>
       </c>
       <c r="N182" s="1">
-        <v>1.34</v>
+        <v>1.33</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="B183" s="1">
         <v>1067000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>102.906</v>
+        <v>102.776</v>
       </c>
       <c r="D183" s="1">
         <v>102.21806092</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
         <v>1090666.71</v>
       </c>
       <c r="H183" s="1">
-        <v>7340.31</v>
+        <v>5953.21</v>
       </c>
       <c r="I183" s="1">
-        <v>0.67301128132901</v>
+        <v>0.54583219102745</v>
       </c>
       <c r="J183">
-        <v>0.61</v>
+        <v>0.96</v>
       </c>
       <c r="K183" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="L183" s="1">
-        <v>1098007.02</v>
+        <v>1096619.92</v>
       </c>
       <c r="M183" s="1">
-        <v>1104533.26</v>
+        <v>1106895.28</v>
       </c>
       <c r="N183" s="1">
         <v>0.24</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="B184" s="1">
         <v>3873000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>94.116</v>
+        <v>94.654</v>
       </c>
       <c r="D184" s="1">
         <v>100.06415001</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
         <v>3875484.53</v>
       </c>
       <c r="H184" s="1">
-        <v>-230371.85</v>
+        <v>-209535.11</v>
       </c>
       <c r="I184" s="1">
-        <v>-5.9443367201365</v>
+        <v>-5.4066816259488</v>
       </c>
       <c r="J184">
-        <v>2.32</v>
+        <v>0.09</v>
       </c>
       <c r="K184" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="L184" s="1">
-        <v>3645112.68</v>
+        <v>3665949.42</v>
       </c>
       <c r="M184" s="1">
-        <v>3734917.87</v>
+        <v>3669338.3</v>
       </c>
       <c r="N184" s="1">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="B185" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>96.925</v>
+        <v>96.646</v>
       </c>
       <c r="D185" s="1">
         <v>91.5185</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
         <v>1555814.5</v>
       </c>
       <c r="H185" s="1">
-        <v>91910.5</v>
+        <v>87167.5</v>
       </c>
       <c r="I185" s="1">
-        <v>5.9075487469747</v>
+        <v>5.6026923518196</v>
       </c>
       <c r="J185">
-        <v>0.55</v>
+        <v>0.77</v>
       </c>
       <c r="K185" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="L185" s="1">
-        <v>1647725.0</v>
+        <v>1642982.0</v>
       </c>
       <c r="M185" s="1">
-        <v>1657092.71</v>
+        <v>1656015.33</v>
       </c>
       <c r="N185" s="1">
         <v>0.35</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="B186" s="1">
         <v>100000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>103.307</v>
+        <v>103.215</v>
       </c>
       <c r="D186" s="1">
         <v>101.2434</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
         <v>101243.4</v>
       </c>
       <c r="H186" s="1">
-        <v>2063.6</v>
+        <v>1971.6</v>
       </c>
       <c r="I186" s="1">
-        <v>2.0382563209059</v>
+        <v>1.9473861999893</v>
       </c>
       <c r="J186">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>734.59</v>
+        <v>1.1</v>
+      </c>
+      <c r="K186" t="s">
+        <v>580</v>
       </c>
       <c r="L186" s="1">
-        <v>103307.0</v>
+        <v>103215.0</v>
       </c>
       <c r="M186" s="1">
-        <v>104041.59</v>
+        <v>104310.21</v>
       </c>
       <c r="N186" s="1">
         <v>0.02</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="B187" s="1">
         <v>2413000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>103.938</v>
+        <v>103.685</v>
       </c>
       <c r="D187" s="1">
         <v>102.38671778</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
         <v>2470591.5</v>
       </c>
       <c r="H187" s="1">
-        <v>37432.44</v>
+        <v>31327.55</v>
       </c>
       <c r="I187" s="1">
-        <v>1.515120569305</v>
+        <v>1.2680182053569</v>
       </c>
       <c r="J187">
-        <v>0.06</v>
+        <v>0.46</v>
       </c>
       <c r="K187" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="L187" s="1">
-        <v>2508023.94</v>
+        <v>2501919.05</v>
       </c>
       <c r="M187" s="1">
-        <v>2509445.3</v>
+        <v>2512934.56</v>
       </c>
       <c r="N187" s="1">
         <v>0.54</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="B188" s="1">
         <v>3338000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>100.536</v>
+        <v>100.493</v>
       </c>
       <c r="D188" s="1">
         <v>90.92355123</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
         <v>3035028.14</v>
       </c>
       <c r="H188" s="1">
-        <v>320863.54</v>
+        <v>319428.2</v>
       </c>
       <c r="I188" s="1">
-        <v>10.572012027539</v>
+        <v>10.524719550047</v>
       </c>
       <c r="J188">
-        <v>2.43</v>
+        <v>0.09</v>
       </c>
       <c r="K188" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="L188" s="1">
-        <v>3355891.68</v>
+        <v>3354456.34</v>
       </c>
       <c r="M188" s="1">
-        <v>3436977.26</v>
+        <v>3357516.17</v>
       </c>
       <c r="N188" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="B189" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>99.918</v>
+        <v>99.787</v>
       </c>
       <c r="D189" s="1">
         <v>97.7673</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
         <v>977673.0</v>
       </c>
       <c r="H189" s="1">
-        <v>21507.0</v>
+        <v>20197.0</v>
       </c>
       <c r="I189" s="1">
-        <v>2.1998152756597</v>
+        <v>2.065823644511</v>
       </c>
       <c r="J189">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.06</v>
+      </c>
+      <c r="K189">
+        <v>625.0</v>
       </c>
       <c r="L189" s="1">
-        <v>999180.0</v>
+        <v>997870.0</v>
       </c>
       <c r="M189" s="1">
-        <v>1015742.5</v>
+        <v>998495.0</v>
       </c>
       <c r="N189" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="B190" s="1">
-        <v>3432300.0</v>
+        <v>2065000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>103.673</v>
+        <v>99.695</v>
       </c>
       <c r="D190" s="1">
-        <v>103.09125717</v>
+        <v>100.0</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>3538401.22</v>
+        <v>2065000.0</v>
       </c>
       <c r="H190" s="1">
-        <v>19967.16</v>
+        <v>-6298.25</v>
       </c>
       <c r="I190" s="1">
-        <v>0.5642989236817</v>
+        <v>-0.305</v>
       </c>
       <c r="J190">
-        <v>2.98</v>
+        <v>0.08</v>
       </c>
       <c r="K190" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="L190" s="1">
-        <v>3558368.38</v>
+        <v>2058701.75</v>
       </c>
       <c r="M190" s="1">
-        <v>3660693.82</v>
+        <v>2060408.24</v>
       </c>
       <c r="N190" s="1">
-        <v>0.78</v>
+        <v>0.44</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="B191" s="1">
         <v>4900000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>106.278</v>
+        <v>106.119</v>
       </c>
       <c r="D191" s="1">
         <v>100.27195449</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
         <v>4913325.77</v>
       </c>
       <c r="H191" s="1">
-        <v>294296.23</v>
+        <v>286505.23</v>
       </c>
       <c r="I191" s="1">
-        <v>5.9897560995635</v>
+        <v>5.8311873344397</v>
       </c>
       <c r="J191">
-        <v>0.23</v>
+        <v>0.75</v>
       </c>
       <c r="K191" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="L191" s="1">
-        <v>5207622.0</v>
+        <v>5199831.0</v>
       </c>
       <c r="M191" s="1">
-        <v>5218898.71</v>
+        <v>5236480.32</v>
       </c>
       <c r="N191" s="1">
         <v>1.12</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
         <v>596</v>
+      </c>
+      <c r="B192" s="1">
+        <v>-47000000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>10.63467779</v>
+      </c>
+      <c r="D192" s="1">
+        <v>0.1104228628</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>-5189874.55</v>
+      </c>
+      <c r="H192" s="1">
+        <v>380881.49</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-7.3389344256886</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>597</v>
+      </c>
+      <c r="L192" s="1">
+        <v>-4808993.06</v>
+      </c>
+      <c r="M192" s="1">
+        <v>-4998298.56</v>
+      </c>
+      <c r="N192" s="1">
+        <v>-1.07</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>599</v>
+      </c>
+      <c r="B193" s="1">
+        <v>47000000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>10.63467779</v>
+      </c>
+      <c r="D193" s="1">
+        <v>0.1058898043</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>4976820.8</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-167827.8</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-3.3721889283215</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193" t="s">
+        <v>600</v>
+      </c>
+      <c r="L193" s="1">
+        <v>4808993.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>4998298.56</v>
+      </c>
+      <c r="N193" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>598</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">