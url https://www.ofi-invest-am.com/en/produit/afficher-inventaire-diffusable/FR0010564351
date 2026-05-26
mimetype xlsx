--- v0 (2026-05-02)
+++ v1 (2026-05-26)
@@ -220,141 +220,141 @@
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>IE00BMDFDY08</t>
   </si>
   <si>
     <t>ISHARES USD HY CRP ESG EURHA</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968678</t>
   </si>
   <si>
     <t>EUR/JPY 15/04/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>5 453.00</t>
+    <t>11 450.00</t>
   </si>
   <si>
     <t>OACT01964440</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>2 585.40</t>
+    <t>5 405.83</t>
   </si>
   <si>
     <t>OACT01964444</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>-33 514.27</t>
+    <t>-71 869.37</t>
   </si>
   <si>
     <t>SLB1200326</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX MAR 26</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
-    <t>G310326</t>
-[...2 lines deleted...]
-    <t>LONG GILT MAR 26</t>
+    <t>G300626</t>
+  </si>
+  <si>
+    <t>LONG GILT JUN 26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>RTY200326</t>
   </si>
   <si>
     <t>RUSSELL 2000 EMINI CME MAR 26</t>
   </si>
   <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
-    <t>TY310326</t>
-[...8 lines deleted...]
-    <t>US ULTRA 10YR NOTE MAR 26</t>
+    <t>TY300626</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE JUN 26</t>
+  </si>
+  <si>
+    <t>UXY300626</t>
+  </si>
+  <si>
+    <t>US ULTRA 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>LWE200326</t>
   </si>
   <si>
     <t>E-MINI S&amp;P 500 EWF MAR 26</t>
   </si>
   <si>
     <t>OE100326</t>
   </si>
   <si>
     <t>EURO-BOBL MAR 26</t>
   </si>
   <si>
-    <t>WN310326</t>
-[...2 lines deleted...]
-    <t>US ULTRA T-BOND MAR 26</t>
+    <t>WN300626</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
@@ -748,182 +748,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>669913.8305</v>
+        <v>721296.0333</v>
       </c>
       <c r="D2">
-        <v>198.26</v>
+        <v>199.68</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>132820269.83</v>
+        <v>144030592.63</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>132820269.83</v>
+        <v>144030592.63</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>238115.7246</v>
+        <v>237642.0483</v>
       </c>
       <c r="D3">
-        <v>146.44</v>
+        <v>147.6</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>34871238.43</v>
+        <v>35076246.27</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>34871238.43</v>
+        <v>35076246.27</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>143.25</v>
+        <v>144.32</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>216473.7</v>
+        <v>218089.98</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>216473.7</v>
+        <v>218089.98</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>136.09</v>
+        <v>137.13</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>126956.74</v>
+        <v>127931.36</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>107663.44979647</v>
+        <v>108430.19027842</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>119.26</v>
+        <v>120.16</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1192.62</v>
+        <v>1201.66</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1192.62</v>
+        <v>1201.66</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -972,1787 +972,1787 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>229918.0</v>
+        <v>292406.0</v>
       </c>
       <c r="D2" s="1">
-        <v>38.986</v>
+        <v>39.355</v>
       </c>
       <c r="E2" s="1">
-        <v>39.8605142703</v>
+        <v>39.7016732899</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9164649.72</v>
+        <v>11609007.48</v>
       </c>
       <c r="I2" s="1">
-        <v>-201066.57</v>
+        <v>-101369.35</v>
       </c>
       <c r="J2" s="1">
-        <v>-2.1939362238931</v>
+        <v>-0.87319566444107</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>8963583.15</v>
+        <v>11507638.13</v>
       </c>
       <c r="N2" s="1">
-        <v>8963583.15</v>
+        <v>11507638.13</v>
       </c>
       <c r="O2" s="1">
-        <v>5.33</v>
+        <v>6.41</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>755309.0</v>
+        <v>803069.0</v>
       </c>
       <c r="D3" s="1">
-        <v>12.144</v>
+        <v>12.606</v>
       </c>
       <c r="E3" s="1">
-        <v>10.8425079537</v>
+        <v>10.9191964327</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8189443.84</v>
+        <v>8768868.16</v>
       </c>
       <c r="I3" s="1">
-        <v>983028.66</v>
+        <v>1354619.65</v>
       </c>
       <c r="J3" s="1">
-        <v>12.003607072785</v>
+        <v>15.448055841223</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9172472.5</v>
+        <v>10123487.81</v>
       </c>
       <c r="N3" s="1">
-        <v>9172472.5</v>
+        <v>10123487.81</v>
       </c>
       <c r="O3" s="1">
-        <v>5.46</v>
+        <v>5.64</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2799657.0</v>
+        <v>3001680.0</v>
       </c>
       <c r="D4" s="1">
-        <v>11.485</v>
+        <v>11.365</v>
       </c>
       <c r="E4" s="1">
-        <v>10.317218845</v>
+        <v>10.3807384398</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>28884673.96</v>
+        <v>31159654.96</v>
       </c>
       <c r="I4" s="1">
-        <v>3269386.69</v>
+        <v>2954438.24</v>
       </c>
       <c r="J4" s="1">
-        <v>11.318759195716</v>
+        <v>9.4816141057808</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>32154060.65</v>
+        <v>34114093.2</v>
       </c>
       <c r="N4" s="1">
-        <v>32154060.65</v>
+        <v>34114093.2</v>
       </c>
       <c r="O4" s="1">
-        <v>19.14</v>
+        <v>19.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>662105.0</v>
+        <v>812231.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.338</v>
+        <v>10.406</v>
       </c>
       <c r="E5" s="1">
-        <v>10.0583209008</v>
+        <v>10.1162987254</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>6659664.56</v>
+        <v>8216771.43</v>
       </c>
       <c r="I5" s="1">
-        <v>185176.93</v>
+        <v>235304.36</v>
       </c>
       <c r="J5" s="1">
-        <v>2.7805744318149</v>
+        <v>2.8637082338799</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>6844841.49</v>
+        <v>8452075.79</v>
       </c>
       <c r="N5" s="1">
-        <v>6844841.49</v>
+        <v>8452075.79</v>
       </c>
       <c r="O5" s="1">
-        <v>4.07</v>
+        <v>4.71</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>726063.0</v>
+        <v>579934.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.35</v>
+        <v>10.451</v>
       </c>
       <c r="E6" s="1">
-        <v>9.9168618563</v>
+        <v>9.9168618498</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>7200266.47</v>
+        <v>5751125.36</v>
       </c>
       <c r="I6" s="1">
-        <v>314485.58</v>
+        <v>309764.87</v>
       </c>
       <c r="J6" s="1">
-        <v>4.3676936306498</v>
+        <v>5.3861609791097</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7514752.05</v>
+        <v>6060890.23</v>
       </c>
       <c r="N6" s="1">
-        <v>7514752.05</v>
+        <v>6060890.23</v>
       </c>
       <c r="O6" s="1">
-        <v>4.47</v>
+        <v>3.38</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>213217.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.228</v>
+        <v>6.651</v>
       </c>
       <c r="E7" s="1">
         <v>5.918647106</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1261956.18</v>
       </c>
       <c r="I7" s="1">
-        <v>65959.3</v>
+        <v>156150.09</v>
       </c>
       <c r="J7" s="1">
-        <v>5.226750424884</v>
+        <v>12.373653893434</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1327915.48</v>
+        <v>1418106.27</v>
       </c>
       <c r="N7" s="1">
-        <v>1327915.48</v>
+        <v>1418106.27</v>
       </c>
       <c r="O7" s="1">
         <v>0.79</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>2459125.0</v>
+        <v>2542386.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.6797</v>
+        <v>10.7415</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4081802389</v>
+        <v>10.4174881981</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>25595016.23</v>
+        <v>26485276.15</v>
       </c>
       <c r="I8" s="1">
-        <v>667701.03</v>
+        <v>823763.07</v>
       </c>
       <c r="J8" s="1">
-        <v>2.6087150092032</v>
+        <v>3.1102680045116</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>26262717.26</v>
+        <v>27309039.22</v>
       </c>
       <c r="N8" s="1">
-        <v>26262717.26</v>
+        <v>27309039.22</v>
       </c>
       <c r="O8" s="1">
-        <v>15.63</v>
+        <v>15.22</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>540135.0</v>
       </c>
       <c r="D9" s="1">
-        <v>11.923</v>
+        <v>12.8976</v>
       </c>
       <c r="E9" s="1">
         <v>10.5624157479</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>5705130.43</v>
       </c>
       <c r="I9" s="1">
-        <v>734899.18</v>
+        <v>1261314.75</v>
       </c>
       <c r="J9" s="1">
-        <v>12.881373861947</v>
+        <v>22.108429692816</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6440029.61</v>
+        <v>6966445.18</v>
       </c>
       <c r="N9" s="1">
-        <v>6440029.61</v>
+        <v>6966445.18</v>
       </c>
       <c r="O9" s="1">
-        <v>3.83</v>
+        <v>3.88</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2420371.0</v>
+        <v>2559291.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.4462</v>
+        <v>12.2643</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9615623886</v>
+        <v>11.9726431109</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>28951418.72</v>
+        <v>30641477.76</v>
       </c>
       <c r="I10" s="1">
-        <v>1173002.82</v>
+        <v>746434.85</v>
       </c>
       <c r="J10" s="1">
-        <v>4.051624659035</v>
+        <v>2.4360275827637</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>30124421.54</v>
+        <v>31387912.61</v>
       </c>
       <c r="N10" s="1">
-        <v>30124421.54</v>
+        <v>31387912.61</v>
       </c>
       <c r="O10" s="1">
-        <v>17.93</v>
+        <v>17.49</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.906</v>
+        <v>10.968</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>501423.05</v>
+        <v>614580.36</v>
       </c>
       <c r="J11" s="1">
-        <v>2.5842134679566</v>
+        <v>3.1673989527478</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19904736.91</v>
+        <v>20017894.22</v>
       </c>
       <c r="N11" s="1">
-        <v>19904736.91</v>
+        <v>20017894.22</v>
       </c>
       <c r="O11" s="1">
-        <v>11.85</v>
+        <v>11.16</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>74546.0</v>
       </c>
       <c r="D12" s="1">
-        <v>11.274</v>
+        <v>11.284</v>
       </c>
       <c r="E12" s="1">
         <v>10.7776981998</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>803434.29</v>
       </c>
       <c r="I12" s="1">
-        <v>36997.31</v>
+        <v>37742.77</v>
       </c>
       <c r="J12" s="1">
-        <v>4.6048955665061</v>
+        <v>4.6976797567353</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>840431.6</v>
+        <v>841177.06</v>
       </c>
       <c r="N12" s="1">
-        <v>840431.6</v>
+        <v>841177.06</v>
       </c>
       <c r="O12" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>702228.0</v>
       </c>
       <c r="D13" s="1">
-        <v>9.6774</v>
+        <v>9.8175</v>
       </c>
       <c r="E13" s="1">
         <v>8.9173199445</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>6261991.75</v>
       </c>
       <c r="I13" s="1">
-        <v>533749.5</v>
+        <v>632131.64</v>
       </c>
       <c r="J13" s="1">
-        <v>8.5236378664983</v>
+        <v>10.09473766873</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6795741.25</v>
+        <v>6894123.39</v>
       </c>
       <c r="N13" s="1">
-        <v>6795741.25</v>
+        <v>6894123.39</v>
       </c>
       <c r="O13" s="1">
-        <v>4.04</v>
+        <v>3.84</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>123834.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.3351</v>
+        <v>17.9363</v>
       </c>
       <c r="E14" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1837579.96</v>
       </c>
       <c r="I14" s="1">
-        <v>309094.81</v>
+        <v>383543.81</v>
       </c>
       <c r="J14" s="1">
-        <v>16.82075429251</v>
+        <v>20.87222424868</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2146674.77</v>
+        <v>2221123.77</v>
       </c>
       <c r="N14" s="1">
-        <v>2146674.77</v>
+        <v>2221123.77</v>
       </c>
       <c r="O14" s="1">
-        <v>1.28</v>
+        <v>1.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>919224.0</v>
+        <v>1320339.0</v>
       </c>
       <c r="D15" s="1">
-        <v>3.9781</v>
+        <v>4.0212</v>
       </c>
       <c r="E15" s="1">
-        <v>4.01091079</v>
+        <v>4.0065353595</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3686925.46</v>
+        <v>5289984.89</v>
       </c>
       <c r="I15" s="1">
-        <v>-30160.47</v>
+        <v>19362.3</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.81803850734753</v>
+        <v>0.36601805870187</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3656764.99</v>
+        <v>5309347.19</v>
       </c>
       <c r="N15" s="1">
-        <v>3656764.99</v>
+        <v>5309347.19</v>
       </c>
       <c r="O15" s="1">
-        <v>2.18</v>
+        <v>2.96</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>277402.0</v>
       </c>
       <c r="D16" s="1">
-        <v>5.756</v>
+        <v>5.7656</v>
       </c>
       <c r="E16" s="1">
         <v>5.2229403537</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1448854.1</v>
       </c>
       <c r="I16" s="1">
-        <v>147871.81</v>
+        <v>150534.87</v>
       </c>
       <c r="J16" s="1">
-        <v>10.206121513546</v>
+        <v>10.389926080204</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1596725.91</v>
+        <v>1599388.97</v>
       </c>
       <c r="N16" s="1">
-        <v>1596725.91</v>
+        <v>1599388.97</v>
       </c>
       <c r="O16" s="1">
-        <v>0.95</v>
+        <v>0.89</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
-        <v>587.0</v>
+        <v>716.0</v>
       </c>
       <c r="D17" s="1">
-        <v>4772.39</v>
+        <v>4778.97</v>
       </c>
       <c r="E17" s="1">
-        <v>4764.4587052811</v>
+        <v>4768.4758379888</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2796737.26</v>
+        <v>3414228.7</v>
       </c>
       <c r="I17" s="1">
-        <v>4655.67</v>
+        <v>7513.82</v>
       </c>
       <c r="J17" s="1">
-        <v>0.16646790767896</v>
+        <v>0.22007371679583</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2801392.93</v>
+        <v>3421742.52</v>
       </c>
       <c r="N17" s="1">
-        <v>2801392.93</v>
+        <v>3421742.52</v>
       </c>
       <c r="O17" s="1">
-        <v>1.67</v>
+        <v>1.91</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>6512769.74</v>
       </c>
       <c r="D18" s="1">
-        <v>0.00546214</v>
+        <v>0.00544144</v>
       </c>
       <c r="E18" s="1">
         <v>0.0054155105</v>
       </c>
       <c r="F18" t="s">
         <v>67</v>
       </c>
       <c r="G18">
-        <v>183.57</v>
+        <v>184.1</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-64285.29</v>
+        <v>-39339.37</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="1">
-        <v>-69738.29</v>
+        <v>-50789.37</v>
       </c>
       <c r="N18" s="1">
-        <v>-64285.29</v>
+        <v>-39339.37</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>-2314465.11</v>
       </c>
       <c r="D19" s="1">
-        <v>0.0869925</v>
+        <v>0.08852869</v>
       </c>
       <c r="E19" s="1">
         <v>0.0846705758</v>
       </c>
       <c r="F19" t="s">
         <v>71</v>
       </c>
       <c r="G19">
-        <v>11.46</v>
+        <v>11.27</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>63469.66</v>
+        <v>105461.3</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="1">
-        <v>60884.26</v>
+        <v>100055.47</v>
       </c>
       <c r="N19" s="1">
-        <v>63469.66</v>
+        <v>105461.3</v>
       </c>
       <c r="O19" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
-        <v>33170803.01</v>
+        <v>34871159.74</v>
       </c>
       <c r="D20" s="1">
-        <v>0.84522964</v>
+        <v>0.84582014</v>
       </c>
       <c r="E20" s="1">
-        <v>0.8549729841</v>
+        <v>0.8455279612</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20">
         <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>286703.24</v>
+        <v>267579.64</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>75</v>
       </c>
       <c r="M20" s="1">
-        <v>320217.51</v>
+        <v>339449.01</v>
       </c>
       <c r="N20" s="1">
-        <v>286703.24</v>
+        <v>267579.64</v>
       </c>
       <c r="O20" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
         <v>16.0</v>
       </c>
       <c r="D21" s="1">
-        <v>622.2</v>
+        <v>615.68</v>
       </c>
       <c r="E21" s="1">
         <v>607.0057575</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
         <v>1.18</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>103081.7</v>
+        <v>58815.9</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>103081.7</v>
+        <v>58815.9</v>
       </c>
       <c r="N21" s="1">
-        <v>103081.7</v>
+        <v>58815.9</v>
       </c>
       <c r="O21" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>231.0</v>
       </c>
       <c r="D22" s="1">
-        <v>263.2</v>
+        <v>269.55</v>
       </c>
       <c r="E22" s="1">
         <v>251.1</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>279510.0</v>
+        <v>426195.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>279510.0</v>
+        <v>426195.0</v>
       </c>
       <c r="N22" s="1">
-        <v>279510.0</v>
+        <v>426195.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>32.0</v>
+        <v>41.0</v>
       </c>
       <c r="D23" s="1">
-        <v>127.94</v>
+        <v>129.77</v>
       </c>
       <c r="E23" s="1">
-        <v>128.6</v>
+        <v>128.67902439</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-21120.0</v>
+        <v>44730.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>-21120.0</v>
+        <v>44730.0</v>
       </c>
       <c r="N23" s="1">
-        <v>-21120.0</v>
+        <v>44730.0</v>
       </c>
       <c r="O23" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>31.0</v>
+        <v>34.0</v>
       </c>
       <c r="D24" s="1">
-        <v>90.99</v>
+        <v>93.16</v>
       </c>
       <c r="E24" s="1">
-        <v>92.038387097</v>
+        <v>92.454705882</v>
       </c>
       <c r="F24" t="s">
         <v>84</v>
       </c>
       <c r="G24">
         <v>0.87</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-37559.23</v>
+        <v>27463.78</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>-37559.23</v>
+        <v>27463.78</v>
       </c>
       <c r="N24" s="1">
-        <v>-37559.23</v>
+        <v>27463.78</v>
       </c>
       <c r="O24" s="1">
-        <v>-0.02</v>
+        <v>0.02</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>85</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="1">
         <v>7.0</v>
       </c>
       <c r="D25" s="1">
-        <v>2650.3</v>
+        <v>2680.6</v>
       </c>
       <c r="E25" s="1">
         <v>2641.6216748</v>
       </c>
       <c r="F25" t="s">
         <v>15</v>
       </c>
       <c r="G25">
         <v>1.18</v>
       </c>
       <c r="H25" s="1">
         <v>0.0</v>
       </c>
       <c r="I25" s="1">
-        <v>2575.82</v>
+        <v>11562.83</v>
       </c>
       <c r="J25" s="1">
         <v>0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2575.82</v>
+        <v>11562.83</v>
       </c>
       <c r="N25" s="1">
-        <v>2575.82</v>
+        <v>11562.83</v>
       </c>
       <c r="O25" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>87</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" s="1">
         <v>146.0</v>
       </c>
       <c r="D26" s="1">
-        <v>82.2</v>
+        <v>81.55</v>
       </c>
       <c r="E26" s="1">
         <v>81.839041096</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26">
         <v>1.18</v>
       </c>
       <c r="H26" s="1">
         <v>0.0</v>
       </c>
       <c r="I26" s="1">
-        <v>11172.83</v>
+        <v>-8941.81</v>
       </c>
       <c r="J26" s="1">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>11172.83</v>
+        <v>-8941.81</v>
       </c>
       <c r="N26" s="1">
-        <v>11172.83</v>
+        <v>-8941.81</v>
       </c>
       <c r="O26" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>89</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" s="1">
-        <v>207.0</v>
+        <v>201.0</v>
       </c>
       <c r="D27" s="1">
-        <v>111.59375</v>
+        <v>113.35938</v>
       </c>
       <c r="E27" s="1">
-        <v>113.181310386</v>
+        <v>113.0546875</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
         <v>1.18</v>
       </c>
       <c r="H27" s="1">
         <v>0.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-278684.7</v>
+        <v>51907.61</v>
       </c>
       <c r="J27" s="1">
         <v>0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>-278684.7</v>
+        <v>51907.61</v>
       </c>
       <c r="N27" s="1">
-        <v>-278684.7</v>
+        <v>51907.61</v>
       </c>
       <c r="O27" s="1">
-        <v>-0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>91</v>
       </c>
       <c r="B28" t="s">
         <v>92</v>
       </c>
       <c r="C28" s="1">
-        <v>102.0</v>
+        <v>98.0</v>
       </c>
       <c r="D28" s="1">
-        <v>113.85938</v>
+        <v>116.20313</v>
       </c>
       <c r="E28" s="1">
-        <v>115.9921875</v>
+        <v>115.8125</v>
       </c>
       <c r="F28" t="s">
         <v>15</v>
       </c>
       <c r="G28">
         <v>1.18</v>
       </c>
       <c r="H28" s="1">
         <v>0.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-184486.41</v>
+        <v>32446.28</v>
       </c>
       <c r="J28" s="1">
         <v>0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>-184486.41</v>
+        <v>32446.28</v>
       </c>
       <c r="N28" s="1">
-        <v>-184486.41</v>
+        <v>32446.28</v>
       </c>
       <c r="O28" s="1">
-        <v>-0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>93</v>
       </c>
       <c r="B29" t="s">
         <v>94</v>
       </c>
       <c r="C29" s="1">
         <v>-6.0</v>
       </c>
       <c r="D29" s="1">
-        <v>8081.0</v>
+        <v>8288.0</v>
       </c>
       <c r="E29" s="1">
         <v>8032.9850299</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
       <c r="G29">
         <v>1.18</v>
       </c>
       <c r="H29" s="1">
         <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-4886.19</v>
+        <v>-25937.03</v>
       </c>
       <c r="J29" s="1">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>-4886.19</v>
+        <v>-25937.03</v>
       </c>
       <c r="N29" s="1">
-        <v>-4886.19</v>
+        <v>-25937.03</v>
       </c>
       <c r="O29" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>95</v>
       </c>
       <c r="B30" t="s">
         <v>96</v>
       </c>
       <c r="C30" s="1">
-        <v>-95.0</v>
+        <v>-124.0</v>
       </c>
       <c r="D30" s="1">
-        <v>116.46</v>
+        <v>117.18</v>
       </c>
       <c r="E30" s="1">
-        <v>116.79</v>
+        <v>116.885887097</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>0.0</v>
       </c>
       <c r="I30" s="1">
-        <v>31350.0</v>
+        <v>-36470.0</v>
       </c>
       <c r="J30" s="1">
         <v>0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>31350.0</v>
+        <v>-36470.0</v>
       </c>
       <c r="N30" s="1">
-        <v>31350.0</v>
+        <v>-36470.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>97</v>
       </c>
       <c r="B31" t="s">
         <v>98</v>
       </c>
       <c r="C31" s="1">
         <v>-50.0</v>
       </c>
       <c r="D31" s="1">
-        <v>116.8125</v>
+        <v>120.875</v>
       </c>
       <c r="E31" s="1">
-        <v>120.765625</v>
+        <v>120.125</v>
       </c>
       <c r="F31" t="s">
         <v>15</v>
       </c>
       <c r="G31">
         <v>1.18</v>
       </c>
       <c r="H31" s="1">
         <v>0.0</v>
       </c>
       <c r="I31" s="1">
-        <v>167618.94</v>
+        <v>-31783.7</v>
       </c>
       <c r="J31" s="1">
         <v>0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>167618.94</v>
+        <v>-31783.7</v>
       </c>
       <c r="N31" s="1">
-        <v>167618.94</v>
+        <v>-31783.7</v>
       </c>
       <c r="O31" s="1">
-        <v>0.1</v>
+        <v>-0.02</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>99</v>
       </c>
       <c r="B32" t="s">
         <v>100</v>
       </c>
       <c r="C32" s="1">
         <v>510.0</v>
       </c>
       <c r="D32" s="1">
-        <v>0.1125</v>
+        <v>0.155</v>
       </c>
       <c r="E32" s="1">
         <v>0.1073431373</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>0.0</v>
       </c>
       <c r="I32" s="1">
-        <v>6575.0</v>
+        <v>60762.5</v>
       </c>
       <c r="J32" s="1">
         <v>0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>6575.0</v>
+        <v>60762.5</v>
       </c>
       <c r="N32" s="1">
-        <v>6575.0</v>
+        <v>60762.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>101</v>
       </c>
       <c r="B33" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="1">
         <v>453.0</v>
       </c>
       <c r="D33" s="1">
-        <v>0.0075</v>
+        <v>0.005</v>
       </c>
       <c r="E33" s="1">
         <v>0.05</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
       <c r="G33">
         <v>1.18</v>
       </c>
       <c r="H33" s="1">
         <v>48532.25</v>
       </c>
       <c r="I33" s="1">
-        <v>-41329.27</v>
+        <v>-43732.91</v>
       </c>
       <c r="J33" s="1">
-        <v>-85.158363768422</v>
+        <v>-90.111029264046</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>7202.98</v>
+        <v>4799.34</v>
       </c>
       <c r="N33" s="1">
-        <v>7202.98</v>
+        <v>4799.34</v>
       </c>
       <c r="O33" s="1">
         <v>0.0</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>103</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" s="1">
         <v>453.0</v>
       </c>
       <c r="D34" s="1">
-        <v>0.1825</v>
+        <v>0.1925</v>
       </c>
       <c r="E34" s="1">
         <v>0.175</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
       <c r="G34">
         <v>1.18</v>
       </c>
       <c r="H34" s="1">
         <v>169845.79</v>
       </c>
       <c r="I34" s="1">
-        <v>5426.64</v>
+        <v>14928.76</v>
       </c>
       <c r="J34" s="1">
-        <v>3.1950394531416</v>
+        <v>8.789596727714</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>175272.43</v>
+        <v>184774.55</v>
       </c>
       <c r="N34" s="1">
-        <v>175272.43</v>
+        <v>184774.55</v>
       </c>
       <c r="O34" s="1">
         <v>0.1</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>105</v>
       </c>
       <c r="B35" t="s">
         <v>106</v>
       </c>
       <c r="C35" s="1">
         <v>-510.0</v>
       </c>
       <c r="D35" s="1">
-        <v>0.075</v>
+        <v>0.105</v>
       </c>
       <c r="E35" s="1">
         <v>0.0698627451</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>0.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-6550.0</v>
+        <v>-44800.0</v>
       </c>
       <c r="J35" s="1">
         <v>0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>-6550.0</v>
+        <v>-44800.0</v>
       </c>
       <c r="N35" s="1">
-        <v>-6550.0</v>
+        <v>-44800.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.0</v>
+        <v>-0.02</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>107</v>
       </c>
       <c r="B36" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="1">
         <v>-906.0</v>
       </c>
       <c r="D36" s="1">
-        <v>0.06</v>
+        <v>0.0575</v>
       </c>
       <c r="E36" s="1">
         <v>0.09</v>
       </c>
       <c r="F36" t="s">
         <v>15</v>
       </c>
       <c r="G36">
         <v>1.18</v>
       </c>
       <c r="H36" s="1">
         <v>-174716.1</v>
       </c>
       <c r="I36" s="1">
-        <v>59468.47</v>
+        <v>64331.31</v>
       </c>
       <c r="J36" s="1">
-        <v>-34.037200921953</v>
+        <v>-36.82048191323</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>-115247.63</v>
+        <v>-110384.79</v>
       </c>
       <c r="N36" s="1">
-        <v>-115247.63</v>
+        <v>-110384.79</v>
       </c>
       <c r="O36" s="1">
-        <v>-0.07</v>
+        <v>-0.06</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>