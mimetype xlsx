--- v1 (2026-05-26)
+++ v2 (2026-06-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -175,204 +175,165 @@
   <si>
     <t>LU1859444769</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY CORP BOND SRI P</t>
   </si>
   <si>
     <t>IE000YARBD10</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST JAPAN UCITS</t>
   </si>
   <si>
     <t>IE0000LVTJ08</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST US UCITS ETF</t>
   </si>
   <si>
     <t>LU2697596745</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUSTAINABLE EUR C</t>
   </si>
   <si>
-    <t>LU2244386053</t>
-[...10 lines deleted...]
-  <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
-    <t>IE00BMDFDY08</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968678</t>
   </si>
   <si>
     <t>EUR/JPY 15/04/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>11 450.00</t>
+    <t>18 205.00</t>
   </si>
   <si>
     <t>OACT01964440</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>5 405.83</t>
+    <t>6 946.05</t>
   </si>
   <si>
     <t>OACT01964444</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>-71 869.37</t>
-[...32 lines deleted...]
-    <t>RUSSELL 2000 EMINI CME MAR 26</t>
+    <t>-111 962.20</t>
+  </si>
+  <si>
+    <t>SLB1180626</t>
+  </si>
+  <si>
+    <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
-    <t>UXY300626</t>
-[...20 lines deleted...]
-    <t>US ULTRA T-BOND JUN 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -748,212 +709,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>721296.0333</v>
+        <v>672988.5019</v>
       </c>
       <c r="D2">
-        <v>199.68</v>
+        <v>189.07</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>144030592.63</v>
+        <v>127244587.67</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>144030592.63</v>
+        <v>127244587.67</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>237642.0483</v>
+        <v>236031.8107</v>
       </c>
       <c r="D3">
-        <v>147.6</v>
+        <v>139.87</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35076246.27</v>
+        <v>33015402.29</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35076246.27</v>
+        <v>33015402.29</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>144.32</v>
+        <v>136.7</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>218089.98</v>
+        <v>206577.0</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>218089.98</v>
+        <v>206577.0</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>137.13</v>
+        <v>127.01</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>127931.36</v>
+        <v>118485.87</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>108430.19027842</v>
+        <v>102665.16766311</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>120.16</v>
+        <v>113.83</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1201.66</v>
+        <v>1138.34</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1201.66</v>
+        <v>1138.34</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P36"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O36" sqref="O36"/>
+      <selection activeCell="O30" sqref="O30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -975,1786 +936,1486 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>292406.0</v>
       </c>
       <c r="D2" s="1">
-        <v>39.355</v>
+        <v>38.344</v>
       </c>
       <c r="E2" s="1">
         <v>39.7016732899</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>11609007.48</v>
       </c>
       <c r="I2" s="1">
-        <v>-101369.35</v>
+        <v>-396991.82</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.87319566444107</v>
+        <v>-3.4196878646511</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11507638.13</v>
+        <v>11212015.66</v>
       </c>
       <c r="N2" s="1">
-        <v>11507638.13</v>
+        <v>11212015.66</v>
       </c>
       <c r="O2" s="1">
-        <v>6.41</v>
+        <v>6.98</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>803069.0</v>
+        <v>694257.0</v>
       </c>
       <c r="D3" s="1">
-        <v>12.606</v>
+        <v>11.358</v>
       </c>
       <c r="E3" s="1">
-        <v>10.9191964327</v>
+        <v>10.9191964359</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8768868.16</v>
+        <v>7580728.56</v>
       </c>
       <c r="I3" s="1">
-        <v>1354619.65</v>
+        <v>304642.45</v>
       </c>
       <c r="J3" s="1">
-        <v>15.448055841223</v>
+        <v>4.018643427064</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>10123487.81</v>
+        <v>7885371.01</v>
       </c>
       <c r="N3" s="1">
-        <v>10123487.81</v>
+        <v>7885371.01</v>
       </c>
       <c r="O3" s="1">
-        <v>5.64</v>
+        <v>4.91</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>3001680.0</v>
+        <v>2884352.0</v>
       </c>
       <c r="D4" s="1">
-        <v>11.365</v>
+        <v>10.697</v>
       </c>
       <c r="E4" s="1">
-        <v>10.3807384398</v>
+        <v>10.4196865535</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>31159654.96</v>
+        <v>30054043.75</v>
       </c>
       <c r="I4" s="1">
-        <v>2954438.24</v>
+        <v>799869.59</v>
       </c>
       <c r="J4" s="1">
-        <v>9.4816141057808</v>
+        <v>2.6614374979074</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>34114093.2</v>
+        <v>30853913.34</v>
       </c>
       <c r="N4" s="1">
-        <v>34114093.2</v>
+        <v>30853913.34</v>
       </c>
       <c r="O4" s="1">
-        <v>19.01</v>
+        <v>19.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>812231.0</v>
+        <v>725987.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.406</v>
+        <v>10.13</v>
       </c>
       <c r="E5" s="1">
-        <v>10.1162987254</v>
+        <v>10.1162987216</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>8216771.43</v>
+        <v>7344301.36</v>
       </c>
       <c r="I5" s="1">
-        <v>235304.36</v>
+        <v>9946.95</v>
       </c>
       <c r="J5" s="1">
-        <v>2.8637082338799</v>
+        <v>0.135437661289</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>8452075.79</v>
+        <v>7354248.31</v>
       </c>
       <c r="N5" s="1">
-        <v>8452075.79</v>
+        <v>7354248.31</v>
       </c>
       <c r="O5" s="1">
-        <v>4.71</v>
+        <v>4.58</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>579934.0</v>
+        <v>569355.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.451</v>
+        <v>10.176</v>
       </c>
       <c r="E6" s="1">
-        <v>9.9168618498</v>
+        <v>9.9168618524</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5751125.36</v>
+        <v>5646214.88</v>
       </c>
       <c r="I6" s="1">
-        <v>309764.87</v>
+        <v>147541.6</v>
       </c>
       <c r="J6" s="1">
-        <v>5.3861609791097</v>
+        <v>2.6131063577233</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>6060890.23</v>
+        <v>5793756.48</v>
       </c>
       <c r="N6" s="1">
-        <v>6060890.23</v>
+        <v>5793756.48</v>
       </c>
       <c r="O6" s="1">
-        <v>3.38</v>
+        <v>3.61</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>213217.0</v>
+        <v>356017.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.651</v>
+        <v>6.05</v>
       </c>
       <c r="E7" s="1">
-        <v>5.918647106</v>
+        <v>6.0832414744</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1261956.18</v>
+        <v>2165737.38</v>
       </c>
       <c r="I7" s="1">
-        <v>156150.09</v>
+        <v>-11834.53</v>
       </c>
       <c r="J7" s="1">
-        <v>12.373653893434</v>
+        <v>-0.54644344735833</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1418106.27</v>
+        <v>2153902.85</v>
       </c>
       <c r="N7" s="1">
-        <v>1418106.27</v>
+        <v>2153902.85</v>
       </c>
       <c r="O7" s="1">
-        <v>0.79</v>
+        <v>1.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>2542386.0</v>
+        <v>2835623.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.7415</v>
+        <v>10.4599</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4174881981</v>
+        <v>10.4542698024</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>26485276.15</v>
+        <v>29644367.9</v>
       </c>
       <c r="I8" s="1">
-        <v>823763.07</v>
+        <v>15965.12</v>
       </c>
       <c r="J8" s="1">
-        <v>3.1102680045116</v>
+        <v>0.053855491383238</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>27309039.22</v>
+        <v>29660333.02</v>
       </c>
       <c r="N8" s="1">
-        <v>27309039.22</v>
+        <v>29660333.02</v>
       </c>
       <c r="O8" s="1">
-        <v>15.22</v>
+        <v>18.47</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>540135.0</v>
+        <v>451454.0</v>
       </c>
       <c r="D9" s="1">
-        <v>12.8976</v>
+        <v>11.7173</v>
       </c>
       <c r="E9" s="1">
-        <v>10.5624157479</v>
+        <v>10.56241575</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>5705130.43</v>
+        <v>4768444.84</v>
       </c>
       <c r="I9" s="1">
-        <v>1261314.75</v>
+        <v>521377.11</v>
       </c>
       <c r="J9" s="1">
-        <v>22.108429692816</v>
+        <v>10.933902508978</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6966445.18</v>
+        <v>5289821.95</v>
       </c>
       <c r="N9" s="1">
-        <v>6966445.18</v>
+        <v>5289821.95</v>
       </c>
       <c r="O9" s="1">
-        <v>3.88</v>
+        <v>3.29</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2559291.0</v>
+        <v>2462652.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.2643</v>
+        <v>11.8039</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9726431109</v>
+        <v>11.9726431099</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>30641477.76</v>
+        <v>29484453.5</v>
       </c>
       <c r="I10" s="1">
-        <v>746434.85</v>
+        <v>-415555.56</v>
       </c>
       <c r="J10" s="1">
-        <v>2.4360275827637</v>
+        <v>-1.4094056720434</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>31387912.61</v>
+        <v>29068897.94</v>
       </c>
       <c r="N10" s="1">
-        <v>31387912.61</v>
+        <v>29068897.94</v>
       </c>
       <c r="O10" s="1">
-        <v>17.49</v>
+        <v>18.1</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.968</v>
+        <v>10.702</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>614580.36</v>
+        <v>129098.98</v>
       </c>
       <c r="J11" s="1">
-        <v>3.1673989527478</v>
+        <v>0.6653450072059</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>20017894.22</v>
+        <v>19532412.84</v>
       </c>
       <c r="N11" s="1">
-        <v>20017894.22</v>
+        <v>19532412.84</v>
       </c>
       <c r="O11" s="1">
-        <v>11.16</v>
+        <v>12.16</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>74546.0</v>
+        <v>123834.0</v>
       </c>
       <c r="D12" s="1">
-        <v>11.284</v>
+        <v>16.3193</v>
       </c>
       <c r="E12" s="1">
-        <v>10.7776981998</v>
+        <v>14.8390584169</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>803434.29</v>
+        <v>1837579.96</v>
       </c>
       <c r="I12" s="1">
-        <v>37742.77</v>
+        <v>183304.24</v>
       </c>
       <c r="J12" s="1">
-        <v>4.6976797567353</v>
+        <v>9.9753068704559</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>841177.06</v>
+        <v>2020884.2</v>
       </c>
       <c r="N12" s="1">
-        <v>841177.06</v>
+        <v>2020884.2</v>
       </c>
       <c r="O12" s="1">
-        <v>0.47</v>
+        <v>1.26</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>702228.0</v>
+        <v>797356.0</v>
       </c>
       <c r="D13" s="1">
-        <v>9.8175</v>
+        <v>3.9182</v>
       </c>
       <c r="E13" s="1">
-        <v>8.9173199445</v>
+        <v>4.0088053642</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>6261991.75</v>
+        <v>3196445.01</v>
       </c>
       <c r="I13" s="1">
-        <v>632131.64</v>
+        <v>-72244.73</v>
       </c>
       <c r="J13" s="1">
-        <v>10.09473766873</v>
+        <v>-2.2601587004933</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6894123.39</v>
+        <v>3124200.28</v>
       </c>
       <c r="N13" s="1">
-        <v>6894123.39</v>
+        <v>3124200.28</v>
       </c>
       <c r="O13" s="1">
-        <v>3.84</v>
+        <v>1.95</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>123834.0</v>
+        <v>1339.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.9363</v>
+        <v>4786.56</v>
       </c>
       <c r="E14" s="1">
-        <v>14.8390584169</v>
+        <v>4779.9624645258</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1837579.96</v>
+        <v>6400369.74</v>
       </c>
       <c r="I14" s="1">
-        <v>383543.81</v>
+        <v>8834.1</v>
       </c>
       <c r="J14" s="1">
-        <v>20.87222424868</v>
+        <v>0.13802483854628</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2221123.77</v>
+        <v>6409203.84</v>
       </c>
       <c r="N14" s="1">
-        <v>2221123.77</v>
+        <v>6409203.84</v>
       </c>
       <c r="O14" s="1">
-        <v>1.24</v>
+        <v>3.99</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>1320339.0</v>
+        <v>5843411.29</v>
       </c>
       <c r="D15" s="1">
-        <v>4.0212</v>
+        <v>0.00543077</v>
       </c>
       <c r="E15" s="1">
-        <v>4.0065353595</v>
+        <v>0.0054155105</v>
       </c>
       <c r="F15" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="G15">
-        <v>1.0</v>
+        <v>184.27</v>
       </c>
       <c r="H15" s="1">
-        <v>5289984.89</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>19362.3</v>
+        <v>-30250.2</v>
       </c>
       <c r="J15" s="1">
-        <v>0.36601805870187</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" t="s">
+        <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>5309347.19</v>
+        <v>-48455.2</v>
       </c>
       <c r="N15" s="1">
-        <v>5309347.19</v>
+        <v>-30250.2</v>
       </c>
       <c r="O15" s="1">
-        <v>2.96</v>
+        <v>-0.03</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>277402.0</v>
+        <v>127639.46</v>
       </c>
       <c r="D16" s="1">
-        <v>5.7656</v>
+        <v>0.08944842</v>
       </c>
       <c r="E16" s="1">
-        <v>5.2229403537</v>
+        <v>0.0893398416</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>11.17</v>
       </c>
       <c r="H16" s="1">
-        <v>1448854.1</v>
+        <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>150534.87</v>
+        <v>127618.27</v>
       </c>
       <c r="J16" s="1">
-        <v>10.389926080204</v>
+        <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" t="s">
+        <v>66</v>
       </c>
       <c r="M16" s="1">
-        <v>1599388.97</v>
+        <v>120672.22</v>
       </c>
       <c r="N16" s="1">
-        <v>1599388.97</v>
+        <v>127618.27</v>
       </c>
       <c r="O16" s="1">
-        <v>0.89</v>
+        <v>0.08</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>716.0</v>
+        <v>26941177.93</v>
       </c>
       <c r="D17" s="1">
-        <v>4778.97</v>
+        <v>0.86577053</v>
       </c>
       <c r="E17" s="1">
-        <v>4768.4758379888</v>
+        <v>0.8455279612</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
-        <v>3414228.7</v>
+        <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>7513.82</v>
+        <v>-560164.6</v>
       </c>
       <c r="J17" s="1">
-        <v>0.22007371679583</v>
+        <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" t="s">
+        <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>3421742.52</v>
+        <v>-448202.4</v>
       </c>
       <c r="N17" s="1">
-        <v>3421742.52</v>
+        <v>-560164.6</v>
       </c>
       <c r="O17" s="1">
-        <v>1.91</v>
+        <v>-0.35</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>6512769.74</v>
+        <v>12.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.00544144</v>
+        <v>576.3</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0054155105</v>
+        <v>591.08</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="G18">
-        <v>184.1</v>
+        <v>1.15</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-39339.37</v>
+        <v>-76839.1</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18" t="s">
-        <v>68</v>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-50789.37</v>
+        <v>-76839.1</v>
       </c>
       <c r="N18" s="1">
-        <v>-39339.37</v>
+        <v>-76839.1</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.02</v>
+        <v>-0.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>-2314465.11</v>
+        <v>131.0</v>
       </c>
       <c r="D19" s="1">
-        <v>0.08852869</v>
+        <v>238.5</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0846705758</v>
+        <v>247.65</v>
       </c>
       <c r="F19" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>11.27</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>105461.3</v>
+        <v>-119865.0</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19" t="s">
-        <v>72</v>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>100055.47</v>
+        <v>-119865.0</v>
       </c>
       <c r="N19" s="1">
-        <v>105461.3</v>
+        <v>-119865.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.06</v>
+        <v>-0.07</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>34871159.74</v>
+        <v>146.0</v>
       </c>
       <c r="D20" s="1">
-        <v>0.84582014</v>
+        <v>79.6</v>
       </c>
       <c r="E20" s="1">
-        <v>0.8455279612</v>
+        <v>81.839041096</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>267579.64</v>
+        <v>-70812.75</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20" t="s">
-        <v>75</v>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>339449.01</v>
+        <v>-70812.75</v>
       </c>
       <c r="N20" s="1">
-        <v>267579.64</v>
+        <v>-70812.75</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>-0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>16.0</v>
+        <v>201.0</v>
       </c>
       <c r="D21" s="1">
-        <v>615.68</v>
+        <v>110.17188</v>
       </c>
       <c r="E21" s="1">
-        <v>607.0057575</v>
+        <v>113.0546875</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>58815.9</v>
+        <v>-502074.61</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>58815.9</v>
+        <v>-502074.61</v>
       </c>
       <c r="N21" s="1">
-        <v>58815.9</v>
+        <v>-502074.61</v>
       </c>
       <c r="O21" s="1">
-        <v>0.03</v>
+        <v>-0.31</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
-        <v>231.0</v>
+        <v>-58.0</v>
       </c>
       <c r="D22" s="1">
-        <v>269.55</v>
+        <v>5492.0</v>
       </c>
       <c r="E22" s="1">
-        <v>251.1</v>
+        <v>5552.034482759</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>426195.0</v>
+        <v>34820.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>426195.0</v>
+        <v>34820.0</v>
       </c>
       <c r="N22" s="1">
-        <v>426195.0</v>
+        <v>34820.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.24</v>
+        <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>41.0</v>
+        <v>-150.0</v>
       </c>
       <c r="D23" s="1">
-        <v>129.77</v>
+        <v>115.13</v>
       </c>
       <c r="E23" s="1">
-        <v>128.67902439</v>
+        <v>117.579266667</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>44730.0</v>
+        <v>367390.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>44730.0</v>
+        <v>367390.0</v>
       </c>
       <c r="N23" s="1">
-        <v>44730.0</v>
+        <v>367390.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.02</v>
+        <v>0.23</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>34.0</v>
+        <v>510.0</v>
       </c>
       <c r="D24" s="1">
-        <v>93.16</v>
+        <v>0.11</v>
       </c>
       <c r="E24" s="1">
-        <v>92.454705882</v>
+        <v>0.1073431373</v>
       </c>
       <c r="F24" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>27463.78</v>
+        <v>3387.5</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>27463.78</v>
+        <v>3387.5</v>
       </c>
       <c r="N24" s="1">
-        <v>27463.78</v>
+        <v>3387.5</v>
       </c>
       <c r="O24" s="1">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" t="s">
         <v>85</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1">
-        <v>7.0</v>
+        <v>160.0</v>
       </c>
       <c r="D25" s="1">
-        <v>2680.6</v>
+        <v>44.7</v>
       </c>
       <c r="E25" s="1">
-        <v>2641.6216748</v>
+        <v>53.2</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>0.0</v>
+        <v>85120.0</v>
       </c>
       <c r="I25" s="1">
-        <v>11562.83</v>
+        <v>-13600.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0</v>
+        <v>-15.977443609023</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>11562.83</v>
+        <v>71520.0</v>
       </c>
       <c r="N25" s="1">
-        <v>11562.83</v>
+        <v>71520.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" t="s">
         <v>87</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>146.0</v>
+        <v>453.0</v>
       </c>
       <c r="D26" s="1">
-        <v>81.55</v>
+        <v>0.3</v>
       </c>
       <c r="E26" s="1">
-        <v>81.839041096</v>
+        <v>0.05</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H26" s="1">
-        <v>0.0</v>
+        <v>48532.25</v>
       </c>
       <c r="I26" s="1">
-        <v>-8941.81</v>
+        <v>245852.99</v>
       </c>
       <c r="J26" s="1">
-        <v>0</v>
+        <v>506.57653416027</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>-8941.81</v>
+        <v>294385.24</v>
       </c>
       <c r="N26" s="1">
-        <v>-8941.81</v>
+        <v>294385.24</v>
       </c>
       <c r="O26" s="1">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" t="s">
         <v>89</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>201.0</v>
+        <v>453.0</v>
       </c>
       <c r="D27" s="1">
-        <v>113.35938</v>
+        <v>0.665</v>
       </c>
       <c r="E27" s="1">
-        <v>113.0546875</v>
+        <v>0.175</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
-        <v>0.0</v>
+        <v>169845.79</v>
       </c>
       <c r="I27" s="1">
-        <v>51907.61</v>
+        <v>482708.15</v>
       </c>
       <c r="J27" s="1">
-        <v>0</v>
+        <v>284.20377684958</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>51907.61</v>
+        <v>652553.94</v>
       </c>
       <c r="N27" s="1">
-        <v>51907.61</v>
+        <v>652553.94</v>
       </c>
       <c r="O27" s="1">
-        <v>0.03</v>
+        <v>0.41</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" t="s">
         <v>91</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>98.0</v>
+        <v>230.0</v>
       </c>
       <c r="D28" s="1">
-        <v>116.20313</v>
+        <v>44.5</v>
       </c>
       <c r="E28" s="1">
-        <v>115.8125</v>
+        <v>75.3</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>0.0</v>
+        <v>173190.0</v>
       </c>
       <c r="I28" s="1">
-        <v>32446.28</v>
+        <v>-70840.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0</v>
+        <v>-40.903054448871</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>32446.28</v>
+        <v>102350.0</v>
       </c>
       <c r="N28" s="1">
-        <v>32446.28</v>
+        <v>102350.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" t="s">
         <v>93</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>-6.0</v>
+        <v>-510.0</v>
       </c>
       <c r="D29" s="1">
-        <v>8288.0</v>
+        <v>0.0825</v>
       </c>
       <c r="E29" s="1">
-        <v>8032.9850299</v>
+        <v>0.0698627451</v>
       </c>
       <c r="F29" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-25937.03</v>
+        <v>-16112.5</v>
       </c>
       <c r="J29" s="1">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>-25937.03</v>
+        <v>-16112.5</v>
       </c>
       <c r="N29" s="1">
-        <v>-25937.03</v>
+        <v>-16112.5</v>
       </c>
       <c r="O29" s="1">
         <v>-0.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" t="s">
         <v>95</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>-124.0</v>
+        <v>-906.0</v>
       </c>
       <c r="D30" s="1">
-        <v>117.18</v>
+        <v>0.4625</v>
       </c>
       <c r="E30" s="1">
-        <v>116.885887097</v>
+        <v>0.09</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
-        <v>0.0</v>
+        <v>-174716.1</v>
       </c>
       <c r="I30" s="1">
-        <v>-36470.0</v>
+        <v>-732971.71</v>
       </c>
       <c r="J30" s="1">
-        <v>0</v>
+        <v>419.52156097807</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>-36470.0</v>
+        <v>-907687.81</v>
       </c>
       <c r="N30" s="1">
-        <v>-36470.0</v>
+        <v>-907687.81</v>
       </c>
       <c r="O30" s="1">
-        <v>-0.02</v>
+        <v>-0.57</v>
       </c>
       <c r="P30">
-        <v>1</v>
-[...298 lines deleted...]
-      <c r="P36">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>