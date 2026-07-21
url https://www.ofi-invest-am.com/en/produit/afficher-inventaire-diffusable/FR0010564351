--- v2 (2026-06-26)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -193,93 +193,87 @@
   <si>
     <t>LU2697596745</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUSTAINABLE EUR C</t>
   </si>
   <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01968678</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 15/04/26</t>
+    <t>OVCT01743756</t>
+  </si>
+  <si>
+    <t>EUR/JPY 15/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>18 205.00</t>
-[...20 lines deleted...]
-    <t>-111 962.20</t>
+    <t>2 226.00</t>
+  </si>
+  <si>
+    <t>OACT01993485</t>
+  </si>
+  <si>
+    <t>EUR/USD 15/07/26</t>
+  </si>
+  <si>
+    <t>-11 639.31</t>
   </si>
   <si>
     <t>SLB1180626</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
@@ -709,182 +703,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>672988.5019</v>
+        <v>688217.0845</v>
       </c>
       <c r="D2">
-        <v>189.07</v>
+        <v>199.4</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>127244587.67</v>
+        <v>137231485.08</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>127244587.67</v>
+        <v>137231485.08</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>236031.8107</v>
+        <v>234428.7371</v>
       </c>
       <c r="D3">
-        <v>139.87</v>
+        <v>147.63</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>33015402.29</v>
+        <v>34609409.88</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>33015402.29</v>
+        <v>34609409.88</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>136.7</v>
+        <v>144.21</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>206577.0</v>
+        <v>217933.64</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>206577.0</v>
+        <v>217933.64</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>127.01</v>
+        <v>136.39</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>118485.87</v>
+        <v>127237.88</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>102665.16766311</v>
+        <v>108269.12865895</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>113.83</v>
+        <v>120.1</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1138.34</v>
+        <v>1201.09</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1138.34</v>
+        <v>1201.09</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -933,1487 +927,1487 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>292406.0</v>
+        <v>279034.0</v>
       </c>
       <c r="D2" s="1">
-        <v>38.344</v>
+        <v>38.904</v>
       </c>
       <c r="E2" s="1">
-        <v>39.7016732899</v>
+        <v>39.6293497567</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>11609007.48</v>
+        <v>11057935.98</v>
       </c>
       <c r="I2" s="1">
-        <v>-396991.82</v>
+        <v>-202397.24</v>
       </c>
       <c r="J2" s="1">
-        <v>-3.4196878646511</v>
+        <v>-1.8303347059168</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11212015.66</v>
+        <v>10855538.74</v>
       </c>
       <c r="N2" s="1">
-        <v>11212015.66</v>
+        <v>10855538.74</v>
       </c>
       <c r="O2" s="1">
-        <v>6.98</v>
+        <v>6.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>694257.0</v>
+        <v>762874.0</v>
       </c>
       <c r="D3" s="1">
-        <v>11.358</v>
+        <v>12.212</v>
       </c>
       <c r="E3" s="1">
-        <v>10.9191964359</v>
+        <v>10.9696381316</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>7580728.56</v>
+        <v>8368451.72</v>
       </c>
       <c r="I3" s="1">
-        <v>304642.45</v>
+        <v>947765.57</v>
       </c>
       <c r="J3" s="1">
-        <v>4.018643427064</v>
+        <v>11.325459018123</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>7885371.01</v>
+        <v>9316217.29</v>
       </c>
       <c r="N3" s="1">
-        <v>7885371.01</v>
+        <v>9316217.29</v>
       </c>
       <c r="O3" s="1">
-        <v>4.91</v>
+        <v>5.41</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2884352.0</v>
+        <v>2944505.0</v>
       </c>
       <c r="D4" s="1">
-        <v>10.697</v>
+        <v>11.704</v>
       </c>
       <c r="E4" s="1">
-        <v>10.4196865535</v>
+        <v>10.4217154191</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>30054043.75</v>
+        <v>30686793.16</v>
       </c>
       <c r="I4" s="1">
-        <v>799869.59</v>
+        <v>3775693.36</v>
       </c>
       <c r="J4" s="1">
-        <v>2.6614374979074</v>
+        <v>12.303968486748</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>30853913.34</v>
+        <v>34462486.52</v>
       </c>
       <c r="N4" s="1">
-        <v>30853913.34</v>
+        <v>34462486.52</v>
       </c>
       <c r="O4" s="1">
-        <v>19.22</v>
+        <v>20.02</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>725987.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.13</v>
+        <v>10.294</v>
       </c>
       <c r="E5" s="1">
         <v>10.1162987216</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>7344301.36</v>
       </c>
       <c r="I5" s="1">
-        <v>9946.95</v>
+        <v>129008.82</v>
       </c>
       <c r="J5" s="1">
-        <v>0.135437661289</v>
+        <v>1.7565839645774</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>7354248.31</v>
+        <v>7473310.18</v>
       </c>
       <c r="N5" s="1">
-        <v>7354248.31</v>
+        <v>7473310.18</v>
       </c>
       <c r="O5" s="1">
-        <v>4.58</v>
+        <v>4.34</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>569355.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.176</v>
+        <v>10.333</v>
       </c>
       <c r="E6" s="1">
         <v>9.9168618524</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>5646214.88</v>
       </c>
       <c r="I6" s="1">
-        <v>147541.6</v>
+        <v>236930.34</v>
       </c>
       <c r="J6" s="1">
-        <v>2.6131063577233</v>
+        <v>4.1962685628429</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5793756.48</v>
+        <v>5883145.22</v>
       </c>
       <c r="N6" s="1">
-        <v>5793756.48</v>
+        <v>5883145.22</v>
       </c>
       <c r="O6" s="1">
-        <v>3.61</v>
+        <v>3.42</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>356017.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.05</v>
+        <v>6.693</v>
       </c>
       <c r="E7" s="1">
         <v>6.0832414744</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2165737.38</v>
       </c>
       <c r="I7" s="1">
-        <v>-11834.53</v>
+        <v>217084.4</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.54644344735833</v>
+        <v>10.023579128509</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2153902.85</v>
+        <v>2382821.78</v>
       </c>
       <c r="N7" s="1">
-        <v>2153902.85</v>
+        <v>2382821.78</v>
       </c>
       <c r="O7" s="1">
-        <v>1.34</v>
+        <v>1.38</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>2835623.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.4599</v>
+        <v>10.6106</v>
       </c>
       <c r="E8" s="1">
         <v>10.4542698024</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>29644367.9</v>
       </c>
       <c r="I8" s="1">
-        <v>15965.12</v>
+        <v>443293.5</v>
       </c>
       <c r="J8" s="1">
-        <v>0.053855491383238</v>
+        <v>1.4953717397361</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>29660333.02</v>
+        <v>30087661.4</v>
       </c>
       <c r="N8" s="1">
-        <v>29660333.02</v>
+        <v>30087661.4</v>
       </c>
       <c r="O8" s="1">
-        <v>18.47</v>
+        <v>17.48</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>451454.0</v>
+        <v>500906.0</v>
       </c>
       <c r="D9" s="1">
-        <v>11.7173</v>
+        <v>12.2628</v>
       </c>
       <c r="E9" s="1">
-        <v>10.56241575</v>
+        <v>10.6631137978</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>4768444.84</v>
+        <v>5341217.68</v>
       </c>
       <c r="I9" s="1">
-        <v>521377.11</v>
+        <v>801292.42</v>
       </c>
       <c r="J9" s="1">
-        <v>10.933902508978</v>
+        <v>15.002055111897</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5289821.95</v>
+        <v>6142510.1</v>
       </c>
       <c r="N9" s="1">
-        <v>5289821.95</v>
+        <v>6142510.1</v>
       </c>
       <c r="O9" s="1">
-        <v>3.29</v>
+        <v>3.57</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>2462652.0</v>
       </c>
       <c r="D10" s="1">
-        <v>11.8039</v>
+        <v>12.7005</v>
       </c>
       <c r="E10" s="1">
         <v>11.9726431099</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>29484453.5</v>
       </c>
       <c r="I10" s="1">
-        <v>-415555.56</v>
+        <v>1792458.23</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.4094056720434</v>
+        <v>6.0793334019232</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>29068897.94</v>
+        <v>31276911.73</v>
       </c>
       <c r="N10" s="1">
-        <v>29068897.94</v>
+        <v>31276911.73</v>
       </c>
       <c r="O10" s="1">
-        <v>18.1</v>
+        <v>18.17</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.702</v>
+        <v>10.856</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>129098.98</v>
+        <v>410167.15</v>
       </c>
       <c r="J11" s="1">
-        <v>0.6653450072059</v>
+        <v>2.1139025681874</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19532412.84</v>
+        <v>19813481.01</v>
       </c>
       <c r="N11" s="1">
-        <v>19532412.84</v>
+        <v>19813481.01</v>
       </c>
       <c r="O11" s="1">
-        <v>12.16</v>
+        <v>11.51</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>123834.0</v>
       </c>
       <c r="D12" s="1">
-        <v>16.3193</v>
+        <v>17.5584</v>
       </c>
       <c r="E12" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1837579.96</v>
       </c>
       <c r="I12" s="1">
-        <v>183304.24</v>
+        <v>336746.95</v>
       </c>
       <c r="J12" s="1">
-        <v>9.9753068704559</v>
+        <v>18.325567176952</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2020884.2</v>
+        <v>2174326.91</v>
       </c>
       <c r="N12" s="1">
-        <v>2020884.2</v>
+        <v>2174326.91</v>
       </c>
       <c r="O12" s="1">
         <v>1.26</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>797356.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.9182</v>
+        <v>3.978</v>
       </c>
       <c r="E13" s="1">
         <v>4.0088053642</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3196445.01</v>
       </c>
       <c r="I13" s="1">
-        <v>-72244.73</v>
+        <v>-24562.84</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.2601587004933</v>
+        <v>-0.76844243912083</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3124200.28</v>
+        <v>3171882.17</v>
       </c>
       <c r="N13" s="1">
-        <v>3124200.28</v>
+        <v>3171882.17</v>
       </c>
       <c r="O13" s="1">
-        <v>1.95</v>
+        <v>1.84</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>1339.0</v>
+        <v>1697.0</v>
       </c>
       <c r="D14" s="1">
-        <v>4786.56</v>
+        <v>4793.7</v>
       </c>
       <c r="E14" s="1">
-        <v>4779.9624645258</v>
+        <v>4785.7275368297</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>6400369.74</v>
+        <v>8121379.63</v>
       </c>
       <c r="I14" s="1">
-        <v>8834.1</v>
+        <v>13529.27</v>
       </c>
       <c r="J14" s="1">
-        <v>0.13802483854628</v>
+        <v>0.16658832139829</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>6409203.84</v>
+        <v>8134908.9</v>
       </c>
       <c r="N14" s="1">
-        <v>6409203.84</v>
+        <v>8134908.9</v>
       </c>
       <c r="O14" s="1">
-        <v>3.99</v>
+        <v>4.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>5843411.29</v>
+        <v>6374463.84</v>
       </c>
       <c r="D15" s="1">
-        <v>0.00543077</v>
+        <v>0.00535628</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0054155105</v>
+        <v>0.0053736804</v>
       </c>
       <c r="F15" t="s">
         <v>61</v>
       </c>
       <c r="G15">
-        <v>184.27</v>
+        <v>187.31</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-30250.2</v>
+        <v>20646.54</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
         <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>-48455.2</v>
+        <v>18420.54</v>
       </c>
       <c r="N15" s="1">
-        <v>-30250.2</v>
+        <v>20646.54</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.03</v>
+        <v>0.01</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>127639.46</v>
+        <v>30967233.2</v>
       </c>
       <c r="D16" s="1">
-        <v>0.08944842</v>
+        <v>0.8478187</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0893398416</v>
+        <v>0.8455602751</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="G16">
-        <v>11.17</v>
+        <v>1.18</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>127618.27</v>
+        <v>90205.59</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M16" s="1">
-        <v>120672.22</v>
+        <v>101844.9</v>
       </c>
       <c r="N16" s="1">
-        <v>127618.27</v>
+        <v>90205.589999996</v>
       </c>
       <c r="O16" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" t="s">
         <v>67</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>26941177.93</v>
+        <v>12.0</v>
       </c>
       <c r="D17" s="1">
-        <v>0.86577053</v>
+        <v>627.0</v>
       </c>
       <c r="E17" s="1">
-        <v>0.8455279612</v>
+        <v>591.08</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-560164.6</v>
+        <v>183390.06</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17" t="s">
-        <v>69</v>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-448202.4</v>
+        <v>183390.06</v>
       </c>
       <c r="N17" s="1">
-        <v>-560164.6</v>
+        <v>183390.06</v>
       </c>
       <c r="O17" s="1">
-        <v>-0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>12.0</v>
+        <v>131.0</v>
       </c>
       <c r="D18" s="1">
-        <v>576.3</v>
+        <v>258.15</v>
       </c>
       <c r="E18" s="1">
-        <v>591.08</v>
+        <v>247.65</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-76839.1</v>
+        <v>137550.0</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-76839.1</v>
+        <v>137550.0</v>
       </c>
       <c r="N18" s="1">
-        <v>-76839.1</v>
+        <v>137550.0</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>131.0</v>
+        <v>53.0</v>
       </c>
       <c r="D19" s="1">
-        <v>238.5</v>
+        <v>125.68</v>
       </c>
       <c r="E19" s="1">
-        <v>247.65</v>
+        <v>126.3943319</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-119865.0</v>
+        <v>-37859.59</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-119865.0</v>
+        <v>-37859.59</v>
       </c>
       <c r="N19" s="1">
-        <v>-119865.0</v>
+        <v>-37859.59</v>
       </c>
       <c r="O19" s="1">
-        <v>-0.07</v>
+        <v>-0.02</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1">
         <v>146.0</v>
       </c>
       <c r="D20" s="1">
-        <v>79.6</v>
+        <v>82.75</v>
       </c>
       <c r="E20" s="1">
         <v>81.839041096</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-70812.75</v>
+        <v>28293.06</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>-70812.75</v>
+        <v>28293.06</v>
       </c>
       <c r="N20" s="1">
-        <v>-70812.75</v>
+        <v>28293.06</v>
       </c>
       <c r="O20" s="1">
-        <v>-0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>201.0</v>
       </c>
       <c r="D21" s="1">
-        <v>110.17188</v>
+        <v>111.29688</v>
       </c>
       <c r="E21" s="1">
         <v>113.0546875</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-502074.61</v>
+        <v>-300646.11</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-502074.61</v>
+        <v>-300646.11</v>
       </c>
       <c r="N21" s="1">
-        <v>-502074.61</v>
+        <v>-300646.11</v>
       </c>
       <c r="O21" s="1">
-        <v>-0.31</v>
+        <v>-0.17</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>-58.0</v>
+        <v>-66.0</v>
       </c>
       <c r="D22" s="1">
-        <v>5492.0</v>
+        <v>5891.0</v>
       </c>
       <c r="E22" s="1">
-        <v>5552.034482759</v>
+        <v>5554.780790709</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>34820.0</v>
+        <v>-221904.68</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>34820.0</v>
+        <v>-221904.68</v>
       </c>
       <c r="N22" s="1">
-        <v>34820.0</v>
+        <v>-221904.68</v>
       </c>
       <c r="O22" s="1">
-        <v>0.02</v>
+        <v>-0.13</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>-150.0</v>
       </c>
       <c r="D23" s="1">
-        <v>115.13</v>
+        <v>115.79</v>
       </c>
       <c r="E23" s="1">
         <v>117.579266667</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>367390.0</v>
+        <v>268390.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>367390.0</v>
+        <v>268390.0</v>
       </c>
       <c r="N23" s="1">
-        <v>367390.0</v>
+        <v>268390.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>510.0</v>
+        <v>842.0</v>
       </c>
       <c r="D24" s="1">
-        <v>0.11</v>
+        <v>0.0775</v>
       </c>
       <c r="E24" s="1">
-        <v>0.1073431373</v>
+        <v>0.1083907363</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>3387.5</v>
+        <v>-65025.0</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3387.5</v>
+        <v>-65025.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3387.5</v>
+        <v>-65025.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.0</v>
+        <v>-0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>160.0</v>
       </c>
       <c r="D25" s="1">
-        <v>44.7</v>
+        <v>84.8</v>
       </c>
       <c r="E25" s="1">
         <v>53.2</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>85120.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-13600.0</v>
+        <v>50560.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-15.977443609023</v>
+        <v>59.398496240602</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>71520.0</v>
+        <v>135680.0</v>
       </c>
       <c r="N25" s="1">
-        <v>71520.0</v>
+        <v>135680.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>453.0</v>
       </c>
       <c r="D26" s="1">
-        <v>0.3</v>
+        <v>0.095</v>
       </c>
       <c r="E26" s="1">
         <v>0.05</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H26" s="1">
         <v>48532.25</v>
       </c>
       <c r="I26" s="1">
-        <v>245852.99</v>
+        <v>43016.0</v>
       </c>
       <c r="J26" s="1">
-        <v>506.57653416027</v>
+        <v>88.633846565943</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>294385.24</v>
+        <v>91548.25</v>
       </c>
       <c r="N26" s="1">
-        <v>294385.24</v>
+        <v>91548.25</v>
       </c>
       <c r="O26" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>453.0</v>
       </c>
       <c r="D27" s="1">
-        <v>0.665</v>
+        <v>0.4375</v>
       </c>
       <c r="E27" s="1">
         <v>0.175</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H27" s="1">
         <v>169845.79</v>
       </c>
       <c r="I27" s="1">
-        <v>482708.15</v>
+        <v>251757.98</v>
       </c>
       <c r="J27" s="1">
-        <v>284.20377684958</v>
+        <v>148.22738909219</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>652553.94</v>
+        <v>421603.77</v>
       </c>
       <c r="N27" s="1">
-        <v>652553.94</v>
+        <v>421603.77</v>
       </c>
       <c r="O27" s="1">
-        <v>0.41</v>
+        <v>0.24</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>230.0</v>
       </c>
       <c r="D28" s="1">
-        <v>44.5</v>
+        <v>90.7</v>
       </c>
       <c r="E28" s="1">
         <v>75.3</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>173190.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-70840.0</v>
+        <v>35420.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-40.903054448871</v>
+        <v>20.451527224436</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>102350.0</v>
+        <v>208610.0</v>
       </c>
       <c r="N28" s="1">
-        <v>102350.0</v>
+        <v>208610.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>-510.0</v>
+        <v>-842.0</v>
       </c>
       <c r="D29" s="1">
-        <v>0.0825</v>
+        <v>0.0525</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0698627451</v>
+        <v>0.0738598575</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-16112.5</v>
+        <v>44962.5</v>
       </c>
       <c r="J29" s="1">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>-16112.5</v>
+        <v>44962.5</v>
       </c>
       <c r="N29" s="1">
-        <v>-16112.5</v>
+        <v>44962.5</v>
       </c>
       <c r="O29" s="1">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>-906.0</v>
       </c>
       <c r="D30" s="1">
-        <v>0.4625</v>
+        <v>0.235</v>
       </c>
       <c r="E30" s="1">
         <v>0.09</v>
       </c>
       <c r="F30" t="s">
         <v>15</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H30" s="1">
         <v>-174716.1</v>
       </c>
       <c r="I30" s="1">
-        <v>-732971.71</v>
+        <v>-278206.81</v>
       </c>
       <c r="J30" s="1">
-        <v>419.52156097807</v>
+        <v>159.2336424634</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>-907687.81</v>
+        <v>-452922.91</v>
       </c>
       <c r="N30" s="1">
-        <v>-907687.81</v>
+        <v>-452922.91</v>
       </c>
       <c r="O30" s="1">
-        <v>-0.57</v>
+        <v>-0.26</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>