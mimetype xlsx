--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -175,141 +175,147 @@
   <si>
     <t>LU1859444769</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY CORP BOND SRI P</t>
   </si>
   <si>
     <t>IE000YARBD10</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST JAPAN UCITS</t>
   </si>
   <si>
     <t>IE0000LVTJ08</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST US UCITS ETF</t>
   </si>
   <si>
     <t>LU2697596745</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUSTAINABLE EUR C</t>
   </si>
   <si>
+    <t>LU2244386053</t>
+  </si>
+  <si>
+    <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
+  </si>
+  <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OVCT01743756</t>
   </si>
   <si>
     <t>EUR/JPY 15/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>2 226.00</t>
+    <t>7 171.00</t>
   </si>
   <si>
     <t>OACT01993485</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>-11 639.31</t>
+    <t>-37 095.49</t>
   </si>
   <si>
     <t>SLB1180626</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...2 lines deleted...]
-    <t>EURO-BUND JUN 26</t>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
+    <t>EC200526</t>
+  </si>
+  <si>
+    <t>EUR/USD FUTURE (CME) MAY 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
-  </si>
-[...4 lines deleted...]
-    <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
@@ -703,212 +709,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>688217.0845</v>
+        <v>695247.1796</v>
       </c>
       <c r="D2">
-        <v>199.4</v>
+        <v>202.74</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>137231485.08</v>
+        <v>140960853.96</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>137231485.08</v>
+        <v>140960853.96</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>234428.7371</v>
+        <v>232820.6502</v>
       </c>
       <c r="D3">
-        <v>147.63</v>
+        <v>150.2</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>34609409.88</v>
+        <v>34970180.92</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>34609409.88</v>
+        <v>34970180.92</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>144.21</v>
+        <v>146.67</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>217933.64</v>
+        <v>221649.73</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>217933.64</v>
+        <v>221649.73</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>136.39</v>
+        <v>139.01</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>127237.88</v>
+        <v>129678.83</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>108269.12865895</v>
+        <v>110083.89643463</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>120.1</v>
+        <v>122.16</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1201.09</v>
+        <v>1221.68</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1201.09</v>
+        <v>1221.68</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O30" sqref="O30"/>
+      <selection activeCell="O31" sqref="O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -927,1489 +933,1539 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>279034.0</v>
+        <v>290331.0</v>
       </c>
       <c r="D2" s="1">
-        <v>38.904</v>
+        <v>38.901</v>
       </c>
       <c r="E2" s="1">
-        <v>39.6293497567</v>
+        <v>39.5999818827</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>11057935.98</v>
+        <v>11497102.34</v>
       </c>
       <c r="I2" s="1">
-        <v>-202397.24</v>
+        <v>-202936.11</v>
       </c>
       <c r="J2" s="1">
-        <v>-1.8303347059168</v>
+        <v>-1.7651065807595</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10855538.74</v>
+        <v>11294166.23</v>
       </c>
       <c r="N2" s="1">
-        <v>10855538.74</v>
+        <v>11294166.23</v>
       </c>
       <c r="O2" s="1">
-        <v>6.31</v>
+        <v>6.41</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>762874.0</v>
       </c>
       <c r="D3" s="1">
-        <v>12.212</v>
+        <v>12.236</v>
       </c>
       <c r="E3" s="1">
         <v>10.9696381316</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>8368451.72</v>
       </c>
       <c r="I3" s="1">
-        <v>947765.57</v>
+        <v>966074.54</v>
       </c>
       <c r="J3" s="1">
-        <v>11.325459018123</v>
+        <v>11.544244650311</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9316217.29</v>
+        <v>9334526.26</v>
       </c>
       <c r="N3" s="1">
-        <v>9316217.29</v>
+        <v>9334526.26</v>
       </c>
       <c r="O3" s="1">
-        <v>5.41</v>
+        <v>5.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2944505.0</v>
+        <v>2871432.0</v>
       </c>
       <c r="D4" s="1">
-        <v>11.704</v>
+        <v>12.114</v>
       </c>
       <c r="E4" s="1">
-        <v>10.4217154191</v>
+        <v>10.4217154193</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>30686793.16</v>
+        <v>29925247.15</v>
       </c>
       <c r="I4" s="1">
-        <v>3775693.36</v>
+        <v>4859280.1</v>
       </c>
       <c r="J4" s="1">
-        <v>12.303968486748</v>
+        <v>16.238061713051</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>34462486.52</v>
+        <v>34784527.25</v>
       </c>
       <c r="N4" s="1">
-        <v>34462486.52</v>
+        <v>34784527.25</v>
       </c>
       <c r="O4" s="1">
-        <v>20.02</v>
+        <v>19.73</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>725987.0</v>
+        <v>474437.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.294</v>
+        <v>10.278</v>
       </c>
       <c r="E5" s="1">
-        <v>10.1162987216</v>
+        <v>10.1162987288</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>7344301.36</v>
+        <v>4799546.42</v>
       </c>
       <c r="I5" s="1">
-        <v>129008.82</v>
+        <v>76717.07</v>
       </c>
       <c r="J5" s="1">
-        <v>1.7565839645774</v>
+        <v>1.5984233360118</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>7473310.18</v>
+        <v>4876263.49</v>
       </c>
       <c r="N5" s="1">
-        <v>7473310.18</v>
+        <v>4876263.49</v>
       </c>
       <c r="O5" s="1">
-        <v>4.34</v>
+        <v>2.77</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>569355.0</v>
+        <v>527665.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.333</v>
+        <v>10.299</v>
       </c>
       <c r="E6" s="1">
-        <v>9.9168618524</v>
+        <v>9.9168618536</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5646214.88</v>
+        <v>5232780.91</v>
       </c>
       <c r="I6" s="1">
-        <v>236930.34</v>
+        <v>201640.93</v>
       </c>
       <c r="J6" s="1">
-        <v>4.1962685628429</v>
+        <v>3.8534181626954</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5883145.22</v>
+        <v>5434421.84</v>
       </c>
       <c r="N6" s="1">
-        <v>5883145.22</v>
+        <v>5434421.84</v>
       </c>
       <c r="O6" s="1">
-        <v>3.42</v>
+        <v>3.08</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>356017.0</v>
+        <v>458149.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.693</v>
+        <v>7.295</v>
       </c>
       <c r="E7" s="1">
-        <v>6.0832414744</v>
+        <v>6.3388804516</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2165737.38</v>
+        <v>2904151.74</v>
       </c>
       <c r="I7" s="1">
-        <v>217084.4</v>
+        <v>438045.22</v>
       </c>
       <c r="J7" s="1">
-        <v>10.023579128509</v>
+        <v>15.083413651106</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2382821.78</v>
+        <v>3342196.96</v>
       </c>
       <c r="N7" s="1">
-        <v>2382821.78</v>
+        <v>3342196.96</v>
       </c>
       <c r="O7" s="1">
-        <v>1.38</v>
+        <v>1.9</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>2835623.0</v>
+        <v>3014704.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.6106</v>
+        <v>10.6056</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4542698024</v>
+        <v>10.4627958566</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>29644367.9</v>
+        <v>31542232.52</v>
       </c>
       <c r="I8" s="1">
-        <v>443293.5</v>
+        <v>430512.22</v>
       </c>
       <c r="J8" s="1">
-        <v>1.4953717397361</v>
+        <v>1.364875551301</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>30087661.4</v>
+        <v>31972744.74</v>
       </c>
       <c r="N8" s="1">
-        <v>30087661.4</v>
+        <v>31972744.74</v>
       </c>
       <c r="O8" s="1">
-        <v>17.48</v>
+        <v>18.14</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>500906.0</v>
       </c>
       <c r="D9" s="1">
-        <v>12.2628</v>
+        <v>12.9286</v>
       </c>
       <c r="E9" s="1">
         <v>10.6631137978</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>5341217.68</v>
       </c>
       <c r="I9" s="1">
-        <v>801292.42</v>
+        <v>1134795.63</v>
       </c>
       <c r="J9" s="1">
-        <v>15.002055111897</v>
+        <v>21.24600976757</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6142510.1</v>
+        <v>6476013.31</v>
       </c>
       <c r="N9" s="1">
-        <v>6142510.1</v>
+        <v>6476013.31</v>
       </c>
       <c r="O9" s="1">
-        <v>3.57</v>
+        <v>3.67</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2462652.0</v>
+        <v>2351340.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.7005</v>
+        <v>13.2988</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9726431099</v>
+        <v>11.9957128573</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>29484453.5</v>
+        <v>28205999.47</v>
       </c>
       <c r="I10" s="1">
-        <v>1792458.23</v>
+        <v>3064000.92</v>
       </c>
       <c r="J10" s="1">
-        <v>6.0793334019232</v>
+        <v>10.862940429602</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>31276911.73</v>
+        <v>31270000.39</v>
       </c>
       <c r="N10" s="1">
-        <v>31276911.73</v>
+        <v>31270000.39</v>
       </c>
       <c r="O10" s="1">
-        <v>18.17</v>
+        <v>17.74</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.856</v>
+        <v>10.836</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>410167.15</v>
+        <v>373664.79</v>
       </c>
       <c r="J11" s="1">
-        <v>2.1139025681874</v>
+        <v>1.9257782082797</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19813481.01</v>
+        <v>19776978.65</v>
       </c>
       <c r="N11" s="1">
-        <v>19813481.01</v>
+        <v>19776978.65</v>
       </c>
       <c r="O11" s="1">
-        <v>11.51</v>
+        <v>11.22</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>123834.0</v>
+        <v>230977.0</v>
       </c>
       <c r="D12" s="1">
-        <v>17.5584</v>
+        <v>11.246</v>
       </c>
       <c r="E12" s="1">
-        <v>14.8390584169</v>
+        <v>11.1977999974</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1837579.96</v>
+        <v>2586434.25</v>
       </c>
       <c r="I12" s="1">
-        <v>336746.95</v>
+        <v>11133.09</v>
       </c>
       <c r="J12" s="1">
-        <v>18.325567176952</v>
+        <v>0.43044163987544</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2174326.91</v>
+        <v>2597567.34</v>
       </c>
       <c r="N12" s="1">
-        <v>2174326.91</v>
+        <v>2597567.34</v>
       </c>
       <c r="O12" s="1">
-        <v>1.26</v>
+        <v>1.47</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>797356.0</v>
+        <v>123834.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.978</v>
+        <v>17.4346</v>
       </c>
       <c r="E13" s="1">
-        <v>4.0088053642</v>
+        <v>14.8390584169</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3196445.01</v>
+        <v>1837579.96</v>
       </c>
       <c r="I13" s="1">
-        <v>-24562.84</v>
+        <v>321416.3</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.76844243912083</v>
+        <v>17.491282392958</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3171882.17</v>
+        <v>2158996.26</v>
       </c>
       <c r="N13" s="1">
-        <v>3171882.17</v>
+        <v>2158996.26</v>
       </c>
       <c r="O13" s="1">
-        <v>1.84</v>
+        <v>1.22</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>1697.0</v>
+        <v>2481790.0</v>
       </c>
       <c r="D14" s="1">
-        <v>4793.7</v>
+        <v>3.9687</v>
       </c>
       <c r="E14" s="1">
-        <v>4785.7275368297</v>
+        <v>3.9726728087</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>8121379.63</v>
+        <v>9859339.65</v>
       </c>
       <c r="I14" s="1">
-        <v>13529.27</v>
+        <v>-9859.68</v>
       </c>
       <c r="J14" s="1">
-        <v>0.16658832139829</v>
+        <v>-0.10000345205675</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>8134908.9</v>
+        <v>9849479.97</v>
       </c>
       <c r="N14" s="1">
-        <v>8134908.9</v>
+        <v>9849479.97</v>
       </c>
       <c r="O14" s="1">
-        <v>4.72</v>
+        <v>5.59</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>6374463.84</v>
+        <v>372.0</v>
       </c>
       <c r="D15" s="1">
-        <v>0.00535628</v>
+        <v>4799.52</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0053736804</v>
+        <v>4791.1487096774</v>
       </c>
       <c r="F15" t="s">
-        <v>61</v>
+        <v>8</v>
       </c>
       <c r="G15">
-        <v>187.31</v>
+        <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>0.0</v>
+        <v>1782307.32</v>
       </c>
       <c r="I15" s="1">
-        <v>20646.54</v>
+        <v>3114.12</v>
       </c>
       <c r="J15" s="1">
-        <v>0</v>
+        <v>0.17472407620477</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>62</v>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>18420.54</v>
+        <v>1785421.44</v>
       </c>
       <c r="N15" s="1">
-        <v>20646.54</v>
+        <v>1785421.44</v>
       </c>
       <c r="O15" s="1">
-        <v>0.01</v>
+        <v>1.01</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="1">
+        <v>6374463.84</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.00542015</v>
+      </c>
+      <c r="E16" s="1">
+        <v>0.0053736804</v>
+      </c>
+      <c r="F16" t="s">
         <v>63</v>
       </c>
-      <c r="B16" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>184.95</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>90205.59</v>
+        <v>-55127.26</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M16" s="1">
-        <v>101844.9</v>
+        <v>-62298.26</v>
       </c>
       <c r="N16" s="1">
-        <v>90205.589999996</v>
+        <v>-55127.26</v>
       </c>
       <c r="O16" s="1">
-        <v>0.06</v>
+        <v>-0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
         <v>66</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>12.0</v>
+        <v>27810517.69</v>
       </c>
       <c r="D17" s="1">
-        <v>627.0</v>
+        <v>0.84650693</v>
       </c>
       <c r="E17" s="1">
-        <v>591.08</v>
+        <v>0.8521248123</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17">
         <v>1.18</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>183390.06</v>
+        <v>122939.99</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" t="s">
+        <v>67</v>
       </c>
       <c r="M17" s="1">
-        <v>183390.06</v>
+        <v>160035.48</v>
       </c>
       <c r="N17" s="1">
-        <v>183390.06</v>
+        <v>122939.99</v>
       </c>
       <c r="O17" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>131.0</v>
+        <v>22.0</v>
       </c>
       <c r="D18" s="1">
-        <v>258.15</v>
+        <v>656.34</v>
       </c>
       <c r="E18" s="1">
-        <v>247.65</v>
+        <v>618.757272727</v>
       </c>
       <c r="F18" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G18">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>137550.0</v>
+        <v>350942.28</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>137550.0</v>
+        <v>350942.28</v>
       </c>
       <c r="N18" s="1">
-        <v>137550.0</v>
+        <v>350942.28</v>
       </c>
       <c r="O18" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>53.0</v>
+        <v>131.0</v>
       </c>
       <c r="D19" s="1">
-        <v>125.68</v>
+        <v>258.7</v>
       </c>
       <c r="E19" s="1">
-        <v>126.3943319</v>
+        <v>247.65</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-37859.59</v>
+        <v>144755.0</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-37859.59</v>
+        <v>144755.0</v>
       </c>
       <c r="N19" s="1">
-        <v>-37859.59</v>
+        <v>144755.0</v>
       </c>
       <c r="O19" s="1">
-        <v>-0.02</v>
+        <v>0.08</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>146.0</v>
+        <v>75.0</v>
       </c>
       <c r="D20" s="1">
-        <v>82.75</v>
+        <v>117.61</v>
       </c>
       <c r="E20" s="1">
-        <v>81.839041096</v>
+        <v>118.1532</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>28293.06</v>
+        <v>-40740.0</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>28293.06</v>
+        <v>-40740.0</v>
       </c>
       <c r="N20" s="1">
-        <v>28293.06</v>
+        <v>-40740.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>201.0</v>
+        <v>146.0</v>
       </c>
       <c r="D21" s="1">
-        <v>111.29688</v>
+        <v>83.9</v>
       </c>
       <c r="E21" s="1">
-        <v>113.0546875</v>
+        <v>81.839041096</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
         <v>1.18</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-300646.11</v>
+        <v>63858.23</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-300646.11</v>
+        <v>63858.23</v>
       </c>
       <c r="N21" s="1">
-        <v>-300646.11</v>
+        <v>63858.23</v>
       </c>
       <c r="O21" s="1">
-        <v>-0.17</v>
+        <v>0.04</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>-66.0</v>
+        <v>201.0</v>
       </c>
       <c r="D22" s="1">
-        <v>5891.0</v>
+        <v>110.40625</v>
       </c>
       <c r="E22" s="1">
-        <v>5554.780790709</v>
+        <v>113.0546875</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-221904.68</v>
+        <v>-451898.08</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>-221904.68</v>
+        <v>-451898.08</v>
       </c>
       <c r="N22" s="1">
-        <v>-221904.68</v>
+        <v>-451898.08</v>
       </c>
       <c r="O22" s="1">
-        <v>-0.13</v>
+        <v>-0.26</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>-150.0</v>
+        <v>-14.0</v>
       </c>
       <c r="D23" s="1">
-        <v>115.79</v>
+        <v>1.1779</v>
       </c>
       <c r="E23" s="1">
-        <v>117.579266667</v>
+        <v>1.1707</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>268390.0</v>
+        <v>-10696.1</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>268390.0</v>
+        <v>-10696.1</v>
       </c>
       <c r="N23" s="1">
-        <v>268390.0</v>
+        <v>-10696.1</v>
       </c>
       <c r="O23" s="1">
-        <v>0.16</v>
+        <v>-0.01</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>842.0</v>
+        <v>-29.0</v>
       </c>
       <c r="D24" s="1">
-        <v>0.0775</v>
+        <v>5887.0</v>
       </c>
       <c r="E24" s="1">
-        <v>0.1083907363</v>
+        <v>5560.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-65025.0</v>
+        <v>-94830.0</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>-65025.0</v>
+        <v>-94830.0</v>
       </c>
       <c r="N24" s="1">
-        <v>-65025.0</v>
+        <v>-94830.0</v>
       </c>
       <c r="O24" s="1">
-        <v>-0.04</v>
+        <v>-0.05</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>160.0</v>
+        <v>-150.0</v>
       </c>
       <c r="D25" s="1">
-        <v>84.8</v>
+        <v>115.41</v>
       </c>
       <c r="E25" s="1">
-        <v>53.2</v>
+        <v>117.579266667</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>85120.0</v>
+        <v>0.0</v>
       </c>
       <c r="I25" s="1">
-        <v>50560.0</v>
+        <v>325390.0</v>
       </c>
       <c r="J25" s="1">
-        <v>59.398496240602</v>
+        <v>0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>135680.0</v>
+        <v>325390.0</v>
       </c>
       <c r="N25" s="1">
-        <v>135680.0</v>
+        <v>325390.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>453.0</v>
+        <v>842.0</v>
       </c>
       <c r="D26" s="1">
-        <v>0.095</v>
+        <v>0.0575</v>
       </c>
       <c r="E26" s="1">
-        <v>0.05</v>
+        <v>0.1083907363</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>48532.25</v>
+        <v>0.0</v>
       </c>
       <c r="I26" s="1">
-        <v>43016.0</v>
+        <v>-107125.0</v>
       </c>
       <c r="J26" s="1">
-        <v>88.633846565943</v>
+        <v>0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>91548.25</v>
+        <v>-107125.0</v>
       </c>
       <c r="N26" s="1">
-        <v>91548.25</v>
+        <v>-107125.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.05</v>
+        <v>-0.06</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>453.0</v>
       </c>
       <c r="D27" s="1">
-        <v>0.4375</v>
+        <v>0.075</v>
       </c>
       <c r="E27" s="1">
-        <v>0.175</v>
+        <v>0.05</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
         <v>1.18</v>
       </c>
       <c r="H27" s="1">
-        <v>169845.79</v>
+        <v>48532.25</v>
       </c>
       <c r="I27" s="1">
-        <v>251757.98</v>
+        <v>23570.89</v>
       </c>
       <c r="J27" s="1">
-        <v>148.22738909219</v>
+        <v>48.567478326268</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>421603.77</v>
+        <v>72103.14</v>
       </c>
       <c r="N27" s="1">
-        <v>421603.77</v>
+        <v>72103.14</v>
       </c>
       <c r="O27" s="1">
-        <v>0.24</v>
+        <v>0.04</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>230.0</v>
+        <v>453.0</v>
       </c>
       <c r="D28" s="1">
-        <v>90.7</v>
+        <v>0.4725</v>
       </c>
       <c r="E28" s="1">
-        <v>75.3</v>
+        <v>0.175</v>
       </c>
       <c r="F28" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G28">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H28" s="1">
-        <v>173190.0</v>
+        <v>169845.79</v>
       </c>
       <c r="I28" s="1">
-        <v>35420.0</v>
+        <v>284404.0</v>
       </c>
       <c r="J28" s="1">
-        <v>20.451527224436</v>
+        <v>167.44836595597</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>208610.0</v>
+        <v>454249.79</v>
       </c>
       <c r="N28" s="1">
-        <v>208610.0</v>
+        <v>454249.79</v>
       </c>
       <c r="O28" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>-842.0</v>
+        <v>230.0</v>
       </c>
       <c r="D29" s="1">
-        <v>0.0525</v>
+        <v>75.4</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0738598575</v>
+        <v>75.3</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>0.0</v>
+        <v>173190.0</v>
       </c>
       <c r="I29" s="1">
-        <v>44962.5</v>
+        <v>230.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0</v>
+        <v>0.132802124834</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>44962.5</v>
+        <v>173420.0</v>
       </c>
       <c r="N29" s="1">
-        <v>44962.5</v>
+        <v>173420.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
+        <v>-842.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="E30" s="1">
+        <v>0.0738598575</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>71275.0</v>
+      </c>
+      <c r="J30" s="1">
+        <v>0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>0.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>71275.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>71275.0</v>
+      </c>
+      <c r="O30" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P30">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
+        <v>95</v>
+      </c>
+      <c r="C31" s="1">
         <v>-906.0</v>
       </c>
-      <c r="D30" s="1">
-[...2 lines deleted...]
-      <c r="E30" s="1">
+      <c r="D31" s="1">
+        <v>0.245</v>
+      </c>
+      <c r="E31" s="1">
         <v>0.09</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F31" t="s">
         <v>15</v>
       </c>
-      <c r="G30">
+      <c r="G31">
         <v>1.18</v>
       </c>
-      <c r="H30" s="1">
+      <c r="H31" s="1">
         <v>-174716.1</v>
       </c>
-      <c r="I30" s="1">
-[...20 lines deleted...]
-      <c r="P30">
+      <c r="I31" s="1">
+        <v>-296357.75</v>
+      </c>
+      <c r="J31" s="1">
+        <v>169.6224618109</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31">
+        <v>0.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>-471073.85</v>
+      </c>
+      <c r="N31" s="1">
+        <v>-471073.85</v>
+      </c>
+      <c r="O31" s="1">
+        <v>-0.27</v>
+      </c>
+      <c r="P31">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>