--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -208,138 +208,132 @@
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OVCT01743756</t>
   </si>
   <si>
     <t>EUR/JPY 15/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>7 171.00</t>
+    <t>12 364.00</t>
   </si>
   <si>
     <t>OACT01993485</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>-37 095.49</t>
+    <t>-67 515.12</t>
   </si>
   <si>
     <t>SLB1180626</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
-    <t>IK1100626</t>
-[...26 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>TY300926</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE SEP 26</t>
+  </si>
+  <si>
+    <t>EC170626</t>
+  </si>
+  <si>
+    <t>EUR/USD FUTURE (CME) JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
+  </si>
+  <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
   </si>
   <si>
-    <t>SX5E2609CR01</t>
-[...4 lines deleted...]
-  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
   </si>
   <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -709,212 +703,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>695247.1796</v>
+        <v>701385.0798</v>
       </c>
       <c r="D2">
-        <v>202.74</v>
+        <v>205.67</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>140960853.96</v>
+        <v>144256932.52</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>140960853.96</v>
+        <v>144256932.52</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>232820.6502</v>
+        <v>262475.715</v>
       </c>
       <c r="D3">
-        <v>150.2</v>
+        <v>152.46</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>34970180.92</v>
+        <v>40018437.24</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>34970180.92</v>
+        <v>40018437.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>146.67</v>
+        <v>148.83</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>221649.73</v>
+        <v>224908.37</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>221649.73</v>
+        <v>224908.37</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>139.01</v>
+        <v>139.06</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>129678.83</v>
+        <v>129725.78</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>110083.89643463</v>
+        <v>111668.91624344</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>122.16</v>
+        <v>123.97</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1221.68</v>
+        <v>1239.78</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1221.68</v>
+        <v>1239.78</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P31"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O31" sqref="O31"/>
+      <selection activeCell="O30" sqref="O30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -933,1539 +927,1489 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>290331.0</v>
+        <v>325901.0</v>
       </c>
       <c r="D2" s="1">
-        <v>38.901</v>
+        <v>38.813</v>
       </c>
       <c r="E2" s="1">
-        <v>39.5999818827</v>
+        <v>39.5131682014</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>11497102.34</v>
+        <v>12877381.03</v>
       </c>
       <c r="I2" s="1">
-        <v>-202936.11</v>
+        <v>-228185.52</v>
       </c>
       <c r="J2" s="1">
-        <v>-1.7651065807595</v>
+        <v>-1.7719870171458</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11294166.23</v>
+        <v>12649195.51</v>
       </c>
       <c r="N2" s="1">
-        <v>11294166.23</v>
+        <v>12649195.51</v>
       </c>
       <c r="O2" s="1">
-        <v>6.41</v>
+        <v>6.85</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>762874.0</v>
+        <v>809682.0</v>
       </c>
       <c r="D3" s="1">
-        <v>12.236</v>
+        <v>12.414</v>
       </c>
       <c r="E3" s="1">
-        <v>10.9696381316</v>
+        <v>11.0615775082</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8368451.72</v>
+        <v>8956360.2</v>
       </c>
       <c r="I3" s="1">
-        <v>966074.54</v>
+        <v>1095032.15</v>
       </c>
       <c r="J3" s="1">
-        <v>11.544244650311</v>
+        <v>12.226307624385</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9334526.26</v>
+        <v>10051392.35</v>
       </c>
       <c r="N3" s="1">
-        <v>9334526.26</v>
+        <v>10051392.35</v>
       </c>
       <c r="O3" s="1">
-        <v>5.3</v>
+        <v>5.44</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>2871432.0</v>
       </c>
       <c r="D4" s="1">
-        <v>12.114</v>
+        <v>12.526</v>
       </c>
       <c r="E4" s="1">
         <v>10.4217154193</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>29925247.15</v>
       </c>
       <c r="I4" s="1">
-        <v>4859280.1</v>
+        <v>6042310.08</v>
       </c>
       <c r="J4" s="1">
-        <v>16.238061713051</v>
+        <v>20.191345621017</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>34784527.25</v>
+        <v>35967557.23</v>
       </c>
       <c r="N4" s="1">
-        <v>34784527.25</v>
+        <v>35967557.23</v>
       </c>
       <c r="O4" s="1">
-        <v>19.73</v>
+        <v>19.48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>474437.0</v>
+        <v>572578.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.278</v>
+        <v>10.312</v>
       </c>
       <c r="E5" s="1">
-        <v>10.1162987288</v>
+        <v>10.1590980268</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>4799546.42</v>
+        <v>5816876.03</v>
       </c>
       <c r="I5" s="1">
-        <v>76717.07</v>
+        <v>87548.31</v>
       </c>
       <c r="J5" s="1">
-        <v>1.5984233360118</v>
+        <v>1.5050743654924</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4876263.49</v>
+        <v>5904424.34</v>
       </c>
       <c r="N5" s="1">
-        <v>4876263.49</v>
+        <v>5904424.34</v>
       </c>
       <c r="O5" s="1">
-        <v>2.77</v>
+        <v>3.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>527665.0</v>
+        <v>474215.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.299</v>
+        <v>10.279</v>
       </c>
       <c r="E6" s="1">
-        <v>9.9168618536</v>
+        <v>9.9168618454</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5232780.91</v>
+        <v>4702724.64</v>
       </c>
       <c r="I6" s="1">
-        <v>201640.93</v>
+        <v>171731.35</v>
       </c>
       <c r="J6" s="1">
-        <v>3.8534181626954</v>
+        <v>3.6517415572093</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5434421.84</v>
+        <v>4874455.99</v>
       </c>
       <c r="N6" s="1">
-        <v>5434421.84</v>
+        <v>4874455.99</v>
       </c>
       <c r="O6" s="1">
-        <v>3.08</v>
+        <v>2.64</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>458149.0</v>
       </c>
       <c r="D7" s="1">
-        <v>7.295</v>
+        <v>7.632</v>
       </c>
       <c r="E7" s="1">
         <v>6.3388804516</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2904151.74</v>
       </c>
       <c r="I7" s="1">
-        <v>438045.22</v>
+        <v>592441.43</v>
       </c>
       <c r="J7" s="1">
-        <v>15.083413651106</v>
+        <v>20.399809756497</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3342196.96</v>
+        <v>3496593.17</v>
       </c>
       <c r="N7" s="1">
-        <v>3342196.96</v>
+        <v>3496593.17</v>
       </c>
       <c r="O7" s="1">
-        <v>1.9</v>
+        <v>1.89</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>3014704.0</v>
+        <v>3142751.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.6056</v>
+        <v>10.6709</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4627958566</v>
+        <v>10.4720407503</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>31542232.52</v>
+        <v>32911016.54</v>
       </c>
       <c r="I8" s="1">
-        <v>430512.22</v>
+        <v>624965.11</v>
       </c>
       <c r="J8" s="1">
-        <v>1.364875551301</v>
+        <v>1.8989541366503</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>31972744.74</v>
+        <v>33535981.65</v>
       </c>
       <c r="N8" s="1">
-        <v>31972744.74</v>
+        <v>33535981.65</v>
       </c>
       <c r="O8" s="1">
-        <v>18.14</v>
+        <v>18.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>500906.0</v>
       </c>
       <c r="D9" s="1">
-        <v>12.9286</v>
+        <v>13.2136</v>
       </c>
       <c r="E9" s="1">
         <v>10.6631137978</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>5341217.68</v>
       </c>
       <c r="I9" s="1">
-        <v>1134795.63</v>
+        <v>1277553.84</v>
       </c>
       <c r="J9" s="1">
-        <v>21.24600976757</v>
+        <v>23.918775016112</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6476013.31</v>
+        <v>6618771.52</v>
       </c>
       <c r="N9" s="1">
-        <v>6476013.31</v>
+        <v>6618771.52</v>
       </c>
       <c r="O9" s="1">
-        <v>3.67</v>
+        <v>3.59</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2351340.0</v>
+        <v>2376359.0</v>
       </c>
       <c r="D10" s="1">
-        <v>13.2988</v>
+        <v>13.8807</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9957128573</v>
+        <v>12.0952315244</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>28205999.47</v>
+        <v>28742612.29</v>
       </c>
       <c r="I10" s="1">
-        <v>3064000.92</v>
+        <v>4242914.08</v>
       </c>
       <c r="J10" s="1">
-        <v>10.862940429602</v>
+        <v>14.761755254501</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>31270000.39</v>
+        <v>32985526.37</v>
       </c>
       <c r="N10" s="1">
-        <v>31270000.39</v>
+        <v>32985526.37</v>
       </c>
       <c r="O10" s="1">
-        <v>17.74</v>
+        <v>17.87</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.836</v>
+        <v>10.89</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>373664.79</v>
+        <v>472221.16</v>
       </c>
       <c r="J11" s="1">
-        <v>1.9257782082797</v>
+        <v>2.4337139697229</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19776978.65</v>
+        <v>19875535.02</v>
       </c>
       <c r="N11" s="1">
-        <v>19776978.65</v>
+        <v>19875535.02</v>
       </c>
       <c r="O11" s="1">
-        <v>11.22</v>
+        <v>10.77</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>230977.0</v>
       </c>
       <c r="D12" s="1">
-        <v>11.246</v>
+        <v>11.286</v>
       </c>
       <c r="E12" s="1">
         <v>11.1977999974</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2586434.25</v>
       </c>
       <c r="I12" s="1">
-        <v>11133.09</v>
+        <v>20372.17</v>
       </c>
       <c r="J12" s="1">
-        <v>0.43044163987544</v>
+        <v>0.78765466394516</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2597567.34</v>
+        <v>2606806.42</v>
       </c>
       <c r="N12" s="1">
-        <v>2597567.34</v>
+        <v>2606806.42</v>
       </c>
       <c r="O12" s="1">
-        <v>1.47</v>
+        <v>1.41</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>123834.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.4346</v>
+        <v>17.9666</v>
       </c>
       <c r="E13" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1837579.96</v>
       </c>
       <c r="I13" s="1">
-        <v>321416.3</v>
+        <v>387295.98</v>
       </c>
       <c r="J13" s="1">
-        <v>17.491282392958</v>
+        <v>21.076415091074</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2158996.26</v>
+        <v>2224875.94</v>
       </c>
       <c r="N13" s="1">
-        <v>2158996.26</v>
+        <v>2224875.94</v>
       </c>
       <c r="O13" s="1">
-        <v>1.22</v>
+        <v>1.21</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>2481790.0</v>
+        <v>3124124.0</v>
       </c>
       <c r="D14" s="1">
-        <v>3.9687</v>
+        <v>3.8722</v>
       </c>
       <c r="E14" s="1">
-        <v>3.9726728087</v>
+        <v>3.9535777389</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>9859339.65</v>
+        <v>12351467.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-9859.68</v>
+        <v>-254234.15</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.10000345205675</v>
+        <v>-2.0583315968999</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>9849479.97</v>
+        <v>12097232.95</v>
       </c>
       <c r="N14" s="1">
-        <v>9849479.97</v>
+        <v>12097232.95</v>
       </c>
       <c r="O14" s="1">
-        <v>5.59</v>
+        <v>6.55</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>372.0</v>
+        <v>374.0</v>
       </c>
       <c r="D15" s="1">
-        <v>4799.52</v>
+        <v>4805.57</v>
       </c>
       <c r="E15" s="1">
-        <v>4791.1487096774</v>
+        <v>4796.8164438503</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1782307.32</v>
+        <v>1794009.35</v>
       </c>
       <c r="I15" s="1">
-        <v>3114.12</v>
+        <v>3273.83</v>
       </c>
       <c r="J15" s="1">
-        <v>0.17472407620477</v>
+        <v>0.18248678581302</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1785421.44</v>
+        <v>1797283.18</v>
       </c>
       <c r="N15" s="1">
-        <v>1785421.44</v>
+        <v>1797283.18</v>
       </c>
       <c r="O15" s="1">
-        <v>1.01</v>
+        <v>0.97</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>6374463.84</v>
       </c>
       <c r="D16" s="1">
-        <v>0.00542015</v>
+        <v>0.00539793</v>
       </c>
       <c r="E16" s="1">
         <v>0.0053736804</v>
       </c>
       <c r="F16" t="s">
         <v>63</v>
       </c>
       <c r="G16">
-        <v>184.95</v>
+        <v>185.56</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-55127.26</v>
+        <v>-28770.95</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
         <v>64</v>
       </c>
       <c r="M16" s="1">
-        <v>-62298.26</v>
+        <v>-41134.95</v>
       </c>
       <c r="N16" s="1">
-        <v>-55127.26</v>
+        <v>-28770.95</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>27810517.69</v>
+        <v>33262195.26</v>
       </c>
       <c r="D17" s="1">
-        <v>0.84650693</v>
+        <v>0.85935171</v>
       </c>
       <c r="E17" s="1">
-        <v>0.8521248123</v>
+        <v>0.8570094343</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>122939.99</v>
+        <v>-349990.6</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>67</v>
       </c>
       <c r="M17" s="1">
-        <v>160035.48</v>
+        <v>-282475.47999999</v>
       </c>
       <c r="N17" s="1">
-        <v>122939.99</v>
+        <v>-349990.6</v>
       </c>
       <c r="O17" s="1">
-        <v>0.08</v>
+        <v>-0.2</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>22.0</v>
+        <v>13.0</v>
       </c>
       <c r="D18" s="1">
-        <v>656.34</v>
+        <v>670.4</v>
       </c>
       <c r="E18" s="1">
-        <v>618.757272727</v>
+        <v>637.918461538</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>350942.28</v>
+        <v>181742.27</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>350942.28</v>
+        <v>181742.27</v>
       </c>
       <c r="N18" s="1">
-        <v>350942.28</v>
+        <v>181742.27</v>
       </c>
       <c r="O18" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>131.0</v>
       </c>
       <c r="D19" s="1">
-        <v>258.7</v>
+        <v>264.8</v>
       </c>
       <c r="E19" s="1">
         <v>247.65</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>144755.0</v>
+        <v>224665.0</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>144755.0</v>
+        <v>224665.0</v>
       </c>
       <c r="N19" s="1">
-        <v>144755.0</v>
+        <v>224665.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>75.0</v>
+        <v>201.0</v>
       </c>
       <c r="D20" s="1">
-        <v>117.61</v>
+        <v>109.60938</v>
       </c>
       <c r="E20" s="1">
-        <v>118.1532</v>
+        <v>109.1640625</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-40740.0</v>
+        <v>77049.86</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>-40740.0</v>
+        <v>77049.86</v>
       </c>
       <c r="N20" s="1">
-        <v>-40740.0</v>
+        <v>77049.86</v>
       </c>
       <c r="O20" s="1">
-        <v>-0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>146.0</v>
+        <v>-14.0</v>
       </c>
       <c r="D21" s="1">
-        <v>83.9</v>
+        <v>1.16385</v>
       </c>
       <c r="E21" s="1">
-        <v>81.839041096</v>
+        <v>1.1751</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>63858.23</v>
+        <v>16947.15</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>63858.23</v>
+        <v>16947.15</v>
       </c>
       <c r="N21" s="1">
-        <v>63858.23</v>
+        <v>16947.15</v>
       </c>
       <c r="O21" s="1">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>201.0</v>
+        <v>-150.0</v>
       </c>
       <c r="D22" s="1">
-        <v>110.40625</v>
+        <v>115.64</v>
       </c>
       <c r="E22" s="1">
-        <v>113.0546875</v>
+        <v>117.579266667</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-451898.08</v>
+        <v>290890.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>-451898.08</v>
+        <v>290890.0</v>
       </c>
       <c r="N22" s="1">
-        <v>-451898.08</v>
+        <v>290890.0</v>
       </c>
       <c r="O22" s="1">
-        <v>-0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>-14.0</v>
+        <v>842.0</v>
       </c>
       <c r="D23" s="1">
-        <v>1.1779</v>
+        <v>0.05</v>
       </c>
       <c r="E23" s="1">
-        <v>1.1707</v>
+        <v>0.1083907363</v>
       </c>
       <c r="F23" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-10696.1</v>
+        <v>-122912.5</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>-10696.1</v>
+        <v>-122912.5</v>
       </c>
       <c r="N23" s="1">
-        <v>-10696.1</v>
+        <v>-122912.5</v>
       </c>
       <c r="O23" s="1">
-        <v>-0.01</v>
+        <v>-0.07</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>-29.0</v>
+        <v>440.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5887.0</v>
+        <v>15.7</v>
       </c>
       <c r="E24" s="1">
-        <v>5560.0</v>
+        <v>18.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>0.0</v>
+        <v>79200.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-94830.0</v>
+        <v>-10120.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0</v>
+        <v>-12.777777777778</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>-94830.0</v>
+        <v>69080.0</v>
       </c>
       <c r="N24" s="1">
-        <v>-94830.0</v>
+        <v>69080.0</v>
       </c>
       <c r="O24" s="1">
-        <v>-0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>-150.0</v>
+        <v>440.0</v>
       </c>
       <c r="D25" s="1">
-        <v>115.41</v>
+        <v>64.6</v>
       </c>
       <c r="E25" s="1">
-        <v>117.579266667</v>
+        <v>56.5</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>0.0</v>
+        <v>248600.0</v>
       </c>
       <c r="I25" s="1">
-        <v>325390.0</v>
+        <v>35640.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0</v>
+        <v>14.336283185841</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>325390.0</v>
+        <v>284240.0</v>
       </c>
       <c r="N25" s="1">
-        <v>325390.0</v>
+        <v>284240.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>842.0</v>
+        <v>453.0</v>
       </c>
       <c r="D26" s="1">
-        <v>0.0575</v>
+        <v>0.0975</v>
       </c>
       <c r="E26" s="1">
-        <v>0.1083907363</v>
+        <v>0.05</v>
       </c>
       <c r="F26" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G26">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>0.0</v>
+        <v>48532.25</v>
       </c>
       <c r="I26" s="1">
-        <v>-107125.0</v>
+        <v>46517.03</v>
       </c>
       <c r="J26" s="1">
-        <v>0</v>
+        <v>95.847668303036</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>-107125.0</v>
+        <v>95049.28</v>
       </c>
       <c r="N26" s="1">
-        <v>-107125.0</v>
+        <v>95049.28</v>
       </c>
       <c r="O26" s="1">
-        <v>-0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>453.0</v>
       </c>
       <c r="D27" s="1">
-        <v>0.075</v>
+        <v>0.52</v>
       </c>
       <c r="E27" s="1">
-        <v>0.05</v>
+        <v>0.175</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>48532.25</v>
+        <v>169845.79</v>
       </c>
       <c r="I27" s="1">
-        <v>23570.89</v>
+        <v>337083.71</v>
       </c>
       <c r="J27" s="1">
-        <v>48.567478326268</v>
+        <v>198.46456600426</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>72103.14</v>
+        <v>506929.5</v>
       </c>
       <c r="N27" s="1">
-        <v>72103.14</v>
+        <v>506929.5</v>
       </c>
       <c r="O27" s="1">
-        <v>0.04</v>
+        <v>0.27</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>453.0</v>
+        <v>-842.0</v>
       </c>
       <c r="D28" s="1">
-        <v>0.4725</v>
+        <v>0.035</v>
       </c>
       <c r="E28" s="1">
-        <v>0.175</v>
+        <v>0.0738598575</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>169845.79</v>
+        <v>0.0</v>
       </c>
       <c r="I28" s="1">
-        <v>284404.0</v>
+        <v>81800.0</v>
       </c>
       <c r="J28" s="1">
-        <v>167.44836595597</v>
+        <v>0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>454249.79</v>
+        <v>81800.0</v>
       </c>
       <c r="N28" s="1">
-        <v>454249.79</v>
+        <v>81800.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>230.0</v>
+        <v>-880.0</v>
       </c>
       <c r="D29" s="1">
-        <v>75.4</v>
+        <v>31.1</v>
       </c>
       <c r="E29" s="1">
-        <v>75.3</v>
+        <v>30.4936363636</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>173190.0</v>
+        <v>-268344.0</v>
       </c>
       <c r="I29" s="1">
-        <v>230.0</v>
+        <v>-5336.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.132802124834</v>
+        <v>1.9884923829115</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>173420.0</v>
+        <v>-273680.0</v>
       </c>
       <c r="N29" s="1">
-        <v>173420.0</v>
+        <v>-273680.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.1</v>
+        <v>-0.15</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>-842.0</v>
+        <v>-906.0</v>
       </c>
       <c r="D30" s="1">
-        <v>0.04</v>
+        <v>0.28</v>
       </c>
       <c r="E30" s="1">
-        <v>0.0738598575</v>
+        <v>0.09</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>0.0</v>
+        <v>-174716.1</v>
       </c>
       <c r="I30" s="1">
-        <v>71275.0</v>
+        <v>-371207.98</v>
       </c>
       <c r="J30" s="1">
-        <v>0</v>
+        <v>212.46352225124</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>71275.0</v>
+        <v>-545924.08</v>
       </c>
       <c r="N30" s="1">
-        <v>71275.0</v>
+        <v>-545924.08</v>
       </c>
       <c r="O30" s="1">
-        <v>0.04</v>
+        <v>-0.3</v>
       </c>
       <c r="P30">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P31">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>