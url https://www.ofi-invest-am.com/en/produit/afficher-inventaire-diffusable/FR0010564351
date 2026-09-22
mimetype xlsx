--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -208,138 +208,120 @@
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OVCT01743756</t>
   </si>
   <si>
     <t>EUR/JPY 15/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>12 364.00</t>
+    <t>17 557.00</t>
   </si>
   <si>
     <t>OACT01993485</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>-67 515.12</t>
-[...11 lines deleted...]
-    <t>EURO STOXX 50 ESG JUN 26</t>
+    <t>-98 087.76</t>
+  </si>
+  <si>
+    <t>SLB1180926</t>
+  </si>
+  <si>
+    <t>EMINI S&amp;P500 ESG INDEX SEP 26</t>
+  </si>
+  <si>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
-    <t>EC170626</t>
-[...26 lines deleted...]
-    <t>JUN26 SX5E P @ 5950.000000</t>
+    <t>EC160926</t>
+  </si>
+  <si>
+    <t>EUR/USD FUTURE (CME) SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>SPX2607PQ15</t>
+  </si>
+  <si>
+    <t>JUL26 SPX P @ 7100.000000</t>
   </si>
   <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
-    <t>SFR2609PK04</t>
-[...16 lines deleted...]
-  <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
+  </si>
+  <si>
+    <t>SPX2607PQ26</t>
+  </si>
+  <si>
+    <t>JUL26 SPX P @ 7075.000000</t>
+  </si>
+  <si>
+    <t>SFR2609PK05</t>
+  </si>
+  <si>
+    <t>SEP26 SFRU6 P @ 96.375</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -648,1769 +630,1619 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>706455.6061</v>
+      </c>
+      <c r="C2">
+        <v>206.53</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>145908633.64</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>145908633.64</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>271770.8945</v>
+      </c>
+      <c r="C3">
+        <v>153.2</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>41635573.16</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>41635573.16</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1511.1355</v>
+      </c>
+      <c r="C4">
+        <v>149.49</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>225911.89</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>225911.89</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>932.8604</v>
+      </c>
+      <c r="C5">
+        <v>137.57</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5">
+        <v>128342.57</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5">
+        <v>112133.65077978</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>124.54</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1245.47</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1245.47</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>16</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Z27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O30" sqref="O30"/>
+      <selection activeCell="N27" sqref="N27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L1" t="s">
+        <v>29</v>
+      </c>
+      <c r="M1" t="s">
+        <v>30</v>
+      </c>
+      <c r="N1" t="s">
+        <v>31</v>
+      </c>
+      <c r="O1" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z1" t="s">
         <v>18</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="1">
+        <v>325901.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>38.777</v>
+      </c>
+      <c r="D2" s="1">
+        <v>39.5131682014</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>12877381.03</v>
+      </c>
+      <c r="H2" s="1">
+        <v>-239917.95</v>
+      </c>
+      <c r="I2" s="1">
+        <v>-1.8630958378965</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>12637463.08</v>
+      </c>
+      <c r="M2" s="1">
+        <v>12637463.08</v>
+      </c>
+      <c r="N2" s="1">
+        <v>6.73</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>33</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="1">
+        <v>809682.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>12.942</v>
+      </c>
+      <c r="D3" s="1">
+        <v>11.0615775082</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...28 lines deleted...]
-      <c r="A3" t="s">
+      <c r="G3" s="1">
+        <v>8956360.2</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1522544.24</v>
+      </c>
+      <c r="I3" s="1">
+        <v>16.999586952744</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>10478904.44</v>
+      </c>
+      <c r="M3" s="1">
+        <v>10478904.44</v>
+      </c>
+      <c r="N3" s="1">
+        <v>5.58</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>35</v>
       </c>
-      <c r="B3" t="s">
-[...14 lines deleted...]
-      <c r="G3">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2871432.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>12.522</v>
+      </c>
+      <c r="D4" s="1">
+        <v>10.4217154193</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...28 lines deleted...]
-      <c r="A4" t="s">
+      <c r="G4" s="1">
+        <v>29925247.15</v>
+      </c>
+      <c r="H4" s="1">
+        <v>6030824.35</v>
+      </c>
+      <c r="I4" s="1">
+        <v>20.152964217039</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>35956071.5</v>
+      </c>
+      <c r="M4" s="1">
+        <v>35956071.5</v>
+      </c>
+      <c r="N4" s="1">
+        <v>19.14</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>37</v>
       </c>
-      <c r="B4" t="s">
-[...14 lines deleted...]
-      <c r="G4">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>572578.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>10.38</v>
+      </c>
+      <c r="D5" s="1">
+        <v>10.1590980268</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...28 lines deleted...]
-      <c r="A5" t="s">
+      <c r="G5" s="1">
+        <v>5816876.03</v>
+      </c>
+      <c r="H5" s="1">
+        <v>126483.61</v>
+      </c>
+      <c r="I5" s="1">
+        <v>2.1744250581871</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5943359.64</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5943359.64</v>
+      </c>
+      <c r="N5" s="1">
+        <v>3.16</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>39</v>
       </c>
-      <c r="B5" t="s">
-[...14 lines deleted...]
-      <c r="G5">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>474215.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>10.298</v>
+      </c>
+      <c r="D6" s="1">
+        <v>9.9168618454</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...28 lines deleted...]
-      <c r="A6" t="s">
+      <c r="G6" s="1">
+        <v>4702724.64</v>
+      </c>
+      <c r="H6" s="1">
+        <v>180741.43</v>
+      </c>
+      <c r="I6" s="1">
+        <v>3.8433343186345</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4883466.07</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4883466.07</v>
+      </c>
+      <c r="N6" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>41</v>
       </c>
-      <c r="B6" t="s">
-[...14 lines deleted...]
-      <c r="G6">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>458149.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>7.958</v>
+      </c>
+      <c r="D7" s="1">
+        <v>6.3388804516</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...28 lines deleted...]
-      <c r="A7" t="s">
+      <c r="G7" s="1">
+        <v>2904151.74</v>
+      </c>
+      <c r="H7" s="1">
+        <v>741798.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>25.542673606993</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>3645949.74</v>
+      </c>
+      <c r="M7" s="1">
+        <v>3645949.74</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
-[...14 lines deleted...]
-      <c r="G7">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1">
+        <v>3142751.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>10.696</v>
+      </c>
+      <c r="D8" s="1">
+        <v>10.4720407503</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...28 lines deleted...]
-      <c r="A8" t="s">
+      <c r="G8" s="1">
+        <v>32911016.54</v>
+      </c>
+      <c r="H8" s="1">
+        <v>703848.16</v>
+      </c>
+      <c r="I8" s="1">
+        <v>2.1386399874478</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>33614864.7</v>
+      </c>
+      <c r="M8" s="1">
+        <v>33614864.7</v>
+      </c>
+      <c r="N8" s="1">
+        <v>17.89</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
-[...14 lines deleted...]
-      <c r="G8">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="1">
+        <v>500906.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>14.1293</v>
+      </c>
+      <c r="D9" s="1">
+        <v>10.6631137978</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
         <v>1.0</v>
       </c>
-      <c r="H8" s="1">
-[...28 lines deleted...]
-      <c r="A9" t="s">
+      <c r="G9" s="1">
+        <v>5341217.68</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1736233.47</v>
+      </c>
+      <c r="I9" s="1">
+        <v>32.506322977647</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>7077451.15</v>
+      </c>
+      <c r="M9" s="1">
+        <v>7077451.15</v>
+      </c>
+      <c r="N9" s="1">
+        <v>3.77</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>47</v>
       </c>
-      <c r="B9" t="s">
-[...14 lines deleted...]
-      <c r="G9">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2376359.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>13.9662</v>
+      </c>
+      <c r="D10" s="1">
+        <v>12.0952315244</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
         <v>1.0</v>
       </c>
-      <c r="H9" s="1">
-[...28 lines deleted...]
-      <c r="A10" t="s">
+      <c r="G10" s="1">
+        <v>28742612.29</v>
+      </c>
+      <c r="H10" s="1">
+        <v>4446092.78</v>
+      </c>
+      <c r="I10" s="1">
+        <v>15.468645421442</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>33188705.07</v>
+      </c>
+      <c r="M10" s="1">
+        <v>33188705.07</v>
+      </c>
+      <c r="N10" s="1">
+        <v>17.66</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...14 lines deleted...]
-      <c r="G10">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1887658.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>10.932</v>
+      </c>
+      <c r="D11" s="1">
+        <v>10.6397712827</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
         <v>1.0</v>
       </c>
-      <c r="H10" s="1">
-[...28 lines deleted...]
-      <c r="A11" t="s">
+      <c r="G11" s="1">
+        <v>20084249.38</v>
+      </c>
+      <c r="H11" s="1">
+        <v>551627.88</v>
+      </c>
+      <c r="I11" s="1">
+        <v>2.7465695608685</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>20635877.26</v>
+      </c>
+      <c r="M11" s="1">
+        <v>20635877.26</v>
+      </c>
+      <c r="N11" s="1">
+        <v>10.98</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...14 lines deleted...]
-      <c r="G11">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
+        <v>230977.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>11.314</v>
+      </c>
+      <c r="D12" s="1">
+        <v>11.1977999974</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
         <v>1.0</v>
       </c>
-      <c r="H11" s="1">
-[...28 lines deleted...]
-      <c r="A12" t="s">
+      <c r="G12" s="1">
+        <v>2586434.25</v>
+      </c>
+      <c r="H12" s="1">
+        <v>26839.53</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1.037703935447</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2613273.78</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2613273.78</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...14 lines deleted...]
-      <c r="G12">
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>123834.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>18.9485</v>
+      </c>
+      <c r="D13" s="1">
+        <v>14.8390584169</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
         <v>1.0</v>
       </c>
-      <c r="H12" s="1">
-[...28 lines deleted...]
-      <c r="A13" t="s">
+      <c r="G13" s="1">
+        <v>1837579.96</v>
+      </c>
+      <c r="H13" s="1">
+        <v>508888.59</v>
+      </c>
+      <c r="I13" s="1">
+        <v>27.693412046135</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>2346468.55</v>
+      </c>
+      <c r="M13" s="1">
+        <v>2346468.55</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>55</v>
       </c>
-      <c r="B13" t="s">
-[...14 lines deleted...]
-      <c r="G13">
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3417808.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>3.8652</v>
+      </c>
+      <c r="D14" s="1">
+        <v>3.945665722</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
         <v>1.0</v>
       </c>
-      <c r="H13" s="1">
-[...28 lines deleted...]
-      <c r="A14" t="s">
+      <c r="G14" s="1">
+        <v>13485527.87</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-275016.39</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-2.0393446415383</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>13210511.48</v>
+      </c>
+      <c r="M14" s="1">
+        <v>13210511.48</v>
+      </c>
+      <c r="N14" s="1">
+        <v>7.03</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>57</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14">
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1">
+        <v>238.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D15" s="1">
+        <v>4802.4681512605</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
         <v>1.0</v>
       </c>
-      <c r="H14" s="1">
-[...28 lines deleted...]
-      <c r="A15" t="s">
+      <c r="G15" s="1">
+        <v>1142987.42</v>
+      </c>
+      <c r="H15" s="1">
+        <v>2194.8</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.19202311080554</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1145182.22</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1145182.22</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>59</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      <c r="G15">
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="1">
+        <v>6374463.84</v>
+      </c>
+      <c r="C16" s="1">
+        <v>0.00542073</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.0053736804</v>
+      </c>
+      <c r="E16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16">
+        <v>184.63</v>
+      </c>
+      <c r="G16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-55815.63</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>64</v>
+      </c>
+      <c r="L16" s="1">
+        <v>-73372.63</v>
+      </c>
+      <c r="M16" s="1">
+        <v>-55815.63</v>
+      </c>
+      <c r="N16" s="1">
+        <v>-0.03</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="1">
+        <v>33262195.26</v>
+      </c>
+      <c r="C17" s="1">
+        <v>0.87296103</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.8570094343</v>
+      </c>
+      <c r="E17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-885148.06</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>67</v>
+      </c>
+      <c r="L17" s="1">
+        <v>-787060.3</v>
+      </c>
+      <c r="M17" s="1">
+        <v>-885148.06</v>
+      </c>
+      <c r="N17" s="1">
+        <v>-0.47</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>13.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>671.54</v>
+      </c>
+      <c r="D18" s="1">
+        <v>666.31</v>
+      </c>
+      <c r="E18" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>29701.63</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>29701.63</v>
+      </c>
+      <c r="M18" s="1">
+        <v>29701.63</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>131.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>279.95</v>
+      </c>
+      <c r="D19" s="1">
+        <v>276.050381679</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
         <v>1.0</v>
       </c>
-      <c r="H15" s="1">
-[...55 lines deleted...]
-      <c r="J16" s="1">
+      <c r="G19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>51085.0</v>
+      </c>
+      <c r="I19" s="1">
         <v>0</v>
       </c>
-      <c r="K16">
-[...34 lines deleted...]
-      <c r="F17" t="s">
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>51085.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>51085.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1">
+        <v>201.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>109.23438</v>
+      </c>
+      <c r="D20" s="1">
+        <v>109.1640625</v>
+      </c>
+      <c r="E20" t="s">
         <v>15</v>
       </c>
-      <c r="G17">
-[...8 lines deleted...]
-      <c r="J17" s="1">
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>12348.8</v>
+      </c>
+      <c r="I20" s="1">
         <v>0</v>
       </c>
-      <c r="K17">
-[...34 lines deleted...]
-      <c r="F18" t="s">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>12348.8</v>
+      </c>
+      <c r="M20" s="1">
+        <v>12348.8</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="1">
+        <v>-14.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1.1463</v>
+      </c>
+      <c r="D21" s="1">
+        <v>1.15835</v>
+      </c>
+      <c r="E21" t="s">
         <v>15</v>
       </c>
-      <c r="G18">
-[...8 lines deleted...]
-      <c r="J18" s="1">
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>18424.27</v>
+      </c>
+      <c r="I21" s="1">
         <v>0</v>
       </c>
-      <c r="K18">
-[...37 lines deleted...]
-      <c r="G19">
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>18424.27</v>
+      </c>
+      <c r="M21" s="1">
+        <v>18424.27</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1">
+        <v>-151.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>114.97</v>
+      </c>
+      <c r="D22" s="1">
+        <v>114.57</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
         <v>1.0</v>
       </c>
-      <c r="H19" s="1">
-[...5 lines deleted...]
-      <c r="J19" s="1">
+      <c r="G22" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-60400.0</v>
+      </c>
+      <c r="I22" s="1">
         <v>0</v>
       </c>
-      <c r="K19">
-[...34 lines deleted...]
-      <c r="F20" t="s">
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>-60400.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>-60400.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>-0.03</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>27.7</v>
+      </c>
+      <c r="D23" s="1">
+        <v>82.2</v>
+      </c>
+      <c r="E23" t="s">
         <v>15</v>
       </c>
-      <c r="G20">
-[...46 lines deleted...]
-      <c r="F21" t="s">
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1279709.39</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-844079.67</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-65.95869942003</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>435629.72</v>
+      </c>
+      <c r="M23" s="1">
+        <v>435629.72</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="1">
+        <v>453.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>0.2525</v>
+      </c>
+      <c r="D24" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="E24" t="s">
         <v>15</v>
       </c>
-      <c r="G21">
-[...131 lines deleted...]
-      <c r="A24" t="s">
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>48532.25</v>
+      </c>
+      <c r="H24" s="1">
+        <v>201309.39</v>
+      </c>
+      <c r="I24" s="1">
+        <v>414.79508986293</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>249841.64</v>
+      </c>
+      <c r="M24" s="1">
+        <v>249841.64</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>80</v>
       </c>
-      <c r="B24" t="s">
-[...45 lines deleted...]
-    <row r="25" spans="1:16">
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1">
+        <v>453.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>0.4775</v>
+      </c>
+      <c r="D25" s="1">
+        <v>0.2847406181</v>
+      </c>
+      <c r="E25" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>278241.64</v>
+      </c>
+      <c r="H25" s="1">
+        <v>194231.17</v>
+      </c>
+      <c r="I25" s="1">
+        <v>69.806650794611</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>472472.81</v>
+      </c>
+      <c r="M25" s="1">
+        <v>472472.81</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>82</v>
       </c>
-      <c r="B25" t="s">
-[...45 lines deleted...]
-    <row r="26" spans="1:16">
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>-180.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>24.6</v>
+      </c>
+      <c r="D26" s="1">
+        <v>77.45</v>
+      </c>
+      <c r="E26" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>-1205760.25</v>
+      </c>
+      <c r="H26" s="1">
+        <v>818883.31</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-67.914273173295</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>-386876.94</v>
+      </c>
+      <c r="M26" s="1">
+        <v>-386876.94</v>
+      </c>
+      <c r="N26" s="1">
+        <v>-0.21</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>84</v>
       </c>
-      <c r="B26" t="s">
-[...11 lines deleted...]
-      <c r="F26" t="s">
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>-906.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>0.355</v>
+      </c>
+      <c r="D27" s="1">
+        <v>0.1649862031</v>
+      </c>
+      <c r="E27" t="s">
         <v>15</v>
       </c>
-      <c r="G26">
-[...31 lines deleted...]
-      <c r="A27" t="s">
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>-321373.58</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-381151.43</v>
+      </c>
+      <c r="I27" s="1">
+        <v>118.60073562985</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>-702525.01</v>
+      </c>
+      <c r="M27" s="1">
+        <v>-702525.01</v>
+      </c>
+      <c r="N27" s="1">
+        <v>-0.37</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>86</v>
-      </c>
-[...193 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">