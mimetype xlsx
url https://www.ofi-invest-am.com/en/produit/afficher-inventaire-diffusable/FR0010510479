--- v0 (2026-04-29)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -130,1290 +130,1293 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
-    <t>XS3201105569</t>
-[...2 lines deleted...]
-    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 03/02/2026</t>
+    <t>XS3294949774</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
     <t>FR0129367936</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>67 320.83</t>
+    <t>86 901.67</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>116 060.58</t>
+    <t>127 764.67</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>166 072.92</t>
+    <t>214 379.17</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
-    <t>XS3068724866</t>
-[...14 lines deleted...]
-    <t>EURO COFINIMMO SA 27/02/2026</t>
+    <t>BE6372064376</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 24/03/2026</t>
+  </si>
+  <si>
+    <t>BE6372104776</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 26/03/2026</t>
+  </si>
+  <si>
+    <t>DE000CZ459C2</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ452E3</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 10/03/2026</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129544344</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
-    <t>ES05306747A7</t>
-[...14 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 26/02/2026</t>
+    <t>XS3307922990</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 27/03/2026</t>
   </si>
   <si>
     <t>FR0129537892</t>
   </si>
   <si>
     <t>EURO ENGIE SA 09/03/2026</t>
   </si>
   <si>
-    <t>78 524.65</t>
-[...14 lines deleted...]
-    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/02/2026</t>
+    <t>124 553.33</t>
+  </si>
+  <si>
+    <t>XS3305307236</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/03/2026</t>
   </si>
   <si>
     <t>XS3286650778</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 26/03/2026</t>
   </si>
   <si>
-    <t>XS3282876922</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3268844308</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
   </si>
   <si>
     <t>XS3281144298</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>593 413.33</t>
+    <t>671 155.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>184 371.00</t>
+    <t>242 309.17</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>1 246.11</t>
+    <t>39 868.44</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
+    <t>XS3297678768</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
+  </si>
+  <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>FR0129488021</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>91 794.19</t>
+    <t>101 749.08</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3029361378</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 13/03/2026</t>
   </si>
   <si>
+    <t>XS3298382857</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/03/2026</t>
+  </si>
+  <si>
     <t>XS3252222123</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
   </si>
   <si>
-    <t>XS3233504185</t>
-[...8 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/02/2026</t>
+    <t>XS3305112065</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
+  </si>
+  <si>
+    <t>XS3303516838</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129547933</t>
-[...2 lines deleted...]
-    <t>EURO SAFRAN SA 06/02/2026</t>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3219325175</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 24/04/2026</t>
   </si>
   <si>
+    <t>XS3298732184</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
+  </si>
+  <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
-    <t>BE6366321170</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
+    <t>XS3288981957</t>
+  </si>
+  <si>
+    <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
+  </si>
+  <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
-    <t>FR0129447423</t>
-[...2 lines deleted...]
-    <t>EURO UNION FINANCES GRAINS 06/02/2026</t>
+    <t>FR0129581445</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 10/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129581460</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 11/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129628154</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
-    <t>XS3227845115</t>
-[...2 lines deleted...]
-    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 06/02/2026</t>
+    <t>XS3290508822</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129355121</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 16/03/2026</t>
   </si>
   <si>
-    <t>240 901.33</t>
-[...8 lines deleted...]
-    <t>168 197.50</t>
+    <t>296 091.00</t>
+  </si>
+  <si>
+    <t>FR0129582542</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
+  </si>
+  <si>
+    <t>5 312.50</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>691 260.00</t>
+    <t>770 158.67</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>832 445.00</t>
+    <t>931 033.89</t>
   </si>
   <si>
     <t>FR0129155679</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 17/04/2026</t>
   </si>
   <si>
-    <t>366 960.00</t>
+    <t>405 945.22</t>
   </si>
   <si>
     <t>FR0129514099</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 21/04/2026</t>
   </si>
   <si>
-    <t>104 197.92</t>
+    <t>150 475.97</t>
   </si>
   <si>
     <t>FR0129573392</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/03/2026</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>528 770.00</t>
+    <t>587 725.92</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>386 868.61</t>
+    <t>425 882.22</t>
   </si>
   <si>
     <t>FR0129105583</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/03/2026</t>
   </si>
   <si>
-    <t>443 775.03</t>
+    <t>485 139.67</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>49 051.17</t>
+    <t>68 603.39</t>
   </si>
   <si>
     <t>FR0129107498</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/03/2026</t>
   </si>
   <si>
-    <t>205 038.75</t>
+    <t>224 640.50</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>121 050.42</t>
+    <t>169 935.00</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>254 584.56</t>
+    <t>293 748.00</t>
+  </si>
+  <si>
+    <t>FR0129621944</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
+  </si>
+  <si>
+    <t>21 560.72</t>
   </si>
   <si>
     <t>FR0129199370</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/03/2026</t>
   </si>
   <si>
-    <t>FR0129382141</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129387306</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 04/03/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129543940</t>
-[...8 lines deleted...]
-    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 13/02/2026</t>
+    <t>BE6372032050</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 20/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129621878</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129105617</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 13/03/2026</t>
   </si>
   <si>
-    <t>845 285.78</t>
+    <t>924 075.56</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>41 486.50</t>
+    <t>99 993.33</t>
   </si>
   <si>
     <t>FR0129100386</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/03/2026</t>
   </si>
   <si>
-    <t>705 427.20</t>
+    <t>768 509.16</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>533 560.61</t>
+    <t>602 510.22</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>206 742.67</t>
+    <t>264 204.42</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>245 418.33</t>
+    <t>304 209.50</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129060457</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129062271</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 18/03/2026</t>
   </si>
   <si>
-    <t>FR0129439669</t>
-[...2 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 16/02/2026</t>
+    <t>FR0129622520</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>482 517.33</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 12/02/2026</t>
+    <t>540 875.42</t>
+  </si>
+  <si>
+    <t>FR0129497519</t>
+  </si>
+  <si>
+    <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>44 662.00</t>
+    <t>102 400.83</t>
   </si>
   <si>
     <t>FR0129081271</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 20/03/2026</t>
   </si>
   <si>
-    <t>610 828.00</t>
+    <t>669 016.00</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>357 743.44</t>
-[...8 lines deleted...]
-    <t>607 298.61</t>
+    <t>396 529.67</t>
+  </si>
+  <si>
+    <t>FR0129516698</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
+  </si>
+  <si>
+    <t>28 771.88</t>
+  </si>
+  <si>
+    <t>FR0129516672</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
+  </si>
+  <si>
+    <t>18 492.36</t>
   </si>
   <si>
     <t>FR0129548006</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/04/2026</t>
   </si>
   <si>
-    <t>FR0129548337</t>
-[...8 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/02/2026</t>
+    <t>FR0129633139</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 18/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129599272</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129622504</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/03/2026</t>
   </si>
   <si>
     <t>FR0129572550</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
-    <t>FR0129465078</t>
-[...8 lines deleted...]
-    <t>NEUCP SONEPAR SA 10/02/2026</t>
+    <t>FR0129594380</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/03/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129519809</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 06/02/2026</t>
+    <t>FR0129581189</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 09/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129634376</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
+  </si>
+  <si>
+    <t>12 631.11</t>
   </si>
   <si>
     <t>XS2451372499</t>
   </si>
   <si>
     <t>ALD SA 1.25 02/03/2026</t>
   </si>
   <si>
-    <t>114 041.10</t>
+    <t>124 657.53</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
+    <t>2 520.55</t>
+  </si>
+  <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>130 158.90</t>
+    <t>148 334.25</t>
+  </si>
+  <si>
+    <t>XS2322289385</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 24/03/2027</t>
+  </si>
+  <si>
+    <t>17 619.86</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>96 575.34</t>
+    <t>109 315.07</t>
+  </si>
+  <si>
+    <t>XS2625968693</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 22/11/2026</t>
+  </si>
+  <si>
+    <t>264 452.05</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>7 551.37</t>
-[...8 lines deleted...]
-    <t>18 544.52</t>
+    <t>9 143.84</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>746 789.73</t>
+    <t>827 453.42</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>47 465.75</t>
+    <t>52 243.15</t>
   </si>
   <si>
     <t>XS2050404636</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE II SARL 0.2 18/03/2026</t>
   </si>
   <si>
-    <t>17 369.86</t>
+    <t>19 068.49</t>
+  </si>
+  <si>
+    <t>XS1401174633</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV 1 04/05/2026</t>
+  </si>
+  <si>
+    <t>86 589.04</t>
+  </si>
+  <si>
+    <t>XS1945110606</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
+  </si>
+  <si>
+    <t>3 316.58</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 299 424.11</t>
+    <t>1 457 393.32</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>12 115.07</t>
+    <t>13 983.56</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>16 095.89</t>
+    <t>21 085.62</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>600 809.93</t>
+    <t>663 945.89</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>7 002.74</t>
+    <t>7 967.56</t>
   </si>
   <si>
     <t>FR0014002G44</t>
   </si>
   <si>
     <t>SAFRAN SA 0.125 16/03/2026</t>
   </si>
   <si>
-    <t>21 849.32</t>
-[...17 lines deleted...]
-    <t>18 575.34</t>
+    <t>23 972.60</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>20 836.99</t>
+    <t>23 883.90</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>346 191.78</t>
+    <t>16 767.12</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>111 710.96</t>
+    <t>139 865.75</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>140 547.95</t>
+    <t>185 734.93</t>
   </si>
   <si>
     <t>SWAP04647059</t>
   </si>
   <si>
-    <t>-17 874.00</t>
+    <t>-20 768.16</t>
   </si>
   <si>
     <t>SWAP04652485</t>
   </si>
   <si>
-    <t>-21 908.25</t>
+    <t>-25 725.00</t>
   </si>
   <si>
     <t>SWAP04657303</t>
   </si>
   <si>
-    <t>-19 337.00</t>
-[...2 lines deleted...]
-    <t>SWAP04678225</t>
+    <t>-22 807.17</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>10 098.62</t>
+    <t>11 091.78</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>19 040.00</t>
-[...5 lines deleted...]
-    <t>15 355.42</t>
+    <t>20 944.59</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>18 089.25</t>
+    <t>19 955.33</t>
   </si>
   <si>
     <t>SWAP04694973</t>
   </si>
   <si>
-    <t>23 573.87</t>
+    <t>25 986.33</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>22 056.67</t>
+    <t>24 404.45</t>
   </si>
   <si>
     <t>SWAP04702866</t>
   </si>
   <si>
-    <t>10 912.00</t>
+    <t>12 211.09</t>
   </si>
   <si>
     <t>SWAP04702865</t>
   </si>
   <si>
-    <t>5 903.77</t>
+    <t>6 605.68</t>
   </si>
   <si>
     <t>SWAP04703173</t>
   </si>
   <si>
-    <t>33 210.00</t>
+    <t>37 220.48</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>62 328.45</t>
+    <t>69 948.67</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>51 195.76</t>
+    <t>57 592.50</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>31 989.64</t>
+    <t>36 108.34</t>
   </si>
   <si>
     <t>SWAP04714381</t>
   </si>
   <si>
-    <t>8 075.18</t>
+    <t>9 128.46</t>
   </si>
   <si>
     <t>SWAP04714380</t>
   </si>
   <si>
-    <t>12 126.50</t>
+    <t>13 713.78</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>19 726.66</t>
+    <t>22 534.50</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>13 539.16</t>
-[...11 lines deleted...]
-    <t>3 668.71</t>
+    <t>15 531.38</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>5 751.66</t>
+    <t>6 874.48</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>14 555.00</t>
+    <t>17 434.33</t>
   </si>
   <si>
     <t>SWAP04780462</t>
   </si>
   <si>
-    <t>8 082.08</t>
+    <t>9 786.66</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>6 180.45</t>
+    <t>7 672.50</t>
   </si>
   <si>
     <t>SWAP04806154</t>
   </si>
   <si>
-    <t>1 189.85</t>
+    <t>1 497.56</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>3 314.34</t>
+    <t>4 253.17</t>
   </si>
   <si>
     <t>SWAP04827611</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>1 317.42</t>
+    <t>1 721.63</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>1 714.98</t>
+    <t>2 246.15</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>2 773.67</t>
+    <t>3 600.00</t>
   </si>
   <si>
     <t>SWAP04845362</t>
   </si>
   <si>
-    <t>1 571.55</t>
+    <t>2 135.39</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>6 453.19</t>
+    <t>8 680.00</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>8 196.50</t>
+    <t>10 825.50</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>1 574.50</t>
+    <t>2 118.33</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>1 314.67</t>
+    <t>1 862.45</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>1 291.12</t>
+    <t>1 795.11</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>2 539.17</t>
+    <t>3 794.30</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>1 018.89</t>
+    <t>1 534.50</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
-    <t>SWAP04692501</t>
-[...5 lines deleted...]
-    <t>-1 352.37</t>
+    <t>SWAP04986425</t>
+  </si>
+  <si>
+    <t>SWAP04987017</t>
+  </si>
+  <si>
+    <t>SWAP04987122</t>
+  </si>
+  <si>
+    <t>SWAP04987234</t>
+  </si>
+  <si>
+    <t>SWAP04987354</t>
+  </si>
+  <si>
+    <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
   </si>
   <si>
-    <t>7 551.34</t>
+    <t>8 232.86</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1777,212 +1780,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1133252.5325</v>
+        <v>1116770.5128</v>
       </c>
       <c r="D2">
-        <v>2436.74</v>
+        <v>2441.02</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2761445678.76</v>
+        <v>2726065231.24</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2761445678.76</v>
+        <v>2726065231.24</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10103.71</v>
+        <v>10121.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>417884.69</v>
+        <v>418619.02</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>417884.69</v>
+        <v>418619.02</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>110564.0622</v>
+        <v>109887.0579</v>
       </c>
       <c r="D4">
-        <v>3384.3</v>
+        <v>3390.34</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>374183023.27</v>
+        <v>372554878.72</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>374183023.27</v>
+        <v>372554878.72</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9731.7923</v>
+        <v>9701.7404</v>
       </c>
       <c r="D5">
-        <v>1111.07</v>
+        <v>1113.0</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10812768.95</v>
+        <v>10798046.93</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10812768.95</v>
+        <v>10798046.93</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1832695.8383</v>
+        <v>1867958.0372</v>
       </c>
       <c r="D6">
-        <v>110.46</v>
+        <v>110.65</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>202447986.77</v>
+        <v>206706477.52</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>202447986.77</v>
+        <v>206706477.52</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P190"/>
+  <dimension ref="A1:P192"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O190" sqref="O190"/>
+      <selection activeCell="O192" sqref="O192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2001,9489 +2004,9589 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>15252.0</v>
+        <v>7696.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10771.92</v>
+        <v>10789.51</v>
       </c>
       <c r="E2" s="1">
-        <v>10755.117919617</v>
+        <v>10776.419660863</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>164037058.51</v>
+        <v>82935325.71</v>
       </c>
       <c r="I2" s="1">
-        <v>256265.33</v>
+        <v>100743.25</v>
       </c>
       <c r="J2" s="1">
-        <v>0.15622404615624</v>
+        <v>0.12147206167884</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>164293323.84</v>
+        <v>83036068.96</v>
       </c>
       <c r="N2" s="1">
-        <v>164293323.84</v>
+        <v>83036068.96</v>
       </c>
       <c r="O2" s="1">
-        <v>4.91</v>
+        <v>2.5</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>512.0</v>
+        <v>509.0</v>
       </c>
       <c r="D3" s="1">
-        <v>260601.85</v>
+        <v>261029.83</v>
       </c>
       <c r="E3" s="1">
-        <v>260237.29617188</v>
+        <v>260541.53455796</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>133241495.64</v>
+        <v>132615641.09</v>
       </c>
       <c r="I3" s="1">
-        <v>186651.56</v>
+        <v>248542.38</v>
       </c>
       <c r="J3" s="1">
-        <v>0.14008515823352</v>
+        <v>0.18741558533908</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>133428147.2</v>
+        <v>132864183.47</v>
       </c>
       <c r="N3" s="1">
-        <v>133428147.2</v>
+        <v>132864183.47</v>
       </c>
       <c r="O3" s="1">
-        <v>3.98</v>
+        <v>4.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.4906</v>
+        <v>99.6667</v>
       </c>
       <c r="E4" s="1">
         <v>97.8974084</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9789740.84</v>
       </c>
       <c r="I4" s="1">
-        <v>159319.16</v>
+        <v>176929.16</v>
       </c>
       <c r="J4" s="1">
-        <v>1.6274093727695</v>
+        <v>1.8072915605394</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9949060.0</v>
+        <v>9966670.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9949060.0</v>
+        <v>9966670.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.3</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.9728</v>
+        <v>99.6127</v>
       </c>
       <c r="E5" s="1">
-        <v>99.2876114</v>
+        <v>99.4822914</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>29786283.42</v>
+        <v>14922343.71</v>
       </c>
       <c r="I5" s="1">
-        <v>205556.58</v>
+        <v>19561.29</v>
       </c>
       <c r="J5" s="1">
-        <v>0.6901048281236</v>
+        <v>0.13108724996658</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>29991840.0</v>
+        <v>14941905.0</v>
       </c>
       <c r="N5" s="1">
-        <v>29991840.0</v>
+        <v>14941905.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.9</v>
+        <v>0.45</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.7218</v>
+        <v>99.8967</v>
       </c>
       <c r="E6" s="1">
         <v>98.75546172</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>24688865.43</v>
       </c>
       <c r="I6" s="1">
-        <v>241584.57</v>
+        <v>285309.57</v>
       </c>
       <c r="J6" s="1">
-        <v>0.97851628980263</v>
+        <v>1.1556204184795</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>24930450.0</v>
+        <v>24974175.0</v>
       </c>
       <c r="N6" s="1">
-        <v>24930450.0</v>
+        <v>24974175.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.2261</v>
+        <v>98.4203</v>
       </c>
       <c r="E7" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I7" s="1">
-        <v>176331.11</v>
+        <v>254011.11</v>
       </c>
       <c r="J7" s="1">
-        <v>0.45081203433752</v>
+        <v>0.64941044857842</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39290440.0</v>
+        <v>39368120.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39290440.0</v>
+        <v>39368120.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.17</v>
+        <v>1.19</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.7886</v>
+        <v>98.9816</v>
       </c>
       <c r="E8" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I8" s="1">
-        <v>85177.66</v>
+        <v>123777.66</v>
       </c>
       <c r="J8" s="1">
-        <v>0.43297738811729</v>
+        <v>0.62918995349332</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19757720.0</v>
+        <v>19796320.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19757720.0</v>
+        <v>19796320.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.6445</v>
+        <v>99.8232</v>
       </c>
       <c r="E9" s="1">
         <v>99.6222656</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>24905566.4</v>
       </c>
       <c r="I9" s="1">
-        <v>5558.6</v>
+        <v>50233.6</v>
       </c>
       <c r="J9" s="1">
-        <v>0.022318705428036</v>
+        <v>0.2016962762188</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24911125.0</v>
+        <v>24955800.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24911125.0</v>
+        <v>24955800.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0194</v>
+        <v>100.0175</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>1940.0</v>
+        <v>1750.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0194</v>
+        <v>0.0175</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>10001940.0</v>
+        <v>10001750.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10069260.83</v>
+        <v>10088651.67</v>
       </c>
       <c r="O10" s="1">
         <v>0.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.594</v>
+        <v>99.7768</v>
       </c>
       <c r="E11" s="1">
         <v>98.942062</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>9894206.2</v>
       </c>
       <c r="I11" s="1">
-        <v>65193.8</v>
+        <v>83473.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.65890884707861</v>
+        <v>0.84366343608242</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9959400.0</v>
+        <v>9977680.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9959400.0</v>
+        <v>9977680.0</v>
       </c>
       <c r="O11" s="1">
         <v>0.3</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0321</v>
+        <v>100.0199</v>
       </c>
       <c r="E12" s="1">
         <v>99.9813</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5998878.0</v>
       </c>
       <c r="I12" s="1">
-        <v>3048.0</v>
+        <v>2316.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.050809501376757</v>
+        <v>0.038607219550056</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>6001926.0</v>
+        <v>6001194.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6117986.58</v>
+        <v>6128958.67</v>
       </c>
       <c r="O12" s="1">
         <v>0.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0182</v>
+        <v>100.0317</v>
       </c>
       <c r="E13" s="1">
         <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>4550.0</v>
+        <v>7925.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0182</v>
+        <v>0.0317</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>25004550.0</v>
+        <v>25007925.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25170622.92</v>
+        <v>25222304.17</v>
       </c>
       <c r="O13" s="1">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.737</v>
+        <v>98.9382</v>
       </c>
       <c r="E14" s="1">
         <v>98.0238394</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>19604767.88</v>
       </c>
       <c r="I14" s="1">
-        <v>142632.12</v>
+        <v>182872.12</v>
       </c>
       <c r="J14" s="1">
-        <v>0.72753791767924</v>
+        <v>0.93279410967451</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>19747400.0</v>
+        <v>19787640.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19747400.0</v>
+        <v>19787640.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
         <v>8500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.8881</v>
+        <v>98.0583</v>
       </c>
       <c r="E15" s="1">
         <v>97.79494141</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>8312570.02</v>
       </c>
       <c r="I15" s="1">
-        <v>7918.48</v>
+        <v>22385.48</v>
       </c>
       <c r="J15" s="1">
-        <v>0.095259107363284</v>
+        <v>0.26929673910885</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>8320488.5</v>
+        <v>8334955.5</v>
       </c>
       <c r="N15" s="1">
-        <v>8320488.5</v>
+        <v>8334955.5</v>
       </c>
       <c r="O15" s="1">
         <v>0.25</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.959</v>
+        <v>99.8652</v>
       </c>
       <c r="E16" s="1">
-        <v>98.3895274</v>
+        <v>99.836933</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>9838952.74</v>
+        <v>4991846.65</v>
       </c>
       <c r="I16" s="1">
-        <v>156947.26</v>
+        <v>1413.35</v>
       </c>
       <c r="J16" s="1">
-        <v>1.5951622509775</v>
+        <v>0.028313169436004</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9995900.0</v>
+        <v>4993260.0</v>
       </c>
       <c r="N16" s="1">
-        <v>9995900.0</v>
+        <v>4993260.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>48000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.8705</v>
+        <v>99.8531</v>
       </c>
       <c r="E17" s="1">
-        <v>99.81368113</v>
+        <v>99.84274768</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>47910566.94</v>
+        <v>24960686.92</v>
       </c>
       <c r="I17" s="1">
-        <v>27273.06</v>
+        <v>2588.08</v>
       </c>
       <c r="J17" s="1">
-        <v>0.05692493690203</v>
+        <v>0.010368624903212</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>47937840.0</v>
+        <v>24963275.0</v>
       </c>
       <c r="N17" s="1">
-        <v>47937840.0</v>
+        <v>24963275.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.43</v>
+        <v>0.75</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.8293</v>
+        <v>97.9096</v>
       </c>
       <c r="E18" s="1">
-        <v>99.81949308</v>
+        <v>97.7514452</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>24954873.27</v>
+        <v>9775144.52</v>
       </c>
       <c r="I18" s="1">
-        <v>2451.73</v>
+        <v>15815.48</v>
       </c>
       <c r="J18" s="1">
-        <v>0.0098246541806622</v>
+        <v>0.16179279976517</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>24957325.0</v>
+        <v>9790960.0</v>
       </c>
       <c r="N18" s="1">
-        <v>24957325.0</v>
+        <v>9790960.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.75</v>
+        <v>0.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.7689</v>
+        <v>99.9486</v>
       </c>
       <c r="E19" s="1">
         <v>97.5153099</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>19503061.98</v>
       </c>
       <c r="I19" s="1">
-        <v>450718.02</v>
+        <v>486658.02</v>
       </c>
       <c r="J19" s="1">
-        <v>2.3110115758346</v>
+        <v>2.4952903318415</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19953780.0</v>
+        <v>19989720.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19953780.0</v>
+        <v>19989720.0</v>
       </c>
       <c r="O19" s="1">
         <v>0.6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.2537</v>
+        <v>98.4436</v>
       </c>
       <c r="E20" s="1">
         <v>98.14746655</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>19629493.31</v>
       </c>
       <c r="I20" s="1">
-        <v>21246.69</v>
+        <v>59226.69</v>
       </c>
       <c r="J20" s="1">
-        <v>0.10823860638917</v>
+        <v>0.30172296892568</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19650740.0</v>
+        <v>19688720.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19650740.0</v>
+        <v>19688720.0</v>
       </c>
       <c r="O20" s="1">
         <v>0.59</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.6452</v>
+        <v>98.8388</v>
       </c>
       <c r="E21" s="1">
         <v>97.87236355</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>19574472.71</v>
       </c>
       <c r="I21" s="1">
-        <v>154567.29</v>
+        <v>193287.29</v>
       </c>
       <c r="J21" s="1">
-        <v>0.78963705582238</v>
+        <v>0.98744570473796</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19729040.0</v>
+        <v>19767760.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19729040.0</v>
+        <v>19767760.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.8264</v>
+        <v>98.014</v>
       </c>
       <c r="E22" s="1">
         <v>97.7562762</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>19551255.24</v>
       </c>
       <c r="I22" s="1">
-        <v>14024.76</v>
+        <v>51544.76</v>
       </c>
       <c r="J22" s="1">
-        <v>0.071733297058629</v>
+        <v>0.26363913399557</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19565280.0</v>
+        <v>19602800.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19565280.0</v>
+        <v>19602800.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.1635</v>
+        <v>99.3537</v>
       </c>
       <c r="E23" s="1">
         <v>97.86752107</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>14680128.16</v>
       </c>
       <c r="I23" s="1">
-        <v>194396.84</v>
+        <v>222926.84</v>
       </c>
       <c r="J23" s="1">
-        <v>1.324217594569</v>
+        <v>1.5185619469415</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>14874525.0</v>
+        <v>14903055.0</v>
       </c>
       <c r="N23" s="1">
-        <v>14874525.0</v>
+        <v>14903055.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.552</v>
+        <v>99.7324</v>
       </c>
       <c r="E24" s="1">
         <v>99.48021585</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>19896043.17</v>
       </c>
       <c r="I24" s="1">
-        <v>14356.83</v>
+        <v>50436.83</v>
       </c>
       <c r="J24" s="1">
-        <v>0.072159222199758</v>
+        <v>0.25350181223999</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19910400.0</v>
+        <v>19946480.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19910400.0</v>
+        <v>19946480.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
         <v>24000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.527</v>
+        <v>99.7183</v>
       </c>
       <c r="E25" s="1">
         <v>99.4492995</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>23867831.88</v>
       </c>
       <c r="I25" s="1">
-        <v>18648.12</v>
+        <v>64560.12</v>
       </c>
       <c r="J25" s="1">
-        <v>0.07813076652189</v>
+        <v>0.27049009027962</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>23886480.0</v>
+        <v>23932392.0</v>
       </c>
       <c r="N25" s="1">
-        <v>23886480.0</v>
+        <v>23932392.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>17500000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.9542</v>
+        <v>99.845</v>
       </c>
       <c r="E26" s="1">
-        <v>99.90919366</v>
+        <v>99.82630224</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>17484108.89</v>
+        <v>44921836.01</v>
       </c>
       <c r="I26" s="1">
-        <v>7876.11</v>
+        <v>8413.99</v>
       </c>
       <c r="J26" s="1">
-        <v>0.045047248616169</v>
+        <v>0.018730289648284</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>17491985.0</v>
+        <v>44930250.0</v>
       </c>
       <c r="N26" s="1">
-        <v>17491985.0</v>
+        <v>44930250.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.52</v>
+        <v>1.35</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>10500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.8537</v>
+        <v>100.0016</v>
       </c>
       <c r="E27" s="1">
-        <v>99.81323829</v>
+        <v>100.30777164</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>10480390.02</v>
+        <v>25076942.91</v>
       </c>
       <c r="I27" s="1">
-        <v>4248.48</v>
+        <v>-76542.91</v>
       </c>
       <c r="J27" s="1">
-        <v>0.040537422671222</v>
+        <v>-0.3052322217852</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>0.0</v>
+      <c r="L27" t="s">
+        <v>87</v>
       </c>
       <c r="M27" s="1">
-        <v>10484638.5</v>
+        <v>25000400.0</v>
       </c>
       <c r="N27" s="1">
-        <v>10484638.5</v>
+        <v>25124953.33</v>
       </c>
       <c r="O27" s="1">
-        <v>0.31</v>
+        <v>0.76</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>45000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.8332</v>
+        <v>99.8698</v>
       </c>
       <c r="E28" s="1">
-        <v>99.82951338</v>
+        <v>99.83538256</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>44923281.02</v>
+        <v>35940737.72</v>
       </c>
       <c r="I28" s="1">
-        <v>1658.98</v>
+        <v>12390.28</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0036929181536438</v>
+        <v>0.034474194983219</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>44924940.0</v>
+        <v>35953128.0</v>
       </c>
       <c r="N28" s="1">
-        <v>44924940.0</v>
+        <v>35953128.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.34</v>
+        <v>1.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0045</v>
+        <v>99.8553</v>
       </c>
       <c r="E29" s="1">
-        <v>100.30777164</v>
+        <v>99.6790335</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>25076942.91</v>
+        <v>9967903.35</v>
       </c>
       <c r="I29" s="1">
-        <v>-75817.91</v>
+        <v>17626.65</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.30234111977727</v>
+        <v>0.17683407815145</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>91</v>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>25001125.0</v>
+        <v>9985530.0</v>
       </c>
       <c r="N29" s="1">
-        <v>25079649.65</v>
+        <v>9985530.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.75</v>
+        <v>0.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>35000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0004</v>
+        <v>99.9536</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>99.64711084</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>35000000.0</v>
+        <v>15445302.18</v>
       </c>
       <c r="I30" s="1">
-        <v>140.0</v>
+        <v>47505.82</v>
       </c>
       <c r="J30" s="1">
-        <v>0.0004</v>
+        <v>0.3075745585704</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>94</v>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>35000140.0</v>
+        <v>15492808.0</v>
       </c>
       <c r="N30" s="1">
-        <v>35156884.19</v>
+        <v>15492808.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.05</v>
+        <v>0.47</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
         <v>95</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8515</v>
+        <v>99.8895</v>
       </c>
       <c r="E31" s="1">
-        <v>99.81191</v>
+        <v>99.66600813</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>34934168.5</v>
+        <v>29899802.44</v>
       </c>
       <c r="I31" s="1">
-        <v>13856.5</v>
+        <v>67047.56</v>
       </c>
       <c r="J31" s="1">
-        <v>0.039664605155838</v>
+        <v>0.22424081274298</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>34948025.0</v>
+        <v>29966850.0</v>
       </c>
       <c r="N31" s="1">
-        <v>34948025.0</v>
+        <v>29966850.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.04</v>
+        <v>0.9</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" t="s">
         <v>97</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>100.0401</v>
+      </c>
+      <c r="E32" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>16040.0</v>
+      </c>
+      <c r="J32" s="1">
+        <v>0.0401</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" t="s">
         <v>98</v>
       </c>
-      <c r="C32" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>9967560.0</v>
+        <v>40016040.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9967560.0</v>
+        <v>40687195.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.3</v>
+        <v>1.23</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>99</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9536</v>
+        <v>100.015</v>
       </c>
       <c r="E33" s="1">
-        <v>99.9197589</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>9991975.89</v>
+        <v>30000000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>3384.11</v>
+        <v>4500.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.033868276277436</v>
+        <v>0.015</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33">
-        <v>0.0</v>
+      <c r="L33" t="s">
+        <v>101</v>
       </c>
       <c r="M33" s="1">
-        <v>9995360.0</v>
+        <v>30004500.0</v>
       </c>
       <c r="N33" s="1">
-        <v>9995360.0</v>
+        <v>30246809.17</v>
       </c>
       <c r="O33" s="1">
-        <v>0.3</v>
+        <v>0.91</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>15500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.7734</v>
+        <v>99.9972</v>
       </c>
       <c r="E34" s="1">
-        <v>99.64711084</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>15445302.18</v>
+        <v>20000000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>19574.82</v>
+        <v>-560.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.12673640031043</v>
+        <v>-0.0028</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>0.0</v>
+      <c r="L34" t="s">
+        <v>104</v>
       </c>
       <c r="M34" s="1">
-        <v>15464877.0</v>
+        <v>19999440.0</v>
       </c>
       <c r="N34" s="1">
-        <v>15464877.0</v>
+        <v>20039308.44</v>
       </c>
       <c r="O34" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C35" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.7099</v>
+        <v>99.7132</v>
       </c>
       <c r="E35" s="1">
-        <v>99.66600813</v>
+        <v>97.8753</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>29899802.44</v>
+        <v>4893765.0</v>
       </c>
       <c r="I35" s="1">
-        <v>13167.56</v>
+        <v>91895.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.044038953188481</v>
+        <v>1.8777975648606</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>29912970.0</v>
+        <v>4985660.0</v>
       </c>
       <c r="N35" s="1">
-        <v>29912970.0</v>
+        <v>4985660.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.89</v>
+        <v>0.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C36" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.0422</v>
+        <v>99.6244</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>97.9450583</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>40000000.0</v>
+        <v>9794505.83</v>
       </c>
       <c r="I36" s="1">
-        <v>16880.0</v>
+        <v>167934.17</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0422</v>
+        <v>1.7145752211983</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>107</v>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>40016880.0</v>
+        <v>9962440.0</v>
       </c>
       <c r="N36" s="1">
-        <v>40610293.33</v>
+        <v>9962440.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.21</v>
+        <v>0.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C37" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0028</v>
+        <v>98.0875</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>97.78527225</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>30000000.0</v>
+        <v>19557054.45</v>
       </c>
       <c r="I37" s="1">
-        <v>840.0</v>
+        <v>60445.55</v>
       </c>
       <c r="J37" s="1">
-        <v>0.0028</v>
+        <v>0.30907287267894</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>110</v>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>30000840.0</v>
+        <v>19617500.0</v>
       </c>
       <c r="N37" s="1">
-        <v>30185211.0</v>
+        <v>19617500.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.9</v>
+        <v>0.59</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>111</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.9853</v>
+        <v>97.8799</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>97.7901066</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>20000000.0</v>
+        <v>9779010.66</v>
       </c>
       <c r="I38" s="1">
-        <v>-2940.0</v>
+        <v>8979.34</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.0147</v>
+        <v>0.091822581160782</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38" t="s">
-        <v>113</v>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>19997060.0</v>
+        <v>9787990.0</v>
       </c>
       <c r="N38" s="1">
-        <v>19998306.11</v>
+        <v>9787990.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
         <v>114</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>5000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.5302</v>
+        <v>99.011</v>
       </c>
       <c r="E39" s="1">
-        <v>97.8753</v>
+        <v>97.85057616</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>4893765.0</v>
+        <v>12231322.02</v>
       </c>
       <c r="I39" s="1">
-        <v>82745.0</v>
+        <v>145052.98</v>
       </c>
       <c r="J39" s="1">
-        <v>1.6908249578801</v>
+        <v>1.1859141617138</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>4976510.0</v>
+        <v>12376375.0</v>
       </c>
       <c r="N39" s="1">
-        <v>4976510.0</v>
+        <v>12376375.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.15</v>
+        <v>0.37</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" t="s">
         <v>116</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.4394</v>
+        <v>98.9857</v>
       </c>
       <c r="E40" s="1">
-        <v>97.9450583</v>
+        <v>97.85299653</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>9794505.83</v>
+        <v>29355898.96</v>
       </c>
       <c r="I40" s="1">
-        <v>149434.17</v>
+        <v>339811.04</v>
       </c>
       <c r="J40" s="1">
-        <v>1.5256938184905</v>
+        <v>1.157556239252</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>9943940.0</v>
+        <v>29695710.0</v>
       </c>
       <c r="N40" s="1">
-        <v>9943940.0</v>
+        <v>29695710.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.9007</v>
+        <v>99.4796</v>
       </c>
       <c r="E41" s="1">
-        <v>97.78527225</v>
+        <v>97.94990843</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>19557054.45</v>
+        <v>39179963.37</v>
       </c>
       <c r="I41" s="1">
-        <v>23085.55</v>
+        <v>611876.63</v>
       </c>
       <c r="J41" s="1">
-        <v>0.11804206026537</v>
+        <v>1.5617080195346</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>19580140.0</v>
+        <v>39791840.0</v>
       </c>
       <c r="N41" s="1">
-        <v>19580140.0</v>
+        <v>39791840.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.58</v>
+        <v>1.2</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" t="s">
         <v>120</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1">
-        <v>12500000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.8283</v>
+        <v>99.8195</v>
       </c>
       <c r="E42" s="1">
-        <v>97.85057616</v>
+        <v>99.507892</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>12231322.02</v>
+        <v>19404038.94</v>
       </c>
       <c r="I42" s="1">
-        <v>122215.48</v>
+        <v>60763.56</v>
       </c>
       <c r="J42" s="1">
-        <v>0.99920090240581</v>
+        <v>0.31314903143562</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>12353537.5</v>
+        <v>19464802.5</v>
       </c>
       <c r="N42" s="1">
-        <v>12353537.5</v>
+        <v>19464802.5</v>
       </c>
       <c r="O42" s="1">
-        <v>0.37</v>
+        <v>0.59</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C43" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.8032</v>
+        <v>99.3387</v>
       </c>
       <c r="E43" s="1">
-        <v>97.85299653</v>
+        <v>98.33703873</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>29355898.96</v>
+        <v>29501111.62</v>
       </c>
       <c r="I43" s="1">
-        <v>285061.04</v>
+        <v>300498.38</v>
       </c>
       <c r="J43" s="1">
-        <v>0.97105198647952</v>
+        <v>1.0186001933442</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>29640960.0</v>
+        <v>29801610.0</v>
       </c>
       <c r="N43" s="1">
-        <v>29640960.0</v>
+        <v>29801610.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" t="s">
         <v>124</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.3007</v>
+        <v>99.288</v>
       </c>
       <c r="E44" s="1">
-        <v>97.94990843</v>
+        <v>98.503513</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>39179963.37</v>
+        <v>9850351.3</v>
       </c>
       <c r="I44" s="1">
-        <v>540316.63</v>
+        <v>78448.7</v>
       </c>
       <c r="J44" s="1">
-        <v>1.3790636425498</v>
+        <v>0.79640509877044</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>39720280.0</v>
+        <v>9928800.0</v>
       </c>
       <c r="N44" s="1">
-        <v>39720280.0</v>
+        <v>9928800.0</v>
       </c>
       <c r="O44" s="1">
-        <v>1.19</v>
+        <v>0.3</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" t="s">
         <v>126</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0346</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.0518</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>5002590.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-860.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-0.017191095012783</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>19428610.5</v>
+        <v>5001730.0</v>
       </c>
       <c r="N45" s="1">
-        <v>19428610.5</v>
+        <v>5103479.08</v>
       </c>
       <c r="O45" s="1">
-        <v>0.58</v>
+        <v>0.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>128</v>
       </c>
       <c r="B46" t="s">
         <v>129</v>
       </c>
       <c r="C46" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.1425</v>
+        <v>99.5967</v>
       </c>
       <c r="E46" s="1">
-        <v>98.33703873</v>
+        <v>97.8035629</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29501111.62</v>
+        <v>19560712.58</v>
       </c>
       <c r="I46" s="1">
-        <v>241638.38</v>
+        <v>358627.42</v>
       </c>
       <c r="J46" s="1">
-        <v>0.81908228785584</v>
+        <v>1.8334067255131</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>29742750.0</v>
+        <v>19919340.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29742750.0</v>
+        <v>19919340.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.89</v>
+        <v>0.6</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>130</v>
       </c>
       <c r="B47" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.0909</v>
+        <v>98.6569</v>
       </c>
       <c r="E47" s="1">
-        <v>98.503513</v>
+        <v>97.862679</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9850351.3</v>
+        <v>9786267.9</v>
       </c>
       <c r="I47" s="1">
-        <v>58738.7</v>
+        <v>79422.1</v>
       </c>
       <c r="J47" s="1">
-        <v>0.59631071228901</v>
+        <v>0.8115667873756</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>9909090.0</v>
+        <v>9865690.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9909090.0</v>
+        <v>9865690.0</v>
       </c>
       <c r="O47" s="1">
         <v>0.3</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.9247</v>
+        <v>99.4793</v>
       </c>
       <c r="E48" s="1">
-        <v>99.4706504</v>
+        <v>97.96931383</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>9947065.04</v>
+        <v>34289259.84</v>
       </c>
       <c r="I48" s="1">
-        <v>45404.96</v>
+        <v>528495.16</v>
       </c>
       <c r="J48" s="1">
-        <v>0.456465900418</v>
+        <v>1.5412848293199</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9992470.0</v>
+        <v>34817755.0</v>
       </c>
       <c r="N48" s="1">
-        <v>9992470.0</v>
+        <v>34817755.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.3</v>
+        <v>1.05</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.9191</v>
+        <v>98.1042</v>
       </c>
       <c r="E49" s="1">
-        <v>99.919953</v>
+        <v>97.775605</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>9991995.3</v>
+        <v>14666340.75</v>
       </c>
       <c r="I49" s="1">
-        <v>-85.3</v>
+        <v>49289.25</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.0008536833479095</v>
+        <v>0.33607053620379</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>9991910.0</v>
+        <v>14715630.0</v>
       </c>
       <c r="N49" s="1">
-        <v>9991910.0</v>
+        <v>14715630.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>136</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.0491</v>
+        <v>99.9329</v>
       </c>
       <c r="E50" s="1">
-        <v>100.0518</v>
+        <v>97.6019208</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5002590.0</v>
+        <v>29280576.24</v>
       </c>
       <c r="I50" s="1">
-        <v>-135.0</v>
+        <v>699293.76</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.0026986021240997</v>
+        <v>2.388251359086</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50" t="s">
-        <v>138</v>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5002455.0</v>
+        <v>29979870.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5094249.19</v>
+        <v>29979870.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.15</v>
+        <v>0.9</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" t="s">
         <v>139</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.4093</v>
+        <v>99.9708</v>
       </c>
       <c r="E51" s="1">
-        <v>97.8035629</v>
+        <v>99.8788137</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>19560712.58</v>
+        <v>9987881.37</v>
       </c>
       <c r="I51" s="1">
-        <v>321147.42</v>
+        <v>9198.63</v>
       </c>
       <c r="J51" s="1">
-        <v>1.6417981639808</v>
+        <v>0.092097910049566</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>19881860.0</v>
+        <v>9997080.0</v>
       </c>
       <c r="N51" s="1">
-        <v>19881860.0</v>
+        <v>9997080.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.59</v>
+        <v>0.3</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" t="s">
         <v>141</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>10000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.477</v>
+        <v>99.9416</v>
       </c>
       <c r="E52" s="1">
-        <v>97.862679</v>
+        <v>99.45300846</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9786267.9</v>
+        <v>23868722.03</v>
       </c>
       <c r="I52" s="1">
-        <v>61432.1</v>
+        <v>117261.97</v>
       </c>
       <c r="J52" s="1">
-        <v>0.62773777120898</v>
+        <v>0.49127879512199</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>9847700.0</v>
+        <v>23985984.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9847700.0</v>
+        <v>23985984.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.29</v>
+        <v>0.72</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" t="s">
         <v>143</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>35000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.2991</v>
+        <v>99.5368</v>
       </c>
       <c r="E53" s="1">
-        <v>97.96931383</v>
+        <v>99.48788611</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>34289259.84</v>
+        <v>54718337.36</v>
       </c>
       <c r="I53" s="1">
-        <v>465425.16</v>
+        <v>26902.64</v>
       </c>
       <c r="J53" s="1">
-        <v>1.3573496837545</v>
+        <v>0.04916567516115</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>34754685.0</v>
+        <v>54745240.0</v>
       </c>
       <c r="N53" s="1">
-        <v>34754685.0</v>
+        <v>54745240.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.04</v>
+        <v>1.65</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" t="s">
         <v>145</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.9157</v>
+        <v>99.5256</v>
       </c>
       <c r="E54" s="1">
-        <v>97.775605</v>
+        <v>99.46446673</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>14666340.75</v>
+        <v>29839340.02</v>
       </c>
       <c r="I54" s="1">
-        <v>21014.25</v>
+        <v>18339.98</v>
       </c>
       <c r="J54" s="1">
-        <v>0.1432821612303</v>
+        <v>0.061462418363501</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>14687355.0</v>
+        <v>29857680.0</v>
       </c>
       <c r="N54" s="1">
-        <v>14687355.0</v>
+        <v>29857680.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.44</v>
+        <v>0.9</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C55" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.759</v>
+        <v>98.5937</v>
       </c>
       <c r="E55" s="1">
-        <v>97.6019208</v>
+        <v>97.9014285</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>29280576.24</v>
+        <v>29370428.55</v>
       </c>
       <c r="I55" s="1">
-        <v>647123.76</v>
+        <v>207681.45</v>
       </c>
       <c r="J55" s="1">
-        <v>2.2100786360754</v>
+        <v>0.70711072413004</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>29927700.0</v>
+        <v>29578110.0</v>
       </c>
       <c r="N55" s="1">
-        <v>29927700.0</v>
+        <v>29578110.0</v>
       </c>
       <c r="O55" s="1">
         <v>0.89</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" t="s">
         <v>149</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>24000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.7497</v>
+        <v>98.2762</v>
       </c>
       <c r="E56" s="1">
-        <v>99.45300846</v>
+        <v>98.20184247</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>23868722.03</v>
+        <v>14730276.37</v>
       </c>
       <c r="I56" s="1">
-        <v>71205.97</v>
+        <v>11153.63</v>
       </c>
       <c r="J56" s="1">
-        <v>0.29832334513135</v>
+        <v>0.075719081705186</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>23939928.0</v>
+        <v>14741430.0</v>
       </c>
       <c r="N56" s="1">
-        <v>23939928.0</v>
+        <v>14741430.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.71</v>
+        <v>0.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" t="s">
         <v>151</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.9083</v>
+        <v>99.6849</v>
       </c>
       <c r="E57" s="1">
-        <v>99.4796111</v>
+        <v>98.93958748</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>9947961.11</v>
+        <v>49469793.74</v>
       </c>
       <c r="I57" s="1">
-        <v>42868.89</v>
+        <v>372656.26</v>
       </c>
       <c r="J57" s="1">
-        <v>0.43093141927251</v>
+        <v>0.75330061402435</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9990830.0</v>
+        <v>49842450.0</v>
       </c>
       <c r="N57" s="1">
-        <v>9990830.0</v>
+        <v>49842450.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.3</v>
+        <v>1.5</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" t="s">
         <v>153</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>32000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.8656</v>
+        <v>97.891</v>
       </c>
       <c r="E58" s="1">
-        <v>99.48901334</v>
+        <v>97.80461245</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>31836484.27</v>
+        <v>19560922.49</v>
       </c>
       <c r="I58" s="1">
-        <v>120507.73</v>
+        <v>17277.51</v>
       </c>
       <c r="J58" s="1">
-        <v>0.37852084727068</v>
+        <v>0.088326662553019</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>31956992.0</v>
+        <v>19578200.0</v>
       </c>
       <c r="N58" s="1">
-        <v>31956992.0</v>
+        <v>19578200.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.95</v>
+        <v>0.59</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" t="s">
         <v>155</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.4121</v>
+        <v>99.7294</v>
       </c>
       <c r="E59" s="1">
-        <v>97.9014285</v>
+        <v>99.4735982</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>29370428.55</v>
+        <v>9947359.82</v>
       </c>
       <c r="I59" s="1">
-        <v>153201.45</v>
+        <v>25580.18</v>
       </c>
       <c r="J59" s="1">
-        <v>0.52161802725892</v>
+        <v>0.25715547102829</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>29523630.0</v>
+        <v>9972940.0</v>
       </c>
       <c r="N59" s="1">
-        <v>29523630.0</v>
+        <v>9972940.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.88</v>
+        <v>0.3</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="C60" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.9531</v>
+        <v>99.6038</v>
       </c>
       <c r="E60" s="1">
-        <v>99.83111905</v>
+        <v>99.28333975</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>19966223.81</v>
+        <v>19856667.95</v>
       </c>
       <c r="I60" s="1">
-        <v>24396.19</v>
+        <v>64092.05</v>
       </c>
       <c r="J60" s="1">
-        <v>0.12218730107483</v>
+        <v>0.3227734389344</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>19990620.0</v>
+        <v>19920760.0</v>
       </c>
       <c r="N60" s="1">
-        <v>19990620.0</v>
+        <v>19920760.0</v>
       </c>
       <c r="O60" s="1">
         <v>0.6</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" t="s">
         <v>159</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.4996</v>
+        <v>98.0023</v>
       </c>
       <c r="E61" s="1">
-        <v>98.93958748</v>
+        <v>97.81428547</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>49469793.74</v>
+        <v>14672142.82</v>
       </c>
       <c r="I61" s="1">
-        <v>280006.26</v>
+        <v>28202.18</v>
       </c>
       <c r="J61" s="1">
-        <v>0.56601460978721</v>
+        <v>0.19221582250111</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>49749800.0</v>
+        <v>14700345.0</v>
       </c>
       <c r="N61" s="1">
-        <v>49749800.0</v>
+        <v>14700345.0</v>
       </c>
       <c r="O61" s="1">
-        <v>1.49</v>
+        <v>0.44</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B62" t="s">
         <v>161</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.5432</v>
+        <v>99.6626</v>
       </c>
       <c r="E62" s="1">
-        <v>99.4735982</v>
+        <v>97.9881802</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>9947359.82</v>
+        <v>4899409.01</v>
       </c>
       <c r="I62" s="1">
-        <v>6960.18</v>
+        <v>83720.99</v>
       </c>
       <c r="J62" s="1">
-        <v>0.069970123992157</v>
+        <v>1.7087977310961</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>9954320.0</v>
+        <v>4983130.0</v>
       </c>
       <c r="N62" s="1">
-        <v>9954320.0</v>
+        <v>4983130.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>162</v>
+      </c>
+      <c r="B63" t="s">
         <v>163</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>30000000.0</v>
+        <v>23800000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.9601</v>
+        <v>99.9471</v>
       </c>
       <c r="E63" s="1">
-        <v>99.48137047</v>
+        <v>99.88346929</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>29844411.14</v>
+        <v>23772265.69</v>
       </c>
       <c r="I63" s="1">
-        <v>143618.86</v>
+        <v>15144.11</v>
       </c>
       <c r="J63" s="1">
-        <v>0.48122530991241</v>
+        <v>0.063704950119123</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>29988030.0</v>
+        <v>23787409.8</v>
       </c>
       <c r="N63" s="1">
-        <v>29988030.0</v>
+        <v>23787409.8</v>
       </c>
       <c r="O63" s="1">
-        <v>0.9</v>
+        <v>0.72</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" t="s">
         <v>165</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.3954</v>
+        <v>99.9413</v>
       </c>
       <c r="E64" s="1">
-        <v>99.28333975</v>
+        <v>99.877359</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>19856667.95</v>
+        <v>6991415.13</v>
       </c>
       <c r="I64" s="1">
-        <v>22412.05</v>
+        <v>4475.87</v>
       </c>
       <c r="J64" s="1">
-        <v>0.11286913824834</v>
+        <v>0.064019514172376</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>19879080.0</v>
+        <v>6995891.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19879080.0</v>
+        <v>6995891.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.59</v>
+        <v>0.21</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>166</v>
+      </c>
+      <c r="B65" t="s">
         <v>167</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.4757</v>
+        <v>99.6942</v>
       </c>
       <c r="E65" s="1">
-        <v>97.9881802</v>
+        <v>99.6413465</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4899409.01</v>
+        <v>9964134.65</v>
       </c>
       <c r="I65" s="1">
-        <v>74375.99</v>
+        <v>5285.35</v>
       </c>
       <c r="J65" s="1">
-        <v>1.5180604405183</v>
+        <v>0.053043743241667</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>4973785.0</v>
+        <v>9969420.0</v>
       </c>
       <c r="N65" s="1">
-        <v>4973785.0</v>
+        <v>9969420.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>168</v>
+      </c>
+      <c r="B66" t="s">
         <v>169</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>3500000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.9529</v>
+        <v>98.0959</v>
       </c>
       <c r="E66" s="1">
-        <v>99.56509429</v>
+        <v>97.75025084</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3484778.3</v>
+        <v>9286273.83</v>
       </c>
       <c r="I66" s="1">
-        <v>13573.2</v>
+        <v>32836.67</v>
       </c>
       <c r="J66" s="1">
-        <v>0.38949967061032</v>
+        <v>0.35360436921339</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3498351.5</v>
+        <v>9319110.5</v>
       </c>
       <c r="N66" s="1">
-        <v>3498351.5</v>
+        <v>9319110.5</v>
       </c>
       <c r="O66" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>170</v>
+      </c>
+      <c r="B67" t="s">
         <v>171</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.8611</v>
+        <v>99.6245</v>
       </c>
       <c r="E67" s="1">
-        <v>97.75025084</v>
+        <v>99.47774185</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>9286273.83</v>
+        <v>19895548.37</v>
       </c>
       <c r="I67" s="1">
-        <v>10530.67</v>
+        <v>29351.63</v>
       </c>
       <c r="J67" s="1">
-        <v>0.11340038203461</v>
+        <v>0.1475286302953</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>9296804.5</v>
+        <v>19924900.0</v>
       </c>
       <c r="N67" s="1">
-        <v>9296804.5</v>
+        <v>19924900.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.28</v>
+        <v>0.6</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>172</v>
+      </c>
+      <c r="B68" t="s">
         <v>173</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.0062</v>
+      </c>
+      <c r="E68" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>1860.0</v>
+      </c>
+      <c r="J68" s="1">
+        <v>0.0062</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" t="s">
         <v>174</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>14993460.0</v>
+        <v>30001860.0</v>
       </c>
       <c r="N68" s="1">
-        <v>14993460.0</v>
+        <v>30297951.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>175</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0115</v>
+        <v>99.9957</v>
       </c>
       <c r="E69" s="1">
         <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>3450.0</v>
+        <v>-1290.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0115</v>
+        <v>-0.0043</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" t="s">
         <v>177</v>
       </c>
       <c r="M69" s="1">
-        <v>30003450.0</v>
+        <v>29998710.0</v>
       </c>
       <c r="N69" s="1">
-        <v>30244351.33</v>
+        <v>30004022.5</v>
       </c>
       <c r="O69" s="1">
         <v>0.9</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" t="s">
         <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0096</v>
+        <v>100.034</v>
       </c>
       <c r="E70" s="1">
         <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>2880.0</v>
+        <v>13600.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0096</v>
+        <v>0.034</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>180</v>
       </c>
       <c r="M70" s="1">
-        <v>30002880.0</v>
+        <v>40013600.0</v>
       </c>
       <c r="N70" s="1">
-        <v>30171077.5</v>
+        <v>40783758.67</v>
       </c>
       <c r="O70" s="1">
-        <v>0.9</v>
+        <v>1.23</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>181</v>
       </c>
       <c r="B71" t="s">
         <v>182</v>
       </c>
       <c r="C71" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.0335</v>
+        <v>100.0362</v>
       </c>
       <c r="E71" s="1">
         <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>13400.0</v>
+        <v>18100.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0335</v>
+        <v>0.0362</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" t="s">
         <v>183</v>
       </c>
       <c r="M71" s="1">
-        <v>40013400.0</v>
+        <v>50018100.0</v>
       </c>
       <c r="N71" s="1">
-        <v>40704660.0</v>
+        <v>50949133.89</v>
       </c>
       <c r="O71" s="1">
-        <v>1.22</v>
+        <v>1.54</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>184</v>
       </c>
       <c r="B72" t="s">
         <v>185</v>
       </c>
       <c r="C72" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.0359</v>
+        <v>100.0239</v>
       </c>
       <c r="E72" s="1">
         <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>17950.0</v>
+        <v>4780.0</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0359</v>
+        <v>0.0239</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
         <v>186</v>
       </c>
       <c r="M72" s="1">
-        <v>50017950.0</v>
+        <v>20004780.0</v>
       </c>
       <c r="N72" s="1">
-        <v>50850395.0</v>
+        <v>20410725.22</v>
       </c>
       <c r="O72" s="1">
-        <v>1.52</v>
+        <v>0.62</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>187</v>
       </c>
       <c r="B73" t="s">
         <v>188</v>
       </c>
       <c r="C73" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0256</v>
+        <v>100.0132</v>
       </c>
       <c r="E73" s="1">
         <v>100.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>5120.0</v>
+        <v>3300.0</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0256</v>
+        <v>0.0132</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
         <v>189</v>
       </c>
       <c r="M73" s="1">
-        <v>20005120.0</v>
+        <v>25003300.0</v>
       </c>
       <c r="N73" s="1">
-        <v>20372080.0</v>
+        <v>25153775.97</v>
       </c>
       <c r="O73" s="1">
-        <v>0.61</v>
+        <v>0.76</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>190</v>
       </c>
       <c r="B74" t="s">
         <v>191</v>
       </c>
       <c r="C74" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.0064</v>
+        <v>99.8768</v>
       </c>
       <c r="E74" s="1">
-        <v>100.0</v>
+        <v>99.65384132</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>25000000.0</v>
+        <v>24913460.33</v>
       </c>
       <c r="I74" s="1">
-        <v>1600.0</v>
+        <v>55739.67</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0064</v>
+        <v>0.22373315172473</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>192</v>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>25001600.0</v>
+        <v>24969200.0</v>
       </c>
       <c r="N74" s="1">
-        <v>25105797.92</v>
+        <v>24969200.0</v>
       </c>
       <c r="O74" s="1">
         <v>0.75</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>192</v>
+      </c>
+      <c r="B75" t="s">
         <v>193</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>100.0168</v>
+      </c>
+      <c r="E75" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>5040.0</v>
+      </c>
+      <c r="J75" s="1">
+        <v>0.0168</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" t="s">
         <v>194</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>24924250.0</v>
+        <v>30005040.0</v>
       </c>
       <c r="N75" s="1">
-        <v>24924250.0</v>
+        <v>30592765.92</v>
       </c>
       <c r="O75" s="1">
-        <v>0.74</v>
+        <v>0.92</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>195</v>
       </c>
       <c r="B76" t="s">
         <v>196</v>
       </c>
       <c r="C76" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.0287</v>
+        <v>100.0155</v>
       </c>
       <c r="E76" s="1">
         <v>100.0</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I76" s="1">
-        <v>8610.0</v>
+        <v>3100.0</v>
       </c>
       <c r="J76" s="1">
-        <v>0.0287</v>
+        <v>0.0155</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" t="s">
         <v>197</v>
       </c>
       <c r="M76" s="1">
-        <v>30008610.0</v>
+        <v>20003100.0</v>
       </c>
       <c r="N76" s="1">
-        <v>30537380.0</v>
+        <v>20428982.22</v>
       </c>
       <c r="O76" s="1">
-        <v>0.91</v>
+        <v>0.62</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>198</v>
       </c>
       <c r="B77" t="s">
         <v>199</v>
       </c>
       <c r="C77" s="1">
-        <v>20000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0254</v>
+        <v>100.007</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>100.00013333</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>20000000.0</v>
+        <v>21000028.0</v>
       </c>
       <c r="I77" s="1">
-        <v>5080.0</v>
+        <v>1442.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0254</v>
+        <v>0.0068666575111233</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
         <v>200</v>
       </c>
       <c r="M77" s="1">
-        <v>20005080.0</v>
+        <v>21001470.0</v>
       </c>
       <c r="N77" s="1">
-        <v>20391948.61</v>
+        <v>21486609.67</v>
       </c>
       <c r="O77" s="1">
-        <v>0.61</v>
+        <v>0.65</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>201</v>
       </c>
       <c r="B78" t="s">
         <v>202</v>
       </c>
       <c r="C78" s="1">
-        <v>21000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0221</v>
+        <v>100.0048</v>
       </c>
       <c r="E78" s="1">
-        <v>100.00013333</v>
+        <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>21000028.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>4613.0</v>
+        <v>480.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.021966637377817</v>
+        <v>0.0048</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
         <v>203</v>
       </c>
       <c r="M78" s="1">
-        <v>21004641.0</v>
+        <v>10000480.0</v>
       </c>
       <c r="N78" s="1">
-        <v>21448416.03</v>
+        <v>10069083.39</v>
       </c>
       <c r="O78" s="1">
-        <v>0.64</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>204</v>
       </c>
       <c r="B79" t="s">
         <v>205</v>
       </c>
       <c r="C79" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.9956</v>
+        <v>100.0104</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0</v>
+        <v>99.9897</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>10000000.0</v>
+        <v>9998970.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-440.0</v>
+        <v>2070.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.0044</v>
+        <v>0.020702132319629</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
         <v>206</v>
       </c>
       <c r="M79" s="1">
-        <v>9999560.0</v>
+        <v>10001040.0</v>
       </c>
       <c r="N79" s="1">
-        <v>10048611.17</v>
+        <v>10225680.5</v>
       </c>
       <c r="O79" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>207</v>
       </c>
       <c r="B80" t="s">
         <v>208</v>
       </c>
       <c r="C80" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.0233</v>
+        <v>100.0057</v>
       </c>
       <c r="E80" s="1">
-        <v>99.9897</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>9998970.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>3360.0</v>
+        <v>1425.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.033603461156499</v>
+        <v>0.0057</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
         <v>209</v>
       </c>
       <c r="M80" s="1">
-        <v>10002330.0</v>
+        <v>25001425.0</v>
       </c>
       <c r="N80" s="1">
-        <v>10207368.75</v>
+        <v>25171360.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.3</v>
+        <v>0.76</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>210</v>
       </c>
       <c r="B81" t="s">
         <v>211</v>
       </c>
       <c r="C81" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0083</v>
+        <v>100.0488</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>2075.0</v>
+        <v>9760.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0083</v>
+        <v>0.0488</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
         <v>212</v>
       </c>
       <c r="M81" s="1">
-        <v>25002075.0</v>
+        <v>20009760.0</v>
       </c>
       <c r="N81" s="1">
-        <v>25123125.42</v>
+        <v>20303508.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.75</v>
+        <v>0.61</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>213</v>
       </c>
       <c r="B82" t="s">
         <v>214</v>
       </c>
       <c r="C82" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.049</v>
+        <v>99.9901</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>9800.0</v>
+        <v>-1980.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.049</v>
+        <v>-0.0099</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
         <v>215</v>
       </c>
       <c r="M82" s="1">
-        <v>20009800.0</v>
+        <v>19998020.0</v>
       </c>
       <c r="N82" s="1">
-        <v>20264384.56</v>
+        <v>20019580.72</v>
       </c>
       <c r="O82" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>216</v>
       </c>
       <c r="B83" t="s">
         <v>217</v>
       </c>
       <c r="C83" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.7981</v>
+        <v>99.9724</v>
       </c>
       <c r="E83" s="1">
         <v>98.27945433</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>14741918.15</v>
       </c>
       <c r="I83" s="1">
-        <v>227796.85</v>
+        <v>253941.85</v>
       </c>
       <c r="J83" s="1">
-        <v>1.5452320904387</v>
+        <v>1.7225835024732</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>14969715.0</v>
+        <v>14995860.0</v>
       </c>
       <c r="N83" s="1">
-        <v>14969715.0</v>
+        <v>14995860.0</v>
       </c>
       <c r="O83" s="1">
         <v>0.45</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>218</v>
       </c>
       <c r="B84" t="s">
         <v>219</v>
       </c>
       <c r="C84" s="1">
-        <v>20000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0069</v>
+        <v>99.9825</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>99.12450762</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>20000000.0</v>
+        <v>28746107.21</v>
       </c>
       <c r="I84" s="1">
-        <v>1380.0</v>
+        <v>248817.79</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0069</v>
+        <v>0.8655703820427</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>220</v>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>20001380.0</v>
+        <v>28994925.0</v>
       </c>
       <c r="N84" s="1">
-        <v>20194231.17</v>
+        <v>28994925.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.6</v>
+        <v>0.87</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>220</v>
+      </c>
+      <c r="B85" t="s">
         <v>221</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>29000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.7999</v>
+        <v>99.7335</v>
       </c>
       <c r="E85" s="1">
-        <v>99.12450762</v>
+        <v>99.467847</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>28746107.21</v>
+        <v>14920177.05</v>
       </c>
       <c r="I85" s="1">
-        <v>195863.79</v>
+        <v>39847.95</v>
       </c>
       <c r="J85" s="1">
-        <v>0.68135761329055</v>
+        <v>0.26707424359954</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>28941971.0</v>
+        <v>14960025.0</v>
       </c>
       <c r="N85" s="1">
-        <v>28941971.0</v>
+        <v>14960025.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.86</v>
+        <v>0.45</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>222</v>
+      </c>
+      <c r="B86" t="s">
         <v>223</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>15000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.5475</v>
+        <v>99.8894</v>
       </c>
       <c r="E86" s="1">
-        <v>99.467847</v>
+        <v>99.83693302</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>14920177.05</v>
+        <v>47921727.85</v>
       </c>
       <c r="I86" s="1">
-        <v>11947.95</v>
+        <v>25184.15</v>
       </c>
       <c r="J86" s="1">
-        <v>0.080079143564855</v>
+        <v>0.05255267522663</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>14932125.0</v>
+        <v>47946912.0</v>
       </c>
       <c r="N86" s="1">
-        <v>14932125.0</v>
+        <v>47946912.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.45</v>
+        <v>1.45</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>224</v>
+      </c>
+      <c r="B87" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C87" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.9208</v>
+        <v>97.7952</v>
       </c>
       <c r="E87" s="1">
-        <v>99.82378327</v>
+        <v>97.7176416</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14973567.49</v>
+        <v>14657646.24</v>
       </c>
       <c r="I87" s="1">
-        <v>14552.51</v>
+        <v>11633.76</v>
       </c>
       <c r="J87" s="1">
-        <v>0.097187994843038</v>
+        <v>0.079369905710045</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>14988120.0</v>
+        <v>14669280.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14988120.0</v>
+        <v>14669280.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>226</v>
+      </c>
+      <c r="B88" t="s">
         <v>227</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.0079</v>
+      </c>
+      <c r="E88" s="1">
+        <v>99.996575</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>39998630.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>4530.0</v>
+      </c>
+      <c r="J88" s="1">
+        <v>0.011325387894535</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" t="s">
         <v>228</v>
       </c>
-      <c r="C88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>14986410.0</v>
+        <v>40003160.0</v>
       </c>
       <c r="N88" s="1">
-        <v>14986410.0</v>
+        <v>40927235.56</v>
       </c>
       <c r="O88" s="1">
-        <v>0.45</v>
+        <v>1.23</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>229</v>
       </c>
       <c r="B89" t="s">
         <v>230</v>
       </c>
       <c r="C89" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0248</v>
+        <v>100.0018</v>
       </c>
       <c r="E89" s="1">
-        <v>99.996575</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>39998630.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>11290.0</v>
+        <v>540.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.028225966739361</v>
+        <v>0.0018</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
         <v>231</v>
       </c>
       <c r="M89" s="1">
-        <v>40009920.0</v>
+        <v>30000540.0</v>
       </c>
       <c r="N89" s="1">
-        <v>40855205.78</v>
+        <v>30100533.33</v>
       </c>
       <c r="O89" s="1">
-        <v>1.22</v>
+        <v>0.91</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>232</v>
       </c>
       <c r="B90" t="s">
         <v>233</v>
       </c>
       <c r="C90" s="1">
-        <v>30000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.9858</v>
+        <v>100.0011</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>100.00105</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>30000000.0</v>
+        <v>32000336.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-4260.0</v>
+        <v>16.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.0142</v>
+        <v>4.9999475005512E-5</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
         <v>234</v>
       </c>
       <c r="M90" s="1">
-        <v>29995740.0</v>
+        <v>32000352.0</v>
       </c>
       <c r="N90" s="1">
-        <v>30037226.5</v>
+        <v>32768861.16</v>
       </c>
       <c r="O90" s="1">
-        <v>0.9</v>
+        <v>0.99</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>235</v>
       </c>
       <c r="B91" t="s">
         <v>236</v>
       </c>
       <c r="C91" s="1">
-        <v>32000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0179</v>
+        <v>100.0355</v>
       </c>
       <c r="E91" s="1">
-        <v>100.00105</v>
+        <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>32000336.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>5392.0</v>
+        <v>12425.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.016849823076858</v>
+        <v>0.0355</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
         <v>237</v>
       </c>
       <c r="M91" s="1">
-        <v>32005728.0</v>
+        <v>35012425.0</v>
       </c>
       <c r="N91" s="1">
-        <v>32711155.2</v>
+        <v>35614935.22</v>
       </c>
       <c r="O91" s="1">
-        <v>0.98</v>
+        <v>1.07</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>238</v>
       </c>
       <c r="B92" t="s">
         <v>239</v>
       </c>
       <c r="C92" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0491</v>
+        <v>100.0219</v>
       </c>
       <c r="E92" s="1">
         <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>17185.0</v>
+        <v>6570.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.0491</v>
+        <v>0.0219</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
         <v>240</v>
       </c>
       <c r="M92" s="1">
-        <v>35017185.0</v>
+        <v>30006570.0</v>
       </c>
       <c r="N92" s="1">
-        <v>35550745.61</v>
+        <v>30270774.42</v>
       </c>
       <c r="O92" s="1">
-        <v>1.06</v>
+        <v>0.91</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>241</v>
       </c>
       <c r="B93" t="s">
         <v>242</v>
       </c>
       <c r="C93" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0227</v>
+        <v>100.0256</v>
       </c>
       <c r="E93" s="1">
         <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>6810.0</v>
+        <v>7680.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0227</v>
+        <v>0.0256</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
         <v>243</v>
       </c>
       <c r="M93" s="1">
-        <v>30006810.0</v>
+        <v>30007680.0</v>
       </c>
       <c r="N93" s="1">
-        <v>30213552.67</v>
+        <v>30311889.5</v>
       </c>
       <c r="O93" s="1">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>244</v>
       </c>
       <c r="B94" t="s">
         <v>245</v>
       </c>
       <c r="C94" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0279</v>
+        <v>99.7671</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>99.47526793</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>30000000.0</v>
+        <v>14921290.19</v>
       </c>
       <c r="I94" s="1">
-        <v>8370.0</v>
+        <v>43774.81</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0279</v>
+        <v>0.29337148090141</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>246</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>30008370.0</v>
+        <v>14965065.0</v>
       </c>
       <c r="N94" s="1">
-        <v>30253788.33</v>
+        <v>14965065.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.9</v>
+        <v>0.45</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>246</v>
+      </c>
+      <c r="B95" t="s">
         <v>247</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>15000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.59</v>
+        <v>99.9019</v>
       </c>
       <c r="E95" s="1">
-        <v>99.47526793</v>
+        <v>98.9818405</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>14921290.19</v>
+        <v>79185472.4</v>
       </c>
       <c r="I95" s="1">
-        <v>17209.81</v>
+        <v>736047.6</v>
       </c>
       <c r="J95" s="1">
-        <v>0.11533727835099</v>
+        <v>0.92952353214729</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>14938500.0</v>
+        <v>79921520.0</v>
       </c>
       <c r="N95" s="1">
-        <v>14938500.0</v>
+        <v>79921520.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.45</v>
+        <v>2.41</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>248</v>
+      </c>
+      <c r="B96" t="s">
         <v>249</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>5000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.9147</v>
+        <v>99.557</v>
       </c>
       <c r="E96" s="1">
-        <v>98.2467</v>
+        <v>99.48082066</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>4912335.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I96" s="1">
-        <v>83400.0</v>
+        <v>26662.77</v>
       </c>
       <c r="J96" s="1">
-        <v>1.6977669478975</v>
+        <v>0.076576914377991</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>4995735.0</v>
+        <v>34844950.0</v>
       </c>
       <c r="N96" s="1">
-        <v>4995735.0</v>
+        <v>34844950.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.15</v>
+        <v>1.05</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>250</v>
+      </c>
+      <c r="B97" t="s">
         <v>251</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.7253</v>
+        <v>99.8601</v>
       </c>
       <c r="E97" s="1">
-        <v>97.61480927</v>
+        <v>99.2884329</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>29284442.78</v>
+        <v>19857686.58</v>
       </c>
       <c r="I97" s="1">
-        <v>633147.22</v>
+        <v>114333.42</v>
       </c>
       <c r="J97" s="1">
-        <v>2.1620599878117</v>
+        <v>0.57576404753589</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>29917590.0</v>
+        <v>19972020.0</v>
       </c>
       <c r="N97" s="1">
-        <v>29917590.0</v>
+        <v>19972020.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.89</v>
+        <v>0.6</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>252</v>
+      </c>
+      <c r="B98" t="s">
         <v>253</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.037</v>
+      </c>
+      <c r="E98" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>11100.0</v>
+      </c>
+      <c r="J98" s="1">
+        <v>0.037</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" t="s">
         <v>254</v>
       </c>
-      <c r="C98" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>34963390.0</v>
+        <v>30011100.0</v>
       </c>
       <c r="N98" s="1">
-        <v>34963390.0</v>
+        <v>30551975.42</v>
       </c>
       <c r="O98" s="1">
-        <v>1.04</v>
+        <v>0.92</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>255</v>
       </c>
       <c r="B99" t="s">
         <v>256</v>
       </c>
       <c r="C99" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.6786</v>
+        <v>99.5812</v>
       </c>
       <c r="E99" s="1">
-        <v>99.2884329</v>
+        <v>99.48840848</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>19857686.58</v>
+        <v>24872102.12</v>
       </c>
       <c r="I99" s="1">
-        <v>78033.42</v>
+        <v>23197.88</v>
       </c>
       <c r="J99" s="1">
-        <v>0.39296329754037</v>
+        <v>0.093268674630225</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>19935720.0</v>
+        <v>24895300.0</v>
       </c>
       <c r="N99" s="1">
-        <v>19935720.0</v>
+        <v>24895300.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.6</v>
+        <v>0.75</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>257</v>
       </c>
       <c r="B100" t="s">
         <v>258</v>
       </c>
       <c r="C100" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0424</v>
+        <v>100.0213</v>
       </c>
       <c r="E100" s="1">
         <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>12720.0</v>
+        <v>6390.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0424</v>
+        <v>0.0213</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
         <v>259</v>
       </c>
       <c r="M100" s="1">
-        <v>30012720.0</v>
+        <v>30006390.0</v>
       </c>
       <c r="N100" s="1">
-        <v>30495237.33</v>
+        <v>30108790.83</v>
       </c>
       <c r="O100" s="1">
         <v>0.91</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>260</v>
       </c>
       <c r="B101" t="s">
         <v>261</v>
       </c>
       <c r="C101" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.9189</v>
+        <v>100.0111</v>
       </c>
       <c r="E101" s="1">
-        <v>99.47378368</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>24868445.92</v>
+        <v>30000000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>111279.08</v>
+        <v>3330.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.44747098535219</v>
+        <v>0.0111</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101">
-        <v>0.0</v>
+      <c r="L101" t="s">
+        <v>262</v>
       </c>
       <c r="M101" s="1">
-        <v>24979725.0</v>
+        <v>30003330.0</v>
       </c>
       <c r="N101" s="1">
-        <v>24979725.0</v>
+        <v>30672346.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.75</v>
+        <v>0.92</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B102" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C102" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0039</v>
+        <v>100.0245</v>
       </c>
       <c r="E102" s="1">
         <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>1170.0</v>
+        <v>4900.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0039</v>
+        <v>0.0245</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M102" s="1">
-        <v>30001170.0</v>
+        <v>20004900.0</v>
       </c>
       <c r="N102" s="1">
-        <v>30045832.0</v>
+        <v>20401429.67</v>
       </c>
       <c r="O102" s="1">
-        <v>0.9</v>
+        <v>0.62</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B103" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C103" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0237</v>
+        <v>99.9977</v>
       </c>
       <c r="E103" s="1">
         <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>7110.0</v>
+        <v>-345.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0237</v>
+        <v>-0.0023</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="M103" s="1">
-        <v>30007110.0</v>
+        <v>14999655.0</v>
       </c>
       <c r="N103" s="1">
-        <v>30617938.0</v>
+        <v>15028426.88</v>
       </c>
       <c r="O103" s="1">
-        <v>0.91</v>
+        <v>0.45</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B104" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C104" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0317</v>
+        <v>100.0109</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>6340.0</v>
+        <v>1090.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0317</v>
+        <v>0.0109</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M104" s="1">
-        <v>20006340.0</v>
+        <v>10001090.0</v>
       </c>
       <c r="N104" s="1">
-        <v>20364083.44</v>
+        <v>10019582.36</v>
       </c>
       <c r="O104" s="1">
-        <v>0.61</v>
+        <v>0.3</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B105" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C105" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0006</v>
+        <v>99.7807</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>99.47403105</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>25000000.0</v>
+        <v>19894806.21</v>
       </c>
       <c r="I105" s="1">
-        <v>150.0</v>
+        <v>61333.79</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0006</v>
+        <v>0.30829046210649</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>273</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>25000150.0</v>
+        <v>19956140.0</v>
       </c>
       <c r="N105" s="1">
-        <v>25607448.61</v>
+        <v>19956140.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.76</v>
+        <v>0.6</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>274</v>
       </c>
       <c r="B106" t="s">
         <v>275</v>
       </c>
       <c r="C106" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.5992</v>
+        <v>99.8998</v>
       </c>
       <c r="E106" s="1">
-        <v>99.47403105</v>
+        <v>99.8365454</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>19894806.21</v>
+        <v>9983654.54</v>
       </c>
       <c r="I106" s="1">
-        <v>25033.79</v>
+        <v>6325.46</v>
       </c>
       <c r="J106" s="1">
-        <v>0.12583078083674</v>
+        <v>0.063358161829987</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>19919840.0</v>
+        <v>9989980.0</v>
       </c>
       <c r="N106" s="1">
-        <v>19919840.0</v>
+        <v>9989980.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.59</v>
+        <v>0.3</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>276</v>
       </c>
       <c r="B107" t="s">
         <v>277</v>
       </c>
       <c r="C107" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.933</v>
+        <v>99.9509</v>
       </c>
       <c r="E107" s="1">
-        <v>99.806597</v>
+        <v>99.829956</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>9980659.7</v>
+        <v>9982995.6</v>
       </c>
       <c r="I107" s="1">
-        <v>12640.3</v>
+        <v>12094.4</v>
       </c>
       <c r="J107" s="1">
-        <v>0.12664794091717</v>
+        <v>0.12115000832015</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>9993300.0</v>
+        <v>9995090.0</v>
       </c>
       <c r="N107" s="1">
-        <v>9993300.0</v>
+        <v>9995090.0</v>
       </c>
       <c r="O107" s="1">
         <v>0.3</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>278</v>
       </c>
       <c r="B108" t="s">
         <v>279</v>
       </c>
       <c r="C108" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.8906</v>
+        <v>99.9081</v>
       </c>
       <c r="E108" s="1">
-        <v>99.81091378</v>
+        <v>99.82918118</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>39924365.51</v>
+        <v>39931672.47</v>
       </c>
       <c r="I108" s="1">
-        <v>31874.49</v>
+        <v>31567.53</v>
       </c>
       <c r="J108" s="1">
-        <v>0.079837186121383</v>
+        <v>0.079053863881399</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>39956240.0</v>
+        <v>39963240.0</v>
       </c>
       <c r="N108" s="1">
-        <v>39956240.0</v>
+        <v>39963240.0</v>
       </c>
       <c r="O108" s="1">
-        <v>1.19</v>
+        <v>1.2</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>280</v>
       </c>
       <c r="B109" t="s">
         <v>281</v>
       </c>
       <c r="C109" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.7052</v>
+        <v>99.8902</v>
       </c>
       <c r="E109" s="1">
         <v>99.6399262</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>19927985.24</v>
       </c>
       <c r="I109" s="1">
-        <v>13054.76</v>
+        <v>50054.76</v>
       </c>
       <c r="J109" s="1">
-        <v>0.065509683205687</v>
+        <v>0.25117822698668</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>19941040.0</v>
+        <v>19978040.0</v>
       </c>
       <c r="N109" s="1">
-        <v>19941040.0</v>
+        <v>19978040.0</v>
       </c>
       <c r="O109" s="1">
         <v>0.6</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>282</v>
       </c>
       <c r="B110" t="s">
         <v>283</v>
       </c>
       <c r="C110" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.5075</v>
+        <v>99.6927</v>
       </c>
       <c r="E110" s="1">
         <v>99.47155735</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>19894311.47</v>
       </c>
       <c r="I110" s="1">
-        <v>7188.53</v>
+        <v>44228.53</v>
       </c>
       <c r="J110" s="1">
-        <v>0.036133595328695</v>
+        <v>0.22231747033163</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>19901500.0</v>
+        <v>19938540.0</v>
       </c>
       <c r="N110" s="1">
-        <v>19901500.0</v>
+        <v>19938540.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>284</v>
       </c>
       <c r="B111" t="s">
         <v>285</v>
       </c>
       <c r="C111" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9708</v>
+        <v>99.9882</v>
       </c>
       <c r="E111" s="1">
-        <v>99.46367</v>
+        <v>99.836158</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>29839101.0</v>
+        <v>29950847.4</v>
       </c>
       <c r="I111" s="1">
-        <v>152139.0</v>
+        <v>45612.6</v>
       </c>
       <c r="J111" s="1">
-        <v>0.50986455657629</v>
+        <v>0.15229151746805</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>29991240.0</v>
+        <v>29996460.0</v>
       </c>
       <c r="N111" s="1">
-        <v>29991240.0</v>
+        <v>29996460.0</v>
       </c>
       <c r="O111" s="1">
         <v>0.9</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>286</v>
       </c>
       <c r="B112" t="s">
         <v>287</v>
       </c>
       <c r="C112" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.93</v>
+        <v>98.5028</v>
       </c>
       <c r="E112" s="1">
-        <v>99.2825594</v>
+        <v>97.8384763</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>24820639.85</v>
+        <v>9783847.63</v>
       </c>
       <c r="I112" s="1">
-        <v>161860.15</v>
+        <v>66432.37</v>
       </c>
       <c r="J112" s="1">
-        <v>0.65211916766924</v>
+        <v>0.67900045577468</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>24982500.0</v>
+        <v>9850280.0</v>
       </c>
       <c r="N112" s="1">
-        <v>24982500.0</v>
+        <v>9850280.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.75</v>
+        <v>0.3</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>288</v>
       </c>
       <c r="B113" t="s">
         <v>289</v>
       </c>
       <c r="C113" s="1">
-        <v>10000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.3353</v>
+        <v>99.953</v>
       </c>
       <c r="E113" s="1">
-        <v>97.8384763</v>
+        <v>99.81992211</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>9783847.63</v>
+        <v>17967585.98</v>
       </c>
       <c r="I113" s="1">
-        <v>49682.37</v>
+        <v>23954.02</v>
       </c>
       <c r="J113" s="1">
-        <v>0.5077999155226</v>
+        <v>0.13331796506589</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>9833530.0</v>
+        <v>17991540.0</v>
       </c>
       <c r="N113" s="1">
-        <v>9833530.0</v>
+        <v>17991540.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>290</v>
       </c>
       <c r="B114" t="s">
         <v>291</v>
       </c>
       <c r="C114" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9529</v>
+        <v>100.0125</v>
       </c>
       <c r="E114" s="1">
-        <v>99.83192187</v>
+        <v>100.0</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>14974788.28</v>
+        <v>20000000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>18146.72</v>
+        <v>2500.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.12118181346334</v>
+        <v>0.0125</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>0.0</v>
+      <c r="L114" t="s">
+        <v>292</v>
       </c>
       <c r="M114" s="1">
-        <v>14992935.0</v>
+        <v>20002500.0</v>
       </c>
       <c r="N114" s="1">
-        <v>14992935.0</v>
+        <v>20015131.11</v>
       </c>
       <c r="O114" s="1">
-        <v>0.45</v>
+        <v>0.6</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B115" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C115" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.922</v>
+        <v>100.0</v>
       </c>
       <c r="E115" s="1">
         <v>99.24</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>9924000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>68200.0</v>
+        <v>76000.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.68722289399436</v>
+        <v>0.7658202337767</v>
       </c>
       <c r="K115">
-        <v>1.14</v>
+        <v>1.25</v>
       </c>
       <c r="L115" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="M115" s="1">
-        <v>9992200.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="N115" s="1">
-        <v>10106241.1</v>
+        <v>10124657.53</v>
       </c>
       <c r="O115" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B116" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C116" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.354</v>
+        <v>98.505</v>
       </c>
       <c r="E116" s="1">
         <v>98.33</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>3933200.0</v>
       </c>
       <c r="I116" s="1">
-        <v>960.0</v>
+        <v>7000.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.024407607037527</v>
+        <v>0.17797213464863</v>
       </c>
       <c r="K116">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>0.06</v>
+      </c>
+      <c r="L116" t="s">
+        <v>298</v>
       </c>
       <c r="M116" s="1">
-        <v>3934160.0</v>
+        <v>3940200.0</v>
       </c>
       <c r="N116" s="1">
-        <v>3934981.92</v>
+        <v>3942720.55</v>
       </c>
       <c r="O116" s="1">
         <v>0.12</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B117" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C117" s="1">
         <v>21400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.542</v>
+        <v>99.642</v>
       </c>
       <c r="E117" s="1">
         <v>98.97545327</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>21180747.0</v>
       </c>
       <c r="I117" s="1">
-        <v>121241.0</v>
+        <v>142641.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.57241135074226</v>
+        <v>0.67344650309076</v>
       </c>
       <c r="K117">
-        <v>0.61</v>
+        <v>0.69</v>
       </c>
       <c r="L117" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="M117" s="1">
-        <v>21301988.0</v>
+        <v>21323388.0</v>
       </c>
       <c r="N117" s="1">
-        <v>21432146.9</v>
+        <v>21471722.25</v>
       </c>
       <c r="O117" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B118" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C118" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.494</v>
+        <v>99.8763</v>
       </c>
       <c r="E118" s="1">
-        <v>99.163675</v>
+        <v>99.87633333</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>19832735.0</v>
+        <v>14981450.0</v>
       </c>
       <c r="I118" s="1">
-        <v>66065.0</v>
+        <v>-5.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.33311088964785</v>
+        <v>-3.3374606596825E-5</v>
       </c>
       <c r="K118">
-        <v>0.48</v>
+        <v>0.12</v>
       </c>
       <c r="L118" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="M118" s="1">
-        <v>19898800.0</v>
+        <v>14981445.0</v>
       </c>
       <c r="N118" s="1">
-        <v>19995375.34</v>
+        <v>14999064.86</v>
       </c>
       <c r="O118" s="1">
-        <v>0.6</v>
+        <v>0.45</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B119" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C119" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.794</v>
+        <v>99.603</v>
       </c>
       <c r="E119" s="1">
-        <v>98.63892667</v>
+        <v>99.163675</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>14795839.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I119" s="1">
-        <v>23261.0</v>
+        <v>87865.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.15721311917492</v>
+        <v>0.4430301720867</v>
       </c>
       <c r="K119">
-        <v>0.05</v>
+        <v>0.55</v>
       </c>
       <c r="L119" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="M119" s="1">
-        <v>14819100.0</v>
+        <v>19920600.0</v>
       </c>
       <c r="N119" s="1">
-        <v>14826651.37</v>
+        <v>20029915.07</v>
       </c>
       <c r="O119" s="1">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B120" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C120" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0</v>
+        <v>100.722</v>
       </c>
       <c r="E120" s="1">
-        <v>98.39</v>
+        <v>100.747</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>4919500.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="I120" s="1">
-        <v>80500.0</v>
+        <v>-7500.0</v>
       </c>
       <c r="J120" s="1">
-        <v>1.6363451570282</v>
+        <v>-0.024814634678948</v>
       </c>
       <c r="K120">
-        <v>0.37</v>
+        <v>0.88</v>
       </c>
       <c r="L120" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M120" s="1">
-        <v>5000000.0</v>
+        <v>30216600.0</v>
       </c>
       <c r="N120" s="1">
-        <v>5018544.52</v>
+        <v>30481052.05</v>
       </c>
       <c r="O120" s="1">
-        <v>0.15</v>
+        <v>0.92</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B121" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C121" s="1">
-        <v>26200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.296</v>
+        <v>98.94</v>
       </c>
       <c r="E121" s="1">
-        <v>100.64458779</v>
+        <v>98.63892667</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>26368882.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-91330.0</v>
+        <v>45161.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.34635522279632</v>
+        <v>0.30522770624903</v>
       </c>
       <c r="K121">
-        <v>2.85</v>
+        <v>0.06</v>
       </c>
       <c r="L121" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M121" s="1">
-        <v>26277552.0</v>
+        <v>14841000.0</v>
       </c>
       <c r="N121" s="1">
-        <v>27024341.73</v>
+        <v>14850143.84</v>
       </c>
       <c r="O121" s="1">
-        <v>0.81</v>
+        <v>0.45</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B122" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C122" s="1">
-        <v>5000000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.839</v>
+        <v>100.182</v>
       </c>
       <c r="E122" s="1">
-        <v>99.14</v>
+        <v>100.64458779</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>4957000.0</v>
+        <v>26368882.0</v>
       </c>
       <c r="I122" s="1">
-        <v>34950.0</v>
+        <v>-121198.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.7050635464999</v>
+        <v>-0.45962509900875</v>
       </c>
       <c r="K122">
-        <v>0.95</v>
+        <v>3.16</v>
       </c>
       <c r="L122" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="M122" s="1">
-        <v>4991950.0</v>
+        <v>26247684.0</v>
       </c>
       <c r="N122" s="1">
-        <v>5039415.75</v>
+        <v>27075137.42</v>
       </c>
       <c r="O122" s="1">
-        <v>0.15</v>
+        <v>0.82</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B123" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C123" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.742</v>
+        <v>99.928</v>
       </c>
       <c r="E123" s="1">
-        <v>98.3985</v>
+        <v>99.14</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>9839850.0</v>
+        <v>4957000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>134350.0</v>
+        <v>39400.0</v>
       </c>
       <c r="J123" s="1">
-        <v>1.3653663419666</v>
+        <v>0.79483558603994</v>
       </c>
       <c r="K123">
-        <v>0.17</v>
+        <v>1.04</v>
       </c>
       <c r="L123" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="M123" s="1">
-        <v>9974200.0</v>
+        <v>4996400.0</v>
       </c>
       <c r="N123" s="1">
-        <v>9991569.86</v>
+        <v>5048643.15</v>
       </c>
       <c r="O123" s="1">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B124" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C124" s="1">
-        <v>46499000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.511</v>
+        <v>99.903</v>
       </c>
       <c r="E124" s="1">
-        <v>101.14901439</v>
+        <v>98.3985</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>47033280.2</v>
+        <v>9839850.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-296670.31</v>
+        <v>150450.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.63076678628083</v>
+        <v>1.5289867223586</v>
       </c>
       <c r="K124">
-        <v>2.79</v>
+        <v>0.19</v>
       </c>
       <c r="L124" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="M124" s="1">
-        <v>46736609.89</v>
+        <v>9990300.0</v>
       </c>
       <c r="N124" s="1">
-        <v>48036034.0</v>
+        <v>10009368.49</v>
       </c>
       <c r="O124" s="1">
-        <v>1.43</v>
+        <v>0.3</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B125" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C125" s="1">
-        <v>8800000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.13</v>
+        <v>99.78</v>
       </c>
       <c r="E125" s="1">
-        <v>98.743125</v>
+        <v>99.75</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>8689395.0</v>
+        <v>10473750.0</v>
       </c>
       <c r="I125" s="1">
-        <v>34045.0</v>
+        <v>3150.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.39179942907418</v>
+        <v>0.030075187969925</v>
       </c>
       <c r="K125">
-        <v>0.14</v>
+        <v>0.82</v>
       </c>
       <c r="L125" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M125" s="1">
-        <v>8723440.0</v>
+        <v>10476900.0</v>
       </c>
       <c r="N125" s="1">
-        <v>8735555.07</v>
+        <v>10563489.04</v>
       </c>
       <c r="O125" s="1">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B126" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C126" s="1">
-        <v>9400000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.892</v>
+        <v>99.077</v>
       </c>
       <c r="E126" s="1">
-        <v>98.855</v>
+        <v>99.04783611</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>9292370.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I126" s="1">
-        <v>3478.0</v>
+        <v>911.08</v>
       </c>
       <c r="J126" s="1">
-        <v>0.037428556977391</v>
+        <v>0.029444249962123</v>
       </c>
       <c r="K126">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="L126" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="M126" s="1">
-        <v>9295848.0</v>
+        <v>3095165.48</v>
       </c>
       <c r="N126" s="1">
-        <v>9311943.89</v>
+        <v>3098482.06</v>
       </c>
       <c r="O126" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B127" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C127" s="1">
-        <v>31300000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.024</v>
+        <v>100.359</v>
       </c>
       <c r="E127" s="1">
-        <v>100.17175712</v>
+        <v>101.14901439</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>31353759.98</v>
+        <v>47033280.2</v>
       </c>
       <c r="I127" s="1">
-        <v>-46247.98</v>
+        <v>-367348.79</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.14750377635569</v>
+        <v>-0.78104012400989</v>
       </c>
       <c r="K127">
-        <v>1.92</v>
+        <v>3.13</v>
       </c>
       <c r="L127" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="M127" s="1">
-        <v>31307512.0</v>
+        <v>46665931.41</v>
       </c>
       <c r="N127" s="1">
-        <v>31908321.93</v>
+        <v>48123324.73</v>
       </c>
       <c r="O127" s="1">
-        <v>0.95</v>
+        <v>1.45</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B128" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C128" s="1">
-        <v>1000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.237</v>
+        <v>99.282</v>
       </c>
       <c r="E128" s="1">
-        <v>98.02</v>
+        <v>98.743125</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>980200.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I128" s="1">
-        <v>12170.0</v>
+        <v>47421.0</v>
       </c>
       <c r="J128" s="1">
-        <v>1.2415833503367</v>
+        <v>0.54573419668458</v>
       </c>
       <c r="K128">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>770.55</v>
+        <v>0.16</v>
+      </c>
+      <c r="L128" t="s">
+        <v>334</v>
       </c>
       <c r="M128" s="1">
-        <v>992370.0</v>
+        <v>8736816.0</v>
       </c>
       <c r="N128" s="1">
-        <v>993140.55</v>
+        <v>8750799.56</v>
       </c>
       <c r="O128" s="1">
-        <v>0.03</v>
+        <v>0.26</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B129" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C129" s="1">
-        <v>9088000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.217</v>
+        <v>99.042</v>
       </c>
       <c r="E129" s="1">
-        <v>98.65440383</v>
+        <v>98.855</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>8965712.22</v>
+        <v>9292370.0</v>
       </c>
       <c r="I129" s="1">
-        <v>51128.74</v>
+        <v>17578.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.57026969799394</v>
+        <v>0.18916595012898</v>
       </c>
       <c r="K129">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="L129" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="M129" s="1">
-        <v>9016840.96</v>
+        <v>9309948.0</v>
       </c>
       <c r="N129" s="1">
-        <v>9023843.7</v>
+        <v>9331033.62</v>
       </c>
       <c r="O129" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B130" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C130" s="1">
-        <v>20000000.0</v>
+        <v>31300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.748</v>
+        <v>100.012</v>
       </c>
       <c r="E130" s="1">
-        <v>99.174455</v>
+        <v>100.17175712</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>19834891.0</v>
+        <v>31353759.98</v>
       </c>
       <c r="I130" s="1">
-        <v>114709.0</v>
+        <v>-50003.98</v>
       </c>
       <c r="J130" s="1">
-        <v>0.57831928594919</v>
+        <v>-0.15948320084065</v>
       </c>
       <c r="K130">
-        <v>0.11</v>
+        <v>2.12</v>
       </c>
       <c r="L130" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="M130" s="1">
-        <v>19949600.0</v>
+        <v>31303756.0</v>
       </c>
       <c r="N130" s="1">
-        <v>19971449.32</v>
+        <v>31967701.89</v>
       </c>
       <c r="O130" s="1">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B131" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C131" s="1">
-        <v>22300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.971</v>
+        <v>99.403</v>
       </c>
       <c r="E131" s="1">
-        <v>99.565</v>
+        <v>98.02</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>22202995.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I131" s="1">
-        <v>90538.0</v>
+        <v>13830.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.40777381610004</v>
+        <v>1.4109365435625</v>
       </c>
       <c r="K131">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>0.09</v>
+      </c>
+      <c r="L131">
+        <v>876.71</v>
       </c>
       <c r="M131" s="1">
-        <v>22293533.0</v>
+        <v>994030.0</v>
       </c>
       <c r="N131" s="1">
-        <v>22457117.25</v>
+        <v>994906.71</v>
       </c>
       <c r="O131" s="1">
-        <v>0.67</v>
+        <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B132" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C132" s="1">
-        <v>16000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.857</v>
+        <v>99.389</v>
       </c>
       <c r="E132" s="1">
-        <v>99.24125</v>
+        <v>98.65440383</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>15878600.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I132" s="1">
-        <v>98520.0</v>
+        <v>66760.1</v>
       </c>
       <c r="J132" s="1">
-        <v>0.62045772297306</v>
+        <v>0.74461569099973</v>
       </c>
       <c r="K132">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="L132" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="M132" s="1">
-        <v>15977120.0</v>
+        <v>9032472.32</v>
       </c>
       <c r="N132" s="1">
-        <v>15995695.34</v>
+        <v>9040439.88</v>
       </c>
       <c r="O132" s="1">
-        <v>0.48</v>
+        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B133" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C133" s="1">
-        <v>4100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.455</v>
+        <v>99.913</v>
       </c>
       <c r="E133" s="1">
-        <v>99.37609756</v>
+        <v>99.174455</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>4074420.0</v>
+        <v>19834891.0</v>
       </c>
       <c r="I133" s="1">
-        <v>3235.0</v>
+        <v>147709.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0793978038592</v>
+        <v>0.74469277396079</v>
       </c>
       <c r="K133">
-        <v>0.51</v>
+        <v>0.12</v>
       </c>
       <c r="L133" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="M133" s="1">
-        <v>4077655.0</v>
+        <v>19982600.0</v>
       </c>
       <c r="N133" s="1">
-        <v>4098491.99</v>
+        <v>20006572.6</v>
       </c>
       <c r="O133" s="1">
-        <v>0.12</v>
+        <v>0.6</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B134" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C134" s="1">
-        <v>12000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.685</v>
+        <v>99.552</v>
       </c>
       <c r="E134" s="1">
-        <v>100.68475</v>
+        <v>99.37609756</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>12082170.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I134" s="1">
-        <v>30.0</v>
+        <v>7212.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.00024829976734312</v>
+        <v>0.17700678869631</v>
       </c>
       <c r="K134">
-        <v>2.88</v>
+        <v>0.58</v>
       </c>
       <c r="L134" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="M134" s="1">
-        <v>12082200.0</v>
+        <v>4081632.0</v>
       </c>
       <c r="N134" s="1">
-        <v>12428391.78</v>
+        <v>4105515.9</v>
       </c>
       <c r="O134" s="1">
-        <v>0.37</v>
+        <v>0.12</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B135" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C135" s="1">
-        <v>7800000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>101.326</v>
+        <v>100.634</v>
       </c>
       <c r="E135" s="1">
-        <v>101.89661538</v>
+        <v>100.68475</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>7947936.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-44508.0</v>
+        <v>-6090.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.55999444384051</v>
+        <v>-0.050404852770653</v>
       </c>
       <c r="K135">
-        <v>1.43</v>
+        <v>0.14</v>
       </c>
       <c r="L135" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="M135" s="1">
-        <v>7903428.0</v>
+        <v>12076080.0</v>
       </c>
       <c r="N135" s="1">
-        <v>8015138.96</v>
+        <v>12092847.12</v>
       </c>
       <c r="O135" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B136" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C136" s="1">
-        <v>15000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.725</v>
+        <v>101.149</v>
       </c>
       <c r="E136" s="1">
-        <v>99.71</v>
+        <v>101.89661538</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>14956500.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I136" s="1">
-        <v>2250.0</v>
+        <v>-58314.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.015043626516899</v>
+        <v>-0.73369991907333</v>
       </c>
       <c r="K136">
-        <v>0.94</v>
+        <v>1.79</v>
       </c>
       <c r="L136" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="M136" s="1">
-        <v>14958750.0</v>
+        <v>7889622.0</v>
       </c>
       <c r="N136" s="1">
-        <v>15099297.95</v>
+        <v>8029487.75</v>
       </c>
       <c r="O136" s="1">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>2706544712</v>
+        <v>358</v>
+      </c>
+      <c r="B137" t="s">
+        <v>359</v>
       </c>
       <c r="C137" s="1">
-        <v>20000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.98044275</v>
+        <v>99.773</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0</v>
+        <v>99.71702006</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>0.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-3911.45</v>
+        <v>9768.5</v>
       </c>
       <c r="J137" s="1">
-        <v>0</v>
+        <v>0.056138804249504</v>
       </c>
       <c r="K137">
-        <v>0.0</v>
+        <v>1.06</v>
       </c>
       <c r="L137" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="M137" s="1">
-        <v>-3911.45</v>
+        <v>17410388.5</v>
       </c>
       <c r="N137" s="1">
-        <v>-21785.45</v>
+        <v>17596123.43</v>
       </c>
       <c r="O137" s="1">
-        <v>0.0</v>
+        <v>0.53</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B138">
-        <v>2711869102</v>
+        <v>2706544712</v>
       </c>
       <c r="C138" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.98151827</v>
+        <v>99.99477755</v>
       </c>
       <c r="E138" s="1">
         <v>0.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>0.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-5544.52</v>
+        <v>-1044.49</v>
       </c>
       <c r="J138" s="1">
         <v>0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="M138" s="1">
-        <v>-5544.52</v>
+        <v>-1044.49</v>
       </c>
       <c r="N138" s="1">
-        <v>-27452.77</v>
+        <v>-21812.65</v>
       </c>
       <c r="O138" s="1">
         <v>0.0</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B139">
-        <v>2715297022</v>
+        <v>2711869102</v>
       </c>
       <c r="C139" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.98117923</v>
+        <v>99.99415077</v>
       </c>
       <c r="E139" s="1">
         <v>0.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>0.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-5646.23</v>
+        <v>-1754.77</v>
       </c>
       <c r="J139" s="1">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="M139" s="1">
-        <v>-5646.23</v>
+        <v>-1754.77</v>
       </c>
       <c r="N139" s="1">
-        <v>-24983.23</v>
+        <v>-27479.77</v>
       </c>
       <c r="O139" s="1">
         <v>0.0</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B140">
-        <v>2734969852</v>
+        <v>2715297022</v>
       </c>
       <c r="C140" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.9993734</v>
+        <v>99.9927262</v>
       </c>
       <c r="E140" s="1">
         <v>0.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>0.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-31.33</v>
+        <v>-2182.14</v>
       </c>
       <c r="J140" s="1">
         <v>0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140">
-        <v>-288.45</v>
+      <c r="L140" t="s">
+        <v>366</v>
       </c>
       <c r="M140" s="1">
-        <v>-31.33</v>
+        <v>-2182.14</v>
       </c>
       <c r="N140" s="1">
-        <v>-319.78</v>
+        <v>-24989.31</v>
       </c>
       <c r="O140" s="1">
         <v>0.0</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B141">
         <v>2760392012</v>
       </c>
       <c r="C141" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.060319</v>
+        <v>100.0414232</v>
       </c>
       <c r="E141" s="1">
         <v>0.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>0.0</v>
       </c>
       <c r="I141" s="1">
-        <v>3015.95</v>
+        <v>2071.16</v>
       </c>
       <c r="J141" s="1">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="M141" s="1">
-        <v>3015.95</v>
+        <v>2071.16</v>
       </c>
       <c r="N141" s="1">
-        <v>13114.57</v>
+        <v>13162.94</v>
       </c>
       <c r="O141" s="1">
         <v>0.0</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B142">
         <v>2763112602</v>
       </c>
       <c r="C142" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0584296</v>
+        <v>100.0403461</v>
       </c>
       <c r="E142" s="1">
         <v>0.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>0.0</v>
       </c>
       <c r="I142" s="1">
-        <v>5842.96</v>
+        <v>4034.61</v>
       </c>
       <c r="J142" s="1">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="M142" s="1">
-        <v>5842.96</v>
+        <v>4034.61</v>
       </c>
       <c r="N142" s="1">
-        <v>24882.96</v>
+        <v>24979.2</v>
       </c>
       <c r="O142" s="1">
         <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B143">
-        <v>2764514792</v>
+        <v>2767186152</v>
       </c>
       <c r="C143" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0036729</v>
+        <v>100.0433979</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>367.29</v>
+        <v>4339.79</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="M143" s="1">
-        <v>367.29</v>
+        <v>4339.79</v>
       </c>
       <c r="N143" s="1">
-        <v>15722.71</v>
+        <v>24295.12</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B144">
-        <v>2767186152</v>
+        <v>2767187812</v>
       </c>
       <c r="C144" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0610154</v>
+        <v>100.0038158</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>6101.54</v>
+        <v>572.37</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="M144" s="1">
-        <v>6101.54</v>
+        <v>572.37</v>
       </c>
       <c r="N144" s="1">
-        <v>24190.79</v>
+        <v>26558.7</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B145">
-        <v>2767187812</v>
+        <v>2773749642</v>
       </c>
       <c r="C145" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.01961273</v>
+        <v>100.0307719</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>2941.91</v>
+        <v>6154.38</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="M145" s="1">
-        <v>2941.91</v>
+        <v>6154.38</v>
       </c>
       <c r="N145" s="1">
-        <v>26515.78</v>
+        <v>30558.83</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B146">
-        <v>2773749642</v>
+        <v>2786857582</v>
       </c>
       <c r="C146" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.04149485</v>
+        <v>100.0013279</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>8298.97</v>
+        <v>132.79</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="M146" s="1">
-        <v>8298.97</v>
+        <v>132.79</v>
       </c>
       <c r="N146" s="1">
-        <v>30355.64</v>
+        <v>12343.88</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="B147">
-        <v>2786857582</v>
+        <v>2786869692</v>
       </c>
       <c r="C147" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.014141</v>
+        <v>100.0136848</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>1414.1</v>
+        <v>684.24</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="M147" s="1">
-        <v>1414.1</v>
+        <v>684.24</v>
       </c>
       <c r="N147" s="1">
-        <v>12326.1</v>
+        <v>7289.92</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B148">
-        <v>2786869692</v>
+        <v>2789264662</v>
       </c>
       <c r="C148" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.0272968</v>
+        <v>100.02269504</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>1364.84</v>
+        <v>5673.76</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="M148" s="1">
-        <v>1364.84</v>
+        <v>5673.76</v>
       </c>
       <c r="N148" s="1">
-        <v>7268.61</v>
+        <v>42894.24</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B149">
-        <v>2789264662</v>
+        <v>2789797962</v>
       </c>
       <c r="C149" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.03821412</v>
+        <v>100.0591826</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>9553.53</v>
+        <v>23673.04</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="M149" s="1">
-        <v>9553.53</v>
+        <v>23673.04</v>
       </c>
       <c r="N149" s="1">
-        <v>42763.53</v>
+        <v>93621.71</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B150">
-        <v>2789797962</v>
+        <v>2792185442</v>
       </c>
       <c r="C150" s="1">
-        <v>40000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0768627</v>
+        <v>100.05888643</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>30745.08</v>
+        <v>20610.25</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="M150" s="1">
-        <v>30745.08</v>
+        <v>20610.25</v>
       </c>
       <c r="N150" s="1">
-        <v>93073.53</v>
+        <v>78202.75</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B151">
-        <v>2792185442</v>
+        <v>2796875442</v>
       </c>
       <c r="C151" s="1">
-        <v>35000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.07575291</v>
+        <v>100.04990498</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>26513.52</v>
+        <v>11428.24</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="M151" s="1">
-        <v>26513.52</v>
+        <v>11428.24</v>
       </c>
       <c r="N151" s="1">
-        <v>77709.28</v>
+        <v>47536.58</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B152">
-        <v>2796875442</v>
+        <v>2798428082</v>
       </c>
       <c r="C152" s="1">
-        <v>22900000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.06672035</v>
+        <v>100.02367254</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>15278.96</v>
+        <v>1491.37</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="M152" s="1">
-        <v>15278.96</v>
+        <v>1491.37</v>
       </c>
       <c r="N152" s="1">
-        <v>47268.6</v>
+        <v>10619.83</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B153">
-        <v>2798428082</v>
+        <v>2798445762</v>
       </c>
       <c r="C153" s="1">
-        <v>6300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.03987333</v>
+        <v>100.0104861</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>2512.02</v>
+        <v>1048.61</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="M153" s="1">
-        <v>2512.02</v>
+        <v>1048.61</v>
       </c>
       <c r="N153" s="1">
-        <v>10587.2</v>
+        <v>14762.39</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="B154">
-        <v>2798445762</v>
+        <v>2798594412</v>
       </c>
       <c r="C154" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.0260212</v>
+        <v>100.07316073</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>2602.12</v>
+        <v>10974.11</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="M154" s="1">
-        <v>2602.12</v>
+        <v>10974.11</v>
       </c>
       <c r="N154" s="1">
-        <v>14728.62</v>
+        <v>33508.61</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B155">
-        <v>2798594412</v>
+        <v>2813842972</v>
       </c>
       <c r="C155" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0898942</v>
+        <v>100.05202367</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>13484.13</v>
+        <v>7803.55</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="M155" s="1">
-        <v>13484.13</v>
+        <v>7803.55</v>
       </c>
       <c r="N155" s="1">
-        <v>33210.79</v>
+        <v>23334.93</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B156">
-        <v>2813842972</v>
+        <v>2862709242</v>
       </c>
       <c r="C156" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.06342393</v>
+        <v>100.05014704</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>9513.59</v>
+        <v>6268.38</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="M156" s="1">
-        <v>9513.59</v>
+        <v>6268.38</v>
       </c>
       <c r="N156" s="1">
-        <v>23052.75</v>
+        <v>13142.86</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="B157">
-        <v>2843423492</v>
+        <v>2863881832</v>
       </c>
       <c r="C157" s="1">
-        <v>6000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.01145217</v>
+        <v>100.05478043</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>687.13</v>
+        <v>16434.13</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="M157" s="1">
-        <v>687.13</v>
+        <v>16434.13</v>
       </c>
       <c r="N157" s="1">
-        <v>5260.93</v>
+        <v>33868.46</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B158">
-        <v>2861772482</v>
+        <v>2863985832</v>
       </c>
       <c r="C158" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.00273767</v>
+        <v>100.00489232</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>410.65</v>
+        <v>1223.08</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="M158" s="1">
-        <v>410.65</v>
+        <v>1223.08</v>
       </c>
       <c r="N158" s="1">
-        <v>4079.36</v>
+        <v>11009.74</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B159">
-        <v>2862709242</v>
+        <v>2892744252</v>
       </c>
       <c r="C159" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.05431416</v>
+        <v>100.04826795</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>6789.27</v>
+        <v>9653.59</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="M159" s="1">
-        <v>6789.27</v>
+        <v>9653.59</v>
       </c>
       <c r="N159" s="1">
-        <v>12540.93</v>
+        <v>17326.09</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B160">
-        <v>2863881832</v>
+        <v>2892982772</v>
       </c>
       <c r="C160" s="1">
-        <v>30000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.05932517</v>
+        <v>100.0087329</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>17797.55</v>
+        <v>541.44</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="M160" s="1">
-        <v>17797.55</v>
+        <v>541.44</v>
       </c>
       <c r="N160" s="1">
-        <v>32352.55</v>
+        <v>2039.0</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="B161">
-        <v>2863985832</v>
+        <v>2905161052</v>
       </c>
       <c r="C161" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.01151908</v>
+        <v>100.02827755</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2879.77</v>
+        <v>5655.51</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="M161" s="1">
-        <v>2879.77</v>
+        <v>5655.51</v>
       </c>
       <c r="N161" s="1">
-        <v>10961.85</v>
+        <v>9908.68</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B162">
-        <v>2892744252</v>
+        <v>2922922502</v>
       </c>
       <c r="C162" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0493181</v>
+        <v>100.0041701</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>9863.62</v>
+        <v>417.01</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>406</v>
+      <c r="L162">
+        <v>995.56</v>
       </c>
       <c r="M162" s="1">
-        <v>9863.62</v>
+        <v>417.01</v>
       </c>
       <c r="N162" s="1">
-        <v>16044.07</v>
+        <v>1412.57</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B163">
-        <v>2892982772</v>
+        <v>2923119492</v>
       </c>
       <c r="C163" s="1">
-        <v>6200000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.01328597</v>
+        <v>100.03486885</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>823.73</v>
+        <v>2719.77</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="M163" s="1">
-        <v>823.73</v>
+        <v>2719.77</v>
       </c>
       <c r="N163" s="1">
-        <v>2013.58</v>
+        <v>4441.4</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B164">
-        <v>2905161052</v>
+        <v>2926581072</v>
       </c>
       <c r="C164" s="1">
-        <v>20000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.0272831</v>
+        <v>100.02258385</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>5456.62</v>
+        <v>2052.42</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="M164" s="1">
-        <v>5456.62</v>
+        <v>2052.42</v>
       </c>
       <c r="N164" s="1">
-        <v>8770.96</v>
+        <v>4298.57</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B165">
-        <v>2922922502</v>
+        <v>2926627552</v>
       </c>
       <c r="C165" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0064693</v>
+        <v>100.0601487</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>646.93</v>
+        <v>6014.87</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165">
-        <v>736.91</v>
+      <c r="L165" t="s">
+        <v>415</v>
       </c>
       <c r="M165" s="1">
-        <v>646.93</v>
+        <v>6014.87</v>
       </c>
       <c r="N165" s="1">
-        <v>1383.84</v>
+        <v>9614.87</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B166">
-        <v>2923119492</v>
+        <v>2928710612</v>
       </c>
       <c r="C166" s="1">
-        <v>7800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.03307077</v>
+        <v>100.0018575</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>2579.52</v>
+        <v>371.5</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="M166" s="1">
-        <v>2579.52</v>
+        <v>371.5</v>
       </c>
       <c r="N166" s="1">
-        <v>3896.94</v>
+        <v>2506.89</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B167">
-        <v>2926581072</v>
+        <v>2935596102</v>
       </c>
       <c r="C167" s="1">
-        <v>9088000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.02686554</v>
+        <v>100.00906818</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>2441.54</v>
+        <v>4534.09</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="M167" s="1">
-        <v>2441.54</v>
+        <v>4534.09</v>
       </c>
       <c r="N167" s="1">
-        <v>4156.52</v>
+        <v>13214.09</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B168">
-        <v>2926627552</v>
+        <v>2935657812</v>
       </c>
       <c r="C168" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.0606606</v>
+        <v>100.06623757</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>6066.06</v>
+        <v>19871.27</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="M168" s="1">
-        <v>6066.06</v>
+        <v>19871.27</v>
       </c>
       <c r="N168" s="1">
-        <v>8839.73</v>
+        <v>30696.77</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B169">
-        <v>2928710612</v>
+        <v>2937267372</v>
       </c>
       <c r="C169" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.0045769</v>
+        <v>100.0223727</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>915.38</v>
+        <v>2237.27</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="M169" s="1">
-        <v>915.38</v>
+        <v>2237.27</v>
       </c>
       <c r="N169" s="1">
-        <v>2486.93</v>
+        <v>4355.6</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B170">
-        <v>2935596102</v>
+        <v>2943810772</v>
       </c>
       <c r="C170" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.01300944</v>
+        <v>100.0099375</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>6504.72</v>
+        <v>1987.5</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="M170" s="1">
-        <v>6504.72</v>
+        <v>1987.5</v>
       </c>
       <c r="N170" s="1">
-        <v>12957.91</v>
+        <v>3849.95</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="B171">
-        <v>2935657812</v>
+        <v>2949187952</v>
       </c>
       <c r="C171" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0669104</v>
+        <v>100.0372454</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>20073.12</v>
+        <v>3724.54</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="M171" s="1">
-        <v>20073.12</v>
+        <v>3724.54</v>
       </c>
       <c r="N171" s="1">
-        <v>28269.62</v>
+        <v>5519.65</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="B172">
-        <v>2937267372</v>
+        <v>2952571562</v>
       </c>
       <c r="C172" s="1">
-        <v>10000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0259522</v>
+        <v>100.01159234</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>2595.22</v>
+        <v>741.91</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172" t="s">
-        <v>425</v>
+      <c r="L172">
+        <v>593.28</v>
       </c>
       <c r="M172" s="1">
-        <v>2595.22</v>
+        <v>741.91</v>
       </c>
       <c r="N172" s="1">
-        <v>4169.72</v>
+        <v>1335.19</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B173">
-        <v>2943810772</v>
+        <v>2957753962</v>
       </c>
       <c r="C173" s="1">
-        <v>20000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.0114402</v>
+        <v>100.01055352</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>2288.04</v>
+        <v>928.71</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173" t="s">
-        <v>427</v>
+      <c r="L173">
+        <v>600.89</v>
       </c>
       <c r="M173" s="1">
-        <v>2288.04</v>
+        <v>928.71</v>
       </c>
       <c r="N173" s="1">
-        <v>3602.71</v>
+        <v>1529.6</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="B174">
-        <v>2949187952</v>
+        <v>2962625832</v>
       </c>
       <c r="C174" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.0339938</v>
+        <v>100.02111433</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>3399.38</v>
+        <v>8445.73</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="M174" s="1">
-        <v>3399.38</v>
+        <v>8445.73</v>
       </c>
       <c r="N174" s="1">
-        <v>4690.5</v>
+        <v>12240.03</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B175">
-        <v>2952571562</v>
+        <v>2962647772</v>
       </c>
       <c r="C175" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.01279266</v>
+        <v>100.01436105</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>818.73</v>
+        <v>2872.21</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175">
-        <v>410.1</v>
+      <c r="L175" t="s">
+        <v>433</v>
       </c>
       <c r="M175" s="1">
-        <v>818.73</v>
+        <v>2872.21</v>
       </c>
       <c r="N175" s="1">
-        <v>1228.83</v>
+        <v>4406.71</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B176">
-        <v>2957753962</v>
+        <v>3009856922</v>
       </c>
       <c r="C176" s="1">
-        <v>8800000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.01011023</v>
+        <v>99.99064895</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>889.7</v>
+        <v>-888.35</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>399.72</v>
+        <v>36.01</v>
       </c>
       <c r="M176" s="1">
-        <v>889.7</v>
+        <v>-888.35</v>
       </c>
       <c r="N176" s="1">
-        <v>1289.42</v>
+        <v>-852.34</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B177">
-        <v>2962625832</v>
+        <v>3009858932</v>
       </c>
       <c r="C177" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.01676348</v>
+        <v>100.0022922</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>6705.39</v>
+        <v>343.83</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
-      <c r="L177" t="s">
-        <v>433</v>
+      <c r="L177">
+        <v>138.52</v>
       </c>
       <c r="M177" s="1">
-        <v>6705.39</v>
+        <v>343.83</v>
       </c>
       <c r="N177" s="1">
-        <v>9244.56</v>
+        <v>482.35</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B178">
-        <v>2962647772</v>
+        <v>3013661662</v>
       </c>
       <c r="C178" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.011882</v>
+        <v>99.9918518</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>2376.4</v>
+        <v>-1629.64</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178" t="s">
-        <v>435</v>
+      <c r="L178">
+        <v>111.75</v>
       </c>
       <c r="M178" s="1">
-        <v>2376.4</v>
+        <v>-1629.64</v>
       </c>
       <c r="N178" s="1">
-        <v>3395.29</v>
+        <v>-1517.89</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B179">
-        <v>3009856922</v>
+        <v>3015607942</v>
       </c>
       <c r="C179" s="1">
-        <v>9500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.98517116</v>
+        <v>99.99024887</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-1408.74</v>
+        <v>-1462.67</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>10.23</v>
+        <v>53.49</v>
       </c>
       <c r="M179" s="1">
-        <v>-1408.74</v>
+        <v>-1462.67</v>
       </c>
       <c r="N179" s="1">
-        <v>-1398.51</v>
+        <v>-1409.18</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B180">
-        <v>3009858932</v>
+        <v>3017270942</v>
       </c>
       <c r="C180" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.9974244</v>
+        <v>99.994667</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-386.34</v>
+        <v>-1066.6</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
-        <v>49.49</v>
+        <v>31.1</v>
       </c>
       <c r="M180" s="1">
-        <v>-386.34</v>
+        <v>-1066.6</v>
       </c>
       <c r="N180" s="1">
-        <v>-336.85</v>
+        <v>-1035.5</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B181">
-        <v>3013661662</v>
+        <v>3021967322</v>
       </c>
       <c r="C181" s="1">
-        <v>20000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.9864846</v>
+        <v>99.98956247</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-2703.08</v>
+        <v>-887.19</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
-        <v>34.99</v>
+        <v>28.97</v>
       </c>
       <c r="M181" s="1">
-        <v>-2703.08</v>
+        <v>-887.19</v>
       </c>
       <c r="N181" s="1">
-        <v>-2668.09</v>
+        <v>-858.22</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B182">
-        <v>3015607942</v>
+        <v>3022014132</v>
       </c>
       <c r="C182" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.9850026</v>
+        <v>99.99045065</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-2249.61</v>
+        <v>-1909.87</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
-        <v>13.03</v>
+        <v>89.28</v>
       </c>
       <c r="M182" s="1">
-        <v>-2249.61</v>
+        <v>-1909.87</v>
       </c>
       <c r="N182" s="1">
-        <v>-2236.58</v>
+        <v>-1820.59</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B183">
-        <v>3017270942</v>
+        <v>3032560652</v>
       </c>
       <c r="C183" s="1">
-        <v>20000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.9872633</v>
+        <v>99.97199367</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-2547.34</v>
+        <v>-3360.76</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
-        <v>4.64</v>
+        <v>-53.0</v>
       </c>
       <c r="M183" s="1">
-        <v>-2547.34</v>
+        <v>-3360.76</v>
       </c>
       <c r="N183" s="1">
-        <v>-2542.7</v>
+        <v>-3413.76</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B184">
-        <v>3021967322</v>
+        <v>3033105672</v>
       </c>
       <c r="C184" s="1">
-        <v>8500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.98469953</v>
+        <v>99.9813285</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-1300.54</v>
+        <v>-746.86</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
-        <v>6.88</v>
+        <v>-21.79</v>
       </c>
       <c r="M184" s="1">
-        <v>-1300.54</v>
+        <v>-746.86</v>
       </c>
       <c r="N184" s="1">
-        <v>-1293.66</v>
+        <v>-768.65</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B185">
-        <v>3022014132</v>
+        <v>3037280862</v>
       </c>
       <c r="C185" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.98566685</v>
+        <v>100.0044564</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-2866.63</v>
+        <v>668.46</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>21.18</v>
+        <v>230.71</v>
       </c>
       <c r="M185" s="1">
-        <v>-2866.63</v>
+        <v>668.46</v>
       </c>
       <c r="N185" s="1">
-        <v>-2845.45</v>
+        <v>899.17</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B186">
-        <v>3032560652</v>
+        <v>3042209452</v>
       </c>
       <c r="C186" s="1">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.96804992</v>
+        <v>99.9981625</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-3834.01</v>
+        <v>-183.75</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>-3.06</v>
+        <v>89.89</v>
       </c>
       <c r="M186" s="1">
-        <v>-3834.01</v>
+        <v>-183.75</v>
       </c>
       <c r="N186" s="1">
-        <v>-3837.07</v>
+        <v>-93.86</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B187">
-        <v>3033105672</v>
+        <v>3047030172</v>
       </c>
       <c r="C187" s="1">
-        <v>4000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.975424</v>
+        <v>99.9975509</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-983.04</v>
+        <v>-76.51</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
-        <v>-0.52</v>
+        <v>20.71</v>
       </c>
       <c r="M187" s="1">
-        <v>-983.04</v>
+        <v>-76.51</v>
       </c>
       <c r="N187" s="1">
-        <v>-983.56</v>
+        <v>-55.8</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B188">
-        <v>3037280862</v>
+        <v>3050153122</v>
       </c>
       <c r="C188" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.0016854</v>
+        <v>99.9980209</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>252.81</v>
+        <v>-197.91</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
-        <v>0.0</v>
+        <v>65.07</v>
       </c>
       <c r="M188" s="1">
-        <v>252.81</v>
+        <v>-197.91</v>
       </c>
       <c r="N188" s="1">
-        <v>252.81</v>
+        <v>-132.84</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="B189" t="s">
         <v>447</v>
       </c>
+      <c r="B189">
+        <v>3051781772</v>
+      </c>
       <c r="C189" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.9937196</v>
+        <v>99.99739145</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-314.02</v>
+        <v>-521.71</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
-      <c r="L189" t="s">
-        <v>448</v>
+      <c r="L189">
+        <v>117.78</v>
       </c>
       <c r="M189" s="1">
-        <v>-314.02</v>
+        <v>-521.71</v>
       </c>
       <c r="N189" s="1">
-        <v>-1666.39</v>
+        <v>-403.93</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>448</v>
+      </c>
+      <c r="B190">
+        <v>3053286692</v>
       </c>
       <c r="C190" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.0377808</v>
+        <v>100.00411913</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>1889.04</v>
+        <v>617.87</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
-      <c r="L190" t="s">
+      <c r="L190">
+        <v>100.77</v>
+      </c>
+      <c r="M190" s="1">
+        <v>617.87</v>
+      </c>
+      <c r="N190" s="1">
+        <v>718.64</v>
+      </c>
+      <c r="O190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P190">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:16">
+      <c r="A191" t="s">
+        <v>449</v>
+      </c>
+      <c r="B191">
+        <v>3053302732</v>
+      </c>
+      <c r="C191" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>100.00345407</v>
+      </c>
+      <c r="E191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>518.11</v>
+      </c>
+      <c r="J191" s="1">
+        <v>0</v>
+      </c>
+      <c r="K191">
+        <v>0.0</v>
+      </c>
+      <c r="L191">
+        <v>117.02</v>
+      </c>
+      <c r="M191" s="1">
+        <v>518.11</v>
+      </c>
+      <c r="N191" s="1">
+        <v>635.13</v>
+      </c>
+      <c r="O191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P191">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16">
+      <c r="A192" t="s">
+        <v>450</v>
+      </c>
+      <c r="B192" t="s">
         <v>451</v>
       </c>
-      <c r="M190" s="1">
-[...8 lines deleted...]
-      <c r="P190">
+      <c r="C192" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>100.02487</v>
+      </c>
+      <c r="E192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>1243.5</v>
+      </c>
+      <c r="J192" s="1">
+        <v>0</v>
+      </c>
+      <c r="K192">
+        <v>0.0</v>
+      </c>
+      <c r="L192" t="s">
+        <v>452</v>
+      </c>
+      <c r="M192" s="1">
+        <v>1243.5</v>
+      </c>
+      <c r="N192" s="1">
+        <v>9476.36</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P192">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>