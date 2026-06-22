--- v1 (2026-05-29)
+++ v2 (2026-06-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -124,1299 +124,1302 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
+    <t>XS3325326695</t>
+  </si>
+  <si>
+    <t>EURO ABN AMRO BANK NV 17/07/2026</t>
+  </si>
+  <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
-    <t>FR0129367936</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>86 901.67</t>
+    <t>100 183.25</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>127 764.67</t>
+    <t>135 704.97</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>214 379.17</t>
+    <t>247 145.63</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3324629974</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
+  </si>
+  <si>
+    <t>XS3325957507</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
+  </si>
+  <si>
     <t>BE6372064376</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 24/03/2026</t>
   </si>
   <si>
     <t>BE6372104776</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 26/03/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
-    <t>DE000CZ452E3</t>
-[...2 lines deleted...]
-    <t>EURO COMMERZBANK AG 10/03/2026</t>
+    <t>DE000CZ46AH6</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46AL8</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 17/12/2026</t>
+  </si>
+  <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129544344</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 16/04/2026</t>
   </si>
   <si>
+    <t>FR0129671964</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
+  </si>
+  <si>
+    <t>9 344.58</t>
+  </si>
+  <si>
+    <t>FR0129671907</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
+  </si>
+  <si>
+    <t>9 136.25</t>
+  </si>
+  <si>
+    <t>FR0129671923</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
+  </si>
+  <si>
+    <t>9 177.92</t>
+  </si>
+  <si>
+    <t>FR0129673069</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 17/04/2026</t>
+  </si>
+  <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
     <t>XS3307922990</t>
   </si>
   <si>
     <t>EURO ENEL FINANCE INTERNATIONAL NV 27/03/2026</t>
   </si>
   <si>
-    <t>FR0129537892</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3305307236</t>
   </si>
   <si>
     <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/03/2026</t>
   </si>
   <si>
     <t>XS3286650778</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 26/03/2026</t>
   </si>
   <si>
-    <t>XS3268844308</t>
-[...8 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
+    <t>XS3315890395</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+  </si>
+  <si>
+    <t>XS3326341511</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>671 155.00</t>
+    <t>723 904.44</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>242 309.17</t>
+    <t>281 615.00</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>39 868.44</t>
+    <t>66 076.28</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
+    <t>XS3325290560</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
+  </si>
+  <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>101 749.08</t>
+    <t>108 507.43</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3029361378</t>
-[...14 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
+    <t>XS3317639261</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
+    <t>XS3320683777</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3219325175</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 24/04/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
+    <t>FR0129673572</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 14/04/2026</t>
+  </si>
+  <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
-    <t>FR0129581445</t>
-[...8 lines deleted...]
-    <t>EURO UNION FINANCES GRAINS 11/03/2026</t>
+    <t>FR0129354819</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 13/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129655124</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 09/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129628394</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
     <t>FR0129628154</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
+    <t>FR0129672830</t>
+  </si>
+  <si>
+    <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
+  </si>
+  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
+    <t>FR0129672715</t>
+  </si>
+  <si>
+    <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
+  </si>
+  <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
-    <t>FR0129355121</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>5 312.50</t>
+    <t>42 470.00</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>770 158.67</t>
+    <t>823 711.78</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>931 033.89</t>
+    <t>997 948.33</t>
   </si>
   <si>
     <t>FR0129155679</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 17/04/2026</t>
   </si>
   <si>
-    <t>405 945.22</t>
+    <t>432 385.56</t>
   </si>
   <si>
     <t>FR0129514099</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 21/04/2026</t>
   </si>
   <si>
-    <t>150 475.97</t>
+    <t>181 881.67</t>
   </si>
   <si>
     <t>FR0129573392</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/03/2026</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>587 725.92</t>
+    <t>627 710.00</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>425 882.22</t>
-[...8 lines deleted...]
-    <t>485 139.67</t>
+    <t>452 349.89</t>
+  </si>
+  <si>
+    <t>FR0129672038</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
+  </si>
+  <si>
+    <t>12 403.89</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>68 603.39</t>
-[...8 lines deleted...]
-    <t>224 640.50</t>
+    <t>81 871.11</t>
+  </si>
+  <si>
+    <t>FR0129673788</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
+  </si>
+  <si>
+    <t>1 895.00</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>169 935.00</t>
+    <t>203 094.38</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>293 748.00</t>
+    <t>320 308.33</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>21 560.72</t>
-[...11 lines deleted...]
-    <t>NEUCP COFACE SA 04/03/2026</t>
+    <t>48 215.67</t>
+  </si>
+  <si>
+    <t>FR0129654705</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
+  </si>
+  <si>
+    <t>20 429.28</t>
+  </si>
+  <si>
+    <t>FR0129653814</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
-    <t>BE6372032050</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 20/03/2026</t>
+    <t>BE6372774685</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 22/04/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
-    <t>FR0129105617</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>99 993.33</t>
-[...8 lines deleted...]
-    <t>768 509.16</t>
+    <t>139 693.50</t>
+  </si>
+  <si>
+    <t>FR0129653319</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
+  </si>
+  <si>
+    <t>12 186.67</t>
+  </si>
+  <si>
+    <t>FR0129653343</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
+  </si>
+  <si>
+    <t>25 040.00</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>602 510.22</t>
+    <t>649 283.93</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>264 204.42</t>
+    <t>303 195.00</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>304 209.50</t>
+    <t>344 116.50</t>
+  </si>
+  <si>
+    <t>FR0129649531</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/04/2026</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129062271</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>540 875.42</t>
+    <t>580 503.00</t>
   </si>
   <si>
     <t>FR0129497519</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>102 400.83</t>
-[...8 lines deleted...]
-    <t>669 016.00</t>
+    <t>141 575.33</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>396 529.67</t>
+    <t>422 863.06</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>28 771.88</t>
+    <t>48 295.00</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>18 492.36</t>
+    <t>31 041.11</t>
   </si>
   <si>
     <t>FR0129548006</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/04/2026</t>
   </si>
   <si>
-    <t>FR0129633139</t>
-[...20 lines deleted...]
-    <t>NEUCP SAVENCIA SA 19/03/2026</t>
+    <t>FR0129655405</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129672517</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
-    <t>FR0129594380</t>
-[...2 lines deleted...]
-    <t>NEUCP SONEPAR SA 03/03/2026</t>
+    <t>FR0129653376</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129582765</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129581189</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 09/03/2026</t>
+    <t>FR0129655710</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 10/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129673499</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>12 631.11</t>
-[...8 lines deleted...]
-    <t>124 657.53</t>
+    <t>39 161.61</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>2 520.55</t>
+    <t>3 671.23</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>148 334.25</t>
+    <t>160 646.58</t>
   </si>
   <si>
     <t>XS2322289385</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 24/03/2027</t>
   </si>
   <si>
-    <t>17 619.86</t>
+    <t>18 647.26</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>109 315.07</t>
+    <t>117 945.21</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>264 452.05</t>
+    <t>320 547.95</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>9 143.84</t>
+    <t>10 222.60</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>827 453.42</t>
+    <t>882 096.58</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>52 243.15</t>
-[...8 lines deleted...]
-    <t>19 068.49</t>
+    <t>55 479.45</t>
   </si>
   <si>
     <t>XS1401174633</t>
   </si>
   <si>
     <t>HEINEKEN NV 1 04/05/2026</t>
   </si>
   <si>
-    <t>86 589.04</t>
+    <t>92 630.14</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>3 316.58</t>
+    <t>5 563.29</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 457 393.32</t>
+    <t>1 564 404.71</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>13 983.56</t>
+    <t>15 249.32</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>21 085.62</t>
+    <t>24 465.75</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>663 945.89</t>
+    <t>706 715.41</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>7 967.56</t>
-[...8 lines deleted...]
-    <t>23 972.60</t>
+    <t>8 621.15</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>23 883.90</t>
+    <t>25 947.95</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>16 767.12</t>
+    <t>37 479.45</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>139 865.75</t>
+    <t>158 938.36</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>185 734.93</t>
-[...17 lines deleted...]
-    <t>-22 807.17</t>
+    <t>200 794.52</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>11 091.78</t>
+    <t>11 821.88</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>20 944.59</t>
+    <t>22 343.23</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>19 955.33</t>
-[...5 lines deleted...]
-    <t>25 986.33</t>
+    <t>21 327.05</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>24 404.45</t>
-[...5 lines deleted...]
-    <t>12 211.09</t>
+    <t>26 160.56</t>
   </si>
   <si>
     <t>SWAP04702865</t>
   </si>
   <si>
-    <t>6 605.68</t>
+    <t>7 127.17</t>
   </si>
   <si>
     <t>SWAP04703173</t>
   </si>
   <si>
-    <t>37 220.48</t>
+    <t>40 186.11</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>69 948.67</t>
+    <t>75 558.00</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>57 592.50</t>
+    <t>62 326.54</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>36 108.34</t>
+    <t>39 131.52</t>
   </si>
   <si>
     <t>SWAP04714381</t>
   </si>
   <si>
-    <t>9 128.46</t>
-[...5 lines deleted...]
-    <t>13 713.78</t>
+    <t>9 904.37</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>22 534.50</t>
+    <t>24 603.75</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>15 531.38</t>
+    <t>17 010.00</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>6 874.48</t>
+    <t>7 720.83</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>17 434.33</t>
-[...5 lines deleted...]
-    <t>9 786.66</t>
+    <t>19 598.83</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>7 672.50</t>
+    <t>8 793.67</t>
   </si>
   <si>
     <t>SWAP04806154</t>
   </si>
   <si>
-    <t>1 497.56</t>
+    <t>1 733.01</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>4 253.17</t>
+    <t>4 988.00</t>
   </si>
   <si>
     <t>SWAP04827611</t>
   </si>
   <si>
+    <t>1 207.50</t>
+  </si>
+  <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>1 721.63</t>
+    <t>2 033.46</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>2 246.15</t>
+    <t>2 652.94</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>3 600.00</t>
-[...5 lines deleted...]
-    <t>2 135.39</t>
+    <t>4 220.66</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>8 680.00</t>
+    <t>10 432.92</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>10 825.50</t>
+    <t>12 813.50</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>2 118.33</t>
+    <t>2 536.00</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>1 862.45</t>
+    <t>2 306.17</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>1 795.11</t>
+    <t>2 183.41</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>3 794.30</t>
+    <t>4 801.53</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>1 534.50</t>
+    <t>1 960.00</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
+    <t>SWAP05010383</t>
+  </si>
+  <si>
+    <t>SWAP05011031</t>
+  </si>
+  <si>
+    <t>SWAP05011029</t>
+  </si>
+  <si>
+    <t>SWAP05011030</t>
+  </si>
+  <si>
+    <t>SWAP05011166</t>
+  </si>
+  <si>
+    <t>SWAP05011167</t>
+  </si>
+  <si>
+    <t>SWAP05011283</t>
+  </si>
+  <si>
+    <t>SWAP05011324</t>
+  </si>
+  <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
   </si>
   <si>
-    <t>8 232.86</t>
+    <t>8 738.05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1780,212 +1783,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1116770.5128</v>
+        <v>1152376.8779</v>
       </c>
       <c r="D2">
-        <v>2441.02</v>
+        <v>2444.05</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2726065231.24</v>
+        <v>2816472981.59</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2726065231.24</v>
+        <v>2816472981.59</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10121.47</v>
+        <v>10134.03</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>418619.02</v>
+        <v>419138.6</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>418619.02</v>
+        <v>419138.6</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>109887.0579</v>
+        <v>109558.518</v>
       </c>
       <c r="D4">
-        <v>3390.34</v>
+        <v>3394.61</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>372554878.72</v>
+        <v>371908468.77</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>372554878.72</v>
+        <v>371908468.77</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9701.7404</v>
+        <v>9744.772</v>
       </c>
       <c r="D5">
-        <v>1113.0</v>
+        <v>1114.36</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10798046.93</v>
+        <v>10859215.28</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10798046.93</v>
+        <v>10859215.28</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1867958.0372</v>
+        <v>1789576.8087</v>
       </c>
       <c r="D6">
-        <v>110.65</v>
+        <v>110.79</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>206706477.52</v>
+        <v>198275525.84</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>206706477.52</v>
+        <v>198275525.84</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P192"/>
+  <dimension ref="A1:P197"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O192" sqref="O192"/>
+      <selection activeCell="O197" sqref="O197"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2004,9589 +2007,9839 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>7696.0</v>
+        <v>15394.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10789.51</v>
+        <v>10802.19</v>
       </c>
       <c r="E2" s="1">
-        <v>10776.419660863</v>
+        <v>10793.000552813</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>82935325.71</v>
+        <v>166147450.51</v>
       </c>
       <c r="I2" s="1">
-        <v>100743.25</v>
+        <v>141462.35</v>
       </c>
       <c r="J2" s="1">
-        <v>0.12147206167884</v>
+        <v>0.085142654651499</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>83036068.96</v>
+        <v>166288912.86</v>
       </c>
       <c r="N2" s="1">
-        <v>83036068.96</v>
+        <v>166288912.86</v>
       </c>
       <c r="O2" s="1">
-        <v>2.5</v>
+        <v>4.89</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>509.0</v>
+        <v>636.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261029.83</v>
+        <v>261325.54</v>
       </c>
       <c r="E3" s="1">
-        <v>260541.53455796</v>
+        <v>261060.11949686</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>132615641.09</v>
+        <v>166034236.0</v>
       </c>
       <c r="I3" s="1">
-        <v>248542.38</v>
+        <v>168807.44</v>
       </c>
       <c r="J3" s="1">
-        <v>0.18741558533908</v>
+        <v>0.10167026034317</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>132864183.47</v>
+        <v>166203043.44</v>
       </c>
       <c r="N3" s="1">
-        <v>132864183.47</v>
+        <v>166203043.44</v>
       </c>
       <c r="O3" s="1">
-        <v>4.01</v>
+        <v>4.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.6667</v>
+        <v>99.2673</v>
       </c>
       <c r="E4" s="1">
-        <v>97.8974084</v>
+        <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>9789740.84</v>
+        <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>176929.16</v>
+        <v>350.65</v>
       </c>
       <c r="J4" s="1">
-        <v>1.8072915605394</v>
+        <v>0.0035325065427809</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9966670.0</v>
+        <v>9926730.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9966670.0</v>
+        <v>9926730.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.6127</v>
+        <v>99.7717</v>
       </c>
       <c r="E5" s="1">
-        <v>99.4822914</v>
+        <v>97.8974084</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>14922343.71</v>
+        <v>9789740.84</v>
       </c>
       <c r="I5" s="1">
-        <v>19561.29</v>
+        <v>187429.16</v>
       </c>
       <c r="J5" s="1">
-        <v>0.13108724996658</v>
+        <v>1.9145466980513</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>14941905.0</v>
+        <v>9977170.0</v>
       </c>
       <c r="N5" s="1">
-        <v>14941905.0</v>
+        <v>9977170.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.8967</v>
+        <v>99.7416</v>
       </c>
       <c r="E6" s="1">
-        <v>98.75546172</v>
+        <v>99.4822914</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>24688865.43</v>
+        <v>14922343.71</v>
       </c>
       <c r="I6" s="1">
-        <v>285309.57</v>
+        <v>38896.29</v>
       </c>
       <c r="J6" s="1">
-        <v>1.1556204184795</v>
+        <v>0.26065804913697</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>24974175.0</v>
+        <v>14961240.0</v>
       </c>
       <c r="N6" s="1">
-        <v>24974175.0</v>
+        <v>14961240.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.75</v>
+        <v>0.44</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.4203</v>
+        <v>98.3927</v>
       </c>
       <c r="E7" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I7" s="1">
-        <v>254011.11</v>
+        <v>242971.11</v>
       </c>
       <c r="J7" s="1">
-        <v>0.64941044857842</v>
+        <v>0.62118533924243</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39368120.0</v>
+        <v>39357080.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39368120.0</v>
+        <v>39357080.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.9816</v>
+        <v>99.0508</v>
       </c>
       <c r="E8" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I8" s="1">
-        <v>123777.66</v>
+        <v>137617.66</v>
       </c>
       <c r="J8" s="1">
-        <v>0.62918995349332</v>
+        <v>0.69954181631209</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19796320.0</v>
+        <v>19810160.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19796320.0</v>
+        <v>19810160.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.8232</v>
+        <v>99.9393</v>
       </c>
       <c r="E9" s="1">
         <v>99.6222656</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>24905566.4</v>
       </c>
       <c r="I9" s="1">
-        <v>50233.6</v>
+        <v>79258.6</v>
       </c>
       <c r="J9" s="1">
-        <v>0.2016962762188</v>
+        <v>0.31823648869114</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24955800.0</v>
+        <v>24984825.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24955800.0</v>
+        <v>24984825.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0175</v>
+        <v>100.0259</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>1750.0</v>
+        <v>2590.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0175</v>
+        <v>0.0259</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>10001750.0</v>
+        <v>10002590.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10088651.67</v>
+        <v>10102773.25</v>
       </c>
       <c r="O10" s="1">
         <v>0.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.7768</v>
+        <v>99.8964</v>
       </c>
       <c r="E11" s="1">
         <v>98.942062</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>9894206.2</v>
       </c>
       <c r="I11" s="1">
-        <v>83473.8</v>
+        <v>95433.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.84366343608242</v>
+        <v>0.96454225908492</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9977680.0</v>
+        <v>9989640.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9977680.0</v>
+        <v>9989640.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0199</v>
+        <v>100.0075</v>
       </c>
       <c r="E12" s="1">
         <v>99.9813</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5998878.0</v>
       </c>
       <c r="I12" s="1">
-        <v>2316.0</v>
+        <v>1572.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.038607219550056</v>
+        <v>0.026204900316359</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>6001194.0</v>
+        <v>6000450.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6128958.67</v>
+        <v>6136154.97</v>
       </c>
       <c r="O12" s="1">
         <v>0.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0317</v>
+        <v>100.0349</v>
       </c>
       <c r="E13" s="1">
         <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>7925.0</v>
+        <v>8725.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0317</v>
+        <v>0.0349</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>25007925.0</v>
+        <v>25008725.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25222304.17</v>
+        <v>25255870.63</v>
       </c>
       <c r="O13" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.9382</v>
+        <v>99.0026</v>
       </c>
       <c r="E14" s="1">
         <v>98.0238394</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>19604767.88</v>
       </c>
       <c r="I14" s="1">
-        <v>182872.12</v>
+        <v>195752.12</v>
       </c>
       <c r="J14" s="1">
-        <v>0.93279410967451</v>
+        <v>0.99849241367299</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>19787640.0</v>
+        <v>19800520.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19787640.0</v>
+        <v>19800520.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
         <v>8500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.0583</v>
+        <v>97.9521</v>
       </c>
       <c r="E15" s="1">
         <v>97.79494141</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>8312570.02</v>
       </c>
       <c r="I15" s="1">
-        <v>22385.48</v>
+        <v>13358.48</v>
       </c>
       <c r="J15" s="1">
-        <v>0.26929673910885</v>
+        <v>0.16070216512895</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>8334955.5</v>
+        <v>8325928.5</v>
       </c>
       <c r="N15" s="1">
-        <v>8334955.5</v>
+        <v>8325928.5</v>
       </c>
       <c r="O15" s="1">
         <v>0.25</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.8652</v>
+        <v>99.5824</v>
       </c>
       <c r="E16" s="1">
-        <v>99.836933</v>
+        <v>99.5611428</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4991846.65</v>
+        <v>9956114.28</v>
       </c>
       <c r="I16" s="1">
-        <v>1413.35</v>
+        <v>2125.72</v>
       </c>
       <c r="J16" s="1">
-        <v>0.028313169436004</v>
+        <v>0.021350899961747</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4993260.0</v>
+        <v>9958240.0</v>
       </c>
       <c r="N16" s="1">
-        <v>4993260.0</v>
+        <v>9958240.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.8531</v>
+        <v>97.4454</v>
       </c>
       <c r="E17" s="1">
-        <v>99.84274768</v>
+        <v>97.4432515</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>24960686.92</v>
+        <v>9744325.15</v>
       </c>
       <c r="I17" s="1">
-        <v>2588.08</v>
+        <v>214.85</v>
       </c>
       <c r="J17" s="1">
-        <v>0.010368624903212</v>
+        <v>0.0022048730588593</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>24963275.0</v>
+        <v>9744540.0</v>
       </c>
       <c r="N17" s="1">
-        <v>24963275.0</v>
+        <v>9744540.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.75</v>
+        <v>0.29</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.9096</v>
+        <v>99.9885</v>
       </c>
       <c r="E18" s="1">
-        <v>97.7514452</v>
+        <v>99.836933</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>9775144.52</v>
+        <v>4991846.65</v>
       </c>
       <c r="I18" s="1">
-        <v>15815.48</v>
+        <v>7578.35</v>
       </c>
       <c r="J18" s="1">
-        <v>0.16179279976517</v>
+        <v>0.15181455944765</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>9790960.0</v>
+        <v>4999425.0</v>
       </c>
       <c r="N18" s="1">
-        <v>9790960.0</v>
+        <v>4999425.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.9486</v>
+        <v>99.9769</v>
       </c>
       <c r="E19" s="1">
-        <v>97.5153099</v>
+        <v>99.84274768</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>19503061.98</v>
+        <v>24960686.92</v>
       </c>
       <c r="I19" s="1">
-        <v>486658.02</v>
+        <v>33538.08</v>
       </c>
       <c r="J19" s="1">
-        <v>2.4952903318415</v>
+        <v>0.13436360989379</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19989720.0</v>
+        <v>24994225.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19989720.0</v>
+        <v>24994225.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.6</v>
+        <v>0.74</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.4436</v>
+        <v>97.7476</v>
       </c>
       <c r="E20" s="1">
-        <v>98.14746655</v>
+        <v>97.7514452</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19629493.31</v>
+        <v>9775144.52</v>
       </c>
       <c r="I20" s="1">
-        <v>59226.69</v>
+        <v>-384.52</v>
       </c>
       <c r="J20" s="1">
-        <v>0.30172296892568</v>
+        <v>-0.0039336502822364</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19688720.0</v>
+        <v>9774760.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19688720.0</v>
+        <v>9774760.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.59</v>
+        <v>0.29</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.8388</v>
+        <v>97.4371</v>
       </c>
       <c r="E21" s="1">
-        <v>97.87236355</v>
+        <v>97.52492575</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>19574472.71</v>
+        <v>19504985.15</v>
       </c>
       <c r="I21" s="1">
-        <v>193287.29</v>
+        <v>-17565.15</v>
       </c>
       <c r="J21" s="1">
-        <v>0.98744570473796</v>
+        <v>-0.090054669946775</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19767760.0</v>
+        <v>19487420.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19767760.0</v>
+        <v>19487420.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.014</v>
+        <v>98.4149</v>
       </c>
       <c r="E22" s="1">
-        <v>97.7562762</v>
+        <v>98.14746655</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>19551255.24</v>
+        <v>19629493.31</v>
       </c>
       <c r="I22" s="1">
-        <v>51544.76</v>
+        <v>53486.69</v>
       </c>
       <c r="J22" s="1">
-        <v>0.26363913399557</v>
+        <v>0.27248125642016</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19602800.0</v>
+        <v>19682980.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19602800.0</v>
+        <v>19682980.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.3537</v>
+        <v>98.8802</v>
       </c>
       <c r="E23" s="1">
-        <v>97.86752107</v>
+        <v>97.87236355</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>14680128.16</v>
+        <v>19574472.71</v>
       </c>
       <c r="I23" s="1">
-        <v>222926.84</v>
+        <v>201567.29</v>
       </c>
       <c r="J23" s="1">
-        <v>1.5185619469415</v>
+        <v>1.0297456947437</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>14903055.0</v>
+        <v>19776040.0</v>
       </c>
       <c r="N23" s="1">
-        <v>14903055.0</v>
+        <v>19776040.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.45</v>
+        <v>0.58</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.7324</v>
+        <v>98.1332</v>
       </c>
       <c r="E24" s="1">
-        <v>99.48021585</v>
+        <v>98.15181493</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19896043.17</v>
+        <v>14722772.24</v>
       </c>
       <c r="I24" s="1">
-        <v>50436.83</v>
+        <v>-2792.24</v>
       </c>
       <c r="J24" s="1">
-        <v>0.25350181223999</v>
+        <v>-0.018965449947081</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19946480.0</v>
+        <v>14719980.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19946480.0</v>
+        <v>14719980.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.6</v>
+        <v>0.43</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.7183</v>
+        <v>97.8793</v>
       </c>
       <c r="E25" s="1">
-        <v>99.4492995</v>
+        <v>97.7562762</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>23867831.88</v>
+        <v>19551255.24</v>
       </c>
       <c r="I25" s="1">
-        <v>64560.12</v>
+        <v>24604.76</v>
       </c>
       <c r="J25" s="1">
-        <v>0.27049009027962</v>
+        <v>0.12584746962774</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>23932392.0</v>
+        <v>19575860.0</v>
       </c>
       <c r="N25" s="1">
-        <v>23932392.0</v>
+        <v>19575860.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.72</v>
+        <v>0.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>45000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.845</v>
+        <v>99.459</v>
       </c>
       <c r="E26" s="1">
-        <v>99.82630224</v>
+        <v>97.86752107</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>44921836.01</v>
+        <v>14680128.16</v>
       </c>
       <c r="I26" s="1">
-        <v>8413.99</v>
+        <v>238721.84</v>
       </c>
       <c r="J26" s="1">
-        <v>0.018730289648284</v>
+        <v>1.6261563754631</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>44930250.0</v>
+        <v>14918850.0</v>
       </c>
       <c r="N26" s="1">
-        <v>44930250.0</v>
+        <v>14918850.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.35</v>
+        <v>0.44</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.0016</v>
+        <v>99.8532</v>
       </c>
       <c r="E27" s="1">
-        <v>100.30777164</v>
+        <v>99.48021585</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>25076942.91</v>
+        <v>19896043.17</v>
       </c>
       <c r="I27" s="1">
-        <v>-76542.91</v>
+        <v>74596.83</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.3052322217852</v>
+        <v>0.37493299226692</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27" t="s">
-        <v>87</v>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>25000400.0</v>
+        <v>19970640.0</v>
       </c>
       <c r="N27" s="1">
-        <v>25124953.33</v>
+        <v>19970640.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.76</v>
+        <v>0.59</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" t="s">
         <v>88</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.989</v>
+      </c>
+      <c r="E28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-1650.0</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-0.011</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" t="s">
         <v>89</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>35953128.0</v>
+        <v>14998350.0</v>
       </c>
       <c r="N28" s="1">
-        <v>35953128.0</v>
+        <v>15007694.58</v>
       </c>
       <c r="O28" s="1">
-        <v>1.08</v>
+        <v>0.44</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.8553</v>
+        <v>99.9916</v>
       </c>
       <c r="E29" s="1">
-        <v>99.6790335</v>
+        <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>9967903.35</v>
+        <v>15000000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>17626.65</v>
+        <v>-1260.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.17683407815145</v>
+        <v>-0.0084</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29">
-        <v>0.0</v>
+      <c r="L29" t="s">
+        <v>92</v>
       </c>
       <c r="M29" s="1">
-        <v>9985530.0</v>
+        <v>14998740.0</v>
       </c>
       <c r="N29" s="1">
-        <v>9985530.0</v>
+        <v>15007876.25</v>
       </c>
       <c r="O29" s="1">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C30" s="1">
-        <v>15500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.9536</v>
+        <v>99.9861</v>
       </c>
       <c r="E30" s="1">
-        <v>99.64711084</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>15445302.18</v>
+        <v>15000000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>47505.82</v>
+        <v>-2085.0</v>
       </c>
       <c r="J30" s="1">
-        <v>0.3075745585704</v>
+        <v>-0.0139</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30">
-        <v>0.0</v>
+      <c r="L30" t="s">
+        <v>95</v>
       </c>
       <c r="M30" s="1">
-        <v>15492808.0</v>
+        <v>14997915.0</v>
       </c>
       <c r="N30" s="1">
-        <v>15492808.0</v>
+        <v>15007092.92</v>
       </c>
       <c r="O30" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C31" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8895</v>
+        <v>99.8493</v>
       </c>
       <c r="E31" s="1">
-        <v>99.66600813</v>
+        <v>99.82530573</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>29899802.44</v>
+        <v>39930122.29</v>
       </c>
       <c r="I31" s="1">
-        <v>67047.56</v>
+        <v>9597.71</v>
       </c>
       <c r="J31" s="1">
-        <v>0.22424081274298</v>
+        <v>0.024036264978842</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>29966850.0</v>
+        <v>39939720.0</v>
       </c>
       <c r="N31" s="1">
-        <v>29966850.0</v>
+        <v>39939720.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.9</v>
+        <v>1.18</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B32" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C32" s="1">
-        <v>40000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.0401</v>
+        <v>99.8482</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>99.4492995</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>40000000.0</v>
+        <v>23867831.88</v>
       </c>
       <c r="I32" s="1">
-        <v>16040.0</v>
+        <v>95736.12</v>
       </c>
       <c r="J32" s="1">
-        <v>0.0401</v>
+        <v>0.40110941153487</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>98</v>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>40016040.0</v>
+        <v>23963568.0</v>
       </c>
       <c r="N32" s="1">
-        <v>40687195.0</v>
+        <v>23963568.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.23</v>
+        <v>0.71</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B33" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C33" s="1">
-        <v>30000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.015</v>
+        <v>99.9711</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>99.82630224</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>30000000.0</v>
+        <v>44921836.01</v>
       </c>
       <c r="I33" s="1">
-        <v>4500.0</v>
+        <v>65158.99</v>
       </c>
       <c r="J33" s="1">
-        <v>0.015</v>
+        <v>0.14504970363521</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>101</v>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>30004500.0</v>
+        <v>44986995.0</v>
       </c>
       <c r="N33" s="1">
-        <v>30246809.17</v>
+        <v>44986995.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.91</v>
+        <v>1.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>20000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9972</v>
+        <v>99.9941</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>99.83538256</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>20000000.0</v>
+        <v>35940737.72</v>
       </c>
       <c r="I34" s="1">
-        <v>-560.0</v>
+        <v>57138.28</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.0028</v>
+        <v>0.15897915186144</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>104</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>19999440.0</v>
+        <v>35997876.0</v>
       </c>
       <c r="N34" s="1">
-        <v>20039308.44</v>
+        <v>35997876.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.6</v>
+        <v>1.06</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" t="s">
         <v>105</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.7132</v>
+        <v>99.977</v>
       </c>
       <c r="E35" s="1">
-        <v>97.8753</v>
+        <v>99.6790335</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>4893765.0</v>
+        <v>9967903.35</v>
       </c>
       <c r="I35" s="1">
-        <v>91895.0</v>
+        <v>29796.65</v>
       </c>
       <c r="J35" s="1">
-        <v>1.8777975648606</v>
+        <v>0.29892595216626</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4985660.0</v>
+        <v>9997700.0</v>
       </c>
       <c r="N35" s="1">
-        <v>4985660.0</v>
+        <v>9997700.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" t="s">
         <v>107</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.6244</v>
+        <v>99.7163</v>
       </c>
       <c r="E36" s="1">
-        <v>97.9450583</v>
+        <v>99.6462558</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>9794505.83</v>
+        <v>14946938.37</v>
       </c>
       <c r="I36" s="1">
-        <v>167934.17</v>
+        <v>10506.63</v>
       </c>
       <c r="J36" s="1">
-        <v>1.7145752211983</v>
+        <v>0.070292856904313</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>9962440.0</v>
+        <v>14957445.0</v>
       </c>
       <c r="N36" s="1">
-        <v>9962440.0</v>
+        <v>14957445.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" t="s">
         <v>109</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.0875</v>
+        <v>99.6429</v>
       </c>
       <c r="E37" s="1">
-        <v>97.78527225</v>
+        <v>99.63197057</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>19557054.45</v>
+        <v>29889591.17</v>
       </c>
       <c r="I37" s="1">
-        <v>60445.55</v>
+        <v>3278.83</v>
       </c>
       <c r="J37" s="1">
-        <v>0.30907287267894</v>
+        <v>0.010969805446155</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19617500.0</v>
+        <v>29892870.0</v>
       </c>
       <c r="N37" s="1">
-        <v>19617500.0</v>
+        <v>29892870.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.59</v>
+        <v>0.88</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" t="s">
         <v>111</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0354</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>14160.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>0.0354</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>9787990.0</v>
+        <v>40014160.0</v>
       </c>
       <c r="N38" s="1">
-        <v>9787990.0</v>
+        <v>40738064.44</v>
       </c>
       <c r="O38" s="1">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>113</v>
       </c>
       <c r="B39" t="s">
         <v>114</v>
       </c>
       <c r="C39" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.011</v>
+        <v>100.0245</v>
       </c>
       <c r="E39" s="1">
-        <v>97.85057616</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>12231322.02</v>
+        <v>30000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>145052.98</v>
+        <v>7350.0</v>
       </c>
       <c r="J39" s="1">
-        <v>1.1859141617138</v>
+        <v>0.0245</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39">
-        <v>0.0</v>
+      <c r="L39" t="s">
+        <v>115</v>
       </c>
       <c r="M39" s="1">
-        <v>12376375.0</v>
+        <v>30007350.0</v>
       </c>
       <c r="N39" s="1">
-        <v>12376375.0</v>
+        <v>30288965.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.37</v>
+        <v>0.89</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.9857</v>
+        <v>100.0065</v>
       </c>
       <c r="E40" s="1">
-        <v>97.85299653</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>29355898.96</v>
+        <v>20000000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>339811.04</v>
+        <v>1300.0</v>
       </c>
       <c r="J40" s="1">
-        <v>1.157556239252</v>
+        <v>0.0065</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>0.0</v>
+      <c r="L40" t="s">
+        <v>118</v>
       </c>
       <c r="M40" s="1">
-        <v>29695710.0</v>
+        <v>20001300.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29695710.0</v>
+        <v>20067376.28</v>
       </c>
       <c r="O40" s="1">
-        <v>0.9</v>
+        <v>0.59</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C41" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.4796</v>
+        <v>99.8328</v>
       </c>
       <c r="E41" s="1">
-        <v>97.94990843</v>
+        <v>97.8753</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>39179963.37</v>
+        <v>4893765.0</v>
       </c>
       <c r="I41" s="1">
-        <v>611876.63</v>
+        <v>97875.0</v>
       </c>
       <c r="J41" s="1">
-        <v>1.5617080195346</v>
+        <v>1.9999938697506</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>39791840.0</v>
+        <v>4991640.0</v>
       </c>
       <c r="N41" s="1">
-        <v>39791840.0</v>
+        <v>4991640.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.2</v>
+        <v>0.15</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B42" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C42" s="1">
-        <v>19500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.8195</v>
+        <v>99.7461</v>
       </c>
       <c r="E42" s="1">
-        <v>99.507892</v>
+        <v>97.9450583</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>19404038.94</v>
+        <v>9794505.83</v>
       </c>
       <c r="I42" s="1">
-        <v>60763.56</v>
+        <v>180104.17</v>
       </c>
       <c r="J42" s="1">
-        <v>0.31314903143562</v>
+        <v>1.8388285547633</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>19464802.5</v>
+        <v>9974610.0</v>
       </c>
       <c r="N42" s="1">
-        <v>19464802.5</v>
+        <v>9974610.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.59</v>
+        <v>0.29</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C43" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.3387</v>
+        <v>97.9605</v>
       </c>
       <c r="E43" s="1">
-        <v>98.33703873</v>
+        <v>97.78527225</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>29501111.62</v>
+        <v>19557054.45</v>
       </c>
       <c r="I43" s="1">
-        <v>300498.38</v>
+        <v>35045.55</v>
       </c>
       <c r="J43" s="1">
-        <v>1.0186001933442</v>
+        <v>0.17919646381104</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>29801610.0</v>
+        <v>19592100.0</v>
       </c>
       <c r="N43" s="1">
-        <v>29801610.0</v>
+        <v>19592100.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.9</v>
+        <v>0.58</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C44" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.288</v>
+        <v>97.6892</v>
       </c>
       <c r="E44" s="1">
-        <v>98.503513</v>
+        <v>97.7901066</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>9850351.3</v>
+        <v>9779010.66</v>
       </c>
       <c r="I44" s="1">
-        <v>78448.7</v>
+        <v>-10090.66</v>
       </c>
       <c r="J44" s="1">
-        <v>0.79640509877044</v>
+        <v>-0.10318692095587</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>9928800.0</v>
+        <v>9768920.0</v>
       </c>
       <c r="N44" s="1">
-        <v>9928800.0</v>
+        <v>9768920.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C45" s="1">
-        <v>5000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0346</v>
+        <v>99.0848</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0518</v>
+        <v>97.85057616</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>5002590.0</v>
+        <v>12231322.02</v>
       </c>
       <c r="I45" s="1">
-        <v>-860.0</v>
+        <v>154277.98</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.017191095012783</v>
+        <v>1.2613352812372</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45" t="s">
-        <v>127</v>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>5001730.0</v>
+        <v>12385600.0</v>
       </c>
       <c r="N45" s="1">
-        <v>5103479.08</v>
+        <v>12385600.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.15</v>
+        <v>0.36</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C46" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.5967</v>
+        <v>99.0561</v>
       </c>
       <c r="E46" s="1">
-        <v>97.8035629</v>
+        <v>97.85299653</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>19560712.58</v>
+        <v>29355898.96</v>
       </c>
       <c r="I46" s="1">
-        <v>358627.42</v>
+        <v>360931.04</v>
       </c>
       <c r="J46" s="1">
-        <v>1.8334067255131</v>
+        <v>1.2295008934722</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>19919340.0</v>
+        <v>29716830.0</v>
       </c>
       <c r="N46" s="1">
-        <v>19919340.0</v>
+        <v>29716830.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.6</v>
+        <v>0.87</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C47" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.6569</v>
+        <v>99.6069</v>
       </c>
       <c r="E47" s="1">
-        <v>97.862679</v>
+        <v>97.94990843</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9786267.9</v>
+        <v>39179963.37</v>
       </c>
       <c r="I47" s="1">
-        <v>79422.1</v>
+        <v>662796.63</v>
       </c>
       <c r="J47" s="1">
-        <v>0.8115667873756</v>
+        <v>1.6916724085237</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>9865690.0</v>
+        <v>39842760.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9865690.0</v>
+        <v>39842760.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.3</v>
+        <v>1.17</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.4793</v>
+        <v>99.4489</v>
       </c>
       <c r="E48" s="1">
-        <v>97.96931383</v>
+        <v>99.42955055</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>34289259.84</v>
+        <v>19885910.11</v>
       </c>
       <c r="I48" s="1">
-        <v>528495.16</v>
+        <v>3869.89</v>
       </c>
       <c r="J48" s="1">
-        <v>1.5412848293199</v>
+        <v>0.019460462099011</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>34817755.0</v>
+        <v>19889780.0</v>
       </c>
       <c r="N48" s="1">
-        <v>34817755.0</v>
+        <v>19889780.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>15000000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.1042</v>
+        <v>99.9461</v>
       </c>
       <c r="E49" s="1">
-        <v>97.775605</v>
+        <v>99.507892</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>14666340.75</v>
+        <v>19404038.94</v>
       </c>
       <c r="I49" s="1">
-        <v>49289.25</v>
+        <v>85450.56</v>
       </c>
       <c r="J49" s="1">
-        <v>0.33607053620379</v>
+        <v>0.44037512120144</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>14715630.0</v>
+        <v>19489489.5</v>
       </c>
       <c r="N49" s="1">
-        <v>14715630.0</v>
+        <v>19489489.5</v>
       </c>
       <c r="O49" s="1">
-        <v>0.44</v>
+        <v>0.57</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C50" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.9329</v>
+        <v>99.4745</v>
       </c>
       <c r="E50" s="1">
-        <v>97.6019208</v>
+        <v>98.33703873</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>29280576.24</v>
+        <v>29501111.62</v>
       </c>
       <c r="I50" s="1">
-        <v>699293.76</v>
+        <v>341238.38</v>
       </c>
       <c r="J50" s="1">
-        <v>2.388251359086</v>
+        <v>1.1566966845028</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>29979870.0</v>
+        <v>29842350.0</v>
       </c>
       <c r="N50" s="1">
-        <v>29979870.0</v>
+        <v>29842350.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.9</v>
+        <v>0.88</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B51" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C51" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.9708</v>
+        <v>99.4262</v>
       </c>
       <c r="E51" s="1">
-        <v>99.8788137</v>
+        <v>98.503513</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>9987881.37</v>
+        <v>9850351.3</v>
       </c>
       <c r="I51" s="1">
-        <v>9198.63</v>
+        <v>92268.7</v>
       </c>
       <c r="J51" s="1">
-        <v>0.092097910049566</v>
+        <v>0.93670466351794</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>9997080.0</v>
+        <v>9942620.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9997080.0</v>
+        <v>9942620.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C52" s="1">
-        <v>24000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.9416</v>
+        <v>100.0221</v>
       </c>
       <c r="E52" s="1">
-        <v>99.45300846</v>
+        <v>100.0518</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>23868722.03</v>
+        <v>5002590.0</v>
       </c>
       <c r="I52" s="1">
-        <v>117261.97</v>
+        <v>-1485.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.49127879512199</v>
+        <v>-0.029684623365097</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" t="s">
+        <v>143</v>
       </c>
       <c r="M52" s="1">
-        <v>23985984.0</v>
+        <v>5001105.0</v>
       </c>
       <c r="N52" s="1">
-        <v>23985984.0</v>
+        <v>5109612.43</v>
       </c>
       <c r="O52" s="1">
-        <v>0.72</v>
+        <v>0.15</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>55000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.5368</v>
+        <v>99.718</v>
       </c>
       <c r="E53" s="1">
-        <v>99.48788611</v>
+        <v>97.8035629</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>54718337.36</v>
+        <v>19560712.58</v>
       </c>
       <c r="I53" s="1">
-        <v>26902.64</v>
+        <v>382887.42</v>
       </c>
       <c r="J53" s="1">
-        <v>0.04916567516115</v>
+        <v>1.9574308371132</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>54745240.0</v>
+        <v>19943600.0</v>
       </c>
       <c r="N53" s="1">
-        <v>54745240.0</v>
+        <v>19943600.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.65</v>
+        <v>0.59</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.5256</v>
+        <v>98.668</v>
       </c>
       <c r="E54" s="1">
-        <v>99.46446673</v>
+        <v>97.862679</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>29839340.02</v>
+        <v>9786267.9</v>
       </c>
       <c r="I54" s="1">
-        <v>18339.98</v>
+        <v>80532.1</v>
       </c>
       <c r="J54" s="1">
-        <v>0.061462418363501</v>
+        <v>0.82290921138589</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>29857680.0</v>
+        <v>9866800.0</v>
       </c>
       <c r="N54" s="1">
-        <v>29857680.0</v>
+        <v>9866800.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.5937</v>
+        <v>99.5905</v>
       </c>
       <c r="E55" s="1">
-        <v>97.9014285</v>
+        <v>97.96931383</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>29370428.55</v>
+        <v>34289259.84</v>
       </c>
       <c r="I55" s="1">
-        <v>207681.45</v>
+        <v>567415.16</v>
       </c>
       <c r="J55" s="1">
-        <v>0.70711072413004</v>
+        <v>1.6547897582149</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>29578110.0</v>
+        <v>34856675.0</v>
       </c>
       <c r="N55" s="1">
-        <v>29578110.0</v>
+        <v>34856675.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.89</v>
+        <v>1.03</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.2762</v>
+        <v>97.9711</v>
       </c>
       <c r="E56" s="1">
-        <v>98.20184247</v>
+        <v>97.775605</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>14730276.37</v>
+        <v>14666340.75</v>
       </c>
       <c r="I56" s="1">
-        <v>11153.63</v>
+        <v>29324.25</v>
       </c>
       <c r="J56" s="1">
-        <v>0.075719081705186</v>
+        <v>0.19994251122251</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14741430.0</v>
+        <v>14695665.0</v>
       </c>
       <c r="N56" s="1">
-        <v>14741430.0</v>
+        <v>14695665.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>50000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.6849</v>
+        <v>99.8529</v>
       </c>
       <c r="E57" s="1">
-        <v>98.93958748</v>
+        <v>99.78753571</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>49469793.74</v>
+        <v>23949008.57</v>
       </c>
       <c r="I57" s="1">
-        <v>372656.26</v>
+        <v>15687.43</v>
       </c>
       <c r="J57" s="1">
-        <v>0.75330061402435</v>
+        <v>0.065503463135635</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>49842450.0</v>
+        <v>23964696.0</v>
       </c>
       <c r="N57" s="1">
-        <v>49842450.0</v>
+        <v>23964696.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.5</v>
+        <v>0.71</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B58" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>20000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>97.891</v>
+        <v>99.6495</v>
       </c>
       <c r="E58" s="1">
-        <v>97.80461245</v>
+        <v>99.48788611</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>19560922.49</v>
+        <v>54718337.36</v>
       </c>
       <c r="I58" s="1">
-        <v>17277.51</v>
+        <v>88887.64</v>
       </c>
       <c r="J58" s="1">
-        <v>0.088326662553019</v>
+        <v>0.16244579840794</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>19578200.0</v>
+        <v>54807225.0</v>
       </c>
       <c r="N58" s="1">
-        <v>19578200.0</v>
+        <v>54807225.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.59</v>
+        <v>1.61</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B59" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.7294</v>
+        <v>99.6374</v>
       </c>
       <c r="E59" s="1">
-        <v>99.4735982</v>
+        <v>99.46446673</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>9947359.82</v>
+        <v>29839340.02</v>
       </c>
       <c r="I59" s="1">
-        <v>25580.18</v>
+        <v>51879.98</v>
       </c>
       <c r="J59" s="1">
-        <v>0.25715547102829</v>
+        <v>0.17386436819724</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>9972940.0</v>
+        <v>29891220.0</v>
       </c>
       <c r="N59" s="1">
-        <v>9972940.0</v>
+        <v>29891220.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.3</v>
+        <v>0.88</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B60" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C60" s="1">
-        <v>20000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.6038</v>
+        <v>99.7967</v>
       </c>
       <c r="E60" s="1">
-        <v>99.28333975</v>
+        <v>99.74282978</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>19856667.95</v>
+        <v>8976854.68</v>
       </c>
       <c r="I60" s="1">
-        <v>64092.05</v>
+        <v>4848.32</v>
       </c>
       <c r="J60" s="1">
-        <v>0.3227734389344</v>
+        <v>0.054009117589949</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>19920760.0</v>
+        <v>8981703.0</v>
       </c>
       <c r="N60" s="1">
-        <v>19920760.0</v>
+        <v>8981703.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.6</v>
+        <v>0.26</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B61" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.0023</v>
+        <v>98.6486</v>
       </c>
       <c r="E61" s="1">
-        <v>97.81428547</v>
+        <v>97.9014285</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>14672142.82</v>
+        <v>29370428.55</v>
       </c>
       <c r="I61" s="1">
-        <v>28202.18</v>
+        <v>224151.45</v>
       </c>
       <c r="J61" s="1">
-        <v>0.19221582250111</v>
+        <v>0.76318753612466</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>14700345.0</v>
+        <v>29594580.0</v>
       </c>
       <c r="N61" s="1">
-        <v>14700345.0</v>
+        <v>29594580.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.44</v>
+        <v>0.87</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.6626</v>
+        <v>98.1053</v>
       </c>
       <c r="E62" s="1">
-        <v>97.9881802</v>
+        <v>98.20184247</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>4899409.01</v>
+        <v>14730276.37</v>
       </c>
       <c r="I62" s="1">
-        <v>83720.99</v>
+        <v>-14481.37</v>
       </c>
       <c r="J62" s="1">
-        <v>1.7087977310961</v>
+        <v>-0.098310239646916</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>4983130.0</v>
+        <v>14715795.0</v>
       </c>
       <c r="N62" s="1">
-        <v>4983130.0</v>
+        <v>14715795.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.15</v>
+        <v>0.43</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>23800000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.9471</v>
+        <v>99.8068</v>
       </c>
       <c r="E63" s="1">
-        <v>99.88346929</v>
+        <v>98.93958748</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>23772265.69</v>
+        <v>49469793.74</v>
       </c>
       <c r="I63" s="1">
-        <v>15144.11</v>
+        <v>433606.26</v>
       </c>
       <c r="J63" s="1">
-        <v>0.063704950119123</v>
+        <v>0.87650711114527</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>23787409.8</v>
+        <v>49903400.0</v>
       </c>
       <c r="N63" s="1">
-        <v>23787409.8</v>
+        <v>49903400.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.72</v>
+        <v>1.47</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>7000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.9413</v>
+        <v>97.7841</v>
       </c>
       <c r="E64" s="1">
-        <v>99.877359</v>
+        <v>97.80461245</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>6991415.13</v>
+        <v>19560922.49</v>
       </c>
       <c r="I64" s="1">
-        <v>4475.87</v>
+        <v>-4102.49</v>
       </c>
       <c r="J64" s="1">
-        <v>0.064019514172376</v>
+        <v>-0.020972886130996</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>6995891.0</v>
+        <v>19556820.0</v>
       </c>
       <c r="N64" s="1">
-        <v>6995891.0</v>
+        <v>19556820.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.21</v>
+        <v>0.58</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.6942</v>
+        <v>99.859</v>
       </c>
       <c r="E65" s="1">
-        <v>99.6413465</v>
+        <v>99.8399233</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>9964134.65</v>
+        <v>19967984.66</v>
       </c>
       <c r="I65" s="1">
-        <v>5285.35</v>
+        <v>3815.34</v>
       </c>
       <c r="J65" s="1">
-        <v>0.053043743241667</v>
+        <v>0.01910728631339</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>9969420.0</v>
+        <v>19971800.0</v>
       </c>
       <c r="N65" s="1">
-        <v>9969420.0</v>
+        <v>19971800.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>9500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.0959</v>
+        <v>99.8503</v>
       </c>
       <c r="E66" s="1">
-        <v>97.75025084</v>
+        <v>99.4735982</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>9286273.83</v>
+        <v>9947359.82</v>
       </c>
       <c r="I66" s="1">
-        <v>32836.67</v>
+        <v>37670.18</v>
       </c>
       <c r="J66" s="1">
-        <v>0.35360436921339</v>
+        <v>0.37869525865809</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>9319110.5</v>
+        <v>9985030.0</v>
       </c>
       <c r="N66" s="1">
-        <v>9319110.5</v>
+        <v>9985030.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B67" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C67" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.6245</v>
+        <v>99.7181</v>
       </c>
       <c r="E67" s="1">
-        <v>99.47774185</v>
+        <v>99.28333975</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>19895548.37</v>
+        <v>19856667.95</v>
       </c>
       <c r="I67" s="1">
-        <v>29351.63</v>
+        <v>86952.05</v>
       </c>
       <c r="J67" s="1">
-        <v>0.1475286302953</v>
+        <v>0.43789849444504</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>19924900.0</v>
+        <v>19943620.0</v>
       </c>
       <c r="N67" s="1">
-        <v>19924900.0</v>
+        <v>19943620.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B68" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C68" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.0062</v>
+        <v>97.9348</v>
       </c>
       <c r="E68" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>30000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I68" s="1">
-        <v>1860.0</v>
+        <v>18077.18</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0062</v>
+        <v>0.12320749751262</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68" t="s">
-        <v>174</v>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>30001860.0</v>
+        <v>14690220.0</v>
       </c>
       <c r="N68" s="1">
-        <v>30297951.0</v>
+        <v>14690220.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.91</v>
+        <v>0.43</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B69" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C69" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.9957</v>
+        <v>99.7831</v>
       </c>
       <c r="E69" s="1">
-        <v>100.0</v>
+        <v>97.9881802</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>30000000.0</v>
+        <v>4899409.01</v>
       </c>
       <c r="I69" s="1">
-        <v>-1290.0</v>
+        <v>89745.99</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.0043</v>
+        <v>1.8317717466907</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>177</v>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>29998710.0</v>
+        <v>4989155.0</v>
       </c>
       <c r="N69" s="1">
-        <v>30004022.5</v>
+        <v>4989155.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.9</v>
+        <v>0.15</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" t="s">
         <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>40000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.034</v>
+        <v>99.8641</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>99.84676293</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>40000000.0</v>
+        <v>7488507.22</v>
       </c>
       <c r="I70" s="1">
-        <v>13600.0</v>
+        <v>1300.28</v>
       </c>
       <c r="J70" s="1">
-        <v>0.034</v>
+        <v>0.017363674251756</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>180</v>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>40013600.0</v>
+        <v>7489807.5</v>
       </c>
       <c r="N70" s="1">
-        <v>40783758.67</v>
+        <v>7489807.5</v>
       </c>
       <c r="O70" s="1">
-        <v>1.23</v>
+        <v>0.22</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>180</v>
+      </c>
+      <c r="B71" t="s">
         <v>181</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.0362</v>
+        <v>99.8942</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>99.8248905</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>50000000.0</v>
+        <v>9982489.05</v>
       </c>
       <c r="I71" s="1">
-        <v>18100.0</v>
+        <v>6930.95</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0362</v>
+        <v>0.069431080417764</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71" t="s">
-        <v>183</v>
+      <c r="L71">
+        <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>50018100.0</v>
+        <v>9989420.0</v>
       </c>
       <c r="N71" s="1">
-        <v>50949133.89</v>
+        <v>9989420.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.54</v>
+        <v>0.29</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B72" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C72" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.0239</v>
+        <v>99.6847</v>
       </c>
       <c r="E72" s="1">
-        <v>100.0</v>
+        <v>99.57189615</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>20000000.0</v>
+        <v>19914379.23</v>
       </c>
       <c r="I72" s="1">
-        <v>4780.0</v>
+        <v>22560.77</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0239</v>
+        <v>0.11328884390237</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72" t="s">
-        <v>186</v>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>20004780.0</v>
+        <v>19936940.0</v>
       </c>
       <c r="N72" s="1">
-        <v>20410725.22</v>
+        <v>19936940.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B73" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C73" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0132</v>
+        <v>99.8143</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>99.6413465</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>25000000.0</v>
+        <v>9964134.65</v>
       </c>
       <c r="I73" s="1">
-        <v>3300.0</v>
+        <v>17295.35</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0132</v>
+        <v>0.17357603653018</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>189</v>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>25003300.0</v>
+        <v>9981430.0</v>
       </c>
       <c r="N73" s="1">
-        <v>25153775.97</v>
+        <v>9981430.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.76</v>
+        <v>0.29</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B74" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C74" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.8768</v>
+        <v>97.3014</v>
       </c>
       <c r="E74" s="1">
-        <v>99.65384132</v>
+        <v>97.46047773</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>24913460.33</v>
+        <v>14619071.66</v>
       </c>
       <c r="I74" s="1">
-        <v>55739.67</v>
+        <v>-23861.66</v>
       </c>
       <c r="J74" s="1">
-        <v>0.22373315172473</v>
+        <v>-0.16322281301411</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>24969200.0</v>
+        <v>14595210.0</v>
       </c>
       <c r="N74" s="1">
-        <v>24969200.0</v>
+        <v>14595210.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B75" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C75" s="1">
-        <v>30000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.0168</v>
+        <v>97.9242</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>97.75025084</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>30000000.0</v>
+        <v>9286273.83</v>
       </c>
       <c r="I75" s="1">
-        <v>5040.0</v>
+        <v>16525.17</v>
       </c>
       <c r="J75" s="1">
-        <v>0.0168</v>
+        <v>0.17795264605071</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>194</v>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>30005040.0</v>
+        <v>9302799.0</v>
       </c>
       <c r="N75" s="1">
-        <v>30592765.92</v>
+        <v>9302799.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.92</v>
+        <v>0.27</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B76" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="C76" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.0155</v>
+        <v>97.3876</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>97.42790333</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>20000000.0</v>
+        <v>14614185.5</v>
       </c>
       <c r="I76" s="1">
-        <v>3100.0</v>
+        <v>-6045.5</v>
       </c>
       <c r="J76" s="1">
-        <v>0.0155</v>
+        <v>-0.041367341341055</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76" t="s">
-        <v>197</v>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>20003100.0</v>
+        <v>14608140.0</v>
       </c>
       <c r="N76" s="1">
-        <v>20428982.22</v>
+        <v>14608140.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.62</v>
+        <v>0.43</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B77" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="C77" s="1">
-        <v>21000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.007</v>
+        <v>99.7541</v>
       </c>
       <c r="E77" s="1">
-        <v>100.00013333</v>
+        <v>99.47774185</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>21000028.0</v>
+        <v>19895548.37</v>
       </c>
       <c r="I77" s="1">
-        <v>1442.0</v>
+        <v>55271.63</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0068666575111233</v>
+        <v>0.27780903030219</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>200</v>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>21001470.0</v>
+        <v>19950820.0</v>
       </c>
       <c r="N77" s="1">
-        <v>21486609.67</v>
+        <v>19950820.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.65</v>
+        <v>0.59</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="B78" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="C78" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0048</v>
+        <v>100.002</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>480.0</v>
+        <v>600.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0048</v>
+        <v>0.002</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="M78" s="1">
-        <v>10000480.0</v>
+        <v>30000600.0</v>
       </c>
       <c r="N78" s="1">
-        <v>10069083.39</v>
+        <v>30043070.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.3</v>
+        <v>0.88</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="B79" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="C79" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0104</v>
+        <v>100.0245</v>
       </c>
       <c r="E79" s="1">
-        <v>99.9897</v>
+        <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>9998970.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>2070.0</v>
+        <v>9800.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.020702132319629</v>
+        <v>0.0245</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="M79" s="1">
-        <v>10001040.0</v>
+        <v>40009800.0</v>
       </c>
       <c r="N79" s="1">
-        <v>10225680.5</v>
+        <v>40833511.78</v>
       </c>
       <c r="O79" s="1">
-        <v>0.31</v>
+        <v>1.2</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="B80" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="C80" s="1">
-        <v>25000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.0057</v>
+        <v>100.0263</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>25000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>1425.0</v>
+        <v>13150.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.0057</v>
+        <v>0.0263</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="M80" s="1">
-        <v>25001425.0</v>
+        <v>50013150.0</v>
       </c>
       <c r="N80" s="1">
-        <v>25171360.0</v>
+        <v>51011098.33</v>
       </c>
       <c r="O80" s="1">
-        <v>0.76</v>
+        <v>1.5</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="B81" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="C81" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0488</v>
+        <v>100.015</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>9760.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0488</v>
+        <v>0.015</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="M81" s="1">
-        <v>20009760.0</v>
+        <v>20003000.0</v>
       </c>
       <c r="N81" s="1">
-        <v>20303508.0</v>
+        <v>20435385.56</v>
       </c>
       <c r="O81" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="B82" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="C82" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.9901</v>
+        <v>100.0099</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-1980.0</v>
+        <v>2475.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.0099</v>
+        <v>0.0099</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="M82" s="1">
-        <v>19998020.0</v>
+        <v>25002475.0</v>
       </c>
       <c r="N82" s="1">
-        <v>20019580.72</v>
+        <v>25184356.67</v>
       </c>
       <c r="O82" s="1">
-        <v>0.6</v>
+        <v>0.74</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="B83" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="C83" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9724</v>
+        <v>99.9944</v>
       </c>
       <c r="E83" s="1">
-        <v>98.27945433</v>
+        <v>99.65384132</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>14741918.15</v>
+        <v>24913460.33</v>
       </c>
       <c r="I83" s="1">
-        <v>253941.85</v>
+        <v>85139.67</v>
       </c>
       <c r="J83" s="1">
-        <v>1.7225835024732</v>
+        <v>0.34174164837904</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>14995860.0</v>
+        <v>24998600.0</v>
       </c>
       <c r="N83" s="1">
-        <v>14995860.0</v>
+        <v>24998600.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.45</v>
+        <v>0.74</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="B84" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="C84" s="1">
-        <v>29000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.9825</v>
+        <v>100.006</v>
       </c>
       <c r="E84" s="1">
-        <v>99.12450762</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>28746107.21</v>
+        <v>30000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>248817.79</v>
+        <v>1800.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.8655703820427</v>
+        <v>0.006</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>0.0</v>
+      <c r="L84" t="s">
+        <v>213</v>
       </c>
       <c r="M84" s="1">
-        <v>28994925.0</v>
+        <v>30001800.0</v>
       </c>
       <c r="N84" s="1">
-        <v>28994925.0</v>
+        <v>30629510.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.87</v>
+        <v>0.9</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B85" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C85" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.7335</v>
+        <v>100.006</v>
       </c>
       <c r="E85" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>14920177.05</v>
+        <v>20000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>39847.95</v>
+        <v>1200.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.26707424359954</v>
+        <v>0.006</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>0.0</v>
+      <c r="L85" t="s">
+        <v>216</v>
       </c>
       <c r="M85" s="1">
-        <v>14960025.0</v>
+        <v>20001200.0</v>
       </c>
       <c r="N85" s="1">
-        <v>14960025.0</v>
+        <v>20453549.89</v>
       </c>
       <c r="O85" s="1">
-        <v>0.45</v>
+        <v>0.6</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B86" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="C86" s="1">
-        <v>48000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.8894</v>
+        <v>99.9758</v>
       </c>
       <c r="E86" s="1">
-        <v>99.83693302</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>47921727.85</v>
+        <v>20000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>25184.15</v>
+        <v>-4840.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.05255267522663</v>
+        <v>-0.0242</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86">
-        <v>0.0</v>
+      <c r="L86" t="s">
+        <v>219</v>
       </c>
       <c r="M86" s="1">
-        <v>47946912.0</v>
+        <v>19995160.0</v>
       </c>
       <c r="N86" s="1">
-        <v>47946912.0</v>
+        <v>20007563.89</v>
       </c>
       <c r="O86" s="1">
-        <v>1.45</v>
+        <v>0.59</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B87" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C87" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.7952</v>
+        <v>100.0087</v>
       </c>
       <c r="E87" s="1">
-        <v>97.7176416</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14657646.24</v>
+        <v>10000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>11633.76</v>
+        <v>870.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.079369905710045</v>
+        <v>0.0087</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87">
-        <v>0.0</v>
+      <c r="L87" t="s">
+        <v>222</v>
       </c>
       <c r="M87" s="1">
-        <v>14669280.0</v>
+        <v>10000870.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14669280.0</v>
+        <v>10082741.11</v>
       </c>
       <c r="O87" s="1">
-        <v>0.44</v>
+        <v>0.3</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B88" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C88" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.0079</v>
+        <v>99.9943</v>
       </c>
       <c r="E88" s="1">
-        <v>99.996575</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>39998630.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>4530.0</v>
+        <v>-570.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.011325387894535</v>
+        <v>-0.0057</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="M88" s="1">
-        <v>40003160.0</v>
+        <v>9999430.0</v>
       </c>
       <c r="N88" s="1">
-        <v>40927235.56</v>
+        <v>10001325.0</v>
       </c>
       <c r="O88" s="1">
-        <v>1.23</v>
+        <v>0.29</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="B89" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C89" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0018</v>
+        <v>100.0176</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>540.0</v>
+        <v>4400.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.0018</v>
+        <v>0.0176</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="M89" s="1">
-        <v>30000540.0</v>
+        <v>25004400.0</v>
       </c>
       <c r="N89" s="1">
-        <v>30100533.33</v>
+        <v>25207494.38</v>
       </c>
       <c r="O89" s="1">
-        <v>0.91</v>
+        <v>0.74</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B90" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C90" s="1">
-        <v>32000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0011</v>
+        <v>100.0438</v>
       </c>
       <c r="E90" s="1">
-        <v>100.00105</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>32000336.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>16.0</v>
+        <v>8760.0</v>
       </c>
       <c r="J90" s="1">
-        <v>4.9999475005512E-5</v>
+        <v>0.0438</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="M90" s="1">
-        <v>32000352.0</v>
+        <v>20008760.0</v>
       </c>
       <c r="N90" s="1">
-        <v>32768861.16</v>
+        <v>20329068.33</v>
       </c>
       <c r="O90" s="1">
-        <v>0.99</v>
+        <v>0.6</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B91" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C91" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0355</v>
+        <v>100.0028</v>
       </c>
       <c r="E91" s="1">
         <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>12425.0</v>
+        <v>560.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.0355</v>
+        <v>0.0028</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="M91" s="1">
-        <v>35012425.0</v>
+        <v>20000560.0</v>
       </c>
       <c r="N91" s="1">
-        <v>35614935.22</v>
+        <v>20048775.67</v>
       </c>
       <c r="O91" s="1">
-        <v>1.07</v>
+        <v>0.59</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B92" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C92" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0219</v>
+        <v>99.9978</v>
       </c>
       <c r="E92" s="1">
         <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>6570.0</v>
+        <v>-440.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.0219</v>
+        <v>-0.0022</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="M92" s="1">
-        <v>30006570.0</v>
+        <v>19999560.0</v>
       </c>
       <c r="N92" s="1">
-        <v>30270774.42</v>
+        <v>20019989.28</v>
       </c>
       <c r="O92" s="1">
-        <v>0.91</v>
+        <v>0.59</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B93" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C93" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0256</v>
+        <v>99.936</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>99.8295134</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>30000000.0</v>
+        <v>29948854.02</v>
       </c>
       <c r="I93" s="1">
-        <v>7680.0</v>
+        <v>31945.98</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0256</v>
+        <v>0.10666845542292</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>243</v>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>30007680.0</v>
+        <v>29980800.0</v>
       </c>
       <c r="N93" s="1">
-        <v>30311889.5</v>
+        <v>29980800.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B94" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C94" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.7671</v>
+        <v>99.8564</v>
       </c>
       <c r="E94" s="1">
-        <v>99.47526793</v>
+        <v>99.467847</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>14921290.19</v>
+        <v>14920177.05</v>
       </c>
       <c r="I94" s="1">
-        <v>43774.81</v>
+        <v>58282.95</v>
       </c>
       <c r="J94" s="1">
-        <v>0.29337148090141</v>
+        <v>0.39063175862246</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>14965065.0</v>
+        <v>14978460.0</v>
       </c>
       <c r="N94" s="1">
-        <v>14965065.0</v>
+        <v>14978460.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B95" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C95" s="1">
-        <v>80000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.9019</v>
+        <v>99.8101</v>
       </c>
       <c r="E95" s="1">
-        <v>98.9818405</v>
+        <v>99.79965221</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>79185472.4</v>
+        <v>47903833.06</v>
       </c>
       <c r="I95" s="1">
-        <v>736047.6</v>
+        <v>5014.94</v>
       </c>
       <c r="J95" s="1">
-        <v>0.92952353214729</v>
+        <v>0.010468765607376</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>79921520.0</v>
+        <v>47908848.0</v>
       </c>
       <c r="N95" s="1">
-        <v>79921520.0</v>
+        <v>47908848.0</v>
       </c>
       <c r="O95" s="1">
-        <v>2.41</v>
+        <v>1.41</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B96" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C96" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.557</v>
+        <v>97.63</v>
       </c>
       <c r="E96" s="1">
-        <v>99.48082066</v>
+        <v>97.7176416</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>34818287.23</v>
+        <v>14657646.24</v>
       </c>
       <c r="I96" s="1">
-        <v>26662.77</v>
+        <v>-13146.24</v>
       </c>
       <c r="J96" s="1">
-        <v>0.076576914377991</v>
+        <v>-0.089688615653205</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>34844950.0</v>
+        <v>14644500.0</v>
       </c>
       <c r="N96" s="1">
-        <v>34844950.0</v>
+        <v>14644500.0</v>
       </c>
       <c r="O96" s="1">
-        <v>1.05</v>
+        <v>0.43</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B97" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C97" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.8601</v>
+        <v>100.0077</v>
       </c>
       <c r="E97" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>19857686.58</v>
+        <v>30000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>114333.42</v>
+        <v>2310.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.57576404753589</v>
+        <v>0.0077</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>0.0</v>
+      <c r="L97" t="s">
+        <v>248</v>
       </c>
       <c r="M97" s="1">
-        <v>19972020.0</v>
+        <v>30002310.0</v>
       </c>
       <c r="N97" s="1">
-        <v>19972020.0</v>
+        <v>30142003.5</v>
       </c>
       <c r="O97" s="1">
-        <v>0.6</v>
+        <v>0.89</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B98" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C98" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.037</v>
+        <v>99.9932</v>
       </c>
       <c r="E98" s="1">
         <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>11100.0</v>
+        <v>-680.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.037</v>
+        <v>-0.0068</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="M98" s="1">
-        <v>30011100.0</v>
+        <v>9999320.0</v>
       </c>
       <c r="N98" s="1">
-        <v>30551975.42</v>
+        <v>10011506.67</v>
       </c>
       <c r="O98" s="1">
-        <v>0.92</v>
+        <v>0.29</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B99" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C99" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.5812</v>
+        <v>99.9833</v>
       </c>
       <c r="E99" s="1">
-        <v>99.48840848</v>
+        <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>24872102.12</v>
+        <v>20000000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>23197.88</v>
+        <v>-3340.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.093268674630225</v>
+        <v>-0.0167</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99">
-        <v>0.0</v>
+      <c r="L99" t="s">
+        <v>254</v>
       </c>
       <c r="M99" s="1">
-        <v>24895300.0</v>
+        <v>19996660.0</v>
       </c>
       <c r="N99" s="1">
-        <v>24895300.0</v>
+        <v>20021700.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.75</v>
+        <v>0.59</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B100" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C100" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0213</v>
+        <v>100.0327</v>
       </c>
       <c r="E100" s="1">
         <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>6390.0</v>
+        <v>11445.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0213</v>
+        <v>0.0327</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="M100" s="1">
-        <v>30006390.0</v>
+        <v>35011445.0</v>
       </c>
       <c r="N100" s="1">
-        <v>30108790.83</v>
+        <v>35660728.93</v>
       </c>
       <c r="O100" s="1">
-        <v>0.91</v>
+        <v>1.05</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B101" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0111</v>
+        <v>100.0256</v>
       </c>
       <c r="E101" s="1">
         <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>3330.0</v>
+        <v>7680.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0111</v>
+        <v>0.0256</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="M101" s="1">
-        <v>30003330.0</v>
+        <v>30007680.0</v>
       </c>
       <c r="N101" s="1">
-        <v>30672346.0</v>
+        <v>30310875.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B102" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C102" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0245</v>
+        <v>100.0286</v>
       </c>
       <c r="E102" s="1">
         <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>4900.0</v>
+        <v>8580.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0245</v>
+        <v>0.0286</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="M102" s="1">
-        <v>20004900.0</v>
+        <v>30008580.0</v>
       </c>
       <c r="N102" s="1">
-        <v>20401429.67</v>
+        <v>30352696.5</v>
       </c>
       <c r="O102" s="1">
-        <v>0.62</v>
+        <v>0.89</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B103" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C103" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.9977</v>
+        <v>99.8557</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>99.8194931</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>15000000.0</v>
+        <v>19963898.62</v>
       </c>
       <c r="I103" s="1">
-        <v>-345.0</v>
+        <v>7241.38</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.0023</v>
+        <v>0.036272374138113</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>268</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>14999655.0</v>
+        <v>19971140.0</v>
       </c>
       <c r="N103" s="1">
-        <v>15028426.88</v>
+        <v>19971140.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.45</v>
+        <v>0.59</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B104" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="C104" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0109</v>
+        <v>99.8942</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>99.47526793</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>10000000.0</v>
+        <v>14921290.19</v>
       </c>
       <c r="I104" s="1">
-        <v>1090.0</v>
+        <v>62839.81</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0109</v>
+        <v>0.42114193343759</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>271</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>10001090.0</v>
+        <v>14984130.0</v>
       </c>
       <c r="N104" s="1">
-        <v>10019582.36</v>
+        <v>14984130.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B105" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C105" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.7807</v>
+        <v>99.6824</v>
       </c>
       <c r="E105" s="1">
-        <v>99.47403105</v>
+        <v>99.48082066</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>19894806.21</v>
+        <v>34818287.23</v>
       </c>
       <c r="I105" s="1">
-        <v>61333.79</v>
+        <v>70552.77</v>
       </c>
       <c r="J105" s="1">
-        <v>0.30829046210649</v>
+        <v>0.20263136303618</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>19956140.0</v>
+        <v>34888840.0</v>
       </c>
       <c r="N105" s="1">
-        <v>19956140.0</v>
+        <v>34888840.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.6</v>
+        <v>1.03</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B106" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C106" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.8998</v>
+        <v>99.9827</v>
       </c>
       <c r="E106" s="1">
-        <v>99.8365454</v>
+        <v>99.2884329</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>9983654.54</v>
+        <v>19857686.58</v>
       </c>
       <c r="I106" s="1">
-        <v>6325.46</v>
+        <v>138853.42</v>
       </c>
       <c r="J106" s="1">
-        <v>0.063358161829987</v>
+        <v>0.6992426808662</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>9989980.0</v>
+        <v>19996540.0</v>
       </c>
       <c r="N106" s="1">
-        <v>9989980.0</v>
+        <v>19996540.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B107" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C107" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9509</v>
+        <v>100.0299</v>
       </c>
       <c r="E107" s="1">
-        <v>99.829956</v>
+        <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>9982995.6</v>
+        <v>30000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>12094.4</v>
+        <v>8970.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.12115000832015</v>
+        <v>0.0299</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>0.0</v>
+      <c r="L107" t="s">
+        <v>274</v>
       </c>
       <c r="M107" s="1">
-        <v>9995090.0</v>
+        <v>30008970.0</v>
       </c>
       <c r="N107" s="1">
-        <v>9995090.0</v>
+        <v>30589473.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B108" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C108" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.9081</v>
+        <v>99.7021</v>
       </c>
       <c r="E108" s="1">
-        <v>99.82918118</v>
+        <v>99.48840848</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>39931672.47</v>
+        <v>24872102.12</v>
       </c>
       <c r="I108" s="1">
-        <v>31567.53</v>
+        <v>53422.88</v>
       </c>
       <c r="J108" s="1">
-        <v>0.079053863881399</v>
+        <v>0.21479036931519</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>39963240.0</v>
+        <v>24925525.0</v>
       </c>
       <c r="N108" s="1">
-        <v>39963240.0</v>
+        <v>24925525.0</v>
       </c>
       <c r="O108" s="1">
-        <v>1.2</v>
+        <v>0.73</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B109" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C109" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.8902</v>
+        <v>100.0272</v>
       </c>
       <c r="E109" s="1">
-        <v>99.6399262</v>
+        <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>19927985.24</v>
+        <v>30000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>50054.76</v>
+        <v>8160.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.25117822698668</v>
+        <v>0.0272</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109">
-        <v>0.0</v>
+      <c r="L109" t="s">
+        <v>279</v>
       </c>
       <c r="M109" s="1">
-        <v>19978040.0</v>
+        <v>30008160.0</v>
       </c>
       <c r="N109" s="1">
-        <v>19978040.0</v>
+        <v>30149735.33</v>
       </c>
       <c r="O109" s="1">
-        <v>0.6</v>
+        <v>0.89</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B110" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C110" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.6927</v>
+        <v>100.0156</v>
       </c>
       <c r="E110" s="1">
-        <v>99.47155735</v>
+        <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>19894311.47</v>
+        <v>20000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>44228.53</v>
+        <v>3120.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.22231747033163</v>
+        <v>0.0156</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110">
-        <v>0.0</v>
+      <c r="L110" t="s">
+        <v>282</v>
       </c>
       <c r="M110" s="1">
-        <v>19938540.0</v>
+        <v>20003120.0</v>
       </c>
       <c r="N110" s="1">
-        <v>19938540.0</v>
+        <v>20425983.06</v>
       </c>
       <c r="O110" s="1">
         <v>0.6</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>283</v>
+      </c>
+      <c r="B111" t="s">
         <v>284</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.0103</v>
+      </c>
+      <c r="E111" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>1545.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>0.0103</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" t="s">
         <v>285</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>29996460.0</v>
+        <v>15001545.0</v>
       </c>
       <c r="N111" s="1">
-        <v>29996460.0</v>
+        <v>15049840.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.9</v>
+        <v>0.44</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>286</v>
       </c>
       <c r="B112" t="s">
         <v>287</v>
       </c>
       <c r="C112" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.5028</v>
+        <v>100.015</v>
       </c>
       <c r="E112" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>9783847.63</v>
+        <v>10000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>66432.37</v>
+        <v>1500.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.67900045577468</v>
+        <v>0.015</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>288</v>
       </c>
       <c r="M112" s="1">
-        <v>9850280.0</v>
+        <v>10001500.0</v>
       </c>
       <c r="N112" s="1">
-        <v>9850280.0</v>
+        <v>10032541.11</v>
       </c>
       <c r="O112" s="1">
         <v>0.3</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B113" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C113" s="1">
-        <v>18000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.953</v>
+        <v>99.9018</v>
       </c>
       <c r="E113" s="1">
-        <v>99.81992211</v>
+        <v>99.47403105</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>17967585.98</v>
+        <v>19894806.21</v>
       </c>
       <c r="I113" s="1">
-        <v>23954.02</v>
+        <v>85553.79</v>
       </c>
       <c r="J113" s="1">
-        <v>0.13331796506589</v>
+        <v>0.43003077836967</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>17991540.0</v>
+        <v>19980360.0</v>
       </c>
       <c r="N113" s="1">
-        <v>17991540.0</v>
+        <v>19980360.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B114" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C114" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.0125</v>
+        <v>99.8901</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>99.810914</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>20000000.0</v>
+        <v>9981091.4</v>
       </c>
       <c r="I114" s="1">
-        <v>2500.0</v>
+        <v>7918.6</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0125</v>
+        <v>0.079336013294097</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114" t="s">
-        <v>292</v>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>20002500.0</v>
+        <v>9989010.0</v>
       </c>
       <c r="N114" s="1">
-        <v>20015131.11</v>
+        <v>9989010.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>293</v>
       </c>
       <c r="B115" t="s">
         <v>294</v>
       </c>
       <c r="C115" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0</v>
+        <v>99.8465</v>
       </c>
       <c r="E115" s="1">
-        <v>99.24</v>
+        <v>99.80919808</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>9924000.0</v>
+        <v>39923679.23</v>
       </c>
       <c r="I115" s="1">
-        <v>76000.0</v>
+        <v>14920.77</v>
       </c>
       <c r="J115" s="1">
-        <v>0.7658202337767</v>
+        <v>0.03737323384962</v>
       </c>
       <c r="K115">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>10000000.0</v>
+        <v>39938600.0</v>
       </c>
       <c r="N115" s="1">
-        <v>10124657.53</v>
+        <v>39938600.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>1.18</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>295</v>
+      </c>
+      <c r="B116" t="s">
         <v>296</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.505</v>
+        <v>99.8141</v>
       </c>
       <c r="E116" s="1">
-        <v>98.33</v>
+        <v>99.47155735</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3933200.0</v>
+        <v>19894311.47</v>
       </c>
       <c r="I116" s="1">
-        <v>7000.0</v>
+        <v>68508.53</v>
       </c>
       <c r="J116" s="1">
-        <v>0.17797213464863</v>
+        <v>0.34436240783356</v>
       </c>
       <c r="K116">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>3940200.0</v>
+        <v>19962820.0</v>
       </c>
       <c r="N116" s="1">
-        <v>3942720.55</v>
+        <v>19962820.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.12</v>
+        <v>0.59</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B117" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C117" s="1">
-        <v>21400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.642</v>
+        <v>99.5625</v>
       </c>
       <c r="E117" s="1">
-        <v>98.97545327</v>
+        <v>99.458614</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>21180747.0</v>
+        <v>29837584.2</v>
       </c>
       <c r="I117" s="1">
-        <v>142641.0</v>
+        <v>31165.8</v>
       </c>
       <c r="J117" s="1">
-        <v>0.67344650309076</v>
+        <v>0.10445148572048</v>
       </c>
       <c r="K117">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>21323388.0</v>
+        <v>29868750.0</v>
       </c>
       <c r="N117" s="1">
-        <v>21471722.25</v>
+        <v>29868750.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.65</v>
+        <v>0.88</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B118" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C118" s="1">
-        <v>15000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.8763</v>
+        <v>99.7327</v>
       </c>
       <c r="E118" s="1">
-        <v>99.87633333</v>
+        <v>99.63533473</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>14981450.0</v>
+        <v>7373014.77</v>
       </c>
       <c r="I118" s="1">
-        <v>-5.0</v>
+        <v>7205.03</v>
       </c>
       <c r="J118" s="1">
-        <v>-3.3374606596825E-5</v>
+        <v>0.097721627105868</v>
       </c>
       <c r="K118">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>14981445.0</v>
+        <v>7380219.8</v>
       </c>
       <c r="N118" s="1">
-        <v>14999064.86</v>
+        <v>7380219.8</v>
       </c>
       <c r="O118" s="1">
-        <v>0.45</v>
+        <v>0.22</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B119" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C119" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.603</v>
+        <v>98.5002</v>
       </c>
       <c r="E119" s="1">
-        <v>99.163675</v>
+        <v>97.8384763</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>19832735.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I119" s="1">
-        <v>87865.0</v>
+        <v>66172.37</v>
       </c>
       <c r="J119" s="1">
-        <v>0.4430301720867</v>
+        <v>0.67634301455285</v>
       </c>
       <c r="K119">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>19920600.0</v>
+        <v>9850020.0</v>
       </c>
       <c r="N119" s="1">
-        <v>20029915.07</v>
+        <v>9850020.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B120" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="C120" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.722</v>
+        <v>99.8883</v>
       </c>
       <c r="E120" s="1">
-        <v>100.747</v>
+        <v>99.8186351</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>30224100.0</v>
+        <v>9981863.51</v>
       </c>
       <c r="I120" s="1">
-        <v>-7500.0</v>
+        <v>6966.49</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.024814634678948</v>
+        <v>0.06979147724291</v>
       </c>
       <c r="K120">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>30216600.0</v>
+        <v>9988830.0</v>
       </c>
       <c r="N120" s="1">
-        <v>30481052.05</v>
+        <v>9988830.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.92</v>
+        <v>0.29</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="B121" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="C121" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.94</v>
+        <v>99.5665</v>
       </c>
       <c r="E121" s="1">
-        <v>98.63892667</v>
+        <v>99.5457396</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>14795839.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I121" s="1">
-        <v>45161.0</v>
+        <v>4152.08</v>
       </c>
       <c r="J121" s="1">
-        <v>0.30522770624903</v>
+        <v>0.020855136627063</v>
       </c>
       <c r="K121">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>14841000.0</v>
+        <v>19913300.0</v>
       </c>
       <c r="N121" s="1">
-        <v>14850143.84</v>
+        <v>19913300.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.45</v>
+        <v>0.59</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B122" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="C122" s="1">
-        <v>26200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.182</v>
+        <v>99.9996</v>
       </c>
       <c r="E122" s="1">
-        <v>100.64458779</v>
+        <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>26368882.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-121198.0</v>
+        <v>-80.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.45962509900875</v>
+        <v>-0.0004</v>
       </c>
       <c r="K122">
-        <v>3.16</v>
+        <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="M122" s="1">
-        <v>26247684.0</v>
+        <v>19999920.0</v>
       </c>
       <c r="N122" s="1">
-        <v>27075137.42</v>
+        <v>20039081.61</v>
       </c>
       <c r="O122" s="1">
-        <v>0.82</v>
+        <v>0.59</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B123" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="C123" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.928</v>
+        <v>98.294</v>
       </c>
       <c r="E123" s="1">
-        <v>99.14</v>
+        <v>98.33</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>4957000.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I123" s="1">
-        <v>39400.0</v>
+        <v>-1440.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.79483558603994</v>
+        <v>-0.03661141055629</v>
       </c>
       <c r="K123">
-        <v>1.04</v>
+        <v>0.09</v>
       </c>
       <c r="L123" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="M123" s="1">
-        <v>4996400.0</v>
+        <v>3931760.0</v>
       </c>
       <c r="N123" s="1">
-        <v>5048643.15</v>
+        <v>3935431.23</v>
       </c>
       <c r="O123" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B124" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="C124" s="1">
-        <v>10000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.903</v>
+        <v>99.654</v>
       </c>
       <c r="E124" s="1">
-        <v>98.3985</v>
+        <v>98.97545327</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9839850.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I124" s="1">
-        <v>150450.0</v>
+        <v>145209.0</v>
       </c>
       <c r="J124" s="1">
-        <v>1.5289867223586</v>
+        <v>0.68557072137257</v>
       </c>
       <c r="K124">
-        <v>0.19</v>
+        <v>0.75</v>
       </c>
       <c r="L124" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="M124" s="1">
-        <v>9990300.0</v>
+        <v>21325956.0</v>
       </c>
       <c r="N124" s="1">
-        <v>10009368.49</v>
+        <v>21486602.58</v>
       </c>
       <c r="O124" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="B125" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="C125" s="1">
-        <v>10500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.78</v>
+        <v>100.0</v>
       </c>
       <c r="E125" s="1">
-        <v>99.75</v>
+        <v>99.87633333</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>10473750.0</v>
+        <v>14981450.0</v>
       </c>
       <c r="I125" s="1">
-        <v>3150.0</v>
+        <v>18550.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.030075187969925</v>
+        <v>0.12381979047422</v>
       </c>
       <c r="K125">
-        <v>0.82</v>
+        <v>0.12</v>
       </c>
       <c r="L125" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="M125" s="1">
-        <v>10476900.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="N125" s="1">
-        <v>10563489.04</v>
+        <v>15018647.26</v>
       </c>
       <c r="O125" s="1">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="B126" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="C126" s="1">
-        <v>3124000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.077</v>
+        <v>99.664</v>
       </c>
       <c r="E126" s="1">
-        <v>99.04783611</v>
+        <v>99.163675</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3094254.4</v>
+        <v>19832735.0</v>
       </c>
       <c r="I126" s="1">
-        <v>911.08</v>
+        <v>100065.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.029444249962123</v>
+        <v>0.50454463290111</v>
       </c>
       <c r="K126">
-        <v>0.11</v>
+        <v>0.59</v>
       </c>
       <c r="L126" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="M126" s="1">
-        <v>3095165.48</v>
+        <v>19932800.0</v>
       </c>
       <c r="N126" s="1">
-        <v>3098482.06</v>
+        <v>20050745.21</v>
       </c>
       <c r="O126" s="1">
-        <v>0.09</v>
+        <v>0.59</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="B127" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="C127" s="1">
-        <v>46499000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.359</v>
+        <v>100.402</v>
       </c>
       <c r="E127" s="1">
-        <v>101.14901439</v>
+        <v>100.747</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>47033280.2</v>
+        <v>30224100.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-367348.79</v>
+        <v>-103500.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.78104012400989</v>
+        <v>-0.34244195856949</v>
       </c>
       <c r="K127">
-        <v>3.13</v>
+        <v>1.07</v>
       </c>
       <c r="L127" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="M127" s="1">
-        <v>46665931.41</v>
+        <v>30120600.0</v>
       </c>
       <c r="N127" s="1">
-        <v>48123324.73</v>
+        <v>30441147.95</v>
       </c>
       <c r="O127" s="1">
-        <v>1.45</v>
+        <v>0.9</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="B128" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="C128" s="1">
-        <v>8800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.282</v>
+        <v>98.943</v>
       </c>
       <c r="E128" s="1">
-        <v>98.743125</v>
+        <v>98.63892667</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>8689395.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I128" s="1">
-        <v>47421.0</v>
+        <v>45611.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.54573419668458</v>
+        <v>0.30826910187384</v>
       </c>
       <c r="K128">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="L128" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="M128" s="1">
-        <v>8736816.0</v>
+        <v>14841450.0</v>
       </c>
       <c r="N128" s="1">
-        <v>8750799.56</v>
+        <v>14851672.6</v>
       </c>
       <c r="O128" s="1">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="B129" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="C129" s="1">
-        <v>9400000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.042</v>
+        <v>100.09</v>
       </c>
       <c r="E129" s="1">
-        <v>98.855</v>
+        <v>100.64458779</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>9292370.0</v>
+        <v>26368882.0</v>
       </c>
       <c r="I129" s="1">
-        <v>17578.0</v>
+        <v>-145302.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.18916595012898</v>
+        <v>-0.55103587630298</v>
       </c>
       <c r="K129">
-        <v>0.22</v>
+        <v>3.37</v>
       </c>
       <c r="L129" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="M129" s="1">
-        <v>9309948.0</v>
+        <v>26223580.0</v>
       </c>
       <c r="N129" s="1">
-        <v>9331033.62</v>
+        <v>27105676.58</v>
       </c>
       <c r="O129" s="1">
-        <v>0.28</v>
+        <v>0.8</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="B130" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="C130" s="1">
-        <v>31300000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.012</v>
+        <v>99.989</v>
       </c>
       <c r="E130" s="1">
-        <v>100.17175712</v>
+        <v>99.14</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>31353759.98</v>
+        <v>4957000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-50003.98</v>
+        <v>42450.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.15948320084065</v>
+        <v>0.85636473673593</v>
       </c>
       <c r="K130">
-        <v>2.12</v>
+        <v>1.11</v>
       </c>
       <c r="L130" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="M130" s="1">
-        <v>31303756.0</v>
+        <v>4999450.0</v>
       </c>
       <c r="N130" s="1">
-        <v>31967701.89</v>
+        <v>5054929.45</v>
       </c>
       <c r="O130" s="1">
-        <v>0.96</v>
+        <v>0.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="B131" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="C131" s="1">
-        <v>1000000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.403</v>
+        <v>99.835</v>
       </c>
       <c r="E131" s="1">
-        <v>98.02</v>
+        <v>99.75</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>980200.0</v>
+        <v>10473750.0</v>
       </c>
       <c r="I131" s="1">
-        <v>13830.0</v>
+        <v>8925.0</v>
       </c>
       <c r="J131" s="1">
-        <v>1.4109365435625</v>
+        <v>0.085213032581454</v>
       </c>
       <c r="K131">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>876.71</v>
+        <v>0.88</v>
+      </c>
+      <c r="L131" t="s">
+        <v>336</v>
       </c>
       <c r="M131" s="1">
-        <v>994030.0</v>
+        <v>10482675.0</v>
       </c>
       <c r="N131" s="1">
-        <v>994906.71</v>
+        <v>10575305.14</v>
       </c>
       <c r="O131" s="1">
-        <v>0.03</v>
+        <v>0.31</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="B132" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="C132" s="1">
-        <v>9088000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.389</v>
+        <v>98.932</v>
       </c>
       <c r="E132" s="1">
-        <v>98.65440383</v>
+        <v>99.04783611</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>8965712.22</v>
+        <v>3094254.4</v>
       </c>
       <c r="I132" s="1">
-        <v>66760.1</v>
+        <v>-3618.72</v>
       </c>
       <c r="J132" s="1">
-        <v>0.74461569099973</v>
+        <v>-0.11694965998917</v>
       </c>
       <c r="K132">
+        <v>0.18</v>
+      </c>
+      <c r="L132" t="s">
+        <v>339</v>
+      </c>
+      <c r="M132" s="1">
+        <v>3090635.68</v>
+      </c>
+      <c r="N132" s="1">
+        <v>3096198.97</v>
+      </c>
+      <c r="O132" s="1">
         <v>0.09</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="B133" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="C133" s="1">
-        <v>20000000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.913</v>
+        <v>100.236</v>
       </c>
       <c r="E133" s="1">
-        <v>99.174455</v>
+        <v>101.14901439</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>19834891.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I133" s="1">
-        <v>147709.0</v>
+        <v>-424542.56</v>
       </c>
       <c r="J133" s="1">
-        <v>0.74469277396079</v>
+        <v>-0.90264289072485</v>
       </c>
       <c r="K133">
-        <v>0.12</v>
+        <v>3.36</v>
       </c>
       <c r="L133" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="M133" s="1">
-        <v>19982600.0</v>
+        <v>46608737.64</v>
       </c>
       <c r="N133" s="1">
-        <v>20006572.6</v>
+        <v>48173142.35</v>
       </c>
       <c r="O133" s="1">
-        <v>0.6</v>
+        <v>1.42</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B134" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="C134" s="1">
-        <v>4100000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.552</v>
+        <v>99.354</v>
       </c>
       <c r="E134" s="1">
-        <v>99.37609756</v>
+        <v>98.743125</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>4074420.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I134" s="1">
-        <v>7212.0</v>
+        <v>53757.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.17700678869631</v>
+        <v>0.61865066555267</v>
       </c>
       <c r="K134">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="L134" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="M134" s="1">
-        <v>4081632.0</v>
+        <v>8743152.0</v>
       </c>
       <c r="N134" s="1">
-        <v>4105515.9</v>
+        <v>8758401.32</v>
       </c>
       <c r="O134" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B135" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="C135" s="1">
-        <v>12000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.634</v>
+        <v>99.01</v>
       </c>
       <c r="E135" s="1">
-        <v>100.68475</v>
+        <v>98.855</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>12082170.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-6090.0</v>
+        <v>14570.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.050404852770653</v>
+        <v>0.15679530625664</v>
       </c>
       <c r="K135">
-        <v>0.14</v>
+        <v>0.26</v>
       </c>
       <c r="L135" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="M135" s="1">
-        <v>12076080.0</v>
+        <v>9306940.0</v>
       </c>
       <c r="N135" s="1">
-        <v>12092847.12</v>
+        <v>9331405.75</v>
       </c>
       <c r="O135" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="B136" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="C136" s="1">
-        <v>7800000.0</v>
+        <v>31300000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>101.149</v>
+        <v>100.007</v>
       </c>
       <c r="E136" s="1">
-        <v>101.89661538</v>
+        <v>100.17175712</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>7947936.0</v>
+        <v>31353759.98</v>
       </c>
       <c r="I136" s="1">
-        <v>-58314.0</v>
+        <v>-51568.98</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.73369991907333</v>
+        <v>-0.16447462770939</v>
       </c>
       <c r="K136">
-        <v>1.79</v>
+        <v>2.26</v>
       </c>
       <c r="L136" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="M136" s="1">
-        <v>7889622.0</v>
+        <v>31302191.0</v>
       </c>
       <c r="N136" s="1">
-        <v>8029487.75</v>
+        <v>32008906.41</v>
       </c>
       <c r="O136" s="1">
-        <v>0.24</v>
+        <v>0.94</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="B137" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C137" s="1">
-        <v>17450000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.773</v>
+        <v>99.505</v>
       </c>
       <c r="E137" s="1">
-        <v>99.71702006</v>
+        <v>98.02</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>17400620.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I137" s="1">
-        <v>9768.5</v>
+        <v>14850.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.056138804249504</v>
+        <v>1.5149969394001</v>
       </c>
       <c r="K137">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.09</v>
+      </c>
+      <c r="L137">
+        <v>948.63</v>
       </c>
       <c r="M137" s="1">
-        <v>17410388.5</v>
+        <v>995050.0</v>
       </c>
       <c r="N137" s="1">
-        <v>17596123.43</v>
+        <v>995998.63</v>
       </c>
       <c r="O137" s="1">
-        <v>0.53</v>
+        <v>0.03</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>2706544712</v>
+        <v>354</v>
+      </c>
+      <c r="B138" t="s">
+        <v>355</v>
       </c>
       <c r="C138" s="1">
-        <v>20000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.99477755</v>
+        <v>99.465</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0</v>
+        <v>98.65440383</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>0.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I138" s="1">
-        <v>-1044.49</v>
+        <v>73666.98</v>
       </c>
       <c r="J138" s="1">
-        <v>0</v>
+        <v>0.82165229256042</v>
       </c>
       <c r="K138">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L138" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="M138" s="1">
-        <v>-1044.49</v>
+        <v>9039379.2</v>
       </c>
       <c r="N138" s="1">
-        <v>-21812.65</v>
+        <v>9048000.35</v>
       </c>
       <c r="O138" s="1">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>2711869102</v>
+        <v>357</v>
+      </c>
+      <c r="B139" t="s">
+        <v>358</v>
       </c>
       <c r="C139" s="1">
-        <v>30000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.99415077</v>
+        <v>99.572</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0</v>
+        <v>99.37609756</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>0.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-1754.77</v>
+        <v>8032.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0</v>
+        <v>0.19713235258024</v>
       </c>
       <c r="K139">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="L139" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="M139" s="1">
-        <v>-1754.77</v>
+        <v>4082452.0</v>
       </c>
       <c r="N139" s="1">
-        <v>-27479.77</v>
+        <v>4108399.95</v>
       </c>
       <c r="O139" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>2715297022</v>
+        <v>360</v>
+      </c>
+      <c r="B140" t="s">
+        <v>361</v>
       </c>
       <c r="C140" s="1">
-        <v>30000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.9927262</v>
+        <v>100.204</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0</v>
+        <v>100.68475</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>0.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-2182.14</v>
+        <v>-57690.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0</v>
+        <v>-0.47748045260082</v>
       </c>
       <c r="K140">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="L140" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="M140" s="1">
-        <v>-2182.14</v>
+        <v>12024480.0</v>
       </c>
       <c r="N140" s="1">
-        <v>-24989.31</v>
+        <v>12061959.45</v>
       </c>
       <c r="O140" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>2760392012</v>
+        <v>363</v>
+      </c>
+      <c r="B141" t="s">
+        <v>364</v>
       </c>
       <c r="C141" s="1">
-        <v>5000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0414232</v>
+        <v>100.873</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I141" s="1">
-        <v>2071.16</v>
+        <v>-79842.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0</v>
+        <v>-1.0045626940126</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
+        <v>2.04</v>
       </c>
       <c r="L141" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="M141" s="1">
-        <v>2071.16</v>
+        <v>7868094.0</v>
       </c>
       <c r="N141" s="1">
-        <v>13162.94</v>
+        <v>8027032.36</v>
       </c>
       <c r="O141" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>2763112602</v>
+        <v>366</v>
+      </c>
+      <c r="B142" t="s">
+        <v>367</v>
       </c>
       <c r="C142" s="1">
-        <v>10000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0403461</v>
+        <v>99.775</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0</v>
+        <v>99.71702006</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>0.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I142" s="1">
-        <v>4034.61</v>
+        <v>10117.5</v>
       </c>
       <c r="J142" s="1">
-        <v>0</v>
+        <v>0.058144479909337</v>
       </c>
       <c r="K142">
-        <v>0.0</v>
+        <v>1.15</v>
       </c>
       <c r="L142" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="M142" s="1">
-        <v>4034.61</v>
+        <v>17410737.5</v>
       </c>
       <c r="N142" s="1">
-        <v>24979.2</v>
+        <v>17611532.02</v>
       </c>
       <c r="O142" s="1">
-        <v>0.0</v>
+        <v>0.52</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B143">
-        <v>2767186152</v>
+        <v>2760392012</v>
       </c>
       <c r="C143" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0433979</v>
+        <v>100.0290096</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>4339.79</v>
+        <v>1450.48</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="M143" s="1">
-        <v>4339.79</v>
+        <v>1450.48</v>
       </c>
       <c r="N143" s="1">
-        <v>24295.12</v>
+        <v>13272.36</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B144">
-        <v>2767187812</v>
+        <v>2763112602</v>
       </c>
       <c r="C144" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0038158</v>
+        <v>100.0287201</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>572.37</v>
+        <v>2872.01</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="M144" s="1">
-        <v>572.37</v>
+        <v>2872.01</v>
       </c>
       <c r="N144" s="1">
-        <v>26558.7</v>
+        <v>25215.24</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B145">
-        <v>2773749642</v>
+        <v>2767186152</v>
       </c>
       <c r="C145" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0307719</v>
+        <v>100.0334505</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>6154.38</v>
+        <v>3345.05</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="M145" s="1">
-        <v>6154.38</v>
+        <v>3345.05</v>
       </c>
       <c r="N145" s="1">
-        <v>30558.83</v>
+        <v>24672.1</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B146">
-        <v>2786857582</v>
+        <v>2773749642</v>
       </c>
       <c r="C146" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0013279</v>
+        <v>100.0282196</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>132.79</v>
+        <v>5643.92</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="M146" s="1">
-        <v>132.79</v>
+        <v>5643.92</v>
       </c>
       <c r="N146" s="1">
-        <v>12343.88</v>
+        <v>31804.48</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B147">
         <v>2786869692</v>
       </c>
       <c r="C147" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0136848</v>
+        <v>100.0034174</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>684.24</v>
+        <v>170.87</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="M147" s="1">
-        <v>684.24</v>
+        <v>170.87</v>
       </c>
       <c r="N147" s="1">
-        <v>7289.92</v>
+        <v>7298.04</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B148">
         <v>2789264662</v>
       </c>
       <c r="C148" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.02269504</v>
+        <v>100.01147908</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>5673.76</v>
+        <v>2869.77</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="M148" s="1">
-        <v>5673.76</v>
+        <v>2869.77</v>
       </c>
       <c r="N148" s="1">
-        <v>42894.24</v>
+        <v>43055.88</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B149">
         <v>2789797962</v>
       </c>
       <c r="C149" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0591826</v>
+        <v>100.05783103</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>23673.04</v>
+        <v>23132.41</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="M149" s="1">
-        <v>23673.04</v>
+        <v>23132.41</v>
       </c>
       <c r="N149" s="1">
-        <v>93621.71</v>
+        <v>98690.41</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B150">
         <v>2792185442</v>
       </c>
       <c r="C150" s="1">
         <v>35000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.05888643</v>
+        <v>100.05950309</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>20610.25</v>
+        <v>20826.08</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="M150" s="1">
-        <v>20610.25</v>
+        <v>20826.08</v>
       </c>
       <c r="N150" s="1">
-        <v>78202.75</v>
+        <v>83152.62</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B151">
         <v>2796875442</v>
       </c>
       <c r="C151" s="1">
         <v>22900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.04990498</v>
+        <v>100.04490559</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>11428.24</v>
+        <v>10283.38</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="M151" s="1">
-        <v>11428.24</v>
+        <v>10283.38</v>
       </c>
       <c r="N151" s="1">
-        <v>47536.58</v>
+        <v>49414.9</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="B152">
         <v>2798428082</v>
       </c>
       <c r="C152" s="1">
         <v>6300000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.02367254</v>
+        <v>100.01199952</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1491.37</v>
+        <v>755.97</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="M152" s="1">
-        <v>1491.37</v>
+        <v>755.97</v>
       </c>
       <c r="N152" s="1">
-        <v>10619.83</v>
+        <v>10660.34</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B153">
-        <v>2798445762</v>
+        <v>2798594412</v>
       </c>
       <c r="C153" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0104861</v>
+        <v>100.0866778</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>1048.61</v>
+        <v>13001.67</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="M153" s="1">
-        <v>1048.61</v>
+        <v>13001.67</v>
       </c>
       <c r="N153" s="1">
-        <v>14762.39</v>
+        <v>37605.42</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B154">
-        <v>2798594412</v>
+        <v>2813842972</v>
       </c>
       <c r="C154" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.07316073</v>
+        <v>100.06942047</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>10974.11</v>
+        <v>10413.07</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="M154" s="1">
-        <v>10974.11</v>
+        <v>10413.07</v>
       </c>
       <c r="N154" s="1">
-        <v>33508.61</v>
+        <v>27423.07</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B155">
-        <v>2813842972</v>
+        <v>2862709242</v>
       </c>
       <c r="C155" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.05202367</v>
+        <v>100.12782816</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>7803.55</v>
+        <v>15978.52</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="M155" s="1">
-        <v>7803.55</v>
+        <v>15978.52</v>
       </c>
       <c r="N155" s="1">
-        <v>23334.93</v>
+        <v>23699.35</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B156">
-        <v>2862709242</v>
+        <v>2863881832</v>
       </c>
       <c r="C156" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.05014704</v>
+        <v>100.1373075</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>6268.38</v>
+        <v>41192.25</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="M156" s="1">
-        <v>6268.38</v>
+        <v>41192.25</v>
       </c>
       <c r="N156" s="1">
-        <v>13142.86</v>
+        <v>60791.08</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B157">
-        <v>2863881832</v>
+        <v>2892744252</v>
       </c>
       <c r="C157" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.05478043</v>
+        <v>100.1714377</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>16434.13</v>
+        <v>34287.54</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="M157" s="1">
-        <v>16434.13</v>
+        <v>34287.54</v>
       </c>
       <c r="N157" s="1">
-        <v>33868.46</v>
+        <v>43081.21</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B158">
-        <v>2863985832</v>
+        <v>2892982772</v>
       </c>
       <c r="C158" s="1">
-        <v>25000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.00489232</v>
+        <v>100.00569016</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>1223.08</v>
+        <v>352.79</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="M158" s="1">
-        <v>1223.08</v>
+        <v>352.79</v>
       </c>
       <c r="N158" s="1">
-        <v>11009.74</v>
+        <v>2085.8</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="B159">
-        <v>2892744252</v>
+        <v>2905161052</v>
       </c>
       <c r="C159" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.04826795</v>
+        <v>100.13315035</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>9653.59</v>
+        <v>26630.07</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="M159" s="1">
-        <v>9653.59</v>
+        <v>26630.07</v>
       </c>
       <c r="N159" s="1">
-        <v>17326.09</v>
+        <v>31618.07</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B160">
-        <v>2892982772</v>
+        <v>2922922502</v>
       </c>
       <c r="C160" s="1">
-        <v>6200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.0087329</v>
+        <v>100.002557</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>541.44</v>
+        <v>255.7</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="M160" s="1">
-        <v>541.44</v>
+        <v>255.7</v>
       </c>
       <c r="N160" s="1">
-        <v>2039.0</v>
+        <v>1463.2</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B161">
-        <v>2905161052</v>
+        <v>2923119492</v>
       </c>
       <c r="C161" s="1">
-        <v>20000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.02827755</v>
+        <v>100.18158013</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>5655.51</v>
+        <v>14163.25</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="M161" s="1">
-        <v>5655.51</v>
+        <v>14163.25</v>
       </c>
       <c r="N161" s="1">
-        <v>9908.68</v>
+        <v>16196.71</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B162">
-        <v>2922922502</v>
+        <v>2926581072</v>
       </c>
       <c r="C162" s="1">
-        <v>10000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0041701</v>
+        <v>100.04214096</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>417.01</v>
+        <v>3829.77</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162">
-        <v>995.56</v>
+      <c r="L162" t="s">
+        <v>408</v>
       </c>
       <c r="M162" s="1">
-        <v>417.01</v>
+        <v>3829.77</v>
       </c>
       <c r="N162" s="1">
-        <v>1412.57</v>
+        <v>6482.71</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B163">
-        <v>2923119492</v>
+        <v>2926627552</v>
       </c>
       <c r="C163" s="1">
-        <v>7800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.03486885</v>
+        <v>100.2324826</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2719.77</v>
+        <v>23248.26</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="M163" s="1">
-        <v>2719.77</v>
+        <v>23248.26</v>
       </c>
       <c r="N163" s="1">
-        <v>4441.4</v>
+        <v>27468.92</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B164">
-        <v>2926581072</v>
+        <v>2935596102</v>
       </c>
       <c r="C164" s="1">
-        <v>9088000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.02258385</v>
+        <v>100.00674672</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>2052.42</v>
+        <v>3373.36</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="M164" s="1">
-        <v>2052.42</v>
+        <v>3373.36</v>
       </c>
       <c r="N164" s="1">
-        <v>4298.57</v>
+        <v>13806.28</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B165">
-        <v>2926627552</v>
+        <v>2935657812</v>
       </c>
       <c r="C165" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0601487</v>
+        <v>100.2544615</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>6014.87</v>
+        <v>76338.45</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="M165" s="1">
-        <v>6014.87</v>
+        <v>76338.45</v>
       </c>
       <c r="N165" s="1">
-        <v>9614.87</v>
+        <v>89151.95</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B166">
-        <v>2928710612</v>
+        <v>2937267372</v>
       </c>
       <c r="C166" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0018575</v>
+        <v>100.0483908</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>371.5</v>
+        <v>4839.08</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="M166" s="1">
-        <v>371.5</v>
+        <v>4839.08</v>
       </c>
       <c r="N166" s="1">
-        <v>2506.89</v>
+        <v>7375.08</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B167">
-        <v>2935596102</v>
+        <v>2943810772</v>
       </c>
       <c r="C167" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.00906818</v>
+        <v>100.02531105</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>4534.09</v>
+        <v>5062.21</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="M167" s="1">
-        <v>4534.09</v>
+        <v>5062.21</v>
       </c>
       <c r="N167" s="1">
-        <v>13214.09</v>
+        <v>7368.38</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B168">
-        <v>2935657812</v>
+        <v>2949187952</v>
       </c>
       <c r="C168" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.06623757</v>
+        <v>100.2542228</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>19871.27</v>
+        <v>25422.28</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="M168" s="1">
-        <v>19871.27</v>
+        <v>25422.28</v>
       </c>
       <c r="N168" s="1">
-        <v>30696.77</v>
+        <v>27605.69</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B169">
-        <v>2937267372</v>
+        <v>2952571562</v>
       </c>
       <c r="C169" s="1">
-        <v>10000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.0223727</v>
+        <v>100.03622391</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>2237.27</v>
+        <v>2318.33</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
-      <c r="L169" t="s">
-        <v>423</v>
+      <c r="L169">
+        <v>740.75</v>
       </c>
       <c r="M169" s="1">
-        <v>2237.27</v>
+        <v>2318.33</v>
       </c>
       <c r="N169" s="1">
-        <v>4355.6</v>
+        <v>3059.08</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B170">
-        <v>2943810772</v>
+        <v>2957753962</v>
       </c>
       <c r="C170" s="1">
-        <v>20000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.0099375</v>
+        <v>100.05516193</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>1987.5</v>
+        <v>4854.25</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170" t="s">
-        <v>425</v>
+      <c r="L170">
+        <v>766.7</v>
       </c>
       <c r="M170" s="1">
-        <v>1987.5</v>
+        <v>4854.25</v>
       </c>
       <c r="N170" s="1">
-        <v>3849.95</v>
+        <v>5620.95</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B171">
-        <v>2949187952</v>
+        <v>2962625832</v>
       </c>
       <c r="C171" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0372454</v>
+        <v>100.2445741</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>3724.54</v>
+        <v>97829.64</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="M171" s="1">
-        <v>3724.54</v>
+        <v>97829.64</v>
       </c>
       <c r="N171" s="1">
-        <v>5519.65</v>
+        <v>102631.17</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B172">
-        <v>2952571562</v>
+        <v>2962647772</v>
       </c>
       <c r="C172" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.01159234</v>
+        <v>100.1055116</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>741.91</v>
+        <v>21102.32</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172">
-        <v>593.28</v>
+      <c r="L172" t="s">
+        <v>426</v>
       </c>
       <c r="M172" s="1">
-        <v>741.91</v>
+        <v>21102.32</v>
       </c>
       <c r="N172" s="1">
-        <v>1335.19</v>
+        <v>23062.32</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B173">
-        <v>2957753962</v>
+        <v>3009856922</v>
       </c>
       <c r="C173" s="1">
-        <v>8800000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.01055352</v>
+        <v>100.309286</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>928.71</v>
+        <v>29382.17</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
-        <v>600.89</v>
+        <v>77.96</v>
       </c>
       <c r="M173" s="1">
-        <v>928.71</v>
+        <v>29382.17</v>
       </c>
       <c r="N173" s="1">
-        <v>1529.6</v>
+        <v>29460.13</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B174">
-        <v>2962625832</v>
+        <v>3009858932</v>
       </c>
       <c r="C174" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.02111433</v>
+        <v>100.10446313</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>8445.73</v>
+        <v>15669.47</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
-      <c r="L174" t="s">
-        <v>431</v>
+      <c r="L174">
+        <v>239.76</v>
       </c>
       <c r="M174" s="1">
-        <v>8445.73</v>
+        <v>15669.47</v>
       </c>
       <c r="N174" s="1">
-        <v>12240.03</v>
+        <v>15909.23</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B175">
-        <v>2962647772</v>
+        <v>3013661662</v>
       </c>
       <c r="C175" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.01436105</v>
+        <v>100.3103873</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>2872.21</v>
+        <v>62077.46</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175" t="s">
-        <v>433</v>
+      <c r="L175">
+        <v>216.36</v>
       </c>
       <c r="M175" s="1">
-        <v>2872.21</v>
+        <v>62077.46</v>
       </c>
       <c r="N175" s="1">
-        <v>4406.71</v>
+        <v>62293.82</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="B176">
-        <v>3009856922</v>
+        <v>3015607942</v>
       </c>
       <c r="C176" s="1">
-        <v>9500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.99064895</v>
+        <v>100.31681933</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-888.35</v>
+        <v>47522.9</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>36.01</v>
+        <v>119.56</v>
       </c>
       <c r="M176" s="1">
-        <v>-888.35</v>
+        <v>47522.9</v>
       </c>
       <c r="N176" s="1">
-        <v>-852.34</v>
+        <v>47642.46</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B177">
-        <v>3009858932</v>
+        <v>3017270942</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.0022922</v>
+        <v>100.2089525</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>343.83</v>
+        <v>41790.5</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>138.52</v>
+        <v>99.27</v>
       </c>
       <c r="M177" s="1">
-        <v>343.83</v>
+        <v>41790.5</v>
       </c>
       <c r="N177" s="1">
-        <v>482.35</v>
+        <v>41889.77</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="B178">
-        <v>3013661662</v>
+        <v>3021967322</v>
       </c>
       <c r="C178" s="1">
-        <v>20000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.9918518</v>
+        <v>100.32806612</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-1629.64</v>
+        <v>27885.62</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
-        <v>111.75</v>
+        <v>65.81</v>
       </c>
       <c r="M178" s="1">
-        <v>-1629.64</v>
+        <v>27885.62</v>
       </c>
       <c r="N178" s="1">
-        <v>-1517.89</v>
+        <v>27951.43</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B179">
-        <v>3015607942</v>
+        <v>3022014132</v>
       </c>
       <c r="C179" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.99024887</v>
+        <v>100.3288938</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-1462.67</v>
+        <v>65778.76</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>53.49</v>
+        <v>187.61</v>
       </c>
       <c r="M179" s="1">
-        <v>-1462.67</v>
+        <v>65778.76</v>
       </c>
       <c r="N179" s="1">
-        <v>-1409.18</v>
+        <v>65966.37</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="B180">
-        <v>3017270942</v>
+        <v>3032560652</v>
       </c>
       <c r="C180" s="1">
-        <v>20000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.994667</v>
+        <v>100.36120758</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-1066.6</v>
+        <v>43344.91</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
-        <v>31.1</v>
+        <v>-112.95</v>
       </c>
       <c r="M180" s="1">
-        <v>-1066.6</v>
+        <v>43344.91</v>
       </c>
       <c r="N180" s="1">
-        <v>-1035.5</v>
+        <v>43231.96</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="B181">
-        <v>3021967322</v>
+        <v>3033105672</v>
       </c>
       <c r="C181" s="1">
-        <v>8500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.98956247</v>
+        <v>100.31225575</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-887.19</v>
+        <v>12490.23</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
-        <v>28.97</v>
+        <v>-27.41</v>
       </c>
       <c r="M181" s="1">
-        <v>-887.19</v>
+        <v>12490.23</v>
       </c>
       <c r="N181" s="1">
-        <v>-858.22</v>
+        <v>12462.82</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="B182">
-        <v>3022014132</v>
+        <v>3037280862</v>
       </c>
       <c r="C182" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.99045065</v>
+        <v>100.363785</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-1909.87</v>
+        <v>54567.75</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
-        <v>89.28</v>
+        <v>447.57</v>
       </c>
       <c r="M182" s="1">
-        <v>-1909.87</v>
+        <v>54567.75</v>
       </c>
       <c r="N182" s="1">
-        <v>-1820.59</v>
+        <v>55015.32</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B183">
-        <v>3032560652</v>
+        <v>3042209452</v>
       </c>
       <c r="C183" s="1">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.97199367</v>
+        <v>100.3678903</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-3360.76</v>
+        <v>36789.03</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
-        <v>-53.0</v>
+        <v>196.44</v>
       </c>
       <c r="M183" s="1">
-        <v>-3360.76</v>
+        <v>36789.03</v>
       </c>
       <c r="N183" s="1">
-        <v>-3413.76</v>
+        <v>36985.47</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="B184">
-        <v>3033105672</v>
+        <v>3047030172</v>
       </c>
       <c r="C184" s="1">
-        <v>4000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.9813285</v>
+        <v>100.35714597</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-746.86</v>
+        <v>11157.24</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
-        <v>-21.79</v>
+        <v>52.13</v>
       </c>
       <c r="M184" s="1">
-        <v>-746.86</v>
+        <v>11157.24</v>
       </c>
       <c r="N184" s="1">
-        <v>-768.65</v>
+        <v>11209.37</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="B185">
-        <v>3037280862</v>
+        <v>3050153122</v>
       </c>
       <c r="C185" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.0044564</v>
+        <v>100.3816415</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>668.46</v>
+        <v>38164.15</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>230.71</v>
+        <v>173.22</v>
       </c>
       <c r="M185" s="1">
-        <v>668.46</v>
+        <v>38164.15</v>
       </c>
       <c r="N185" s="1">
-        <v>899.17</v>
+        <v>38337.37</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B186">
-        <v>3042209452</v>
+        <v>3051781772</v>
       </c>
       <c r="C186" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.9981625</v>
+        <v>100.3830346</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-183.75</v>
+        <v>76606.92</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>89.89</v>
+        <v>327.03</v>
       </c>
       <c r="M186" s="1">
-        <v>-183.75</v>
+        <v>76606.92</v>
       </c>
       <c r="N186" s="1">
-        <v>-93.86</v>
+        <v>76933.95</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B187">
-        <v>3047030172</v>
+        <v>3053286692</v>
       </c>
       <c r="C187" s="1">
-        <v>3124000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.9975509</v>
+        <v>100.26768753</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-76.51</v>
+        <v>40153.13</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
-        <v>20.71</v>
+        <v>287.43</v>
       </c>
       <c r="M187" s="1">
-        <v>-76.51</v>
+        <v>40153.13</v>
       </c>
       <c r="N187" s="1">
-        <v>-55.8</v>
+        <v>40440.56</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="B188">
-        <v>3050153122</v>
+        <v>3053302732</v>
       </c>
       <c r="C188" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.9980209</v>
+        <v>100.39063607</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-197.91</v>
+        <v>58595.41</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
-        <v>65.07</v>
+        <v>329.93</v>
       </c>
       <c r="M188" s="1">
-        <v>-197.91</v>
+        <v>58595.41</v>
       </c>
       <c r="N188" s="1">
-        <v>-132.84</v>
+        <v>58925.34</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B189">
-        <v>3051781772</v>
+        <v>3089978672</v>
       </c>
       <c r="C189" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.99739145</v>
+        <v>100.19468445</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-521.71</v>
+        <v>38936.89</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
-        <v>117.78</v>
+        <v>-781.09</v>
       </c>
       <c r="M189" s="1">
-        <v>-521.71</v>
+        <v>38936.89</v>
       </c>
       <c r="N189" s="1">
-        <v>-403.93</v>
+        <v>38155.8</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="B190">
-        <v>3053286692</v>
+        <v>3094522902</v>
       </c>
       <c r="C190" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.00411913</v>
+        <v>100.09082333</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>617.87</v>
+        <v>13623.5</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
-        <v>100.77</v>
+        <v>-190.54</v>
       </c>
       <c r="M190" s="1">
-        <v>617.87</v>
+        <v>13623.5</v>
       </c>
       <c r="N190" s="1">
-        <v>718.64</v>
+        <v>13432.96</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B191">
-        <v>3053302732</v>
+        <v>3094554102</v>
       </c>
       <c r="C191" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.00345407</v>
+        <v>100.14508273</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>518.11</v>
+        <v>21762.41</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
-        <v>117.02</v>
+        <v>-236.37</v>
       </c>
       <c r="M191" s="1">
-        <v>518.11</v>
+        <v>21762.41</v>
       </c>
       <c r="N191" s="1">
-        <v>635.13</v>
+        <v>21526.04</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>446</v>
+      </c>
+      <c r="B192">
+        <v>3095024362</v>
       </c>
       <c r="C192" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.02487</v>
+        <v>100.16235027</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>1243.5</v>
+        <v>24352.54</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
-      <c r="L192" t="s">
+      <c r="L192">
+        <v>-226.79</v>
+      </c>
+      <c r="M192" s="1">
+        <v>24352.54</v>
+      </c>
+      <c r="N192" s="1">
+        <v>24125.75</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P192">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16">
+      <c r="A193" t="s">
+        <v>447</v>
+      </c>
+      <c r="B193">
+        <v>3099290162</v>
+      </c>
+      <c r="C193" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.0087087</v>
+      </c>
+      <c r="E193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>1741.74</v>
+      </c>
+      <c r="J193" s="1">
+        <v>0</v>
+      </c>
+      <c r="K193">
+        <v>0.0</v>
+      </c>
+      <c r="L193">
+        <v>0.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>1741.74</v>
+      </c>
+      <c r="N193" s="1">
+        <v>1741.74</v>
+      </c>
+      <c r="O193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P193">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16">
+      <c r="A194" t="s">
+        <v>448</v>
+      </c>
+      <c r="B194">
+        <v>3099338312</v>
+      </c>
+      <c r="C194" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>100.0174884</v>
+      </c>
+      <c r="E194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>1748.84</v>
+      </c>
+      <c r="J194" s="1">
+        <v>0</v>
+      </c>
+      <c r="K194">
+        <v>0.0</v>
+      </c>
+      <c r="L194">
+        <v>0.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>1748.84</v>
+      </c>
+      <c r="N194" s="1">
+        <v>1748.84</v>
+      </c>
+      <c r="O194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P194">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16">
+      <c r="A195" t="s">
+        <v>449</v>
+      </c>
+      <c r="B195">
+        <v>3101407942</v>
+      </c>
+      <c r="C195" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.1764412</v>
+      </c>
+      <c r="E195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>17644.12</v>
+      </c>
+      <c r="J195" s="1">
+        <v>0</v>
+      </c>
+      <c r="K195">
+        <v>0.0</v>
+      </c>
+      <c r="L195">
+        <v>0.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>17644.12</v>
+      </c>
+      <c r="N195" s="1">
+        <v>17644.12</v>
+      </c>
+      <c r="O195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P195">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16">
+      <c r="A196" t="s">
+        <v>450</v>
+      </c>
+      <c r="B196">
+        <v>3103291672</v>
+      </c>
+      <c r="C196" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.0017768</v>
+      </c>
+      <c r="E196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>88.84</v>
+      </c>
+      <c r="J196" s="1">
+        <v>0</v>
+      </c>
+      <c r="K196">
+        <v>0.0</v>
+      </c>
+      <c r="L196">
+        <v>0.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>88.84</v>
+      </c>
+      <c r="N196" s="1">
+        <v>88.84</v>
+      </c>
+      <c r="O196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P196">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16">
+      <c r="A197" t="s">
+        <v>451</v>
+      </c>
+      <c r="B197" t="s">
         <v>452</v>
       </c>
-      <c r="M192" s="1">
-[...8 lines deleted...]
-      <c r="P192">
+      <c r="C197" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.0158878</v>
+      </c>
+      <c r="E197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>794.39</v>
+      </c>
+      <c r="J197" s="1">
+        <v>0</v>
+      </c>
+      <c r="K197">
+        <v>0.0</v>
+      </c>
+      <c r="L197" t="s">
+        <v>453</v>
+      </c>
+      <c r="M197" s="1">
+        <v>794.39</v>
+      </c>
+      <c r="N197" s="1">
+        <v>9532.44</v>
+      </c>
+      <c r="O197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P197">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>