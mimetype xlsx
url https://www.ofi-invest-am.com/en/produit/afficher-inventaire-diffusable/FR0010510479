--- v2 (2026-06-22)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="445">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -130,1215 +130,1134 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>XS3047943058</t>
-[...2 lines deleted...]
-    <t>EURO BANCO SANTANDER SA 02/04/2026</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129677102</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
+  </si>
+  <si>
+    <t>12 402.22</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>100 183.25</t>
-[...14 lines deleted...]
-    <t>135 704.97</t>
+    <t>119 175.00</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>247 145.63</t>
+    <t>294 000.00</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
+    <t>XS3336911915</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+  </si>
+  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6372064376</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 26/03/2026</t>
+    <t>BE6373027307</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 27/04/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129544344</t>
-[...2 lines deleted...]
-    <t>EURO COVIVIO SA 16/04/2026</t>
+    <t>FR0129679702</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>9 344.58</t>
+    <t>37 388.33</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>9 136.25</t>
+    <t>36 555.00</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>9 177.92</t>
-[...29 lines deleted...]
-    <t>EURO HEINEKEN NV 26/03/2026</t>
+    <t>36 721.67</t>
+  </si>
+  <si>
+    <t>XS3350924224</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+  </si>
+  <si>
+    <t>XS3326554428</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/04/2026</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
+    <t>XS3345827870</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 13/05/2026</t>
+  </si>
+  <si>
     <t>XS3326341511</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>723 904.44</t>
+    <t>799 324.44</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>281 615.00</t>
+    <t>337 821.42</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>66 076.28</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
+    <t>103 542.50</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...5 lines deleted...]
-    <t>108 507.43</t>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3317639261</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
+    <t>XS3348765788</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3320683777</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
   </si>
   <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3219325175</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 24/04/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
-    <t>FR0129673572</t>
-[...8 lines deleted...]
-    <t>EURO SEB SA 16/04/2026</t>
+    <t>FR0129677953</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 07/05/2026</t>
   </si>
   <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
-    <t>FR0129354819</t>
-[...8 lines deleted...]
-    <t>EURO UNION FINANCES GRAINS 09/04/2026</t>
+    <t>FR0129628071</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
     <t>FR0129628154</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>42 470.00</t>
+    <t>95 593.50</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>823 711.78</t>
+    <t>900 259.56</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>997 948.33</t>
-[...41 lines deleted...]
-    <t>452 349.89</t>
+    <t>1 093 598.33</t>
+  </si>
+  <si>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
+  </si>
+  <si>
+    <t>19 971.00</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>12 403.89</t>
+    <t>49 628.89</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>81 871.11</t>
+    <t>100 835.56</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>1 895.00</t>
+    <t>20 834.00</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>203 094.38</t>
+    <t>250 513.33</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>320 308.33</t>
+    <t>358 292.50</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>48 215.67</t>
+    <t>86 322.22</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>20 429.28</t>
-[...11 lines deleted...]
-    <t>NEUCP COFACE SA 15/04/2026</t>
+    <t>56 499.22</t>
+  </si>
+  <si>
+    <t>FR0129682870</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129677144</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
     <t>BE6372774685</t>
   </si>
   <si>
     <t>NEUCP COFINIMMO SA 22/04/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>139 693.50</t>
+    <t>196 447.33</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>12 186.67</t>
+    <t>30 473.61</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>25 040.00</t>
+    <t>62 613.89</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>649 283.93</t>
+    <t>716 171.75</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>303 195.00</t>
+    <t>358 932.33</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>344 116.50</t>
-[...11 lines deleted...]
-    <t>NEUCP EIFFAGE SA 09/04/2026</t>
+    <t>401 139.33</t>
+  </si>
+  <si>
+    <t>FR0129679686</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129683761</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683175</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
-    <t>FR0129515294</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>580 503.00</t>
+    <t>637 101.83</t>
   </si>
   <si>
     <t>FR0129497519</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>141 575.33</t>
-[...8 lines deleted...]
-    <t>422 863.06</t>
+    <t>197 584.00</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>7 456.33</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>48 295.00</t>
+    <t>76 205.33</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>31 041.11</t>
-[...17 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/04/2026</t>
+    <t>48 981.33</t>
+  </si>
+  <si>
+    <t>FR0129631067</t>
+  </si>
+  <si>
+    <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
+  </si>
+  <si>
+    <t>4 340.00</t>
+  </si>
+  <si>
+    <t>FR0129630416</t>
+  </si>
+  <si>
+    <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129682540</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 14/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683399</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683191</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
     <t>FR0129653376</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/06/2026</t>
   </si>
   <si>
     <t>FR0129582765</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129655710</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 10/04/2026</t>
+    <t>FR0129678860</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
   </si>
   <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
+    <t>FR0129683035</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 13/07/2026</t>
+  </si>
+  <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>39 161.61</t>
+    <t>37 876.67</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>3 671.23</t>
+    <t>5 315.07</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>160 646.58</t>
-[...8 lines deleted...]
-    <t>18 647.26</t>
+    <t>178 235.62</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>117 945.21</t>
+    <t>130 273.97</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>320 547.95</t>
+    <t>400 684.93</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>10 222.60</t>
-[...17 lines deleted...]
-    <t>55 479.45</t>
+    <t>11 763.70</t>
   </si>
   <si>
     <t>XS1401174633</t>
   </si>
   <si>
     <t>HEINEKEN NV 1 04/05/2026</t>
   </si>
   <si>
-    <t>92 630.14</t>
+    <t>101 260.27</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>5 563.29</t>
+    <t>8 772.88</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 564 404.71</t>
+    <t>1 717 278.14</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>15 249.32</t>
+    <t>17 057.53</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>24 465.75</t>
-[...8 lines deleted...]
-    <t>706 715.41</t>
+    <t>29 294.52</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>1 051.37</t>
+  </si>
+  <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>8 621.15</t>
+    <t>9 554.85</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>25 947.95</t>
+    <t>28 896.58</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>37 479.45</t>
+    <t>67 068.49</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>158 938.36</t>
+    <t>186 184.93</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>200 794.52</t>
+    <t>222 308.22</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>11 821.88</t>
+    <t>12 946.21</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>22 343.23</t>
+    <t>24 504.67</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>21 327.05</t>
+    <t>23 441.17</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>26 160.56</t>
-[...11 lines deleted...]
-    <t>40 186.11</t>
+    <t>28 861.00</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>75 558.00</t>
+    <t>84 180.44</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>62 326.54</t>
+    <t>69 588.55</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>39 131.52</t>
-[...5 lines deleted...]
-    <t>9 904.37</t>
+    <t>43 805.15</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>24 603.75</t>
+    <t>27 784.00</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>17 010.00</t>
+    <t>19 290.25</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>7 720.83</t>
+    <t>9 027.78</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>19 598.83</t>
+    <t>22 939.50</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>8 793.67</t>
-[...5 lines deleted...]
-    <t>1 733.01</t>
+    <t>10 548.77</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>4 988.00</t>
-[...5 lines deleted...]
-    <t>1 207.50</t>
+    <t>6 131.34</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 033.46</t>
+    <t>2 523.51</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>2 652.94</t>
+    <t>3 290.33</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>4 220.66</t>
+    <t>5 185.67</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>10 432.92</t>
+    <t>13 151.53</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>12 813.50</t>
+    <t>15 871.34</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>2 536.00</t>
+    <t>3 192.44</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>2 306.17</t>
+    <t>3 013.83</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>2 183.41</t>
+    <t>2 791.25</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
+    <t>1 038.16</t>
+  </si>
+  <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>4 801.53</t>
+    <t>6 403.39</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>1 960.00</t>
+    <t>2 634.67</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
@@ -1348,78 +1267,132 @@
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
+    <t>-4 909.06</t>
+  </si>
+  <si>
     <t>SWAP05011031</t>
   </si>
   <si>
+    <t>-3 232.05</t>
+  </si>
+  <si>
     <t>SWAP05011029</t>
   </si>
   <si>
+    <t>-4 011.22</t>
+  </si>
+  <si>
     <t>SWAP05011030</t>
   </si>
   <si>
+    <t>-3 848.30</t>
+  </si>
+  <si>
     <t>SWAP05011166</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
     <t>SWAP05011283</t>
   </si>
   <si>
+    <t>-2 242.86</t>
+  </si>
+  <si>
     <t>SWAP05011324</t>
   </si>
   <si>
+    <t>SWAP05016334</t>
+  </si>
+  <si>
+    <t>-3 810.69</t>
+  </si>
+  <si>
+    <t>SWAP05016335</t>
+  </si>
+  <si>
+    <t>-1 730.33</t>
+  </si>
+  <si>
+    <t>SWAP05017475</t>
+  </si>
+  <si>
+    <t>-1 731.01</t>
+  </si>
+  <si>
+    <t>SWAP05018315</t>
+  </si>
+  <si>
+    <t>SWAP05019255</t>
+  </si>
+  <si>
+    <t>SWAP05019524</t>
+  </si>
+  <si>
+    <t>SWAP05019593</t>
+  </si>
+  <si>
+    <t>SWAP05020023</t>
+  </si>
+  <si>
+    <t>SWAP05020022</t>
+  </si>
+  <si>
+    <t>SWAP05020021</t>
+  </si>
+  <si>
+    <t>SWAP05020024</t>
+  </si>
+  <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
-  </si>
-[...1 lines deleted...]
-    <t>8 738.05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1783,182 +1756,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1152376.8779</v>
+        <v>1098887.7578</v>
       </c>
       <c r="D2">
-        <v>2444.05</v>
+        <v>2448.07</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2816472981.59</v>
+        <v>2690155112.39</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2816472981.59</v>
+        <v>2690155112.39</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10134.03</v>
+        <v>10150.66</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>419138.6</v>
+        <v>419826.3</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>419138.6</v>
+        <v>419826.3</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>109558.518</v>
+        <v>108662.9201</v>
       </c>
       <c r="D4">
-        <v>3394.61</v>
+        <v>3400.26</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>371908468.77</v>
+        <v>369482627.86</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>371908468.77</v>
+        <v>369482627.86</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9744.772</v>
+        <v>10304.5639</v>
       </c>
       <c r="D5">
-        <v>1114.36</v>
+        <v>1116.16</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10859215.28</v>
+        <v>11501582.32</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10859215.28</v>
+        <v>11501582.32</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1789576.8087</v>
+        <v>1620385.8431</v>
       </c>
       <c r="D6">
-        <v>110.79</v>
+        <v>110.97</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>198275525.84</v>
+        <v>179826259.36</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>198275525.84</v>
+        <v>179826259.36</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2007,9834 +1980,9834 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>15394.0</v>
+        <v>14789.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10802.19</v>
+        <v>10821.71</v>
       </c>
       <c r="E2" s="1">
-        <v>10793.000552813</v>
+        <v>10809.686356752</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>166147450.51</v>
+        <v>159864451.53</v>
       </c>
       <c r="I2" s="1">
-        <v>141462.35</v>
+        <v>177817.66</v>
       </c>
       <c r="J2" s="1">
-        <v>0.085142654651499</v>
+        <v>0.11123026933016</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>166288912.86</v>
+        <v>160042269.19</v>
       </c>
       <c r="N2" s="1">
-        <v>166288912.86</v>
+        <v>160042269.19</v>
       </c>
       <c r="O2" s="1">
-        <v>4.89</v>
+        <v>4.92</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>636.0</v>
+        <v>595.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261325.54</v>
+        <v>261796.08</v>
       </c>
       <c r="E3" s="1">
-        <v>261060.11949686</v>
+        <v>261365.0094958</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>166034236.0</v>
+        <v>155512180.65</v>
       </c>
       <c r="I3" s="1">
-        <v>168807.44</v>
+        <v>256486.95</v>
       </c>
       <c r="J3" s="1">
-        <v>0.10167026034317</v>
+        <v>0.16493045684779</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>166203043.44</v>
+        <v>155768667.6</v>
       </c>
       <c r="N3" s="1">
-        <v>166203043.44</v>
+        <v>155768667.6</v>
       </c>
       <c r="O3" s="1">
-        <v>4.89</v>
+        <v>4.79</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.2673</v>
+        <v>99.4592</v>
       </c>
       <c r="E4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>350.65</v>
+        <v>19540.65</v>
       </c>
       <c r="J4" s="1">
-        <v>0.0035325065427809</v>
+        <v>0.19685576493709</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9926730.0</v>
+        <v>9945920.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9926730.0</v>
+        <v>9945920.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.7717</v>
+        <v>97.4501</v>
       </c>
       <c r="E5" s="1">
-        <v>97.8974084</v>
+        <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9789740.84</v>
+        <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>187429.16</v>
+        <v>31787.5</v>
       </c>
       <c r="J5" s="1">
-        <v>1.9145466980513</v>
+        <v>0.32726008284068</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9977170.0</v>
+        <v>9745010.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9977170.0</v>
+        <v>9745010.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.7416</v>
+        <v>99.9476</v>
       </c>
       <c r="E6" s="1">
-        <v>99.4822914</v>
+        <v>97.8974084</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>14922343.71</v>
+        <v>9789740.84</v>
       </c>
       <c r="I6" s="1">
-        <v>38896.29</v>
+        <v>205019.16</v>
       </c>
       <c r="J6" s="1">
-        <v>0.26065804913697</v>
+        <v>2.0942245903212</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>14961240.0</v>
+        <v>9994760.0</v>
       </c>
       <c r="N6" s="1">
-        <v>14961240.0</v>
+        <v>9994760.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.3927</v>
+        <v>99.916</v>
       </c>
       <c r="E7" s="1">
-        <v>97.78527223</v>
+        <v>99.4822914</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>39114108.89</v>
+        <v>14922343.71</v>
       </c>
       <c r="I7" s="1">
-        <v>242971.11</v>
+        <v>65056.29</v>
       </c>
       <c r="J7" s="1">
-        <v>0.62118533924243</v>
+        <v>0.43596563156767</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39357080.0</v>
+        <v>14987400.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39357080.0</v>
+        <v>14987400.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.16</v>
+        <v>0.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.0508</v>
+        <v>98.594</v>
       </c>
       <c r="E8" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="I8" s="1">
-        <v>137617.66</v>
+        <v>323491.11</v>
       </c>
       <c r="J8" s="1">
-        <v>0.69954181631209</v>
+        <v>0.82704456059513</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19810160.0</v>
+        <v>39437600.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19810160.0</v>
+        <v>39437600.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.58</v>
+        <v>1.21</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9393</v>
+        <v>99.2484</v>
       </c>
       <c r="E9" s="1">
-        <v>99.6222656</v>
+        <v>98.3627117</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>24905566.4</v>
+        <v>19672542.34</v>
       </c>
       <c r="I9" s="1">
-        <v>79258.6</v>
+        <v>177137.66</v>
       </c>
       <c r="J9" s="1">
-        <v>0.31823648869114</v>
+        <v>0.90043095060382</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24984825.0</v>
+        <v>19849680.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24984825.0</v>
+        <v>19849680.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.74</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0259</v>
+        <v>98.9172</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>98.72033764</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>10000000.0</v>
+        <v>24680084.41</v>
       </c>
       <c r="I10" s="1">
-        <v>2590.0</v>
+        <v>49215.59</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0259</v>
+        <v>0.19941418830828</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>50</v>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10002590.0</v>
+        <v>24729300.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10102773.25</v>
+        <v>24729300.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.3</v>
+        <v>0.76</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.8964</v>
+        <v>99.9944</v>
       </c>
       <c r="E11" s="1">
-        <v>98.942062</v>
+        <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9894206.2</v>
+        <v>10000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>95433.8</v>
+        <v>-560.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.96454225908492</v>
+        <v>-0.0056</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-        <v>0.0</v>
+      <c r="L11" t="s">
+        <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>9989640.0</v>
+        <v>9999440.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9989640.0</v>
+        <v>10011842.22</v>
       </c>
       <c r="O11" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0075</v>
+        <v>100.0314</v>
       </c>
       <c r="E12" s="1">
-        <v>99.9813</v>
+        <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>5998878.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1572.0</v>
+        <v>3140.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.026204900316359</v>
+        <v>0.0314</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>6000450.0</v>
+        <v>10003140.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6136154.97</v>
+        <v>10122315.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0349</v>
+        <v>99.5116</v>
       </c>
       <c r="E13" s="1">
-        <v>100.0</v>
+        <v>99.4394653</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>25000000.0</v>
+        <v>9943946.53</v>
       </c>
       <c r="I13" s="1">
-        <v>8725.0</v>
+        <v>7213.47</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0349</v>
+        <v>0.072541319266326</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13" t="s">
-        <v>58</v>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>25008725.0</v>
+        <v>9951160.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25255870.63</v>
+        <v>9951160.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.74</v>
+        <v>0.31</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0454</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>11350.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>0.0454</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>19800520.0</v>
+        <v>25011350.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19800520.0</v>
+        <v>25305350.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.58</v>
+        <v>0.78</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.9521</v>
+        <v>99.176</v>
       </c>
       <c r="E15" s="1">
-        <v>97.79494141</v>
+        <v>98.0238394</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>8312570.02</v>
+        <v>19604767.88</v>
       </c>
       <c r="I15" s="1">
-        <v>13358.48</v>
+        <v>230432.12</v>
       </c>
       <c r="J15" s="1">
-        <v>0.16070216512895</v>
+        <v>1.1753881576689</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>8325928.5</v>
+        <v>19835200.0</v>
       </c>
       <c r="N15" s="1">
-        <v>8325928.5</v>
+        <v>19835200.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.25</v>
+        <v>0.61</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.5824</v>
+        <v>98.1807</v>
       </c>
       <c r="E16" s="1">
-        <v>99.5611428</v>
+        <v>97.79494141</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>9956114.28</v>
+        <v>8312570.02</v>
       </c>
       <c r="I16" s="1">
-        <v>2125.72</v>
+        <v>32789.48</v>
       </c>
       <c r="J16" s="1">
-        <v>0.021350899961747</v>
+        <v>0.39445658708569</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9958240.0</v>
+        <v>8345359.5</v>
       </c>
       <c r="N16" s="1">
-        <v>9958240.0</v>
+        <v>8345359.5</v>
       </c>
       <c r="O16" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.4454</v>
+        <v>99.7718</v>
       </c>
       <c r="E17" s="1">
-        <v>97.4432515</v>
+        <v>99.5611428</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>9744325.15</v>
+        <v>9956114.28</v>
       </c>
       <c r="I17" s="1">
-        <v>214.85</v>
+        <v>21065.72</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0022048730588593</v>
+        <v>0.21158575933903</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9744540.0</v>
+        <v>9977180.0</v>
       </c>
       <c r="N17" s="1">
-        <v>9744540.0</v>
+        <v>9977180.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>5000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.9885</v>
+        <v>99.9216</v>
       </c>
       <c r="E18" s="1">
-        <v>99.836933</v>
+        <v>99.83751445</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>4991846.65</v>
+        <v>10982126.59</v>
       </c>
       <c r="I18" s="1">
-        <v>7578.35</v>
+        <v>9249.41</v>
       </c>
       <c r="J18" s="1">
-        <v>0.15181455944765</v>
+        <v>0.084222394671923</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4999425.0</v>
+        <v>10991376.0</v>
       </c>
       <c r="N18" s="1">
-        <v>4999425.0</v>
+        <v>10991376.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.9769</v>
+        <v>97.3659</v>
       </c>
       <c r="E19" s="1">
-        <v>99.84274768</v>
+        <v>97.4432515</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>24960686.92</v>
+        <v>9744325.15</v>
       </c>
       <c r="I19" s="1">
-        <v>33538.08</v>
+        <v>-7735.15</v>
       </c>
       <c r="J19" s="1">
-        <v>0.13436360989379</v>
+        <v>-0.079381074429767</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>24994225.0</v>
+        <v>9736590.0</v>
       </c>
       <c r="N19" s="1">
-        <v>24994225.0</v>
+        <v>9736590.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.74</v>
+        <v>0.3</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.7476</v>
+        <v>99.9638</v>
       </c>
       <c r="E20" s="1">
-        <v>97.7514452</v>
+        <v>99.803498</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>9775144.52</v>
+        <v>19960699.6</v>
       </c>
       <c r="I20" s="1">
-        <v>-384.52</v>
+        <v>32060.4</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.0039336502822364</v>
+        <v>0.16061761682942</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>9774760.0</v>
+        <v>19992760.0</v>
       </c>
       <c r="N20" s="1">
-        <v>9774760.0</v>
+        <v>19992760.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.4371</v>
+        <v>97.9968</v>
       </c>
       <c r="E21" s="1">
-        <v>97.52492575</v>
+        <v>97.7514452</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>19504985.15</v>
+        <v>9775144.52</v>
       </c>
       <c r="I21" s="1">
-        <v>-17565.15</v>
+        <v>24535.48</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.090054669946775</v>
+        <v>0.25099864201292</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19487420.0</v>
+        <v>9799680.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19487420.0</v>
+        <v>9799680.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.57</v>
+        <v>0.3</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.4149</v>
+        <v>97.7024</v>
       </c>
       <c r="E22" s="1">
-        <v>98.14746655</v>
+        <v>97.52492575</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>19629493.31</v>
+        <v>19504985.15</v>
       </c>
       <c r="I22" s="1">
-        <v>53486.69</v>
+        <v>35494.85</v>
       </c>
       <c r="J22" s="1">
-        <v>0.27248125642016</v>
+        <v>0.18197834926319</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19682980.0</v>
+        <v>19540480.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19682980.0</v>
+        <v>19540480.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.8802</v>
+        <v>98.6461</v>
       </c>
       <c r="E23" s="1">
-        <v>97.87236355</v>
+        <v>98.14746655</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>19574472.71</v>
+        <v>19629493.31</v>
       </c>
       <c r="I23" s="1">
-        <v>201567.29</v>
+        <v>99726.69</v>
       </c>
       <c r="J23" s="1">
-        <v>1.0297456947437</v>
+        <v>0.50804515646461</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>19776040.0</v>
+        <v>19729220.0</v>
       </c>
       <c r="N23" s="1">
-        <v>19776040.0</v>
+        <v>19729220.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.1332</v>
+        <v>99.0862</v>
       </c>
       <c r="E24" s="1">
-        <v>98.15181493</v>
+        <v>97.87236355</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>14722772.24</v>
+        <v>19574472.71</v>
       </c>
       <c r="I24" s="1">
-        <v>-2792.24</v>
+        <v>242767.29</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.018965449947081</v>
+        <v>1.2402239058832</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>14719980.0</v>
+        <v>19817240.0</v>
       </c>
       <c r="N24" s="1">
-        <v>14719980.0</v>
+        <v>19817240.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.8793</v>
+        <v>98.3811</v>
       </c>
       <c r="E25" s="1">
-        <v>97.7562762</v>
+        <v>98.15181493</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>19551255.24</v>
+        <v>14722772.24</v>
       </c>
       <c r="I25" s="1">
-        <v>24604.76</v>
+        <v>34392.76</v>
       </c>
       <c r="J25" s="1">
-        <v>0.12584746962774</v>
+        <v>0.23360247268214</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>19575860.0</v>
+        <v>14757165.0</v>
       </c>
       <c r="N25" s="1">
-        <v>19575860.0</v>
+        <v>14757165.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.58</v>
+        <v>0.45</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.459</v>
+        <v>98.1233</v>
       </c>
       <c r="E26" s="1">
-        <v>97.86752107</v>
+        <v>97.7562762</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>14680128.16</v>
+        <v>19551255.24</v>
       </c>
       <c r="I26" s="1">
-        <v>238721.84</v>
+        <v>73404.76</v>
       </c>
       <c r="J26" s="1">
-        <v>1.6261563754631</v>
+        <v>0.37544781191246</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>14918850.0</v>
+        <v>19624660.0</v>
       </c>
       <c r="N26" s="1">
-        <v>14918850.0</v>
+        <v>19624660.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.8532</v>
+        <v>97.3866</v>
       </c>
       <c r="E27" s="1">
-        <v>99.48021585</v>
+        <v>97.3233905</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>19896043.17</v>
+        <v>19464678.1</v>
       </c>
       <c r="I27" s="1">
-        <v>74596.83</v>
+        <v>12641.9</v>
       </c>
       <c r="J27" s="1">
-        <v>0.37493299226692</v>
+        <v>0.064947901707144</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>19970640.0</v>
+        <v>19477320.0</v>
       </c>
       <c r="N27" s="1">
-        <v>19970640.0</v>
+        <v>19477320.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>87</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.989</v>
+        <v>99.6363</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>97.86752107</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>15000000.0</v>
+        <v>14680128.16</v>
       </c>
       <c r="I28" s="1">
-        <v>-1650.0</v>
+        <v>265316.84</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.011</v>
+        <v>1.8073196439996</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>89</v>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>14998350.0</v>
+        <v>14945445.0</v>
       </c>
       <c r="N28" s="1">
-        <v>15007694.58</v>
+        <v>14945445.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" t="s">
         <v>90</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.9916</v>
+        <v>99.8536</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>99.82469675</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>15000000.0</v>
+        <v>19964939.35</v>
       </c>
       <c r="I29" s="1">
-        <v>-1260.0</v>
+        <v>5780.65</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.0084</v>
+        <v>0.02895400731583</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>92</v>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>14998740.0</v>
+        <v>19970720.0</v>
       </c>
       <c r="N29" s="1">
-        <v>15007876.25</v>
+        <v>19970720.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.44</v>
+        <v>0.61</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B30" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C30" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.9861</v>
+        <v>99.9898</v>
       </c>
       <c r="E30" s="1">
         <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-2085.0</v>
+        <v>-1530.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.0139</v>
+        <v>-0.0102</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="M30" s="1">
-        <v>14997915.0</v>
+        <v>14998470.0</v>
       </c>
       <c r="N30" s="1">
-        <v>15007092.92</v>
+        <v>15035858.33</v>
       </c>
       <c r="O30" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
+        <v>95</v>
+      </c>
+      <c r="C31" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="E31" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-750.0</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" t="s">
         <v>96</v>
       </c>
-      <c r="B31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>39939720.0</v>
+        <v>14999250.0</v>
       </c>
       <c r="N31" s="1">
-        <v>39939720.0</v>
+        <v>15035805.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.18</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" t="s">
         <v>98</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.9894</v>
+      </c>
+      <c r="E32" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1590.0</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-0.0106</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" t="s">
         <v>99</v>
       </c>
-      <c r="C32" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>23963568.0</v>
+        <v>14998410.0</v>
       </c>
       <c r="N32" s="1">
-        <v>23963568.0</v>
+        <v>15035131.67</v>
       </c>
       <c r="O32" s="1">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
-        <v>45000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9711</v>
+        <v>99.9459</v>
       </c>
       <c r="E33" s="1">
-        <v>99.82630224</v>
+        <v>99.9227819</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>44921836.01</v>
+        <v>19984556.38</v>
       </c>
       <c r="I33" s="1">
-        <v>65158.99</v>
+        <v>4623.62</v>
       </c>
       <c r="J33" s="1">
-        <v>0.14504970363521</v>
+        <v>0.023135965152708</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>44986995.0</v>
+        <v>19989180.0</v>
       </c>
       <c r="N33" s="1">
-        <v>44986995.0</v>
+        <v>19989180.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.32</v>
+        <v>0.61</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>36000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9941</v>
+        <v>99.6036</v>
       </c>
       <c r="E34" s="1">
-        <v>99.83538256</v>
+        <v>99.6104126</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>35940737.72</v>
+        <v>19922082.52</v>
       </c>
       <c r="I34" s="1">
-        <v>57138.28</v>
+        <v>-1362.52</v>
       </c>
       <c r="J34" s="1">
-        <v>0.15897915186144</v>
+        <v>-0.0068392448361367</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>35997876.0</v>
+        <v>19920720.0</v>
       </c>
       <c r="N34" s="1">
-        <v>35997876.0</v>
+        <v>19920720.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.06</v>
+        <v>0.61</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
-        <v>10000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.977</v>
+        <v>99.9882</v>
       </c>
       <c r="E35" s="1">
-        <v>99.6790335</v>
+        <v>114.92223425</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>9967903.35</v>
+        <v>35933473.17</v>
       </c>
       <c r="I35" s="1">
-        <v>29796.65</v>
+        <v>62278.83</v>
       </c>
       <c r="J35" s="1">
-        <v>0.29892595216626</v>
+        <v>0.17331703424648</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>9997700.0</v>
+        <v>35995752.0</v>
       </c>
       <c r="N35" s="1">
-        <v>9997700.0</v>
+        <v>35995752.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.29</v>
+        <v>1.11</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.7163</v>
+        <v>99.8998</v>
       </c>
       <c r="E36" s="1">
         <v>99.6462558</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>14946938.37</v>
       </c>
       <c r="I36" s="1">
-        <v>10506.63</v>
+        <v>38031.63</v>
       </c>
       <c r="J36" s="1">
-        <v>0.070292856904313</v>
+        <v>0.25444428188942</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>14957445.0</v>
+        <v>14984970.0</v>
       </c>
       <c r="N36" s="1">
-        <v>14957445.0</v>
+        <v>14984970.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
-        <v>30000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.6429</v>
+        <v>99.8702</v>
       </c>
       <c r="E37" s="1">
-        <v>99.63197057</v>
+        <v>99.83900957</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>29889591.17</v>
+        <v>13977461.34</v>
       </c>
       <c r="I37" s="1">
-        <v>3278.83</v>
+        <v>4366.66</v>
       </c>
       <c r="J37" s="1">
-        <v>0.010969805446155</v>
+        <v>0.031240723145509</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>29892870.0</v>
+        <v>13981828.0</v>
       </c>
       <c r="N37" s="1">
-        <v>29892870.0</v>
+        <v>13981828.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0354</v>
+        <v>99.8289</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>99.63197057</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>40000000.0</v>
+        <v>29889591.17</v>
       </c>
       <c r="I38" s="1">
-        <v>14160.0</v>
+        <v>59078.83</v>
       </c>
       <c r="J38" s="1">
-        <v>0.0354</v>
+        <v>0.19765686878748</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38" t="s">
-        <v>112</v>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>40014160.0</v>
+        <v>29948670.0</v>
       </c>
       <c r="N38" s="1">
-        <v>40738064.44</v>
+        <v>29948670.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.2</v>
+        <v>0.92</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" t="s">
         <v>113</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.0245</v>
+        <v>100.026</v>
       </c>
       <c r="E39" s="1">
         <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>7350.0</v>
+        <v>10400.0</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0245</v>
+        <v>0.026</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="M39" s="1">
-        <v>30007350.0</v>
+        <v>40010400.0</v>
       </c>
       <c r="N39" s="1">
-        <v>30288965.0</v>
+        <v>40809724.44</v>
       </c>
       <c r="O39" s="1">
-        <v>0.89</v>
+        <v>1.26</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" t="s">
         <v>116</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.0065</v>
+        <v>100.0298</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1300.0</v>
+        <v>8940.0</v>
       </c>
       <c r="J40" s="1">
-        <v>0.0065</v>
+        <v>0.0298</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="M40" s="1">
-        <v>20001300.0</v>
+        <v>30008940.0</v>
       </c>
       <c r="N40" s="1">
-        <v>20067376.28</v>
+        <v>30346761.42</v>
       </c>
       <c r="O40" s="1">
-        <v>0.59</v>
+        <v>0.93</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" t="s">
         <v>119</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.0177</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>3540.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0.0177</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>120</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>4991640.0</v>
+        <v>20003540.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4991640.0</v>
+        <v>20107082.5</v>
       </c>
       <c r="O41" s="1">
-        <v>0.15</v>
+        <v>0.62</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>121</v>
       </c>
       <c r="B42" t="s">
         <v>122</v>
       </c>
       <c r="C42" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.7461</v>
+        <v>99.9148</v>
       </c>
       <c r="E42" s="1">
         <v>97.9450583</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>9794505.83</v>
       </c>
       <c r="I42" s="1">
-        <v>180104.17</v>
+        <v>196974.17</v>
       </c>
       <c r="J42" s="1">
-        <v>1.8388285547633</v>
+        <v>2.0110679744217</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>9974610.0</v>
+        <v>9991480.0</v>
       </c>
       <c r="N42" s="1">
-        <v>9974610.0</v>
+        <v>9991480.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>123</v>
       </c>
       <c r="B43" t="s">
         <v>124</v>
       </c>
       <c r="C43" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.9605</v>
+        <v>98.1402</v>
       </c>
       <c r="E43" s="1">
         <v>97.78527225</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>19557054.45</v>
       </c>
       <c r="I43" s="1">
-        <v>35045.55</v>
+        <v>70985.55</v>
       </c>
       <c r="J43" s="1">
-        <v>0.17919646381104</v>
+        <v>0.36296646911468</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>19592100.0</v>
+        <v>19628040.0</v>
       </c>
       <c r="N43" s="1">
-        <v>19592100.0</v>
+        <v>19628040.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>125</v>
       </c>
       <c r="B44" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>97.6892</v>
+        <v>97.8731</v>
       </c>
       <c r="E44" s="1">
         <v>97.7901066</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>9779010.66</v>
       </c>
       <c r="I44" s="1">
-        <v>-10090.66</v>
+        <v>8299.34</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.10318692095587</v>
+        <v>0.084868912495899</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>9768920.0</v>
+        <v>9787310.0</v>
       </c>
       <c r="N44" s="1">
-        <v>9768920.0</v>
+        <v>9787310.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>127</v>
       </c>
       <c r="B45" t="s">
         <v>128</v>
       </c>
       <c r="C45" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.0848</v>
+        <v>99.2778</v>
       </c>
       <c r="E45" s="1">
         <v>97.85057616</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>12231322.02</v>
       </c>
       <c r="I45" s="1">
-        <v>154277.98</v>
+        <v>178402.98</v>
       </c>
       <c r="J45" s="1">
-        <v>1.2613352812372</v>
+        <v>1.4585747943541</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>12385600.0</v>
+        <v>12409725.0</v>
       </c>
       <c r="N45" s="1">
-        <v>12385600.0</v>
+        <v>12409725.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>129</v>
       </c>
       <c r="B46" t="s">
         <v>130</v>
       </c>
       <c r="C46" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.0561</v>
+        <v>99.2494</v>
       </c>
       <c r="E46" s="1">
         <v>97.85299653</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>29355898.96</v>
       </c>
       <c r="I46" s="1">
-        <v>360931.04</v>
+        <v>418921.04</v>
       </c>
       <c r="J46" s="1">
-        <v>1.2295008934722</v>
+        <v>1.4270421102444</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>29716830.0</v>
+        <v>29774820.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29716830.0</v>
+        <v>29774820.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>131</v>
       </c>
       <c r="B47" t="s">
         <v>132</v>
       </c>
       <c r="C47" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.6069</v>
+        <v>99.7809</v>
       </c>
       <c r="E47" s="1">
         <v>97.94990843</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>39179963.37</v>
       </c>
       <c r="I47" s="1">
-        <v>662796.63</v>
+        <v>732396.63</v>
       </c>
       <c r="J47" s="1">
-        <v>1.6916724085237</v>
+        <v>1.8693142285089</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>39842760.0</v>
+        <v>39912360.0</v>
       </c>
       <c r="N47" s="1">
-        <v>39842760.0</v>
+        <v>39912360.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.17</v>
+        <v>1.23</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>133</v>
       </c>
       <c r="B48" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.4489</v>
+        <v>99.6354</v>
       </c>
       <c r="E48" s="1">
         <v>99.42955055</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>19885910.11</v>
       </c>
       <c r="I48" s="1">
-        <v>3869.89</v>
+        <v>41169.89</v>
       </c>
       <c r="J48" s="1">
-        <v>0.019460462099011</v>
+        <v>0.20703045408667</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>19889780.0</v>
+        <v>19927080.0</v>
       </c>
       <c r="N48" s="1">
-        <v>19889780.0</v>
+        <v>19927080.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>135</v>
       </c>
       <c r="B49" t="s">
         <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>19500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.9461</v>
+        <v>99.6363</v>
       </c>
       <c r="E49" s="1">
-        <v>99.507892</v>
+        <v>98.33703873</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>19404038.94</v>
+        <v>29501111.62</v>
       </c>
       <c r="I49" s="1">
-        <v>85450.56</v>
+        <v>389778.38</v>
       </c>
       <c r="J49" s="1">
-        <v>0.44037512120144</v>
+        <v>1.3212328573265</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>19489489.5</v>
+        <v>29890890.0</v>
       </c>
       <c r="N49" s="1">
-        <v>19489489.5</v>
+        <v>29890890.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.57</v>
+        <v>0.92</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>137</v>
       </c>
       <c r="B50" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.4745</v>
+        <v>99.5843</v>
       </c>
       <c r="E50" s="1">
-        <v>98.33703873</v>
+        <v>98.503513</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>29501111.62</v>
+        <v>9850351.3</v>
       </c>
       <c r="I50" s="1">
-        <v>341238.38</v>
+        <v>108078.7</v>
       </c>
       <c r="J50" s="1">
-        <v>1.1566966845028</v>
+        <v>1.0972065534353</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>29842350.0</v>
+        <v>9958430.0</v>
       </c>
       <c r="N50" s="1">
-        <v>29842350.0</v>
+        <v>9958430.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.88</v>
+        <v>0.31</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.4262</v>
+        <v>97.4061</v>
       </c>
       <c r="E51" s="1">
-        <v>98.503513</v>
+        <v>97.3425484</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>9850351.3</v>
+        <v>14601382.26</v>
       </c>
       <c r="I51" s="1">
-        <v>92268.7</v>
+        <v>9532.74</v>
       </c>
       <c r="J51" s="1">
-        <v>0.93670466351794</v>
+        <v>0.065286558698724</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>9942620.0</v>
+        <v>14610915.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9942620.0</v>
+        <v>14610915.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>141</v>
       </c>
       <c r="B52" t="s">
         <v>142</v>
       </c>
       <c r="C52" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.0221</v>
+        <v>99.8802</v>
       </c>
       <c r="E52" s="1">
-        <v>100.0518</v>
+        <v>97.8035629</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>5002590.0</v>
+        <v>19560712.58</v>
       </c>
       <c r="I52" s="1">
-        <v>-1485.0</v>
+        <v>415327.42</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.029684623365097</v>
+        <v>2.1232734661449</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52" t="s">
-        <v>143</v>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>5001105.0</v>
+        <v>19976040.0</v>
       </c>
       <c r="N52" s="1">
-        <v>5109612.43</v>
+        <v>19976040.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.15</v>
+        <v>0.61</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" t="s">
         <v>144</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.718</v>
+        <v>98.8879</v>
       </c>
       <c r="E53" s="1">
-        <v>97.8035629</v>
+        <v>97.862679</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>19560712.58</v>
+        <v>9786267.9</v>
       </c>
       <c r="I53" s="1">
-        <v>382887.42</v>
+        <v>102522.1</v>
       </c>
       <c r="J53" s="1">
-        <v>1.9574308371132</v>
+        <v>1.0476118275896</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>19943600.0</v>
+        <v>9888790.0</v>
       </c>
       <c r="N53" s="1">
-        <v>19943600.0</v>
+        <v>9888790.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.59</v>
+        <v>0.3</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" t="s">
         <v>146</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.668</v>
+        <v>99.7654</v>
       </c>
       <c r="E54" s="1">
-        <v>97.862679</v>
+        <v>97.96931383</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>9786267.9</v>
+        <v>34289259.84</v>
       </c>
       <c r="I54" s="1">
-        <v>80532.1</v>
+        <v>628630.16</v>
       </c>
       <c r="J54" s="1">
-        <v>0.82290921138589</v>
+        <v>1.8333150465577</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>9866800.0</v>
+        <v>34917890.0</v>
       </c>
       <c r="N54" s="1">
-        <v>9866800.0</v>
+        <v>34917890.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.29</v>
+        <v>1.07</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" t="s">
         <v>148</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.5905</v>
+        <v>98.2132</v>
       </c>
       <c r="E55" s="1">
-        <v>97.96931383</v>
+        <v>97.775605</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>34289259.84</v>
+        <v>14666340.75</v>
       </c>
       <c r="I55" s="1">
-        <v>567415.16</v>
+        <v>65639.25</v>
       </c>
       <c r="J55" s="1">
-        <v>1.6547897582149</v>
+        <v>0.44755028618846</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>34856675.0</v>
+        <v>14731980.0</v>
       </c>
       <c r="N55" s="1">
-        <v>34856675.0</v>
+        <v>14731980.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.03</v>
+        <v>0.45</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>149</v>
+      </c>
+      <c r="B56" t="s">
         <v>150</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>15000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.9711</v>
+        <v>99.8664</v>
       </c>
       <c r="E56" s="1">
-        <v>97.775605</v>
+        <v>99.82995629</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>14666340.75</v>
+        <v>23959189.51</v>
       </c>
       <c r="I56" s="1">
-        <v>29324.25</v>
+        <v>8746.49</v>
       </c>
       <c r="J56" s="1">
-        <v>0.19994251122251</v>
+        <v>0.036505784122411</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14695665.0</v>
+        <v>23967936.0</v>
       </c>
       <c r="N56" s="1">
-        <v>14695665.0</v>
+        <v>23967936.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.43</v>
+        <v>0.74</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>151</v>
+      </c>
+      <c r="B57" t="s">
         <v>152</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>24000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.8529</v>
+        <v>99.835</v>
       </c>
       <c r="E57" s="1">
-        <v>99.78753571</v>
+        <v>99.48788611</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>23949008.57</v>
+        <v>54718337.36</v>
       </c>
       <c r="I57" s="1">
-        <v>15687.43</v>
+        <v>190912.64</v>
       </c>
       <c r="J57" s="1">
-        <v>0.065503463135635</v>
+        <v>0.34890065965265</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>23964696.0</v>
+        <v>54909250.0</v>
       </c>
       <c r="N57" s="1">
-        <v>23964696.0</v>
+        <v>54909250.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.71</v>
+        <v>1.69</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>153</v>
+      </c>
+      <c r="B58" t="s">
         <v>154</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>55000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.6495</v>
+        <v>99.8223</v>
       </c>
       <c r="E58" s="1">
-        <v>99.48788611</v>
+        <v>99.46446673</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>54718337.36</v>
+        <v>29839340.02</v>
       </c>
       <c r="I58" s="1">
-        <v>88887.64</v>
+        <v>107349.98</v>
       </c>
       <c r="J58" s="1">
-        <v>0.16244579840794</v>
+        <v>0.35975990061458</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>54807225.0</v>
+        <v>29946690.0</v>
       </c>
       <c r="N58" s="1">
-        <v>54807225.0</v>
+        <v>29946690.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.61</v>
+        <v>0.92</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" t="s">
         <v>156</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>30000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.6374</v>
+        <v>99.982</v>
       </c>
       <c r="E59" s="1">
-        <v>99.46446673</v>
+        <v>99.74282978</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>29839340.02</v>
+        <v>8976854.68</v>
       </c>
       <c r="I59" s="1">
-        <v>51879.98</v>
+        <v>21525.32</v>
       </c>
       <c r="J59" s="1">
-        <v>0.17386436819724</v>
+        <v>0.23978688268127</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>29891220.0</v>
+        <v>8998380.0</v>
       </c>
       <c r="N59" s="1">
-        <v>29891220.0</v>
+        <v>8998380.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.88</v>
+        <v>0.28</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" t="s">
         <v>158</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>9000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.7967</v>
+        <v>98.5659</v>
       </c>
       <c r="E60" s="1">
-        <v>99.74282978</v>
+        <v>98.49526595</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>8976854.68</v>
+        <v>19699053.19</v>
       </c>
       <c r="I60" s="1">
-        <v>4848.32</v>
+        <v>14126.81</v>
       </c>
       <c r="J60" s="1">
-        <v>0.054009117589949</v>
+        <v>0.071713142067007</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>8981703.0</v>
+        <v>19713180.0</v>
       </c>
       <c r="N60" s="1">
-        <v>8981703.0</v>
+        <v>19713180.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>159</v>
+      </c>
+      <c r="B61" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C61" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.6486</v>
+        <v>98.7536</v>
       </c>
       <c r="E61" s="1">
         <v>97.9014285</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>29370428.55</v>
       </c>
       <c r="I61" s="1">
-        <v>224151.45</v>
+        <v>255651.45</v>
       </c>
       <c r="J61" s="1">
-        <v>0.76318753612466</v>
+        <v>0.87043826944772</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>29594580.0</v>
+        <v>29626080.0</v>
       </c>
       <c r="N61" s="1">
-        <v>29594580.0</v>
+        <v>29626080.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>161</v>
+      </c>
+      <c r="B62" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C62" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.1053</v>
+        <v>98.4022</v>
       </c>
       <c r="E62" s="1">
         <v>98.20184247</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>14730276.37</v>
       </c>
       <c r="I62" s="1">
-        <v>-14481.37</v>
+        <v>30053.63</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.098310239646916</v>
+        <v>0.20402624665758</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>14715795.0</v>
+        <v>14760330.0</v>
       </c>
       <c r="N62" s="1">
-        <v>14715795.0</v>
+        <v>14760330.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>163</v>
+      </c>
+      <c r="B63" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C63" s="1">
         <v>50000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.8068</v>
+        <v>99.9833</v>
       </c>
       <c r="E63" s="1">
         <v>98.93958748</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>49469793.74</v>
       </c>
       <c r="I63" s="1">
-        <v>433606.26</v>
+        <v>521856.26</v>
       </c>
       <c r="J63" s="1">
-        <v>0.87650711114527</v>
+        <v>1.0548987989373</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>49903400.0</v>
+        <v>49991650.0</v>
       </c>
       <c r="N63" s="1">
-        <v>49903400.0</v>
+        <v>49991650.0</v>
       </c>
       <c r="O63" s="1">
-        <v>1.47</v>
+        <v>1.54</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>165</v>
+      </c>
+      <c r="B64" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C64" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.7841</v>
+        <v>97.9395</v>
       </c>
       <c r="E64" s="1">
         <v>97.80461245</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>19560922.49</v>
       </c>
       <c r="I64" s="1">
-        <v>-4102.49</v>
+        <v>26977.51</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.020972886130996</v>
+        <v>0.13791532589422</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>19556820.0</v>
+        <v>19587900.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19556820.0</v>
+        <v>19587900.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>167</v>
+      </c>
+      <c r="B65" t="s">
         <v>168</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.859</v>
+        <v>99.9014</v>
       </c>
       <c r="E65" s="1">
-        <v>99.8399233</v>
+        <v>99.826856</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>19967984.66</v>
+        <v>9982685.6</v>
       </c>
       <c r="I65" s="1">
-        <v>3815.34</v>
+        <v>7454.4</v>
       </c>
       <c r="J65" s="1">
-        <v>0.01910728631339</v>
+        <v>0.074673292325264</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>19971800.0</v>
+        <v>9990140.0</v>
       </c>
       <c r="N65" s="1">
-        <v>19971800.0</v>
+        <v>9990140.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.59</v>
+        <v>0.31</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>169</v>
+      </c>
+      <c r="B66" t="s">
         <v>170</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.8503</v>
+        <v>99.8878</v>
       </c>
       <c r="E66" s="1">
-        <v>99.4735982</v>
+        <v>99.28333975</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>9947359.82</v>
+        <v>19856667.95</v>
       </c>
       <c r="I66" s="1">
-        <v>37670.18</v>
+        <v>120892.05</v>
       </c>
       <c r="J66" s="1">
-        <v>0.37869525865809</v>
+        <v>0.60882344562749</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>9985030.0</v>
+        <v>19977560.0</v>
       </c>
       <c r="N66" s="1">
-        <v>9985030.0</v>
+        <v>19977560.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>171</v>
+      </c>
+      <c r="B67" t="s">
         <v>172</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.7181</v>
+        <v>98.0612</v>
       </c>
       <c r="E67" s="1">
-        <v>99.28333975</v>
+        <v>97.81428547</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>19856667.95</v>
+        <v>14672142.82</v>
       </c>
       <c r="I67" s="1">
-        <v>86952.05</v>
+        <v>37037.18</v>
       </c>
       <c r="J67" s="1">
-        <v>0.43789849444504</v>
+        <v>0.25243197571328</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>19943620.0</v>
+        <v>14709180.0</v>
       </c>
       <c r="N67" s="1">
-        <v>19943620.0</v>
+        <v>14709180.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.59</v>
+        <v>0.45</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>173</v>
+      </c>
+      <c r="B68" t="s">
         <v>174</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>97.9348</v>
+        <v>99.9548</v>
       </c>
       <c r="E68" s="1">
-        <v>97.81428547</v>
+        <v>97.9881802</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>14672142.82</v>
+        <v>4899409.01</v>
       </c>
       <c r="I68" s="1">
-        <v>18077.18</v>
+        <v>98330.99</v>
       </c>
       <c r="J68" s="1">
-        <v>0.12320749751262</v>
+        <v>2.0069969622724</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>14690220.0</v>
+        <v>4997740.0</v>
       </c>
       <c r="N68" s="1">
-        <v>14690220.0</v>
+        <v>4997740.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.43</v>
+        <v>0.15</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>175</v>
+      </c>
+      <c r="B69" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C69" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.7831</v>
+        <v>99.6958</v>
       </c>
       <c r="E69" s="1">
-        <v>97.9881802</v>
+        <v>99.508676</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>4899409.01</v>
+        <v>4975433.8</v>
       </c>
       <c r="I69" s="1">
-        <v>89745.99</v>
+        <v>9356.2</v>
       </c>
       <c r="J69" s="1">
-        <v>1.8317717466907</v>
+        <v>0.18804792458499</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>4989155.0</v>
+        <v>4984790.0</v>
       </c>
       <c r="N69" s="1">
-        <v>4989155.0</v>
+        <v>4984790.0</v>
       </c>
       <c r="O69" s="1">
         <v>0.15</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70" t="s">
         <v>178</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.8641</v>
+        <v>99.8683</v>
       </c>
       <c r="E70" s="1">
-        <v>99.84676293</v>
+        <v>99.57189615</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>7488507.22</v>
+        <v>19914379.23</v>
       </c>
       <c r="I70" s="1">
-        <v>1300.28</v>
+        <v>59280.77</v>
       </c>
       <c r="J70" s="1">
-        <v>0.017363674251756</v>
+        <v>0.29767822192869</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>7489807.5</v>
+        <v>19973660.0</v>
       </c>
       <c r="N70" s="1">
-        <v>7489807.5</v>
+        <v>19973660.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.22</v>
+        <v>0.61</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" t="s">
         <v>180</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.8942</v>
+        <v>99.994</v>
       </c>
       <c r="E71" s="1">
-        <v>99.8248905</v>
+        <v>99.8569016</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>9982489.05</v>
+        <v>29957070.48</v>
       </c>
       <c r="I71" s="1">
-        <v>6930.95</v>
+        <v>41129.52</v>
       </c>
       <c r="J71" s="1">
-        <v>0.069431080417764</v>
+        <v>0.13729486675761</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>9989420.0</v>
+        <v>29998200.0</v>
       </c>
       <c r="N71" s="1">
-        <v>9989420.0</v>
+        <v>29998200.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.29</v>
+        <v>0.92</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>181</v>
+      </c>
+      <c r="B72" t="s">
         <v>182</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.6847</v>
+        <v>97.6521</v>
       </c>
       <c r="E72" s="1">
-        <v>99.57189615</v>
+        <v>97.46047773</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19914379.23</v>
+        <v>14619071.66</v>
       </c>
       <c r="I72" s="1">
-        <v>22560.77</v>
+        <v>28743.34</v>
       </c>
       <c r="J72" s="1">
-        <v>0.11328884390237</v>
+        <v>0.19661535744876</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19936940.0</v>
+        <v>14647815.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19936940.0</v>
+        <v>14647815.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.59</v>
+        <v>0.45</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>183</v>
+      </c>
+      <c r="B73" t="s">
         <v>184</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>10000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.8143</v>
+        <v>98.1795</v>
       </c>
       <c r="E73" s="1">
-        <v>99.6413465</v>
+        <v>97.75025084</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>9964134.65</v>
+        <v>9286273.83</v>
       </c>
       <c r="I73" s="1">
-        <v>17295.35</v>
+        <v>40778.67</v>
       </c>
       <c r="J73" s="1">
-        <v>0.17357603653018</v>
+        <v>0.43912844642015</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>9981430.0</v>
+        <v>9327052.5</v>
       </c>
       <c r="N73" s="1">
-        <v>9981430.0</v>
+        <v>9327052.5</v>
       </c>
       <c r="O73" s="1">
         <v>0.29</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>185</v>
+      </c>
+      <c r="B74" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C74" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.3014</v>
+        <v>97.6626</v>
       </c>
       <c r="E74" s="1">
-        <v>97.46047773</v>
+        <v>97.42790333</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>14619071.66</v>
+        <v>14614185.5</v>
       </c>
       <c r="I74" s="1">
-        <v>-23861.66</v>
+        <v>35204.5</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.16322281301411</v>
+        <v>0.24089265871163</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>14595210.0</v>
+        <v>14649390.0</v>
       </c>
       <c r="N74" s="1">
-        <v>14595210.0</v>
+        <v>14649390.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>187</v>
+      </c>
+      <c r="B75" t="s">
         <v>188</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.9242</v>
+        <v>99.9273</v>
       </c>
       <c r="E75" s="1">
-        <v>97.75025084</v>
+        <v>99.47774185</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>9286273.83</v>
+        <v>19895548.37</v>
       </c>
       <c r="I75" s="1">
-        <v>16525.17</v>
+        <v>89911.63</v>
       </c>
       <c r="J75" s="1">
-        <v>0.17795264605071</v>
+        <v>0.4519183303114</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>9302799.0</v>
+        <v>19985460.0</v>
       </c>
       <c r="N75" s="1">
-        <v>9302799.0</v>
+        <v>19985460.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.27</v>
+        <v>0.61</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>189</v>
+      </c>
+      <c r="B76" t="s">
         <v>190</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>99.9979</v>
+      </c>
+      <c r="E76" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-630.0</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-0.0021</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" t="s">
         <v>191</v>
       </c>
-      <c r="C76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>14608140.0</v>
+        <v>29999370.0</v>
       </c>
       <c r="N76" s="1">
-        <v>14608140.0</v>
+        <v>30094963.5</v>
       </c>
       <c r="O76" s="1">
-        <v>0.43</v>
+        <v>0.93</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>192</v>
       </c>
       <c r="B77" t="s">
         <v>193</v>
       </c>
       <c r="C77" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.7541</v>
+        <v>100.0092</v>
       </c>
       <c r="E77" s="1">
-        <v>99.47774185</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>19895548.37</v>
+        <v>40000000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>55271.63</v>
+        <v>3680.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.27780903030219</v>
+        <v>0.0092</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>0.0</v>
+      <c r="L77" t="s">
+        <v>194</v>
       </c>
       <c r="M77" s="1">
-        <v>19950820.0</v>
+        <v>40003680.0</v>
       </c>
       <c r="N77" s="1">
-        <v>19950820.0</v>
+        <v>40903939.56</v>
       </c>
       <c r="O77" s="1">
-        <v>0.59</v>
+        <v>1.26</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B78" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C78" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.002</v>
+        <v>100.0152</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>600.0</v>
+        <v>7600.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.002</v>
+        <v>0.0152</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M78" s="1">
-        <v>30000600.0</v>
+        <v>50007600.0</v>
       </c>
       <c r="N78" s="1">
-        <v>30043070.0</v>
+        <v>51101198.33</v>
       </c>
       <c r="O78" s="1">
-        <v>0.88</v>
+        <v>1.57</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B79" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C79" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0245</v>
+        <v>99.9808</v>
       </c>
       <c r="E79" s="1">
         <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>9800.0</v>
+        <v>-2880.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0245</v>
+        <v>-0.0192</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M79" s="1">
-        <v>40009800.0</v>
+        <v>14997120.0</v>
       </c>
       <c r="N79" s="1">
-        <v>40833511.78</v>
+        <v>15017091.0</v>
       </c>
       <c r="O79" s="1">
-        <v>1.2</v>
+        <v>0.46</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B80" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C80" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.0263</v>
+        <v>99.9904</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>13150.0</v>
+        <v>-1920.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.0263</v>
+        <v>-0.0096</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M80" s="1">
-        <v>50013150.0</v>
+        <v>19998080.0</v>
       </c>
       <c r="N80" s="1">
-        <v>51011098.33</v>
+        <v>20047708.89</v>
       </c>
       <c r="O80" s="1">
-        <v>1.5</v>
+        <v>0.62</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B81" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C81" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.015</v>
+        <v>100.0149</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>3000.0</v>
+        <v>1490.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.015</v>
+        <v>0.0149</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M81" s="1">
-        <v>20003000.0</v>
+        <v>10001490.0</v>
       </c>
       <c r="N81" s="1">
-        <v>20435385.56</v>
+        <v>10102325.56</v>
       </c>
       <c r="O81" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B82" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C82" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0099</v>
+        <v>100.0017</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>2475.0</v>
+        <v>170.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0099</v>
+        <v>0.0017</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="M82" s="1">
-        <v>25002475.0</v>
+        <v>10000170.0</v>
       </c>
       <c r="N82" s="1">
-        <v>25184356.67</v>
+        <v>10021004.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.74</v>
+        <v>0.31</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B83" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C83" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9944</v>
+        <v>100.0248</v>
       </c>
       <c r="E83" s="1">
-        <v>99.65384132</v>
+        <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>24913460.33</v>
+        <v>25000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>85139.67</v>
+        <v>6200.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.34174164837904</v>
+        <v>0.0248</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83">
-        <v>0.0</v>
+      <c r="L83" t="s">
+        <v>212</v>
       </c>
       <c r="M83" s="1">
-        <v>24998600.0</v>
+        <v>25006200.0</v>
       </c>
       <c r="N83" s="1">
-        <v>24998600.0</v>
+        <v>25256713.33</v>
       </c>
       <c r="O83" s="1">
-        <v>0.74</v>
+        <v>0.78</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B84" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C84" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.006</v>
+        <v>100.04</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>1800.0</v>
+        <v>8000.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.006</v>
+        <v>0.04</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="M84" s="1">
-        <v>30001800.0</v>
+        <v>20008000.0</v>
       </c>
       <c r="N84" s="1">
-        <v>30629510.0</v>
+        <v>20366292.5</v>
       </c>
       <c r="O84" s="1">
-        <v>0.9</v>
+        <v>0.63</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B85" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.006</v>
+        <v>100.0025</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>1200.0</v>
+        <v>500.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.006</v>
+        <v>0.0025</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="M85" s="1">
-        <v>20001200.0</v>
+        <v>20000500.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20453549.89</v>
+        <v>20086822.22</v>
       </c>
       <c r="O85" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B86" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C86" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.9758</v>
+        <v>100.0046</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-4840.0</v>
+        <v>920.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.0242</v>
+        <v>0.0046</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M86" s="1">
-        <v>19995160.0</v>
+        <v>20000920.0</v>
       </c>
       <c r="N86" s="1">
-        <v>20007563.89</v>
+        <v>20057419.22</v>
       </c>
       <c r="O86" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B87" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C87" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0087</v>
+        <v>99.8527</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>99.8157568</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>10000000.0</v>
+        <v>9981575.68</v>
       </c>
       <c r="I87" s="1">
-        <v>870.0</v>
+        <v>3694.32</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0087</v>
+        <v>0.03701139097109</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87" t="s">
-        <v>222</v>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>10000870.0</v>
+        <v>9985270.0</v>
       </c>
       <c r="N87" s="1">
-        <v>10082741.11</v>
+        <v>9985270.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B88" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C88" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.9943</v>
+        <v>99.5539</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>10000000.0</v>
+        <v>29828181.39</v>
       </c>
       <c r="I88" s="1">
-        <v>-570.0</v>
+        <v>37988.61</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.0057</v>
+        <v>0.12735811648489</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>225</v>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>9999430.0</v>
+        <v>29866170.0</v>
       </c>
       <c r="N88" s="1">
-        <v>10001325.0</v>
+        <v>29866170.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.29</v>
+        <v>0.92</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>226</v>
       </c>
       <c r="B89" t="s">
         <v>227</v>
       </c>
       <c r="C89" s="1">
-        <v>25000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0176</v>
+        <v>99.994</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>99.79965221</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>25000000.0</v>
+        <v>47903833.06</v>
       </c>
       <c r="I89" s="1">
-        <v>4400.0</v>
+        <v>93286.94</v>
       </c>
       <c r="J89" s="1">
-        <v>0.0176</v>
+        <v>0.19473794483869</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89" t="s">
-        <v>228</v>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>25004400.0</v>
+        <v>47997120.0</v>
       </c>
       <c r="N89" s="1">
-        <v>25207494.38</v>
+        <v>47997120.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.74</v>
+        <v>1.48</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>228</v>
+      </c>
+      <c r="B90" t="s">
         <v>229</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0438</v>
+        <v>97.7647</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>20000000.0</v>
+        <v>14657646.24</v>
       </c>
       <c r="I90" s="1">
-        <v>8760.0</v>
+        <v>7058.76</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0438</v>
+        <v>0.048157527371189</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>231</v>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>20008760.0</v>
+        <v>14664705.0</v>
       </c>
       <c r="N90" s="1">
-        <v>20329068.33</v>
+        <v>14664705.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.6</v>
+        <v>0.45</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B91" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C91" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0028</v>
+        <v>100.0131</v>
       </c>
       <c r="E91" s="1">
         <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>560.0</v>
+        <v>3930.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.0028</v>
+        <v>0.0131</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="M91" s="1">
-        <v>20000560.0</v>
+        <v>30003930.0</v>
       </c>
       <c r="N91" s="1">
-        <v>20048775.67</v>
+        <v>30200377.33</v>
       </c>
       <c r="O91" s="1">
-        <v>0.59</v>
+        <v>0.93</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B92" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C92" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.9978</v>
+        <v>99.994</v>
       </c>
       <c r="E92" s="1">
         <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-440.0</v>
+        <v>-600.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.0022</v>
+        <v>-0.006</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="M92" s="1">
-        <v>19999560.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="N92" s="1">
-        <v>20019989.28</v>
+        <v>10029873.61</v>
       </c>
       <c r="O92" s="1">
-        <v>0.59</v>
+        <v>0.31</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>236</v>
+      </c>
+      <c r="B93" t="s">
+        <v>237</v>
+      </c>
+      <c r="C93" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.9803</v>
+      </c>
+      <c r="E93" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-3940.0</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-0.0197</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" t="s">
         <v>238</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>29980800.0</v>
+        <v>19996060.0</v>
       </c>
       <c r="N93" s="1">
-        <v>29980800.0</v>
+        <v>20058673.89</v>
       </c>
       <c r="O93" s="1">
-        <v>0.88</v>
+        <v>0.62</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>239</v>
+      </c>
+      <c r="B94" t="s">
         <v>240</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>100.0263</v>
+      </c>
+      <c r="E94" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>9205.0</v>
+      </c>
+      <c r="J94" s="1">
+        <v>0.0263</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" t="s">
         <v>241</v>
       </c>
-      <c r="C94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>14978460.0</v>
+        <v>35009205.0</v>
       </c>
       <c r="N94" s="1">
-        <v>14978460.0</v>
+        <v>35725376.75</v>
       </c>
       <c r="O94" s="1">
-        <v>0.44</v>
+        <v>1.1</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>242</v>
       </c>
       <c r="B95" t="s">
         <v>243</v>
       </c>
       <c r="C95" s="1">
-        <v>48000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.8101</v>
+        <v>100.0244</v>
       </c>
       <c r="E95" s="1">
-        <v>99.79965221</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>47903833.06</v>
+        <v>30000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>5014.94</v>
+        <v>7320.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.010468765607376</v>
+        <v>0.0244</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>0.0</v>
+      <c r="L95" t="s">
+        <v>244</v>
       </c>
       <c r="M95" s="1">
-        <v>47908848.0</v>
+        <v>30007320.0</v>
       </c>
       <c r="N95" s="1">
-        <v>47908848.0</v>
+        <v>30366252.33</v>
       </c>
       <c r="O95" s="1">
-        <v>1.41</v>
+        <v>0.93</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B96" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C96" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.63</v>
+        <v>100.0328</v>
       </c>
       <c r="E96" s="1">
-        <v>97.7176416</v>
+        <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>14657646.24</v>
+        <v>30000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-13146.24</v>
+        <v>9840.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.089688615653205</v>
+        <v>0.0328</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>0.0</v>
+      <c r="L96" t="s">
+        <v>247</v>
       </c>
       <c r="M96" s="1">
-        <v>14644500.0</v>
+        <v>30009840.0</v>
       </c>
       <c r="N96" s="1">
-        <v>14644500.0</v>
+        <v>30410979.33</v>
       </c>
       <c r="O96" s="1">
-        <v>0.43</v>
+        <v>0.94</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B97" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C97" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.0077</v>
+        <v>99.6571</v>
       </c>
       <c r="E97" s="1">
-        <v>100.0</v>
+        <v>99.62944765</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>30000000.0</v>
+        <v>19925889.53</v>
       </c>
       <c r="I97" s="1">
-        <v>2310.0</v>
+        <v>5530.47</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0077</v>
+        <v>0.027755197536719</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>248</v>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>30002310.0</v>
+        <v>19931420.0</v>
       </c>
       <c r="N97" s="1">
-        <v>30142003.5</v>
+        <v>19931420.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.89</v>
+        <v>0.61</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B98" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C98" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.9932</v>
+        <v>99.8608</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>99.83577015</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>10000000.0</v>
+        <v>39934308.06</v>
       </c>
       <c r="I98" s="1">
-        <v>-680.0</v>
+        <v>10011.94</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.0068</v>
+        <v>0.025071024105282</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>251</v>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>9999320.0</v>
+        <v>39944320.0</v>
       </c>
       <c r="N98" s="1">
-        <v>10011506.67</v>
+        <v>39944320.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.29</v>
+        <v>1.23</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>252</v>
       </c>
       <c r="B99" t="s">
         <v>253</v>
       </c>
       <c r="C99" s="1">
-        <v>20000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.9833</v>
+        <v>99.8508</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>99.81827529</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>20000000.0</v>
+        <v>23956386.07</v>
       </c>
       <c r="I99" s="1">
-        <v>-3340.0</v>
+        <v>7805.93</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.0167</v>
+        <v>0.032583921369405</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>254</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>19996660.0</v>
+        <v>23964192.0</v>
       </c>
       <c r="N99" s="1">
-        <v>20021700.0</v>
+        <v>23964192.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.59</v>
+        <v>0.74</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>254</v>
+      </c>
+      <c r="B100" t="s">
         <v>255</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0327</v>
+        <v>99.6907</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>99.63136397</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>35000000.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I100" s="1">
-        <v>11445.0</v>
+        <v>17800.81</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0327</v>
+        <v>0.05955557664872</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>257</v>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>35011445.0</v>
+        <v>29907210.0</v>
       </c>
       <c r="N100" s="1">
-        <v>35660728.93</v>
+        <v>29907210.0</v>
       </c>
       <c r="O100" s="1">
-        <v>1.05</v>
+        <v>0.92</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B101" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C101" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0256</v>
+        <v>99.8578</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>99.48082066</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>30000000.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I101" s="1">
-        <v>7680.0</v>
+        <v>131942.77</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0256</v>
+        <v>0.37894675613543</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>260</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>30007680.0</v>
+        <v>34950230.0</v>
       </c>
       <c r="N101" s="1">
-        <v>30310875.0</v>
+        <v>34950230.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.89</v>
+        <v>1.07</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B102" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C102" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0286</v>
+        <v>100.0176</v>
       </c>
       <c r="E102" s="1">
         <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>8580.0</v>
+        <v>5280.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0286</v>
+        <v>0.0176</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="M102" s="1">
-        <v>30008580.0</v>
+        <v>30005280.0</v>
       </c>
       <c r="N102" s="1">
-        <v>30352696.5</v>
+        <v>30642381.83</v>
       </c>
       <c r="O102" s="1">
-        <v>0.89</v>
+        <v>0.94</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B103" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C103" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.8557</v>
+        <v>99.876</v>
       </c>
       <c r="E103" s="1">
-        <v>99.8194931</v>
+        <v>99.48840848</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>19963898.62</v>
+        <v>24872102.12</v>
       </c>
       <c r="I103" s="1">
-        <v>7241.38</v>
+        <v>96897.88</v>
       </c>
       <c r="J103" s="1">
-        <v>0.036272374138113</v>
+        <v>0.38958460178596</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>19971140.0</v>
+        <v>24969000.0</v>
       </c>
       <c r="N103" s="1">
-        <v>19971140.0</v>
+        <v>24969000.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.59</v>
+        <v>0.77</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B104" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="C104" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.8942</v>
+        <v>100.0198</v>
       </c>
       <c r="E104" s="1">
-        <v>99.47526793</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>14921290.19</v>
+        <v>30000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>62839.81</v>
+        <v>5940.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.42114193343759</v>
+        <v>0.0198</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>265</v>
       </c>
       <c r="M104" s="1">
-        <v>14984130.0</v>
+        <v>30005940.0</v>
       </c>
       <c r="N104" s="1">
-        <v>14984130.0</v>
+        <v>30203524.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.44</v>
+        <v>0.93</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>266</v>
+      </c>
+      <c r="B105" t="s">
+        <v>267</v>
+      </c>
+      <c r="C105" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.9796</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-4080.0</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-0.0204</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" t="s">
         <v>268</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>34888840.0</v>
+        <v>19995920.0</v>
       </c>
       <c r="N105" s="1">
-        <v>34888840.0</v>
+        <v>20003376.33</v>
       </c>
       <c r="O105" s="1">
-        <v>1.03</v>
+        <v>0.62</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>269</v>
+      </c>
+      <c r="B106" t="s">
         <v>270</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>100.0013</v>
+      </c>
+      <c r="E106" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>195.0</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.0013</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" t="s">
         <v>271</v>
       </c>
-      <c r="C106" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>19996540.0</v>
+        <v>15000195.0</v>
       </c>
       <c r="N106" s="1">
-        <v>19996540.0</v>
+        <v>15076400.33</v>
       </c>
       <c r="O106" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>272</v>
       </c>
       <c r="B107" t="s">
         <v>273</v>
       </c>
       <c r="C107" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0299</v>
+        <v>100.014</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>8970.0</v>
+        <v>1400.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0299</v>
+        <v>0.014</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
         <v>274</v>
       </c>
       <c r="M107" s="1">
-        <v>30008970.0</v>
+        <v>10001400.0</v>
       </c>
       <c r="N107" s="1">
-        <v>30589473.0</v>
+        <v>10050381.33</v>
       </c>
       <c r="O107" s="1">
-        <v>0.9</v>
+        <v>0.31</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>275</v>
       </c>
       <c r="B108" t="s">
         <v>276</v>
       </c>
       <c r="C108" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.7021</v>
+        <v>99.943</v>
       </c>
       <c r="E108" s="1">
-        <v>99.48840848</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>24872102.12</v>
+        <v>10000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>53422.88</v>
+        <v>-5700.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.21479036931519</v>
+        <v>-0.057</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>0.0</v>
+      <c r="L108" t="s">
+        <v>277</v>
       </c>
       <c r="M108" s="1">
-        <v>24925525.0</v>
+        <v>9994300.0</v>
       </c>
       <c r="N108" s="1">
-        <v>24925525.0</v>
+        <v>9998640.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.73</v>
+        <v>0.31</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B109" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C109" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0272</v>
+        <v>99.537</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>99.42696925</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>30000000.0</v>
+        <v>19885393.85</v>
       </c>
       <c r="I109" s="1">
-        <v>8160.0</v>
+        <v>22006.15</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0272</v>
+        <v>0.11066489387134</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>279</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>30008160.0</v>
+        <v>19907400.0</v>
       </c>
       <c r="N109" s="1">
-        <v>30149735.33</v>
+        <v>19907400.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.89</v>
+        <v>0.61</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>280</v>
       </c>
       <c r="B110" t="s">
         <v>281</v>
       </c>
       <c r="C110" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0156</v>
+        <v>99.858</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>99.8153416</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>20000000.0</v>
+        <v>19963068.32</v>
       </c>
       <c r="I110" s="1">
-        <v>3120.0</v>
+        <v>8531.68</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0156</v>
+        <v>0.04273731804771</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>282</v>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>20003120.0</v>
+        <v>19971600.0</v>
       </c>
       <c r="N110" s="1">
-        <v>20425983.06</v>
+        <v>19971600.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>282</v>
+      </c>
+      <c r="B111" t="s">
         <v>283</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.0103</v>
+        <v>99.8518</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>99.82068323</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>15000000.0</v>
+        <v>39928273.29</v>
       </c>
       <c r="I111" s="1">
-        <v>1545.0</v>
+        <v>12446.71</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0103</v>
+        <v>0.031172672831603</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>285</v>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>15001545.0</v>
+        <v>39940720.0</v>
       </c>
       <c r="N111" s="1">
-        <v>15049840.0</v>
+        <v>39940720.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.44</v>
+        <v>1.23</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B112" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C112" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.015</v>
+        <v>99.4457</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>99.421972</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>10000000.0</v>
+        <v>9942197.2</v>
       </c>
       <c r="I112" s="1">
-        <v>1500.0</v>
+        <v>2372.8</v>
       </c>
       <c r="J112" s="1">
-        <v>0.015</v>
+        <v>0.023865951884358</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>288</v>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>10001500.0</v>
+        <v>9944570.0</v>
       </c>
       <c r="N112" s="1">
-        <v>10032541.11</v>
+        <v>9944570.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B113" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C113" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.9018</v>
+        <v>99.994</v>
       </c>
       <c r="E113" s="1">
-        <v>99.47403105</v>
+        <v>99.47155735</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>19894806.21</v>
+        <v>19894311.47</v>
       </c>
       <c r="I113" s="1">
-        <v>85553.79</v>
+        <v>104488.53</v>
       </c>
       <c r="J113" s="1">
-        <v>0.43003077836967</v>
+        <v>0.52521812658641</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>19980360.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="N113" s="1">
-        <v>19980360.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="B114" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="C114" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.8901</v>
+        <v>99.7392</v>
       </c>
       <c r="E114" s="1">
-        <v>99.810914</v>
+        <v>99.458614</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>9981091.4</v>
+        <v>29837584.2</v>
       </c>
       <c r="I114" s="1">
-        <v>7918.6</v>
+        <v>84175.8</v>
       </c>
       <c r="J114" s="1">
-        <v>0.079336013294097</v>
+        <v>0.2821133220296</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>9989010.0</v>
+        <v>29921760.0</v>
       </c>
       <c r="N114" s="1">
-        <v>9989010.0</v>
+        <v>29921760.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.29</v>
+        <v>0.92</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B115" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="C115" s="1">
-        <v>40000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.8465</v>
+        <v>99.9199</v>
       </c>
       <c r="E115" s="1">
-        <v>99.80919808</v>
+        <v>99.63533473</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>39923679.23</v>
+        <v>7373014.77</v>
       </c>
       <c r="I115" s="1">
-        <v>14920.77</v>
+        <v>21057.83</v>
       </c>
       <c r="J115" s="1">
-        <v>0.03737323384962</v>
+        <v>0.28560677900283</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>39938600.0</v>
+        <v>7394072.6</v>
       </c>
       <c r="N115" s="1">
-        <v>39938600.0</v>
+        <v>7394072.6</v>
       </c>
       <c r="O115" s="1">
-        <v>1.18</v>
+        <v>0.23</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B116" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C116" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.8141</v>
+        <v>98.6722</v>
       </c>
       <c r="E116" s="1">
-        <v>99.47155735</v>
+        <v>97.8384763</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>19894311.47</v>
+        <v>9783847.63</v>
       </c>
       <c r="I116" s="1">
-        <v>68508.53</v>
+        <v>83372.37</v>
       </c>
       <c r="J116" s="1">
-        <v>0.34436240783356</v>
+        <v>0.85214297230424</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>19962820.0</v>
+        <v>9867220.0</v>
       </c>
       <c r="N116" s="1">
-        <v>19962820.0</v>
+        <v>9867220.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.59</v>
+        <v>0.3</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B117" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="C117" s="1">
-        <v>30000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.5625</v>
+        <v>99.9043</v>
       </c>
       <c r="E117" s="1">
-        <v>99.458614</v>
+        <v>99.83411905</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>29837584.2</v>
+        <v>20965165.0</v>
       </c>
       <c r="I117" s="1">
-        <v>31165.8</v>
+        <v>14738.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.10445148572048</v>
+        <v>0.070297562647372</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>29868750.0</v>
+        <v>20979903.0</v>
       </c>
       <c r="N117" s="1">
-        <v>29868750.0</v>
+        <v>20979903.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.88</v>
+        <v>0.65</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B118" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="C118" s="1">
-        <v>7400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.7327</v>
+        <v>99.7568</v>
       </c>
       <c r="E118" s="1">
-        <v>99.63533473</v>
+        <v>99.5457396</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>7373014.77</v>
+        <v>19909147.92</v>
       </c>
       <c r="I118" s="1">
-        <v>7205.03</v>
+        <v>42212.08</v>
       </c>
       <c r="J118" s="1">
-        <v>0.097721627105868</v>
+        <v>0.21202353897625</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>7380219.8</v>
+        <v>19951360.0</v>
       </c>
       <c r="N118" s="1">
-        <v>7380219.8</v>
+        <v>19951360.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.22</v>
+        <v>0.61</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B119" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C119" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.5002</v>
+        <v>99.4656</v>
       </c>
       <c r="E119" s="1">
-        <v>97.8384763</v>
+        <v>99.4309374</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>9783847.63</v>
+        <v>14914640.61</v>
       </c>
       <c r="I119" s="1">
-        <v>66172.37</v>
+        <v>5199.39</v>
       </c>
       <c r="J119" s="1">
-        <v>0.67634301455285</v>
+        <v>0.034860980803747</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>9850020.0</v>
+        <v>14919840.0</v>
       </c>
       <c r="N119" s="1">
-        <v>9850020.0</v>
+        <v>14919840.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B120" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C120" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.8883</v>
+        <v>99.9994</v>
       </c>
       <c r="E120" s="1">
-        <v>99.8186351</v>
+        <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>9981863.51</v>
+        <v>20000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>6966.49</v>
+        <v>-120.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.06979147724291</v>
+        <v>-0.0006</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>0.0</v>
+      <c r="L120" t="s">
+        <v>302</v>
       </c>
       <c r="M120" s="1">
-        <v>9988830.0</v>
+        <v>19999880.0</v>
       </c>
       <c r="N120" s="1">
-        <v>9988830.0</v>
+        <v>20037756.67</v>
       </c>
       <c r="O120" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>303</v>
+      </c>
+      <c r="B121" t="s">
+        <v>304</v>
+      </c>
+      <c r="C121" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>98.473</v>
+      </c>
+      <c r="E121" s="1">
+        <v>98.33</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>3933200.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>5720.0</v>
+      </c>
+      <c r="J121" s="1">
+        <v>0.1454286585986</v>
+      </c>
+      <c r="K121">
+        <v>0.13</v>
+      </c>
+      <c r="L121" t="s">
         <v>305</v>
       </c>
-      <c r="B121" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>19913300.0</v>
+        <v>3938920.0</v>
       </c>
       <c r="N121" s="1">
-        <v>19913300.0</v>
+        <v>3944235.07</v>
       </c>
       <c r="O121" s="1">
-        <v>0.59</v>
+        <v>0.12</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>306</v>
+      </c>
+      <c r="B122" t="s">
         <v>307</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>21400000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.787</v>
+      </c>
+      <c r="E122" s="1">
+        <v>98.97545327</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>21180747.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>173671.0</v>
+      </c>
+      <c r="J122" s="1">
+        <v>0.81994747399608</v>
+      </c>
+      <c r="K122">
+        <v>0.83</v>
+      </c>
+      <c r="L122" t="s">
         <v>308</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>19999920.0</v>
+        <v>21354418.0</v>
       </c>
       <c r="N122" s="1">
-        <v>20039081.61</v>
+        <v>21532653.62</v>
       </c>
       <c r="O122" s="1">
-        <v>0.59</v>
+        <v>0.66</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>309</v>
+      </c>
+      <c r="B123" t="s">
         <v>310</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.803</v>
+      </c>
+      <c r="E123" s="1">
+        <v>99.163675</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>19832735.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>127865.0</v>
+      </c>
+      <c r="J123" s="1">
+        <v>0.64471692885525</v>
+      </c>
+      <c r="K123">
+        <v>0.65</v>
+      </c>
+      <c r="L123" t="s">
         <v>311</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>3931760.0</v>
+        <v>19960600.0</v>
       </c>
       <c r="N123" s="1">
-        <v>3935431.23</v>
+        <v>20090873.97</v>
       </c>
       <c r="O123" s="1">
-        <v>0.12</v>
+        <v>0.62</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>312</v>
+      </c>
+      <c r="B124" t="s">
         <v>313</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E124" s="1">
+        <v>100.747</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>30224100.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-100200.0</v>
+      </c>
+      <c r="J124" s="1">
+        <v>-0.33152351931075</v>
+      </c>
+      <c r="K124">
+        <v>1.34</v>
+      </c>
+      <c r="L124" t="s">
         <v>314</v>
       </c>
-      <c r="C124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>21325956.0</v>
+        <v>30123900.0</v>
       </c>
       <c r="N124" s="1">
-        <v>21486602.58</v>
+        <v>30524584.93</v>
       </c>
       <c r="O124" s="1">
-        <v>0.63</v>
+        <v>0.94</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>315</v>
+      </c>
+      <c r="B125" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="C125" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0</v>
+        <v>99.149</v>
       </c>
       <c r="E125" s="1">
-        <v>99.87633333</v>
+        <v>98.63892667</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>14981450.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I125" s="1">
-        <v>18550.0</v>
+        <v>76511.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.12381979047422</v>
+        <v>0.51711160144416</v>
       </c>
       <c r="K125">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="L125" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="M125" s="1">
-        <v>15000000.0</v>
+        <v>14872350.0</v>
       </c>
       <c r="N125" s="1">
-        <v>15018647.26</v>
+        <v>14884113.7</v>
       </c>
       <c r="O125" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>318</v>
+      </c>
+      <c r="B126" t="s">
         <v>319</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" s="1">
+        <v>10500000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.951</v>
+      </c>
+      <c r="E126" s="1">
+        <v>99.75</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>10473750.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>21105.0</v>
+      </c>
+      <c r="J126" s="1">
+        <v>0.2015037593985</v>
+      </c>
+      <c r="K126">
+        <v>0.96</v>
+      </c>
+      <c r="L126" t="s">
         <v>320</v>
       </c>
-      <c r="C126" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>19932800.0</v>
+        <v>10494855.0</v>
       </c>
       <c r="N126" s="1">
-        <v>20050745.21</v>
+        <v>10596115.27</v>
       </c>
       <c r="O126" s="1">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>321</v>
+      </c>
+      <c r="B127" t="s">
         <v>322</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.011</v>
+      </c>
+      <c r="E127" s="1">
+        <v>99.04783611</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>3094254.4</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-1150.76</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-0.037190219395018</v>
+      </c>
+      <c r="K127">
+        <v>0.28</v>
+      </c>
+      <c r="L127" t="s">
         <v>323</v>
       </c>
-      <c r="C127" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>30120600.0</v>
+        <v>3093103.64</v>
       </c>
       <c r="N127" s="1">
-        <v>30441147.95</v>
+        <v>3101876.52</v>
       </c>
       <c r="O127" s="1">
-        <v>0.9</v>
+        <v>0.1</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>324</v>
+      </c>
+      <c r="B128" t="s">
         <v>325</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" s="1">
+        <v>46499000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.125</v>
+      </c>
+      <c r="E128" s="1">
+        <v>101.14901439</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>47033280.2</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-476156.45</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-1.0123819728823</v>
+      </c>
+      <c r="K128">
+        <v>3.69</v>
+      </c>
+      <c r="L128" t="s">
         <v>326</v>
       </c>
-      <c r="C128" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>14841450.0</v>
+        <v>46557123.75</v>
       </c>
       <c r="N128" s="1">
-        <v>14851672.6</v>
+        <v>48274401.89</v>
       </c>
       <c r="O128" s="1">
-        <v>0.44</v>
+        <v>1.48</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>327</v>
+      </c>
+      <c r="B129" t="s">
         <v>328</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" s="1">
+        <v>8800000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.533</v>
+      </c>
+      <c r="E129" s="1">
+        <v>98.743125</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>8689395.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>69509.0</v>
+      </c>
+      <c r="J129" s="1">
+        <v>0.7999291089886</v>
+      </c>
+      <c r="K129">
+        <v>0.19</v>
+      </c>
+      <c r="L129" t="s">
         <v>329</v>
       </c>
-      <c r="C129" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>26223580.0</v>
+        <v>8758904.0</v>
       </c>
       <c r="N129" s="1">
-        <v>27105676.58</v>
+        <v>8775961.53</v>
       </c>
       <c r="O129" s="1">
-        <v>0.8</v>
+        <v>0.27</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>330</v>
+      </c>
+      <c r="B130" t="s">
         <v>331</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" s="1">
+        <v>9400000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.141</v>
+      </c>
+      <c r="E130" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>9292370.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>26884.0</v>
+      </c>
+      <c r="J130" s="1">
+        <v>0.28931262960902</v>
+      </c>
+      <c r="K130">
+        <v>0.31</v>
+      </c>
+      <c r="L130" t="s">
         <v>332</v>
       </c>
-      <c r="C130" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>4999450.0</v>
+        <v>9319254.0</v>
       </c>
       <c r="N130" s="1">
-        <v>5054929.45</v>
+        <v>9348548.52</v>
       </c>
       <c r="O130" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>333</v>
+      </c>
+      <c r="B131" t="s">
         <v>334</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.68</v>
+      </c>
+      <c r="E131" s="1">
+        <v>98.02</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>980200.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>16600.0</v>
+      </c>
+      <c r="J131" s="1">
+        <v>1.6935319322587</v>
+      </c>
+      <c r="K131">
+        <v>0.11</v>
+      </c>
+      <c r="L131" t="s">
         <v>335</v>
       </c>
-      <c r="C131" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>10482675.0</v>
+        <v>996800.0</v>
       </c>
       <c r="N131" s="1">
-        <v>10575305.14</v>
+        <v>997851.37</v>
       </c>
       <c r="O131" s="1">
-        <v>0.31</v>
+        <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>336</v>
+      </c>
+      <c r="B132" t="s">
         <v>337</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" s="1">
+        <v>9088000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E132" s="1">
+        <v>98.65440383</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>8965712.22</v>
+      </c>
+      <c r="I132" s="1">
+        <v>91479.46</v>
+      </c>
+      <c r="J132" s="1">
+        <v>1.0203256334275</v>
+      </c>
+      <c r="K132">
+        <v>0.11</v>
+      </c>
+      <c r="L132" t="s">
         <v>338</v>
       </c>
-      <c r="C132" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>3090635.68</v>
+        <v>9057191.68</v>
       </c>
       <c r="N132" s="1">
-        <v>3096198.97</v>
+        <v>9066746.53</v>
       </c>
       <c r="O132" s="1">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>339</v>
+      </c>
+      <c r="B133" t="s">
         <v>340</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.712</v>
+      </c>
+      <c r="E133" s="1">
+        <v>99.37609756</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>4074420.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>13772.0</v>
+      </c>
+      <c r="J133" s="1">
+        <v>0.33801129976782</v>
+      </c>
+      <c r="K133">
+        <v>0.7</v>
+      </c>
+      <c r="L133" t="s">
         <v>341</v>
       </c>
-      <c r="C133" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M133" s="1">
-        <v>46608737.64</v>
+        <v>4088192.0</v>
       </c>
       <c r="N133" s="1">
-        <v>48173142.35</v>
+        <v>4117088.58</v>
       </c>
       <c r="O133" s="1">
-        <v>1.42</v>
+        <v>0.13</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>342</v>
+      </c>
+      <c r="B134" t="s">
         <v>343</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.262</v>
+      </c>
+      <c r="E134" s="1">
+        <v>100.68475</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>12082170.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-50730.0</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-0.41987490657721</v>
+      </c>
+      <c r="K134">
+        <v>0.56</v>
+      </c>
+      <c r="L134" t="s">
         <v>344</v>
       </c>
-      <c r="C134" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>8743152.0</v>
+        <v>12031440.0</v>
       </c>
       <c r="N134" s="1">
-        <v>8758401.32</v>
+        <v>12098508.49</v>
       </c>
       <c r="O134" s="1">
-        <v>0.26</v>
+        <v>0.37</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>345</v>
+      </c>
+      <c r="B135" t="s">
         <v>346</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" s="1">
+        <v>7800000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>100.769</v>
+      </c>
+      <c r="E135" s="1">
+        <v>101.89661538</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>7947936.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-87954.0</v>
+      </c>
+      <c r="J135" s="1">
+        <v>-1.1066269280477</v>
+      </c>
+      <c r="K135">
+        <v>2.39</v>
+      </c>
+      <c r="L135" t="s">
         <v>347</v>
       </c>
-      <c r="C135" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>9306940.0</v>
+        <v>7859982.0</v>
       </c>
       <c r="N135" s="1">
-        <v>9331405.75</v>
+        <v>8046166.93</v>
       </c>
       <c r="O135" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>348</v>
+      </c>
+      <c r="B136" t="s">
         <v>349</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" s="1">
+        <v>17450000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.862</v>
+      </c>
+      <c r="E136" s="1">
+        <v>99.71702006</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>17400620.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>25299.0</v>
+      </c>
+      <c r="J136" s="1">
+        <v>0.14539137111206</v>
+      </c>
+      <c r="K136">
+        <v>1.27</v>
+      </c>
+      <c r="L136" t="s">
         <v>350</v>
       </c>
-      <c r="C136" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>31302191.0</v>
+        <v>17425919.0</v>
       </c>
       <c r="N136" s="1">
-        <v>32008906.41</v>
+        <v>17648227.22</v>
       </c>
       <c r="O136" s="1">
-        <v>0.94</v>
+        <v>0.54</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>351</v>
+      </c>
+      <c r="B137">
+        <v>2760392012</v>
+      </c>
+      <c r="C137" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>100.0055472</v>
+      </c>
+      <c r="E137" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>277.36</v>
+      </c>
+      <c r="J137" s="1">
+        <v>0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" t="s">
         <v>352</v>
       </c>
-      <c r="B137" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M137" s="1">
-        <v>995050.0</v>
+        <v>277.36</v>
       </c>
       <c r="N137" s="1">
-        <v>995998.63</v>
+        <v>13223.57</v>
       </c>
       <c r="O137" s="1">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>353</v>
+      </c>
+      <c r="B138">
+        <v>2763112602</v>
+      </c>
+      <c r="C138" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>100.0059314</v>
+      </c>
+      <c r="E138" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>593.14</v>
+      </c>
+      <c r="J138" s="1">
+        <v>0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" t="s">
         <v>354</v>
       </c>
-      <c r="B138" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>9039379.2</v>
+        <v>593.14</v>
       </c>
       <c r="N138" s="1">
-        <v>9048000.35</v>
+        <v>25097.81</v>
       </c>
       <c r="O138" s="1">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>355</v>
+      </c>
+      <c r="B139">
+        <v>2767186152</v>
       </c>
       <c r="C139" s="1">
-        <v>4100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.572</v>
+        <v>100.0098354</v>
       </c>
       <c r="E139" s="1">
-        <v>99.37609756</v>
+        <v>0.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>4074420.0</v>
+        <v>0.0</v>
       </c>
       <c r="I139" s="1">
-        <v>8032.0</v>
+        <v>983.54</v>
       </c>
       <c r="J139" s="1">
-        <v>0.19713235258024</v>
+        <v>0</v>
       </c>
       <c r="K139">
-        <v>0.63</v>
+        <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="M139" s="1">
-        <v>4082452.0</v>
+        <v>983.54</v>
       </c>
       <c r="N139" s="1">
-        <v>4108399.95</v>
+        <v>24424.71</v>
       </c>
       <c r="O139" s="1">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>357</v>
+      </c>
+      <c r="B140">
+        <v>2773749642</v>
       </c>
       <c r="C140" s="1">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.204</v>
+        <v>100.0102779</v>
       </c>
       <c r="E140" s="1">
-        <v>100.68475</v>
+        <v>0.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>12082170.0</v>
+        <v>0.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-57690.0</v>
+        <v>2055.58</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.47748045260082</v>
+        <v>0</v>
       </c>
       <c r="K140">
-        <v>0.31</v>
+        <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="M140" s="1">
-        <v>12024480.0</v>
+        <v>2055.58</v>
       </c>
       <c r="N140" s="1">
-        <v>12061959.45</v>
+        <v>30916.58</v>
       </c>
       <c r="O140" s="1">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>359</v>
+      </c>
+      <c r="B141">
+        <v>2789797962</v>
       </c>
       <c r="C141" s="1">
-        <v>7800000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.873</v>
+        <v>100.02708648</v>
       </c>
       <c r="E141" s="1">
-        <v>101.89661538</v>
+        <v>0.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>7947936.0</v>
+        <v>0.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-79842.0</v>
+        <v>10834.59</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.0045626940126</v>
+        <v>0</v>
       </c>
       <c r="K141">
-        <v>2.04</v>
+        <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="M141" s="1">
-        <v>7868094.0</v>
+        <v>10834.59</v>
       </c>
       <c r="N141" s="1">
-        <v>8027032.36</v>
+        <v>95015.03</v>
       </c>
       <c r="O141" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>361</v>
+      </c>
+      <c r="B142">
+        <v>2792185442</v>
       </c>
       <c r="C142" s="1">
-        <v>17450000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.775</v>
+        <v>100.02841337</v>
       </c>
       <c r="E142" s="1">
-        <v>99.71702006</v>
+        <v>0.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>17400620.0</v>
+        <v>0.0</v>
       </c>
       <c r="I142" s="1">
-        <v>10117.5</v>
+        <v>9944.68</v>
       </c>
       <c r="J142" s="1">
-        <v>0.058144479909337</v>
+        <v>0</v>
       </c>
       <c r="K142">
-        <v>1.15</v>
+        <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="M142" s="1">
-        <v>17410737.5</v>
+        <v>9944.68</v>
       </c>
       <c r="N142" s="1">
-        <v>17611532.02</v>
+        <v>79533.23</v>
       </c>
       <c r="O142" s="1">
-        <v>0.52</v>
+        <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="B143">
-        <v>2760392012</v>
+        <v>2796875442</v>
       </c>
       <c r="C143" s="1">
-        <v>5000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0290096</v>
+        <v>100.01872974</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>1450.48</v>
+        <v>4289.11</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="M143" s="1">
-        <v>1450.48</v>
+        <v>4289.11</v>
       </c>
       <c r="N143" s="1">
-        <v>13272.36</v>
+        <v>48094.26</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="B144">
-        <v>2763112602</v>
+        <v>2798594412</v>
       </c>
       <c r="C144" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0287201</v>
+        <v>100.04681393</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>2872.01</v>
+        <v>7022.09</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="M144" s="1">
-        <v>2872.01</v>
+        <v>7022.09</v>
       </c>
       <c r="N144" s="1">
-        <v>25215.24</v>
+        <v>34806.09</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B145">
-        <v>2767186152</v>
+        <v>2813842972</v>
       </c>
       <c r="C145" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0334505</v>
+        <v>100.03542693</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>3345.05</v>
+        <v>5314.04</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="M145" s="1">
-        <v>3345.05</v>
+        <v>5314.04</v>
       </c>
       <c r="N145" s="1">
-        <v>24672.1</v>
+        <v>24604.29</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="B146">
-        <v>2773749642</v>
+        <v>2862709242</v>
       </c>
       <c r="C146" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0282196</v>
+        <v>100.07683344</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>5643.92</v>
+        <v>9604.18</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="M146" s="1">
-        <v>5643.92</v>
+        <v>9604.18</v>
       </c>
       <c r="N146" s="1">
-        <v>31804.48</v>
+        <v>18631.96</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="B147">
-        <v>2786869692</v>
+        <v>2863881832</v>
       </c>
       <c r="C147" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0034174</v>
+        <v>100.0837839</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>170.87</v>
+        <v>25135.17</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="M147" s="1">
-        <v>170.87</v>
+        <v>25135.17</v>
       </c>
       <c r="N147" s="1">
-        <v>7298.04</v>
+        <v>48074.67</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="B148">
-        <v>2789264662</v>
+        <v>2892744252</v>
       </c>
       <c r="C148" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.01147908</v>
+        <v>100.10689975</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>2869.77</v>
+        <v>21379.95</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="M148" s="1">
-        <v>2869.77</v>
+        <v>21379.95</v>
       </c>
       <c r="N148" s="1">
-        <v>43055.88</v>
+        <v>31928.72</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="B149">
-        <v>2789797962</v>
+        <v>2905161052</v>
       </c>
       <c r="C149" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.05783103</v>
+        <v>100.0783729</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>23132.41</v>
+        <v>15674.58</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="M149" s="1">
-        <v>23132.41</v>
+        <v>15674.58</v>
       </c>
       <c r="N149" s="1">
-        <v>98690.41</v>
+        <v>21805.92</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="B150">
-        <v>2792185442</v>
+        <v>2923119492</v>
       </c>
       <c r="C150" s="1">
-        <v>35000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.05950309</v>
+        <v>100.11261</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>20826.08</v>
+        <v>8783.58</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="M150" s="1">
-        <v>20826.08</v>
+        <v>8783.58</v>
       </c>
       <c r="N150" s="1">
-        <v>83152.62</v>
+        <v>11307.09</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B151">
-        <v>2796875442</v>
+        <v>2926581072</v>
       </c>
       <c r="C151" s="1">
-        <v>22900000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.04490559</v>
+        <v>100.01782857</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>10283.38</v>
+        <v>1620.26</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="M151" s="1">
-        <v>10283.38</v>
+        <v>1620.26</v>
       </c>
       <c r="N151" s="1">
-        <v>49414.9</v>
+        <v>4910.59</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="B152">
-        <v>2798428082</v>
+        <v>2926627552</v>
       </c>
       <c r="C152" s="1">
-        <v>6300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.01199952</v>
+        <v>100.1518974</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>755.97</v>
+        <v>15189.74</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="M152" s="1">
-        <v>755.97</v>
+        <v>15189.74</v>
       </c>
       <c r="N152" s="1">
-        <v>10660.34</v>
+        <v>20375.41</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="B153">
-        <v>2798594412</v>
+        <v>2935596102</v>
       </c>
       <c r="C153" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0866778</v>
+        <v>100.00054118</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>13001.67</v>
+        <v>270.59</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="M153" s="1">
-        <v>13001.67</v>
+        <v>270.59</v>
       </c>
       <c r="N153" s="1">
-        <v>37605.42</v>
+        <v>13422.12</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B154">
-        <v>2813842972</v>
+        <v>2935657812</v>
       </c>
       <c r="C154" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.06942047</v>
+        <v>100.1685032</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>10413.07</v>
+        <v>50550.96</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="M154" s="1">
-        <v>10413.07</v>
+        <v>50550.96</v>
       </c>
       <c r="N154" s="1">
-        <v>27423.07</v>
+        <v>66422.3</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B155">
-        <v>2862709242</v>
+        <v>2937267372</v>
       </c>
       <c r="C155" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.12782816</v>
+        <v>100.0213915</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>15978.52</v>
+        <v>2139.15</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="M155" s="1">
-        <v>15978.52</v>
+        <v>2139.15</v>
       </c>
       <c r="N155" s="1">
-        <v>23699.35</v>
+        <v>5331.59</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="B156">
-        <v>2863881832</v>
+        <v>2943810772</v>
       </c>
       <c r="C156" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.1373075</v>
+        <v>100.00842535</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>41192.25</v>
+        <v>1685.07</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="M156" s="1">
-        <v>41192.25</v>
+        <v>1685.07</v>
       </c>
       <c r="N156" s="1">
-        <v>60791.08</v>
+        <v>4698.9</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="B157">
-        <v>2892744252</v>
+        <v>2949187952</v>
       </c>
       <c r="C157" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.1714377</v>
+        <v>100.1645052</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>34287.54</v>
+        <v>16450.52</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="M157" s="1">
-        <v>34287.54</v>
+        <v>16450.52</v>
       </c>
       <c r="N157" s="1">
-        <v>43081.21</v>
+        <v>19241.77</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="B158">
-        <v>2892982772</v>
+        <v>2952571562</v>
       </c>
       <c r="C158" s="1">
-        <v>6200000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.00569016</v>
+        <v>100.01359703</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>352.79</v>
+        <v>870.21</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
-      <c r="L158" t="s">
-        <v>400</v>
+      <c r="L158">
+        <v>978.88</v>
       </c>
       <c r="M158" s="1">
-        <v>352.79</v>
+        <v>870.21</v>
       </c>
       <c r="N158" s="1">
-        <v>2085.8</v>
+        <v>1849.09</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="B159">
-        <v>2905161052</v>
+        <v>2957753962</v>
       </c>
       <c r="C159" s="1">
-        <v>20000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.13315035</v>
+        <v>100.02500102</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>26630.07</v>
+        <v>2200.09</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="M159" s="1">
-        <v>26630.07</v>
+        <v>2200.09</v>
       </c>
       <c r="N159" s="1">
-        <v>31618.07</v>
+        <v>3238.25</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="B160">
-        <v>2922922502</v>
+        <v>2962625832</v>
       </c>
       <c r="C160" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.002557</v>
+        <v>100.1713452</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>255.7</v>
+        <v>68538.08</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="M160" s="1">
-        <v>255.7</v>
+        <v>68538.08</v>
       </c>
       <c r="N160" s="1">
-        <v>1463.2</v>
+        <v>74941.47</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="B161">
-        <v>2923119492</v>
+        <v>2962647772</v>
       </c>
       <c r="C161" s="1">
-        <v>7800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.18158013</v>
+        <v>100.05835975</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>14163.25</v>
+        <v>11671.95</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="M161" s="1">
-        <v>14163.25</v>
+        <v>11671.95</v>
       </c>
       <c r="N161" s="1">
-        <v>16196.71</v>
+        <v>14306.62</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B162">
-        <v>2926581072</v>
+        <v>3009856922</v>
       </c>
       <c r="C162" s="1">
-        <v>9088000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.04214096</v>
+        <v>100.21704716</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>3829.77</v>
+        <v>20619.48</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>408</v>
+      <c r="L162">
+        <v>157.77</v>
       </c>
       <c r="M162" s="1">
-        <v>3829.77</v>
+        <v>20619.48</v>
       </c>
       <c r="N162" s="1">
-        <v>6482.71</v>
+        <v>20777.25</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="B163">
-        <v>2926627552</v>
+        <v>3009858932</v>
       </c>
       <c r="C163" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.2324826</v>
+        <v>100.06395047</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>23248.26</v>
+        <v>9592.57</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
-      <c r="L163" t="s">
-        <v>410</v>
+      <c r="L163">
+        <v>419.11</v>
       </c>
       <c r="M163" s="1">
-        <v>23248.26</v>
+        <v>9592.57</v>
       </c>
       <c r="N163" s="1">
-        <v>27468.92</v>
+        <v>10011.68</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B164">
-        <v>2935596102</v>
+        <v>3013661662</v>
       </c>
       <c r="C164" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.00674672</v>
+        <v>100.21803295</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>3373.36</v>
+        <v>43606.59</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
-      <c r="L164" t="s">
-        <v>412</v>
+      <c r="L164">
+        <v>409.2</v>
       </c>
       <c r="M164" s="1">
-        <v>3373.36</v>
+        <v>43606.59</v>
       </c>
       <c r="N164" s="1">
-        <v>13806.28</v>
+        <v>44015.79</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="B165">
-        <v>2935657812</v>
+        <v>3015607942</v>
       </c>
       <c r="C165" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.2544615</v>
+        <v>100.22270487</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>76338.45</v>
+        <v>33405.73</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165" t="s">
-        <v>414</v>
+      <c r="L165">
+        <v>245.31</v>
       </c>
       <c r="M165" s="1">
-        <v>76338.45</v>
+        <v>33405.73</v>
       </c>
       <c r="N165" s="1">
-        <v>89151.95</v>
+        <v>33651.04</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
       <c r="B166">
-        <v>2937267372</v>
+        <v>3017270942</v>
       </c>
       <c r="C166" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0483908</v>
+        <v>100.1417375</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>4839.08</v>
+        <v>28347.5</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
-      <c r="L166" t="s">
-        <v>416</v>
+      <c r="L166">
+        <v>236.57</v>
       </c>
       <c r="M166" s="1">
-        <v>4839.08</v>
+        <v>28347.5</v>
       </c>
       <c r="N166" s="1">
-        <v>7375.08</v>
+        <v>28584.07</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>417</v>
+        <v>405</v>
       </c>
       <c r="B167">
-        <v>2943810772</v>
+        <v>3021967322</v>
       </c>
       <c r="C167" s="1">
-        <v>20000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.02531105</v>
+        <v>100.23113141</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>5062.21</v>
+        <v>19646.17</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
-      <c r="L167" t="s">
-        <v>418</v>
+      <c r="L167">
+        <v>136.12</v>
       </c>
       <c r="M167" s="1">
-        <v>5062.21</v>
+        <v>19646.17</v>
       </c>
       <c r="N167" s="1">
-        <v>7368.38</v>
+        <v>19782.29</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>419</v>
+        <v>406</v>
       </c>
       <c r="B168">
-        <v>2949187952</v>
+        <v>3022014132</v>
       </c>
       <c r="C168" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.2542228</v>
+        <v>100.2318728</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>25422.28</v>
+        <v>46374.56</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
-      <c r="L168" t="s">
-        <v>420</v>
+      <c r="L168">
+        <v>370.84</v>
       </c>
       <c r="M168" s="1">
-        <v>25422.28</v>
+        <v>46374.56</v>
       </c>
       <c r="N168" s="1">
-        <v>27605.69</v>
+        <v>46745.4</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>421</v>
+        <v>407</v>
       </c>
       <c r="B169">
-        <v>2952571562</v>
+        <v>3032560652</v>
       </c>
       <c r="C169" s="1">
-        <v>6400000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.03622391</v>
+        <v>100.25361783</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>2318.33</v>
+        <v>30434.14</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
-        <v>740.75</v>
+        <v>-184.27</v>
       </c>
       <c r="M169" s="1">
-        <v>2318.33</v>
+        <v>30434.14</v>
       </c>
       <c r="N169" s="1">
-        <v>3059.08</v>
+        <v>30249.87</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>422</v>
+        <v>408</v>
       </c>
       <c r="B170">
-        <v>2957753962</v>
+        <v>3033105672</v>
       </c>
       <c r="C170" s="1">
-        <v>8800000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.05516193</v>
+        <v>100.2181215</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>4854.25</v>
+        <v>8724.86</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
-        <v>766.7</v>
+        <v>-29.27</v>
       </c>
       <c r="M170" s="1">
-        <v>4854.25</v>
+        <v>8724.86</v>
       </c>
       <c r="N170" s="1">
-        <v>5620.95</v>
+        <v>8695.59</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>423</v>
+        <v>409</v>
       </c>
       <c r="B171">
-        <v>2962625832</v>
+        <v>3037280862</v>
       </c>
       <c r="C171" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.2445741</v>
+        <v>100.26009993</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>97829.64</v>
+        <v>39014.99</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
-      <c r="L171" t="s">
-        <v>424</v>
+      <c r="L171">
+        <v>803.07</v>
       </c>
       <c r="M171" s="1">
-        <v>97829.64</v>
+        <v>39014.99</v>
       </c>
       <c r="N171" s="1">
-        <v>102631.17</v>
+        <v>39818.06</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="B172">
-        <v>2962647772</v>
+        <v>3042209452</v>
       </c>
       <c r="C172" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.1055116</v>
+        <v>100.2623381</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>21102.32</v>
+        <v>26233.81</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172" t="s">
-        <v>426</v>
+      <c r="L172">
+        <v>375.49</v>
       </c>
       <c r="M172" s="1">
-        <v>21102.32</v>
+        <v>26233.81</v>
       </c>
       <c r="N172" s="1">
-        <v>23062.32</v>
+        <v>26609.3</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>427</v>
+        <v>411</v>
       </c>
       <c r="B173">
-        <v>3009856922</v>
+        <v>3047030172</v>
       </c>
       <c r="C173" s="1">
-        <v>9500000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.309286</v>
+        <v>100.25416357</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>29382.17</v>
+        <v>7940.07</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
-        <v>77.96</v>
+        <v>105.24</v>
       </c>
       <c r="M173" s="1">
-        <v>29382.17</v>
+        <v>7940.07</v>
       </c>
       <c r="N173" s="1">
-        <v>29460.13</v>
+        <v>8045.31</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>428</v>
+        <v>412</v>
       </c>
       <c r="B174">
-        <v>3009858932</v>
+        <v>3050153122</v>
       </c>
       <c r="C174" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.10446313</v>
+        <v>100.2726769</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>15669.47</v>
+        <v>27267.69</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>239.76</v>
+        <v>354.7</v>
       </c>
       <c r="M174" s="1">
-        <v>15669.47</v>
+        <v>27267.69</v>
       </c>
       <c r="N174" s="1">
-        <v>15909.23</v>
+        <v>27622.39</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>429</v>
+        <v>413</v>
       </c>
       <c r="B175">
-        <v>3013661662</v>
+        <v>3051781772</v>
       </c>
       <c r="C175" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.3103873</v>
+        <v>100.2736367</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>62077.46</v>
+        <v>54727.34</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>216.36</v>
+        <v>679.26</v>
       </c>
       <c r="M175" s="1">
-        <v>62077.46</v>
+        <v>54727.34</v>
       </c>
       <c r="N175" s="1">
-        <v>62293.82</v>
+        <v>55406.6</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>430</v>
+        <v>414</v>
       </c>
       <c r="B176">
-        <v>3015607942</v>
+        <v>3053286692</v>
       </c>
       <c r="C176" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.31681933</v>
+        <v>100.18712493</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>47522.9</v>
+        <v>28068.74</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>119.56</v>
+        <v>596.88</v>
       </c>
       <c r="M176" s="1">
-        <v>47522.9</v>
+        <v>28068.74</v>
       </c>
       <c r="N176" s="1">
-        <v>47642.46</v>
+        <v>28665.62</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>431</v>
+        <v>415</v>
       </c>
       <c r="B177">
-        <v>3017270942</v>
+        <v>3053302732</v>
       </c>
       <c r="C177" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.2089525</v>
+        <v>100.28022007</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>41790.5</v>
+        <v>42033.01</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>99.27</v>
+        <v>679.38</v>
       </c>
       <c r="M177" s="1">
-        <v>41790.5</v>
+        <v>42033.01</v>
       </c>
       <c r="N177" s="1">
-        <v>41889.77</v>
+        <v>42712.39</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>432</v>
+        <v>416</v>
       </c>
       <c r="B178">
-        <v>3021967322</v>
+        <v>3089978672</v>
       </c>
       <c r="C178" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.32806612</v>
+        <v>100.0927617</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>27885.62</v>
+        <v>18552.34</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178">
-        <v>65.81</v>
+      <c r="L178" t="s">
+        <v>417</v>
       </c>
       <c r="M178" s="1">
-        <v>27885.62</v>
+        <v>18552.34</v>
       </c>
       <c r="N178" s="1">
-        <v>27951.43</v>
+        <v>13643.28</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>433</v>
+        <v>418</v>
       </c>
       <c r="B179">
-        <v>3022014132</v>
+        <v>3094522902</v>
       </c>
       <c r="C179" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.3288938</v>
+        <v>100.02958787</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>65778.76</v>
+        <v>4438.18</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
-      <c r="L179">
-        <v>187.61</v>
+      <c r="L179" t="s">
+        <v>419</v>
       </c>
       <c r="M179" s="1">
-        <v>65778.76</v>
+        <v>4438.18</v>
       </c>
       <c r="N179" s="1">
-        <v>65966.37</v>
+        <v>1206.13</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
       <c r="B180">
-        <v>3032560652</v>
+        <v>3094554102</v>
       </c>
       <c r="C180" s="1">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.36120758</v>
+        <v>100.04757207</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>43344.91</v>
+        <v>7135.81</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
-      <c r="L180">
-        <v>-112.95</v>
+      <c r="L180" t="s">
+        <v>421</v>
       </c>
       <c r="M180" s="1">
-        <v>43344.91</v>
+        <v>7135.81</v>
       </c>
       <c r="N180" s="1">
-        <v>43231.96</v>
+        <v>3124.59</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="B181">
-        <v>3033105672</v>
+        <v>3095024362</v>
       </c>
       <c r="C181" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.31225575</v>
+        <v>100.0613244</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>12490.23</v>
+        <v>9198.66</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
-      <c r="L181">
-        <v>-27.41</v>
+      <c r="L181" t="s">
+        <v>423</v>
       </c>
       <c r="M181" s="1">
-        <v>12490.23</v>
+        <v>9198.66</v>
       </c>
       <c r="N181" s="1">
-        <v>12462.82</v>
+        <v>5350.36</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="B182">
-        <v>3037280862</v>
+        <v>3099290162</v>
       </c>
       <c r="C182" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.363785</v>
+        <v>99.9981749</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>54567.75</v>
+        <v>-365.02</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
-        <v>447.57</v>
+        <v>-761.26</v>
       </c>
       <c r="M182" s="1">
-        <v>54567.75</v>
+        <v>-365.02</v>
       </c>
       <c r="N182" s="1">
-        <v>55015.32</v>
+        <v>-1126.28</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="B183">
-        <v>3042209452</v>
+        <v>3099338312</v>
       </c>
       <c r="C183" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.3678903</v>
+        <v>100.0014091</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>36789.03</v>
+        <v>140.91</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
-        <v>196.44</v>
+        <v>-665.07</v>
       </c>
       <c r="M183" s="1">
-        <v>36789.03</v>
+        <v>140.91</v>
       </c>
       <c r="N183" s="1">
-        <v>36985.47</v>
+        <v>-524.16</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="B184">
-        <v>3047030172</v>
+        <v>3101407942</v>
       </c>
       <c r="C184" s="1">
-        <v>3124000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.35714597</v>
+        <v>100.0727748</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>11157.24</v>
+        <v>7277.48</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
-      <c r="L184">
-        <v>52.13</v>
+      <c r="L184" t="s">
+        <v>427</v>
       </c>
       <c r="M184" s="1">
-        <v>11157.24</v>
+        <v>7277.48</v>
       </c>
       <c r="N184" s="1">
-        <v>11209.37</v>
+        <v>5034.62</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="B185">
-        <v>3050153122</v>
+        <v>3103291672</v>
       </c>
       <c r="C185" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.3816415</v>
+        <v>99.9949034</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>38164.15</v>
+        <v>-254.83</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>173.22</v>
+        <v>-232.13</v>
       </c>
       <c r="M185" s="1">
-        <v>38164.15</v>
+        <v>-254.83</v>
       </c>
       <c r="N185" s="1">
-        <v>38337.37</v>
+        <v>-486.96</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>440</v>
+        <v>429</v>
       </c>
       <c r="B186">
-        <v>3051781772</v>
+        <v>3119675662</v>
       </c>
       <c r="C186" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.3830346</v>
+        <v>99.94778888</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>76606.92</v>
+        <v>-13052.78</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
-      <c r="L186">
-        <v>327.03</v>
+      <c r="L186" t="s">
+        <v>430</v>
       </c>
       <c r="M186" s="1">
-        <v>76606.92</v>
+        <v>-13052.78</v>
       </c>
       <c r="N186" s="1">
-        <v>76933.95</v>
+        <v>-16863.47</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="B187">
-        <v>3053286692</v>
+        <v>3119812902</v>
       </c>
       <c r="C187" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.26768753</v>
+        <v>99.986556</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>40153.13</v>
+        <v>-4033.2</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
-      <c r="L187">
-        <v>287.43</v>
+      <c r="L187" t="s">
+        <v>432</v>
       </c>
       <c r="M187" s="1">
-        <v>40153.13</v>
+        <v>-4033.2</v>
       </c>
       <c r="N187" s="1">
-        <v>40440.56</v>
+        <v>-5763.53</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="B188">
-        <v>3053302732</v>
+        <v>3121777262</v>
       </c>
       <c r="C188" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.39063607</v>
+        <v>99.8759051</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>58595.41</v>
+        <v>-12409.49</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
-      <c r="L188">
-        <v>329.93</v>
+      <c r="L188" t="s">
+        <v>434</v>
       </c>
       <c r="M188" s="1">
-        <v>58595.41</v>
+        <v>-12409.49</v>
       </c>
       <c r="N188" s="1">
-        <v>58925.34</v>
+        <v>-14140.5</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="B189">
-        <v>3089978672</v>
+        <v>3123552652</v>
       </c>
       <c r="C189" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.19468445</v>
+        <v>99.98071815</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>38936.89</v>
+        <v>-3856.37</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
-        <v>-781.09</v>
+        <v>-995.66</v>
       </c>
       <c r="M189" s="1">
-        <v>38936.89</v>
+        <v>-3856.37</v>
       </c>
       <c r="N189" s="1">
-        <v>38155.8</v>
+        <v>-4852.03</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="B190">
-        <v>3094522902</v>
+        <v>3126897932</v>
       </c>
       <c r="C190" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.09082333</v>
+        <v>99.9919188</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>13623.5</v>
+        <v>-808.12</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
-        <v>-190.54</v>
+        <v>-279.99</v>
       </c>
       <c r="M190" s="1">
-        <v>13623.5</v>
+        <v>-808.12</v>
       </c>
       <c r="N190" s="1">
-        <v>13432.96</v>
+        <v>-1088.11</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="B191">
-        <v>3094554102</v>
+        <v>3132138012</v>
       </c>
       <c r="C191" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.14508273</v>
+        <v>99.97905907</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>21762.41</v>
+        <v>-3141.14</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
-        <v>-236.37</v>
+        <v>-334.49</v>
       </c>
       <c r="M191" s="1">
-        <v>21762.41</v>
+        <v>-3141.14</v>
       </c>
       <c r="N191" s="1">
-        <v>21526.04</v>
+        <v>-3475.63</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B192">
-        <v>3095024362</v>
+        <v>3134415152</v>
       </c>
       <c r="C192" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.16235027</v>
+        <v>99.9421782</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>24352.54</v>
+        <v>-11564.36</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
-        <v>-226.79</v>
+        <v>-760.27</v>
       </c>
       <c r="M192" s="1">
-        <v>24352.54</v>
+        <v>-11564.36</v>
       </c>
       <c r="N192" s="1">
-        <v>24125.75</v>
+        <v>-12324.63</v>
       </c>
       <c r="O192" s="1">
         <v>0.0</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="B193">
-        <v>3099290162</v>
+        <v>3138830172</v>
       </c>
       <c r="C193" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.0087087</v>
+        <v>99.9386267</v>
       </c>
       <c r="E193" s="1">
         <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>0.0</v>
       </c>
       <c r="I193" s="1">
-        <v>1741.74</v>
+        <v>-12274.66</v>
       </c>
       <c r="J193" s="1">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
         <v>0.0</v>
       </c>
       <c r="M193" s="1">
-        <v>1741.74</v>
+        <v>-12274.66</v>
       </c>
       <c r="N193" s="1">
-        <v>1741.74</v>
+        <v>-12274.66</v>
       </c>
       <c r="O193" s="1">
         <v>0.0</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="B194">
-        <v>3099338312</v>
+        <v>3138877082</v>
       </c>
       <c r="C194" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.0174884</v>
+        <v>99.94109707</v>
       </c>
       <c r="E194" s="1">
         <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>0.0</v>
       </c>
       <c r="I194" s="1">
-        <v>1748.84</v>
+        <v>-8835.44</v>
       </c>
       <c r="J194" s="1">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>1748.84</v>
+        <v>-8835.44</v>
       </c>
       <c r="N194" s="1">
-        <v>1748.84</v>
+        <v>-8835.44</v>
       </c>
       <c r="O194" s="1">
         <v>0.0</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="B195">
-        <v>3101407942</v>
+        <v>3138920792</v>
       </c>
       <c r="C195" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.1764412</v>
+        <v>99.99562505</v>
       </c>
       <c r="E195" s="1">
         <v>0.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>0.0</v>
       </c>
       <c r="I195" s="1">
-        <v>17644.12</v>
+        <v>-874.99</v>
       </c>
       <c r="J195" s="1">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>17644.12</v>
+        <v>-874.99</v>
       </c>
       <c r="N195" s="1">
-        <v>17644.12</v>
+        <v>-874.99</v>
       </c>
       <c r="O195" s="1">
         <v>0.0</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="B196">
-        <v>3103291672</v>
+        <v>3138969592</v>
       </c>
       <c r="C196" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.0017768</v>
+        <v>99.995625</v>
       </c>
       <c r="E196" s="1">
         <v>0.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>0.0</v>
       </c>
       <c r="I196" s="1">
-        <v>88.84</v>
+        <v>-656.25</v>
       </c>
       <c r="J196" s="1">
         <v>0</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
         <v>0.0</v>
       </c>
       <c r="M196" s="1">
-        <v>88.84</v>
+        <v>-656.25</v>
       </c>
       <c r="N196" s="1">
-        <v>88.84</v>
+        <v>-656.25</v>
       </c>
       <c r="O196" s="1">
         <v>0.0</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="B197" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="C197" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.0158878</v>
+        <v>100.1903486</v>
       </c>
       <c r="E197" s="1">
         <v>0.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>0.0</v>
       </c>
       <c r="I197" s="1">
-        <v>794.39</v>
+        <v>9517.43</v>
       </c>
       <c r="J197" s="1">
         <v>0</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
-      <c r="L197" t="s">
-        <v>453</v>
+      <c r="L197">
+        <v>0.0</v>
       </c>
       <c r="M197" s="1">
-        <v>794.39</v>
+        <v>9517.43</v>
       </c>
       <c r="N197" s="1">
-        <v>9532.44</v>
+        <v>9517.43</v>
       </c>
       <c r="O197" s="1">
         <v>0.0</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>