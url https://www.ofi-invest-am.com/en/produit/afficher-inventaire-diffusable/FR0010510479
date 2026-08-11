--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="445">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -136,297 +136,348 @@
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
-    <t>FR0129174506</t>
-[...8 lines deleted...]
-    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+    <t>FR0129713618</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 29/04/2027</t>
+  </si>
+  <si>
+    <t>XS3371229066</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>12 402.22</t>
+    <t>24 813.33</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>119 175.00</t>
+    <t>131 849.97</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>294 000.00</t>
+    <t>325 270.76</t>
+  </si>
+  <si>
+    <t>FR0129705952</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 23/03/2027</t>
+  </si>
+  <si>
+    <t>17 906.71</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
+  </si>
+  <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
-    <t>XS3336911915</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6373027307</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 27/04/2026</t>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
+    <t>FR0129705994</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 01/06/2026</t>
+  </si>
+  <si>
     <t>FR0129679702</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>37 388.33</t>
+    <t>56 105.00</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>36 555.00</t>
+    <t>54 855.00</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>36 721.67</t>
-[...5 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+    <t>55 105.00</t>
+  </si>
+  <si>
+    <t>XS3364633274</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3364651508</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
-    <t>XS3326554428</t>
-[...8 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+    <t>XS3358227067</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3359534529</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 05/06/2026</t>
+  </si>
+  <si>
+    <t>XS3367620492</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 06/07/2026</t>
+  </si>
+  <si>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3375218867</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
   </si>
   <si>
     <t>XS3345827870</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 13/05/2026</t>
   </si>
   <si>
     <t>XS3326341511</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>799 324.44</t>
+    <t>849 697.78</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>337 821.42</t>
+    <t>375 334.00</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>103 542.50</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
+    <t>128 549.72</t>
+  </si>
+  <si>
+    <t>XS3371668735</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
@@ -481,918 +532,921 @@
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3348765788</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
-    <t>XS3320683777</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
+    <t>XS3358335118</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
-    <t>XS3219325175</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
-    <t>FR0129677953</t>
-[...8 lines deleted...]
-    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
+    <t>BE6372829265</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129628154</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>XS3290508822</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>95 593.50</t>
-[...8 lines deleted...]
-    <t>900 259.56</t>
+    <t>131 054.00</t>
+  </si>
+  <si>
+    <t>FR0129714913</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
+  </si>
+  <si>
+    <t>8 244.83</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>1 093 598.33</t>
+    <t>1 157 415.42</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>19 971.00</t>
+    <t>39 004.67</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>49 628.89</t>
+    <t>74 473.33</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>100 835.56</t>
+    <t>113 495.00</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>20 834.00</t>
+    <t>33 475.39</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>250 513.33</t>
+    <t>282 161.18</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>358 292.50</t>
+    <t>383 639.17</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>86 322.22</t>
+    <t>111 755.11</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>56 499.22</t>
+    <t>80 574.94</t>
   </si>
   <si>
     <t>FR0129682870</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
-    <t>BE6372774685</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 22/04/2026</t>
+    <t>BE6373705290</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 27/05/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>196 447.33</t>
+    <t>234 318.67</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>30 473.61</t>
+    <t>42 680.56</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>62 613.89</t>
+    <t>87 694.44</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>716 171.75</t>
+    <t>760 816.88</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>358 932.33</t>
+    <t>396 131.83</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>401 139.33</t>
+    <t>439 214.67</t>
   </si>
   <si>
     <t>FR0129679686</t>
   </si>
   <si>
     <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
   </si>
   <si>
     <t>FR0129683761</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129683175</t>
   </si>
   <si>
     <t>NEUCP ELIS SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129681963</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>637 101.83</t>
+    <t>674 919.50</t>
   </si>
   <si>
     <t>FR0129497519</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>197 584.00</t>
+    <t>234 969.00</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>7 456.33</t>
+    <t>32 318.00</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>76 205.33</t>
+    <t>94 834.50</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>48 981.33</t>
+    <t>60 956.33</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>4 340.00</t>
+    <t>16 743.75</t>
   </si>
   <si>
     <t>FR0129630416</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
+    <t>FR0129728038</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+  </si>
+  <si>
     <t>FR0129682540</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 14/05/2026</t>
   </si>
   <si>
     <t>FR0129683399</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 15/05/2026</t>
   </si>
   <si>
+    <t>FR0129717213</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 05/06/2026</t>
+  </si>
+  <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
-    <t>FR0129575561</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129653376</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/06/2026</t>
   </si>
   <si>
-    <t>FR0129582765</t>
-[...2 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>FR0129681195</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129680932</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129678860</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
     <t>FR0129683035</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 13/07/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>37 876.67</t>
+    <t>63 155.56</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>5 315.07</t>
+    <t>6 410.96</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>178 235.62</t>
+    <t>189 961.64</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>130 273.97</t>
+    <t>138 493.15</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>400 684.93</t>
+    <t>454 109.59</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>11 763.70</t>
-[...8 lines deleted...]
-    <t>101 260.27</t>
+    <t>12 791.10</t>
+  </si>
+  <si>
+    <t>XS2723549528</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
+  </si>
+  <si>
+    <t>333 256.85</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>8 772.88</t>
+    <t>10 912.60</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 717 278.14</t>
+    <t>1 819 193.75</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>17 057.53</t>
+    <t>18 263.01</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>29 294.52</t>
+    <t>32 513.70</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 051.37</t>
+    <t>1 119.86</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>9 554.85</t>
+    <t>10 177.32</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>28 896.58</t>
+    <t>30 862.33</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>67 068.49</t>
+    <t>86 794.52</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>186 184.93</t>
+    <t>204 349.32</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>222 308.22</t>
-[...17 lines deleted...]
-    <t>23 441.17</t>
+    <t>236 650.68</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>28 861.00</t>
+    <t>30 315.55</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>84 180.44</t>
+    <t>88 798.89</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>69 588.55</t>
+    <t>73 515.56</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>43 805.15</t>
+    <t>46 325.23</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>27 784.00</t>
+    <t>29 494.21</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>19 290.25</t>
+    <t>20 522.33</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>9 027.78</t>
+    <t>9 743.65</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>22 939.50</t>
+    <t>24 765.83</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>10 548.77</t>
+    <t>11 501.95</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>6 131.34</t>
+    <t>6 765.06</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 523.51</t>
+    <t>2 794.15</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>3 290.33</t>
+    <t>3 640.95</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>5 185.67</t>
-[...5 lines deleted...]
-    <t>13 151.53</t>
+    <t>5 705.83</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>15 871.34</t>
+    <t>17 542.00</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>3 192.44</t>
+    <t>3 554.42</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>3 013.83</t>
+    <t>3 420.34</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>2 791.25</t>
+    <t>3 129.39</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
+    <t>1 110.72</t>
+  </si>
+  <si>
     <t>SWAP04884340</t>
   </si>
   <si>
-    <t>1 038.16</t>
+    <t>1 189.86</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>6 403.39</t>
+    <t>7 360.18</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>2 634.67</t>
+    <t>3 023.22</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
+    <t>1 023.87</t>
+  </si>
+  <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-4 909.06</t>
+    <t>-7 203.33</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-3 232.05</t>
+    <t>-4 922.12</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-4 011.22</t>
+    <t>-6 113.79</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-3 848.30</t>
+    <t>-5 864.62</t>
   </si>
   <si>
     <t>SWAP05011166</t>
   </si>
   <si>
+    <t>-1 161.77</t>
+  </si>
+  <si>
     <t>SWAP05011167</t>
   </si>
   <si>
+    <t>-1 025.32</t>
+  </si>
+  <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-2 242.86</t>
+    <t>-3 531.13</t>
   </si>
   <si>
     <t>SWAP05011324</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-3 810.69</t>
+    <t>-7 598.24</t>
   </si>
   <si>
     <t>SWAP05016335</t>
   </si>
   <si>
-    <t>-1 730.33</t>
+    <t>-3 432.89</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-1 731.01</t>
+    <t>-4 121.12</t>
   </si>
   <si>
     <t>SWAP05018315</t>
   </si>
   <si>
+    <t>-2 476.92</t>
+  </si>
+  <si>
     <t>SWAP05019255</t>
   </si>
   <si>
     <t>SWAP05019524</t>
   </si>
   <si>
+    <t>-1 533.38</t>
+  </si>
+  <si>
     <t>SWAP05019593</t>
   </si>
   <si>
+    <t>-4 174.83</t>
+  </si>
+  <si>
     <t>SWAP05020023</t>
   </si>
   <si>
+    <t>-3 946.79</t>
+  </si>
+  <si>
     <t>SWAP05020022</t>
   </si>
   <si>
+    <t>-2 942.39</t>
+  </si>
+  <si>
     <t>SWAP05020021</t>
   </si>
   <si>
     <t>SWAP05020024</t>
   </si>
   <si>
-    <t>SWAP04692497</t>
-[...2 lines deleted...]
-    <t>LCH00142072496</t>
+    <t>SWAP05027220</t>
+  </si>
+  <si>
+    <t>-1 098.25</t>
+  </si>
+  <si>
+    <t>SWAP05029792</t>
+  </si>
+  <si>
+    <t>-1 138.42</t>
+  </si>
+  <si>
+    <t>SWAP05029911</t>
+  </si>
+  <si>
+    <t>SWAP05029910</t>
+  </si>
+  <si>
+    <t>SWAP05030303</t>
+  </si>
+  <si>
+    <t>SWAP05030302</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1712,256 +1766,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1098887.7578</v>
+        <v>1167518.0532</v>
       </c>
       <c r="D2">
-        <v>2448.07</v>
+        <v>2450.98</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2690155112.39</v>
+        <v>2861564033.3</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2690155112.39</v>
+        <v>2861564033.3</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10150.66</v>
+        <v>10162.72</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>419826.3</v>
+        <v>420325.39</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>419826.3</v>
+        <v>420325.39</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>108662.9201</v>
+        <v>110231.5567</v>
       </c>
       <c r="D4">
-        <v>3400.26</v>
+        <v>3404.36</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>369482627.86</v>
+        <v>375268127.91</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>369482627.86</v>
+        <v>375268127.91</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>10304.5639</v>
+        <v>10117.927</v>
       </c>
       <c r="D5">
-        <v>1116.16</v>
+        <v>1117.47</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>11501582.32</v>
+        <v>11306506.23</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>11501582.32</v>
+        <v>11306506.23</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1620385.8431</v>
+        <v>1607192.873</v>
       </c>
       <c r="D6">
-        <v>110.97</v>
+        <v>111.1</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>179826259.36</v>
+        <v>178573477.55</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>179826259.36</v>
+        <v>178573477.55</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P197"/>
+  <dimension ref="A1:P203"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O197" sqref="O197"/>
+      <selection activeCell="O203" sqref="O203"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1980,9839 +2034,10139 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>14789.0</v>
+        <v>14831.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10821.71</v>
+        <v>10833.87</v>
       </c>
       <c r="E2" s="1">
-        <v>10809.686356752</v>
+        <v>10821.188694626</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>159864451.53</v>
+        <v>160489049.53</v>
       </c>
       <c r="I2" s="1">
-        <v>177817.66</v>
+        <v>188076.44</v>
       </c>
       <c r="J2" s="1">
-        <v>0.11123026933016</v>
+        <v>0.11718957807451</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>160042269.19</v>
+        <v>160677125.97</v>
       </c>
       <c r="N2" s="1">
-        <v>160042269.19</v>
+        <v>160677125.97</v>
       </c>
       <c r="O2" s="1">
-        <v>4.92</v>
+        <v>4.69</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>595.0</v>
+        <v>615.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261796.08</v>
+        <v>262091.52</v>
       </c>
       <c r="E3" s="1">
-        <v>261365.0094958</v>
+        <v>261437.01042276</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>155512180.65</v>
+        <v>160783761.41</v>
       </c>
       <c r="I3" s="1">
-        <v>256486.95</v>
+        <v>402523.39</v>
       </c>
       <c r="J3" s="1">
-        <v>0.16493045684779</v>
+        <v>0.25035077328087</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>155768667.6</v>
+        <v>161186284.8</v>
       </c>
       <c r="N3" s="1">
-        <v>155768667.6</v>
+        <v>161186284.8</v>
       </c>
       <c r="O3" s="1">
-        <v>4.79</v>
+        <v>4.7</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.4592</v>
+        <v>99.5885</v>
       </c>
       <c r="E4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>19540.65</v>
+        <v>32470.65</v>
       </c>
       <c r="J4" s="1">
-        <v>0.19685576493709</v>
+        <v>0.32711473997818</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9945920.0</v>
+        <v>9958850.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9945920.0</v>
+        <v>9958850.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.4501</v>
+        <v>97.544</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>31787.5</v>
+        <v>41177.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.32726008284068</v>
+        <v>0.4239324281926</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9745010.0</v>
+        <v>9754400.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9745010.0</v>
+        <v>9754400.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.9476</v>
+        <v>97.3456</v>
       </c>
       <c r="E6" s="1">
-        <v>97.8974084</v>
+        <v>97.2229349</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>9789740.84</v>
+        <v>9722293.49</v>
       </c>
       <c r="I6" s="1">
-        <v>205019.16</v>
+        <v>12266.51</v>
       </c>
       <c r="J6" s="1">
-        <v>2.0942245903212</v>
+        <v>0.12616889227441</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9994760.0</v>
+        <v>9734560.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9994760.0</v>
+        <v>9734560.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.916</v>
+        <v>99.4466</v>
       </c>
       <c r="E7" s="1">
-        <v>99.4822914</v>
+        <v>99.41818273</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>14922343.71</v>
+        <v>14912727.41</v>
       </c>
       <c r="I7" s="1">
-        <v>65056.29</v>
+        <v>4262.59</v>
       </c>
       <c r="J7" s="1">
-        <v>0.43596563156767</v>
+        <v>0.028583570817111</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>14987400.0</v>
+        <v>14916990.0</v>
       </c>
       <c r="N7" s="1">
-        <v>14987400.0</v>
+        <v>14916990.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.594</v>
+        <v>98.6989</v>
       </c>
       <c r="E8" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I8" s="1">
-        <v>323491.11</v>
+        <v>365451.11</v>
       </c>
       <c r="J8" s="1">
-        <v>0.82704456059513</v>
+        <v>0.93432042904966</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>39437600.0</v>
+        <v>39479560.0</v>
       </c>
       <c r="N8" s="1">
-        <v>39437600.0</v>
+        <v>39479560.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.21</v>
+        <v>1.15</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.2484</v>
+        <v>99.3695</v>
       </c>
       <c r="E9" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I9" s="1">
-        <v>177137.66</v>
+        <v>201357.66</v>
       </c>
       <c r="J9" s="1">
-        <v>0.90043095060382</v>
+        <v>1.0235467105367</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>19849680.0</v>
+        <v>19873900.0</v>
       </c>
       <c r="N9" s="1">
-        <v>19849680.0</v>
+        <v>19873900.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.9172</v>
+        <v>99.0535</v>
       </c>
       <c r="E10" s="1">
         <v>98.72033764</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>24680084.41</v>
       </c>
       <c r="I10" s="1">
-        <v>49215.59</v>
+        <v>83290.59</v>
       </c>
       <c r="J10" s="1">
-        <v>0.19941418830828</v>
+        <v>0.33748097703528</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>24729300.0</v>
+        <v>24763375.0</v>
       </c>
       <c r="N10" s="1">
-        <v>24729300.0</v>
+        <v>24763375.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.9944</v>
+        <v>99.9965</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-560.0</v>
+        <v>-350.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.0056</v>
+        <v>-0.0035</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>9999440.0</v>
+        <v>9999650.0</v>
       </c>
       <c r="N11" s="1">
-        <v>10011842.22</v>
+        <v>10024463.33</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0314</v>
+        <v>100.0352</v>
       </c>
       <c r="E12" s="1">
         <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>3140.0</v>
+        <v>3520.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0314</v>
+        <v>0.0352</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>10003140.0</v>
+        <v>10003520.0</v>
       </c>
       <c r="N12" s="1">
-        <v>10122315.0</v>
+        <v>10135369.97</v>
       </c>
       <c r="O12" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.5116</v>
+        <v>99.6334</v>
       </c>
       <c r="E13" s="1">
         <v>99.4394653</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>9943946.53</v>
       </c>
       <c r="I13" s="1">
-        <v>7213.47</v>
+        <v>19393.47</v>
       </c>
       <c r="J13" s="1">
-        <v>0.072541319266326</v>
+        <v>0.19502789904885</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9951160.0</v>
+        <v>9963340.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9951160.0</v>
+        <v>9963340.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.0454</v>
+        <v>100.0414</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>11350.0</v>
+        <v>10350.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.0454</v>
+        <v>0.0414</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" t="s">
         <v>60</v>
       </c>
       <c r="M14" s="1">
-        <v>25011350.0</v>
+        <v>25010350.0</v>
       </c>
       <c r="N14" s="1">
-        <v>25305350.0</v>
+        <v>25335620.76</v>
       </c>
       <c r="O14" s="1">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.176</v>
+        <v>99.9946</v>
       </c>
       <c r="E15" s="1">
-        <v>98.0238394</v>
+        <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>19604767.88</v>
+        <v>15000000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>230432.12</v>
+        <v>-810.0</v>
       </c>
       <c r="J15" s="1">
-        <v>1.1753881576689</v>
+        <v>-0.0054</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" t="s">
+        <v>63</v>
       </c>
       <c r="M15" s="1">
-        <v>19835200.0</v>
+        <v>14999190.0</v>
       </c>
       <c r="N15" s="1">
-        <v>19835200.0</v>
+        <v>15017096.71</v>
       </c>
       <c r="O15" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.1807</v>
+        <v>99.2959</v>
       </c>
       <c r="E16" s="1">
-        <v>97.79494141</v>
+        <v>98.0238394</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>8312570.02</v>
+        <v>19604767.88</v>
       </c>
       <c r="I16" s="1">
-        <v>32789.48</v>
+        <v>254412.12</v>
       </c>
       <c r="J16" s="1">
-        <v>0.39445658708569</v>
+        <v>1.2977053416661</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>8345359.5</v>
+        <v>19859180.0</v>
       </c>
       <c r="N16" s="1">
-        <v>8345359.5</v>
+        <v>19859180.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.26</v>
+        <v>0.58</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.7718</v>
+        <v>98.2305</v>
       </c>
       <c r="E17" s="1">
-        <v>99.5611428</v>
+        <v>97.79494141</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>9956114.28</v>
+        <v>8312570.02</v>
       </c>
       <c r="I17" s="1">
-        <v>21065.72</v>
+        <v>37022.48</v>
       </c>
       <c r="J17" s="1">
-        <v>0.21158575933903</v>
+        <v>0.4453794664096</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9977180.0</v>
+        <v>8349592.5</v>
       </c>
       <c r="N17" s="1">
-        <v>9977180.0</v>
+        <v>8349592.5</v>
       </c>
       <c r="O17" s="1">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>11000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.9216</v>
+        <v>97.4112</v>
       </c>
       <c r="E18" s="1">
-        <v>99.83751445</v>
+        <v>97.32339053</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>10982126.59</v>
+        <v>7299254.29</v>
       </c>
       <c r="I18" s="1">
-        <v>9249.41</v>
+        <v>6585.71</v>
       </c>
       <c r="J18" s="1">
-        <v>0.084222394671923</v>
+        <v>0.090224422089561</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>10991376.0</v>
+        <v>7305840.0</v>
       </c>
       <c r="N18" s="1">
-        <v>10991376.0</v>
+        <v>7305840.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.3659</v>
+        <v>99.8978</v>
       </c>
       <c r="E19" s="1">
-        <v>97.4432515</v>
+        <v>99.5611428</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9744325.15</v>
+        <v>9956114.28</v>
       </c>
       <c r="I19" s="1">
-        <v>-7735.15</v>
+        <v>33665.72</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.079381074429767</v>
+        <v>0.33814115681284</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9736590.0</v>
+        <v>9989780.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9736590.0</v>
+        <v>9989780.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.9638</v>
+        <v>99.6738</v>
       </c>
       <c r="E20" s="1">
-        <v>99.803498</v>
+        <v>99.63136391</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19960699.6</v>
+        <v>10959450.03</v>
       </c>
       <c r="I20" s="1">
-        <v>32060.4</v>
+        <v>4667.97</v>
       </c>
       <c r="J20" s="1">
-        <v>0.16061761682942</v>
+        <v>0.042593104464385</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19992760.0</v>
+        <v>10964118.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19992760.0</v>
+        <v>10964118.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.61</v>
+        <v>0.32</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.9968</v>
+        <v>97.6399</v>
       </c>
       <c r="E21" s="1">
-        <v>97.7514452</v>
+        <v>97.4432515</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>9775144.52</v>
+        <v>9744325.15</v>
       </c>
       <c r="I21" s="1">
-        <v>24535.48</v>
+        <v>19664.85</v>
       </c>
       <c r="J21" s="1">
-        <v>0.25099864201292</v>
+        <v>0.20180822886437</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9799680.0</v>
+        <v>9763990.0</v>
       </c>
       <c r="N21" s="1">
-        <v>9799680.0</v>
+        <v>9763990.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.7024</v>
+        <v>99.9337</v>
       </c>
       <c r="E22" s="1">
-        <v>97.52492575</v>
+        <v>99.82032343</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>19504985.15</v>
+        <v>27949690.56</v>
       </c>
       <c r="I22" s="1">
-        <v>35494.85</v>
+        <v>31745.44</v>
       </c>
       <c r="J22" s="1">
-        <v>0.18197834926319</v>
+        <v>0.11358064924494</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19540480.0</v>
+        <v>27981436.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19540480.0</v>
+        <v>27981436.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.6</v>
+        <v>0.82</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.6461</v>
+        <v>98.0755</v>
       </c>
       <c r="E23" s="1">
-        <v>98.14746655</v>
+        <v>97.7514452</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>19629493.31</v>
+        <v>9775144.52</v>
       </c>
       <c r="I23" s="1">
-        <v>99726.69</v>
+        <v>32405.48</v>
       </c>
       <c r="J23" s="1">
-        <v>0.50804515646461</v>
+        <v>0.33150896064706</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>19729220.0</v>
+        <v>9807550.0</v>
       </c>
       <c r="N23" s="1">
-        <v>19729220.0</v>
+        <v>9807550.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.0862</v>
+        <v>97.7644</v>
       </c>
       <c r="E24" s="1">
-        <v>97.87236355</v>
+        <v>97.52492575</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19574472.71</v>
+        <v>19504985.15</v>
       </c>
       <c r="I24" s="1">
-        <v>242767.29</v>
+        <v>47894.85</v>
       </c>
       <c r="J24" s="1">
-        <v>1.2402239058832</v>
+        <v>0.24555184037143</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19817240.0</v>
+        <v>19552880.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19817240.0</v>
+        <v>19552880.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.61</v>
+        <v>0.57</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.3811</v>
+        <v>98.7557</v>
       </c>
       <c r="E25" s="1">
-        <v>98.15181493</v>
+        <v>98.14746655</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>14722772.24</v>
+        <v>19629493.31</v>
       </c>
       <c r="I25" s="1">
-        <v>34392.76</v>
+        <v>121646.69</v>
       </c>
       <c r="J25" s="1">
-        <v>0.23360247268214</v>
+        <v>0.61971385648568</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14757165.0</v>
+        <v>19751140.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14757165.0</v>
+        <v>19751140.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.45</v>
+        <v>0.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.1233</v>
+        <v>99.2081</v>
       </c>
       <c r="E26" s="1">
-        <v>97.7562762</v>
+        <v>97.87236355</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19551255.24</v>
+        <v>19574472.71</v>
       </c>
       <c r="I26" s="1">
-        <v>73404.76</v>
+        <v>267147.29</v>
       </c>
       <c r="J26" s="1">
-        <v>0.37544781191246</v>
+        <v>1.3647738764555</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19624660.0</v>
+        <v>19841620.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19624660.0</v>
+        <v>19841620.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>97.3866</v>
+        <v>98.4805</v>
       </c>
       <c r="E27" s="1">
-        <v>97.3233905</v>
+        <v>98.15181493</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>19464678.1</v>
+        <v>14722772.24</v>
       </c>
       <c r="I27" s="1">
-        <v>12641.9</v>
+        <v>49302.76</v>
       </c>
       <c r="J27" s="1">
-        <v>0.064947901707144</v>
+        <v>0.33487416090056</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>19477320.0</v>
+        <v>14772075.0</v>
       </c>
       <c r="N27" s="1">
-        <v>19477320.0</v>
+        <v>14772075.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.6</v>
+        <v>0.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.6363</v>
+        <v>98.2123</v>
       </c>
       <c r="E28" s="1">
-        <v>97.86752107</v>
+        <v>97.7562762</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>14680128.16</v>
+        <v>19551255.24</v>
       </c>
       <c r="I28" s="1">
-        <v>265316.84</v>
+        <v>91204.76</v>
       </c>
       <c r="J28" s="1">
-        <v>1.8073196439996</v>
+        <v>0.46649055971303</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>14945445.0</v>
+        <v>19642460.0</v>
       </c>
       <c r="N28" s="1">
-        <v>14945445.0</v>
+        <v>19642460.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.57</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.8536</v>
+        <v>97.4327</v>
       </c>
       <c r="E29" s="1">
-        <v>99.82469675</v>
+        <v>97.3233905</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>19964939.35</v>
+        <v>19464678.1</v>
       </c>
       <c r="I29" s="1">
-        <v>5780.65</v>
+        <v>21861.9</v>
       </c>
       <c r="J29" s="1">
-        <v>0.02895400731583</v>
+        <v>0.11231575414545</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>19970720.0</v>
+        <v>19486540.0</v>
       </c>
       <c r="N29" s="1">
-        <v>19970720.0</v>
+        <v>19486540.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.61</v>
+        <v>0.57</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.9898</v>
+        <v>99.7539</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>97.86752107</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>15000000.0</v>
+        <v>14680128.16</v>
       </c>
       <c r="I30" s="1">
-        <v>-1530.0</v>
+        <v>282956.84</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.0102</v>
+        <v>1.9274820826905</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>93</v>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>14998470.0</v>
+        <v>14963085.0</v>
       </c>
       <c r="N30" s="1">
-        <v>15035858.33</v>
+        <v>14963085.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.995</v>
+        <v>99.8762</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>99.81102445</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>15000000.0</v>
+        <v>19962204.89</v>
       </c>
       <c r="I31" s="1">
-        <v>-750.0</v>
+        <v>13035.11</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.005</v>
+        <v>0.065298949048108</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31" t="s">
-        <v>96</v>
+      <c r="L31">
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>14999250.0</v>
+        <v>19975240.0</v>
       </c>
       <c r="N31" s="1">
-        <v>15035805.0</v>
+        <v>19975240.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" t="s">
         <v>97</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9894</v>
+        <v>99.9761</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>99.82469675</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>15000000.0</v>
+        <v>19964939.35</v>
       </c>
       <c r="I32" s="1">
-        <v>-1590.0</v>
+        <v>30280.65</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.0106</v>
+        <v>0.15166913091574</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>99</v>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>14998410.0</v>
+        <v>19995220.0</v>
       </c>
       <c r="N32" s="1">
-        <v>15035131.67</v>
+        <v>19995220.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" t="s">
+        <v>99</v>
+      </c>
+      <c r="C33" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.984</v>
+      </c>
+      <c r="E33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-2400.0</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-0.016</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" t="s">
         <v>100</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>19989180.0</v>
+        <v>14997600.0</v>
       </c>
       <c r="N33" s="1">
-        <v>19989180.0</v>
+        <v>15053705.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" t="s">
         <v>102</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.9963</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-555.0</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-0.0037</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" t="s">
         <v>103</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>19920720.0</v>
+        <v>14999445.0</v>
       </c>
       <c r="N34" s="1">
-        <v>19920720.0</v>
+        <v>15054300.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
-        <v>36000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.9882</v>
+        <v>99.9855</v>
       </c>
       <c r="E35" s="1">
-        <v>114.92223425</v>
+        <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>35933473.17</v>
+        <v>15000000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>62278.83</v>
+        <v>-2175.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.17331703424648</v>
+        <v>-0.0145</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35">
-        <v>0.0</v>
+      <c r="L35" t="s">
+        <v>106</v>
       </c>
       <c r="M35" s="1">
-        <v>35995752.0</v>
+        <v>14997825.0</v>
       </c>
       <c r="N35" s="1">
-        <v>35995752.0</v>
+        <v>15052930.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.11</v>
+        <v>0.44</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.8998</v>
+        <v>99.934</v>
       </c>
       <c r="E36" s="1">
-        <v>99.6462558</v>
+        <v>99.86634555</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>14946938.37</v>
+        <v>19973269.11</v>
       </c>
       <c r="I36" s="1">
-        <v>38031.63</v>
+        <v>13530.89</v>
       </c>
       <c r="J36" s="1">
-        <v>0.25444428188942</v>
+        <v>0.0677449941994</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>14984970.0</v>
+        <v>19986800.0</v>
       </c>
       <c r="N36" s="1">
-        <v>14984970.0</v>
+        <v>19986800.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C37" s="1">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.8702</v>
+        <v>99.8916</v>
       </c>
       <c r="E37" s="1">
-        <v>99.83900957</v>
+        <v>99.823894</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>13977461.34</v>
+        <v>19964778.8</v>
       </c>
       <c r="I37" s="1">
-        <v>4366.66</v>
+        <v>13541.2</v>
       </c>
       <c r="J37" s="1">
-        <v>0.031240723145509</v>
+        <v>0.067825444677604</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>13981828.0</v>
+        <v>19978320.0</v>
       </c>
       <c r="N37" s="1">
-        <v>13981828.0</v>
+        <v>19978320.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.8289</v>
+        <v>99.7061</v>
       </c>
       <c r="E38" s="1">
-        <v>99.63197057</v>
+        <v>99.625574</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>29889591.17</v>
+        <v>19925114.8</v>
       </c>
       <c r="I38" s="1">
-        <v>59078.83</v>
+        <v>16105.2</v>
       </c>
       <c r="J38" s="1">
-        <v>0.19765686878748</v>
+        <v>0.080828643456549</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29948670.0</v>
+        <v>19941220.0</v>
       </c>
       <c r="N38" s="1">
-        <v>29948670.0</v>
+        <v>19941220.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.92</v>
+        <v>0.58</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.026</v>
+        <v>99.7328</v>
       </c>
       <c r="E39" s="1">
-        <v>100.0</v>
+        <v>99.6104126</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>40000000.0</v>
+        <v>19922082.52</v>
       </c>
       <c r="I39" s="1">
-        <v>10400.0</v>
+        <v>24477.48</v>
       </c>
       <c r="J39" s="1">
-        <v>0.026</v>
+        <v>0.12286607073044</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39" t="s">
-        <v>114</v>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>40010400.0</v>
+        <v>19946560.0</v>
       </c>
       <c r="N39" s="1">
-        <v>40809724.44</v>
+        <v>19946560.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.26</v>
+        <v>0.58</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>115</v>
       </c>
       <c r="B40" t="s">
         <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>30000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.0298</v>
+        <v>99.9352</v>
       </c>
       <c r="E40" s="1">
-        <v>100.0</v>
+        <v>99.827105</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>30000000.0</v>
+        <v>15972336.8</v>
       </c>
       <c r="I40" s="1">
-        <v>8940.0</v>
+        <v>17295.2</v>
       </c>
       <c r="J40" s="1">
-        <v>0.0298</v>
+        <v>0.10828221453482</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40" t="s">
-        <v>117</v>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>30008940.0</v>
+        <v>15989632.0</v>
       </c>
       <c r="N40" s="1">
-        <v>30346761.42</v>
+        <v>15989632.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.93</v>
+        <v>0.47</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.0177</v>
+        <v>99.8469</v>
       </c>
       <c r="E41" s="1">
-        <v>100.0</v>
+        <v>99.78496338</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>20000000.0</v>
+        <v>12972045.24</v>
       </c>
       <c r="I41" s="1">
-        <v>3540.0</v>
+        <v>8051.76</v>
       </c>
       <c r="J41" s="1">
-        <v>0.0177</v>
+        <v>0.062070088802743</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41" t="s">
-        <v>120</v>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>20003540.0</v>
+        <v>12980097.0</v>
       </c>
       <c r="N41" s="1">
-        <v>20107082.5</v>
+        <v>12980097.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.62</v>
+        <v>0.38</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.9148</v>
+        <v>99.6529</v>
       </c>
       <c r="E42" s="1">
-        <v>97.9450583</v>
+        <v>99.6130035</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>9794505.83</v>
+        <v>9961300.35</v>
       </c>
       <c r="I42" s="1">
-        <v>196974.17</v>
+        <v>3989.65</v>
       </c>
       <c r="J42" s="1">
-        <v>2.0110679744217</v>
+        <v>0.040051497895051</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>9991480.0</v>
+        <v>9965290.0</v>
       </c>
       <c r="N42" s="1">
-        <v>9991480.0</v>
+        <v>9965290.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.1402</v>
+        <v>99.6773</v>
       </c>
       <c r="E43" s="1">
-        <v>97.78527225</v>
+        <v>99.6305368</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>19557054.45</v>
+        <v>9963053.68</v>
       </c>
       <c r="I43" s="1">
-        <v>70985.55</v>
+        <v>4676.32</v>
       </c>
       <c r="J43" s="1">
-        <v>0.36296646911468</v>
+        <v>0.046936613514261</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>19628040.0</v>
+        <v>9967730.0</v>
       </c>
       <c r="N43" s="1">
-        <v>19628040.0</v>
+        <v>9967730.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>97.8731</v>
+        <v>99.6449</v>
       </c>
       <c r="E44" s="1">
-        <v>97.7901066</v>
+        <v>99.62944765</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>9779010.66</v>
+        <v>19925889.53</v>
       </c>
       <c r="I44" s="1">
-        <v>8299.34</v>
+        <v>3090.47</v>
       </c>
       <c r="J44" s="1">
-        <v>0.084868912495899</v>
+        <v>0.015509822009939</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>9787310.0</v>
+        <v>19928980.0</v>
       </c>
       <c r="N44" s="1">
-        <v>9787310.0</v>
+        <v>19928980.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.3</v>
+        <v>0.58</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>12500000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.2778</v>
+        <v>99.9882</v>
       </c>
       <c r="E45" s="1">
-        <v>97.85057616</v>
+        <v>99.83900957</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>12231322.02</v>
+        <v>13977461.34</v>
       </c>
       <c r="I45" s="1">
-        <v>178402.98</v>
+        <v>20886.66</v>
       </c>
       <c r="J45" s="1">
-        <v>1.4585747943541</v>
+        <v>0.14943099817581</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>12409725.0</v>
+        <v>13998348.0</v>
       </c>
       <c r="N45" s="1">
-        <v>12409725.0</v>
+        <v>13998348.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.2494</v>
+        <v>99.947</v>
       </c>
       <c r="E46" s="1">
-        <v>97.85299653</v>
+        <v>99.63197057</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29355898.96</v>
+        <v>29889591.17</v>
       </c>
       <c r="I46" s="1">
-        <v>418921.04</v>
+        <v>94508.83</v>
       </c>
       <c r="J46" s="1">
-        <v>1.4270421102444</v>
+        <v>0.31619311707033</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>29774820.0</v>
+        <v>29984100.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29774820.0</v>
+        <v>29984100.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.92</v>
+        <v>0.87</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B47" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.7809</v>
+        <v>100.0159</v>
       </c>
       <c r="E47" s="1">
-        <v>97.94990843</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>39179963.37</v>
+        <v>40000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>732396.63</v>
+        <v>6360.0</v>
       </c>
       <c r="J47" s="1">
-        <v>1.8693142285089</v>
+        <v>0.0159</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" t="s">
+        <v>131</v>
       </c>
       <c r="M47" s="1">
-        <v>39912360.0</v>
+        <v>40006360.0</v>
       </c>
       <c r="N47" s="1">
-        <v>39912360.0</v>
+        <v>40856057.78</v>
       </c>
       <c r="O47" s="1">
-        <v>1.23</v>
+        <v>1.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" t="s">
         <v>133</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0242</v>
+      </c>
+      <c r="E48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>7260.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>0.0242</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>134</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>19927080.0</v>
+        <v>30007260.0</v>
       </c>
       <c r="N48" s="1">
-        <v>19927080.0</v>
+        <v>30382594.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.61</v>
+        <v>0.89</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>135</v>
       </c>
       <c r="B49" t="s">
         <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.6363</v>
+        <v>100.0154</v>
       </c>
       <c r="E49" s="1">
-        <v>98.33703873</v>
+        <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>29501111.62</v>
+        <v>20000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>389778.38</v>
+        <v>3080.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.3212328573265</v>
+        <v>0.0154</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>0.0</v>
+      <c r="L49" t="s">
+        <v>137</v>
       </c>
       <c r="M49" s="1">
-        <v>29890890.0</v>
+        <v>20003080.0</v>
       </c>
       <c r="N49" s="1">
-        <v>29890890.0</v>
+        <v>20131629.72</v>
       </c>
       <c r="O49" s="1">
-        <v>0.92</v>
+        <v>0.59</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C50" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.5843</v>
+        <v>97.3123</v>
       </c>
       <c r="E50" s="1">
-        <v>98.503513</v>
+        <v>97.208601</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9850351.3</v>
+        <v>9720860.1</v>
       </c>
       <c r="I50" s="1">
-        <v>108078.7</v>
+        <v>10369.9</v>
       </c>
       <c r="J50" s="1">
-        <v>1.0972065534353</v>
+        <v>0.10667677441423</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9958430.0</v>
+        <v>9731230.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9958430.0</v>
+        <v>9731230.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C51" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.4061</v>
+        <v>98.2797</v>
       </c>
       <c r="E51" s="1">
-        <v>97.3425484</v>
+        <v>97.78527225</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>14601382.26</v>
+        <v>19557054.45</v>
       </c>
       <c r="I51" s="1">
-        <v>9532.74</v>
+        <v>98885.55</v>
       </c>
       <c r="J51" s="1">
-        <v>0.065286558698724</v>
+        <v>0.50562598909162</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>14610915.0</v>
+        <v>19655940.0</v>
       </c>
       <c r="N51" s="1">
-        <v>14610915.0</v>
+        <v>19655940.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.45</v>
+        <v>0.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B52" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C52" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.8802</v>
+        <v>98.011</v>
       </c>
       <c r="E52" s="1">
-        <v>97.8035629</v>
+        <v>97.7901066</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>19560712.58</v>
+        <v>9779010.66</v>
       </c>
       <c r="I52" s="1">
-        <v>415327.42</v>
+        <v>22089.34</v>
       </c>
       <c r="J52" s="1">
-        <v>2.1232734661449</v>
+        <v>0.2258852226264</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>19976040.0</v>
+        <v>9801100.0</v>
       </c>
       <c r="N52" s="1">
-        <v>19976040.0</v>
+        <v>9801100.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.8879</v>
+        <v>99.4174</v>
       </c>
       <c r="E53" s="1">
-        <v>97.862679</v>
+        <v>97.85057616</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>9786267.9</v>
+        <v>12231322.02</v>
       </c>
       <c r="I53" s="1">
-        <v>102522.1</v>
+        <v>195852.98</v>
       </c>
       <c r="J53" s="1">
-        <v>1.0476118275896</v>
+        <v>1.6012413022873</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>9888790.0</v>
+        <v>12427175.0</v>
       </c>
       <c r="N53" s="1">
-        <v>9888790.0</v>
+        <v>12427175.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.7654</v>
+        <v>99.3896</v>
       </c>
       <c r="E54" s="1">
-        <v>97.96931383</v>
+        <v>97.85299653</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>34289259.84</v>
+        <v>29355898.96</v>
       </c>
       <c r="I54" s="1">
-        <v>628630.16</v>
+        <v>460981.04</v>
       </c>
       <c r="J54" s="1">
-        <v>1.8333150465577</v>
+        <v>1.5703182540181</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>34917890.0</v>
+        <v>29816880.0</v>
       </c>
       <c r="N54" s="1">
-        <v>34917890.0</v>
+        <v>29816880.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.07</v>
+        <v>0.87</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.2132</v>
+        <v>99.8984</v>
       </c>
       <c r="E55" s="1">
-        <v>97.775605</v>
+        <v>97.94990843</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>14666340.75</v>
+        <v>39179963.37</v>
       </c>
       <c r="I55" s="1">
-        <v>65639.25</v>
+        <v>779396.63</v>
       </c>
       <c r="J55" s="1">
-        <v>0.44755028618846</v>
+        <v>1.9892735034989</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>14731980.0</v>
+        <v>39959360.0</v>
       </c>
       <c r="N55" s="1">
-        <v>14731980.0</v>
+        <v>39959360.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.45</v>
+        <v>1.17</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8664</v>
+        <v>99.7551</v>
       </c>
       <c r="E56" s="1">
-        <v>99.82995629</v>
+        <v>99.42955055</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>23959189.51</v>
+        <v>19885910.11</v>
       </c>
       <c r="I56" s="1">
-        <v>8746.49</v>
+        <v>65109.89</v>
       </c>
       <c r="J56" s="1">
-        <v>0.036505784122411</v>
+        <v>0.32741719961441</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>23967936.0</v>
+        <v>19951020.0</v>
       </c>
       <c r="N56" s="1">
-        <v>23967936.0</v>
+        <v>19951020.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.74</v>
+        <v>0.58</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>55000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.835</v>
+        <v>99.7631</v>
       </c>
       <c r="E57" s="1">
-        <v>99.48788611</v>
+        <v>98.33703873</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>54718337.36</v>
+        <v>29501111.62</v>
       </c>
       <c r="I57" s="1">
-        <v>190912.64</v>
+        <v>427818.38</v>
       </c>
       <c r="J57" s="1">
-        <v>0.34890065965265</v>
+        <v>1.4501771509856</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>54909250.0</v>
+        <v>29928930.0</v>
       </c>
       <c r="N57" s="1">
-        <v>54909250.0</v>
+        <v>29928930.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.69</v>
+        <v>0.87</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B58" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.8223</v>
+        <v>99.7102</v>
       </c>
       <c r="E58" s="1">
-        <v>99.46446673</v>
+        <v>98.503513</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>29839340.02</v>
+        <v>9850351.3</v>
       </c>
       <c r="I58" s="1">
-        <v>107349.98</v>
+        <v>120668.7</v>
       </c>
       <c r="J58" s="1">
-        <v>0.35975990061458</v>
+        <v>1.2250192538818</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29946690.0</v>
+        <v>9971020.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29946690.0</v>
+        <v>9971020.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.92</v>
+        <v>0.29</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B59" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.982</v>
+        <v>97.4214</v>
       </c>
       <c r="E59" s="1">
-        <v>99.74282978</v>
+        <v>97.3425484</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>8976854.68</v>
+        <v>14601382.26</v>
       </c>
       <c r="I59" s="1">
-        <v>21525.32</v>
+        <v>11827.74</v>
       </c>
       <c r="J59" s="1">
-        <v>0.23978688268127</v>
+        <v>0.081004248703232</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>8998380.0</v>
+        <v>14613210.0</v>
       </c>
       <c r="N59" s="1">
-        <v>8998380.0</v>
+        <v>14613210.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B60" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C60" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.5659</v>
+        <v>99.9844</v>
       </c>
       <c r="E60" s="1">
-        <v>98.49526595</v>
+        <v>97.8035629</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>19699053.19</v>
+        <v>19560712.58</v>
       </c>
       <c r="I60" s="1">
-        <v>14126.81</v>
+        <v>436167.42</v>
       </c>
       <c r="J60" s="1">
-        <v>0.071713142067007</v>
+        <v>2.2298135521196</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>19713180.0</v>
+        <v>19996880.0</v>
       </c>
       <c r="N60" s="1">
-        <v>19713180.0</v>
+        <v>19996880.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B61" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.7536</v>
+        <v>99.0026</v>
       </c>
       <c r="E61" s="1">
-        <v>97.9014285</v>
+        <v>97.862679</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>29370428.55</v>
+        <v>9786267.9</v>
       </c>
       <c r="I61" s="1">
-        <v>255651.45</v>
+        <v>113992.1</v>
       </c>
       <c r="J61" s="1">
-        <v>0.87043826944772</v>
+        <v>1.1648168756958</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>29626080.0</v>
+        <v>9900260.0</v>
       </c>
       <c r="N61" s="1">
-        <v>29626080.0</v>
+        <v>9900260.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.91</v>
+        <v>0.29</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.4022</v>
+        <v>99.8821</v>
       </c>
       <c r="E62" s="1">
-        <v>98.20184247</v>
+        <v>97.96931383</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>14730276.37</v>
+        <v>34289259.84</v>
       </c>
       <c r="I62" s="1">
-        <v>30053.63</v>
+        <v>669475.16</v>
       </c>
       <c r="J62" s="1">
-        <v>0.20402624665758</v>
+        <v>1.9524339782308</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>14760330.0</v>
+        <v>34958735.0</v>
       </c>
       <c r="N62" s="1">
-        <v>14760330.0</v>
+        <v>34958735.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.45</v>
+        <v>1.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.9833</v>
+        <v>98.2968</v>
       </c>
       <c r="E63" s="1">
-        <v>98.93958748</v>
+        <v>97.775605</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>49469793.74</v>
+        <v>14666340.75</v>
       </c>
       <c r="I63" s="1">
-        <v>521856.26</v>
+        <v>78179.25</v>
       </c>
       <c r="J63" s="1">
-        <v>1.0548987989373</v>
+        <v>0.53305218617671</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>49991650.0</v>
+        <v>14744520.0</v>
       </c>
       <c r="N63" s="1">
-        <v>49991650.0</v>
+        <v>14744520.0</v>
       </c>
       <c r="O63" s="1">
-        <v>1.54</v>
+        <v>0.43</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>20000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.9395</v>
+        <v>99.988</v>
       </c>
       <c r="E64" s="1">
-        <v>97.80461245</v>
+        <v>99.82995629</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>19560922.49</v>
+        <v>23959189.51</v>
       </c>
       <c r="I64" s="1">
-        <v>26977.51</v>
+        <v>37930.49</v>
       </c>
       <c r="J64" s="1">
-        <v>0.13791532589422</v>
+        <v>0.15831290947538</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>19587900.0</v>
+        <v>23997120.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19587900.0</v>
+        <v>23997120.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>10000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.9014</v>
+        <v>99.958</v>
       </c>
       <c r="E65" s="1">
-        <v>99.826856</v>
+        <v>99.48788611</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>9982685.6</v>
+        <v>54718337.36</v>
       </c>
       <c r="I65" s="1">
-        <v>7454.4</v>
+        <v>258562.64</v>
       </c>
       <c r="J65" s="1">
-        <v>0.074673292325264</v>
+        <v>0.47253380214914</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>9990140.0</v>
+        <v>54976900.0</v>
       </c>
       <c r="N65" s="1">
-        <v>9990140.0</v>
+        <v>54976900.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.31</v>
+        <v>1.6</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.8878</v>
+        <v>99.946</v>
       </c>
       <c r="E66" s="1">
-        <v>99.28333975</v>
+        <v>99.46446673</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>19856667.95</v>
+        <v>29839340.02</v>
       </c>
       <c r="I66" s="1">
-        <v>120892.05</v>
+        <v>144459.98</v>
       </c>
       <c r="J66" s="1">
-        <v>0.60882344562749</v>
+        <v>0.4841259220317</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>19977560.0</v>
+        <v>29983800.0</v>
       </c>
       <c r="N66" s="1">
-        <v>19977560.0</v>
+        <v>29983800.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.61</v>
+        <v>0.87</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B67" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C67" s="1">
-        <v>15000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.0612</v>
+        <v>99.7306</v>
       </c>
       <c r="E67" s="1">
-        <v>97.81428547</v>
+        <v>99.62970956</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>14672142.82</v>
+        <v>8966673.86</v>
       </c>
       <c r="I67" s="1">
-        <v>37037.18</v>
+        <v>9080.14</v>
       </c>
       <c r="J67" s="1">
-        <v>0.25243197571328</v>
+        <v>0.10126542062053</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>14709180.0</v>
+        <v>8975754.0</v>
       </c>
       <c r="N67" s="1">
-        <v>14709180.0</v>
+        <v>8975754.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B68" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C68" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.9548</v>
+        <v>98.6907</v>
       </c>
       <c r="E68" s="1">
-        <v>97.9881802</v>
+        <v>98.49526595</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4899409.01</v>
+        <v>19699053.19</v>
       </c>
       <c r="I68" s="1">
-        <v>98330.99</v>
+        <v>39086.81</v>
       </c>
       <c r="J68" s="1">
-        <v>2.0069969622724</v>
+        <v>0.19841973938038</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>4997740.0</v>
+        <v>19738140.0</v>
       </c>
       <c r="N68" s="1">
-        <v>4997740.0</v>
+        <v>19738140.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.15</v>
+        <v>0.58</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B69" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C69" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.6958</v>
+        <v>98.8806</v>
       </c>
       <c r="E69" s="1">
-        <v>99.508676</v>
+        <v>97.9014285</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>4975433.8</v>
+        <v>29370428.55</v>
       </c>
       <c r="I69" s="1">
-        <v>9356.2</v>
+        <v>293751.45</v>
       </c>
       <c r="J69" s="1">
-        <v>0.18804792458499</v>
+        <v>1.0001605849909</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>4984790.0</v>
+        <v>29664180.0</v>
       </c>
       <c r="N69" s="1">
-        <v>4984790.0</v>
+        <v>29664180.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.15</v>
+        <v>0.87</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B70" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.8683</v>
+        <v>98.5028</v>
       </c>
       <c r="E70" s="1">
-        <v>99.57189615</v>
+        <v>98.20184247</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>19914379.23</v>
+        <v>14730276.37</v>
       </c>
       <c r="I70" s="1">
-        <v>59280.77</v>
+        <v>45143.63</v>
       </c>
       <c r="J70" s="1">
-        <v>0.29767822192869</v>
+        <v>0.30646831645291</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>19973660.0</v>
+        <v>14775420.0</v>
       </c>
       <c r="N70" s="1">
-        <v>19973660.0</v>
+        <v>14775420.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.61</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B71" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C71" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.994</v>
+        <v>98.0146</v>
       </c>
       <c r="E71" s="1">
-        <v>99.8569016</v>
+        <v>97.80461245</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>29957070.48</v>
+        <v>19560922.49</v>
       </c>
       <c r="I71" s="1">
-        <v>41129.52</v>
+        <v>41997.51</v>
       </c>
       <c r="J71" s="1">
-        <v>0.13729486675761</v>
+        <v>0.21470107057308</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>29998200.0</v>
+        <v>19602920.0</v>
       </c>
       <c r="N71" s="1">
-        <v>29998200.0</v>
+        <v>19602920.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.92</v>
+        <v>0.57</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B72" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C72" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.6521</v>
+        <v>99.4515</v>
       </c>
       <c r="E72" s="1">
-        <v>97.46047773</v>
+        <v>99.41947312</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>14619071.66</v>
+        <v>49709736.56</v>
       </c>
       <c r="I72" s="1">
-        <v>28743.34</v>
+        <v>16013.44</v>
       </c>
       <c r="J72" s="1">
-        <v>0.19661535744876</v>
+        <v>0.03221389029224</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>14647815.0</v>
+        <v>49725750.0</v>
       </c>
       <c r="N72" s="1">
-        <v>14647815.0</v>
+        <v>49725750.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.45</v>
+        <v>1.45</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B73" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C73" s="1">
-        <v>9500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.1795</v>
+        <v>98.1353</v>
       </c>
       <c r="E73" s="1">
-        <v>97.75025084</v>
+        <v>97.81428547</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>9286273.83</v>
+        <v>14672142.82</v>
       </c>
       <c r="I73" s="1">
-        <v>40778.67</v>
+        <v>48152.18</v>
       </c>
       <c r="J73" s="1">
-        <v>0.43912844642015</v>
+        <v>0.3281877813673</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>9327052.5</v>
+        <v>14720295.0</v>
       </c>
       <c r="N73" s="1">
-        <v>9327052.5</v>
+        <v>14720295.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B74" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C74" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.6626</v>
+        <v>99.8167</v>
       </c>
       <c r="E74" s="1">
-        <v>97.42790333</v>
+        <v>99.508676</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>14614185.5</v>
+        <v>4975433.8</v>
       </c>
       <c r="I74" s="1">
-        <v>35204.5</v>
+        <v>15401.2</v>
       </c>
       <c r="J74" s="1">
-        <v>0.24089265871163</v>
+        <v>0.30954486822837</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>14649390.0</v>
+        <v>4990835.0</v>
       </c>
       <c r="N74" s="1">
-        <v>14649390.0</v>
+        <v>4990835.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.45</v>
+        <v>0.15</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B75" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C75" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.9273</v>
+        <v>99.9878</v>
       </c>
       <c r="E75" s="1">
-        <v>99.47774185</v>
+        <v>99.57189615</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>19895548.37</v>
+        <v>19914379.23</v>
       </c>
       <c r="I75" s="1">
-        <v>89911.63</v>
+        <v>83180.77</v>
       </c>
       <c r="J75" s="1">
-        <v>0.4519183303114</v>
+        <v>0.41769200555693</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>19985460.0</v>
+        <v>19997560.0</v>
       </c>
       <c r="N75" s="1">
-        <v>19985460.0</v>
+        <v>19997560.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C76" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.9979</v>
+        <v>97.7071</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>97.46047773</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>30000000.0</v>
+        <v>14619071.66</v>
       </c>
       <c r="I76" s="1">
-        <v>-630.0</v>
+        <v>36993.34</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.0021</v>
+        <v>0.25304848940045</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76" t="s">
-        <v>191</v>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>29999370.0</v>
+        <v>14656065.0</v>
       </c>
       <c r="N76" s="1">
-        <v>30094963.5</v>
+        <v>14656065.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.93</v>
+        <v>0.43</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>192</v>
       </c>
       <c r="B77" t="s">
         <v>193</v>
       </c>
       <c r="C77" s="1">
-        <v>40000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0092</v>
+        <v>98.2753</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>97.75025084</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>40000000.0</v>
+        <v>9286273.83</v>
       </c>
       <c r="I77" s="1">
-        <v>3680.0</v>
+        <v>49879.67</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0092</v>
+        <v>0.53713331001354</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>194</v>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>40003680.0</v>
+        <v>9336153.5</v>
       </c>
       <c r="N77" s="1">
-        <v>40903939.56</v>
+        <v>9336153.5</v>
       </c>
       <c r="O77" s="1">
-        <v>1.26</v>
+        <v>0.27</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>194</v>
+      </c>
+      <c r="B78" t="s">
         <v>195</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0152</v>
+        <v>97.7573</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>97.42790333</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>50000000.0</v>
+        <v>14614185.5</v>
       </c>
       <c r="I78" s="1">
-        <v>7600.0</v>
+        <v>49409.5</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0152</v>
+        <v>0.33809273872978</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>197</v>
+      <c r="L78">
+        <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>50007600.0</v>
+        <v>14663595.0</v>
       </c>
       <c r="N78" s="1">
-        <v>51101198.33</v>
+        <v>14663595.0</v>
       </c>
       <c r="O78" s="1">
-        <v>1.57</v>
+        <v>0.43</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B79" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C79" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.9808</v>
+        <v>100.0029</v>
       </c>
       <c r="E79" s="1">
         <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-2880.0</v>
+        <v>870.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.0192</v>
+        <v>0.0029</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="M79" s="1">
-        <v>14997120.0</v>
+        <v>30000870.0</v>
       </c>
       <c r="N79" s="1">
-        <v>15017091.0</v>
+        <v>30131924.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.46</v>
+        <v>0.88</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B80" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C80" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9904</v>
+        <v>100.0066</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-1920.0</v>
+        <v>1320.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0096</v>
+        <v>0.0066</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="M80" s="1">
-        <v>19998080.0</v>
+        <v>20001320.0</v>
       </c>
       <c r="N80" s="1">
-        <v>20047708.89</v>
+        <v>20009564.83</v>
       </c>
       <c r="O80" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B81" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C81" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0149</v>
+        <v>100.002</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>1490.0</v>
+        <v>1000.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0149</v>
+        <v>0.002</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="M81" s="1">
-        <v>10001490.0</v>
+        <v>50001000.0</v>
       </c>
       <c r="N81" s="1">
-        <v>10102325.56</v>
+        <v>51158415.42</v>
       </c>
       <c r="O81" s="1">
-        <v>0.31</v>
+        <v>1.49</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B82" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C82" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0017</v>
+        <v>99.9888</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>170.0</v>
+        <v>-1680.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0017</v>
+        <v>-0.0112</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="M82" s="1">
-        <v>10000170.0</v>
+        <v>14998320.0</v>
       </c>
       <c r="N82" s="1">
-        <v>10021004.0</v>
+        <v>15037324.67</v>
       </c>
       <c r="O82" s="1">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B83" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C83" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0248</v>
+        <v>99.9935</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>6200.0</v>
+        <v>-1300.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0248</v>
+        <v>-0.0065</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="M83" s="1">
-        <v>25006200.0</v>
+        <v>19998700.0</v>
       </c>
       <c r="N83" s="1">
-        <v>25256713.33</v>
+        <v>20073173.33</v>
       </c>
       <c r="O83" s="1">
-        <v>0.78</v>
+        <v>0.59</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B84" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C84" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.04</v>
+        <v>100.0138</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>8000.0</v>
+        <v>1380.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.04</v>
+        <v>0.0138</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="M84" s="1">
-        <v>20008000.0</v>
+        <v>10001380.0</v>
       </c>
       <c r="N84" s="1">
-        <v>20366292.5</v>
+        <v>10114875.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.63</v>
+        <v>0.3</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B85" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0025</v>
+        <v>100.007</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>500.0</v>
+        <v>700.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0025</v>
+        <v>0.007</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="M85" s="1">
-        <v>20000500.0</v>
+        <v>10000700.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20086822.22</v>
+        <v>10034175.39</v>
       </c>
       <c r="O85" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B86" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C86" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0046</v>
+        <v>100.0289</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>920.0</v>
+        <v>7225.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0046</v>
+        <v>0.0289</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="M86" s="1">
-        <v>20000920.0</v>
+        <v>25007225.0</v>
       </c>
       <c r="N86" s="1">
-        <v>20057419.22</v>
+        <v>25289386.18</v>
       </c>
       <c r="O86" s="1">
-        <v>0.62</v>
+        <v>0.74</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>220</v>
+      </c>
+      <c r="B87" t="s">
+        <v>221</v>
+      </c>
+      <c r="C87" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>100.0365</v>
+      </c>
+      <c r="E87" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>7300.0</v>
+      </c>
+      <c r="J87" s="1">
+        <v>0.0365</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" t="s">
         <v>222</v>
       </c>
-      <c r="B87" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>9985270.0</v>
+        <v>20007300.0</v>
       </c>
       <c r="N87" s="1">
-        <v>9985270.0</v>
+        <v>20390939.17</v>
       </c>
       <c r="O87" s="1">
-        <v>0.31</v>
+        <v>0.59</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>223</v>
+      </c>
+      <c r="B88" t="s">
         <v>224</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.9937</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-1260.0</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-0.0063</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" t="s">
         <v>225</v>
       </c>
-      <c r="C88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>29866170.0</v>
+        <v>19998740.0</v>
       </c>
       <c r="N88" s="1">
-        <v>29866170.0</v>
+        <v>20110495.11</v>
       </c>
       <c r="O88" s="1">
-        <v>0.92</v>
+        <v>0.59</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>226</v>
       </c>
       <c r="B89" t="s">
         <v>227</v>
       </c>
       <c r="C89" s="1">
-        <v>48000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.994</v>
+        <v>100.0056</v>
       </c>
       <c r="E89" s="1">
-        <v>99.79965221</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>47903833.06</v>
+        <v>20000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>93286.94</v>
+        <v>1120.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.19473794483869</v>
+        <v>0.0056</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89">
-        <v>0.0</v>
+      <c r="L89" t="s">
+        <v>228</v>
       </c>
       <c r="M89" s="1">
-        <v>47997120.0</v>
+        <v>20001120.0</v>
       </c>
       <c r="N89" s="1">
-        <v>47997120.0</v>
+        <v>20081694.94</v>
       </c>
       <c r="O89" s="1">
-        <v>1.48</v>
+        <v>0.59</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B90" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C90" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.7647</v>
+        <v>99.976</v>
       </c>
       <c r="E90" s="1">
-        <v>97.7176416</v>
+        <v>99.8157568</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>14657646.24</v>
+        <v>9981575.68</v>
       </c>
       <c r="I90" s="1">
-        <v>7058.76</v>
+        <v>16024.32</v>
       </c>
       <c r="J90" s="1">
-        <v>0.048157527371189</v>
+        <v>0.16053898215798</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>14664705.0</v>
+        <v>9997600.0</v>
       </c>
       <c r="N90" s="1">
-        <v>14664705.0</v>
+        <v>9997600.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B91" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C91" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0131</v>
+        <v>99.6881</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>30000000.0</v>
+        <v>29828181.39</v>
       </c>
       <c r="I91" s="1">
-        <v>3930.0</v>
+        <v>78248.61</v>
       </c>
       <c r="J91" s="1">
-        <v>0.0131</v>
+        <v>0.26233114576081</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>232</v>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>30003930.0</v>
+        <v>29906430.0</v>
       </c>
       <c r="N91" s="1">
-        <v>30200377.33</v>
+        <v>29906430.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.93</v>
+        <v>0.87</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>233</v>
       </c>
       <c r="B92" t="s">
         <v>234</v>
       </c>
       <c r="C92" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.994</v>
+        <v>99.9036</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>99.8203234</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>10000000.0</v>
+        <v>19964064.68</v>
       </c>
       <c r="I92" s="1">
-        <v>-600.0</v>
+        <v>16655.32</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.006</v>
+        <v>0.083426497894917</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>235</v>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>9999400.0</v>
+        <v>19980720.0</v>
       </c>
       <c r="N92" s="1">
-        <v>10029873.61</v>
+        <v>19980720.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>235</v>
+      </c>
+      <c r="B93" t="s">
         <v>236</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.9803</v>
+        <v>97.839</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>20000000.0</v>
+        <v>14657646.24</v>
       </c>
       <c r="I93" s="1">
-        <v>-3940.0</v>
+        <v>18203.76</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.0197</v>
+        <v>0.12419292771798</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>238</v>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>19996060.0</v>
+        <v>14675850.0</v>
       </c>
       <c r="N93" s="1">
-        <v>20058673.89</v>
+        <v>14675850.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.62</v>
+        <v>0.43</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B94" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C94" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0263</v>
+        <v>100.0062</v>
       </c>
       <c r="E94" s="1">
         <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>9205.0</v>
+        <v>1860.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0263</v>
+        <v>0.0062</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="M94" s="1">
-        <v>35009205.0</v>
+        <v>30001860.0</v>
       </c>
       <c r="N94" s="1">
-        <v>35725376.75</v>
+        <v>30236178.67</v>
       </c>
       <c r="O94" s="1">
-        <v>1.1</v>
+        <v>0.88</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B95" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C95" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0244</v>
+        <v>99.9987</v>
       </c>
       <c r="E95" s="1">
         <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>7320.0</v>
+        <v>-130.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0244</v>
+        <v>-0.0013</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="M95" s="1">
-        <v>30007320.0</v>
+        <v>9999870.0</v>
       </c>
       <c r="N95" s="1">
-        <v>30366252.33</v>
+        <v>10042550.56</v>
       </c>
       <c r="O95" s="1">
-        <v>0.93</v>
+        <v>0.29</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B96" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C96" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0328</v>
+        <v>99.9876</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>9840.0</v>
+        <v>-2480.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0328</v>
+        <v>-0.0124</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="M96" s="1">
-        <v>30009840.0</v>
+        <v>19997520.0</v>
       </c>
       <c r="N96" s="1">
-        <v>30410979.33</v>
+        <v>20085214.44</v>
       </c>
       <c r="O96" s="1">
-        <v>0.94</v>
+        <v>0.59</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>246</v>
+      </c>
+      <c r="B97" t="s">
+        <v>247</v>
+      </c>
+      <c r="C97" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>100.0163</v>
+      </c>
+      <c r="E97" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>5705.0</v>
+      </c>
+      <c r="J97" s="1">
+        <v>0.0163</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" t="s">
         <v>248</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>19931420.0</v>
+        <v>35005705.0</v>
       </c>
       <c r="N97" s="1">
-        <v>19931420.0</v>
+        <v>35766521.88</v>
       </c>
       <c r="O97" s="1">
-        <v>0.61</v>
+        <v>1.04</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>249</v>
+      </c>
+      <c r="B98" t="s">
         <v>250</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.024</v>
+      </c>
+      <c r="E98" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>7200.0</v>
+      </c>
+      <c r="J98" s="1">
+        <v>0.024</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" t="s">
         <v>251</v>
       </c>
-      <c r="C98" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>39944320.0</v>
+        <v>30007200.0</v>
       </c>
       <c r="N98" s="1">
-        <v>39944320.0</v>
+        <v>30403331.83</v>
       </c>
       <c r="O98" s="1">
-        <v>1.23</v>
+        <v>0.89</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>252</v>
       </c>
       <c r="B99" t="s">
         <v>253</v>
       </c>
       <c r="C99" s="1">
-        <v>24000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.8508</v>
+        <v>100.04</v>
       </c>
       <c r="E99" s="1">
-        <v>99.81827529</v>
+        <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>23956386.07</v>
+        <v>30000000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>7805.93</v>
+        <v>12000.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.032583921369405</v>
+        <v>0.04</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99">
-        <v>0.0</v>
+      <c r="L99" t="s">
+        <v>254</v>
       </c>
       <c r="M99" s="1">
-        <v>23964192.0</v>
+        <v>30012000.0</v>
       </c>
       <c r="N99" s="1">
-        <v>23964192.0</v>
+        <v>30451214.67</v>
       </c>
       <c r="O99" s="1">
-        <v>0.74</v>
+        <v>0.89</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B100" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C100" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.6907</v>
+        <v>99.786</v>
       </c>
       <c r="E100" s="1">
-        <v>99.63136397</v>
+        <v>99.62944765</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>29889409.19</v>
+        <v>19925889.53</v>
       </c>
       <c r="I100" s="1">
-        <v>17800.81</v>
+        <v>31310.47</v>
       </c>
       <c r="J100" s="1">
-        <v>0.05955557664872</v>
+        <v>0.1571346160123</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>29907210.0</v>
+        <v>19957200.0</v>
       </c>
       <c r="N100" s="1">
-        <v>29907210.0</v>
+        <v>19957200.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.92</v>
+        <v>0.58</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B101" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C101" s="1">
-        <v>35000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.8578</v>
+        <v>99.977</v>
       </c>
       <c r="E101" s="1">
-        <v>99.48082066</v>
+        <v>99.83577015</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>34818287.23</v>
+        <v>39934308.06</v>
       </c>
       <c r="I101" s="1">
-        <v>131942.77</v>
+        <v>56491.94</v>
       </c>
       <c r="J101" s="1">
-        <v>0.37894675613543</v>
+        <v>0.14146217311471</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>34950230.0</v>
+        <v>39990800.0</v>
       </c>
       <c r="N101" s="1">
-        <v>34950230.0</v>
+        <v>39990800.0</v>
       </c>
       <c r="O101" s="1">
-        <v>1.07</v>
+        <v>1.17</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B102" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C102" s="1">
-        <v>30000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0176</v>
+        <v>99.9757</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>99.81827529</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>30000000.0</v>
+        <v>23956386.07</v>
       </c>
       <c r="I102" s="1">
-        <v>5280.0</v>
+        <v>37781.93</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0176</v>
+        <v>0.15771130874917</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>260</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>30005280.0</v>
+        <v>23994168.0</v>
       </c>
       <c r="N102" s="1">
-        <v>30642381.83</v>
+        <v>23994168.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.94</v>
+        <v>0.7</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>261</v>
       </c>
       <c r="B103" t="s">
         <v>262</v>
       </c>
       <c r="C103" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.876</v>
+        <v>99.8129</v>
       </c>
       <c r="E103" s="1">
-        <v>99.48840848</v>
+        <v>99.63136397</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>24872102.12</v>
+        <v>29889409.19</v>
       </c>
       <c r="I103" s="1">
-        <v>96897.88</v>
+        <v>54460.81</v>
       </c>
       <c r="J103" s="1">
-        <v>0.38958460178596</v>
+        <v>0.18220771663235</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>24969000.0</v>
+        <v>29943870.0</v>
       </c>
       <c r="N103" s="1">
-        <v>24969000.0</v>
+        <v>29943870.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.77</v>
+        <v>0.87</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>263</v>
       </c>
       <c r="B104" t="s">
         <v>264</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0198</v>
+        <v>99.9767</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>99.48082066</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>30000000.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I104" s="1">
-        <v>5940.0</v>
+        <v>173557.77</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0198</v>
+        <v>0.49846728201627</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>265</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>30005940.0</v>
+        <v>34991845.0</v>
       </c>
       <c r="N104" s="1">
-        <v>30203524.0</v>
+        <v>34991845.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.93</v>
+        <v>1.02</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>265</v>
+      </c>
+      <c r="B105" t="s">
         <v>266</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.9796</v>
+        <v>100.0054</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-4080.0</v>
+        <v>1620.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.0204</v>
+        <v>0.0054</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="M105" s="1">
-        <v>19995920.0</v>
+        <v>30001620.0</v>
       </c>
       <c r="N105" s="1">
-        <v>20003376.33</v>
+        <v>30676539.5</v>
       </c>
       <c r="O105" s="1">
-        <v>0.62</v>
+        <v>0.9</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>268</v>
+      </c>
+      <c r="B106" t="s">
         <v>269</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0013</v>
+        <v>99.9942</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>99.48840848</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>15000000.0</v>
+        <v>24872102.12</v>
       </c>
       <c r="I106" s="1">
-        <v>195.0</v>
+        <v>126447.88</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0013</v>
+        <v>0.50839241247052</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>271</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>15000195.0</v>
+        <v>24998550.0</v>
       </c>
       <c r="N106" s="1">
-        <v>15076400.33</v>
+        <v>24998550.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.46</v>
+        <v>0.73</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B107" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C107" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.014</v>
+        <v>100.0227</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>1400.0</v>
+        <v>6810.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.014</v>
+        <v>0.0227</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="M107" s="1">
-        <v>10001400.0</v>
+        <v>30006810.0</v>
       </c>
       <c r="N107" s="1">
-        <v>10050381.33</v>
+        <v>30241779.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.31</v>
+        <v>0.88</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B108" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C108" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.943</v>
+        <v>99.9882</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-5700.0</v>
+        <v>-2360.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.057</v>
+        <v>-0.0118</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M108" s="1">
-        <v>9994300.0</v>
+        <v>19997640.0</v>
       </c>
       <c r="N108" s="1">
-        <v>9998640.0</v>
+        <v>20029958.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>276</v>
+      </c>
+      <c r="B109" t="s">
+        <v>277</v>
+      </c>
+      <c r="C109" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.0071</v>
+      </c>
+      <c r="E109" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>1065.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>0.0071</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" t="s">
         <v>278</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>19907400.0</v>
+        <v>15001065.0</v>
       </c>
       <c r="N109" s="1">
-        <v>19907400.0</v>
+        <v>15095899.5</v>
       </c>
       <c r="O109" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>279</v>
+      </c>
+      <c r="B110" t="s">
         <v>280</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.0147</v>
+      </c>
+      <c r="E110" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>1470.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>0.0147</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" t="s">
         <v>281</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>19971600.0</v>
+        <v>10001470.0</v>
       </c>
       <c r="N110" s="1">
-        <v>19971600.0</v>
+        <v>10062426.33</v>
       </c>
       <c r="O110" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>282</v>
       </c>
       <c r="B111" t="s">
         <v>283</v>
       </c>
       <c r="C111" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.8518</v>
+        <v>99.9984</v>
       </c>
       <c r="E111" s="1">
-        <v>99.82068323</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>39928273.29</v>
+        <v>10000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>12446.71</v>
+        <v>-160.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.031172672831603</v>
+        <v>-0.0016</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>0.0</v>
+      <c r="L111" t="s">
+        <v>284</v>
       </c>
       <c r="M111" s="1">
-        <v>39940720.0</v>
+        <v>9999840.0</v>
       </c>
       <c r="N111" s="1">
-        <v>39940720.0</v>
+        <v>10016583.75</v>
       </c>
       <c r="O111" s="1">
-        <v>1.23</v>
+        <v>0.29</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B112" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C112" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.4457</v>
+        <v>99.6554</v>
       </c>
       <c r="E112" s="1">
-        <v>99.421972</v>
+        <v>99.42696925</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>9942197.2</v>
+        <v>19885393.85</v>
       </c>
       <c r="I112" s="1">
-        <v>2372.8</v>
+        <v>45686.15</v>
       </c>
       <c r="J112" s="1">
-        <v>0.023865951884358</v>
+        <v>0.22974727251882</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>9944570.0</v>
+        <v>19931080.0</v>
       </c>
       <c r="N112" s="1">
-        <v>9944570.0</v>
+        <v>19931080.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B113" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C113" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.994</v>
+        <v>99.8274</v>
       </c>
       <c r="E113" s="1">
-        <v>99.47155735</v>
+        <v>99.80217</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>19894311.47</v>
+        <v>9980217.0</v>
       </c>
       <c r="I113" s="1">
-        <v>104488.53</v>
+        <v>2523.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.52521812658641</v>
+        <v>0.025280011446645</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>19998800.0</v>
+        <v>9982740.0</v>
       </c>
       <c r="N113" s="1">
-        <v>19998800.0</v>
+        <v>9982740.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B114" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C114" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.7392</v>
+        <v>99.9815</v>
       </c>
       <c r="E114" s="1">
-        <v>99.458614</v>
+        <v>99.8153416</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>29837584.2</v>
+        <v>19963068.32</v>
       </c>
       <c r="I114" s="1">
-        <v>84175.8</v>
+        <v>33231.68</v>
       </c>
       <c r="J114" s="1">
-        <v>0.2821133220296</v>
+        <v>0.16646579307003</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>29921760.0</v>
+        <v>19996300.0</v>
       </c>
       <c r="N114" s="1">
-        <v>29921760.0</v>
+        <v>19996300.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.92</v>
+        <v>0.58</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B115" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C115" s="1">
-        <v>7400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9199</v>
+        <v>99.9753</v>
       </c>
       <c r="E115" s="1">
-        <v>99.63533473</v>
+        <v>99.82068323</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>7373014.77</v>
+        <v>39928273.29</v>
       </c>
       <c r="I115" s="1">
-        <v>21057.83</v>
+        <v>61846.71</v>
       </c>
       <c r="J115" s="1">
-        <v>0.28560677900283</v>
+        <v>0.15489452687024</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>7394072.6</v>
+        <v>39990120.0</v>
       </c>
       <c r="N115" s="1">
-        <v>7394072.6</v>
+        <v>39990120.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.23</v>
+        <v>1.17</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B116" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C116" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.6722</v>
+        <v>99.8477</v>
       </c>
       <c r="E116" s="1">
-        <v>97.8384763</v>
+        <v>99.8203234</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>9783847.63</v>
+        <v>29946097.02</v>
       </c>
       <c r="I116" s="1">
-        <v>83372.37</v>
+        <v>8212.98</v>
       </c>
       <c r="J116" s="1">
-        <v>0.85214297230424</v>
+        <v>0.027425877884904</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>9867220.0</v>
+        <v>29954310.0</v>
       </c>
       <c r="N116" s="1">
-        <v>9867220.0</v>
+        <v>29954310.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.3</v>
+        <v>0.87</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C117" s="1">
-        <v>21000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9043</v>
+        <v>99.5811</v>
       </c>
       <c r="E117" s="1">
-        <v>99.83411905</v>
+        <v>99.421972</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>20965165.0</v>
+        <v>9942197.2</v>
       </c>
       <c r="I117" s="1">
-        <v>14738.0</v>
+        <v>15912.8</v>
       </c>
       <c r="J117" s="1">
-        <v>0.070297562647372</v>
+        <v>0.16005315203364</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>20979903.0</v>
+        <v>9958110.0</v>
       </c>
       <c r="N117" s="1">
-        <v>20979903.0</v>
+        <v>9958110.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.65</v>
+        <v>0.29</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B118" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C118" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.7568</v>
+        <v>99.8607</v>
       </c>
       <c r="E118" s="1">
-        <v>99.5457396</v>
+        <v>99.458614</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>19909147.92</v>
+        <v>24864653.5</v>
       </c>
       <c r="I118" s="1">
-        <v>42212.08</v>
+        <v>100521.5</v>
       </c>
       <c r="J118" s="1">
-        <v>0.21202353897625</v>
+        <v>0.40427468655455</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>19951360.0</v>
+        <v>24965175.0</v>
       </c>
       <c r="N118" s="1">
-        <v>19951360.0</v>
+        <v>24965175.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.61</v>
+        <v>0.73</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B119" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C119" s="1">
-        <v>15000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.4656</v>
+        <v>99.8522</v>
       </c>
       <c r="E119" s="1">
-        <v>99.4309374</v>
+        <v>99.80962703</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>14914640.61</v>
+        <v>7385912.4</v>
       </c>
       <c r="I119" s="1">
-        <v>5199.39</v>
+        <v>3150.4</v>
       </c>
       <c r="J119" s="1">
-        <v>0.034860980803747</v>
+        <v>0.042654174994006</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>14919840.0</v>
+        <v>7389062.8</v>
       </c>
       <c r="N119" s="1">
-        <v>14919840.0</v>
+        <v>7389062.8</v>
       </c>
       <c r="O119" s="1">
-        <v>0.46</v>
+        <v>0.22</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B120" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.9994</v>
+        <v>99.6802</v>
       </c>
       <c r="E120" s="1">
-        <v>100.0</v>
+        <v>99.61683493</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>20000000.0</v>
+        <v>7471262.62</v>
       </c>
       <c r="I120" s="1">
-        <v>-120.0</v>
+        <v>4752.38</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.0006</v>
+        <v>0.063608793342082</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120" t="s">
-        <v>302</v>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>19999880.0</v>
+        <v>7476015.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20037756.67</v>
+        <v>7476015.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.62</v>
+        <v>0.22</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>303</v>
       </c>
       <c r="B121" t="s">
         <v>304</v>
       </c>
       <c r="C121" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.473</v>
+        <v>98.788</v>
       </c>
       <c r="E121" s="1">
-        <v>98.33</v>
+        <v>97.8384763</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3933200.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I121" s="1">
-        <v>5720.0</v>
+        <v>94952.37</v>
       </c>
       <c r="J121" s="1">
-        <v>0.1454286585986</v>
+        <v>0.97050131595314</v>
       </c>
       <c r="K121">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>3938920.0</v>
+        <v>9878800.0</v>
       </c>
       <c r="N121" s="1">
-        <v>3944235.07</v>
+        <v>9878800.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>305</v>
+      </c>
+      <c r="B122" t="s">
         <v>306</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" s="1">
-        <v>21400000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.787</v>
+        <v>99.538</v>
       </c>
       <c r="E122" s="1">
-        <v>98.97545327</v>
+        <v>99.42197171</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>21180747.0</v>
+        <v>34797690.1</v>
       </c>
       <c r="I122" s="1">
-        <v>173671.0</v>
+        <v>40609.9</v>
       </c>
       <c r="J122" s="1">
-        <v>0.81994747399608</v>
+        <v>0.11670286126262</v>
       </c>
       <c r="K122">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>21354418.0</v>
+        <v>34838300.0</v>
       </c>
       <c r="N122" s="1">
-        <v>21532653.62</v>
+        <v>34838300.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.66</v>
+        <v>1.02</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B123" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.803</v>
+        <v>99.8785</v>
       </c>
       <c r="E123" s="1">
-        <v>99.163675</v>
+        <v>99.5457396</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>19832735.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I123" s="1">
-        <v>127865.0</v>
+        <v>66552.08</v>
       </c>
       <c r="J123" s="1">
-        <v>0.64471692885525</v>
+        <v>0.33427889665305</v>
       </c>
       <c r="K123">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>19960600.0</v>
+        <v>19975700.0</v>
       </c>
       <c r="N123" s="1">
-        <v>20090873.97</v>
+        <v>19975700.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B124" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C124" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.413</v>
+        <v>99.6134</v>
       </c>
       <c r="E124" s="1">
-        <v>100.747</v>
+        <v>99.4309374</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>30224100.0</v>
+        <v>14914640.61</v>
       </c>
       <c r="I124" s="1">
-        <v>-100200.0</v>
+        <v>27369.39</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.33152351931075</v>
+        <v>0.18350686895968</v>
       </c>
       <c r="K124">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>30123900.0</v>
+        <v>14942010.0</v>
       </c>
       <c r="N124" s="1">
-        <v>30524584.93</v>
+        <v>14942010.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.94</v>
+        <v>0.44</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B125" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C125" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.149</v>
+        <v>100.0101</v>
       </c>
       <c r="E125" s="1">
-        <v>98.63892667</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>14795839.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>76511.0</v>
+        <v>2020.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.51711160144416</v>
+        <v>0.0101</v>
       </c>
       <c r="K125">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="M125" s="1">
-        <v>14872350.0</v>
+        <v>20002020.0</v>
       </c>
       <c r="N125" s="1">
-        <v>14884113.7</v>
+        <v>20065175.56</v>
       </c>
       <c r="O125" s="1">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B126" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C126" s="1">
-        <v>10500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.951</v>
+        <v>98.53</v>
       </c>
       <c r="E126" s="1">
-        <v>99.75</v>
+        <v>98.33</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>10473750.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I126" s="1">
-        <v>21105.0</v>
+        <v>8000.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.2015037593985</v>
+        <v>0.20339672531272</v>
       </c>
       <c r="K126">
-        <v>0.96</v>
+        <v>0.16</v>
       </c>
       <c r="L126" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="M126" s="1">
-        <v>10494855.0</v>
+        <v>3941200.0</v>
       </c>
       <c r="N126" s="1">
-        <v>10596115.27</v>
+        <v>3947610.96</v>
       </c>
       <c r="O126" s="1">
-        <v>0.33</v>
+        <v>0.12</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B127" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C127" s="1">
-        <v>3124000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.011</v>
+        <v>99.858</v>
       </c>
       <c r="E127" s="1">
-        <v>99.04783611</v>
+        <v>98.97545327</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3094254.4</v>
+        <v>21180747.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-1150.76</v>
+        <v>188865.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.037190219395018</v>
+        <v>0.89168243216351</v>
       </c>
       <c r="K127">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="L127" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="M127" s="1">
-        <v>3093103.64</v>
+        <v>21369612.0</v>
       </c>
       <c r="N127" s="1">
-        <v>3101876.52</v>
+        <v>21559573.64</v>
       </c>
       <c r="O127" s="1">
-        <v>0.1</v>
+        <v>0.63</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B128" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C128" s="1">
-        <v>46499000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.125</v>
+        <v>99.891</v>
       </c>
       <c r="E128" s="1">
-        <v>101.14901439</v>
+        <v>99.163675</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>47033280.2</v>
+        <v>19832735.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-476156.45</v>
+        <v>145465.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.0123819728823</v>
+        <v>0.73345910183341</v>
       </c>
       <c r="K128">
-        <v>3.69</v>
+        <v>0.69</v>
       </c>
       <c r="L128" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="M128" s="1">
-        <v>46557123.75</v>
+        <v>19978200.0</v>
       </c>
       <c r="N128" s="1">
-        <v>48274401.89</v>
+        <v>20116693.15</v>
       </c>
       <c r="O128" s="1">
-        <v>1.48</v>
+        <v>0.59</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B129" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C129" s="1">
-        <v>8800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.533</v>
+        <v>100.35</v>
       </c>
       <c r="E129" s="1">
-        <v>98.743125</v>
+        <v>100.747</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>8689395.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="I129" s="1">
-        <v>69509.0</v>
+        <v>-119100.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.7999291089886</v>
+        <v>-0.3940563987017</v>
       </c>
       <c r="K129">
-        <v>0.19</v>
+        <v>1.51</v>
       </c>
       <c r="L129" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="M129" s="1">
-        <v>8758904.0</v>
+        <v>30105000.0</v>
       </c>
       <c r="N129" s="1">
-        <v>8775961.53</v>
+        <v>30559109.59</v>
       </c>
       <c r="O129" s="1">
-        <v>0.27</v>
+        <v>0.89</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B130" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C130" s="1">
-        <v>9400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.141</v>
+        <v>99.275</v>
       </c>
       <c r="E130" s="1">
-        <v>98.855</v>
+        <v>98.63892667</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>9292370.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I130" s="1">
-        <v>26884.0</v>
+        <v>95411.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.28931262960902</v>
+        <v>0.6448502176862</v>
       </c>
       <c r="K130">
-        <v>0.31</v>
+        <v>0.09</v>
       </c>
       <c r="L130" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="M130" s="1">
-        <v>9319254.0</v>
+        <v>14891250.0</v>
       </c>
       <c r="N130" s="1">
-        <v>9348548.52</v>
+        <v>14904041.1</v>
       </c>
       <c r="O130" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B131" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C131" s="1">
-        <v>1000000.0</v>
+        <v>19900000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.68</v>
+        <v>100.506</v>
       </c>
       <c r="E131" s="1">
-        <v>98.02</v>
+        <v>100.5281407</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>980200.0</v>
+        <v>20005100.0</v>
       </c>
       <c r="I131" s="1">
-        <v>16600.0</v>
+        <v>-4406.0</v>
       </c>
       <c r="J131" s="1">
-        <v>1.6935319322587</v>
+        <v>-0.022024383782136</v>
       </c>
       <c r="K131">
-        <v>0.11</v>
+        <v>1.67</v>
       </c>
       <c r="L131" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="M131" s="1">
-        <v>996800.0</v>
+        <v>20000694.0</v>
       </c>
       <c r="N131" s="1">
-        <v>997851.37</v>
+        <v>20333950.85</v>
       </c>
       <c r="O131" s="1">
-        <v>0.03</v>
+        <v>0.59</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B132" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C132" s="1">
-        <v>9088000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.661</v>
+        <v>99.043</v>
       </c>
       <c r="E132" s="1">
-        <v>98.65440383</v>
+        <v>99.04783611</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>8965712.22</v>
+        <v>3094254.4</v>
       </c>
       <c r="I132" s="1">
-        <v>91479.46</v>
+        <v>-151.08</v>
       </c>
       <c r="J132" s="1">
-        <v>1.0203256334275</v>
+        <v>-0.0048825978885253</v>
       </c>
       <c r="K132">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="L132" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="M132" s="1">
-        <v>9057191.68</v>
+        <v>3094103.32</v>
       </c>
       <c r="N132" s="1">
-        <v>9066746.53</v>
+        <v>3105015.92</v>
       </c>
       <c r="O132" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B133" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C133" s="1">
-        <v>4100000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.712</v>
+        <v>100.039</v>
       </c>
       <c r="E133" s="1">
-        <v>99.37609756</v>
+        <v>101.14901439</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>4074420.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I133" s="1">
-        <v>13772.0</v>
+        <v>-516145.59</v>
       </c>
       <c r="J133" s="1">
-        <v>0.33801129976782</v>
+        <v>-1.0974050455448</v>
       </c>
       <c r="K133">
-        <v>0.7</v>
+        <v>3.91</v>
       </c>
       <c r="L133" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="M133" s="1">
-        <v>4088192.0</v>
+        <v>46517134.61</v>
       </c>
       <c r="N133" s="1">
-        <v>4117088.58</v>
+        <v>48336328.36</v>
       </c>
       <c r="O133" s="1">
-        <v>0.13</v>
+        <v>1.41</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B134" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C134" s="1">
-        <v>12000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.262</v>
+        <v>99.661</v>
       </c>
       <c r="E134" s="1">
-        <v>100.68475</v>
+        <v>98.743125</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>12082170.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-50730.0</v>
+        <v>80773.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.41987490657721</v>
+        <v>0.92955838697631</v>
       </c>
       <c r="K134">
-        <v>0.56</v>
+        <v>0.21</v>
       </c>
       <c r="L134" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="M134" s="1">
-        <v>12031440.0</v>
+        <v>8770168.0</v>
       </c>
       <c r="N134" s="1">
-        <v>12098508.49</v>
+        <v>8788431.01</v>
       </c>
       <c r="O134" s="1">
-        <v>0.37</v>
+        <v>0.26</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B135" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C135" s="1">
-        <v>7800000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.769</v>
+        <v>99.236</v>
       </c>
       <c r="E135" s="1">
-        <v>101.89661538</v>
+        <v>98.855</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>7947936.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-87954.0</v>
+        <v>35814.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.1066269280477</v>
+        <v>0.38541297860503</v>
       </c>
       <c r="K135">
-        <v>2.39</v>
+        <v>0.35</v>
       </c>
       <c r="L135" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="M135" s="1">
-        <v>7859982.0</v>
+        <v>9328184.0</v>
       </c>
       <c r="N135" s="1">
-        <v>8046166.93</v>
+        <v>9360697.7</v>
       </c>
       <c r="O135" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B136" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C136" s="1">
-        <v>17450000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.862</v>
+        <v>99.798</v>
       </c>
       <c r="E136" s="1">
-        <v>99.71702006</v>
+        <v>98.02</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>17400620.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I136" s="1">
-        <v>25299.0</v>
+        <v>17780.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.14539137111206</v>
+        <v>1.8139155274434</v>
       </c>
       <c r="K136">
-        <v>1.27</v>
+        <v>0.11</v>
       </c>
       <c r="L136" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="M136" s="1">
-        <v>17425919.0</v>
+        <v>997980.0</v>
       </c>
       <c r="N136" s="1">
-        <v>17648227.22</v>
+        <v>999099.86</v>
       </c>
       <c r="O136" s="1">
-        <v>0.54</v>
+        <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>2760392012</v>
+        <v>347</v>
+      </c>
+      <c r="B137" t="s">
+        <v>348</v>
       </c>
       <c r="C137" s="1">
-        <v>5000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.0055472</v>
+        <v>99.782</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0</v>
+        <v>98.65440383</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>0.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I137" s="1">
-        <v>277.36</v>
+        <v>102475.94</v>
       </c>
       <c r="J137" s="1">
-        <v>0</v>
+        <v>1.1429760122281</v>
       </c>
       <c r="K137">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L137" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="M137" s="1">
-        <v>277.36</v>
+        <v>9068188.16</v>
       </c>
       <c r="N137" s="1">
-        <v>13223.57</v>
+        <v>9078365.48</v>
       </c>
       <c r="O137" s="1">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>2763112602</v>
+        <v>350</v>
+      </c>
+      <c r="B138" t="s">
+        <v>351</v>
       </c>
       <c r="C138" s="1">
-        <v>10000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0059314</v>
+        <v>99.796</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0</v>
+        <v>99.37609756</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>0.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I138" s="1">
-        <v>593.14</v>
+        <v>17216.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0</v>
+        <v>0.42253866808036</v>
       </c>
       <c r="K138">
-        <v>0.0</v>
+        <v>0.75</v>
       </c>
       <c r="L138" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="M138" s="1">
-        <v>593.14</v>
+        <v>4091636.0</v>
       </c>
       <c r="N138" s="1">
-        <v>25097.81</v>
+        <v>4122498.33</v>
       </c>
       <c r="O138" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>353</v>
+      </c>
+      <c r="B139" t="s">
+        <v>354</v>
+      </c>
+      <c r="C139" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>100.159</v>
+      </c>
+      <c r="E139" s="1">
+        <v>100.68475</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>12082170.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-63090.0</v>
+      </c>
+      <c r="J139" s="1">
+        <v>-0.52217441072258</v>
+      </c>
+      <c r="K139">
+        <v>0.72</v>
+      </c>
+      <c r="L139" t="s">
         <v>355</v>
       </c>
-      <c r="B139">
-[...31 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>983.54</v>
+        <v>12019080.0</v>
       </c>
       <c r="N139" s="1">
-        <v>24424.71</v>
+        <v>12105874.52</v>
       </c>
       <c r="O139" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>356</v>
+      </c>
+      <c r="B140" t="s">
         <v>357</v>
       </c>
-      <c r="B140">
-[...1 lines deleted...]
-      </c>
       <c r="C140" s="1">
-        <v>20000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0102779</v>
+        <v>100.66</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I140" s="1">
-        <v>2055.58</v>
+        <v>-96456.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0</v>
+        <v>-1.2135980964114</v>
       </c>
       <c r="K140">
-        <v>0.0</v>
+        <v>2.62</v>
       </c>
       <c r="L140" t="s">
         <v>358</v>
       </c>
       <c r="M140" s="1">
-        <v>2055.58</v>
+        <v>7851480.0</v>
       </c>
       <c r="N140" s="1">
-        <v>30916.58</v>
+        <v>8055829.32</v>
       </c>
       <c r="O140" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>359</v>
       </c>
-      <c r="B141">
-        <v>2789797962</v>
+      <c r="B141" t="s">
+        <v>360</v>
       </c>
       <c r="C141" s="1">
-        <v>40000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.02708648</v>
+        <v>99.89</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0</v>
+        <v>99.71702006</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>0.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I141" s="1">
-        <v>10834.59</v>
+        <v>30185.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0</v>
+        <v>0.17347083034972</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
+        <v>1.36</v>
       </c>
       <c r="L141" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M141" s="1">
-        <v>10834.59</v>
+        <v>17430805.0</v>
       </c>
       <c r="N141" s="1">
-        <v>95015.03</v>
+        <v>17667455.68</v>
       </c>
       <c r="O141" s="1">
-        <v>0.0</v>
+        <v>0.52</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B142">
-        <v>2792185442</v>
+        <v>2773749642</v>
       </c>
       <c r="C142" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.02841337</v>
+        <v>100.00252785</v>
       </c>
       <c r="E142" s="1">
         <v>0.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>0.0</v>
       </c>
       <c r="I142" s="1">
-        <v>9944.68</v>
+        <v>505.57</v>
       </c>
       <c r="J142" s="1">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M142" s="1">
-        <v>9944.68</v>
+        <v>505.57</v>
       </c>
       <c r="N142" s="1">
-        <v>79533.23</v>
+        <v>30821.12</v>
       </c>
       <c r="O142" s="1">
         <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B143">
-        <v>2796875442</v>
+        <v>2789797962</v>
       </c>
       <c r="C143" s="1">
-        <v>22900000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.01872974</v>
+        <v>100.01432543</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>4289.11</v>
+        <v>5730.17</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="M143" s="1">
-        <v>4289.11</v>
+        <v>5730.17</v>
       </c>
       <c r="N143" s="1">
-        <v>48094.26</v>
+        <v>94529.06</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B144">
-        <v>2798594412</v>
+        <v>2792185442</v>
       </c>
       <c r="C144" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.04681393</v>
+        <v>100.01573549</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>7022.09</v>
+        <v>5507.42</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M144" s="1">
-        <v>7022.09</v>
+        <v>5507.42</v>
       </c>
       <c r="N144" s="1">
-        <v>34806.09</v>
+        <v>79022.98</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B145">
-        <v>2813842972</v>
+        <v>2796875442</v>
       </c>
       <c r="C145" s="1">
-        <v>15000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.03542693</v>
+        <v>100.0070176</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>5314.04</v>
+        <v>1607.03</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M145" s="1">
-        <v>5314.04</v>
+        <v>1607.03</v>
       </c>
       <c r="N145" s="1">
-        <v>24604.29</v>
+        <v>47932.26</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B146">
-        <v>2862709242</v>
+        <v>2798594412</v>
       </c>
       <c r="C146" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.07683344</v>
+        <v>100.03278153</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>9604.18</v>
+        <v>4917.23</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M146" s="1">
-        <v>9604.18</v>
+        <v>4917.23</v>
       </c>
       <c r="N146" s="1">
-        <v>18631.96</v>
+        <v>34411.44</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B147">
-        <v>2863881832</v>
+        <v>2813842972</v>
       </c>
       <c r="C147" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0837839</v>
+        <v>100.02451447</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>25135.17</v>
+        <v>3677.17</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="M147" s="1">
-        <v>25135.17</v>
+        <v>3677.17</v>
       </c>
       <c r="N147" s="1">
-        <v>48074.67</v>
+        <v>24199.5</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B148">
-        <v>2892744252</v>
+        <v>2862709242</v>
       </c>
       <c r="C148" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.10689975</v>
+        <v>100.07174328</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>21379.95</v>
+        <v>8967.91</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M148" s="1">
-        <v>21379.95</v>
+        <v>8967.91</v>
       </c>
       <c r="N148" s="1">
-        <v>31928.72</v>
+        <v>18711.56</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B149">
-        <v>2905161052</v>
+        <v>2863881832</v>
       </c>
       <c r="C149" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0783729</v>
+        <v>100.07850527</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>15674.58</v>
+        <v>23551.58</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M149" s="1">
-        <v>15674.58</v>
+        <v>23551.58</v>
       </c>
       <c r="N149" s="1">
-        <v>21805.92</v>
+        <v>48317.41</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B150">
-        <v>2923119492</v>
+        <v>2892744252</v>
       </c>
       <c r="C150" s="1">
-        <v>7800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.11261</v>
+        <v>100.1075423</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>8783.58</v>
+        <v>21508.46</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="M150" s="1">
-        <v>8783.58</v>
+        <v>21508.46</v>
       </c>
       <c r="N150" s="1">
-        <v>11307.09</v>
+        <v>33010.41</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B151">
-        <v>2926581072</v>
+        <v>2905161052</v>
       </c>
       <c r="C151" s="1">
-        <v>9088000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.01782857</v>
+        <v>100.0772727</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>1620.26</v>
+        <v>15454.54</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M151" s="1">
-        <v>1620.26</v>
+        <v>15454.54</v>
       </c>
       <c r="N151" s="1">
-        <v>4910.59</v>
+        <v>22219.6</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B152">
-        <v>2926627552</v>
+        <v>2923119492</v>
       </c>
       <c r="C152" s="1">
-        <v>10000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.1518974</v>
+        <v>100.11984205</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>15189.74</v>
+        <v>9347.68</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="M152" s="1">
-        <v>15189.74</v>
+        <v>9347.68</v>
       </c>
       <c r="N152" s="1">
-        <v>20375.41</v>
+        <v>12141.83</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B153">
-        <v>2935596102</v>
+        <v>2926581072</v>
       </c>
       <c r="C153" s="1">
-        <v>50000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.00054118</v>
+        <v>100.01097337</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>270.59</v>
+        <v>997.26</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="M153" s="1">
-        <v>270.59</v>
+        <v>997.26</v>
       </c>
       <c r="N153" s="1">
-        <v>13422.12</v>
+        <v>4638.21</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B154">
-        <v>2935657812</v>
+        <v>2926627552</v>
       </c>
       <c r="C154" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.1685032</v>
+        <v>100.1636826</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>50550.96</v>
+        <v>16368.26</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M154" s="1">
-        <v>50550.96</v>
+        <v>16368.26</v>
       </c>
       <c r="N154" s="1">
-        <v>66422.3</v>
+        <v>22074.09</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B155">
-        <v>2937267372</v>
+        <v>2935657812</v>
       </c>
       <c r="C155" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0213915</v>
+        <v>100.18294777</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>2139.15</v>
+        <v>54884.33</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="M155" s="1">
-        <v>2139.15</v>
+        <v>54884.33</v>
       </c>
       <c r="N155" s="1">
-        <v>5331.59</v>
+        <v>72426.33</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B156">
-        <v>2943810772</v>
+        <v>2937267372</v>
       </c>
       <c r="C156" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.00842535</v>
+        <v>100.0152994</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>1685.07</v>
+        <v>1529.94</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M156" s="1">
-        <v>1685.07</v>
+        <v>1529.94</v>
       </c>
       <c r="N156" s="1">
-        <v>4698.9</v>
+        <v>5084.36</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B157">
-        <v>2949187952</v>
+        <v>2943810772</v>
       </c>
       <c r="C157" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.1645052</v>
+        <v>100.00387865</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>16450.52</v>
+        <v>775.73</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M157" s="1">
-        <v>16450.52</v>
+        <v>775.73</v>
       </c>
       <c r="N157" s="1">
-        <v>19241.77</v>
+        <v>4196.07</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B158">
-        <v>2952571562</v>
+        <v>2949187952</v>
       </c>
       <c r="C158" s="1">
-        <v>6400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.01359703</v>
+        <v>100.1858584</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>870.21</v>
+        <v>18585.84</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
-      <c r="L158">
-        <v>978.88</v>
+      <c r="L158" t="s">
+        <v>395</v>
       </c>
       <c r="M158" s="1">
-        <v>870.21</v>
+        <v>18585.84</v>
       </c>
       <c r="N158" s="1">
-        <v>1849.09</v>
+        <v>21715.23</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B159">
-        <v>2957753962</v>
+        <v>2952571562</v>
       </c>
       <c r="C159" s="1">
-        <v>8800000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.02500102</v>
+        <v>100.00872563</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>2200.09</v>
+        <v>558.44</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="M159" s="1">
-        <v>2200.09</v>
+        <v>558.44</v>
       </c>
       <c r="N159" s="1">
-        <v>3238.25</v>
+        <v>1669.16</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B160">
-        <v>2962625832</v>
+        <v>2957753962</v>
       </c>
       <c r="C160" s="1">
-        <v>40000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.1713452</v>
+        <v>100.02243705</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>68538.08</v>
+        <v>1974.46</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="M160" s="1">
-        <v>68538.08</v>
+        <v>1974.46</v>
       </c>
       <c r="N160" s="1">
-        <v>74941.47</v>
+        <v>3164.32</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B161">
-        <v>2962647772</v>
+        <v>2962625832</v>
       </c>
       <c r="C161" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.05835975</v>
+        <v>100.1947556</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>11671.95</v>
+        <v>77902.24</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="M161" s="1">
-        <v>11671.95</v>
+        <v>77902.24</v>
       </c>
       <c r="N161" s="1">
-        <v>14306.62</v>
+        <v>85262.42</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B162">
-        <v>3009856922</v>
+        <v>2962647772</v>
       </c>
       <c r="C162" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.21704716</v>
+        <v>100.0572968</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>20619.48</v>
+        <v>11459.36</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162">
-        <v>157.77</v>
+      <c r="L162" t="s">
+        <v>403</v>
       </c>
       <c r="M162" s="1">
-        <v>20619.48</v>
+        <v>11459.36</v>
       </c>
       <c r="N162" s="1">
-        <v>20777.25</v>
+        <v>14482.58</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B163">
-        <v>3009858932</v>
+        <v>3009856922</v>
       </c>
       <c r="C163" s="1">
-        <v>15000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.06395047</v>
+        <v>100.26445958</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>9592.57</v>
+        <v>25123.66</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163">
-        <v>419.11</v>
+        <v>215.88</v>
       </c>
       <c r="M163" s="1">
-        <v>9592.57</v>
+        <v>25123.66</v>
       </c>
       <c r="N163" s="1">
-        <v>10011.68</v>
+        <v>25339.54</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B164">
-        <v>3013661662</v>
+        <v>3009858932</v>
       </c>
       <c r="C164" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.21803295</v>
+        <v>100.06456427</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>43606.59</v>
+        <v>9684.64</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
-        <v>409.2</v>
+        <v>540.85</v>
       </c>
       <c r="M164" s="1">
-        <v>43606.59</v>
+        <v>9684.64</v>
       </c>
       <c r="N164" s="1">
-        <v>44015.79</v>
+        <v>10225.49</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B165">
-        <v>3015607942</v>
+        <v>3013661662</v>
       </c>
       <c r="C165" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.22270487</v>
+        <v>100.26537365</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>33405.73</v>
+        <v>53074.73</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
-        <v>245.31</v>
+        <v>545.48</v>
       </c>
       <c r="M165" s="1">
-        <v>33405.73</v>
+        <v>53074.73</v>
       </c>
       <c r="N165" s="1">
-        <v>33651.04</v>
+        <v>53620.21</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B166">
-        <v>3017270942</v>
+        <v>3015607942</v>
       </c>
       <c r="C166" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.1417375</v>
+        <v>100.27187253</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>28347.5</v>
+        <v>40780.88</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
-        <v>236.57</v>
+        <v>336.89</v>
       </c>
       <c r="M166" s="1">
-        <v>28347.5</v>
+        <v>40780.88</v>
       </c>
       <c r="N166" s="1">
-        <v>28584.07</v>
+        <v>41117.77</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B167">
-        <v>3021967322</v>
+        <v>3017270942</v>
       </c>
       <c r="C167" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.23113141</v>
+        <v>100.16465345</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>19646.17</v>
+        <v>32930.69</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
-        <v>136.12</v>
+        <v>341.59</v>
       </c>
       <c r="M167" s="1">
-        <v>19646.17</v>
+        <v>32930.69</v>
       </c>
       <c r="N167" s="1">
-        <v>19782.29</v>
+        <v>33272.28</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B168">
-        <v>3022014132</v>
+        <v>3021967322</v>
       </c>
       <c r="C168" s="1">
-        <v>20000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.2318728</v>
+        <v>100.28294141</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>46374.56</v>
+        <v>24050.02</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
-        <v>370.84</v>
+        <v>187.49</v>
       </c>
       <c r="M168" s="1">
-        <v>46374.56</v>
+        <v>24050.02</v>
       </c>
       <c r="N168" s="1">
-        <v>46745.4</v>
+        <v>24237.51</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B169">
-        <v>3032560652</v>
+        <v>3022014132</v>
       </c>
       <c r="C169" s="1">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.25361783</v>
+        <v>100.2836333</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>30434.14</v>
+        <v>56726.66</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
-        <v>-184.27</v>
+        <v>501.7</v>
       </c>
       <c r="M169" s="1">
-        <v>30434.14</v>
+        <v>56726.66</v>
       </c>
       <c r="N169" s="1">
-        <v>30249.87</v>
+        <v>57228.36</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B170">
-        <v>3033105672</v>
+        <v>3032560652</v>
       </c>
       <c r="C170" s="1">
-        <v>4000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.2181215</v>
+        <v>100.3177765</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>8724.86</v>
+        <v>38133.18</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
-        <v>-29.27</v>
+        <v>-207.75</v>
       </c>
       <c r="M170" s="1">
-        <v>8724.86</v>
+        <v>38133.18</v>
       </c>
       <c r="N170" s="1">
-        <v>8695.59</v>
+        <v>37925.43</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B171">
-        <v>3037280862</v>
+        <v>3033105672</v>
       </c>
       <c r="C171" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.26009993</v>
+        <v>100.268626</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>39014.99</v>
+        <v>10745.04</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
-        <v>803.07</v>
+        <v>-24.77</v>
       </c>
       <c r="M171" s="1">
-        <v>39014.99</v>
+        <v>10745.04</v>
       </c>
       <c r="N171" s="1">
-        <v>39818.06</v>
+        <v>10720.27</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B172">
-        <v>3042209452</v>
+        <v>3037280862</v>
       </c>
       <c r="C172" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.2623381</v>
+        <v>100.31600847</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>26233.81</v>
+        <v>47401.27</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172">
-        <v>375.49</v>
+      <c r="L172" t="s">
+        <v>414</v>
       </c>
       <c r="M172" s="1">
-        <v>26233.81</v>
+        <v>47401.27</v>
       </c>
       <c r="N172" s="1">
-        <v>26609.3</v>
+        <v>48425.14</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B173">
-        <v>3047030172</v>
+        <v>3042209452</v>
       </c>
       <c r="C173" s="1">
-        <v>3124000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.25416357</v>
+        <v>100.3209074</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>7940.07</v>
+        <v>32090.74</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
-        <v>105.24</v>
+        <v>490.09</v>
       </c>
       <c r="M173" s="1">
-        <v>7940.07</v>
+        <v>32090.74</v>
       </c>
       <c r="N173" s="1">
-        <v>8045.31</v>
+        <v>32580.83</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B174">
-        <v>3050153122</v>
+        <v>3047030172</v>
       </c>
       <c r="C174" s="1">
-        <v>10000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.2726769</v>
+        <v>100.31041581</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>27267.69</v>
+        <v>9697.39</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>354.7</v>
+        <v>139.44</v>
       </c>
       <c r="M174" s="1">
-        <v>27267.69</v>
+        <v>9697.39</v>
       </c>
       <c r="N174" s="1">
-        <v>27622.39</v>
+        <v>9836.83</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B175">
-        <v>3051781772</v>
+        <v>3050153122</v>
       </c>
       <c r="C175" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.2736367</v>
+        <v>100.3345429</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>54727.34</v>
+        <v>33454.29</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>679.26</v>
+        <v>470.66</v>
       </c>
       <c r="M175" s="1">
-        <v>54727.34</v>
+        <v>33454.29</v>
       </c>
       <c r="N175" s="1">
-        <v>55406.6</v>
+        <v>33924.95</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B176">
-        <v>3053286692</v>
+        <v>3051781772</v>
       </c>
       <c r="C176" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.18712493</v>
+        <v>100.33600945</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>28068.74</v>
+        <v>67201.89</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>596.88</v>
+        <v>905.14</v>
       </c>
       <c r="M176" s="1">
-        <v>28068.74</v>
+        <v>67201.89</v>
       </c>
       <c r="N176" s="1">
-        <v>28665.62</v>
+        <v>68107.03</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B177">
-        <v>3053302732</v>
+        <v>3053286692</v>
       </c>
       <c r="C177" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.28022007</v>
+        <v>100.22111947</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>42033.01</v>
+        <v>33167.92</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>679.38</v>
+        <v>791.76</v>
       </c>
       <c r="M177" s="1">
-        <v>42033.01</v>
+        <v>33167.92</v>
       </c>
       <c r="N177" s="1">
-        <v>42712.39</v>
+        <v>33959.68</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B178">
-        <v>3089978672</v>
+        <v>3053302732</v>
       </c>
       <c r="C178" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.0927617</v>
+        <v>100.34274073</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>18552.34</v>
+        <v>51411.11</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178" t="s">
-        <v>417</v>
+      <c r="L178">
+        <v>896.76</v>
       </c>
       <c r="M178" s="1">
-        <v>18552.34</v>
+        <v>51411.11</v>
       </c>
       <c r="N178" s="1">
-        <v>13643.28</v>
+        <v>52307.87</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B179">
-        <v>3094522902</v>
+        <v>3089978672</v>
       </c>
       <c r="C179" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.02958787</v>
+        <v>100.1816499</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>4438.18</v>
+        <v>36329.98</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="M179" s="1">
-        <v>4438.18</v>
+        <v>36329.98</v>
       </c>
       <c r="N179" s="1">
-        <v>1206.13</v>
+        <v>29126.65</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B180">
-        <v>3094554102</v>
+        <v>3094522902</v>
       </c>
       <c r="C180" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.04757207</v>
+        <v>100.0787634</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>7135.81</v>
+        <v>11814.51</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="M180" s="1">
-        <v>7135.81</v>
+        <v>11814.51</v>
       </c>
       <c r="N180" s="1">
-        <v>3124.59</v>
+        <v>6892.39</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B181">
-        <v>3095024362</v>
+        <v>3094554102</v>
       </c>
       <c r="C181" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.0613244</v>
+        <v>100.13898093</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>9198.66</v>
+        <v>20847.14</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="M181" s="1">
-        <v>9198.66</v>
+        <v>20847.14</v>
       </c>
       <c r="N181" s="1">
-        <v>5350.36</v>
+        <v>14733.35</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B182">
-        <v>3099290162</v>
+        <v>3095024362</v>
       </c>
       <c r="C182" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.9981749</v>
+        <v>100.1546148</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-365.02</v>
+        <v>23192.22</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
-      <c r="L182">
-        <v>-761.26</v>
+      <c r="L182" t="s">
+        <v>428</v>
       </c>
       <c r="M182" s="1">
-        <v>-365.02</v>
+        <v>23192.22</v>
       </c>
       <c r="N182" s="1">
-        <v>-1126.28</v>
+        <v>17327.6</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B183">
-        <v>3099338312</v>
+        <v>3099290162</v>
       </c>
       <c r="C183" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.0014091</v>
+        <v>99.99708735</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>140.91</v>
+        <v>-582.53</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L183">
-        <v>-665.07</v>
+      <c r="L183" t="s">
+        <v>430</v>
       </c>
       <c r="M183" s="1">
-        <v>140.91</v>
+        <v>-582.53</v>
       </c>
       <c r="N183" s="1">
-        <v>-524.16</v>
+        <v>-1744.3</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B184">
-        <v>3101407942</v>
+        <v>3099338312</v>
       </c>
       <c r="C184" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.0727748</v>
+        <v>100.0045248</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>7277.48</v>
+        <v>452.48</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="M184" s="1">
-        <v>7277.48</v>
+        <v>452.48</v>
       </c>
       <c r="N184" s="1">
-        <v>5034.62</v>
+        <v>-572.84</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B185">
-        <v>3103291672</v>
+        <v>3101407942</v>
       </c>
       <c r="C185" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.9949034</v>
+        <v>100.1664596</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-254.83</v>
+        <v>16645.96</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
-      <c r="L185">
-        <v>-232.13</v>
+      <c r="L185" t="s">
+        <v>434</v>
       </c>
       <c r="M185" s="1">
-        <v>-254.83</v>
+        <v>16645.96</v>
       </c>
       <c r="N185" s="1">
-        <v>-486.96</v>
+        <v>13114.83</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="B186">
-        <v>3119675662</v>
+        <v>3103291672</v>
       </c>
       <c r="C186" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.94778888</v>
+        <v>99.995189</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-13052.78</v>
+        <v>-240.55</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
-      <c r="L186" t="s">
-        <v>430</v>
+      <c r="L186">
+        <v>-374.55</v>
       </c>
       <c r="M186" s="1">
-        <v>-13052.78</v>
+        <v>-240.55</v>
       </c>
       <c r="N186" s="1">
-        <v>-16863.47</v>
+        <v>-615.1</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="B187">
-        <v>3119812902</v>
+        <v>3119675662</v>
       </c>
       <c r="C187" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.986556</v>
+        <v>99.97264348</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-4033.2</v>
+        <v>-6839.13</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="M187" s="1">
-        <v>-4033.2</v>
+        <v>-6839.13</v>
       </c>
       <c r="N187" s="1">
-        <v>-5763.53</v>
+        <v>-14437.37</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="B188">
-        <v>3121777262</v>
+        <v>3119812902</v>
       </c>
       <c r="C188" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.8759051</v>
+        <v>99.9898326</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-12409.49</v>
+        <v>-3050.22</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="M188" s="1">
-        <v>-12409.49</v>
+        <v>-3050.22</v>
       </c>
       <c r="N188" s="1">
-        <v>-14140.5</v>
+        <v>-6483.11</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B189">
-        <v>3123552652</v>
+        <v>3121777262</v>
       </c>
       <c r="C189" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.98071815</v>
+        <v>99.9892906</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-3856.37</v>
+        <v>-1070.94</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
-      <c r="L189">
-        <v>-995.66</v>
+      <c r="L189" t="s">
+        <v>441</v>
       </c>
       <c r="M189" s="1">
-        <v>-3856.37</v>
+        <v>-1070.94</v>
       </c>
       <c r="N189" s="1">
-        <v>-4852.03</v>
+        <v>-5192.06</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="B190">
-        <v>3126897932</v>
+        <v>3123552652</v>
       </c>
       <c r="C190" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.9919188</v>
+        <v>99.9867362</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-808.12</v>
+        <v>-2652.76</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
-      <c r="L190">
-        <v>-279.99</v>
+      <c r="L190" t="s">
+        <v>443</v>
       </c>
       <c r="M190" s="1">
-        <v>-808.12</v>
+        <v>-2652.76</v>
       </c>
       <c r="N190" s="1">
-        <v>-1088.11</v>
+        <v>-5129.68</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="B191">
-        <v>3132138012</v>
+        <v>3126897932</v>
       </c>
       <c r="C191" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.97905907</v>
+        <v>99.9957873</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-3141.14</v>
+        <v>-421.27</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
-        <v>-334.49</v>
+        <v>-779.16</v>
       </c>
       <c r="M191" s="1">
-        <v>-3141.14</v>
+        <v>-421.27</v>
       </c>
       <c r="N191" s="1">
-        <v>-3475.63</v>
+        <v>-1200.43</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="B192">
-        <v>3134415152</v>
+        <v>3132138012</v>
       </c>
       <c r="C192" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.9421782</v>
+        <v>99.9862462</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-11564.36</v>
+        <v>-2063.07</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
-      <c r="L192">
-        <v>-760.27</v>
+      <c r="L192" t="s">
+        <v>446</v>
       </c>
       <c r="M192" s="1">
-        <v>-11564.36</v>
+        <v>-2063.07</v>
       </c>
       <c r="N192" s="1">
-        <v>-12324.63</v>
+        <v>-3596.45</v>
       </c>
       <c r="O192" s="1">
         <v>0.0</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="B193">
-        <v>3138830172</v>
+        <v>3134415152</v>
       </c>
       <c r="C193" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.9386267</v>
+        <v>99.983527</v>
       </c>
       <c r="E193" s="1">
         <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>0.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-12274.66</v>
+        <v>-3294.6</v>
       </c>
       <c r="J193" s="1">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
-      <c r="L193">
-        <v>0.0</v>
+      <c r="L193" t="s">
+        <v>448</v>
       </c>
       <c r="M193" s="1">
-        <v>-12274.66</v>
+        <v>-3294.6</v>
       </c>
       <c r="N193" s="1">
-        <v>-12274.66</v>
+        <v>-7469.43</v>
       </c>
       <c r="O193" s="1">
         <v>0.0</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="B194">
-        <v>3138877082</v>
+        <v>3138830172</v>
       </c>
       <c r="C194" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.94109707</v>
+        <v>100.0546293</v>
       </c>
       <c r="E194" s="1">
         <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>0.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-8835.44</v>
+        <v>10925.86</v>
       </c>
       <c r="J194" s="1">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
-      <c r="L194">
-        <v>0.0</v>
+      <c r="L194" t="s">
+        <v>450</v>
       </c>
       <c r="M194" s="1">
-        <v>-8835.44</v>
+        <v>10925.86</v>
       </c>
       <c r="N194" s="1">
-        <v>-8835.44</v>
+        <v>6979.07</v>
       </c>
       <c r="O194" s="1">
         <v>0.0</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="B195">
-        <v>3138920792</v>
+        <v>3138877082</v>
       </c>
       <c r="C195" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.99562505</v>
+        <v>100.05698167</v>
       </c>
       <c r="E195" s="1">
         <v>0.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>0.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-874.99</v>
+        <v>8547.25</v>
       </c>
       <c r="J195" s="1">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
-      <c r="L195">
-        <v>0.0</v>
+      <c r="L195" t="s">
+        <v>452</v>
       </c>
       <c r="M195" s="1">
-        <v>-874.99</v>
+        <v>8547.25</v>
       </c>
       <c r="N195" s="1">
-        <v>-874.99</v>
+        <v>5604.86</v>
       </c>
       <c r="O195" s="1">
         <v>0.0</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="B196">
-        <v>3138969592</v>
+        <v>3138920792</v>
       </c>
       <c r="C196" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.995625</v>
+        <v>100.00006655</v>
       </c>
       <c r="E196" s="1">
         <v>0.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>0.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-656.25</v>
+        <v>13.31</v>
       </c>
       <c r="J196" s="1">
         <v>0</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
-        <v>0.0</v>
+        <v>-946.5</v>
       </c>
       <c r="M196" s="1">
-        <v>-656.25</v>
+        <v>13.31</v>
       </c>
       <c r="N196" s="1">
-        <v>-656.25</v>
+        <v>-933.19</v>
       </c>
       <c r="O196" s="1">
         <v>0.0</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>454</v>
+      </c>
+      <c r="B197">
+        <v>3138969592</v>
       </c>
       <c r="C197" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.1903486</v>
+        <v>100.00006653</v>
       </c>
       <c r="E197" s="1">
         <v>0.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>0.0</v>
       </c>
       <c r="I197" s="1">
-        <v>9517.43</v>
+        <v>9.98</v>
       </c>
       <c r="J197" s="1">
         <v>0</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197">
-        <v>0.0</v>
+        <v>-709.87</v>
       </c>
       <c r="M197" s="1">
-        <v>9517.43</v>
+        <v>9.98</v>
       </c>
       <c r="N197" s="1">
-        <v>9517.43</v>
+        <v>-699.89</v>
       </c>
       <c r="O197" s="1">
         <v>0.0</v>
       </c>
       <c r="P197">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16">
+      <c r="A198" t="s">
+        <v>455</v>
+      </c>
+      <c r="B198">
+        <v>3145172942</v>
+      </c>
+      <c r="C198" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.00093907</v>
+      </c>
+      <c r="E198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>70.43</v>
+      </c>
+      <c r="J198" s="1">
+        <v>0</v>
+      </c>
+      <c r="K198">
+        <v>0.0</v>
+      </c>
+      <c r="L198" t="s">
+        <v>456</v>
+      </c>
+      <c r="M198" s="1">
+        <v>70.43</v>
+      </c>
+      <c r="N198" s="1">
+        <v>-1027.82</v>
+      </c>
+      <c r="O198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P198">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16">
+      <c r="A199" t="s">
+        <v>457</v>
+      </c>
+      <c r="B199">
+        <v>3149823572</v>
+      </c>
+      <c r="C199" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.9711853</v>
+      </c>
+      <c r="E199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-2881.47</v>
+      </c>
+      <c r="J199" s="1">
+        <v>0</v>
+      </c>
+      <c r="K199">
+        <v>0.0</v>
+      </c>
+      <c r="L199" t="s">
+        <v>458</v>
+      </c>
+      <c r="M199" s="1">
+        <v>-2881.47</v>
+      </c>
+      <c r="N199" s="1">
+        <v>-4019.89</v>
+      </c>
+      <c r="O199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P199">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:16">
+      <c r="A200" t="s">
+        <v>459</v>
+      </c>
+      <c r="B200">
+        <v>3154552562</v>
+      </c>
+      <c r="C200" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>99.99486627</v>
+      </c>
+      <c r="E200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-770.06</v>
+      </c>
+      <c r="J200" s="1">
+        <v>0</v>
+      </c>
+      <c r="K200">
+        <v>0.0</v>
+      </c>
+      <c r="L200">
+        <v>-129.29</v>
+      </c>
+      <c r="M200" s="1">
+        <v>-770.06</v>
+      </c>
+      <c r="N200" s="1">
+        <v>-899.35</v>
+      </c>
+      <c r="O200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P200">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:16">
+      <c r="A201" t="s">
+        <v>460</v>
+      </c>
+      <c r="B201">
+        <v>3154561012</v>
+      </c>
+      <c r="C201" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>99.9081262</v>
+      </c>
+      <c r="E201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-9187.38</v>
+      </c>
+      <c r="J201" s="1">
+        <v>0</v>
+      </c>
+      <c r="K201">
+        <v>0.0</v>
+      </c>
+      <c r="L201">
+        <v>-322.03</v>
+      </c>
+      <c r="M201" s="1">
+        <v>-9187.38</v>
+      </c>
+      <c r="N201" s="1">
+        <v>-9509.41</v>
+      </c>
+      <c r="O201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P201">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:16">
+      <c r="A202" t="s">
+        <v>461</v>
+      </c>
+      <c r="B202">
+        <v>3155437292</v>
+      </c>
+      <c r="C202" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.97631856</v>
+      </c>
+      <c r="E202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-2960.18</v>
+      </c>
+      <c r="J202" s="1">
+        <v>0</v>
+      </c>
+      <c r="K202">
+        <v>0.0</v>
+      </c>
+      <c r="L202">
+        <v>-115.69</v>
+      </c>
+      <c r="M202" s="1">
+        <v>-2960.18</v>
+      </c>
+      <c r="N202" s="1">
+        <v>-3075.87</v>
+      </c>
+      <c r="O202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P202">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:16">
+      <c r="A203" t="s">
+        <v>462</v>
+      </c>
+      <c r="B203">
+        <v>3155558992</v>
+      </c>
+      <c r="C203" s="1">
+        <v>7400000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.974645</v>
+      </c>
+      <c r="E203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-1876.27</v>
+      </c>
+      <c r="J203" s="1">
+        <v>0</v>
+      </c>
+      <c r="K203">
+        <v>0.0</v>
+      </c>
+      <c r="L203">
+        <v>-69.21</v>
+      </c>
+      <c r="M203" s="1">
+        <v>-1876.27</v>
+      </c>
+      <c r="N203" s="1">
+        <v>-1945.48</v>
+      </c>
+      <c r="O203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P203">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>