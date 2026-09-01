--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -148,1305 +148,1554 @@
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
+    <t>BE6374003364</t>
+  </si>
+  <si>
+    <t>EURO ANHEUSER BUSCH INBEV SA 25/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129632875</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
+  </si>
+  <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>XS3398399058</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
+  </si>
+  <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>24 813.33</t>
+    <t>37 853.89</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>131 849.97</t>
+    <t>145 168.33</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>325 270.76</t>
+    <t>358 129.17</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>17 906.71</t>
+    <t>37 711.67</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3324629974</t>
-[...2 lines deleted...]
-    <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
+    <t>XS3384714914</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 19/08/2026</t>
+  </si>
+  <si>
+    <t>XS3395915559</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 24/08/2026</t>
   </si>
   <si>
     <t>XS3367683490</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
+    <t>XS3388157276</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 22/06/2026</t>
+  </si>
+  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6373663846</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 22/05/2026</t>
+    <t>BE6374289310</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 12/06/2026</t>
+  </si>
+  <si>
+    <t>BE6374368130</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>BE6374449948</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 29/06/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129705994</t>
-[...8 lines deleted...]
-    <t>EURO COVIVIO SA 15/05/2026</t>
+    <t>FR0129715373</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 15/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129755940</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 19/06/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>56 105.00</t>
+    <t>75 772.13</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>54 855.00</t>
+    <t>74 084.63</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>55 105.00</t>
-[...11 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+    <t>74 422.13</t>
+  </si>
+  <si>
+    <t>XS3386591484</t>
+  </si>
+  <si>
+    <t>EURO DEUTSCHE BOERSE AG 02/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129651024</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 15/06/2026</t>
+  </si>
+  <si>
+    <t>ES05306747Z4</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>XS3391078824</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
+  </si>
+  <si>
+    <t>XS3386590676</t>
+  </si>
+  <si>
+    <t>XS3396961107</t>
   </si>
   <si>
     <t>FR0129709046</t>
   </si>
   <si>
     <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
-    <t>XS3358227067</t>
-[...2 lines deleted...]
-    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
+    <t>FR0129715100</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 27/07/2026</t>
+  </si>
+  <si>
+    <t>XS3391828509</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/06/2026</t>
   </si>
   <si>
     <t>XS3359534529</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 05/06/2026</t>
   </si>
   <si>
     <t>XS3367620492</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 06/07/2026</t>
   </si>
   <si>
     <t>XS3367672709</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
     <t>XS3375218867</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
   </si>
   <si>
-    <t>XS3345827870</t>
-[...8 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
+    <t>XS3388169289</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 11/06/2026</t>
+  </si>
+  <si>
+    <t>XS3392841642</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 15/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129781268</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 01/06/2027</t>
+  </si>
+  <si>
+    <t>1 883.33</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>849 697.78</t>
+    <t>902 580.22</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>375 334.00</t>
+    <t>414 751.50</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>128 549.72</t>
+    <t>154 820.89</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
-    <t>XS3086812974</t>
-[...2 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
+    <t>XS3396973888</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 28/05/2027</t>
+  </si>
+  <si>
+    <t>XS3397034185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 30/03/2027</t>
   </si>
   <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
+    <t>FR0129632651</t>
+  </si>
+  <si>
+    <t>EURO KERING FINANCE SNC 07/08/2026</t>
+  </si>
+  <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
-    <t>FR0129202000</t>
-[...2 lines deleted...]
-    <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
+    <t>XS3376364462</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 12/06/2026</t>
+  </si>
+  <si>
+    <t>XS3384769066</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/06/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
-    <t>XS3087766385</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3348765788</t>
-[...14 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
+    <t>XS3396982285</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
+  </si>
+  <si>
+    <t>XS3386608122</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+  </si>
+  <si>
+    <t>XS3384762996</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/06/2026</t>
+  </si>
+  <si>
+    <t>XS3384763028</t>
+  </si>
+  <si>
+    <t>XS3381139354</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
   </si>
   <si>
     <t>XS3358335118</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
+    <t>FR0129716322</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 29/06/2026</t>
+  </si>
+  <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
+    <t>XS3127977471</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 17/06/2026</t>
+  </si>
+  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
+    <t>FR0129733145</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 15/06/2026</t>
+  </si>
+  <si>
     <t>BE6372829265</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
+    <t>FR0129715894</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 19/06/2026</t>
+  </si>
+  <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129628394</t>
-[...2 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
+    <t>FR0129629590</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>131 054.00</t>
+    <t>168 316.25</t>
+  </si>
+  <si>
+    <t>FR0129716249</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129714913</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
   </si>
   <si>
-    <t>8 244.83</t>
-[...8 lines deleted...]
-    <t>1 157 415.42</t>
+    <t>33 004.22</t>
+  </si>
+  <si>
+    <t>FR0129753671</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
+  </si>
+  <si>
+    <t>29 707.29</t>
+  </si>
+  <si>
+    <t>FR0129753655</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
+  </si>
+  <si>
+    <t>16 874.38</t>
+  </si>
+  <si>
+    <t>FR0129753648</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 15/07/2026</t>
+  </si>
+  <si>
+    <t>10 985.69</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>39 004.67</t>
+    <t>59 005.92</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>74 473.33</t>
+    <t>100 579.50</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>113 495.00</t>
+    <t>126 797.50</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>33 475.39</t>
+    <t>46 757.72</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>282 161.18</t>
+    <t>315 402.78</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>383 639.17</t>
+    <t>410 289.11</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>111 755.11</t>
+    <t>138 478.44</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>80 574.94</t>
-[...5 lines deleted...]
-    <t>NEUCP COFACE SA 15/05/2026</t>
+    <t>105 873.78</t>
+  </si>
+  <si>
+    <t>FR0129767267</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
+  </si>
+  <si>
+    <t>FR0129620771</t>
+  </si>
+  <si>
+    <t>NEUCP CAPGEMINI SE 11/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129780898</t>
+  </si>
+  <si>
+    <t>NEUCP CAPGEMINI SE 31/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129732964</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 15/06/2026</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
-    <t>BE6373705290</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>234 318.67</t>
+    <t>274 122.50</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>42 680.56</t>
+    <t>55 507.47</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>87 694.44</t>
+    <t>114 048.28</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>760 816.88</t>
+    <t>807 716.00</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>396 131.83</t>
+    <t>435 220.00</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>439 214.67</t>
+    <t>479 203.08</t>
   </si>
   <si>
     <t>FR0129679686</t>
   </si>
   <si>
     <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
   </si>
   <si>
-    <t>FR0129683761</t>
-[...8 lines deleted...]
-    <t>NEUCP ELIS SA 15/05/2026</t>
+    <t>FR0129716520</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129781599</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 01/07/2026</t>
   </si>
   <si>
     <t>FR0129681963</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
-    <t>FR0129622520</t>
-[...17 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
+    <t>FR0129756047</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 19/06/2026</t>
+  </si>
+  <si>
+    <t>17 759.17</t>
+  </si>
+  <si>
+    <t>FR0129756062</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 21/08/2026</t>
+  </si>
+  <si>
+    <t>18 175.83</t>
+  </si>
+  <si>
+    <t>FR0129632438</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129756021</t>
+  </si>
+  <si>
+    <t>NEUCP KLEPIERRE SA 21/07/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>234 969.00</t>
+    <t>274 240.75</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>32 318.00</t>
+    <t>58 441.89</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>94 834.50</t>
+    <t>114 410.50</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>60 956.33</t>
+    <t>73 540.33</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>16 743.75</t>
+    <t>29 777.33</t>
   </si>
   <si>
     <t>FR0129630416</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
     <t>FR0129728038</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 08/06/2026</t>
   </si>
   <si>
-    <t>FR0129682540</t>
-[...8 lines deleted...]
-    <t>NEUCP SAVENCIA SA 15/05/2026</t>
+    <t>FR0129781334</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129780146</t>
+  </si>
+  <si>
+    <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
     <t>FR0129717213</t>
   </si>
   <si>
     <t>NEUCP SEB SA 05/06/2026</t>
   </si>
   <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
+    <t>FR0129767150</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 25/06/2026</t>
+  </si>
+  <si>
     <t>FR0129653376</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/06/2026</t>
   </si>
   <si>
     <t>FR0129681195</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
   </si>
   <si>
     <t>FR0129680932</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129673499</t>
-[...2 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
+    <t>FR0129781755</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
+  </si>
+  <si>
+    <t>2 455.56</t>
   </si>
   <si>
     <t>FR0129683035</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 13/07/2026</t>
   </si>
   <si>
+    <t>FR0129732915</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 15/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129756146</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 18/06/2027</t>
+  </si>
+  <si>
+    <t>23 011.00</t>
+  </si>
+  <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>63 155.56</t>
+    <t>89 716.39</t>
+  </si>
+  <si>
+    <t>XS1114159277</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 2.25 08/10/2026</t>
+  </si>
+  <si>
+    <t>32 209.15</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>6 410.96</t>
+    <t>7 561.64</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>189 961.64</t>
+    <t>202 273.97</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>138 493.15</t>
+    <t>147 123.29</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>454 109.59</t>
+    <t>510 205.48</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>12 791.10</t>
+    <t>13 869.86</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>55 479.45</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>333 256.85</t>
+    <t>376 191.78</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>10 912.60</t>
-[...8 lines deleted...]
-    <t>1 819 193.75</t>
+    <t>13 159.32</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>18 263.01</t>
+    <t>19 528.77</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>32 513.70</t>
+    <t>35 893.84</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 119.86</t>
+    <t>1 191.78</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>10 177.32</t>
+    <t>10 830.90</t>
+  </si>
+  <si>
+    <t>XS3373518086</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 13/05/2027</t>
+  </si>
+  <si>
+    <t>36 439.58</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>30 862.33</t>
+    <t>32 926.37</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>86 794.52</t>
+    <t>107 506.85</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>204 349.32</t>
+    <t>223 421.92</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>236 650.68</t>
-[...11 lines deleted...]
-    <t>88 798.89</t>
+    <t>251 710.27</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>73 515.56</t>
-[...5 lines deleted...]
-    <t>46 325.23</t>
+    <t>78 337.00</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>29 494.21</t>
+    <t>31 605.83</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>20 522.33</t>
+    <t>22 043.33</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>9 743.65</t>
+    <t>10 630.00</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>24 765.83</t>
+    <t>27 003.67</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>11 501.95</t>
+    <t>12 700.45</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>6 765.06</t>
+    <t>7 569.22</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 794.15</t>
+    <t>3 131.96</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>3 640.95</t>
+    <t>4 078.24</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>5 705.83</t>
+    <t>6 359.38</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>17 542.00</t>
+    <t>19 620.41</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>3 554.42</t>
+    <t>4 000.61</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>3 420.34</t>
+    <t>3 921.50</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>3 129.39</t>
+    <t>3 546.86</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
-    <t>1 110.72</t>
+    <t>1 280.68</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
-    <t>1 189.86</t>
+    <t>1 387.03</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>7 360.18</t>
+    <t>8 495.58</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>3 023.22</t>
+    <t>3 504.44</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
-    <t>1 023.87</t>
+    <t>1 288.61</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
+    <t>1 178.19</t>
+  </si>
+  <si>
     <t>SWAP04987354</t>
   </si>
   <si>
+    <t>1 026.26</t>
+  </si>
+  <si>
     <t>SWAP04987353</t>
   </si>
   <si>
+    <t>1 157.51</t>
+  </si>
+  <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-7 203.33</t>
+    <t>-9 870.48</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-4 922.12</t>
+    <t>-6 886.74</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-6 113.79</t>
+    <t>-8 559.66</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-5 864.62</t>
+    <t>-8 209.87</t>
   </si>
   <si>
     <t>SWAP05011166</t>
   </si>
   <si>
-    <t>-1 161.77</t>
+    <t>-1 619.52</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
-    <t>-1 025.32</t>
+    <t>-1 440.87</t>
   </si>
   <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-3 531.13</t>
+    <t>-5 029.37</t>
   </si>
   <si>
     <t>SWAP05011324</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-7 598.24</t>
+    <t>-12 005.17</t>
   </si>
   <si>
     <t>SWAP05016335</t>
   </si>
   <si>
-    <t>-3 432.89</t>
+    <t>-5 404.96</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-4 121.12</t>
+    <t>-6 904.84</t>
   </si>
   <si>
     <t>SWAP05018315</t>
   </si>
   <si>
-    <t>-2 476.92</t>
+    <t>-4 195.56</t>
   </si>
   <si>
     <t>SWAP05019255</t>
   </si>
   <si>
+    <t>-1 356.77</t>
+  </si>
+  <si>
     <t>SWAP05019524</t>
   </si>
   <si>
-    <t>-1 533.38</t>
+    <t>-2 924.97</t>
   </si>
   <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>-4 174.83</t>
+    <t>-8 148.99</t>
   </si>
   <si>
     <t>SWAP05020023</t>
   </si>
   <si>
-    <t>-3 946.79</t>
+    <t>-8 813.67</t>
   </si>
   <si>
     <t>SWAP05020022</t>
   </si>
   <si>
-    <t>-2 942.39</t>
-[...5 lines deleted...]
-    <t>SWAP05020024</t>
+    <t>-6 570.68</t>
   </si>
   <si>
     <t>SWAP05027220</t>
   </si>
   <si>
-    <t>-1 098.25</t>
+    <t>-3 190.74</t>
   </si>
   <si>
     <t>SWAP05029792</t>
   </si>
   <si>
-    <t>-1 138.42</t>
+    <t>-4 119.80</t>
   </si>
   <si>
     <t>SWAP05029911</t>
   </si>
   <si>
+    <t>-1 478.68</t>
+  </si>
+  <si>
     <t>SWAP05029910</t>
   </si>
   <si>
+    <t>-3 697.87</t>
+  </si>
+  <si>
     <t>SWAP05030303</t>
   </si>
   <si>
+    <t>-2 535.21</t>
+  </si>
+  <si>
     <t>SWAP05030302</t>
+  </si>
+  <si>
+    <t>-1 516.67</t>
+  </si>
+  <si>
+    <t>SWAP05030900</t>
+  </si>
+  <si>
+    <t>-3 384.99</t>
+  </si>
+  <si>
+    <t>SWAP05034114</t>
+  </si>
+  <si>
+    <t>SWAP05034113</t>
+  </si>
+  <si>
+    <t>-1 135.65</t>
+  </si>
+  <si>
+    <t>SWAP05034115</t>
+  </si>
+  <si>
+    <t>SWAP05034112</t>
+  </si>
+  <si>
+    <t>SWAP05034138</t>
+  </si>
+  <si>
+    <t>SWAP05034191</t>
+  </si>
+  <si>
+    <t>SWAP05034190</t>
+  </si>
+  <si>
+    <t>SWAP05034349</t>
+  </si>
+  <si>
+    <t>SWAP05030898</t>
+  </si>
+  <si>
+    <t>ST 0.020/OIS+m220726</t>
+  </si>
+  <si>
+    <t>-3 815.73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1766,256 +2015,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1167518.0532</v>
+        <v>1462500.6222</v>
       </c>
       <c r="D2">
-        <v>2450.98</v>
+        <v>2453.93</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2861564033.3</v>
+        <v>3588887158.25</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2861564033.3</v>
+        <v>3588887158.25</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10162.72</v>
+        <v>9904.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>420325.39</v>
+        <v>409643.95</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>420325.39</v>
+        <v>409643.95</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>110231.5567</v>
+        <v>114984.782</v>
       </c>
       <c r="D4">
-        <v>3404.36</v>
+        <v>3408.53</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>375268127.91</v>
+        <v>391929118.73</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>375268127.91</v>
+        <v>391929118.73</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>10117.927</v>
+        <v>10302.3678</v>
       </c>
       <c r="D5">
-        <v>1117.47</v>
+        <v>1118.8</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>11306506.23</v>
+        <v>11526311.97</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>11306506.23</v>
+        <v>11526311.97</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1607192.873</v>
+        <v>2080585.7126</v>
       </c>
       <c r="D6">
-        <v>111.1</v>
+        <v>111.24</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>178573477.55</v>
+        <v>231448350.11</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>178573477.55</v>
+        <v>231448350.11</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P203"/>
+  <dimension ref="A1:P240"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O203" sqref="O203"/>
+      <selection activeCell="O240" sqref="O240"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2034,10139 +2283,11989 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>14831.0</v>
+        <v>19217.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10833.87</v>
+        <v>10846.82</v>
       </c>
       <c r="E2" s="1">
-        <v>10821.188694626</v>
+        <v>10826.155292189</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>160489049.53</v>
+        <v>208046226.25</v>
       </c>
       <c r="I2" s="1">
-        <v>188076.44</v>
+        <v>397113.69</v>
       </c>
       <c r="J2" s="1">
-        <v>0.11718957807451</v>
+        <v>0.19087762232361</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>160677125.97</v>
+        <v>208443339.94</v>
       </c>
       <c r="N2" s="1">
-        <v>160677125.97</v>
+        <v>208443339.94</v>
       </c>
       <c r="O2" s="1">
-        <v>4.69</v>
+        <v>4.93</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>615.0</v>
+        <v>799.0</v>
       </c>
       <c r="D3" s="1">
-        <v>262091.52</v>
+        <v>262408.33</v>
       </c>
       <c r="E3" s="1">
-        <v>261437.01042276</v>
+        <v>261642.11916145</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>160783761.41</v>
+        <v>209052053.21</v>
       </c>
       <c r="I3" s="1">
-        <v>402523.39</v>
+        <v>612202.46</v>
       </c>
       <c r="J3" s="1">
-        <v>0.25035077328087</v>
+        <v>0.29284690133372</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>161186284.8</v>
+        <v>209664255.67</v>
       </c>
       <c r="N3" s="1">
-        <v>161186284.8</v>
+        <v>209664255.67</v>
       </c>
       <c r="O3" s="1">
-        <v>4.7</v>
+        <v>4.96</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.5885</v>
+        <v>99.7155</v>
       </c>
       <c r="E4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>32470.65</v>
+        <v>45170.65</v>
       </c>
       <c r="J4" s="1">
-        <v>0.32711473997818</v>
+        <v>0.4550566566852</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9958850.0</v>
+        <v>9971550.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9958850.0</v>
+        <v>9971550.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.544</v>
+        <v>97.7388</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>41177.5</v>
+        <v>60657.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.4239324281926</v>
+        <v>0.62448379000893</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9754400.0</v>
+        <v>9773880.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9754400.0</v>
+        <v>9773880.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>97.3456</v>
+        <v>97.5469</v>
       </c>
       <c r="E6" s="1">
         <v>97.2229349</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9722293.49</v>
       </c>
       <c r="I6" s="1">
-        <v>12266.51</v>
+        <v>32396.51</v>
       </c>
       <c r="J6" s="1">
-        <v>0.12616889227441</v>
+        <v>0.33321880308717</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9734560.0</v>
+        <v>9754690.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9734560.0</v>
+        <v>9754690.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.4466</v>
+        <v>99.5847</v>
       </c>
       <c r="E7" s="1">
         <v>99.41818273</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>14912727.41</v>
       </c>
       <c r="I7" s="1">
-        <v>4262.59</v>
+        <v>24977.59</v>
       </c>
       <c r="J7" s="1">
-        <v>0.028583570817111</v>
+        <v>0.16749176266208</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>14916990.0</v>
+        <v>14937705.0</v>
       </c>
       <c r="N7" s="1">
-        <v>14916990.0</v>
+        <v>14937705.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>40000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.6989</v>
+        <v>99.8501</v>
       </c>
       <c r="E8" s="1">
-        <v>97.78527223</v>
+        <v>99.78048294</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>39114108.89</v>
+        <v>17960486.93</v>
       </c>
       <c r="I8" s="1">
-        <v>365451.11</v>
+        <v>12531.07</v>
       </c>
       <c r="J8" s="1">
-        <v>0.93432042904966</v>
+        <v>0.069770213072948</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>39479560.0</v>
+        <v>17973018.0</v>
       </c>
       <c r="N8" s="1">
-        <v>39479560.0</v>
+        <v>17973018.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.15</v>
+        <v>0.43</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.3695</v>
+        <v>97.4153</v>
       </c>
       <c r="E9" s="1">
-        <v>98.3627117</v>
+        <v>97.16801133</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>19672542.34</v>
+        <v>14575201.7</v>
       </c>
       <c r="I9" s="1">
-        <v>201357.66</v>
+        <v>37093.3</v>
       </c>
       <c r="J9" s="1">
-        <v>1.0235467105367</v>
+        <v>0.25449596351041</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>19873900.0</v>
+        <v>14612295.0</v>
       </c>
       <c r="N9" s="1">
-        <v>19873900.0</v>
+        <v>14612295.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.58</v>
+        <v>0.35</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.0535</v>
+        <v>98.8253</v>
       </c>
       <c r="E10" s="1">
-        <v>98.72033764</v>
+        <v>97.78527223</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>24680084.41</v>
+        <v>39114108.89</v>
       </c>
       <c r="I10" s="1">
-        <v>83290.59</v>
+        <v>416011.11</v>
       </c>
       <c r="J10" s="1">
-        <v>0.33748097703528</v>
+        <v>1.0635832486174</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>24763375.0</v>
+        <v>39530120.0</v>
       </c>
       <c r="N10" s="1">
-        <v>24763375.0</v>
+        <v>39530120.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.72</v>
+        <v>0.94</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.9965</v>
+        <v>99.4911</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>98.3627117</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>10000000.0</v>
+        <v>19672542.34</v>
       </c>
       <c r="I11" s="1">
-        <v>-350.0</v>
+        <v>225677.66</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.0035</v>
+        <v>1.1471707931777</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>52</v>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9999650.0</v>
+        <v>19898220.0</v>
       </c>
       <c r="N11" s="1">
-        <v>10024463.33</v>
+        <v>19898220.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0352</v>
+        <v>97.21816</v>
       </c>
       <c r="E12" s="1">
-        <v>100.0</v>
+        <v>97.21815647</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>10000000.0</v>
+        <v>29165446.94</v>
       </c>
       <c r="I12" s="1">
-        <v>3520.0</v>
+        <v>1.06</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0352</v>
+        <v>3.6344377035629E-6</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12" t="s">
-        <v>55</v>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>10003520.0</v>
+        <v>29165448.0</v>
       </c>
       <c r="N12" s="1">
-        <v>10135369.97</v>
+        <v>29165448.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.3</v>
+        <v>0.69</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.6334</v>
+        <v>99.1959</v>
       </c>
       <c r="E13" s="1">
-        <v>99.4394653</v>
+        <v>98.72033764</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>9943946.53</v>
+        <v>24680084.41</v>
       </c>
       <c r="I13" s="1">
-        <v>19393.47</v>
+        <v>118890.59</v>
       </c>
       <c r="J13" s="1">
-        <v>0.19502789904885</v>
+        <v>0.48172683701125</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9963340.0</v>
+        <v>24798975.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9963340.0</v>
+        <v>24798975.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.29</v>
+        <v>0.59</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.0414</v>
+        <v>100.0014</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>10350.0</v>
+        <v>140.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.0414</v>
+        <v>0.0014</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M14" s="1">
-        <v>25010350.0</v>
+        <v>10000140.0</v>
       </c>
       <c r="N14" s="1">
-        <v>25335620.76</v>
+        <v>10037993.89</v>
       </c>
       <c r="O14" s="1">
-        <v>0.74</v>
+        <v>0.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.9946</v>
+        <v>100.0372</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-810.0</v>
+        <v>3720.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.0054</v>
+        <v>0.0372</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M15" s="1">
-        <v>14999190.0</v>
+        <v>10003720.0</v>
       </c>
       <c r="N15" s="1">
-        <v>15017096.71</v>
+        <v>10148888.33</v>
       </c>
       <c r="O15" s="1">
-        <v>0.44</v>
+        <v>0.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C16" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.2959</v>
+        <v>99.763</v>
       </c>
       <c r="E16" s="1">
-        <v>98.0238394</v>
+        <v>99.4394653</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>19604767.88</v>
+        <v>9943946.53</v>
       </c>
       <c r="I16" s="1">
-        <v>254412.12</v>
+        <v>32353.47</v>
       </c>
       <c r="J16" s="1">
-        <v>1.2977053416661</v>
+        <v>0.32535844699479</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>19859180.0</v>
+        <v>9976300.0</v>
       </c>
       <c r="N16" s="1">
-        <v>19859180.0</v>
+        <v>9976300.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.58</v>
+        <v>0.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.0351</v>
+      </c>
+      <c r="E17" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>8775.0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0.0351</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" t="s">
         <v>66</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>8349592.5</v>
+        <v>25008775.0</v>
       </c>
       <c r="N17" s="1">
-        <v>8349592.5</v>
+        <v>25366904.17</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.6</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.0178</v>
+      </c>
+      <c r="E18" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>2670.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>0.0178</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>7305840.0</v>
+        <v>15002670.0</v>
       </c>
       <c r="N18" s="1">
-        <v>7305840.0</v>
+        <v>15040381.67</v>
       </c>
       <c r="O18" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.8978</v>
+        <v>99.4216</v>
       </c>
       <c r="E19" s="1">
-        <v>99.5611428</v>
+        <v>98.0238394</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9956114.28</v>
+        <v>19604767.88</v>
       </c>
       <c r="I19" s="1">
-        <v>33665.72</v>
+        <v>279552.12</v>
       </c>
       <c r="J19" s="1">
-        <v>0.33814115681284</v>
+        <v>1.4259394536631</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9989780.0</v>
+        <v>19884320.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9989780.0</v>
+        <v>19884320.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>11000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.6738</v>
+        <v>98.4193</v>
       </c>
       <c r="E20" s="1">
-        <v>99.63136391</v>
+        <v>97.79494141</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>10959450.03</v>
+        <v>8312570.02</v>
       </c>
       <c r="I20" s="1">
-        <v>4667.97</v>
+        <v>53070.48</v>
       </c>
       <c r="J20" s="1">
-        <v>0.042593104464385</v>
+        <v>0.63843648681831</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>10964118.0</v>
+        <v>8365640.5</v>
       </c>
       <c r="N20" s="1">
-        <v>10964118.0</v>
+        <v>8365640.5</v>
       </c>
       <c r="O20" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.6399</v>
+        <v>97.6373</v>
       </c>
       <c r="E21" s="1">
-        <v>97.4432515</v>
+        <v>97.32339053</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>9744325.15</v>
+        <v>7299254.29</v>
       </c>
       <c r="I21" s="1">
-        <v>19664.85</v>
+        <v>23543.21</v>
       </c>
       <c r="J21" s="1">
-        <v>0.20180822886437</v>
+        <v>0.32254267442435</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9763990.0</v>
+        <v>7322797.5</v>
       </c>
       <c r="N21" s="1">
-        <v>9763990.0</v>
+        <v>7322797.5</v>
       </c>
       <c r="O21" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>28000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.9337</v>
+        <v>99.4815</v>
       </c>
       <c r="E22" s="1">
-        <v>99.82032343</v>
+        <v>99.40679</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>27949690.56</v>
+        <v>19881358.0</v>
       </c>
       <c r="I22" s="1">
-        <v>31745.44</v>
+        <v>14942.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.11358064924494</v>
+        <v>0.075155831910476</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>27981436.0</v>
+        <v>19896300.0</v>
       </c>
       <c r="N22" s="1">
-        <v>27981436.0</v>
+        <v>19896300.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.82</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>10000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.0755</v>
+        <v>99.4483</v>
       </c>
       <c r="E23" s="1">
-        <v>97.7514452</v>
+        <v>99.43367</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>9775144.52</v>
+        <v>26847090.9</v>
       </c>
       <c r="I23" s="1">
-        <v>32405.48</v>
+        <v>3950.1</v>
       </c>
       <c r="J23" s="1">
-        <v>0.33150896064706</v>
+        <v>0.014713325979017</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>9807550.0</v>
+        <v>26851041.0</v>
       </c>
       <c r="N23" s="1">
-        <v>9807550.0</v>
+        <v>26851041.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.29</v>
+        <v>0.64</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.7644</v>
+        <v>99.7994</v>
       </c>
       <c r="E24" s="1">
-        <v>97.52492575</v>
+        <v>99.63136391</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19504985.15</v>
+        <v>10959450.03</v>
       </c>
       <c r="I24" s="1">
-        <v>47894.85</v>
+        <v>18483.97</v>
       </c>
       <c r="J24" s="1">
-        <v>0.24555184037143</v>
+        <v>0.16865782452042</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19552880.0</v>
+        <v>10977934.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19552880.0</v>
+        <v>10977934.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.57</v>
+        <v>0.26</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.7557</v>
+        <v>99.872</v>
       </c>
       <c r="E25" s="1">
-        <v>98.14746655</v>
+        <v>99.80703973</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>19629493.31</v>
+        <v>29942111.92</v>
       </c>
       <c r="I25" s="1">
-        <v>121646.69</v>
+        <v>19488.08</v>
       </c>
       <c r="J25" s="1">
-        <v>0.61971385648568</v>
+        <v>0.065085856508949</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>19751140.0</v>
+        <v>29961600.0</v>
       </c>
       <c r="N25" s="1">
-        <v>19751140.0</v>
+        <v>29961600.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.58</v>
+        <v>0.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.2081</v>
+        <v>97.8393</v>
       </c>
       <c r="E26" s="1">
-        <v>97.87236355</v>
+        <v>97.4432515</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19574472.71</v>
+        <v>9744325.15</v>
       </c>
       <c r="I26" s="1">
-        <v>267147.29</v>
+        <v>39604.85</v>
       </c>
       <c r="J26" s="1">
-        <v>1.3647738764555</v>
+        <v>0.40644015250251</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19841620.0</v>
+        <v>9783930.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19841620.0</v>
+        <v>9783930.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.58</v>
+        <v>0.23</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.4805</v>
+        <v>99.9337</v>
       </c>
       <c r="E27" s="1">
-        <v>98.15181493</v>
+        <v>99.8186628</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>14722772.24</v>
+        <v>9981866.28</v>
       </c>
       <c r="I27" s="1">
-        <v>49302.76</v>
+        <v>11503.72</v>
       </c>
       <c r="J27" s="1">
-        <v>0.33487416090056</v>
+        <v>0.11524618420354</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14772075.0</v>
+        <v>9993370.0</v>
       </c>
       <c r="N27" s="1">
-        <v>14772075.0</v>
+        <v>9993370.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.2123</v>
+        <v>99.8721</v>
       </c>
       <c r="E28" s="1">
-        <v>97.7562762</v>
+        <v>99.81048486</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>19551255.24</v>
+        <v>27946935.76</v>
       </c>
       <c r="I28" s="1">
-        <v>91204.76</v>
+        <v>17252.24</v>
       </c>
       <c r="J28" s="1">
-        <v>0.46649055971303</v>
+        <v>0.061732134600219</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19642460.0</v>
+        <v>27964188.0</v>
       </c>
       <c r="N28" s="1">
-        <v>19642460.0</v>
+        <v>27964188.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.57</v>
+        <v>0.66</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.4327</v>
+        <v>99.8257</v>
       </c>
       <c r="E29" s="1">
-        <v>97.3233905</v>
+        <v>99.7987392</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>19464678.1</v>
+        <v>24949684.8</v>
       </c>
       <c r="I29" s="1">
-        <v>21861.9</v>
+        <v>6740.2</v>
       </c>
       <c r="J29" s="1">
-        <v>0.11231575414545</v>
+        <v>0.027015170949174</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>19486540.0</v>
+        <v>24956425.0</v>
       </c>
       <c r="N29" s="1">
-        <v>19486540.0</v>
+        <v>24956425.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.7539</v>
+        <v>98.2592</v>
       </c>
       <c r="E30" s="1">
-        <v>97.86752107</v>
+        <v>97.7514452</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>14680128.16</v>
+        <v>9775144.52</v>
       </c>
       <c r="I30" s="1">
-        <v>282956.84</v>
+        <v>50775.48</v>
       </c>
       <c r="J30" s="1">
-        <v>1.9274820826905</v>
+        <v>0.5194345709786</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>14963085.0</v>
+        <v>9825920.0</v>
       </c>
       <c r="N30" s="1">
-        <v>14963085.0</v>
+        <v>9825920.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.44</v>
+        <v>0.23</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8762</v>
+        <v>97.9537</v>
       </c>
       <c r="E31" s="1">
-        <v>99.81102445</v>
+        <v>97.52492575</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>19962204.89</v>
+        <v>19504985.15</v>
       </c>
       <c r="I31" s="1">
-        <v>13035.11</v>
+        <v>85754.85</v>
       </c>
       <c r="J31" s="1">
-        <v>0.065298949048108</v>
+        <v>0.43965606402935</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19975240.0</v>
+        <v>19590740.0</v>
       </c>
       <c r="N31" s="1">
-        <v>19975240.0</v>
+        <v>19590740.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.58</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>96</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9761</v>
+        <v>98.9015</v>
       </c>
       <c r="E32" s="1">
-        <v>99.82469675</v>
+        <v>98.14746655</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>19964939.35</v>
+        <v>19629493.31</v>
       </c>
       <c r="I32" s="1">
-        <v>30280.65</v>
+        <v>150806.69</v>
       </c>
       <c r="J32" s="1">
-        <v>0.15166913091574</v>
+        <v>0.76826583151371</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>19995220.0</v>
+        <v>19780300.0</v>
       </c>
       <c r="N32" s="1">
-        <v>19995220.0</v>
+        <v>19780300.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.58</v>
+        <v>0.47</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>98</v>
       </c>
       <c r="B33" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.984</v>
+        <v>99.3303</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>97.87236355</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>15000000.0</v>
+        <v>19574472.71</v>
       </c>
       <c r="I33" s="1">
-        <v>-2400.0</v>
+        <v>291587.29</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.016</v>
+        <v>1.4896303686946</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>100</v>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>14997600.0</v>
+        <v>19866060.0</v>
       </c>
       <c r="N33" s="1">
-        <v>15053705.0</v>
+        <v>19866060.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C34" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9963</v>
+        <v>98.6443</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>98.15181493</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>15000000.0</v>
+        <v>14722772.24</v>
       </c>
       <c r="I34" s="1">
-        <v>-555.0</v>
+        <v>73872.76</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.0037</v>
+        <v>0.50175849219006</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>103</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>14999445.0</v>
+        <v>14796645.0</v>
       </c>
       <c r="N34" s="1">
-        <v>15054300.0</v>
+        <v>14796645.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.9855</v>
+        <v>98.3898</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>97.7562762</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>15000000.0</v>
+        <v>19551255.24</v>
       </c>
       <c r="I35" s="1">
-        <v>-2175.0</v>
+        <v>126704.76</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.0145</v>
+        <v>0.64806457920295</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>106</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>14997825.0</v>
+        <v>19677960.0</v>
       </c>
       <c r="N35" s="1">
-        <v>15052930.0</v>
+        <v>19677960.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.934</v>
+        <v>97.6345</v>
       </c>
       <c r="E36" s="1">
-        <v>99.86634555</v>
+        <v>97.3233905</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>19973269.11</v>
+        <v>19464678.1</v>
       </c>
       <c r="I36" s="1">
-        <v>13530.89</v>
+        <v>62221.9</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0677449941994</v>
+        <v>0.31966570256304</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>19986800.0</v>
+        <v>19526900.0</v>
       </c>
       <c r="N36" s="1">
-        <v>19986800.0</v>
+        <v>19526900.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.58</v>
+        <v>0.46</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B37" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.8916</v>
+        <v>99.877</v>
       </c>
       <c r="E37" s="1">
-        <v>99.823894</v>
+        <v>97.86752107</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>19964778.8</v>
+        <v>14680128.16</v>
       </c>
       <c r="I37" s="1">
-        <v>13541.2</v>
+        <v>301421.84</v>
       </c>
       <c r="J37" s="1">
-        <v>0.067825444677604</v>
+        <v>2.0532643633269</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19978320.0</v>
+        <v>14981550.0</v>
       </c>
       <c r="N37" s="1">
-        <v>19978320.0</v>
+        <v>14981550.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.58</v>
+        <v>0.35</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B38" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.7061</v>
+        <v>99.9162</v>
       </c>
       <c r="E38" s="1">
-        <v>99.625574</v>
+        <v>99.8147743</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>19925114.8</v>
+        <v>19962954.86</v>
       </c>
       <c r="I38" s="1">
-        <v>16105.2</v>
+        <v>20285.14</v>
       </c>
       <c r="J38" s="1">
-        <v>0.080828643456549</v>
+        <v>0.10161391508551</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>19941220.0</v>
+        <v>19983240.0</v>
       </c>
       <c r="N38" s="1">
-        <v>19941220.0</v>
+        <v>19983240.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.58</v>
+        <v>0.47</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.7328</v>
+        <v>99.8917</v>
       </c>
       <c r="E39" s="1">
-        <v>99.6104126</v>
+        <v>99.8548776</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>19922082.52</v>
+        <v>9985487.76</v>
       </c>
       <c r="I39" s="1">
-        <v>24477.48</v>
+        <v>3682.24</v>
       </c>
       <c r="J39" s="1">
-        <v>0.12286607073044</v>
+        <v>0.036875915213179</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>19946560.0</v>
+        <v>9989170.0</v>
       </c>
       <c r="N39" s="1">
-        <v>19946560.0</v>
+        <v>9989170.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.58</v>
+        <v>0.24</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>16000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.9352</v>
+        <v>99.9924</v>
       </c>
       <c r="E40" s="1">
-        <v>99.827105</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>15972336.8</v>
+        <v>15000000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>17295.2</v>
+        <v>-1140.0</v>
       </c>
       <c r="J40" s="1">
-        <v>0.10828221453482</v>
+        <v>-0.0076</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>0.0</v>
+      <c r="L40" t="s">
+        <v>114</v>
       </c>
       <c r="M40" s="1">
-        <v>15989632.0</v>
+        <v>14998860.0</v>
       </c>
       <c r="N40" s="1">
-        <v>15989632.0</v>
+        <v>15074632.13</v>
       </c>
       <c r="O40" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" t="s">
+        <v>116</v>
+      </c>
+      <c r="C41" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.0044</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>660.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0.0044</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>117</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>12980097.0</v>
+        <v>15000660.0</v>
       </c>
       <c r="N41" s="1">
-        <v>12980097.0</v>
+        <v>15074744.63</v>
       </c>
       <c r="O41" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" t="s">
         <v>119</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.9957</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-645.0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-0.0043</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" t="s">
         <v>120</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>9965290.0</v>
+        <v>14999355.0</v>
       </c>
       <c r="N42" s="1">
-        <v>9965290.0</v>
+        <v>15073777.13</v>
       </c>
       <c r="O42" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.6773</v>
+        <v>99.9943</v>
       </c>
       <c r="E43" s="1">
-        <v>99.6305368</v>
+        <v>99.9215061</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>9963053.68</v>
+        <v>29976451.83</v>
       </c>
       <c r="I43" s="1">
-        <v>4676.32</v>
+        <v>21838.17</v>
       </c>
       <c r="J43" s="1">
-        <v>0.046936613514261</v>
+        <v>0.072851083656754</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>9967730.0</v>
+        <v>29998290.0</v>
       </c>
       <c r="N43" s="1">
-        <v>9967730.0</v>
+        <v>29998290.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.29</v>
+        <v>0.71</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>123</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.6449</v>
+        <v>99.9148</v>
       </c>
       <c r="E44" s="1">
-        <v>99.62944765</v>
+        <v>99.80233592</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>19925889.53</v>
+        <v>24950583.98</v>
       </c>
       <c r="I44" s="1">
-        <v>3090.47</v>
+        <v>28116.02</v>
       </c>
       <c r="J44" s="1">
-        <v>0.015509822009939</v>
+        <v>0.11268682136874</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19928980.0</v>
+        <v>24978700.0</v>
       </c>
       <c r="N44" s="1">
-        <v>19928980.0</v>
+        <v>24978700.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>125</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>14000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.9882</v>
+        <v>99.7583</v>
       </c>
       <c r="E45" s="1">
-        <v>99.83900957</v>
+        <v>99.6766324</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>13977461.34</v>
+        <v>24919158.1</v>
       </c>
       <c r="I45" s="1">
-        <v>20886.66</v>
+        <v>20416.9</v>
       </c>
       <c r="J45" s="1">
-        <v>0.14943099817581</v>
+        <v>0.081932543298885</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>13998348.0</v>
+        <v>24939575.0</v>
       </c>
       <c r="N45" s="1">
-        <v>13998348.0</v>
+        <v>24939575.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.947</v>
+        <v>99.817</v>
       </c>
       <c r="E46" s="1">
-        <v>99.63197057</v>
+        <v>99.76007705</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>29889591.17</v>
+        <v>19952015.41</v>
       </c>
       <c r="I46" s="1">
-        <v>94508.83</v>
+        <v>11384.59</v>
       </c>
       <c r="J46" s="1">
-        <v>0.31619311707033</v>
+        <v>0.057059849674605</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>29984100.0</v>
+        <v>19963400.0</v>
       </c>
       <c r="N46" s="1">
-        <v>29984100.0</v>
+        <v>19963400.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.87</v>
+        <v>0.47</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C47" s="1">
-        <v>40000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.0159</v>
+        <v>99.817</v>
       </c>
       <c r="E47" s="1">
-        <v>100.0</v>
+        <v>99.74780431</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>40000000.0</v>
+        <v>34911731.51</v>
       </c>
       <c r="I47" s="1">
-        <v>6360.0</v>
+        <v>24218.49</v>
       </c>
       <c r="J47" s="1">
-        <v>0.0159</v>
+        <v>0.069370635464079</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47" t="s">
-        <v>131</v>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>40006360.0</v>
+        <v>34935950.0</v>
       </c>
       <c r="N47" s="1">
-        <v>40856057.78</v>
+        <v>34935950.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.19</v>
+        <v>0.83</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C48" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.0242</v>
+        <v>99.817</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>99.80128456</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>30000000.0</v>
+        <v>24950321.14</v>
       </c>
       <c r="I48" s="1">
-        <v>7260.0</v>
+        <v>3928.86</v>
       </c>
       <c r="J48" s="1">
-        <v>0.0242</v>
+        <v>0.015746731186162</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48" t="s">
-        <v>134</v>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>30007260.0</v>
+        <v>24954250.0</v>
       </c>
       <c r="N48" s="1">
-        <v>30382594.0</v>
+        <v>24954250.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.89</v>
+        <v>0.59</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B49" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C49" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.0154</v>
+        <v>99.8308</v>
       </c>
       <c r="E49" s="1">
-        <v>100.0</v>
+        <v>99.625574</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>20000000.0</v>
+        <v>19925114.8</v>
       </c>
       <c r="I49" s="1">
-        <v>3080.0</v>
+        <v>41045.2</v>
       </c>
       <c r="J49" s="1">
-        <v>0.0154</v>
+        <v>0.2059973074785</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>137</v>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>20003080.0</v>
+        <v>19966160.0</v>
       </c>
       <c r="N49" s="1">
-        <v>20131629.72</v>
+        <v>19966160.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B50" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C50" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.3123</v>
+        <v>99.8628</v>
       </c>
       <c r="E50" s="1">
-        <v>97.208601</v>
+        <v>99.6104126</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9720860.1</v>
+        <v>19922082.52</v>
       </c>
       <c r="I50" s="1">
-        <v>10369.9</v>
+        <v>50477.48</v>
       </c>
       <c r="J50" s="1">
-        <v>0.10667677441423</v>
+        <v>0.25337451518598</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>9731230.0</v>
+        <v>19972560.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9731230.0</v>
+        <v>19972560.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.28</v>
+        <v>0.47</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C51" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.2797</v>
+        <v>99.6352</v>
       </c>
       <c r="E51" s="1">
-        <v>97.78527225</v>
+        <v>99.58465146</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>19557054.45</v>
+        <v>49792325.73</v>
       </c>
       <c r="I51" s="1">
-        <v>98885.55</v>
+        <v>25274.27</v>
       </c>
       <c r="J51" s="1">
-        <v>0.50562598909162</v>
+        <v>0.050759368295127</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>19655940.0</v>
+        <v>49817600.0</v>
       </c>
       <c r="N51" s="1">
-        <v>19655940.0</v>
+        <v>49817600.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.57</v>
+        <v>1.18</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B52" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C52" s="1">
-        <v>10000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.011</v>
+        <v>99.8728</v>
       </c>
       <c r="E52" s="1">
-        <v>97.7901066</v>
+        <v>99.81091375</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9779010.66</v>
+        <v>15969746.2</v>
       </c>
       <c r="I52" s="1">
-        <v>22089.34</v>
+        <v>9901.8</v>
       </c>
       <c r="J52" s="1">
-        <v>0.2258852226264</v>
+        <v>0.062003490074251</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>9801100.0</v>
+        <v>15979648.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9801100.0</v>
+        <v>15979648.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C53" s="1">
-        <v>12500000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.4174</v>
+        <v>99.9759</v>
       </c>
       <c r="E53" s="1">
-        <v>97.85057616</v>
+        <v>99.78496338</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>12231322.02</v>
+        <v>12972045.24</v>
       </c>
       <c r="I53" s="1">
-        <v>195852.98</v>
+        <v>24821.76</v>
       </c>
       <c r="J53" s="1">
-        <v>1.6012413022873</v>
+        <v>0.19134808382768</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>12427175.0</v>
+        <v>12996867.0</v>
       </c>
       <c r="N53" s="1">
-        <v>12427175.0</v>
+        <v>12996867.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="B54" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="C54" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.3896</v>
+        <v>99.7731</v>
       </c>
       <c r="E54" s="1">
-        <v>97.85299653</v>
+        <v>99.6130035</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>29355898.96</v>
+        <v>9961300.35</v>
       </c>
       <c r="I54" s="1">
-        <v>460981.04</v>
+        <v>16009.65</v>
       </c>
       <c r="J54" s="1">
-        <v>1.5703182540181</v>
+        <v>0.16071847487261</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>29816880.0</v>
+        <v>9977310.0</v>
       </c>
       <c r="N54" s="1">
-        <v>29816880.0</v>
+        <v>9977310.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.87</v>
+        <v>0.24</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B55" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C55" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.8984</v>
+        <v>99.7948</v>
       </c>
       <c r="E55" s="1">
-        <v>97.94990843</v>
+        <v>99.6305368</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>39179963.37</v>
+        <v>9963053.68</v>
       </c>
       <c r="I55" s="1">
-        <v>779396.63</v>
+        <v>16426.32</v>
       </c>
       <c r="J55" s="1">
-        <v>1.9892735034989</v>
+        <v>0.16487234263301</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>39959360.0</v>
+        <v>9979480.0</v>
       </c>
       <c r="N55" s="1">
-        <v>39959360.0</v>
+        <v>9979480.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.17</v>
+        <v>0.24</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B56" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="C56" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.7551</v>
+        <v>99.7624</v>
       </c>
       <c r="E56" s="1">
-        <v>99.42955055</v>
+        <v>99.62944765</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>19885910.11</v>
+        <v>19925889.53</v>
       </c>
       <c r="I56" s="1">
-        <v>65109.89</v>
+        <v>26590.47</v>
       </c>
       <c r="J56" s="1">
-        <v>0.32741719961441</v>
+        <v>0.13344684040311</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>19951020.0</v>
+        <v>19952480.0</v>
       </c>
       <c r="N56" s="1">
-        <v>19951020.0</v>
+        <v>19952480.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.58</v>
+        <v>0.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B57" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C57" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.7631</v>
+        <v>99.9401</v>
       </c>
       <c r="E57" s="1">
-        <v>98.33703873</v>
+        <v>99.87061207</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>29501111.62</v>
+        <v>29961183.62</v>
       </c>
       <c r="I57" s="1">
-        <v>427818.38</v>
+        <v>20846.38</v>
       </c>
       <c r="J57" s="1">
-        <v>1.4501771509856</v>
+        <v>0.069577958816301</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>29928930.0</v>
+        <v>29982030.0</v>
       </c>
       <c r="N57" s="1">
-        <v>29928930.0</v>
+        <v>29982030.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.87</v>
+        <v>0.71</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B58" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C58" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.7102</v>
+        <v>99.9161</v>
       </c>
       <c r="E58" s="1">
-        <v>98.503513</v>
+        <v>99.8753223</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>9850351.3</v>
+        <v>29962596.69</v>
       </c>
       <c r="I58" s="1">
-        <v>120668.7</v>
+        <v>12233.31</v>
       </c>
       <c r="J58" s="1">
-        <v>1.2250192538818</v>
+        <v>0.040828604164615</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>9971020.0</v>
+        <v>29974830.0</v>
       </c>
       <c r="N58" s="1">
-        <v>9971020.0</v>
+        <v>29974830.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.29</v>
+        <v>0.71</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B59" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C59" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.4214</v>
+        <v>99.9712</v>
       </c>
       <c r="E59" s="1">
-        <v>97.3425484</v>
+        <v>100.0</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>14601382.26</v>
+        <v>30000000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>11827.74</v>
+        <v>-8640.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.081004248703232</v>
+        <v>-0.0288</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" t="s">
+        <v>153</v>
       </c>
       <c r="M59" s="1">
-        <v>14613210.0</v>
+        <v>29991360.0</v>
       </c>
       <c r="N59" s="1">
-        <v>14613210.0</v>
+        <v>29993243.33</v>
       </c>
       <c r="O59" s="1">
-        <v>0.43</v>
+        <v>0.71</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B60" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.9844</v>
+        <v>100.0027</v>
       </c>
       <c r="E60" s="1">
-        <v>97.8035629</v>
+        <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>19560712.58</v>
+        <v>40000000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>436167.42</v>
+        <v>1080.0</v>
       </c>
       <c r="J60" s="1">
-        <v>2.2298135521196</v>
+        <v>0.0027</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" t="s">
+        <v>156</v>
       </c>
       <c r="M60" s="1">
-        <v>19996880.0</v>
+        <v>40001080.0</v>
       </c>
       <c r="N60" s="1">
-        <v>19996880.0</v>
+        <v>40903660.22</v>
       </c>
       <c r="O60" s="1">
-        <v>0.58</v>
+        <v>0.97</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C61" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.0026</v>
+        <v>100.0283</v>
       </c>
       <c r="E61" s="1">
-        <v>97.862679</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>9786267.9</v>
+        <v>30000000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>113992.1</v>
+        <v>8490.0</v>
       </c>
       <c r="J61" s="1">
-        <v>1.1648168756958</v>
+        <v>0.0283</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>0.0</v>
+      <c r="L61" t="s">
+        <v>159</v>
       </c>
       <c r="M61" s="1">
-        <v>9900260.0</v>
+        <v>30008490.0</v>
       </c>
       <c r="N61" s="1">
-        <v>9900260.0</v>
+        <v>30423241.5</v>
       </c>
       <c r="O61" s="1">
-        <v>0.29</v>
+        <v>0.72</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B62" t="s">
+        <v>161</v>
+      </c>
+      <c r="C62" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0153</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>3060.0</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.0153</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" t="s">
         <v>162</v>
       </c>
-      <c r="B62" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>34958735.0</v>
+        <v>20003060.0</v>
       </c>
       <c r="N62" s="1">
-        <v>34958735.0</v>
+        <v>20157880.89</v>
       </c>
       <c r="O62" s="1">
-        <v>1.02</v>
+        <v>0.48</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>163</v>
+      </c>
+      <c r="B63" t="s">
         <v>164</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.2968</v>
+        <v>97.5154</v>
       </c>
       <c r="E63" s="1">
-        <v>97.775605</v>
+        <v>97.208601</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>14666340.75</v>
+        <v>9720860.1</v>
       </c>
       <c r="I63" s="1">
-        <v>78179.25</v>
+        <v>30679.9</v>
       </c>
       <c r="J63" s="1">
-        <v>0.53305218617671</v>
+        <v>0.31560890378414</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>14744520.0</v>
+        <v>9751540.0</v>
       </c>
       <c r="N63" s="1">
-        <v>14744520.0</v>
+        <v>9751540.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.43</v>
+        <v>0.23</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>165</v>
+      </c>
+      <c r="B64" t="s">
         <v>166</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.988</v>
+        <v>98.4486</v>
       </c>
       <c r="E64" s="1">
-        <v>99.82995629</v>
+        <v>97.78527225</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>23959189.51</v>
+        <v>19557054.45</v>
       </c>
       <c r="I64" s="1">
-        <v>37930.49</v>
+        <v>132665.55</v>
       </c>
       <c r="J64" s="1">
-        <v>0.15831290947538</v>
+        <v>0.67835138639705</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>23997120.0</v>
+        <v>19689720.0</v>
       </c>
       <c r="N64" s="1">
-        <v>23997120.0</v>
+        <v>19689720.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.7</v>
+        <v>0.47</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>167</v>
+      </c>
+      <c r="B65" t="s">
         <v>168</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>55000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.958</v>
+        <v>98.1897</v>
       </c>
       <c r="E65" s="1">
-        <v>99.48788611</v>
+        <v>97.7901066</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>54718337.36</v>
+        <v>9779010.66</v>
       </c>
       <c r="I65" s="1">
-        <v>258562.64</v>
+        <v>39959.34</v>
       </c>
       <c r="J65" s="1">
-        <v>0.47253380214914</v>
+        <v>0.40862354474619</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>54976900.0</v>
+        <v>9818970.0</v>
       </c>
       <c r="N65" s="1">
-        <v>54976900.0</v>
+        <v>9818970.0</v>
       </c>
       <c r="O65" s="1">
-        <v>1.6</v>
+        <v>0.23</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>169</v>
+      </c>
+      <c r="B66" t="s">
         <v>170</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.946</v>
+        <v>99.5397</v>
       </c>
       <c r="E66" s="1">
-        <v>99.46446673</v>
+        <v>97.85057616</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>29839340.02</v>
+        <v>12231322.02</v>
       </c>
       <c r="I66" s="1">
-        <v>144459.98</v>
+        <v>211140.48</v>
       </c>
       <c r="J66" s="1">
-        <v>0.4841259220317</v>
+        <v>1.7262277916872</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>29983800.0</v>
+        <v>12442462.5</v>
       </c>
       <c r="N66" s="1">
-        <v>29983800.0</v>
+        <v>12442462.5</v>
       </c>
       <c r="O66" s="1">
-        <v>0.87</v>
+        <v>0.29</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>171</v>
+      </c>
+      <c r="B67" t="s">
         <v>172</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>9000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.7306</v>
+        <v>99.5125</v>
       </c>
       <c r="E67" s="1">
-        <v>99.62970956</v>
+        <v>97.85299653</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>8966673.86</v>
+        <v>29355898.96</v>
       </c>
       <c r="I67" s="1">
-        <v>9080.14</v>
+        <v>497851.04</v>
       </c>
       <c r="J67" s="1">
-        <v>0.10126542062053</v>
+        <v>1.6959148165701</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>8975754.0</v>
+        <v>29853750.0</v>
       </c>
       <c r="N67" s="1">
-        <v>8975754.0</v>
+        <v>29853750.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.26</v>
+        <v>0.71</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>173</v>
+      </c>
+      <c r="B68" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C68" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.6907</v>
+        <v>97.3279</v>
       </c>
       <c r="E68" s="1">
-        <v>98.49526595</v>
+        <v>97.309027</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>19699053.19</v>
+        <v>19461805.4</v>
       </c>
       <c r="I68" s="1">
-        <v>39086.81</v>
+        <v>3774.6</v>
       </c>
       <c r="J68" s="1">
-        <v>0.19841973938038</v>
+        <v>0.019394911841016</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>19738140.0</v>
+        <v>19465580.0</v>
       </c>
       <c r="N68" s="1">
-        <v>19738140.0</v>
+        <v>19465580.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.58</v>
+        <v>0.46</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>175</v>
+      </c>
+      <c r="B69" t="s">
         <v>176</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.8806</v>
+        <v>97.8069</v>
       </c>
       <c r="E69" s="1">
-        <v>97.9014285</v>
+        <v>97.7920059</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>29370428.55</v>
+        <v>19558401.18</v>
       </c>
       <c r="I69" s="1">
-        <v>293751.45</v>
+        <v>2978.82</v>
       </c>
       <c r="J69" s="1">
-        <v>1.0001605849909</v>
+        <v>0.015230386024836</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>29664180.0</v>
+        <v>19561380.0</v>
       </c>
       <c r="N69" s="1">
-        <v>29664180.0</v>
+        <v>19561380.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.87</v>
+        <v>0.46</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70" t="s">
         <v>178</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.5028</v>
+        <v>99.8887</v>
       </c>
       <c r="E70" s="1">
-        <v>98.20184247</v>
+        <v>99.42955055</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>14730276.37</v>
+        <v>19885910.11</v>
       </c>
       <c r="I70" s="1">
-        <v>45143.63</v>
+        <v>91829.89</v>
       </c>
       <c r="J70" s="1">
-        <v>0.30646831645291</v>
+        <v>0.46178369253425</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>14775420.0</v>
+        <v>19977740.0</v>
       </c>
       <c r="N70" s="1">
-        <v>14775420.0</v>
+        <v>19977740.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" t="s">
         <v>180</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.0146</v>
+        <v>99.8946</v>
       </c>
       <c r="E71" s="1">
-        <v>97.80461245</v>
+        <v>98.33703873</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>19560922.49</v>
+        <v>29501111.62</v>
       </c>
       <c r="I71" s="1">
-        <v>41997.51</v>
+        <v>467268.38</v>
       </c>
       <c r="J71" s="1">
-        <v>0.21470107057308</v>
+        <v>1.5839009255611</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19602920.0</v>
+        <v>29968380.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19602920.0</v>
+        <v>29968380.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.57</v>
+        <v>0.71</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>181</v>
+      </c>
+      <c r="B72" t="s">
         <v>182</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.4515</v>
+        <v>99.8412</v>
       </c>
       <c r="E72" s="1">
-        <v>99.41947312</v>
+        <v>98.503513</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>49709736.56</v>
+        <v>9850351.3</v>
       </c>
       <c r="I72" s="1">
-        <v>16013.44</v>
+        <v>133768.7</v>
       </c>
       <c r="J72" s="1">
-        <v>0.03221389029224</v>
+        <v>1.3580094346483</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>49725750.0</v>
+        <v>9984120.0</v>
       </c>
       <c r="N72" s="1">
-        <v>49725750.0</v>
+        <v>9984120.0</v>
       </c>
       <c r="O72" s="1">
-        <v>1.45</v>
+        <v>0.24</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>183</v>
+      </c>
+      <c r="B73" t="s">
         <v>184</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.1353</v>
+        <v>99.5611</v>
       </c>
       <c r="E73" s="1">
-        <v>97.81428547</v>
+        <v>99.45321452</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>14672142.82</v>
+        <v>24863303.63</v>
       </c>
       <c r="I73" s="1">
-        <v>48152.18</v>
+        <v>26971.37</v>
       </c>
       <c r="J73" s="1">
-        <v>0.3281877813673</v>
+        <v>0.10847862537244</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14720295.0</v>
+        <v>24890275.0</v>
       </c>
       <c r="N73" s="1">
-        <v>14720295.0</v>
+        <v>24890275.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.43</v>
+        <v>0.59</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>185</v>
+      </c>
+      <c r="B74" t="s">
         <v>186</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.8167</v>
+        <v>97.6219</v>
       </c>
       <c r="E74" s="1">
-        <v>99.508676</v>
+        <v>97.3425484</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>4975433.8</v>
+        <v>14601382.26</v>
       </c>
       <c r="I74" s="1">
-        <v>15401.2</v>
+        <v>41902.74</v>
       </c>
       <c r="J74" s="1">
-        <v>0.30954486822837</v>
+        <v>0.28697789876231</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>4990835.0</v>
+        <v>14643285.0</v>
       </c>
       <c r="N74" s="1">
-        <v>4990835.0</v>
+        <v>14643285.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.15</v>
+        <v>0.35</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>187</v>
+      </c>
+      <c r="B75" t="s">
         <v>188</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.9878</v>
+        <v>99.9354</v>
       </c>
       <c r="E75" s="1">
-        <v>99.57189615</v>
+        <v>99.9009316</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>19914379.23</v>
+        <v>9990093.16</v>
       </c>
       <c r="I75" s="1">
-        <v>83180.77</v>
+        <v>3446.84</v>
       </c>
       <c r="J75" s="1">
-        <v>0.41769200555693</v>
+        <v>0.034502581155109</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>19997560.0</v>
+        <v>9993540.0</v>
       </c>
       <c r="N75" s="1">
-        <v>19997560.0</v>
+        <v>9993540.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.58</v>
+        <v>0.24</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>189</v>
+      </c>
+      <c r="B76" t="s">
         <v>190</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.7071</v>
+        <v>99.9119</v>
       </c>
       <c r="E76" s="1">
-        <v>97.46047773</v>
+        <v>99.80571155</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>14619071.66</v>
+        <v>39922284.62</v>
       </c>
       <c r="I76" s="1">
-        <v>36993.34</v>
+        <v>42475.38</v>
       </c>
       <c r="J76" s="1">
-        <v>0.25304848940045</v>
+        <v>0.10639516351407</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>14656065.0</v>
+        <v>39964760.0</v>
       </c>
       <c r="N76" s="1">
-        <v>14656065.0</v>
+        <v>39964760.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.43</v>
+        <v>0.95</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>191</v>
+      </c>
+      <c r="B77" t="s">
         <v>192</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>9500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>98.2753</v>
+        <v>99.1402</v>
       </c>
       <c r="E77" s="1">
-        <v>97.75025084</v>
+        <v>97.862679</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>9286273.83</v>
+        <v>9786267.9</v>
       </c>
       <c r="I77" s="1">
-        <v>49879.67</v>
+        <v>127752.1</v>
       </c>
       <c r="J77" s="1">
-        <v>0.53713331001354</v>
+        <v>1.3054220598232</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>9336153.5</v>
+        <v>9914020.0</v>
       </c>
       <c r="N77" s="1">
-        <v>9336153.5</v>
+        <v>9914020.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>193</v>
+      </c>
+      <c r="B78" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C78" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>97.7573</v>
+        <v>98.465</v>
       </c>
       <c r="E78" s="1">
-        <v>97.42790333</v>
+        <v>97.775605</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>14614185.5</v>
+        <v>14666340.75</v>
       </c>
       <c r="I78" s="1">
-        <v>49409.5</v>
+        <v>103409.25</v>
       </c>
       <c r="J78" s="1">
-        <v>0.33809273872978</v>
+        <v>0.70507873615305</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>14663595.0</v>
+        <v>14769750.0</v>
       </c>
       <c r="N78" s="1">
-        <v>14663595.0</v>
+        <v>14769750.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>195</v>
+      </c>
+      <c r="B79" t="s">
         <v>196</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0029</v>
+        <v>99.566</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0</v>
+        <v>99.5421063</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>30000000.0</v>
+        <v>19908421.26</v>
       </c>
       <c r="I79" s="1">
-        <v>870.0</v>
+        <v>4778.74</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0029</v>
+        <v>0.024003611022645</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>198</v>
+      <c r="L79">
+        <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>30000870.0</v>
+        <v>19913200.0</v>
       </c>
       <c r="N79" s="1">
-        <v>30131924.0</v>
+        <v>19913200.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.88</v>
+        <v>0.47</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B80" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C80" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.0066</v>
+        <v>99.7274</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>99.66065547</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>20000000.0</v>
+        <v>29898196.64</v>
       </c>
       <c r="I80" s="1">
-        <v>1320.0</v>
+        <v>20023.36</v>
       </c>
       <c r="J80" s="1">
-        <v>0.0066</v>
+        <v>0.066971798470317</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>201</v>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>20001320.0</v>
+        <v>29918220.0</v>
       </c>
       <c r="N80" s="1">
-        <v>20009564.83</v>
+        <v>29918220.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.58</v>
+        <v>0.71</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B81" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C81" s="1">
-        <v>50000000.0</v>
+        <v>30500000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.002</v>
+        <v>99.9037</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>99.81617187</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>50000000.0</v>
+        <v>30443932.42</v>
       </c>
       <c r="I81" s="1">
-        <v>1000.0</v>
+        <v>26696.08</v>
       </c>
       <c r="J81" s="1">
-        <v>0.002</v>
+        <v>0.087689328801893</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>204</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>50001000.0</v>
+        <v>30470628.5</v>
       </c>
       <c r="N81" s="1">
-        <v>51158415.42</v>
+        <v>30470628.5</v>
       </c>
       <c r="O81" s="1">
-        <v>1.49</v>
+        <v>0.72</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B82" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="C82" s="1">
-        <v>15000000.0</v>
+        <v>33500000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.9888</v>
+        <v>99.9037</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>99.81617188</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>15000000.0</v>
+        <v>33438417.58</v>
       </c>
       <c r="I82" s="1">
-        <v>-1680.0</v>
+        <v>29321.92</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.0112</v>
+        <v>0.08768931702539</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>207</v>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>14998320.0</v>
+        <v>33467739.5</v>
       </c>
       <c r="N82" s="1">
-        <v>15037324.67</v>
+        <v>33467739.5</v>
       </c>
       <c r="O82" s="1">
-        <v>0.44</v>
+        <v>0.79</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B83" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C83" s="1">
-        <v>20000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9935</v>
+        <v>99.8974</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>99.78048296</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>20000000.0</v>
+        <v>23947315.91</v>
       </c>
       <c r="I83" s="1">
-        <v>-1300.0</v>
+        <v>28060.09</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.0065</v>
+        <v>0.11717425913391</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>210</v>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>19998700.0</v>
+        <v>23975376.0</v>
       </c>
       <c r="N83" s="1">
-        <v>20073173.33</v>
+        <v>23975376.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="B84" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="C84" s="1">
-        <v>10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0138</v>
+        <v>99.864</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>99.62970956</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>10000000.0</v>
+        <v>8966673.86</v>
       </c>
       <c r="I84" s="1">
-        <v>1380.0</v>
+        <v>21086.14</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0138</v>
+        <v>0.2351612239859</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>213</v>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>10001380.0</v>
+        <v>8987760.0</v>
       </c>
       <c r="N84" s="1">
-        <v>10114875.0</v>
+        <v>8987760.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="B85" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.007</v>
+        <v>98.853</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>98.49526595</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>10000000.0</v>
+        <v>19699053.19</v>
       </c>
       <c r="I85" s="1">
-        <v>700.0</v>
+        <v>71546.81</v>
       </c>
       <c r="J85" s="1">
-        <v>0.007</v>
+        <v>0.36319923252108</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>216</v>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>10000700.0</v>
+        <v>19770600.0</v>
       </c>
       <c r="N85" s="1">
-        <v>10034175.39</v>
+        <v>19770600.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="B86" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0289</v>
+        <v>99.0368</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>97.9014285</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>25000000.0</v>
+        <v>29370428.55</v>
       </c>
       <c r="I86" s="1">
-        <v>7225.0</v>
+        <v>340611.45</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0289</v>
+        <v>1.1597088187533</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86" t="s">
-        <v>219</v>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>25007225.0</v>
+        <v>29711040.0</v>
       </c>
       <c r="N86" s="1">
-        <v>25289386.18</v>
+        <v>29711040.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.74</v>
+        <v>0.7</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="B87" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0365</v>
+        <v>99.8239</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>99.80490913</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>20000000.0</v>
+        <v>14970736.37</v>
       </c>
       <c r="I87" s="1">
-        <v>7300.0</v>
+        <v>2848.63</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0365</v>
+        <v>0.019027988534408</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87" t="s">
-        <v>222</v>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>20007300.0</v>
+        <v>14973585.0</v>
       </c>
       <c r="N87" s="1">
-        <v>20390939.17</v>
+        <v>14973585.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
       <c r="B88" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.9937</v>
+        <v>98.6637</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>98.20184247</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>20000000.0</v>
+        <v>14730276.37</v>
       </c>
       <c r="I88" s="1">
-        <v>-1260.0</v>
+        <v>69278.63</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.0063</v>
+        <v>0.47031452947546</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>225</v>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>19998740.0</v>
+        <v>14799555.0</v>
       </c>
       <c r="N88" s="1">
-        <v>20110495.11</v>
+        <v>14799555.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="B89" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0056</v>
+        <v>99.9105</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>99.8687835</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>20000000.0</v>
+        <v>19973756.7</v>
       </c>
       <c r="I89" s="1">
-        <v>1120.0</v>
+        <v>8343.3</v>
       </c>
       <c r="J89" s="1">
-        <v>0.0056</v>
+        <v>0.041771310852104</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89" t="s">
-        <v>228</v>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>20001120.0</v>
+        <v>19982100.0</v>
       </c>
       <c r="N89" s="1">
-        <v>20081694.94</v>
+        <v>19982100.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="B90" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.976</v>
+        <v>98.1971</v>
       </c>
       <c r="E90" s="1">
-        <v>99.8157568</v>
+        <v>97.80461245</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>9981575.68</v>
+        <v>19560922.49</v>
       </c>
       <c r="I90" s="1">
-        <v>16024.32</v>
+        <v>78497.51</v>
       </c>
       <c r="J90" s="1">
-        <v>0.16053898215798</v>
+        <v>0.40129758726936</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>9997600.0</v>
+        <v>19639420.0</v>
       </c>
       <c r="N90" s="1">
-        <v>9997600.0</v>
+        <v>19639420.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.6881</v>
+        <v>99.9146</v>
       </c>
       <c r="E91" s="1">
-        <v>99.4272713</v>
+        <v>99.80834027</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>29828181.39</v>
+        <v>29942502.08</v>
       </c>
       <c r="I91" s="1">
-        <v>78248.61</v>
+        <v>31877.92</v>
       </c>
       <c r="J91" s="1">
-        <v>0.26233114576081</v>
+        <v>0.10646378153312</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>29906430.0</v>
+        <v>29974380.0</v>
       </c>
       <c r="N91" s="1">
-        <v>29906430.0</v>
+        <v>29974380.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.87</v>
+        <v>0.71</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="B92" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.9036</v>
+        <v>99.5781</v>
       </c>
       <c r="E92" s="1">
-        <v>99.8203234</v>
+        <v>99.41947312</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>19964064.68</v>
+        <v>49709736.56</v>
       </c>
       <c r="I92" s="1">
-        <v>16655.32</v>
+        <v>79313.44</v>
       </c>
       <c r="J92" s="1">
-        <v>0.083426497894917</v>
+        <v>0.15955312880057</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>19980720.0</v>
+        <v>49789050.0</v>
       </c>
       <c r="N92" s="1">
-        <v>19980720.0</v>
+        <v>49789050.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.58</v>
+        <v>1.18</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="B93" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="C93" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.839</v>
+        <v>98.3083</v>
       </c>
       <c r="E93" s="1">
-        <v>97.7176416</v>
+        <v>97.81428547</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>14657646.24</v>
+        <v>14672142.82</v>
       </c>
       <c r="I93" s="1">
-        <v>18203.76</v>
+        <v>74102.18</v>
       </c>
       <c r="J93" s="1">
-        <v>0.12419292771798</v>
+        <v>0.5050535624489</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14675850.0</v>
+        <v>14746245.0</v>
       </c>
       <c r="N93" s="1">
-        <v>14675850.0</v>
+        <v>14746245.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="B94" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="C94" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0062</v>
+        <v>99.8919</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>99.8621902</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>30000000.0</v>
+        <v>9986219.02</v>
       </c>
       <c r="I94" s="1">
-        <v>1860.0</v>
+        <v>2970.98</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0062</v>
+        <v>0.029750799517313</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>239</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>30001860.0</v>
+        <v>9989190.0</v>
       </c>
       <c r="N94" s="1">
-        <v>30236178.67</v>
+        <v>9989190.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.88</v>
+        <v>0.24</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="B95" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="C95" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.9987</v>
+        <v>99.945</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>99.508676</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>10000000.0</v>
+        <v>4975433.8</v>
       </c>
       <c r="I95" s="1">
-        <v>-130.0</v>
+        <v>21816.2</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.0013</v>
+        <v>0.43847834936524</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95" t="s">
-        <v>242</v>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>9999870.0</v>
+        <v>4997250.0</v>
       </c>
       <c r="N95" s="1">
-        <v>10042550.56</v>
+        <v>4997250.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="B96" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="C96" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.9876</v>
+        <v>99.6017</v>
       </c>
       <c r="E96" s="1">
-        <v>100.0</v>
+        <v>99.60490056</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>20000000.0</v>
+        <v>12450612.57</v>
       </c>
       <c r="I96" s="1">
-        <v>-2480.0</v>
+        <v>-400.07</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.0124</v>
+        <v>-0.0032132555547024</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>245</v>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>19997520.0</v>
+        <v>12450212.5</v>
       </c>
       <c r="N96" s="1">
-        <v>20085214.44</v>
+        <v>12450212.5</v>
       </c>
       <c r="O96" s="1">
-        <v>0.59</v>
+        <v>0.29</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="B97" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="C97" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.0163</v>
+        <v>97.8937</v>
       </c>
       <c r="E97" s="1">
-        <v>100.0</v>
+        <v>97.46047773</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>35000000.0</v>
+        <v>14619071.66</v>
       </c>
       <c r="I97" s="1">
-        <v>5705.0</v>
+        <v>64983.34</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0163</v>
+        <v>0.44451071525837</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>248</v>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>35005705.0</v>
+        <v>14684055.0</v>
       </c>
       <c r="N97" s="1">
-        <v>35766521.88</v>
+        <v>14684055.0</v>
       </c>
       <c r="O97" s="1">
-        <v>1.04</v>
+        <v>0.35</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="B98" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="C98" s="1">
-        <v>30000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.024</v>
+        <v>98.4412</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>97.75025084</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>30000000.0</v>
+        <v>9286273.83</v>
       </c>
       <c r="I98" s="1">
-        <v>7200.0</v>
+        <v>65640.17</v>
       </c>
       <c r="J98" s="1">
-        <v>0.024</v>
+        <v>0.70685154456618</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>251</v>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>30007200.0</v>
+        <v>9351914.0</v>
       </c>
       <c r="N98" s="1">
-        <v>30403331.83</v>
+        <v>9351914.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.89</v>
+        <v>0.22</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="B99" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="C99" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.04</v>
+        <v>97.9448</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>97.42790333</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>30000000.0</v>
+        <v>14614185.5</v>
       </c>
       <c r="I99" s="1">
-        <v>12000.0</v>
+        <v>77534.5</v>
       </c>
       <c r="J99" s="1">
-        <v>0.04</v>
+        <v>0.5305427387657</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>254</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>30012000.0</v>
+        <v>14691720.0</v>
       </c>
       <c r="N99" s="1">
-        <v>30451214.67</v>
+        <v>14691720.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.89</v>
+        <v>0.35</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="B100" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="C100" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.786</v>
+        <v>100.0069</v>
       </c>
       <c r="E100" s="1">
-        <v>99.62944765</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>19925889.53</v>
+        <v>30000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>31310.47</v>
+        <v>2070.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.1571346160123</v>
+        <v>0.0069</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100">
-        <v>0.0</v>
+      <c r="L100" t="s">
+        <v>238</v>
       </c>
       <c r="M100" s="1">
-        <v>19957200.0</v>
+        <v>30002070.0</v>
       </c>
       <c r="N100" s="1">
-        <v>19957200.0</v>
+        <v>30170386.25</v>
       </c>
       <c r="O100" s="1">
-        <v>0.58</v>
+        <v>0.71</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="B101" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="C101" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.977</v>
+        <v>99.4447</v>
       </c>
       <c r="E101" s="1">
-        <v>99.83577015</v>
+        <v>99.40744877</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>39934308.06</v>
+        <v>29822234.63</v>
       </c>
       <c r="I101" s="1">
-        <v>56491.94</v>
+        <v>11175.37</v>
       </c>
       <c r="J101" s="1">
-        <v>0.14146217311471</v>
+        <v>0.037473281726373</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>39990800.0</v>
+        <v>29833410.0</v>
       </c>
       <c r="N101" s="1">
-        <v>39990800.0</v>
+        <v>29833410.0</v>
       </c>
       <c r="O101" s="1">
-        <v>1.17</v>
+        <v>0.71</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="B102" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="C102" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.9757</v>
+        <v>100.002</v>
       </c>
       <c r="E102" s="1">
-        <v>99.81827529</v>
+        <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>23956386.07</v>
+        <v>20000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>37781.93</v>
+        <v>400.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.15771130874917</v>
+        <v>0.002</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102">
-        <v>0.0</v>
+      <c r="L102" t="s">
+        <v>243</v>
       </c>
       <c r="M102" s="1">
-        <v>23994168.0</v>
+        <v>20000400.0</v>
       </c>
       <c r="N102" s="1">
-        <v>23994168.0</v>
+        <v>20033404.22</v>
       </c>
       <c r="O102" s="1">
-        <v>0.7</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="B103" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="C103" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.8129</v>
+        <v>99.9805</v>
       </c>
       <c r="E103" s="1">
-        <v>99.63136397</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>29889409.19</v>
+        <v>25000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>54460.81</v>
+        <v>-4875.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.18220771663235</v>
+        <v>-0.0195</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>0.0</v>
+      <c r="L103" t="s">
+        <v>246</v>
       </c>
       <c r="M103" s="1">
-        <v>29943870.0</v>
+        <v>24995125.0</v>
       </c>
       <c r="N103" s="1">
-        <v>29943870.0</v>
+        <v>25024832.29</v>
       </c>
       <c r="O103" s="1">
-        <v>0.87</v>
+        <v>0.59</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="B104" t="s">
-        <v>264</v>
+        <v>248</v>
       </c>
       <c r="C104" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.9767</v>
+        <v>99.9947</v>
       </c>
       <c r="E104" s="1">
-        <v>99.48082066</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>34818287.23</v>
+        <v>15000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>173557.77</v>
+        <v>-795.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.49846728201627</v>
+        <v>-0.0053</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>249</v>
       </c>
       <c r="M104" s="1">
-        <v>34991845.0</v>
+        <v>14999205.0</v>
       </c>
       <c r="N104" s="1">
-        <v>34991845.0</v>
+        <v>15016079.38</v>
       </c>
       <c r="O104" s="1">
-        <v>1.02</v>
+        <v>0.36</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>265</v>
+        <v>250</v>
       </c>
       <c r="B105" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="C105" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0054</v>
+        <v>100.0011</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>1620.0</v>
+        <v>110.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0054</v>
+        <v>0.0011</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
       <c r="M105" s="1">
-        <v>30001620.0</v>
+        <v>10000110.0</v>
       </c>
       <c r="N105" s="1">
-        <v>30676539.5</v>
+        <v>10011095.69</v>
       </c>
       <c r="O105" s="1">
-        <v>0.9</v>
+        <v>0.24</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="B106" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="C106" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.9942</v>
+        <v>99.9971</v>
       </c>
       <c r="E106" s="1">
-        <v>99.48840848</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>24872102.12</v>
+        <v>15000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>126447.88</v>
+        <v>-435.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.50839241247052</v>
+        <v>-0.0029</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>0.0</v>
+      <c r="L106" t="s">
+        <v>255</v>
       </c>
       <c r="M106" s="1">
-        <v>24998550.0</v>
+        <v>14999565.0</v>
       </c>
       <c r="N106" s="1">
-        <v>24998550.0</v>
+        <v>15058570.92</v>
       </c>
       <c r="O106" s="1">
-        <v>0.73</v>
+        <v>0.36</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="B107" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="C107" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0227</v>
+        <v>99.9989</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>6810.0</v>
+        <v>-220.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0227</v>
+        <v>-0.0011</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>272</v>
+        <v>258</v>
       </c>
       <c r="M107" s="1">
-        <v>30006810.0</v>
+        <v>19999780.0</v>
       </c>
       <c r="N107" s="1">
-        <v>30241779.0</v>
+        <v>20100359.5</v>
       </c>
       <c r="O107" s="1">
-        <v>0.88</v>
+        <v>0.48</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="B108" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="C108" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.9882</v>
+        <v>100.0207</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-2360.0</v>
+        <v>2070.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.0118</v>
+        <v>0.0207</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="M108" s="1">
-        <v>19997640.0</v>
+        <v>10002070.0</v>
       </c>
       <c r="N108" s="1">
-        <v>20029958.0</v>
+        <v>10128867.5</v>
       </c>
       <c r="O108" s="1">
-        <v>0.58</v>
+        <v>0.24</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="B109" t="s">
-        <v>277</v>
+        <v>263</v>
       </c>
       <c r="C109" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0071</v>
+        <v>100.0124</v>
       </c>
       <c r="E109" s="1">
         <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>1065.0</v>
+        <v>1240.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0071</v>
+        <v>0.0124</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>278</v>
+        <v>264</v>
       </c>
       <c r="M109" s="1">
-        <v>15001065.0</v>
+        <v>10001240.0</v>
       </c>
       <c r="N109" s="1">
-        <v>15095899.5</v>
+        <v>10047997.72</v>
       </c>
       <c r="O109" s="1">
-        <v>0.44</v>
+        <v>0.24</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="B110" t="s">
-        <v>280</v>
+        <v>266</v>
       </c>
       <c r="C110" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0147</v>
+        <v>100.0337</v>
       </c>
       <c r="E110" s="1">
         <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>1470.0</v>
+        <v>8425.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0147</v>
+        <v>0.0337</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="M110" s="1">
-        <v>10001470.0</v>
+        <v>25008425.0</v>
       </c>
       <c r="N110" s="1">
-        <v>10062426.33</v>
+        <v>25323827.78</v>
       </c>
       <c r="O110" s="1">
-        <v>0.29</v>
+        <v>0.6</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="B111" t="s">
-        <v>283</v>
+        <v>269</v>
       </c>
       <c r="C111" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9984</v>
+        <v>100.0252</v>
       </c>
       <c r="E111" s="1">
         <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-160.0</v>
+        <v>5040.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.0016</v>
+        <v>0.0252</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>284</v>
+        <v>270</v>
       </c>
       <c r="M111" s="1">
-        <v>9999840.0</v>
+        <v>20005040.0</v>
       </c>
       <c r="N111" s="1">
-        <v>10016583.75</v>
+        <v>20415329.11</v>
       </c>
       <c r="O111" s="1">
-        <v>0.29</v>
+        <v>0.48</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="B112" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="C112" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.6554</v>
+        <v>100.0019</v>
       </c>
       <c r="E112" s="1">
-        <v>99.42696925</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>19885393.85</v>
+        <v>20000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>45686.15</v>
+        <v>380.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.22974727251882</v>
+        <v>0.0019</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>273</v>
       </c>
       <c r="M112" s="1">
-        <v>19931080.0</v>
+        <v>20000380.0</v>
       </c>
       <c r="N112" s="1">
-        <v>19931080.0</v>
+        <v>20138858.44</v>
       </c>
       <c r="O112" s="1">
-        <v>0.58</v>
+        <v>0.48</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>287</v>
+        <v>274</v>
       </c>
       <c r="B113" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="C113" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.8274</v>
+        <v>100.0028</v>
       </c>
       <c r="E113" s="1">
-        <v>99.80217</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>9980217.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>2523.0</v>
+        <v>560.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.025280011446645</v>
+        <v>0.0028</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>0.0</v>
+      <c r="L113" t="s">
+        <v>276</v>
       </c>
       <c r="M113" s="1">
-        <v>9982740.0</v>
+        <v>20000560.0</v>
       </c>
       <c r="N113" s="1">
-        <v>9982740.0</v>
+        <v>20106433.78</v>
       </c>
       <c r="O113" s="1">
-        <v>0.29</v>
+        <v>0.48</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="B114" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="C114" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9815</v>
+        <v>97.3227</v>
       </c>
       <c r="E114" s="1">
-        <v>99.8153416</v>
+        <v>97.2107272</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>19963068.32</v>
+        <v>19442145.44</v>
       </c>
       <c r="I114" s="1">
-        <v>33231.68</v>
+        <v>22394.56</v>
       </c>
       <c r="J114" s="1">
-        <v>0.16646579307003</v>
+        <v>0.11518564177555</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>19996300.0</v>
+        <v>19464540.0</v>
       </c>
       <c r="N114" s="1">
-        <v>19996300.0</v>
+        <v>19464540.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.58</v>
+        <v>0.46</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="B115" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="C115" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.9753</v>
+        <v>99.9412</v>
       </c>
       <c r="E115" s="1">
-        <v>99.82068323</v>
+        <v>99.88894618</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>39928273.29</v>
+        <v>39955578.47</v>
       </c>
       <c r="I115" s="1">
-        <v>61846.71</v>
+        <v>20901.53</v>
       </c>
       <c r="J115" s="1">
-        <v>0.15489452687024</v>
+        <v>0.052311919387411</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>39990120.0</v>
+        <v>39976480.0</v>
       </c>
       <c r="N115" s="1">
-        <v>39990120.0</v>
+        <v>39976480.0</v>
       </c>
       <c r="O115" s="1">
-        <v>1.17</v>
+        <v>0.95</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="B116" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="C116" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.8477</v>
+        <v>99.6026</v>
       </c>
       <c r="E116" s="1">
-        <v>99.8203234</v>
+        <v>99.60490057</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>29946097.02</v>
+        <v>29881470.17</v>
       </c>
       <c r="I116" s="1">
-        <v>8212.98</v>
+        <v>-690.17</v>
       </c>
       <c r="J116" s="1">
-        <v>0.027425877884904</v>
+        <v>-0.0023096922476489</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>29954310.0</v>
+        <v>29880780.0</v>
       </c>
       <c r="N116" s="1">
-        <v>29954310.0</v>
+        <v>29880780.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.87</v>
+        <v>0.71</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="B117" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="C117" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.5811</v>
+        <v>99.916</v>
       </c>
       <c r="E117" s="1">
-        <v>99.421972</v>
+        <v>99.8134874</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>9942197.2</v>
+        <v>19962697.48</v>
       </c>
       <c r="I117" s="1">
-        <v>15912.8</v>
+        <v>20502.52</v>
       </c>
       <c r="J117" s="1">
-        <v>0.16005315203364</v>
+        <v>0.10270415619202</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>9958110.0</v>
+        <v>19983200.0</v>
       </c>
       <c r="N117" s="1">
-        <v>9958110.0</v>
+        <v>19983200.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="B118" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="C118" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.8607</v>
+        <v>99.815</v>
       </c>
       <c r="E118" s="1">
-        <v>99.458614</v>
+        <v>99.4272713</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>24864653.5</v>
+        <v>29828181.39</v>
       </c>
       <c r="I118" s="1">
-        <v>100521.5</v>
+        <v>116318.61</v>
       </c>
       <c r="J118" s="1">
-        <v>0.40427468655455</v>
+        <v>0.38996212500906</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>24965175.0</v>
+        <v>29944500.0</v>
       </c>
       <c r="N118" s="1">
-        <v>24965175.0</v>
+        <v>29944500.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="B119" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="C119" s="1">
-        <v>7400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.8522</v>
+        <v>98.0487</v>
       </c>
       <c r="E119" s="1">
-        <v>99.80962703</v>
+        <v>97.7176416</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>7385912.4</v>
+        <v>14657646.24</v>
       </c>
       <c r="I119" s="1">
-        <v>3150.4</v>
+        <v>49658.76</v>
       </c>
       <c r="J119" s="1">
-        <v>0.042654174994006</v>
+        <v>0.33879082075595</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>7389062.8</v>
+        <v>14707305.0</v>
       </c>
       <c r="N119" s="1">
-        <v>7389062.8</v>
+        <v>14707305.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="B120" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="C120" s="1">
-        <v>7500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.6802</v>
+        <v>100.0117</v>
       </c>
       <c r="E120" s="1">
-        <v>99.61683493</v>
+        <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>7471262.62</v>
+        <v>30000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>4752.38</v>
+        <v>3510.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.063608793342082</v>
+        <v>0.0117</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>0.0</v>
+      <c r="L120" t="s">
+        <v>291</v>
       </c>
       <c r="M120" s="1">
-        <v>7476015.0</v>
+        <v>30003510.0</v>
       </c>
       <c r="N120" s="1">
-        <v>7476015.0</v>
+        <v>30277632.5</v>
       </c>
       <c r="O120" s="1">
-        <v>0.22</v>
+        <v>0.72</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="B121" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="C121" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.788</v>
+        <v>100.0012</v>
       </c>
       <c r="E121" s="1">
-        <v>97.8384763</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>9783847.63</v>
+        <v>10000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>94952.37</v>
+        <v>120.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.97050131595314</v>
+        <v>0.0012</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121">
-        <v>0.0</v>
+      <c r="L121" t="s">
+        <v>294</v>
       </c>
       <c r="M121" s="1">
-        <v>9878800.0</v>
+        <v>10000120.0</v>
       </c>
       <c r="N121" s="1">
-        <v>9878800.0</v>
+        <v>10055627.47</v>
       </c>
       <c r="O121" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="B122" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="C122" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.538</v>
+        <v>99.9948</v>
       </c>
       <c r="E122" s="1">
-        <v>99.42197171</v>
+        <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>34797690.1</v>
+        <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>40609.9</v>
+        <v>-1040.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.11670286126262</v>
+        <v>-0.0052</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
-      <c r="L122">
-        <v>0.0</v>
+      <c r="L122" t="s">
+        <v>297</v>
       </c>
       <c r="M122" s="1">
-        <v>34838300.0</v>
+        <v>19998960.0</v>
       </c>
       <c r="N122" s="1">
-        <v>34838300.0</v>
+        <v>20113008.28</v>
       </c>
       <c r="O122" s="1">
-        <v>1.02</v>
+        <v>0.48</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="B123" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="C123" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.8785</v>
+        <v>100.0015</v>
       </c>
       <c r="E123" s="1">
-        <v>99.5457396</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>19909147.92</v>
+        <v>35000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>66552.08</v>
+        <v>525.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.33427889665305</v>
+        <v>0.0015</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
-      <c r="L123">
-        <v>0.0</v>
+      <c r="L123" t="s">
+        <v>300</v>
       </c>
       <c r="M123" s="1">
-        <v>19975700.0</v>
+        <v>35000525.0</v>
       </c>
       <c r="N123" s="1">
-        <v>19975700.0</v>
+        <v>35808241.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.58</v>
+        <v>0.85</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="B124" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="C124" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.6134</v>
+        <v>100.0196</v>
       </c>
       <c r="E124" s="1">
-        <v>99.4309374</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>14914640.61</v>
+        <v>30000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>27369.39</v>
+        <v>5880.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.18350686895968</v>
+        <v>0.0196</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124">
-        <v>0.0</v>
+      <c r="L124" t="s">
+        <v>303</v>
       </c>
       <c r="M124" s="1">
-        <v>14942010.0</v>
+        <v>30005880.0</v>
       </c>
       <c r="N124" s="1">
-        <v>14942010.0</v>
+        <v>30441100.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.44</v>
+        <v>0.72</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B125" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="C125" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0101</v>
+        <v>100.0409</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>2020.0</v>
+        <v>12270.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0101</v>
+        <v>0.0409</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="M125" s="1">
-        <v>20002020.0</v>
+        <v>30012270.0</v>
       </c>
       <c r="N125" s="1">
-        <v>20065175.56</v>
+        <v>30491473.08</v>
       </c>
       <c r="O125" s="1">
-        <v>0.59</v>
+        <v>0.72</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B126" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="C126" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.53</v>
+        <v>99.9133</v>
       </c>
       <c r="E126" s="1">
-        <v>98.33</v>
+        <v>99.62944765</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3933200.0</v>
+        <v>19925889.53</v>
       </c>
       <c r="I126" s="1">
-        <v>8000.0</v>
+        <v>56770.47</v>
       </c>
       <c r="J126" s="1">
-        <v>0.20339672531272</v>
+        <v>0.28490808359912</v>
       </c>
       <c r="K126">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>3941200.0</v>
+        <v>19982660.0</v>
       </c>
       <c r="N126" s="1">
-        <v>3947610.96</v>
+        <v>19982660.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.12</v>
+        <v>0.47</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="B127" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="C127" s="1">
-        <v>21400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.858</v>
+        <v>99.8315</v>
       </c>
       <c r="E127" s="1">
-        <v>98.97545327</v>
+        <v>99.81177163</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>21180747.0</v>
+        <v>29943531.49</v>
       </c>
       <c r="I127" s="1">
-        <v>188865.0</v>
+        <v>5918.51</v>
       </c>
       <c r="J127" s="1">
-        <v>0.89168243216351</v>
+        <v>0.01976557107827</v>
       </c>
       <c r="K127">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>21369612.0</v>
+        <v>29949450.0</v>
       </c>
       <c r="N127" s="1">
-        <v>21559573.64</v>
+        <v>29949450.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.63</v>
+        <v>0.71</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="B128" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="C128" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.891</v>
+        <v>99.8194</v>
       </c>
       <c r="E128" s="1">
-        <v>99.163675</v>
+        <v>99.81451138</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>19832735.0</v>
+        <v>39925804.55</v>
       </c>
       <c r="I128" s="1">
-        <v>145465.0</v>
+        <v>1955.45</v>
       </c>
       <c r="J128" s="1">
-        <v>0.73345910183341</v>
+        <v>0.0048977096943686</v>
       </c>
       <c r="K128">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>19978200.0</v>
+        <v>39927760.0</v>
       </c>
       <c r="N128" s="1">
-        <v>20116693.15</v>
+        <v>39927760.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.59</v>
+        <v>0.95</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="B129" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="C129" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.35</v>
+        <v>99.9357</v>
       </c>
       <c r="E129" s="1">
-        <v>100.747</v>
+        <v>99.63136397</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>30224100.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I129" s="1">
-        <v>-119100.0</v>
+        <v>91300.81</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.3940563987017</v>
+        <v>0.30546207661591</v>
       </c>
       <c r="K129">
-        <v>1.51</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>30105000.0</v>
+        <v>29980710.0</v>
       </c>
       <c r="N129" s="1">
-        <v>30559109.59</v>
+        <v>29980710.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.89</v>
+        <v>0.71</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="B130" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="C130" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.275</v>
+        <v>100.0013</v>
       </c>
       <c r="E130" s="1">
-        <v>98.63892667</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>14795839.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>95411.0</v>
+        <v>325.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.6448502176862</v>
+        <v>0.0013</v>
       </c>
       <c r="K130">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="M130" s="1">
-        <v>14891250.0</v>
+        <v>25000325.0</v>
       </c>
       <c r="N130" s="1">
-        <v>14904041.1</v>
+        <v>25018084.17</v>
       </c>
       <c r="O130" s="1">
-        <v>0.43</v>
+        <v>0.59</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="B131" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="C131" s="1">
-        <v>19900000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.506</v>
+        <v>100.0082</v>
       </c>
       <c r="E131" s="1">
-        <v>100.5281407</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>20005100.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-4406.0</v>
+        <v>2050.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.022024383782136</v>
+        <v>0.0082</v>
       </c>
       <c r="K131">
-        <v>1.67</v>
+        <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
       <c r="M131" s="1">
-        <v>20000694.0</v>
+        <v>25002050.0</v>
       </c>
       <c r="N131" s="1">
-        <v>20333950.85</v>
+        <v>25020225.83</v>
       </c>
       <c r="O131" s="1">
         <v>0.59</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="B132" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="C132" s="1">
-        <v>3124000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.043</v>
+        <v>99.5132</v>
       </c>
       <c r="E132" s="1">
-        <v>99.04783611</v>
+        <v>99.41072909</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>3094254.4</v>
+        <v>34793755.18</v>
       </c>
       <c r="I132" s="1">
-        <v>-151.08</v>
+        <v>35864.82</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.0048825978885253</v>
+        <v>0.10307832487312</v>
       </c>
       <c r="K132">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>3094103.32</v>
+        <v>34829620.0</v>
       </c>
       <c r="N132" s="1">
-        <v>3105015.92</v>
+        <v>34829620.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.09</v>
+        <v>0.82</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
       <c r="B133" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
       <c r="C133" s="1">
-        <v>46499000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.039</v>
+        <v>99.6816</v>
       </c>
       <c r="E133" s="1">
-        <v>101.14901439</v>
+        <v>99.621039</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>47033280.2</v>
+        <v>14943155.85</v>
       </c>
       <c r="I133" s="1">
-        <v>-516145.59</v>
+        <v>9084.15</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.0974050455448</v>
+        <v>0.060791375604906</v>
       </c>
       <c r="K133">
-        <v>3.91</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>46517134.61</v>
+        <v>14952240.0</v>
       </c>
       <c r="N133" s="1">
-        <v>48336328.36</v>
+        <v>14952240.0</v>
       </c>
       <c r="O133" s="1">
-        <v>1.41</v>
+        <v>0.35</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>338</v>
+        <v>325</v>
       </c>
       <c r="B134" t="s">
-        <v>339</v>
+        <v>326</v>
       </c>
       <c r="C134" s="1">
-        <v>8800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.661</v>
+        <v>100.0251</v>
       </c>
       <c r="E134" s="1">
-        <v>98.743125</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>8689395.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>80773.0</v>
+        <v>7530.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.92955838697631</v>
+        <v>0.0251</v>
       </c>
       <c r="K134">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>340</v>
+        <v>327</v>
       </c>
       <c r="M134" s="1">
-        <v>8770168.0</v>
+        <v>30007530.0</v>
       </c>
       <c r="N134" s="1">
-        <v>8788431.01</v>
+        <v>30281770.75</v>
       </c>
       <c r="O134" s="1">
-        <v>0.26</v>
+        <v>0.72</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="B135" t="s">
-        <v>342</v>
+        <v>329</v>
       </c>
       <c r="C135" s="1">
-        <v>9400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.236</v>
+        <v>99.9969</v>
       </c>
       <c r="E135" s="1">
-        <v>98.855</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>9292370.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>35814.0</v>
+        <v>-620.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.38541297860503</v>
+        <v>-0.0031</v>
       </c>
       <c r="K135">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>343</v>
+        <v>330</v>
       </c>
       <c r="M135" s="1">
-        <v>9328184.0</v>
+        <v>19999380.0</v>
       </c>
       <c r="N135" s="1">
-        <v>9360697.7</v>
+        <v>20057821.89</v>
       </c>
       <c r="O135" s="1">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>344</v>
+        <v>331</v>
       </c>
       <c r="B136" t="s">
-        <v>345</v>
+        <v>332</v>
       </c>
       <c r="C136" s="1">
-        <v>1000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.798</v>
+        <v>100.0126</v>
       </c>
       <c r="E136" s="1">
-        <v>98.02</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>980200.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>17780.0</v>
+        <v>1890.0</v>
       </c>
       <c r="J136" s="1">
-        <v>1.8139155274434</v>
+        <v>0.0126</v>
       </c>
       <c r="K136">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>346</v>
+        <v>333</v>
       </c>
       <c r="M136" s="1">
-        <v>997980.0</v>
+        <v>15001890.0</v>
       </c>
       <c r="N136" s="1">
-        <v>999099.86</v>
+        <v>15116300.5</v>
       </c>
       <c r="O136" s="1">
-        <v>0.03</v>
+        <v>0.36</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>347</v>
+        <v>334</v>
       </c>
       <c r="B137" t="s">
-        <v>348</v>
+        <v>335</v>
       </c>
       <c r="C137" s="1">
-        <v>9088000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.782</v>
+        <v>100.0131</v>
       </c>
       <c r="E137" s="1">
-        <v>98.65440383</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>8965712.22</v>
+        <v>10000000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>102475.94</v>
+        <v>1310.0</v>
       </c>
       <c r="J137" s="1">
-        <v>1.1429760122281</v>
+        <v>0.0131</v>
       </c>
       <c r="K137">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L137" t="s">
-        <v>349</v>
+        <v>336</v>
       </c>
       <c r="M137" s="1">
-        <v>9068188.16</v>
+        <v>10001310.0</v>
       </c>
       <c r="N137" s="1">
-        <v>9078365.48</v>
+        <v>10074850.33</v>
       </c>
       <c r="O137" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="B138" t="s">
-        <v>351</v>
+        <v>338</v>
       </c>
       <c r="C138" s="1">
-        <v>4100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.796</v>
+        <v>100.0039</v>
       </c>
       <c r="E138" s="1">
-        <v>99.37609756</v>
+        <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>4074420.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>17216.0</v>
+        <v>390.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0.42253866808036</v>
+        <v>0.0039</v>
       </c>
       <c r="K138">
-        <v>0.75</v>
+        <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="M138" s="1">
-        <v>4091636.0</v>
+        <v>10000390.0</v>
       </c>
       <c r="N138" s="1">
-        <v>4122498.33</v>
+        <v>10030167.33</v>
       </c>
       <c r="O138" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="B139" t="s">
-        <v>354</v>
+        <v>341</v>
       </c>
       <c r="C139" s="1">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.159</v>
+        <v>99.7764</v>
       </c>
       <c r="E139" s="1">
-        <v>100.68475</v>
+        <v>99.42696925</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>12082170.0</v>
+        <v>19885393.85</v>
       </c>
       <c r="I139" s="1">
-        <v>-63090.0</v>
+        <v>69886.15</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.52217441072258</v>
+        <v>0.35144463583255</v>
       </c>
       <c r="K139">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>12019080.0</v>
+        <v>19955280.0</v>
       </c>
       <c r="N139" s="1">
-        <v>12105874.52</v>
+        <v>19955280.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>356</v>
+        <v>342</v>
       </c>
       <c r="B140" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="C140" s="1">
-        <v>7800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.66</v>
+        <v>99.9573</v>
       </c>
       <c r="E140" s="1">
-        <v>101.89661538</v>
+        <v>99.80217</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>7947936.0</v>
+        <v>9980217.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-96456.0</v>
+        <v>15513.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.2135980964114</v>
+        <v>0.15543750201023</v>
       </c>
       <c r="K140">
-        <v>2.62</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>7851480.0</v>
+        <v>9995730.0</v>
       </c>
       <c r="N140" s="1">
-        <v>8055829.32</v>
+        <v>9995730.0</v>
       </c>
       <c r="O140" s="1">
         <v>0.24</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>359</v>
+        <v>344</v>
       </c>
       <c r="B141" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
       <c r="C141" s="1">
-        <v>17450000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.89</v>
+        <v>99.8169</v>
       </c>
       <c r="E141" s="1">
-        <v>99.71702006</v>
+        <v>99.79508743</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>17400620.0</v>
+        <v>29938526.23</v>
       </c>
       <c r="I141" s="1">
-        <v>30185.0</v>
+        <v>6543.77</v>
       </c>
       <c r="J141" s="1">
-        <v>0.17347083034972</v>
+        <v>0.021857355134077</v>
       </c>
       <c r="K141">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>17430805.0</v>
+        <v>29945070.0</v>
       </c>
       <c r="N141" s="1">
-        <v>17667455.68</v>
+        <v>29945070.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.52</v>
+        <v>0.71</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>2773749642</v>
+        <v>346</v>
+      </c>
+      <c r="B142" t="s">
+        <v>347</v>
       </c>
       <c r="C142" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.00252785</v>
+        <v>99.4192</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0</v>
+        <v>99.40302957</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>0.0</v>
+        <v>29820908.87</v>
       </c>
       <c r="I142" s="1">
-        <v>505.57</v>
+        <v>4851.13</v>
       </c>
       <c r="J142" s="1">
-        <v>0</v>
+        <v>0.01626754577182</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142" t="s">
-        <v>363</v>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>505.57</v>
+        <v>29825760.0</v>
       </c>
       <c r="N142" s="1">
-        <v>30821.12</v>
+        <v>29825760.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.0</v>
+        <v>0.71</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>2789797962</v>
+        <v>348</v>
+      </c>
+      <c r="B143" t="s">
+        <v>349</v>
       </c>
       <c r="C143" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.01432543</v>
+        <v>99.9762</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0</v>
+        <v>99.8203234</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>0.0</v>
+        <v>29946097.02</v>
       </c>
       <c r="I143" s="1">
-        <v>5730.17</v>
+        <v>46762.98</v>
       </c>
       <c r="J143" s="1">
-        <v>0</v>
+        <v>0.15615717790792</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>365</v>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>5730.17</v>
+        <v>29992860.0</v>
       </c>
       <c r="N143" s="1">
-        <v>94529.06</v>
+        <v>29992860.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.0</v>
+        <v>0.71</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>2792185442</v>
+        <v>350</v>
+      </c>
+      <c r="B144" t="s">
+        <v>351</v>
       </c>
       <c r="C144" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.01573549</v>
+        <v>99.7065</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0</v>
+        <v>99.421972</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>0.0</v>
+        <v>9942197.2</v>
       </c>
       <c r="I144" s="1">
-        <v>5507.42</v>
+        <v>28452.8</v>
       </c>
       <c r="J144" s="1">
-        <v>0</v>
+        <v>0.28618221332403</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144" t="s">
-        <v>367</v>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>5507.42</v>
+        <v>9970650.0</v>
       </c>
       <c r="N144" s="1">
-        <v>79022.98</v>
+        <v>9970650.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>2796875442</v>
+        <v>352</v>
+      </c>
+      <c r="B145" t="s">
+        <v>353</v>
       </c>
       <c r="C145" s="1">
-        <v>22900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0070176</v>
+        <v>99.8499</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0</v>
+        <v>99.80748247</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>0.0</v>
+        <v>14971122.37</v>
       </c>
       <c r="I145" s="1">
-        <v>1607.03</v>
+        <v>6362.63</v>
       </c>
       <c r="J145" s="1">
-        <v>0</v>
+        <v>0.042499352037559</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>369</v>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>1607.03</v>
+        <v>14977485.0</v>
       </c>
       <c r="N145" s="1">
-        <v>47932.26</v>
+        <v>14977485.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>2798594412</v>
+        <v>354</v>
+      </c>
+      <c r="B146" t="s">
+        <v>355</v>
       </c>
       <c r="C146" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.03278153</v>
+        <v>99.9878</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0</v>
+        <v>99.458614</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>0.0</v>
+        <v>24864653.5</v>
       </c>
       <c r="I146" s="1">
-        <v>4917.23</v>
+        <v>132296.5</v>
       </c>
       <c r="J146" s="1">
-        <v>0</v>
+        <v>0.53206653372427</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146" t="s">
-        <v>371</v>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>4917.23</v>
+        <v>24996950.0</v>
       </c>
       <c r="N146" s="1">
-        <v>34411.44</v>
+        <v>24996950.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.0</v>
+        <v>0.59</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>2813842972</v>
+        <v>356</v>
+      </c>
+      <c r="B147" t="s">
+        <v>357</v>
       </c>
       <c r="C147" s="1">
-        <v>15000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.02451447</v>
+        <v>99.9815</v>
       </c>
       <c r="E147" s="1">
-        <v>0.0</v>
+        <v>99.80962703</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>0.0</v>
+        <v>7385912.4</v>
       </c>
       <c r="I147" s="1">
-        <v>3677.17</v>
+        <v>12718.6</v>
       </c>
       <c r="J147" s="1">
-        <v>0</v>
+        <v>0.17220079674923</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147" t="s">
-        <v>373</v>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>3677.17</v>
+        <v>7398631.0</v>
       </c>
       <c r="N147" s="1">
-        <v>24199.5</v>
+        <v>7398631.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>2862709242</v>
+        <v>358</v>
+      </c>
+      <c r="B148" t="s">
+        <v>359</v>
       </c>
       <c r="C148" s="1">
-        <v>12500000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.07174328</v>
+        <v>99.815</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0</v>
+        <v>99.61683493</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>0.0</v>
+        <v>7471262.62</v>
       </c>
       <c r="I148" s="1">
-        <v>8967.91</v>
+        <v>14862.38</v>
       </c>
       <c r="J148" s="1">
-        <v>0</v>
+        <v>0.19892728653674</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>375</v>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>8967.91</v>
+        <v>7486125.0</v>
       </c>
       <c r="N148" s="1">
-        <v>18711.56</v>
+        <v>7486125.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>2863881832</v>
+        <v>360</v>
+      </c>
+      <c r="B149" t="s">
+        <v>361</v>
       </c>
       <c r="C149" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.07850527</v>
+        <v>98.9369</v>
       </c>
       <c r="E149" s="1">
-        <v>0.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>0.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I149" s="1">
-        <v>23551.58</v>
+        <v>109842.37</v>
       </c>
       <c r="J149" s="1">
-        <v>0</v>
+        <v>1.1226909305414</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>377</v>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>23551.58</v>
+        <v>9893690.0</v>
       </c>
       <c r="N149" s="1">
-        <v>48317.41</v>
+        <v>9893690.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>2892744252</v>
+        <v>362</v>
+      </c>
+      <c r="B150" t="s">
+        <v>363</v>
       </c>
       <c r="C150" s="1">
-        <v>20000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.1075423</v>
+        <v>99.6647</v>
       </c>
       <c r="E150" s="1">
-        <v>0.0</v>
+        <v>99.48099271</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>0.0</v>
+        <v>62673025.41</v>
       </c>
       <c r="I150" s="1">
-        <v>21508.46</v>
+        <v>115735.59</v>
       </c>
       <c r="J150" s="1">
-        <v>0</v>
+        <v>0.18466571422533</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150" t="s">
-        <v>379</v>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>21508.46</v>
+        <v>62788761.0</v>
       </c>
       <c r="N150" s="1">
-        <v>33010.41</v>
+        <v>62788761.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.0</v>
+        <v>1.49</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>2905161052</v>
+        <v>364</v>
+      </c>
+      <c r="B151" t="s">
+        <v>365</v>
       </c>
       <c r="C151" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0772727</v>
+        <v>100.0072</v>
       </c>
       <c r="E151" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>0.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>15454.54</v>
+        <v>2880.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0</v>
+        <v>0.0072</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="M151" s="1">
-        <v>15454.54</v>
+        <v>40002880.0</v>
       </c>
       <c r="N151" s="1">
-        <v>22219.6</v>
+        <v>40005335.56</v>
       </c>
       <c r="O151" s="1">
-        <v>0.0</v>
+        <v>0.95</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>2923119492</v>
+        <v>367</v>
+      </c>
+      <c r="B152" t="s">
+        <v>368</v>
       </c>
       <c r="C152" s="1">
-        <v>7800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.11984205</v>
+        <v>99.7381</v>
       </c>
       <c r="E152" s="1">
-        <v>0.0</v>
+        <v>99.4309374</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>0.0</v>
+        <v>14914640.61</v>
       </c>
       <c r="I152" s="1">
-        <v>9347.68</v>
+        <v>46074.39</v>
       </c>
       <c r="J152" s="1">
-        <v>0</v>
+        <v>0.30892055132128</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152" t="s">
-        <v>383</v>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>9347.68</v>
+        <v>14960715.0</v>
       </c>
       <c r="N152" s="1">
-        <v>12141.83</v>
+        <v>14960715.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>2926581072</v>
+        <v>369</v>
+      </c>
+      <c r="B153" t="s">
+        <v>370</v>
       </c>
       <c r="C153" s="1">
-        <v>9088000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.01097337</v>
+        <v>99.912</v>
       </c>
       <c r="E153" s="1">
-        <v>0.0</v>
+        <v>99.7960003</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>0.0</v>
+        <v>9979600.03</v>
       </c>
       <c r="I153" s="1">
-        <v>997.26</v>
+        <v>11599.97</v>
       </c>
       <c r="J153" s="1">
-        <v>0</v>
+        <v>0.11623682276974</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>385</v>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>997.26</v>
+        <v>9991200.0</v>
       </c>
       <c r="N153" s="1">
-        <v>4638.21</v>
+        <v>9991200.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>2926627552</v>
+        <v>371</v>
+      </c>
+      <c r="B154" t="s">
+        <v>372</v>
       </c>
       <c r="C154" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.1636826</v>
+        <v>100.0101</v>
       </c>
       <c r="E154" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>0.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>16368.26</v>
+        <v>3030.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0</v>
+        <v>0.0101</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>387</v>
+        <v>373</v>
       </c>
       <c r="M154" s="1">
-        <v>16368.26</v>
+        <v>30003030.0</v>
       </c>
       <c r="N154" s="1">
-        <v>22074.09</v>
+        <v>30026041.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.0</v>
+        <v>0.71</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>2935657812</v>
+        <v>374</v>
+      </c>
+      <c r="B155" t="s">
+        <v>375</v>
       </c>
       <c r="C155" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.18294777</v>
+        <v>100.0205</v>
       </c>
       <c r="E155" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>0.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>54884.33</v>
+        <v>4100.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0</v>
+        <v>0.0205</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="M155" s="1">
-        <v>54884.33</v>
+        <v>20004100.0</v>
       </c>
       <c r="N155" s="1">
-        <v>72426.33</v>
+        <v>20093816.39</v>
       </c>
       <c r="O155" s="1">
-        <v>0.0</v>
+        <v>0.48</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>2937267372</v>
+        <v>377</v>
+      </c>
+      <c r="B156" t="s">
+        <v>378</v>
       </c>
       <c r="C156" s="1">
-        <v>10000000.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.0152994</v>
+        <v>99.891</v>
       </c>
       <c r="E156" s="1">
-        <v>0.0</v>
+        <v>99.9</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>0.0</v>
+        <v>2211786.0</v>
       </c>
       <c r="I156" s="1">
-        <v>1529.94</v>
+        <v>-199.26</v>
       </c>
       <c r="J156" s="1">
-        <v>0</v>
+        <v>-0.009009009009009</v>
       </c>
       <c r="K156">
-        <v>0.0</v>
+        <v>1.45</v>
       </c>
       <c r="L156" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="M156" s="1">
-        <v>1529.94</v>
+        <v>2211586.74</v>
       </c>
       <c r="N156" s="1">
-        <v>5084.36</v>
+        <v>2243795.89</v>
       </c>
       <c r="O156" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>2943810772</v>
+        <v>380</v>
+      </c>
+      <c r="B157" t="s">
+        <v>381</v>
       </c>
       <c r="C157" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.00387865</v>
+        <v>98.695</v>
       </c>
       <c r="E157" s="1">
-        <v>0.0</v>
+        <v>98.33</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>0.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I157" s="1">
-        <v>775.73</v>
+        <v>14600.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0</v>
+        <v>0.37119902369572</v>
       </c>
       <c r="K157">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="L157" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="M157" s="1">
-        <v>775.73</v>
+        <v>3947800.0</v>
       </c>
       <c r="N157" s="1">
-        <v>4196.07</v>
+        <v>3955361.64</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>2949187952</v>
+        <v>383</v>
+      </c>
+      <c r="B158" t="s">
+        <v>384</v>
       </c>
       <c r="C158" s="1">
-        <v>10000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.1858584</v>
+        <v>99.938</v>
       </c>
       <c r="E158" s="1">
-        <v>0.0</v>
+        <v>98.97545327</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>0.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I158" s="1">
-        <v>18585.84</v>
+        <v>205985.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0</v>
+        <v>0.97251055404231</v>
       </c>
       <c r="K158">
-        <v>0.0</v>
+        <v>0.95</v>
       </c>
       <c r="L158" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="M158" s="1">
-        <v>18585.84</v>
+        <v>21386732.0</v>
       </c>
       <c r="N158" s="1">
-        <v>21715.23</v>
+        <v>21589005.97</v>
       </c>
       <c r="O158" s="1">
-        <v>0.0</v>
+        <v>0.51</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>2952571562</v>
+        <v>386</v>
+      </c>
+      <c r="B159" t="s">
+        <v>387</v>
       </c>
       <c r="C159" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.00872563</v>
+        <v>99.976</v>
       </c>
       <c r="E159" s="1">
-        <v>0.0</v>
+        <v>99.163675</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>0.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I159" s="1">
-        <v>558.44</v>
+        <v>162465.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0</v>
+        <v>0.81917597346004</v>
       </c>
       <c r="K159">
-        <v>0.0</v>
+        <v>0.74</v>
       </c>
       <c r="L159" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="M159" s="1">
-        <v>558.44</v>
+        <v>19995200.0</v>
       </c>
       <c r="N159" s="1">
-        <v>1669.16</v>
+        <v>20142323.29</v>
       </c>
       <c r="O159" s="1">
-        <v>0.0</v>
+        <v>0.48</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>2957753962</v>
+        <v>389</v>
+      </c>
+      <c r="B160" t="s">
+        <v>390</v>
       </c>
       <c r="C160" s="1">
-        <v>8800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.02243705</v>
+        <v>100.316</v>
       </c>
       <c r="E160" s="1">
-        <v>0.0</v>
+        <v>100.747</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>0.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1974.46</v>
+        <v>-129300.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0</v>
+        <v>-0.42780430186507</v>
       </c>
       <c r="K160">
-        <v>0.0</v>
+        <v>1.7</v>
       </c>
       <c r="L160" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="M160" s="1">
-        <v>1974.46</v>
+        <v>30094800.0</v>
       </c>
       <c r="N160" s="1">
-        <v>3164.32</v>
+        <v>30605005.48</v>
       </c>
       <c r="O160" s="1">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>2962625832</v>
+        <v>392</v>
+      </c>
+      <c r="B161" t="s">
+        <v>393</v>
       </c>
       <c r="C161" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.1947556</v>
+        <v>99.414</v>
       </c>
       <c r="E161" s="1">
-        <v>0.0</v>
+        <v>98.63892667</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>0.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I161" s="1">
-        <v>77902.24</v>
+        <v>116261.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0</v>
+        <v>0.78576821496909</v>
       </c>
       <c r="K161">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L161" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="M161" s="1">
-        <v>77902.24</v>
+        <v>14912100.0</v>
       </c>
       <c r="N161" s="1">
-        <v>85262.42</v>
+        <v>14925969.86</v>
       </c>
       <c r="O161" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>2962647772</v>
+        <v>395</v>
+      </c>
+      <c r="B162" t="s">
+        <v>396</v>
       </c>
       <c r="C162" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0572968</v>
+        <v>99.295</v>
       </c>
       <c r="E162" s="1">
-        <v>0.0</v>
+        <v>99.268</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>0.0</v>
+        <v>12408500.0</v>
       </c>
       <c r="I162" s="1">
-        <v>11459.36</v>
+        <v>3375.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0</v>
+        <v>0.027199097392916</v>
       </c>
       <c r="K162">
-        <v>0.0</v>
+        <v>0.44</v>
       </c>
       <c r="L162" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="M162" s="1">
-        <v>11459.36</v>
+        <v>12411875.0</v>
       </c>
       <c r="N162" s="1">
-        <v>14482.58</v>
+        <v>12467354.45</v>
       </c>
       <c r="O162" s="1">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>3009856922</v>
+        <v>398</v>
+      </c>
+      <c r="B163" t="s">
+        <v>399</v>
       </c>
       <c r="C163" s="1">
-        <v>9500000.0</v>
+        <v>19900000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.26445958</v>
+        <v>100.449</v>
       </c>
       <c r="E163" s="1">
-        <v>0.0</v>
+        <v>100.5281407</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>0.0</v>
+        <v>20005100.0</v>
       </c>
       <c r="I163" s="1">
-        <v>25123.66</v>
+        <v>-15749.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0</v>
+        <v>-0.078724925144088</v>
       </c>
       <c r="K163">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>215.88</v>
+        <v>1.89</v>
+      </c>
+      <c r="L163" t="s">
+        <v>400</v>
       </c>
       <c r="M163" s="1">
-        <v>25123.66</v>
+        <v>19989351.0</v>
       </c>
       <c r="N163" s="1">
-        <v>25339.54</v>
+        <v>20365542.78</v>
       </c>
       <c r="O163" s="1">
-        <v>0.0</v>
+        <v>0.48</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>3009858932</v>
+        <v>401</v>
+      </c>
+      <c r="B164" t="s">
+        <v>402</v>
       </c>
       <c r="C164" s="1">
-        <v>15000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.06456427</v>
+        <v>99.114</v>
       </c>
       <c r="E164" s="1">
-        <v>0.0</v>
+        <v>99.04783611</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>0.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I164" s="1">
-        <v>9684.64</v>
+        <v>2066.96</v>
       </c>
       <c r="J164" s="1">
-        <v>0</v>
+        <v>0.066799937329006</v>
       </c>
       <c r="K164">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>540.85</v>
+        <v>0.42</v>
+      </c>
+      <c r="L164" t="s">
+        <v>403</v>
       </c>
       <c r="M164" s="1">
-        <v>9684.64</v>
+        <v>3096321.36</v>
       </c>
       <c r="N164" s="1">
-        <v>10225.49</v>
+        <v>3109480.68</v>
       </c>
       <c r="O164" s="1">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>404</v>
+      </c>
+      <c r="B165" t="s">
+        <v>405</v>
+      </c>
+      <c r="C165" s="1">
+        <v>8800000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.784</v>
+      </c>
+      <c r="E165" s="1">
+        <v>98.743125</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>8689395.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>91597.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>1.0541240212926</v>
+      </c>
+      <c r="K165">
+        <v>0.22</v>
+      </c>
+      <c r="L165" t="s">
         <v>406</v>
       </c>
-      <c r="B165">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>53074.73</v>
+        <v>8780992.0</v>
       </c>
       <c r="N165" s="1">
-        <v>53620.21</v>
+        <v>8800520.77</v>
       </c>
       <c r="O165" s="1">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>407</v>
       </c>
-      <c r="B166">
-        <v>3015607942</v>
+      <c r="B166" t="s">
+        <v>408</v>
       </c>
       <c r="C166" s="1">
-        <v>15000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.27187253</v>
+        <v>99.333</v>
       </c>
       <c r="E166" s="1">
-        <v>0.0</v>
+        <v>98.855</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>0.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I166" s="1">
-        <v>40780.88</v>
+        <v>44932.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0</v>
+        <v>0.48353649284305</v>
       </c>
       <c r="K166">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>336.89</v>
+        <v>0.38</v>
+      </c>
+      <c r="L166" t="s">
+        <v>409</v>
       </c>
       <c r="M166" s="1">
-        <v>40780.88</v>
+        <v>9337302.0</v>
       </c>
       <c r="N166" s="1">
-        <v>41117.77</v>
+        <v>9373195.84</v>
       </c>
       <c r="O166" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>3017270942</v>
+        <v>410</v>
+      </c>
+      <c r="B167" t="s">
+        <v>411</v>
       </c>
       <c r="C167" s="1">
-        <v>20000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.16465345</v>
+        <v>99.916</v>
       </c>
       <c r="E167" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I167" s="1">
-        <v>32930.69</v>
+        <v>18960.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0</v>
+        <v>1.934299122628</v>
       </c>
       <c r="K167">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>341.59</v>
+        <v>0.12</v>
+      </c>
+      <c r="L167" t="s">
+        <v>412</v>
       </c>
       <c r="M167" s="1">
-        <v>32930.69</v>
+        <v>999160.0</v>
       </c>
       <c r="N167" s="1">
-        <v>33272.28</v>
+        <v>1000351.78</v>
       </c>
       <c r="O167" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>3021967322</v>
+        <v>413</v>
+      </c>
+      <c r="B168" t="s">
+        <v>414</v>
       </c>
       <c r="C168" s="1">
-        <v>8500000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.28294141</v>
+        <v>99.907</v>
       </c>
       <c r="E168" s="1">
-        <v>0.0</v>
+        <v>98.65440383</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>0.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I168" s="1">
-        <v>24050.02</v>
+        <v>113835.94</v>
       </c>
       <c r="J168" s="1">
-        <v>0</v>
+        <v>1.2696809490055</v>
       </c>
       <c r="K168">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>187.49</v>
+        <v>0.12</v>
+      </c>
+      <c r="L168" t="s">
+        <v>415</v>
       </c>
       <c r="M168" s="1">
-        <v>24050.02</v>
+        <v>9079548.16</v>
       </c>
       <c r="N168" s="1">
-        <v>24237.51</v>
+        <v>9090379.06</v>
       </c>
       <c r="O168" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>3022014132</v>
+        <v>416</v>
+      </c>
+      <c r="B169" t="s">
+        <v>417</v>
       </c>
       <c r="C169" s="1">
-        <v>20000000.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.2836333</v>
+        <v>100.0245</v>
       </c>
       <c r="E169" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>0.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>56726.66</v>
+        <v>7412.48</v>
       </c>
       <c r="J169" s="1">
-        <v>0</v>
+        <v>0.024500016526194</v>
       </c>
       <c r="K169">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>501.7</v>
+        <v>0.12</v>
+      </c>
+      <c r="L169" t="s">
+        <v>418</v>
       </c>
       <c r="M169" s="1">
-        <v>56726.66</v>
+        <v>30262412.48</v>
       </c>
       <c r="N169" s="1">
-        <v>57228.36</v>
+        <v>30298852.06</v>
       </c>
       <c r="O169" s="1">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>3032560652</v>
+        <v>419</v>
+      </c>
+      <c r="B170" t="s">
+        <v>420</v>
       </c>
       <c r="C170" s="1">
-        <v>12000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.3177765</v>
+        <v>99.886</v>
       </c>
       <c r="E170" s="1">
-        <v>0.0</v>
+        <v>99.37609756</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>0.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I170" s="1">
-        <v>38133.18</v>
+        <v>20906.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0</v>
+        <v>0.51310370555809</v>
       </c>
       <c r="K170">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-207.75</v>
+        <v>0.8</v>
+      </c>
+      <c r="L170" t="s">
+        <v>421</v>
       </c>
       <c r="M170" s="1">
-        <v>38133.18</v>
+        <v>4095326.0</v>
       </c>
       <c r="N170" s="1">
-        <v>37925.43</v>
+        <v>4128252.37</v>
       </c>
       <c r="O170" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>3033105672</v>
+        <v>422</v>
+      </c>
+      <c r="B171" t="s">
+        <v>423</v>
       </c>
       <c r="C171" s="1">
-        <v>4000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.268626</v>
+        <v>100.227</v>
       </c>
       <c r="E171" s="1">
-        <v>0.0</v>
+        <v>100.68475</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>0.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I171" s="1">
-        <v>10745.04</v>
+        <v>-54930.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0</v>
+        <v>-0.45463687400525</v>
       </c>
       <c r="K171">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-24.77</v>
+        <v>0.9</v>
+      </c>
+      <c r="L171" t="s">
+        <v>424</v>
       </c>
       <c r="M171" s="1">
-        <v>10745.04</v>
+        <v>12027240.0</v>
       </c>
       <c r="N171" s="1">
-        <v>10720.27</v>
+        <v>12134746.85</v>
       </c>
       <c r="O171" s="1">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>3037280862</v>
+        <v>425</v>
+      </c>
+      <c r="B172" t="s">
+        <v>426</v>
       </c>
       <c r="C172" s="1">
-        <v>15000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.31600847</v>
+        <v>100.571</v>
       </c>
       <c r="E172" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I172" s="1">
-        <v>47401.27</v>
+        <v>-103398.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0</v>
+        <v>-1.3009415274607</v>
       </c>
       <c r="K172">
-        <v>0.0</v>
+        <v>2.86</v>
       </c>
       <c r="L172" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="M172" s="1">
-        <v>47401.27</v>
+        <v>7844538.0</v>
       </c>
       <c r="N172" s="1">
-        <v>48425.14</v>
+        <v>8067959.92</v>
       </c>
       <c r="O172" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>3042209452</v>
+        <v>428</v>
+      </c>
+      <c r="B173" t="s">
+        <v>429</v>
       </c>
       <c r="C173" s="1">
-        <v>10000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.3209074</v>
+        <v>99.964</v>
       </c>
       <c r="E173" s="1">
-        <v>0.0</v>
+        <v>99.71702006</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>0.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I173" s="1">
-        <v>32090.74</v>
+        <v>43098.0</v>
       </c>
       <c r="J173" s="1">
-        <v>0</v>
+        <v>0.24768082976354</v>
       </c>
       <c r="K173">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>490.09</v>
+        <v>1.44</v>
+      </c>
+      <c r="L173" t="s">
+        <v>430</v>
       </c>
       <c r="M173" s="1">
-        <v>32090.74</v>
+        <v>17443718.0</v>
       </c>
       <c r="N173" s="1">
-        <v>32580.83</v>
+        <v>17695428.27</v>
       </c>
       <c r="O173" s="1">
-        <v>0.0</v>
+        <v>0.42</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="B174">
-        <v>3047030172</v>
+        <v>2792185442</v>
       </c>
       <c r="C174" s="1">
-        <v>3124000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.31041581</v>
+        <v>100.00199466</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>9697.39</v>
+        <v>698.13</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
-      <c r="L174">
-        <v>139.44</v>
+      <c r="L174" t="s">
+        <v>432</v>
       </c>
       <c r="M174" s="1">
-        <v>9697.39</v>
+        <v>698.13</v>
       </c>
       <c r="N174" s="1">
-        <v>9836.83</v>
+        <v>79035.13</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>417</v>
+        <v>433</v>
       </c>
       <c r="B175">
-        <v>3050153122</v>
+        <v>2798594412</v>
       </c>
       <c r="C175" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.3345429</v>
+        <v>100.01926107</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>33454.29</v>
+        <v>2889.16</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175">
-        <v>470.66</v>
+      <c r="L175" t="s">
+        <v>434</v>
       </c>
       <c r="M175" s="1">
-        <v>33454.29</v>
+        <v>2889.16</v>
       </c>
       <c r="N175" s="1">
-        <v>33924.95</v>
+        <v>34494.99</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>418</v>
+        <v>435</v>
       </c>
       <c r="B176">
-        <v>3051781772</v>
+        <v>2813842972</v>
       </c>
       <c r="C176" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.33600945</v>
+        <v>100.01485513</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>67201.89</v>
+        <v>2228.27</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
-      <c r="L176">
-        <v>905.14</v>
+      <c r="L176" t="s">
+        <v>436</v>
       </c>
       <c r="M176" s="1">
-        <v>67201.89</v>
+        <v>2228.27</v>
       </c>
       <c r="N176" s="1">
-        <v>68107.03</v>
+        <v>24271.6</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>419</v>
+        <v>437</v>
       </c>
       <c r="B177">
-        <v>3053286692</v>
+        <v>2862709242</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.22111947</v>
+        <v>100.06506144</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>33167.92</v>
+        <v>8132.68</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
-      <c r="L177">
-        <v>791.76</v>
+      <c r="L177" t="s">
+        <v>438</v>
       </c>
       <c r="M177" s="1">
-        <v>33167.92</v>
+        <v>8132.68</v>
       </c>
       <c r="N177" s="1">
-        <v>33959.68</v>
+        <v>18762.68</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>420</v>
+        <v>439</v>
       </c>
       <c r="B178">
-        <v>3053302732</v>
+        <v>2863881832</v>
       </c>
       <c r="C178" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.34274073</v>
+        <v>100.07136573</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>51411.11</v>
+        <v>21409.72</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178">
-        <v>896.76</v>
+      <c r="L178" t="s">
+        <v>440</v>
       </c>
       <c r="M178" s="1">
-        <v>51411.11</v>
+        <v>21409.72</v>
       </c>
       <c r="N178" s="1">
-        <v>52307.87</v>
+        <v>48413.39</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>421</v>
+        <v>441</v>
       </c>
       <c r="B179">
-        <v>3089978672</v>
+        <v>2892744252</v>
       </c>
       <c r="C179" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.1816499</v>
+        <v>100.09940465</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>36329.98</v>
+        <v>19880.93</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>422</v>
+        <v>442</v>
       </c>
       <c r="M179" s="1">
-        <v>36329.98</v>
+        <v>19880.93</v>
       </c>
       <c r="N179" s="1">
-        <v>29126.65</v>
+        <v>32581.38</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>423</v>
+        <v>443</v>
       </c>
       <c r="B180">
-        <v>3094522902</v>
+        <v>2905161052</v>
       </c>
       <c r="C180" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.0787634</v>
+        <v>100.07296185</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>11814.51</v>
+        <v>14592.37</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180" t="s">
-        <v>424</v>
+        <v>444</v>
       </c>
       <c r="M180" s="1">
-        <v>11814.51</v>
+        <v>14592.37</v>
       </c>
       <c r="N180" s="1">
-        <v>6892.39</v>
+        <v>22161.59</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>425</v>
+        <v>445</v>
       </c>
       <c r="B181">
-        <v>3094554102</v>
+        <v>2923119492</v>
       </c>
       <c r="C181" s="1">
-        <v>15000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.13898093</v>
+        <v>100.10918897</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>20847.14</v>
+        <v>8516.74</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>426</v>
+        <v>446</v>
       </c>
       <c r="M181" s="1">
-        <v>20847.14</v>
+        <v>8516.74</v>
       </c>
       <c r="N181" s="1">
-        <v>14733.35</v>
+        <v>11648.7</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>427</v>
+        <v>447</v>
       </c>
       <c r="B182">
-        <v>3095024362</v>
+        <v>2926581072</v>
       </c>
       <c r="C182" s="1">
-        <v>15000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.1546148</v>
+        <v>100.00549065</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>23192.22</v>
+        <v>498.99</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182" t="s">
-        <v>428</v>
+        <v>448</v>
       </c>
       <c r="M182" s="1">
-        <v>23192.22</v>
+        <v>498.99</v>
       </c>
       <c r="N182" s="1">
-        <v>17327.6</v>
+        <v>4577.23</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>429</v>
+        <v>449</v>
       </c>
       <c r="B183">
-        <v>3099290162</v>
+        <v>2926627552</v>
       </c>
       <c r="C183" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.99708735</v>
+        <v>100.1455181</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-582.53</v>
+        <v>14551.81</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183" t="s">
-        <v>430</v>
+        <v>450</v>
       </c>
       <c r="M183" s="1">
-        <v>-582.53</v>
+        <v>14551.81</v>
       </c>
       <c r="N183" s="1">
-        <v>-1744.3</v>
+        <v>20911.19</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>431</v>
+        <v>451</v>
       </c>
       <c r="B184">
-        <v>3099338312</v>
+        <v>2935657812</v>
       </c>
       <c r="C184" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.0045248</v>
+        <v>100.16202397</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>452.48</v>
+        <v>48607.19</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="M184" s="1">
-        <v>452.48</v>
+        <v>48607.19</v>
       </c>
       <c r="N184" s="1">
-        <v>-572.84</v>
+        <v>68227.6</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>433</v>
+        <v>453</v>
       </c>
       <c r="B185">
-        <v>3101407942</v>
+        <v>2937267372</v>
       </c>
       <c r="C185" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.1664596</v>
+        <v>100.0121094</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>16645.96</v>
+        <v>1210.94</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="M185" s="1">
-        <v>16645.96</v>
+        <v>1210.94</v>
       </c>
       <c r="N185" s="1">
-        <v>13114.83</v>
+        <v>5211.55</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>435</v>
+        <v>455</v>
       </c>
       <c r="B186">
-        <v>3103291672</v>
+        <v>2943810772</v>
       </c>
       <c r="C186" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.995189</v>
+        <v>100.00137525</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-240.55</v>
+        <v>275.05</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
-      <c r="L186">
-        <v>-374.55</v>
+      <c r="L186" t="s">
+        <v>456</v>
       </c>
       <c r="M186" s="1">
-        <v>-240.55</v>
+        <v>275.05</v>
       </c>
       <c r="N186" s="1">
-        <v>-615.1</v>
+        <v>4196.55</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>436</v>
+        <v>457</v>
       </c>
       <c r="B187">
-        <v>3119675662</v>
+        <v>2949187952</v>
       </c>
       <c r="C187" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.97264348</v>
+        <v>100.1643928</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-6839.13</v>
+        <v>16439.28</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" t="s">
-        <v>437</v>
+        <v>458</v>
       </c>
       <c r="M187" s="1">
-        <v>-6839.13</v>
+        <v>16439.28</v>
       </c>
       <c r="N187" s="1">
-        <v>-14437.37</v>
+        <v>19986.14</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>438</v>
+        <v>459</v>
       </c>
       <c r="B188">
-        <v>3119812902</v>
+        <v>2952571562</v>
       </c>
       <c r="C188" s="1">
-        <v>30000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.9898326</v>
+        <v>100.00639688</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-3050.22</v>
+        <v>409.4</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>439</v>
+        <v>460</v>
       </c>
       <c r="M188" s="1">
-        <v>-3050.22</v>
+        <v>409.4</v>
       </c>
       <c r="N188" s="1">
-        <v>-6483.11</v>
+        <v>1690.08</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>440</v>
+        <v>461</v>
       </c>
       <c r="B189">
-        <v>3121777262</v>
+        <v>2957753962</v>
       </c>
       <c r="C189" s="1">
-        <v>10000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.9892906</v>
+        <v>100.02201909</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-1070.94</v>
+        <v>1937.68</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" t="s">
-        <v>441</v>
+        <v>462</v>
       </c>
       <c r="M189" s="1">
-        <v>-1070.94</v>
+        <v>1937.68</v>
       </c>
       <c r="N189" s="1">
-        <v>-5192.06</v>
+        <v>3324.71</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>442</v>
+        <v>463</v>
       </c>
       <c r="B190">
-        <v>3123552652</v>
+        <v>2962625832</v>
       </c>
       <c r="C190" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.9867362</v>
+        <v>100.17667495</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-2652.76</v>
+        <v>70669.98</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190" t="s">
-        <v>443</v>
+        <v>464</v>
       </c>
       <c r="M190" s="1">
-        <v>-2652.76</v>
+        <v>70669.98</v>
       </c>
       <c r="N190" s="1">
-        <v>-5129.68</v>
+        <v>79165.56</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>444</v>
+        <v>465</v>
       </c>
       <c r="B191">
-        <v>3126897932</v>
+        <v>2962647772</v>
       </c>
       <c r="C191" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.9957873</v>
+        <v>100.0550366</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-421.27</v>
+        <v>11007.32</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191">
-        <v>-779.16</v>
+      <c r="L191" t="s">
+        <v>466</v>
       </c>
       <c r="M191" s="1">
-        <v>-421.27</v>
+        <v>11007.32</v>
       </c>
       <c r="N191" s="1">
-        <v>-1200.43</v>
+        <v>14511.76</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>445</v>
+        <v>467</v>
       </c>
       <c r="B192">
-        <v>3132138012</v>
+        <v>3009856922</v>
       </c>
       <c r="C192" s="1">
-        <v>15000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.9862462</v>
+        <v>100.23472</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-2063.07</v>
+        <v>22298.4</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
-      <c r="L192" t="s">
-        <v>446</v>
+      <c r="L192">
+        <v>288.19</v>
       </c>
       <c r="M192" s="1">
-        <v>-2063.07</v>
+        <v>22298.4</v>
       </c>
       <c r="N192" s="1">
-        <v>-3596.45</v>
+        <v>22586.59</v>
       </c>
       <c r="O192" s="1">
         <v>0.0</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="B193">
-        <v>3134415152</v>
+        <v>3009858932</v>
       </c>
       <c r="C193" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.983527</v>
+        <v>100.06463493</v>
       </c>
       <c r="E193" s="1">
         <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>0.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-3294.6</v>
+        <v>9695.24</v>
       </c>
       <c r="J193" s="1">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
-      <c r="L193" t="s">
-        <v>448</v>
+      <c r="L193">
+        <v>690.03</v>
       </c>
       <c r="M193" s="1">
-        <v>-3294.6</v>
+        <v>9695.24</v>
       </c>
       <c r="N193" s="1">
-        <v>-7469.43</v>
+        <v>10385.27</v>
       </c>
       <c r="O193" s="1">
         <v>0.0</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>449</v>
+        <v>469</v>
       </c>
       <c r="B194">
-        <v>3138830172</v>
+        <v>3013661662</v>
       </c>
       <c r="C194" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.0546293</v>
+        <v>100.2355562</v>
       </c>
       <c r="E194" s="1">
         <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>0.0</v>
       </c>
       <c r="I194" s="1">
-        <v>10925.86</v>
+        <v>47111.24</v>
       </c>
       <c r="J194" s="1">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
-      <c r="L194" t="s">
-        <v>450</v>
+      <c r="L194">
+        <v>714.01</v>
       </c>
       <c r="M194" s="1">
-        <v>10925.86</v>
+        <v>47111.24</v>
       </c>
       <c r="N194" s="1">
-        <v>6979.07</v>
+        <v>47825.25</v>
       </c>
       <c r="O194" s="1">
         <v>0.0</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>451</v>
+        <v>470</v>
       </c>
       <c r="B195">
-        <v>3138877082</v>
+        <v>3015607942</v>
       </c>
       <c r="C195" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.05698167</v>
+        <v>100.2411924</v>
       </c>
       <c r="E195" s="1">
         <v>0.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>0.0</v>
       </c>
       <c r="I195" s="1">
-        <v>8547.25</v>
+        <v>36178.86</v>
       </c>
       <c r="J195" s="1">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
-      <c r="L195" t="s">
-        <v>452</v>
+      <c r="L195">
+        <v>450.89</v>
       </c>
       <c r="M195" s="1">
-        <v>8547.25</v>
+        <v>36178.86</v>
       </c>
       <c r="N195" s="1">
-        <v>5604.86</v>
+        <v>36629.75</v>
       </c>
       <c r="O195" s="1">
         <v>0.0</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>453</v>
+        <v>471</v>
       </c>
       <c r="B196">
-        <v>3138920792</v>
+        <v>3017270942</v>
       </c>
       <c r="C196" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.00006655</v>
+        <v>100.15004015</v>
       </c>
       <c r="E196" s="1">
         <v>0.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>0.0</v>
       </c>
       <c r="I196" s="1">
-        <v>13.31</v>
+        <v>30008.03</v>
       </c>
       <c r="J196" s="1">
         <v>0</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
-        <v>-946.5</v>
+        <v>473.65</v>
       </c>
       <c r="M196" s="1">
-        <v>13.31</v>
+        <v>30008.03</v>
       </c>
       <c r="N196" s="1">
-        <v>-933.19</v>
+        <v>30481.68</v>
       </c>
       <c r="O196" s="1">
         <v>0.0</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>454</v>
+        <v>472</v>
       </c>
       <c r="B197">
-        <v>3138969592</v>
+        <v>3021967322</v>
       </c>
       <c r="C197" s="1">
-        <v>15000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.00006653</v>
+        <v>100.250944</v>
       </c>
       <c r="E197" s="1">
         <v>0.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>0.0</v>
       </c>
       <c r="I197" s="1">
-        <v>9.98</v>
+        <v>21330.24</v>
       </c>
       <c r="J197" s="1">
         <v>0</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197">
-        <v>-709.87</v>
+        <v>251.47</v>
       </c>
       <c r="M197" s="1">
-        <v>9.98</v>
+        <v>21330.24</v>
       </c>
       <c r="N197" s="1">
-        <v>-699.89</v>
+        <v>21581.71</v>
       </c>
       <c r="O197" s="1">
         <v>0.0</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>455</v>
+        <v>473</v>
       </c>
       <c r="B198">
-        <v>3145172942</v>
+        <v>3022014132</v>
       </c>
       <c r="C198" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.00093907</v>
+        <v>100.251579</v>
       </c>
       <c r="E198" s="1">
         <v>0.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
         <v>0.0</v>
       </c>
       <c r="I198" s="1">
-        <v>70.43</v>
+        <v>50315.8</v>
       </c>
       <c r="J198" s="1">
         <v>0</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
-      <c r="L198" t="s">
-        <v>456</v>
+      <c r="L198">
+        <v>663.91</v>
       </c>
       <c r="M198" s="1">
-        <v>70.43</v>
+        <v>50315.8</v>
       </c>
       <c r="N198" s="1">
-        <v>-1027.82</v>
+        <v>50979.71</v>
       </c>
       <c r="O198" s="1">
         <v>0.0</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="B199">
-        <v>3149823572</v>
+        <v>3032560652</v>
       </c>
       <c r="C199" s="1">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.9711853</v>
+        <v>100.28135308</v>
       </c>
       <c r="E199" s="1">
         <v>0.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
         <v>0.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-2881.47</v>
+        <v>33762.37</v>
       </c>
       <c r="J199" s="1">
         <v>0</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
-      <c r="L199" t="s">
-        <v>458</v>
+      <c r="L199">
+        <v>-229.42</v>
       </c>
       <c r="M199" s="1">
-        <v>-2881.47</v>
+        <v>33762.37</v>
       </c>
       <c r="N199" s="1">
-        <v>-4019.89</v>
+        <v>33532.95</v>
       </c>
       <c r="O199" s="1">
         <v>0.0</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>459</v>
+        <v>475</v>
       </c>
       <c r="B200">
-        <v>3154552562</v>
+        <v>3033105672</v>
       </c>
       <c r="C200" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.99486627</v>
+        <v>100.23808125</v>
       </c>
       <c r="E200" s="1">
         <v>0.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
         <v>0.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-770.06</v>
+        <v>9523.25</v>
       </c>
       <c r="J200" s="1">
         <v>0</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200">
-        <v>-129.29</v>
+        <v>-17.61</v>
       </c>
       <c r="M200" s="1">
-        <v>-770.06</v>
+        <v>9523.25</v>
       </c>
       <c r="N200" s="1">
-        <v>-899.35</v>
+        <v>9505.64</v>
       </c>
       <c r="O200" s="1">
         <v>0.0</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>460</v>
+        <v>476</v>
       </c>
       <c r="B201">
-        <v>3154561012</v>
+        <v>3037280862</v>
       </c>
       <c r="C201" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.9081262</v>
+        <v>100.28073233</v>
       </c>
       <c r="E201" s="1">
         <v>0.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
         <v>0.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-9187.38</v>
+        <v>42109.85</v>
       </c>
       <c r="J201" s="1">
         <v>0</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
-      <c r="L201">
-        <v>-322.03</v>
+      <c r="L201" t="s">
+        <v>477</v>
       </c>
       <c r="M201" s="1">
-        <v>-9187.38</v>
+        <v>42109.85</v>
       </c>
       <c r="N201" s="1">
-        <v>-9509.41</v>
+        <v>43398.46</v>
       </c>
       <c r="O201" s="1">
         <v>0.0</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="B202">
-        <v>3155437292</v>
+        <v>3042209452</v>
       </c>
       <c r="C202" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.97631856</v>
+        <v>100.2849424</v>
       </c>
       <c r="E202" s="1">
         <v>0.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
         <v>0.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-2960.18</v>
+        <v>28494.24</v>
       </c>
       <c r="J202" s="1">
         <v>0</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202">
-        <v>-115.69</v>
+        <v>628.56</v>
       </c>
       <c r="M202" s="1">
-        <v>-2960.18</v>
+        <v>28494.24</v>
       </c>
       <c r="N202" s="1">
-        <v>-3075.87</v>
+        <v>29122.8</v>
       </c>
       <c r="O202" s="1">
         <v>0.0</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
       <c r="B203">
-        <v>3155558992</v>
+        <v>3047030172</v>
       </c>
       <c r="C203" s="1">
-        <v>7400000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.974645</v>
+        <v>100.27558579</v>
       </c>
       <c r="E203" s="1">
         <v>0.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
         <v>0.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-1876.27</v>
+        <v>8609.3</v>
       </c>
       <c r="J203" s="1">
         <v>0</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203">
-        <v>-69.21</v>
+        <v>180.84</v>
       </c>
       <c r="M203" s="1">
-        <v>-1876.27</v>
+        <v>8609.3</v>
       </c>
       <c r="N203" s="1">
-        <v>-1945.48</v>
+        <v>8790.14</v>
       </c>
       <c r="O203" s="1">
         <v>0.0</v>
       </c>
       <c r="P203">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:16">
+      <c r="A204" t="s">
+        <v>480</v>
+      </c>
+      <c r="B204">
+        <v>3050153122</v>
+      </c>
+      <c r="C204" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>100.297025</v>
+      </c>
+      <c r="E204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>29702.5</v>
+      </c>
+      <c r="J204" s="1">
+        <v>0</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204">
+        <v>610.71</v>
+      </c>
+      <c r="M204" s="1">
+        <v>29702.5</v>
+      </c>
+      <c r="N204" s="1">
+        <v>30313.21</v>
+      </c>
+      <c r="O204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P204">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:16">
+      <c r="A205" t="s">
+        <v>481</v>
+      </c>
+      <c r="B205">
+        <v>3051781772</v>
+      </c>
+      <c r="C205" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.29830105</v>
+      </c>
+      <c r="E205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>59660.21</v>
+      </c>
+      <c r="J205" s="1">
+        <v>0</v>
+      </c>
+      <c r="K205">
+        <v>0.0</v>
+      </c>
+      <c r="L205" t="s">
+        <v>482</v>
+      </c>
+      <c r="M205" s="1">
+        <v>59660.21</v>
+      </c>
+      <c r="N205" s="1">
+        <v>60838.4</v>
+      </c>
+      <c r="O205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P205">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:16">
+      <c r="A206" t="s">
+        <v>483</v>
+      </c>
+      <c r="B206">
+        <v>3053286692</v>
+      </c>
+      <c r="C206" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.19848867</v>
+      </c>
+      <c r="E206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>29773.3</v>
+      </c>
+      <c r="J206" s="1">
+        <v>0</v>
+      </c>
+      <c r="K206">
+        <v>0.0</v>
+      </c>
+      <c r="L206" t="s">
+        <v>484</v>
+      </c>
+      <c r="M206" s="1">
+        <v>29773.3</v>
+      </c>
+      <c r="N206" s="1">
+        <v>30799.56</v>
+      </c>
+      <c r="O206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P206">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:16">
+      <c r="A207" t="s">
+        <v>485</v>
+      </c>
+      <c r="B207">
+        <v>3053302732</v>
+      </c>
+      <c r="C207" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>100.30444953</v>
+      </c>
+      <c r="E207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>45667.43</v>
+      </c>
+      <c r="J207" s="1">
+        <v>0</v>
+      </c>
+      <c r="K207">
+        <v>0.0</v>
+      </c>
+      <c r="L207" t="s">
+        <v>486</v>
+      </c>
+      <c r="M207" s="1">
+        <v>45667.43</v>
+      </c>
+      <c r="N207" s="1">
+        <v>46824.94</v>
+      </c>
+      <c r="O207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P207">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16">
+      <c r="A208" t="s">
+        <v>487</v>
+      </c>
+      <c r="B208">
+        <v>3089978672</v>
+      </c>
+      <c r="C208" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>100.1515189</v>
+      </c>
+      <c r="E208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>30303.78</v>
+      </c>
+      <c r="J208" s="1">
+        <v>0</v>
+      </c>
+      <c r="K208">
+        <v>0.0</v>
+      </c>
+      <c r="L208" t="s">
+        <v>488</v>
+      </c>
+      <c r="M208" s="1">
+        <v>30303.78</v>
+      </c>
+      <c r="N208" s="1">
+        <v>20433.3</v>
+      </c>
+      <c r="O208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P208">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:16">
+      <c r="A209" t="s">
+        <v>489</v>
+      </c>
+      <c r="B209">
+        <v>3094522902</v>
+      </c>
+      <c r="C209" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.06879567</v>
+      </c>
+      <c r="E209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>10319.35</v>
+      </c>
+      <c r="J209" s="1">
+        <v>0</v>
+      </c>
+      <c r="K209">
+        <v>0.0</v>
+      </c>
+      <c r="L209" t="s">
+        <v>490</v>
+      </c>
+      <c r="M209" s="1">
+        <v>10319.35</v>
+      </c>
+      <c r="N209" s="1">
+        <v>3432.61</v>
+      </c>
+      <c r="O209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P209">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:16">
+      <c r="A210" t="s">
+        <v>491</v>
+      </c>
+      <c r="B210">
+        <v>3094554102</v>
+      </c>
+      <c r="C210" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.111755</v>
+      </c>
+      <c r="E210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>16763.25</v>
+      </c>
+      <c r="J210" s="1">
+        <v>0</v>
+      </c>
+      <c r="K210">
+        <v>0.0</v>
+      </c>
+      <c r="L210" t="s">
+        <v>492</v>
+      </c>
+      <c r="M210" s="1">
+        <v>16763.25</v>
+      </c>
+      <c r="N210" s="1">
+        <v>8203.59</v>
+      </c>
+      <c r="O210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
+        <v>493</v>
+      </c>
+      <c r="B211">
+        <v>3095024362</v>
+      </c>
+      <c r="C211" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>100.12554547</v>
+      </c>
+      <c r="E211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>18831.82</v>
+      </c>
+      <c r="J211" s="1">
+        <v>0</v>
+      </c>
+      <c r="K211">
+        <v>0.0</v>
+      </c>
+      <c r="L211" t="s">
+        <v>494</v>
+      </c>
+      <c r="M211" s="1">
+        <v>18831.82</v>
+      </c>
+      <c r="N211" s="1">
+        <v>10621.95</v>
+      </c>
+      <c r="O211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:16">
+      <c r="A212" t="s">
+        <v>495</v>
+      </c>
+      <c r="B212">
+        <v>3099290162</v>
+      </c>
+      <c r="C212" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.9991301</v>
+      </c>
+      <c r="E212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-173.98</v>
+      </c>
+      <c r="J212" s="1">
+        <v>0</v>
+      </c>
+      <c r="K212">
+        <v>0.0</v>
+      </c>
+      <c r="L212" t="s">
+        <v>496</v>
+      </c>
+      <c r="M212" s="1">
+        <v>-173.98</v>
+      </c>
+      <c r="N212" s="1">
+        <v>-1793.5</v>
+      </c>
+      <c r="O212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P212">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:16">
+      <c r="A213" t="s">
+        <v>497</v>
+      </c>
+      <c r="B213">
+        <v>3099338312</v>
+      </c>
+      <c r="C213" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>100.0103508</v>
+      </c>
+      <c r="E213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>1035.08</v>
+      </c>
+      <c r="J213" s="1">
+        <v>0</v>
+      </c>
+      <c r="K213">
+        <v>0.0</v>
+      </c>
+      <c r="L213" t="s">
+        <v>498</v>
+      </c>
+      <c r="M213" s="1">
+        <v>1035.08</v>
+      </c>
+      <c r="N213" s="1">
+        <v>-405.79</v>
+      </c>
+      <c r="O213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P213">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:16">
+      <c r="A214" t="s">
+        <v>499</v>
+      </c>
+      <c r="B214">
+        <v>3101407942</v>
+      </c>
+      <c r="C214" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D214" s="1">
+        <v>100.1362997</v>
+      </c>
+      <c r="E214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F214" t="s">
+        <v>8</v>
+      </c>
+      <c r="G214">
+        <v>1.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>13629.97</v>
+      </c>
+      <c r="J214" s="1">
+        <v>0</v>
+      </c>
+      <c r="K214">
+        <v>0.0</v>
+      </c>
+      <c r="L214" t="s">
+        <v>500</v>
+      </c>
+      <c r="M214" s="1">
+        <v>13629.97</v>
+      </c>
+      <c r="N214" s="1">
+        <v>8600.6</v>
+      </c>
+      <c r="O214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P214">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:16">
+      <c r="A215" t="s">
+        <v>501</v>
+      </c>
+      <c r="B215">
+        <v>3103291672</v>
+      </c>
+      <c r="C215" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.9982148</v>
+      </c>
+      <c r="E215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-89.26</v>
+      </c>
+      <c r="J215" s="1">
+        <v>0</v>
+      </c>
+      <c r="K215">
+        <v>0.0</v>
+      </c>
+      <c r="L215">
+        <v>-538.33</v>
+      </c>
+      <c r="M215" s="1">
+        <v>-89.26</v>
+      </c>
+      <c r="N215" s="1">
+        <v>-627.59</v>
+      </c>
+      <c r="O215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P215">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="1:16">
+      <c r="A216" t="s">
+        <v>502</v>
+      </c>
+      <c r="B216">
+        <v>3119675662</v>
+      </c>
+      <c r="C216" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.98552372</v>
+      </c>
+      <c r="E216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F216" t="s">
+        <v>8</v>
+      </c>
+      <c r="G216">
+        <v>1.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-3619.07</v>
+      </c>
+      <c r="J216" s="1">
+        <v>0</v>
+      </c>
+      <c r="K216">
+        <v>0.0</v>
+      </c>
+      <c r="L216" t="s">
+        <v>503</v>
+      </c>
+      <c r="M216" s="1">
+        <v>-3619.07</v>
+      </c>
+      <c r="N216" s="1">
+        <v>-15624.24</v>
+      </c>
+      <c r="O216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P216">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217" spans="1:16">
+      <c r="A217" t="s">
+        <v>504</v>
+      </c>
+      <c r="B217">
+        <v>3119812902</v>
+      </c>
+      <c r="C217" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.99884113</v>
+      </c>
+      <c r="E217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-347.66</v>
+      </c>
+      <c r="J217" s="1">
+        <v>0</v>
+      </c>
+      <c r="K217">
+        <v>0.0</v>
+      </c>
+      <c r="L217" t="s">
+        <v>505</v>
+      </c>
+      <c r="M217" s="1">
+        <v>-347.66</v>
+      </c>
+      <c r="N217" s="1">
+        <v>-5752.62</v>
+      </c>
+      <c r="O217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P217">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="1:16">
+      <c r="A218" t="s">
+        <v>506</v>
+      </c>
+      <c r="B218">
+        <v>3121777262</v>
+      </c>
+      <c r="C218" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.9674523</v>
+      </c>
+      <c r="E218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F218" t="s">
+        <v>8</v>
+      </c>
+      <c r="G218">
+        <v>1.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-3254.77</v>
+      </c>
+      <c r="J218" s="1">
+        <v>0</v>
+      </c>
+      <c r="K218">
+        <v>0.0</v>
+      </c>
+      <c r="L218" t="s">
+        <v>507</v>
+      </c>
+      <c r="M218" s="1">
+        <v>-3254.77</v>
+      </c>
+      <c r="N218" s="1">
+        <v>-10159.61</v>
+      </c>
+      <c r="O218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P218">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:16">
+      <c r="A219" t="s">
+        <v>508</v>
+      </c>
+      <c r="B219">
+        <v>3123552652</v>
+      </c>
+      <c r="C219" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.99759695</v>
+      </c>
+      <c r="E219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-480.61</v>
+      </c>
+      <c r="J219" s="1">
+        <v>0</v>
+      </c>
+      <c r="K219">
+        <v>0.0</v>
+      </c>
+      <c r="L219" t="s">
+        <v>509</v>
+      </c>
+      <c r="M219" s="1">
+        <v>-480.61</v>
+      </c>
+      <c r="N219" s="1">
+        <v>-4676.17</v>
+      </c>
+      <c r="O219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P219">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:16">
+      <c r="A220" t="s">
+        <v>510</v>
+      </c>
+      <c r="B220">
+        <v>3126897932</v>
+      </c>
+      <c r="C220" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D220" s="1">
+        <v>100.0037116</v>
+      </c>
+      <c r="E220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>371.16</v>
+      </c>
+      <c r="J220" s="1">
+        <v>0</v>
+      </c>
+      <c r="K220">
+        <v>0.0</v>
+      </c>
+      <c r="L220" t="s">
+        <v>511</v>
+      </c>
+      <c r="M220" s="1">
+        <v>371.16</v>
+      </c>
+      <c r="N220" s="1">
+        <v>-985.61</v>
+      </c>
+      <c r="O220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P220">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:16">
+      <c r="A221" t="s">
+        <v>512</v>
+      </c>
+      <c r="B221">
+        <v>3132138012</v>
+      </c>
+      <c r="C221" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D221" s="1">
+        <v>99.99743787</v>
+      </c>
+      <c r="E221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F221" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221">
+        <v>1.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>-384.32</v>
+      </c>
+      <c r="J221" s="1">
+        <v>0</v>
+      </c>
+      <c r="K221">
+        <v>0.0</v>
+      </c>
+      <c r="L221" t="s">
+        <v>513</v>
+      </c>
+      <c r="M221" s="1">
+        <v>-384.32</v>
+      </c>
+      <c r="N221" s="1">
+        <v>-3309.29</v>
+      </c>
+      <c r="O221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P221">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:16">
+      <c r="A222" t="s">
+        <v>514</v>
+      </c>
+      <c r="B222">
+        <v>3134415152</v>
+      </c>
+      <c r="C222" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D222" s="1">
+        <v>99.98862455</v>
+      </c>
+      <c r="E222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F222" t="s">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>1.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-2275.09</v>
+      </c>
+      <c r="J222" s="1">
+        <v>0</v>
+      </c>
+      <c r="K222">
+        <v>0.0</v>
+      </c>
+      <c r="L222" t="s">
+        <v>515</v>
+      </c>
+      <c r="M222" s="1">
+        <v>-2275.09</v>
+      </c>
+      <c r="N222" s="1">
+        <v>-10424.08</v>
+      </c>
+      <c r="O222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P222">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:16">
+      <c r="A223" t="s">
+        <v>516</v>
+      </c>
+      <c r="B223">
+        <v>3138830172</v>
+      </c>
+      <c r="C223" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.0261681</v>
+      </c>
+      <c r="E223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>5233.62</v>
+      </c>
+      <c r="J223" s="1">
+        <v>0</v>
+      </c>
+      <c r="K223">
+        <v>0.0</v>
+      </c>
+      <c r="L223" t="s">
+        <v>517</v>
+      </c>
+      <c r="M223" s="1">
+        <v>5233.62</v>
+      </c>
+      <c r="N223" s="1">
+        <v>-3580.05</v>
+      </c>
+      <c r="O223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P223">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:16">
+      <c r="A224" t="s">
+        <v>518</v>
+      </c>
+      <c r="B224">
+        <v>3138877082</v>
+      </c>
+      <c r="C224" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D224" s="1">
+        <v>100.02837873</v>
+      </c>
+      <c r="E224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F224" t="s">
+        <v>8</v>
+      </c>
+      <c r="G224">
+        <v>1.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>4256.81</v>
+      </c>
+      <c r="J224" s="1">
+        <v>0</v>
+      </c>
+      <c r="K224">
+        <v>0.0</v>
+      </c>
+      <c r="L224" t="s">
+        <v>519</v>
+      </c>
+      <c r="M224" s="1">
+        <v>4256.81</v>
+      </c>
+      <c r="N224" s="1">
+        <v>-2313.87</v>
+      </c>
+      <c r="O224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P224">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:16">
+      <c r="A225" t="s">
+        <v>520</v>
+      </c>
+      <c r="B225">
+        <v>3145172942</v>
+      </c>
+      <c r="C225" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D225" s="1">
+        <v>99.97458427</v>
+      </c>
+      <c r="E225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F225" t="s">
+        <v>8</v>
+      </c>
+      <c r="G225">
+        <v>1.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-1906.18</v>
+      </c>
+      <c r="J225" s="1">
+        <v>0</v>
+      </c>
+      <c r="K225">
+        <v>0.0</v>
+      </c>
+      <c r="L225" t="s">
+        <v>521</v>
+      </c>
+      <c r="M225" s="1">
+        <v>-1906.18</v>
+      </c>
+      <c r="N225" s="1">
+        <v>-5096.92</v>
+      </c>
+      <c r="O225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P225">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226" spans="1:16">
+      <c r="A226" t="s">
+        <v>522</v>
+      </c>
+      <c r="B226">
+        <v>3149823572</v>
+      </c>
+      <c r="C226" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.9460189</v>
+      </c>
+      <c r="E226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F226" t="s">
+        <v>8</v>
+      </c>
+      <c r="G226">
+        <v>1.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-5398.11</v>
+      </c>
+      <c r="J226" s="1">
+        <v>0</v>
+      </c>
+      <c r="K226">
+        <v>0.0</v>
+      </c>
+      <c r="L226" t="s">
+        <v>523</v>
+      </c>
+      <c r="M226" s="1">
+        <v>-5398.11</v>
+      </c>
+      <c r="N226" s="1">
+        <v>-9517.91</v>
+      </c>
+      <c r="O226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P226">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:16">
+      <c r="A227" t="s">
+        <v>524</v>
+      </c>
+      <c r="B227">
+        <v>3154552562</v>
+      </c>
+      <c r="C227" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>100.00496587</v>
+      </c>
+      <c r="E227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+      <c r="G227">
+        <v>1.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>744.88</v>
+      </c>
+      <c r="J227" s="1">
+        <v>0</v>
+      </c>
+      <c r="K227">
+        <v>0.0</v>
+      </c>
+      <c r="L227" t="s">
+        <v>525</v>
+      </c>
+      <c r="M227" s="1">
+        <v>744.88</v>
+      </c>
+      <c r="N227" s="1">
+        <v>-733.8</v>
+      </c>
+      <c r="O227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P227">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:16">
+      <c r="A228" t="s">
+        <v>526</v>
+      </c>
+      <c r="B228">
+        <v>3154561012</v>
+      </c>
+      <c r="C228" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.8854707</v>
+      </c>
+      <c r="E228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-11452.93</v>
+      </c>
+      <c r="J228" s="1">
+        <v>0</v>
+      </c>
+      <c r="K228">
+        <v>0.0</v>
+      </c>
+      <c r="L228" t="s">
+        <v>527</v>
+      </c>
+      <c r="M228" s="1">
+        <v>-11452.93</v>
+      </c>
+      <c r="N228" s="1">
+        <v>-15150.8</v>
+      </c>
+      <c r="O228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P228">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:16">
+      <c r="A229" t="s">
+        <v>528</v>
+      </c>
+      <c r="B229">
+        <v>3155437292</v>
+      </c>
+      <c r="C229" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D229" s="1">
+        <v>99.98429584</v>
+      </c>
+      <c r="E229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>1.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-1963.02</v>
+      </c>
+      <c r="J229" s="1">
+        <v>0</v>
+      </c>
+      <c r="K229">
+        <v>0.0</v>
+      </c>
+      <c r="L229" t="s">
+        <v>529</v>
+      </c>
+      <c r="M229" s="1">
+        <v>-1963.02</v>
+      </c>
+      <c r="N229" s="1">
+        <v>-4498.23</v>
+      </c>
+      <c r="O229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P229">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:16">
+      <c r="A230" t="s">
+        <v>530</v>
+      </c>
+      <c r="B230">
+        <v>3155558992</v>
+      </c>
+      <c r="C230" s="1">
+        <v>7400000.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>99.98282432</v>
+      </c>
+      <c r="E230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-1271.0</v>
+      </c>
+      <c r="J230" s="1">
+        <v>0</v>
+      </c>
+      <c r="K230">
+        <v>0.0</v>
+      </c>
+      <c r="L230" t="s">
+        <v>531</v>
+      </c>
+      <c r="M230" s="1">
+        <v>-1271.0</v>
+      </c>
+      <c r="N230" s="1">
+        <v>-2787.67</v>
+      </c>
+      <c r="O230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P230">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:16">
+      <c r="A231" t="s">
+        <v>532</v>
+      </c>
+      <c r="B231">
+        <v>3163652032</v>
+      </c>
+      <c r="C231" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>99.8845874</v>
+      </c>
+      <c r="E231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-17311.89</v>
+      </c>
+      <c r="J231" s="1">
+        <v>0</v>
+      </c>
+      <c r="K231">
+        <v>0.0</v>
+      </c>
+      <c r="L231" t="s">
+        <v>533</v>
+      </c>
+      <c r="M231" s="1">
+        <v>-17311.89</v>
+      </c>
+      <c r="N231" s="1">
+        <v>-20696.88</v>
+      </c>
+      <c r="O231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P231">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232" spans="1:16">
+      <c r="A232" t="s">
+        <v>534</v>
+      </c>
+      <c r="B232">
+        <v>3174910502</v>
+      </c>
+      <c r="C232" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.97646933</v>
+      </c>
+      <c r="E232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F232" t="s">
+        <v>8</v>
+      </c>
+      <c r="G232">
+        <v>1.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-1764.8</v>
+      </c>
+      <c r="J232" s="1">
+        <v>0</v>
+      </c>
+      <c r="K232">
+        <v>0.0</v>
+      </c>
+      <c r="L232">
+        <v>-367.95</v>
+      </c>
+      <c r="M232" s="1">
+        <v>-1764.8</v>
+      </c>
+      <c r="N232" s="1">
+        <v>-2132.75</v>
+      </c>
+      <c r="O232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P232">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:16">
+      <c r="A233" t="s">
+        <v>535</v>
+      </c>
+      <c r="B233">
+        <v>3174911342</v>
+      </c>
+      <c r="C233" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.95238135</v>
+      </c>
+      <c r="E233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F233" t="s">
+        <v>8</v>
+      </c>
+      <c r="G233">
+        <v>1.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-9523.73</v>
+      </c>
+      <c r="J233" s="1">
+        <v>0</v>
+      </c>
+      <c r="K233">
+        <v>0.0</v>
+      </c>
+      <c r="L233" t="s">
+        <v>536</v>
+      </c>
+      <c r="M233" s="1">
+        <v>-9523.73</v>
+      </c>
+      <c r="N233" s="1">
+        <v>-10659.38</v>
+      </c>
+      <c r="O233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P233">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:16">
+      <c r="A234" t="s">
+        <v>537</v>
+      </c>
+      <c r="B234">
+        <v>3174922122</v>
+      </c>
+      <c r="C234" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D234" s="1">
+        <v>99.9772278</v>
+      </c>
+      <c r="E234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F234" t="s">
+        <v>8</v>
+      </c>
+      <c r="G234">
+        <v>1.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-1138.61</v>
+      </c>
+      <c r="J234" s="1">
+        <v>0</v>
+      </c>
+      <c r="K234">
+        <v>0.0</v>
+      </c>
+      <c r="L234">
+        <v>-244.75</v>
+      </c>
+      <c r="M234" s="1">
+        <v>-1138.61</v>
+      </c>
+      <c r="N234" s="1">
+        <v>-1383.36</v>
+      </c>
+      <c r="O234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P234">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:16">
+      <c r="A235" t="s">
+        <v>538</v>
+      </c>
+      <c r="B235">
+        <v>3174950872</v>
+      </c>
+      <c r="C235" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.00040967</v>
+      </c>
+      <c r="E235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>9.07</v>
+      </c>
+      <c r="J235" s="1">
+        <v>0</v>
+      </c>
+      <c r="K235">
+        <v>0.0</v>
+      </c>
+      <c r="L235">
+        <v>-64.71</v>
+      </c>
+      <c r="M235" s="1">
+        <v>9.07</v>
+      </c>
+      <c r="N235" s="1">
+        <v>-55.64</v>
+      </c>
+      <c r="O235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P235">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="1:16">
+      <c r="A236" t="s">
+        <v>539</v>
+      </c>
+      <c r="B236">
+        <v>3176513182</v>
+      </c>
+      <c r="C236" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>100.00077657</v>
+      </c>
+      <c r="E236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>232.97</v>
+      </c>
+      <c r="J236" s="1">
+        <v>0</v>
+      </c>
+      <c r="K236">
+        <v>0.0</v>
+      </c>
+      <c r="L236">
+        <v>-504.41</v>
+      </c>
+      <c r="M236" s="1">
+        <v>232.97</v>
+      </c>
+      <c r="N236" s="1">
+        <v>-271.44</v>
+      </c>
+      <c r="O236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P236">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:16">
+      <c r="A237" t="s">
+        <v>540</v>
+      </c>
+      <c r="B237">
+        <v>3180339762</v>
+      </c>
+      <c r="C237" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D237" s="1">
+        <v>99.98954955</v>
+      </c>
+      <c r="E237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F237" t="s">
+        <v>8</v>
+      </c>
+      <c r="G237">
+        <v>1.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-2090.09</v>
+      </c>
+      <c r="J237" s="1">
+        <v>0</v>
+      </c>
+      <c r="K237">
+        <v>0.0</v>
+      </c>
+      <c r="L237">
+        <v>0.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>-2090.09</v>
+      </c>
+      <c r="N237" s="1">
+        <v>-2090.09</v>
+      </c>
+      <c r="O237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P237">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:16">
+      <c r="A238" t="s">
+        <v>541</v>
+      </c>
+      <c r="B238">
+        <v>3180341312</v>
+      </c>
+      <c r="C238" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D238" s="1">
+        <v>99.9874823</v>
+      </c>
+      <c r="E238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F238" t="s">
+        <v>8</v>
+      </c>
+      <c r="G238">
+        <v>1.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-2503.54</v>
+      </c>
+      <c r="J238" s="1">
+        <v>0</v>
+      </c>
+      <c r="K238">
+        <v>0.0</v>
+      </c>
+      <c r="L238">
+        <v>0.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>-2503.54</v>
+      </c>
+      <c r="N238" s="1">
+        <v>-2503.54</v>
+      </c>
+      <c r="O238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P238">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:16">
+      <c r="A239" t="s">
+        <v>542</v>
+      </c>
+      <c r="B239">
+        <v>3182094392</v>
+      </c>
+      <c r="C239" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D239" s="1">
+        <v>99.95690007</v>
+      </c>
+      <c r="E239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F239" t="s">
+        <v>8</v>
+      </c>
+      <c r="G239">
+        <v>1.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>-12929.98</v>
+      </c>
+      <c r="J239" s="1">
+        <v>0</v>
+      </c>
+      <c r="K239">
+        <v>0.0</v>
+      </c>
+      <c r="L239">
+        <v>0.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>-12929.98</v>
+      </c>
+      <c r="N239" s="1">
+        <v>-12929.98</v>
+      </c>
+      <c r="O239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P239">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:16">
+      <c r="A240" t="s">
+        <v>543</v>
+      </c>
+      <c r="B240" t="s">
+        <v>544</v>
+      </c>
+      <c r="C240" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>100.00763749</v>
+      </c>
+      <c r="E240" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="F240" t="s">
+        <v>8</v>
+      </c>
+      <c r="G240">
+        <v>1.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>2673.12</v>
+      </c>
+      <c r="J240" s="1">
+        <v>0</v>
+      </c>
+      <c r="K240">
+        <v>0.0</v>
+      </c>
+      <c r="L240" t="s">
+        <v>545</v>
+      </c>
+      <c r="M240" s="1">
+        <v>2673.12</v>
+      </c>
+      <c r="N240" s="1">
+        <v>-1142.61</v>
+      </c>
+      <c r="O240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P240">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>