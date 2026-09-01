--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -214,51 +214,51 @@
   <si>
     <t>AURUBIS AG</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
@@ -352,473 +352,467 @@
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
-    <t>SE0000108656</t>
-[...2 lines deleted...]
-    <t>ERICSSON CLASS B</t>
+    <t>AT0000652011</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG</t>
+  </si>
+  <si>
+    <t>FR0000121667</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA</t>
+  </si>
+  <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE0005785604</t>
+  </si>
+  <si>
+    <t>FRESENIUS SE AND CO KGAA</t>
+  </si>
+  <si>
+    <t>PTGAL0AM0009</t>
+  </si>
+  <si>
+    <t>GALP ENERGIA SGPS SA CLASS B</t>
+  </si>
+  <si>
+    <t>FR0011726835</t>
+  </si>
+  <si>
+    <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
+  </si>
+  <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
+    <t>CH0030170408</t>
+  </si>
+  <si>
+    <t>GEBERIT AG</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>IE0000669501</t>
+  </si>
+  <si>
+    <t>GLANBIA PLC</t>
+  </si>
+  <si>
+    <t>DE0006047004</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>HENKEL &amp; KGAA PREF AG</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>INDUSTRIA DE DISENO TEXTIL SA</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>DE000KGX8881</t>
+  </si>
+  <si>
+    <t>KION GROUP AG</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CORP CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
+  </si>
+  <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
+    <t>DE000LEG1110</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN N</t>
+  </si>
+  <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
+    <t>CH0025751329</t>
+  </si>
+  <si>
+    <t>LOGITECH INTERNATIONAL SA</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>GB0031274896</t>
+  </si>
+  <si>
+    <t>MARKS AND SPENCER GROUP PLC</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORPORATION</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>GRS003003035</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA</t>
+  </si>
+  <si>
+    <t>GB0032089863</t>
+  </si>
+  <si>
+    <t>NEXT PLC</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART I</t>
+  </si>
+  <si>
+    <t>FR0010838607</t>
+  </si>
+  <si>
+    <t>OFI INVEST ESG MID CAPS EURO PART I</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>PROSUS NV CLASS N</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA</t>
+  </si>
+  <si>
+    <t>DE0007010803</t>
+  </si>
+  <si>
+    <t>RATIONAL AG</t>
+  </si>
+  <si>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>REPSOL SA</t>
+  </si>
+  <si>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
+  </si>
+  <si>
+    <t>IT0005495657</t>
+  </si>
+  <si>
+    <t>SAIPEM</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>SANOFI SA</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>CH0024638196</t>
+  </si>
+  <si>
+    <t>SCHINDLER HOLDING PAR AG</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY N AG</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>SIEMENS N AG</t>
+  </si>
+  <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
+    <t>GB0009223206</t>
+  </si>
+  <si>
+    <t>SMITH AND NEPHEW PLC</t>
+  </si>
+  <si>
+    <t>FR0000130809</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>SE0000171100</t>
+  </si>
+  <si>
+    <t>SSAB A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>AT0000652011</t>
-[...412 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>BE0974464977</t>
   </si>
   <si>
     <t>SYENSQO NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
     <t>TEMENOS AG</t>
   </si>
   <si>
     <t>GB00BLGZ9862</t>
@@ -863,56 +857,50 @@
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
-  </si>
-[...4 lines deleted...]
-    <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1294,183 +1282,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6462057.0898</v>
+        <v>6399765.0898</v>
       </c>
       <c r="D2">
-        <v>262.95</v>
+        <v>269.47</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1699261724.19</v>
+        <v>1724607543.15</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1699261724.19</v>
+        <v>1724607543.15</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3118.9822</v>
+        <v>3213.29</v>
       </c>
       <c r="D3">
-        <v>253479.15</v>
+        <v>259865.28</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>790596979.56</v>
+        <v>835022516.16</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>790596979.56</v>
+        <v>835022516.16</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>77973.0</v>
       </c>
       <c r="D4">
-        <v>257.39</v>
+        <v>263.77</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>20069666.26</v>
+        <v>20567275.91</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>20069666.26</v>
+        <v>20567275.91</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>134288.0</v>
+        <v>142843.0</v>
       </c>
       <c r="D5">
-        <v>132.94</v>
+        <v>136.3</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>17853028.8</v>
+        <v>19469856.41</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>17853028.8</v>
+        <v>19469856.41</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P130"/>
+  <dimension ref="A1:P128"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O130" sqref="O130"/>
+      <selection activeCell="O128" sqref="O128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1492,6486 +1480,6386 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>229587.0</v>
       </c>
       <c r="D2" s="1">
-        <v>83.56</v>
+        <v>83.42</v>
       </c>
       <c r="E2" s="1">
         <v>60.759836489</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>15104211.55</v>
       </c>
       <c r="I2" s="1">
-        <v>5848485.83</v>
+        <v>5837396.39</v>
       </c>
       <c r="J2" s="1">
-        <v>38.720894570627</v>
+        <v>38.64747504811</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>20952697.38</v>
+        <v>20941607.94</v>
       </c>
       <c r="N2" s="1">
-        <v>20952697.38</v>
+        <v>20941607.94</v>
       </c>
       <c r="O2" s="1">
-        <v>0.83</v>
+        <v>0.81</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>87081.0</v>
+        <v>114183.0</v>
       </c>
       <c r="D3" s="1">
-        <v>136.0</v>
+        <v>122.7</v>
       </c>
       <c r="E3" s="1">
-        <v>115.8468207761</v>
+        <v>117.9386913113</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>10088057.0</v>
+        <v>13466593.59</v>
       </c>
       <c r="I3" s="1">
-        <v>1754959.0</v>
+        <v>543660.51</v>
       </c>
       <c r="J3" s="1">
-        <v>17.396402498519</v>
+        <v>4.0371049023393</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>11843016.0</v>
+        <v>14010254.1</v>
       </c>
       <c r="N3" s="1">
-        <v>11843016.0</v>
+        <v>14010254.1</v>
       </c>
       <c r="O3" s="1">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
-        <v>126975.0</v>
+        <v>130303.0</v>
       </c>
       <c r="D4" s="1">
-        <v>141.7</v>
+        <v>165.0</v>
       </c>
       <c r="E4" s="1">
-        <v>208.744855129</v>
+        <v>207.4280381112</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>26505377.98</v>
+        <v>27028495.65</v>
       </c>
       <c r="I4" s="1">
-        <v>-8513020.48</v>
+        <v>-5528500.65</v>
       </c>
       <c r="J4" s="1">
-        <v>-32.118087455397</v>
+        <v>-20.454340935545</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>17992357.5</v>
+        <v>21499995.0</v>
       </c>
       <c r="N4" s="1">
-        <v>17992357.5</v>
+        <v>21499995.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.71</v>
+        <v>0.83</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
         <v>1080.0</v>
       </c>
       <c r="D5" s="1">
-        <v>921.0</v>
+        <v>911.8</v>
       </c>
       <c r="E5" s="1">
         <v>1653.8514907407</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1786159.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-791479.61</v>
+        <v>-801415.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-44.311807610519</v>
+        <v>-44.868084885202</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>994680.0</v>
+        <v>984744.0</v>
       </c>
       <c r="N5" s="1">
-        <v>994680.0</v>
+        <v>984744.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
         <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>23.38</v>
+        <v>24.14</v>
       </c>
       <c r="E6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>3643794.12</v>
+        <v>4156239.32</v>
       </c>
       <c r="J6" s="1">
-        <v>30.062724220449</v>
+        <v>34.290597206229</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>15764432.6</v>
+        <v>16276877.8</v>
       </c>
       <c r="N6" s="1">
-        <v>15764432.6</v>
+        <v>16276877.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>1251130.0</v>
+        <v>1302111.0</v>
       </c>
       <c r="D7" s="1">
-        <v>9.66</v>
+        <v>10.065</v>
       </c>
       <c r="E7" s="1">
-        <v>9.2810872811</v>
+        <v>9.3165326074</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>11611846.73</v>
+        <v>12131159.59</v>
       </c>
       <c r="I7" s="1">
-        <v>474069.07</v>
+        <v>974587.63</v>
       </c>
       <c r="J7" s="1">
-        <v>4.0826328578314</v>
+        <v>8.0337549165817</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>12085915.8</v>
+        <v>13105747.22</v>
       </c>
       <c r="N7" s="1">
-        <v>12085915.8</v>
+        <v>13105747.22</v>
       </c>
       <c r="O7" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>175.48</v>
+        <v>173.18</v>
       </c>
       <c r="E8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>9106305.85</v>
+        <v>8637690.05</v>
       </c>
       <c r="J8" s="1">
-        <v>34.173795993568</v>
+        <v>32.415192558503</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>35753348.08</v>
+        <v>35284732.28</v>
       </c>
       <c r="N8" s="1">
-        <v>35753348.08</v>
+        <v>35284732.28</v>
       </c>
       <c r="O8" s="1">
-        <v>1.41</v>
+        <v>1.36</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>178045.0</v>
+        <v>158232.0</v>
       </c>
       <c r="D9" s="1">
-        <v>50.5</v>
+        <v>66.04</v>
       </c>
       <c r="E9" s="1">
-        <v>64.6603093038</v>
+        <v>64.6603092927</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>11512444.77</v>
+        <v>10231330.06</v>
       </c>
       <c r="I9" s="1">
-        <v>-2521172.27</v>
+        <v>218311.22</v>
       </c>
       <c r="J9" s="1">
-        <v>-21.899538459197</v>
+        <v>2.1337520998712</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>8991272.5</v>
+        <v>10449641.28</v>
       </c>
       <c r="N9" s="1">
-        <v>8991272.5</v>
+        <v>10449641.28</v>
       </c>
       <c r="O9" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
         <v>183781.0</v>
       </c>
       <c r="D10" s="1">
-        <v>371.7</v>
+        <v>374.9</v>
       </c>
       <c r="E10" s="1">
         <v>227.3947787856</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>41790839.84</v>
       </c>
       <c r="I10" s="1">
-        <v>26520557.86</v>
+        <v>27108657.06</v>
       </c>
       <c r="J10" s="1">
-        <v>63.460217505885</v>
+        <v>64.867461778198</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>68311397.7</v>
+        <v>68899496.9</v>
       </c>
       <c r="N10" s="1">
-        <v>68311397.7</v>
+        <v>68899496.9</v>
       </c>
       <c r="O10" s="1">
-        <v>2.7</v>
+        <v>2.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
-        <v>328782.0</v>
+        <v>338590.0</v>
       </c>
       <c r="D11" s="1">
-        <v>51.38</v>
+        <v>55.7</v>
       </c>
       <c r="E11" s="1">
-        <v>67.196507321</v>
+        <v>66.836465253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>22093002.07</v>
+        <v>22630158.77</v>
       </c>
       <c r="I11" s="1">
-        <v>-5200182.91</v>
+        <v>-3770695.77</v>
       </c>
       <c r="J11" s="1">
-        <v>-23.537692584845</v>
+        <v>-16.662259457935</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>16892819.16</v>
+        <v>18859463.0</v>
       </c>
       <c r="N11" s="1">
-        <v>16892819.16</v>
+        <v>18859463.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.67</v>
+        <v>0.73</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>430626.0</v>
       </c>
       <c r="D12" s="1">
-        <v>67.82</v>
+        <v>69.24</v>
       </c>
       <c r="E12" s="1">
         <v>59.3624597679</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>25563018.6</v>
       </c>
       <c r="I12" s="1">
-        <v>3642036.72</v>
+        <v>4253525.64</v>
       </c>
       <c r="J12" s="1">
-        <v>14.24728736848</v>
+        <v>16.639371533376</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>29205055.32</v>
+        <v>29816544.24</v>
       </c>
       <c r="N12" s="1">
-        <v>29205055.32</v>
+        <v>29816544.24</v>
       </c>
       <c r="O12" s="1">
-        <v>1.16</v>
+        <v>1.15</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>18563.0</v>
+        <v>20012.0</v>
       </c>
       <c r="D13" s="1">
-        <v>691.2</v>
+        <v>718.0</v>
       </c>
       <c r="E13" s="1">
-        <v>683.554539137</v>
+        <v>685.8813861683</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>12688822.91</v>
+        <v>13725858.3</v>
       </c>
       <c r="I13" s="1">
-        <v>141922.69</v>
+        <v>642757.7</v>
       </c>
       <c r="J13" s="1">
-        <v>1.1184858596155</v>
+        <v>4.6828233685029</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>12830745.6</v>
+        <v>14368616.0</v>
       </c>
       <c r="N13" s="1">
-        <v>12830745.6</v>
+        <v>14368616.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
         <v>168830.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1305.6</v>
+        <v>1394.0</v>
       </c>
       <c r="E14" s="1">
         <v>212.7903277853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>35925391.04</v>
       </c>
       <c r="I14" s="1">
-        <v>184499056.96</v>
+        <v>199423628.96</v>
       </c>
       <c r="J14" s="1">
-        <v>513.56172227764</v>
+        <v>555.10496389019</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>220424448.0</v>
+        <v>235349020.0</v>
       </c>
       <c r="N14" s="1">
-        <v>220424448.0</v>
+        <v>235349020.0</v>
       </c>
       <c r="O14" s="1">
-        <v>8.72</v>
+        <v>9.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>21976.0</v>
+        <v>33018.0</v>
       </c>
       <c r="D15" s="1">
-        <v>195.9</v>
+        <v>214.8</v>
       </c>
       <c r="E15" s="1">
-        <v>185.1785702585</v>
+        <v>194.8049094433</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>4069484.26</v>
+        <v>6432068.5</v>
       </c>
       <c r="I15" s="1">
-        <v>235614.14</v>
+        <v>660197.9</v>
       </c>
       <c r="J15" s="1">
-        <v>5.7897788748297</v>
+        <v>10.26416152129</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4305098.4</v>
+        <v>7092266.4</v>
       </c>
       <c r="N15" s="1">
-        <v>4305098.4</v>
+        <v>7092266.4</v>
       </c>
       <c r="O15" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>39.5</v>
+        <v>39.57</v>
       </c>
       <c r="E16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>14892725.19</v>
+        <v>14949945.64</v>
       </c>
       <c r="J16" s="1">
-        <v>85.610265216269</v>
+        <v>85.939194800197</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>32288682.5</v>
+        <v>32345902.95</v>
       </c>
       <c r="N16" s="1">
-        <v>32288682.5</v>
+        <v>32345902.95</v>
       </c>
       <c r="O16" s="1">
-        <v>1.28</v>
+        <v>1.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>3416962.0</v>
+        <v>3220013.0</v>
       </c>
       <c r="D17" s="1">
-        <v>18.76</v>
+        <v>19.825</v>
       </c>
       <c r="E17" s="1">
         <v>7.4092103541</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>25316990.23</v>
+        <v>23857753.66</v>
       </c>
       <c r="I17" s="1">
-        <v>38785216.89</v>
+        <v>39979004.07</v>
       </c>
       <c r="J17" s="1">
-        <v>153.19837207205</v>
+        <v>167.57237349227</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>64102207.12</v>
+        <v>63836757.73</v>
       </c>
       <c r="N17" s="1">
-        <v>64102207.12</v>
+        <v>63836757.73</v>
       </c>
       <c r="O17" s="1">
-        <v>2.54</v>
+        <v>2.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>8412559.0</v>
+        <v>8943222.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.9264</v>
+        <v>0.9386</v>
       </c>
       <c r="E18" s="1">
-        <v>0.4843255804</v>
+        <v>0.5140577792</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>4074417.52</v>
+        <v>4597332.84</v>
       </c>
       <c r="I18" s="1">
-        <v>3718977.14</v>
+        <v>3796775.33</v>
       </c>
       <c r="J18" s="1">
-        <v>91.27628972104</v>
+        <v>82.586479207366</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7793394.66</v>
+        <v>8394108.17</v>
       </c>
       <c r="N18" s="1">
-        <v>7793394.66</v>
+        <v>8394108.17</v>
       </c>
       <c r="O18" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>4804582.0</v>
+        <v>5072239.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.416</v>
+        <v>10.656</v>
       </c>
       <c r="E19" s="1">
-        <v>4.9831415657</v>
+        <v>5.2858859766</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>23941912.27</v>
+        <v>26811277.0</v>
       </c>
       <c r="I19" s="1">
-        <v>26102613.84</v>
+        <v>27238501.78</v>
       </c>
       <c r="J19" s="1">
-        <v>109.0247660489</v>
+        <v>101.59345181507</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>50044526.11</v>
+        <v>54049778.78</v>
       </c>
       <c r="N19" s="1">
-        <v>50044526.11</v>
+        <v>54049778.78</v>
       </c>
       <c r="O19" s="1">
-        <v>1.98</v>
+        <v>2.08</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
         <v>74135.0</v>
       </c>
       <c r="D20" s="1">
-        <v>148.2</v>
+        <v>151.2</v>
       </c>
       <c r="E20" s="1">
         <v>106.8305951305</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>7919886.17</v>
       </c>
       <c r="I20" s="1">
-        <v>3066920.83</v>
+        <v>3289325.83</v>
       </c>
       <c r="J20" s="1">
-        <v>38.724304417623</v>
+        <v>41.532488717575</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>10986807.0</v>
+        <v>11209212.0</v>
       </c>
       <c r="N20" s="1">
-        <v>10986807.0</v>
+        <v>11209212.0</v>
       </c>
       <c r="O20" s="1">
         <v>0.43</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>63412.0</v>
+        <v>67112.0</v>
       </c>
       <c r="D21" s="1">
-        <v>261.3</v>
+        <v>278.2</v>
       </c>
       <c r="E21" s="1">
-        <v>141.7162768877</v>
+        <v>149.3741640839</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>8986512.55</v>
+        <v>10024798.9</v>
       </c>
       <c r="I21" s="1">
-        <v>7583043.05</v>
+        <v>8645759.5</v>
       </c>
       <c r="J21" s="1">
-        <v>84.38248995713</v>
+        <v>86.243720061058</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>16569555.6</v>
+        <v>18670558.4</v>
       </c>
       <c r="N21" s="1">
-        <v>16569555.6</v>
+        <v>18670558.4</v>
       </c>
       <c r="O21" s="1">
-        <v>0.66</v>
+        <v>0.72</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
         <v>26958.0</v>
       </c>
       <c r="D22" s="1">
-        <v>71.85</v>
+        <v>71.5</v>
       </c>
       <c r="E22" s="1">
         <v>115.7674886861</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3120859.96</v>
       </c>
       <c r="I22" s="1">
-        <v>-1183927.66</v>
+        <v>-1193362.96</v>
       </c>
       <c r="J22" s="1">
-        <v>-37.935943143056</v>
+        <v>-38.238273273883</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1936932.3</v>
+        <v>1927497.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1936932.3</v>
+        <v>1927497.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>80.9</v>
+        <v>73.72</v>
       </c>
       <c r="E23" s="1">
         <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>73059.67</v>
+        <v>-2219808.71</v>
       </c>
       <c r="J23" s="1">
-        <v>0.28359881675068</v>
+        <v>-8.6167255281723</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>25834686.9</v>
+        <v>23541818.52</v>
       </c>
       <c r="N23" s="1">
-        <v>25834686.9</v>
+        <v>23541818.52</v>
       </c>
       <c r="O23" s="1">
-        <v>1.02</v>
+        <v>0.91</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
         <v>457891.0</v>
       </c>
       <c r="D24" s="1">
-        <v>92.96</v>
+        <v>92.58</v>
       </c>
       <c r="E24" s="1">
         <v>57.0580427656</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>26126364.26</v>
       </c>
       <c r="I24" s="1">
-        <v>16439183.1</v>
+        <v>16265184.52</v>
       </c>
       <c r="J24" s="1">
-        <v>62.921816967731</v>
+        <v>62.255828473242</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>42565547.36</v>
+        <v>42391548.78</v>
       </c>
       <c r="N24" s="1">
-        <v>42565547.36</v>
+        <v>42391548.78</v>
       </c>
       <c r="O24" s="1">
-        <v>1.68</v>
+        <v>1.63</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>906227.0</v>
+        <v>950870.0</v>
       </c>
       <c r="D25" s="1">
-        <v>12.582</v>
+        <v>11.654</v>
       </c>
       <c r="E25" s="1">
-        <v>6.1655268492</v>
+        <v>6.4196217149</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>5587366.9</v>
+        <v>6104225.7</v>
       </c>
       <c r="I25" s="1">
-        <v>5814781.21</v>
+        <v>4977213.28</v>
       </c>
       <c r="J25" s="1">
-        <v>104.0701517203</v>
+        <v>81.537176451388</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>11402148.11</v>
+        <v>11081438.98</v>
       </c>
       <c r="N25" s="1">
-        <v>11402148.11</v>
+        <v>11081438.98</v>
       </c>
       <c r="O25" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>487224.0</v>
       </c>
       <c r="D26" s="1">
         <v>25.99</v>
       </c>
       <c r="E26" s="1">
         <v>28.6535276793</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>13960686.37</v>
       </c>
       <c r="I26" s="1">
         <v>-1297734.61</v>
       </c>
       <c r="J26" s="1">
         <v>-9.2956361571784</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
         <v>12662951.76</v>
       </c>
       <c r="N26" s="1">
         <v>12662951.76</v>
       </c>
       <c r="O26" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.74</v>
+        <v>11.56</v>
       </c>
       <c r="E27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>5488066.85</v>
+        <v>6127522.53</v>
       </c>
       <c r="J27" s="1">
-        <v>190.07984506576</v>
+        <v>212.22746824582</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>8375309.76</v>
+        <v>9014765.44</v>
       </c>
       <c r="N27" s="1">
-        <v>8375309.76</v>
+        <v>9014765.44</v>
       </c>
       <c r="O27" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
         <v>18207.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.75</v>
+        <v>109.1</v>
       </c>
       <c r="E28" s="1">
         <v>94.3156961608</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1717205.88</v>
       </c>
       <c r="I28" s="1">
-        <v>135356.37</v>
+        <v>269177.82</v>
       </c>
       <c r="J28" s="1">
-        <v>7.882361199462</v>
+        <v>15.675337659571</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1852562.25</v>
+        <v>1986383.7</v>
       </c>
       <c r="N28" s="1">
-        <v>1852562.25</v>
+        <v>1986383.7</v>
       </c>
       <c r="O28" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
         <v>142692.0</v>
       </c>
       <c r="D29" s="1">
-        <v>41.92</v>
+        <v>42.28</v>
       </c>
       <c r="E29" s="1">
-        <v>43.0530775376</v>
+        <v>41.8530775376</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29">
         <v>0.86</v>
       </c>
       <c r="H29" s="1">
-        <v>6729140.85</v>
+        <v>6557910.45</v>
       </c>
       <c r="I29" s="1">
-        <v>196468.32</v>
+        <v>420306.84</v>
       </c>
       <c r="J29" s="1">
-        <v>2.9196642540184</v>
+        <v>6.4091579658579</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>6925609.17</v>
+        <v>6978217.29</v>
       </c>
       <c r="N29" s="1">
-        <v>6925609.17</v>
+        <v>6978217.29</v>
       </c>
       <c r="O29" s="1">
         <v>0.27</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>312677.0</v>
       </c>
       <c r="D30" s="1">
-        <v>35.97</v>
+        <v>36.98</v>
       </c>
       <c r="E30" s="1">
         <v>11.5301145271</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>3605201.62</v>
       </c>
       <c r="I30" s="1">
-        <v>7641790.07</v>
+        <v>7957593.84</v>
       </c>
       <c r="J30" s="1">
-        <v>211.96567835782</v>
+        <v>220.72534850353</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>11246991.69</v>
+        <v>11562795.46</v>
       </c>
       <c r="N30" s="1">
-        <v>11246991.69</v>
+        <v>11562795.46</v>
       </c>
       <c r="O30" s="1">
         <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>251187.0</v>
       </c>
       <c r="D31" s="1">
-        <v>77.96</v>
+        <v>76.16</v>
       </c>
       <c r="E31" s="1">
         <v>47.8803840565</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>12026930.03</v>
       </c>
       <c r="I31" s="1">
-        <v>7555608.49</v>
+        <v>7103471.89</v>
       </c>
       <c r="J31" s="1">
-        <v>62.822419945516</v>
+        <v>59.063051604034</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19582538.52</v>
+        <v>19130401.92</v>
       </c>
       <c r="N31" s="1">
-        <v>19582538.52</v>
+        <v>19130401.92</v>
       </c>
       <c r="O31" s="1">
-        <v>0.77</v>
+        <v>0.74</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>32613.0</v>
       </c>
       <c r="D32" s="1">
-        <v>154.3</v>
+        <v>166.3</v>
       </c>
       <c r="E32" s="1">
         <v>169.9207733113</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
       <c r="G32">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H32" s="1">
         <v>5943091.19</v>
       </c>
       <c r="I32" s="1">
-        <v>-447038.44</v>
+        <v>-12806.46</v>
       </c>
       <c r="J32" s="1">
-        <v>-7.5219852044707</v>
+        <v>-0.2154848308831</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>5496052.75</v>
+        <v>5930284.73</v>
       </c>
       <c r="N32" s="1">
-        <v>5496052.75</v>
+        <v>5930284.73</v>
       </c>
       <c r="O32" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
         <v>1203887.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.02</v>
+        <v>1.94</v>
       </c>
       <c r="E33" s="1">
         <v>2.2886534617</v>
       </c>
       <c r="F33" t="s">
         <v>87</v>
       </c>
       <c r="G33">
         <v>0.86</v>
       </c>
       <c r="H33" s="1">
         <v>3151404.96</v>
       </c>
       <c r="I33" s="1">
-        <v>-335784.1</v>
+        <v>-449952.44</v>
       </c>
       <c r="J33" s="1">
-        <v>-10.655060338548</v>
+        <v>-14.277836257515</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2815620.86</v>
+        <v>2701452.52</v>
       </c>
       <c r="N33" s="1">
-        <v>2815620.86</v>
+        <v>2701452.52</v>
       </c>
       <c r="O33" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
         <v>163459.0</v>
       </c>
       <c r="D34" s="1">
-        <v>40.37</v>
+        <v>41.16</v>
       </c>
       <c r="E34" s="1">
         <v>37.1563429361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>6073538.66</v>
       </c>
       <c r="I34" s="1">
-        <v>525301.17</v>
+        <v>654433.78</v>
       </c>
       <c r="J34" s="1">
-        <v>8.6490133578898</v>
+        <v>10.775164473885</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>6598839.83</v>
+        <v>6727972.44</v>
       </c>
       <c r="N34" s="1">
-        <v>6598839.83</v>
+        <v>6727972.44</v>
       </c>
       <c r="O34" s="1">
         <v>0.26</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>165403.0</v>
       </c>
       <c r="D35" s="1">
-        <v>61.82</v>
+        <v>61.36</v>
       </c>
       <c r="E35" s="1">
         <v>50.9596718923</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>8428882.61</v>
       </c>
       <c r="I35" s="1">
-        <v>1796330.85</v>
+        <v>1720245.47</v>
       </c>
       <c r="J35" s="1">
-        <v>21.311613094111</v>
+        <v>20.408938522398</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>10225213.46</v>
+        <v>10149128.08</v>
       </c>
       <c r="N35" s="1">
-        <v>10225213.46</v>
+        <v>10149128.08</v>
       </c>
       <c r="O35" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>31682.0</v>
       </c>
       <c r="D36" s="1">
         <v>248.0</v>
       </c>
       <c r="E36" s="1">
         <v>271.6233665804</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>8605571.5</v>
       </c>
       <c r="I36" s="1">
         <v>-748435.5</v>
       </c>
       <c r="J36" s="1">
         <v>-8.6971039634032</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
         <v>7857136.0</v>
       </c>
       <c r="N36" s="1">
         <v>7857136.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>449404.0</v>
+        <v>781786.0</v>
       </c>
       <c r="D37" s="1">
-        <v>27.6</v>
+        <v>28.82</v>
       </c>
       <c r="E37" s="1">
-        <v>30.9519759059</v>
+        <v>30.0780976124</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>13909941.78</v>
+        <v>23514635.62</v>
       </c>
       <c r="I37" s="1">
-        <v>-1506391.38</v>
+        <v>-983563.1</v>
       </c>
       <c r="J37" s="1">
-        <v>-10.829602336409</v>
+        <v>-4.1827698965637</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>12403550.4</v>
+        <v>22531072.52</v>
       </c>
       <c r="N37" s="1">
-        <v>12403550.4</v>
+        <v>22531072.52</v>
       </c>
       <c r="O37" s="1">
-        <v>0.49</v>
+        <v>0.87</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>1600843.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.25</v>
+        <v>18.005</v>
       </c>
       <c r="E38" s="1">
         <v>12.4476612572</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>19926751.39</v>
       </c>
       <c r="I38" s="1">
-        <v>9288633.36</v>
+        <v>8896426.83</v>
       </c>
       <c r="J38" s="1">
-        <v>46.613886921184</v>
+        <v>44.645645724594</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29215384.75</v>
+        <v>28823178.22</v>
       </c>
       <c r="N38" s="1">
-        <v>29215384.75</v>
+        <v>28823178.22</v>
       </c>
       <c r="O38" s="1">
-        <v>1.16</v>
+        <v>1.11</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
         <v>111798.0</v>
       </c>
       <c r="D39" s="1">
-        <v>138.7</v>
+        <v>123.45</v>
       </c>
       <c r="E39" s="1">
         <v>89.0729509472</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>9958177.77</v>
       </c>
       <c r="I39" s="1">
-        <v>5548204.83</v>
+        <v>3843285.33</v>
       </c>
       <c r="J39" s="1">
-        <v>55.715061110021</v>
+        <v>38.594263114867</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>15506382.6</v>
+        <v>13801463.1</v>
       </c>
       <c r="N39" s="1">
-        <v>15506382.6</v>
+        <v>13801463.1</v>
       </c>
       <c r="O39" s="1">
-        <v>0.61</v>
+        <v>0.53</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>5906211.0</v>
+        <v>5959314.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.883</v>
+        <v>9.56</v>
       </c>
       <c r="E40" s="1">
-        <v>6.7058335302</v>
+        <v>6.7315341212</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>39606067.76</v>
+        <v>40115325.53</v>
       </c>
       <c r="I40" s="1">
-        <v>18765015.55</v>
+        <v>16855716.31</v>
       </c>
       <c r="J40" s="1">
-        <v>47.379143175005</v>
+        <v>42.018146649202</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>58371083.31</v>
+        <v>56971041.84</v>
       </c>
       <c r="N40" s="1">
-        <v>58371083.31</v>
+        <v>56971041.84</v>
       </c>
       <c r="O40" s="1">
-        <v>2.31</v>
+        <v>2.19</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>2031153.0</v>
       </c>
       <c r="D41" s="1">
-        <v>27.46</v>
+        <v>26.66</v>
       </c>
       <c r="E41" s="1">
         <v>18.7205123543</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>38024224.83</v>
       </c>
       <c r="I41" s="1">
-        <v>17751236.55</v>
+        <v>16126314.15</v>
       </c>
       <c r="J41" s="1">
-        <v>46.684019541129</v>
+        <v>42.410632227476</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>55775461.38</v>
+        <v>54150538.98</v>
       </c>
       <c r="N41" s="1">
-        <v>55775461.38</v>
+        <v>54150538.98</v>
       </c>
       <c r="O41" s="1">
-        <v>2.21</v>
+        <v>2.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
-        <v>498057.0</v>
+        <v>137081.0</v>
       </c>
       <c r="D42" s="1">
-        <v>114.65</v>
+        <v>101.8</v>
       </c>
       <c r="E42" s="1">
-        <v>105.1142000012</v>
+        <v>98.3458089743</v>
       </c>
       <c r="F42" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4921769.59</v>
+        <v>13481341.84</v>
       </c>
       <c r="I42" s="1">
-        <v>335996.83</v>
+        <v>473503.96</v>
       </c>
       <c r="J42" s="1">
-        <v>6.8267484662971</v>
+        <v>3.5122910287393</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5257766.42</v>
+        <v>13954845.8</v>
       </c>
       <c r="N42" s="1">
-        <v>5257766.42</v>
+        <v>13954845.8</v>
       </c>
       <c r="O42" s="1">
-        <v>0.21</v>
+        <v>0.54</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>114</v>
+      </c>
+      <c r="B43" t="s">
         <v>115</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>124172.0</v>
+        <v>72758.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0</v>
+        <v>172.8</v>
       </c>
       <c r="E43" s="1">
-        <v>97.8622890024</v>
+        <v>125.2737671459</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>12151756.15</v>
+        <v>9114668.75</v>
       </c>
       <c r="I43" s="1">
-        <v>265443.85</v>
+        <v>3457913.65</v>
       </c>
       <c r="J43" s="1">
-        <v>2.1844073130121</v>
+        <v>37.93789708485</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>12417200.0</v>
+        <v>12572582.4</v>
       </c>
       <c r="N43" s="1">
-        <v>12417200.0</v>
+        <v>12572582.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" t="s">
         <v>117</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>72758.0</v>
+        <v>64301.0</v>
       </c>
       <c r="D44" s="1">
-        <v>167.0</v>
+        <v>61.86</v>
       </c>
       <c r="E44" s="1">
-        <v>125.2737671459</v>
+        <v>65.389426292</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>9114668.75</v>
+        <v>4204605.5</v>
       </c>
       <c r="I44" s="1">
-        <v>3035917.25</v>
+        <v>-226945.64</v>
       </c>
       <c r="J44" s="1">
-        <v>33.308037113252</v>
+        <v>-5.3975489495982</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>12150586.0</v>
+        <v>3977659.86</v>
       </c>
       <c r="N44" s="1">
-        <v>12150586.0</v>
+        <v>3977659.86</v>
       </c>
       <c r="O44" s="1">
-        <v>0.48</v>
+        <v>0.15</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>118</v>
+      </c>
+      <c r="B45" t="s">
         <v>119</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>64301.0</v>
+        <v>820457.0</v>
       </c>
       <c r="D45" s="1">
-        <v>58.52</v>
+        <v>16.82</v>
       </c>
       <c r="E45" s="1">
-        <v>65.389426292</v>
+        <v>18.7987895405</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>4204605.5</v>
+        <v>15423598.47</v>
       </c>
       <c r="I45" s="1">
-        <v>-441710.98</v>
+        <v>-1623511.73</v>
       </c>
       <c r="J45" s="1">
-        <v>-10.505408414654</v>
+        <v>-10.526154017546</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3762894.52</v>
+        <v>13800086.74</v>
       </c>
       <c r="N45" s="1">
-        <v>3762894.52</v>
+        <v>13800086.74</v>
       </c>
       <c r="O45" s="1">
-        <v>0.15</v>
+        <v>0.53</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>120</v>
+      </c>
+      <c r="B46" t="s">
         <v>121</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>789770.0</v>
+        <v>47146.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.93</v>
+        <v>298.6</v>
       </c>
       <c r="E46" s="1">
-        <v>18.8605773326</v>
+        <v>340.3831536079</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>14895518.16</v>
+        <v>16047704.16</v>
       </c>
       <c r="I46" s="1">
-        <v>-734942.06</v>
+        <v>-1969908.56</v>
       </c>
       <c r="J46" s="1">
-        <v>-4.9339811620222</v>
+        <v>-12.275329482395</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>14160576.1</v>
+        <v>14077795.6</v>
       </c>
       <c r="N46" s="1">
-        <v>14160576.1</v>
+        <v>14077795.6</v>
       </c>
       <c r="O46" s="1">
-        <v>0.56</v>
+        <v>0.54</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47" t="s">
         <v>123</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>47146.0</v>
+        <v>196097.0</v>
       </c>
       <c r="D47" s="1">
-        <v>281.1</v>
+        <v>36.4</v>
       </c>
       <c r="E47" s="1">
-        <v>340.3831536079</v>
+        <v>41.6881530059</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>16047704.16</v>
+        <v>8174921.74</v>
       </c>
       <c r="I47" s="1">
-        <v>-2794963.56</v>
+        <v>-1036990.94</v>
       </c>
       <c r="J47" s="1">
-        <v>-17.416594499334</v>
+        <v>-12.68502589971</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>13252740.6</v>
+        <v>7137930.8</v>
       </c>
       <c r="N47" s="1">
-        <v>13252740.6</v>
+        <v>7137930.8</v>
       </c>
       <c r="O47" s="1">
-        <v>0.52</v>
+        <v>0.27</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>124</v>
+      </c>
+      <c r="B48" t="s">
         <v>125</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>196097.0</v>
+        <v>147017.0</v>
       </c>
       <c r="D48" s="1">
-        <v>37.27</v>
+        <v>35.45</v>
       </c>
       <c r="E48" s="1">
-        <v>41.6881530059</v>
+        <v>36.8091886653</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>8174921.74</v>
+        <v>5411576.49</v>
       </c>
       <c r="I48" s="1">
-        <v>-866386.55</v>
+        <v>-199823.84</v>
       </c>
       <c r="J48" s="1">
-        <v>-10.598102068192</v>
+        <v>-3.6925254659017</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7308535.19</v>
+        <v>5211752.65</v>
       </c>
       <c r="N48" s="1">
-        <v>7308535.19</v>
+        <v>5211752.65</v>
       </c>
       <c r="O48" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B49" t="s">
         <v>127</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>147017.0</v>
+        <v>752121.0</v>
       </c>
       <c r="D49" s="1">
-        <v>39.88</v>
+        <v>18.975</v>
       </c>
       <c r="E49" s="1">
-        <v>36.8091886653</v>
+        <v>15.2704559905</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5411576.49</v>
+        <v>11485230.63</v>
       </c>
       <c r="I49" s="1">
-        <v>451461.47</v>
+        <v>2786265.35</v>
       </c>
       <c r="J49" s="1">
-        <v>8.342512959657</v>
+        <v>24.259550720054</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5863037.96</v>
+        <v>14271495.98</v>
       </c>
       <c r="N49" s="1">
-        <v>5863037.96</v>
+        <v>14271495.98</v>
       </c>
       <c r="O49" s="1">
-        <v>0.23</v>
+        <v>0.55</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" t="s">
         <v>129</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>752121.0</v>
+        <v>25992.0</v>
       </c>
       <c r="D50" s="1">
-        <v>19.095</v>
+        <v>196.5</v>
       </c>
       <c r="E50" s="1">
-        <v>15.2704559905</v>
+        <v>137.6485649431</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>11485230.63</v>
+        <v>3577761.5</v>
       </c>
       <c r="I50" s="1">
-        <v>2876519.87</v>
+        <v>1529666.5</v>
       </c>
       <c r="J50" s="1">
-        <v>25.045381870577</v>
+        <v>42.75484824799</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>14361750.5</v>
+        <v>5107428.0</v>
       </c>
       <c r="N50" s="1">
-        <v>14361750.5</v>
+        <v>5107428.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.57</v>
+        <v>0.2</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" t="s">
         <v>131</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>25992.0</v>
+        <v>262171.0</v>
       </c>
       <c r="D51" s="1">
-        <v>206.4</v>
+        <v>54.7</v>
       </c>
       <c r="E51" s="1">
-        <v>137.6485649431</v>
+        <v>38.8187797659</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3577761.5</v>
+        <v>10177158.31</v>
       </c>
       <c r="I51" s="1">
-        <v>1786987.3</v>
+        <v>4163595.39</v>
       </c>
       <c r="J51" s="1">
-        <v>49.94707724369</v>
+        <v>40.911178377847</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5364748.8</v>
+        <v>14340753.7</v>
       </c>
       <c r="N51" s="1">
-        <v>5364748.8</v>
+        <v>14340753.7</v>
       </c>
       <c r="O51" s="1">
-        <v>0.21</v>
+        <v>0.55</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" t="s">
         <v>133</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>262171.0</v>
+        <v>5586.0</v>
       </c>
       <c r="D52" s="1">
-        <v>56.35</v>
+        <v>499.1</v>
       </c>
       <c r="E52" s="1">
-        <v>38.8187797659</v>
+        <v>602.9675044755</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H52" s="1">
-        <v>10177158.31</v>
+        <v>3602614.37</v>
       </c>
       <c r="I52" s="1">
-        <v>4596177.54</v>
+        <v>-554150.54</v>
       </c>
       <c r="J52" s="1">
-        <v>45.16169838376</v>
+        <v>-15.381900006134</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>14773335.85</v>
+        <v>3048463.83</v>
       </c>
       <c r="N52" s="1">
-        <v>14773335.85</v>
+        <v>3048463.83</v>
       </c>
       <c r="O52" s="1">
-        <v>0.58</v>
+        <v>0.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53" t="s">
         <v>135</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>5586.0</v>
+        <v>914900.0</v>
       </c>
       <c r="D53" s="1">
-        <v>515.2</v>
+        <v>38.4</v>
       </c>
       <c r="E53" s="1">
-        <v>602.9675044755</v>
+        <v>24.9927591212</v>
       </c>
       <c r="F53" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3602614.37</v>
+        <v>22865875.32</v>
       </c>
       <c r="I53" s="1">
-        <v>-459421.71</v>
+        <v>12266284.68</v>
       </c>
       <c r="J53" s="1">
-        <v>-12.752453158066</v>
+        <v>53.644500848262</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3143192.66</v>
+        <v>35132160.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3143192.66</v>
+        <v>35132160.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.12</v>
+        <v>1.35</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>136</v>
+      </c>
+      <c r="B54" t="s">
         <v>137</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>914900.0</v>
+        <v>273242.0</v>
       </c>
       <c r="D54" s="1">
-        <v>39.42</v>
+        <v>20.74</v>
       </c>
       <c r="E54" s="1">
-        <v>24.9927591212</v>
+        <v>16.9562383894</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>22865875.32</v>
+        <v>4633156.49</v>
       </c>
       <c r="I54" s="1">
-        <v>13199482.68</v>
+        <v>1033882.59</v>
       </c>
       <c r="J54" s="1">
-        <v>57.725682902044</v>
+        <v>22.314864439211</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>36065358.0</v>
+        <v>5667039.08</v>
       </c>
       <c r="N54" s="1">
-        <v>36065358.0</v>
+        <v>5667039.08</v>
       </c>
       <c r="O54" s="1">
-        <v>1.43</v>
+        <v>0.22</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>138</v>
+      </c>
+      <c r="B55" t="s">
         <v>139</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>273242.0</v>
+        <v>75731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>19.43</v>
+        <v>185.95</v>
       </c>
       <c r="E55" s="1">
-        <v>16.9562383894</v>
+        <v>101.6050588266</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>4633156.49</v>
+        <v>7694652.71</v>
       </c>
       <c r="I55" s="1">
-        <v>675935.57</v>
+        <v>6387526.74</v>
       </c>
       <c r="J55" s="1">
-        <v>14.589094313108</v>
+        <v>83.01254105593</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>5309092.06</v>
+        <v>14082179.45</v>
       </c>
       <c r="N55" s="1">
-        <v>5309092.06</v>
+        <v>14082179.45</v>
       </c>
       <c r="O55" s="1">
-        <v>0.21</v>
+        <v>0.54</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>140</v>
+      </c>
+      <c r="B56" t="s">
         <v>141</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>75731.0</v>
+        <v>90197.0</v>
       </c>
       <c r="D56" s="1">
-        <v>185.2</v>
+        <v>66.26</v>
       </c>
       <c r="E56" s="1">
-        <v>101.6050588266</v>
+        <v>67.8664957815</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>7694652.71</v>
+        <v>6121354.32</v>
       </c>
       <c r="I56" s="1">
-        <v>6330728.49</v>
+        <v>-144901.1</v>
       </c>
       <c r="J56" s="1">
-        <v>82.274388833333</v>
+        <v>-2.3671411982569</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14025381.2</v>
+        <v>5976453.22</v>
       </c>
       <c r="N56" s="1">
-        <v>14025381.2</v>
+        <v>5976453.22</v>
       </c>
       <c r="O56" s="1">
-        <v>0.55</v>
+        <v>0.23</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>142</v>
+      </c>
+      <c r="B57" t="s">
         <v>143</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>147141.0</v>
+        <v>124656.0</v>
       </c>
       <c r="D57" s="1">
-        <v>64.76</v>
+        <v>65.78</v>
       </c>
       <c r="E57" s="1">
-        <v>67.8664957422</v>
+        <v>74.8587191952</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>9985944.05</v>
+        <v>9331588.5</v>
       </c>
       <c r="I57" s="1">
-        <v>-457092.89</v>
+        <v>-1131716.82</v>
       </c>
       <c r="J57" s="1">
-        <v>-4.5773628182906</v>
+        <v>-12.127804606901</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9528851.16</v>
+        <v>8199871.68</v>
       </c>
       <c r="N57" s="1">
-        <v>9528851.16</v>
+        <v>8199871.68</v>
       </c>
       <c r="O57" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>144</v>
+      </c>
+      <c r="B58" t="s">
         <v>145</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>124656.0</v>
+        <v>13502.0</v>
       </c>
       <c r="D58" s="1">
-        <v>63.1</v>
+        <v>1609.5</v>
       </c>
       <c r="E58" s="1">
-        <v>74.8587191952</v>
+        <v>1848.9450133314</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>9331588.5</v>
+        <v>24964455.57</v>
       </c>
       <c r="I58" s="1">
-        <v>-1465794.9</v>
+        <v>-3232986.57</v>
       </c>
       <c r="J58" s="1">
-        <v>-15.707881889563</v>
+        <v>-12.950358804881</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>7865793.6</v>
+        <v>21731469.0</v>
       </c>
       <c r="N58" s="1">
-        <v>7865793.6</v>
+        <v>21731469.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.31</v>
+        <v>0.84</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>146</v>
+      </c>
+      <c r="B59" t="s">
         <v>147</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>13502.0</v>
+        <v>63683.0</v>
       </c>
       <c r="D59" s="1">
-        <v>1606.5</v>
+        <v>56.9</v>
       </c>
       <c r="E59" s="1">
-        <v>1848.9450133314</v>
+        <v>51.4520457579</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>24964455.57</v>
+        <v>3276620.63</v>
       </c>
       <c r="I59" s="1">
-        <v>-3273492.57</v>
+        <v>346942.07</v>
       </c>
       <c r="J59" s="1">
-        <v>-13.112613494899</v>
+        <v>10.588411329144</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>21690963.0</v>
+        <v>3623562.7</v>
       </c>
       <c r="N59" s="1">
-        <v>21690963.0</v>
+        <v>3623562.7</v>
       </c>
       <c r="O59" s="1">
-        <v>0.86</v>
+        <v>0.14</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>148</v>
+      </c>
+      <c r="B60" t="s">
         <v>149</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>63683.0</v>
+        <v>794390.0</v>
       </c>
       <c r="D60" s="1">
-        <v>51.95</v>
+        <v>19.365</v>
       </c>
       <c r="E60" s="1">
-        <v>51.4520457579</v>
+        <v>11.5333553041</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3276620.63</v>
+        <v>9161982.12</v>
       </c>
       <c r="I60" s="1">
-        <v>31711.22</v>
+        <v>6221380.23</v>
       </c>
       <c r="J60" s="1">
-        <v>0.96780261070382</v>
+        <v>67.904304423593</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3308331.85</v>
+        <v>15383362.35</v>
       </c>
       <c r="N60" s="1">
-        <v>3308331.85</v>
+        <v>15383362.35</v>
       </c>
       <c r="O60" s="1">
-        <v>0.13</v>
+        <v>0.59</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>150</v>
+      </c>
+      <c r="B61" t="s">
         <v>151</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>794390.0</v>
+        <v>486373.0</v>
       </c>
       <c r="D61" s="1">
-        <v>19.61</v>
+        <v>52.68</v>
       </c>
       <c r="E61" s="1">
-        <v>11.5333553041</v>
+        <v>29.058348058</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>9161982.12</v>
+        <v>14133195.92</v>
       </c>
       <c r="I61" s="1">
-        <v>6416005.78</v>
+        <v>11488933.72</v>
       </c>
       <c r="J61" s="1">
-        <v>70.028577833549</v>
+        <v>81.290415734929</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>15577987.9</v>
+        <v>25622129.64</v>
       </c>
       <c r="N61" s="1">
-        <v>15577987.9</v>
+        <v>25622129.64</v>
       </c>
       <c r="O61" s="1">
-        <v>0.62</v>
+        <v>0.99</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>152</v>
+      </c>
+      <c r="B62" t="s">
         <v>153</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>486373.0</v>
+        <v>358453.0</v>
       </c>
       <c r="D62" s="1">
-        <v>49.92</v>
+        <v>80.35</v>
       </c>
       <c r="E62" s="1">
-        <v>29.058348058</v>
+        <v>22.8351660608</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>14133195.92</v>
+        <v>8185333.78</v>
       </c>
       <c r="I62" s="1">
-        <v>10146544.24</v>
+        <v>20616364.77</v>
       </c>
       <c r="J62" s="1">
-        <v>71.79228461442</v>
+        <v>251.86956725423</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>24279740.16</v>
+        <v>28801698.55</v>
       </c>
       <c r="N62" s="1">
-        <v>24279740.16</v>
+        <v>28801698.55</v>
       </c>
       <c r="O62" s="1">
-        <v>0.96</v>
+        <v>1.11</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>154</v>
+      </c>
+      <c r="B63" t="s">
         <v>155</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>358453.0</v>
+        <v>618310.0</v>
       </c>
       <c r="D63" s="1">
-        <v>61.79</v>
+        <v>26.5</v>
       </c>
       <c r="E63" s="1">
-        <v>22.8351660608</v>
+        <v>13.8495131892</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>8185333.78</v>
+        <v>8563292.5</v>
       </c>
       <c r="I63" s="1">
-        <v>13963477.09</v>
+        <v>7821922.5</v>
       </c>
       <c r="J63" s="1">
-        <v>170.59141954746</v>
+        <v>91.342465529468</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>22148810.87</v>
+        <v>16385215.0</v>
       </c>
       <c r="N63" s="1">
-        <v>22148810.87</v>
+        <v>16385215.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.88</v>
+        <v>0.63</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>156</v>
+      </c>
+      <c r="B64" t="s">
         <v>157</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>618310.0</v>
+        <v>8911968.0</v>
       </c>
       <c r="D64" s="1">
-        <v>25.72</v>
+        <v>5.694</v>
       </c>
       <c r="E64" s="1">
-        <v>13.8495131892</v>
+        <v>3.2816664075</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>8563292.5</v>
+        <v>29246106.01</v>
       </c>
       <c r="I64" s="1">
-        <v>7339640.7</v>
+        <v>21498639.78</v>
       </c>
       <c r="J64" s="1">
-        <v>85.710498619544</v>
+        <v>73.50940933008</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>15902933.2</v>
+        <v>50744745.79</v>
       </c>
       <c r="N64" s="1">
-        <v>15902933.2</v>
+        <v>50744745.79</v>
       </c>
       <c r="O64" s="1">
-        <v>0.63</v>
+        <v>1.95</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>158</v>
+      </c>
+      <c r="B65" t="s">
         <v>159</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>8911968.0</v>
+        <v>408620.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.858</v>
+        <v>13.94</v>
       </c>
       <c r="E65" s="1">
-        <v>3.2816664075</v>
+        <v>10.7080922618</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>29246106.01</v>
+        <v>4375540.66</v>
       </c>
       <c r="I65" s="1">
-        <v>22960202.53</v>
+        <v>1320622.14</v>
       </c>
       <c r="J65" s="1">
-        <v>78.506870357884</v>
+        <v>30.181919049976</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>52206308.54</v>
+        <v>5696162.8</v>
       </c>
       <c r="N65" s="1">
-        <v>52206308.54</v>
+        <v>5696162.8</v>
       </c>
       <c r="O65" s="1">
-        <v>2.07</v>
+        <v>0.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>160</v>
+      </c>
+      <c r="B66" t="s">
         <v>161</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>408620.0</v>
+        <v>117464.0</v>
       </c>
       <c r="D66" s="1">
-        <v>13.915</v>
+        <v>113.65</v>
       </c>
       <c r="E66" s="1">
-        <v>10.7080922618</v>
+        <v>69.9605123272</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4375540.66</v>
+        <v>8217841.62</v>
       </c>
       <c r="I66" s="1">
-        <v>1310406.64</v>
+        <v>5131941.98</v>
       </c>
       <c r="J66" s="1">
-        <v>29.948450758997</v>
+        <v>62.448781776352</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>5685947.3</v>
+        <v>13349783.6</v>
       </c>
       <c r="N66" s="1">
-        <v>5685947.3</v>
+        <v>13349783.6</v>
       </c>
       <c r="O66" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>162</v>
+      </c>
+      <c r="B67" t="s">
         <v>163</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>117464.0</v>
+        <v>36291.0</v>
       </c>
       <c r="D67" s="1">
-        <v>116.1</v>
+        <v>41.6</v>
       </c>
       <c r="E67" s="1">
-        <v>69.9605123272</v>
+        <v>65.6</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>8217841.62</v>
+        <v>2380689.6</v>
       </c>
       <c r="I67" s="1">
-        <v>5419728.78</v>
+        <v>-870984.0</v>
       </c>
       <c r="J67" s="1">
-        <v>65.95075727439</v>
+        <v>-36.585365853659</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>13637570.4</v>
+        <v>1509705.6</v>
       </c>
       <c r="N67" s="1">
-        <v>13637570.4</v>
+        <v>1509705.6</v>
       </c>
       <c r="O67" s="1">
-        <v>0.54</v>
+        <v>0.06</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>164</v>
+      </c>
+      <c r="B68" t="s">
         <v>165</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1">
-        <v>36291.0</v>
+        <v>323132.0</v>
       </c>
       <c r="D68" s="1">
-        <v>47.28</v>
+        <v>50.28</v>
       </c>
       <c r="E68" s="1">
-        <v>65.6</v>
+        <v>54.2210453004</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2380689.6</v>
+        <v>17520554.81</v>
       </c>
       <c r="I68" s="1">
-        <v>-664851.12</v>
+        <v>-1273477.85</v>
       </c>
       <c r="J68" s="1">
-        <v>-27.926829268293</v>
+        <v>-7.2684790168468</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1715838.48</v>
+        <v>16247076.96</v>
       </c>
       <c r="N68" s="1">
-        <v>1715838.48</v>
+        <v>16247076.96</v>
       </c>
       <c r="O68" s="1">
-        <v>0.07</v>
+        <v>0.62</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>166</v>
+      </c>
+      <c r="B69" t="s">
         <v>167</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>271383.0</v>
+        <v>195783.0</v>
       </c>
       <c r="D69" s="1">
-        <v>50.92</v>
+        <v>27.26</v>
       </c>
       <c r="E69" s="1">
-        <v>54.9469773346</v>
+        <v>21.6928919263</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>14911675.55</v>
+        <v>4247099.46</v>
       </c>
       <c r="I69" s="1">
-        <v>-1092853.19</v>
+        <v>1089945.12</v>
       </c>
       <c r="J69" s="1">
-        <v>-7.3288423312027</v>
+        <v>25.663282206252</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>13818822.36</v>
+        <v>5337044.58</v>
       </c>
       <c r="N69" s="1">
-        <v>13818822.36</v>
+        <v>5337044.58</v>
       </c>
       <c r="O69" s="1">
-        <v>0.55</v>
+        <v>0.21</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>168</v>
+      </c>
+      <c r="B70" t="s">
         <v>169</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>195783.0</v>
+        <v>311862.0</v>
       </c>
       <c r="D70" s="1">
-        <v>27.06</v>
+        <v>35.66</v>
       </c>
       <c r="E70" s="1">
-        <v>21.6928919263</v>
+        <v>29.5065737089</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>4247099.46</v>
+        <v>9201979.09</v>
       </c>
       <c r="I70" s="1">
-        <v>1050788.52</v>
+        <v>1919019.83</v>
       </c>
       <c r="J70" s="1">
-        <v>24.741321221613</v>
+        <v>20.854425023476</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>5297887.98</v>
+        <v>11120998.92</v>
       </c>
       <c r="N70" s="1">
-        <v>5297887.98</v>
+        <v>11120998.92</v>
       </c>
       <c r="O70" s="1">
-        <v>0.21</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>170</v>
+      </c>
+      <c r="B71" t="s">
         <v>171</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>311862.0</v>
+        <v>4264498.0</v>
       </c>
       <c r="D71" s="1">
-        <v>36.9</v>
+        <v>4.43</v>
       </c>
       <c r="E71" s="1">
-        <v>29.5065737089</v>
+        <v>3.3332265111</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>9201979.09</v>
+        <v>14214537.79</v>
       </c>
       <c r="I71" s="1">
-        <v>2305728.71</v>
+        <v>4677188.35</v>
       </c>
       <c r="J71" s="1">
-        <v>25.056878389407</v>
+        <v>32.904259140177</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>11507707.8</v>
+        <v>18891726.14</v>
       </c>
       <c r="N71" s="1">
-        <v>11507707.8</v>
+        <v>18891726.14</v>
       </c>
       <c r="O71" s="1">
-        <v>0.46</v>
+        <v>0.73</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>172</v>
+      </c>
+      <c r="B72" t="s">
         <v>173</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>4264498.0</v>
+        <v>313236.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.588</v>
+        <v>22.39</v>
       </c>
       <c r="E72" s="1">
-        <v>3.3332265111</v>
+        <v>24.7108231812</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>14214537.79</v>
+        <v>7740319.41</v>
       </c>
       <c r="I72" s="1">
-        <v>5350979.03</v>
+        <v>-726965.37</v>
       </c>
       <c r="J72" s="1">
-        <v>37.644411018165</v>
+        <v>-9.391929860941</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19565516.82</v>
+        <v>7013354.04</v>
       </c>
       <c r="N72" s="1">
-        <v>19565516.82</v>
+        <v>7013354.04</v>
       </c>
       <c r="O72" s="1">
-        <v>0.77</v>
+        <v>0.27</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>174</v>
+      </c>
+      <c r="B73" t="s">
         <v>175</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>313236.0</v>
+        <v>233255.0</v>
       </c>
       <c r="D73" s="1">
-        <v>22.91</v>
+        <v>177.42</v>
       </c>
       <c r="E73" s="1">
-        <v>24.7108231812</v>
+        <v>53.7325414246</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>7740319.41</v>
+        <v>12533383.95</v>
       </c>
       <c r="I73" s="1">
-        <v>-564082.65</v>
+        <v>28850718.15</v>
       </c>
       <c r="J73" s="1">
-        <v>-7.2875887947368</v>
+        <v>230.19097049205</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>7176236.76</v>
+        <v>41384102.1</v>
       </c>
       <c r="N73" s="1">
-        <v>7176236.76</v>
+        <v>41384102.1</v>
       </c>
       <c r="O73" s="1">
-        <v>0.28</v>
+        <v>1.59</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>176</v>
+      </c>
+      <c r="B74" t="s">
         <v>177</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>233255.0</v>
+        <v>66588.0</v>
       </c>
       <c r="D74" s="1">
-        <v>176.0</v>
+        <v>54.5</v>
       </c>
       <c r="E74" s="1">
-        <v>53.7325414246</v>
+        <v>110.9074526942</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>12533383.95</v>
+        <v>7385105.46</v>
       </c>
       <c r="I74" s="1">
-        <v>28519496.05</v>
+        <v>-3756059.46</v>
       </c>
       <c r="J74" s="1">
-        <v>227.54825164356</v>
+        <v>-50.85992990004</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>41052880.0</v>
+        <v>3629046.0</v>
       </c>
       <c r="N74" s="1">
-        <v>41052880.0</v>
+        <v>3629046.0</v>
       </c>
       <c r="O74" s="1">
-        <v>1.62</v>
+        <v>0.14</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>178</v>
+      </c>
+      <c r="B75" t="s">
         <v>179</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>66588.0</v>
+        <v>178349.0</v>
       </c>
       <c r="D75" s="1">
-        <v>59.4</v>
+        <v>52.47</v>
       </c>
       <c r="E75" s="1">
-        <v>110.9074526942</v>
+        <v>52.4597216693</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>7385105.46</v>
+        <v>9356138.9</v>
       </c>
       <c r="I75" s="1">
-        <v>-3429778.26</v>
+        <v>1833.13</v>
       </c>
       <c r="J75" s="1">
-        <v>-46.441831854355</v>
+        <v>0.019592804463388</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>3955327.2</v>
+        <v>9357972.03</v>
       </c>
       <c r="N75" s="1">
-        <v>3955327.2</v>
+        <v>9357972.03</v>
       </c>
       <c r="O75" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>180</v>
+      </c>
+      <c r="B76" t="s">
         <v>181</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>178349.0</v>
+        <v>48402.0</v>
       </c>
       <c r="D76" s="1">
-        <v>51.31</v>
+        <v>97.56</v>
       </c>
       <c r="E76" s="1">
-        <v>52.4597216693</v>
+        <v>88.5762993265</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H76" s="1">
-        <v>9356138.9</v>
+        <v>4631055.88</v>
       </c>
       <c r="I76" s="1">
-        <v>-205051.71</v>
+        <v>532247.52</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.1916274671809</v>
+        <v>11.49300578079</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>9151087.19</v>
+        <v>5163303.4</v>
       </c>
       <c r="N76" s="1">
-        <v>9151087.19</v>
+        <v>5163303.4</v>
       </c>
       <c r="O76" s="1">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>182</v>
+      </c>
+      <c r="B77" t="s">
         <v>183</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>42919.0</v>
+        <v>107321.0</v>
       </c>
       <c r="D77" s="1">
-        <v>84.42</v>
+        <v>379.4</v>
       </c>
       <c r="E77" s="1">
-        <v>88.7485349146</v>
+        <v>199.3169066632</v>
       </c>
       <c r="F77" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G77">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>4107238.27</v>
+        <v>21390889.74</v>
       </c>
       <c r="I77" s="1">
-        <v>-150027.72</v>
+        <v>19326697.66</v>
       </c>
       <c r="J77" s="1">
-        <v>-3.6527639775815</v>
+        <v>90.350134542837</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>3957210.55</v>
+        <v>40717587.4</v>
       </c>
       <c r="N77" s="1">
-        <v>3957210.55</v>
+        <v>40717587.4</v>
       </c>
       <c r="O77" s="1">
-        <v>0.16</v>
+        <v>1.57</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>184</v>
+      </c>
+      <c r="B78" t="s">
         <v>185</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>101850.0</v>
+        <v>71767.0</v>
       </c>
       <c r="D78" s="1">
-        <v>353.6</v>
+        <v>469.8</v>
       </c>
       <c r="E78" s="1">
-        <v>189.6456432008</v>
+        <v>179.8035250185</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>19315408.76</v>
+        <v>12903959.58</v>
       </c>
       <c r="I78" s="1">
-        <v>16698751.24</v>
+        <v>20812177.02</v>
       </c>
       <c r="J78" s="1">
-        <v>86.453004683914</v>
+        <v>161.28520002695</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>36014160.0</v>
+        <v>33716136.6</v>
       </c>
       <c r="N78" s="1">
-        <v>36014160.0</v>
+        <v>33716136.6</v>
       </c>
       <c r="O78" s="1">
-        <v>1.42</v>
+        <v>1.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>186</v>
+      </c>
+      <c r="B79" t="s">
         <v>187</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>71767.0</v>
+        <v>1061935.0</v>
       </c>
       <c r="D79" s="1">
-        <v>452.0</v>
+        <v>3.559</v>
       </c>
       <c r="E79" s="1">
-        <v>179.8035250185</v>
+        <v>3.3590091861</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H79" s="1">
-        <v>12903959.58</v>
+        <v>4086970.45</v>
       </c>
       <c r="I79" s="1">
-        <v>19534724.42</v>
+        <v>284583.16</v>
       </c>
       <c r="J79" s="1">
-        <v>151.38550534734</v>
+        <v>6.9631812483499</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>32438684.0</v>
+        <v>4371553.61</v>
       </c>
       <c r="N79" s="1">
-        <v>32438684.0</v>
+        <v>4371553.61</v>
       </c>
       <c r="O79" s="1">
-        <v>1.28</v>
+        <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>188</v>
+      </c>
+      <c r="B80" t="s">
         <v>189</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>1061935.0</v>
+        <v>553375.0</v>
       </c>
       <c r="D80" s="1">
-        <v>3.225</v>
+        <v>15.68</v>
       </c>
       <c r="E80" s="1">
-        <v>3.3590091861</v>
+        <v>14.5416794037</v>
       </c>
       <c r="F80" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>4086970.45</v>
+        <v>8047001.84</v>
       </c>
       <c r="I80" s="1">
-        <v>-121773.76</v>
+        <v>629918.16</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.9795605691252</v>
+        <v>7.8279857830876</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3965196.69</v>
+        <v>8676920.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3965196.69</v>
+        <v>8676920.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>190</v>
+      </c>
+      <c r="B81" t="s">
         <v>191</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>553375.0</v>
+        <v>348686.0</v>
       </c>
       <c r="D81" s="1">
-        <v>15.04</v>
+        <v>31.39</v>
       </c>
       <c r="E81" s="1">
-        <v>14.5416794037</v>
+        <v>31.4790175115</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>8047001.84</v>
+        <v>10976292.7</v>
       </c>
       <c r="I81" s="1">
-        <v>275758.16</v>
+        <v>-31039.16</v>
       </c>
       <c r="J81" s="1">
-        <v>3.4268435062269</v>
+        <v>-0.2827836396892</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>8322760.0</v>
+        <v>10945253.54</v>
       </c>
       <c r="N81" s="1">
-        <v>8322760.0</v>
+        <v>10945253.54</v>
       </c>
       <c r="O81" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>192</v>
+      </c>
+      <c r="B82" t="s">
         <v>193</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>348686.0</v>
+        <v>164642.0</v>
       </c>
       <c r="D82" s="1">
-        <v>31.85</v>
+        <v>54.82</v>
       </c>
       <c r="E82" s="1">
-        <v>31.4790175115</v>
+        <v>53.1914279467</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>10976292.7</v>
+        <v>8757543.08</v>
       </c>
       <c r="I82" s="1">
-        <v>129356.4</v>
+        <v>268131.36</v>
       </c>
       <c r="J82" s="1">
-        <v>1.1785072021631</v>
+        <v>3.0617189952778</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>11105649.1</v>
+        <v>9025674.44</v>
       </c>
       <c r="N82" s="1">
-        <v>11105649.1</v>
+        <v>9025674.44</v>
       </c>
       <c r="O82" s="1">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>194</v>
+      </c>
+      <c r="B83" t="s">
         <v>195</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>117604.0</v>
+        <v>39008.0</v>
       </c>
       <c r="D83" s="1">
-        <v>51.78</v>
+        <v>444.9</v>
       </c>
       <c r="E83" s="1">
-        <v>52.1111617802</v>
+        <v>206.5642347724</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>6128481.07</v>
+        <v>8057657.67</v>
       </c>
       <c r="I83" s="1">
-        <v>-38945.95</v>
+        <v>9297001.53</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.63549107119947</v>
+        <v>115.3809445717</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>6089535.12</v>
+        <v>17354659.2</v>
       </c>
       <c r="N83" s="1">
-        <v>6089535.12</v>
+        <v>17354659.2</v>
       </c>
       <c r="O83" s="1">
-        <v>0.24</v>
+        <v>0.67</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>196</v>
+      </c>
+      <c r="B84" t="s">
         <v>197</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>39008.0</v>
+        <v>374458.0</v>
       </c>
       <c r="D84" s="1">
-        <v>499.3</v>
+        <v>14.825</v>
       </c>
       <c r="E84" s="1">
-        <v>206.5642347724</v>
+        <v>13.1870293865</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>8057657.67</v>
+        <v>4937988.65</v>
       </c>
       <c r="I84" s="1">
-        <v>11419036.73</v>
+        <v>613351.2</v>
       </c>
       <c r="J84" s="1">
-        <v>141.71657816284</v>
+        <v>12.421073507328</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19476694.4</v>
+        <v>5551339.85</v>
       </c>
       <c r="N84" s="1">
-        <v>19476694.4</v>
+        <v>5551339.85</v>
       </c>
       <c r="O84" s="1">
-        <v>0.77</v>
+        <v>0.21</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>198</v>
+      </c>
+      <c r="B85" t="s">
         <v>199</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>374458.0</v>
+        <v>64558.0</v>
       </c>
       <c r="D85" s="1">
-        <v>14.62</v>
+        <v>129.0</v>
       </c>
       <c r="E85" s="1">
-        <v>13.1870293865</v>
+        <v>124.7150069705</v>
       </c>
       <c r="F85" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G85">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H85" s="1">
-        <v>4937988.65</v>
+        <v>9268820.09</v>
       </c>
       <c r="I85" s="1">
-        <v>536587.31</v>
+        <v>363916.02</v>
       </c>
       <c r="J85" s="1">
-        <v>10.866515661189</v>
+        <v>3.9262389005978</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>5474575.96</v>
+        <v>9632736.11</v>
       </c>
       <c r="N85" s="1">
-        <v>5474575.96</v>
+        <v>9632736.11</v>
       </c>
       <c r="O85" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>200</v>
+      </c>
+      <c r="B86" t="s">
         <v>201</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>64558.0</v>
+        <v>143037.0</v>
       </c>
       <c r="D86" s="1">
-        <v>128.65</v>
+        <v>71.68</v>
       </c>
       <c r="E86" s="1">
-        <v>124.7150069705</v>
+        <v>63.7488328195</v>
       </c>
       <c r="F86" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>9268820.09</v>
+        <v>9118441.8</v>
       </c>
       <c r="I86" s="1">
-        <v>347234.91</v>
+        <v>1134450.36</v>
       </c>
       <c r="J86" s="1">
-        <v>3.7462687443316</v>
+        <v>12.441274341412</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>9616055.0</v>
+        <v>10252892.16</v>
       </c>
       <c r="N86" s="1">
-        <v>9616055.0</v>
+        <v>10252892.16</v>
       </c>
       <c r="O86" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>202</v>
+      </c>
+      <c r="B87" t="s">
         <v>203</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>143037.0</v>
+        <v>1777637.0</v>
       </c>
       <c r="D87" s="1">
-        <v>76.2</v>
+        <v>13.545</v>
       </c>
       <c r="E87" s="1">
-        <v>63.7488328195</v>
+        <v>6.9277589069</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>9118441.8</v>
+        <v>12315040.56</v>
       </c>
       <c r="I87" s="1">
-        <v>1780977.6</v>
+        <v>11763052.61</v>
       </c>
       <c r="J87" s="1">
-        <v>19.531600234593</v>
+        <v>95.517773999114</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>10899419.4</v>
+        <v>24078093.17</v>
       </c>
       <c r="N87" s="1">
-        <v>10899419.4</v>
+        <v>24078093.17</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.93</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>204</v>
+      </c>
+      <c r="B88" t="s">
         <v>205</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>1679606.0</v>
+        <v>1047302.0</v>
       </c>
       <c r="D88" s="1">
-        <v>11.39</v>
+        <v>16.235</v>
       </c>
       <c r="E88" s="1">
-        <v>6.5333634912</v>
+        <v>10.0524633869</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>10973476.52</v>
+        <v>10527965.01</v>
       </c>
       <c r="I88" s="1">
-        <v>8157235.82</v>
+        <v>6474982.96</v>
       </c>
       <c r="J88" s="1">
-        <v>74.335929959232</v>
+        <v>61.502702125717</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>19130712.34</v>
+        <v>17002947.97</v>
       </c>
       <c r="N88" s="1">
-        <v>19130712.34</v>
+        <v>17002947.97</v>
       </c>
       <c r="O88" s="1">
-        <v>0.76</v>
+        <v>0.65</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>206</v>
+      </c>
+      <c r="B89" t="s">
         <v>207</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>1047302.0</v>
+        <v>49494.0</v>
       </c>
       <c r="D89" s="1">
-        <v>15.58</v>
+        <v>1076.04</v>
       </c>
       <c r="E89" s="1">
-        <v>10.0524633869</v>
+        <v>1074.0882850447</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>10527965.01</v>
+        <v>53160925.58</v>
       </c>
       <c r="I89" s="1">
-        <v>5789000.15</v>
+        <v>96598.18</v>
       </c>
       <c r="J89" s="1">
-        <v>54.986886302351</v>
+        <v>0.18170898822037</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>16316965.16</v>
+        <v>53257523.76</v>
       </c>
       <c r="N89" s="1">
-        <v>16316965.16</v>
+        <v>53257523.76</v>
       </c>
       <c r="O89" s="1">
-        <v>0.65</v>
+        <v>2.05</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>208</v>
+      </c>
+      <c r="B90" t="s">
         <v>209</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>41287.0</v>
+        <v>968.0</v>
       </c>
       <c r="D90" s="1">
-        <v>1074.69</v>
+        <v>29428.37</v>
       </c>
       <c r="E90" s="1">
-        <v>1073.1708639523</v>
+        <v>18195.731993802</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>44308005.46</v>
+        <v>17613468.57</v>
       </c>
       <c r="I90" s="1">
-        <v>62720.57</v>
+        <v>10873193.59</v>
       </c>
       <c r="J90" s="1">
-        <v>0.1415558415434</v>
+        <v>61.732267819864</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>44370726.03</v>
+        <v>28486662.16</v>
       </c>
       <c r="N90" s="1">
-        <v>44370726.03</v>
+        <v>28486662.16</v>
       </c>
       <c r="O90" s="1">
-        <v>1.76</v>
+        <v>1.1</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>210</v>
+      </c>
+      <c r="B91" t="s">
         <v>211</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>968.0</v>
+        <v>1480703.0</v>
       </c>
       <c r="D91" s="1">
-        <v>28798.35</v>
+        <v>17.905</v>
       </c>
       <c r="E91" s="1">
-        <v>18195.731993802</v>
+        <v>11.4393713121</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>17613468.57</v>
+        <v>16938311.42</v>
       </c>
       <c r="I91" s="1">
-        <v>10263334.23</v>
+        <v>9573675.8</v>
       </c>
       <c r="J91" s="1">
-        <v>58.269807501067</v>
+        <v>56.520839430876</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>27876802.8</v>
+        <v>26511987.22</v>
       </c>
       <c r="N91" s="1">
-        <v>27876802.8</v>
+        <v>26511987.22</v>
       </c>
       <c r="O91" s="1">
-        <v>1.1</v>
+        <v>1.02</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>212</v>
+      </c>
+      <c r="B92" t="s">
         <v>213</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>1480703.0</v>
+        <v>109929.0</v>
       </c>
       <c r="D92" s="1">
-        <v>18.25</v>
+        <v>68.1</v>
       </c>
       <c r="E92" s="1">
-        <v>11.4393713121</v>
+        <v>55.1232077978</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>16938311.42</v>
+        <v>6059639.11</v>
       </c>
       <c r="I92" s="1">
-        <v>10084518.33</v>
+        <v>1426525.79</v>
       </c>
       <c r="J92" s="1">
-        <v>59.536739406578</v>
+        <v>23.54143149624</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>27022829.75</v>
+        <v>7486164.9</v>
       </c>
       <c r="N92" s="1">
-        <v>27022829.75</v>
+        <v>7486164.9</v>
       </c>
       <c r="O92" s="1">
-        <v>1.07</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>214</v>
+      </c>
+      <c r="B93" t="s">
         <v>215</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>109929.0</v>
+        <v>438248.0</v>
       </c>
       <c r="D93" s="1">
-        <v>67.2</v>
+        <v>38.945</v>
       </c>
       <c r="E93" s="1">
-        <v>55.1232077978</v>
+        <v>30.0058583724</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>6059639.11</v>
+        <v>13150007.42</v>
       </c>
       <c r="I93" s="1">
-        <v>1327589.69</v>
+        <v>3917560.94</v>
       </c>
       <c r="J93" s="1">
-        <v>21.908725353118</v>
+        <v>29.79132113676</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>7387228.8</v>
+        <v>17067568.36</v>
       </c>
       <c r="N93" s="1">
-        <v>7387228.8</v>
+        <v>17067568.36</v>
       </c>
       <c r="O93" s="1">
-        <v>0.29</v>
+        <v>0.66</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>216</v>
+      </c>
+      <c r="B94" t="s">
         <v>217</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>471969.0</v>
+        <v>236560.0</v>
       </c>
       <c r="D94" s="1">
-        <v>41.065</v>
+        <v>149.3</v>
       </c>
       <c r="E94" s="1">
-        <v>30.0058583721</v>
+        <v>31.067426023</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>14161834.97</v>
+        <v>7349310.3</v>
       </c>
       <c r="I94" s="1">
-        <v>5219572.02</v>
+        <v>27969097.7</v>
       </c>
       <c r="J94" s="1">
-        <v>36.856608137695</v>
+        <v>380.56765272246</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>19381406.99</v>
+        <v>35318408.0</v>
       </c>
       <c r="N94" s="1">
-        <v>19381406.99</v>
+        <v>35318408.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.77</v>
+        <v>1.36</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>218</v>
+      </c>
+      <c r="B95" t="s">
         <v>219</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>236560.0</v>
+        <v>188889.0</v>
       </c>
       <c r="D95" s="1">
-        <v>156.9</v>
+        <v>85.88</v>
       </c>
       <c r="E95" s="1">
-        <v>31.067426023</v>
+        <v>54.715396238</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>7349310.3</v>
+        <v>10335136.48</v>
       </c>
       <c r="I95" s="1">
-        <v>29766953.7</v>
+        <v>5886650.84</v>
       </c>
       <c r="J95" s="1">
-        <v>405.03057409346</v>
+        <v>56.957649774548</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>37116264.0</v>
+        <v>16221787.32</v>
       </c>
       <c r="N95" s="1">
-        <v>37116264.0</v>
+        <v>16221787.32</v>
       </c>
       <c r="O95" s="1">
-        <v>1.47</v>
+        <v>0.62</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>220</v>
+      </c>
+      <c r="B96" t="s">
         <v>221</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>188889.0</v>
+        <v>3279.0</v>
       </c>
       <c r="D96" s="1">
-        <v>78.62</v>
+        <v>649.5</v>
       </c>
       <c r="E96" s="1">
-        <v>54.715396238</v>
+        <v>656.6091613297</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>10335136.48</v>
+        <v>2153021.44</v>
       </c>
       <c r="I96" s="1">
-        <v>4515316.7</v>
+        <v>-23310.94</v>
       </c>
       <c r="J96" s="1">
-        <v>43.688989581684</v>
+        <v>-1.0827082149261</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>14850453.18</v>
+        <v>2129710.5</v>
       </c>
       <c r="N96" s="1">
-        <v>14850453.18</v>
+        <v>2129710.5</v>
       </c>
       <c r="O96" s="1">
-        <v>0.59</v>
+        <v>0.08</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>222</v>
+      </c>
+      <c r="B97" t="s">
         <v>223</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>3279.0</v>
+        <v>338277.0</v>
       </c>
       <c r="D97" s="1">
-        <v>646.0</v>
+        <v>22.63</v>
       </c>
       <c r="E97" s="1">
-        <v>656.6091613297</v>
+        <v>22.2295461116</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>2153021.44</v>
+        <v>7519744.17</v>
       </c>
       <c r="I97" s="1">
-        <v>-34787.44</v>
+        <v>135464.34</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.6157498180789</v>
+        <v>1.8014487851919</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>2118234.0</v>
+        <v>7655208.51</v>
       </c>
       <c r="N97" s="1">
-        <v>2118234.0</v>
+        <v>7655208.51</v>
       </c>
       <c r="O97" s="1">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>224</v>
+      </c>
+      <c r="B98" t="s">
         <v>225</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>302046.0</v>
+        <v>30550.0</v>
       </c>
       <c r="D98" s="1">
-        <v>22.33</v>
+        <v>317.4</v>
       </c>
       <c r="E98" s="1">
-        <v>22.217196586</v>
+        <v>315.5061584288</v>
       </c>
       <c r="F98" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G98">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H98" s="1">
-        <v>6710615.36</v>
+        <v>10571776.95</v>
       </c>
       <c r="I98" s="1">
-        <v>34071.82</v>
+        <v>30781.69</v>
       </c>
       <c r="J98" s="1">
-        <v>0.50773018824908</v>
+        <v>0.29116855326767</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>6744687.18</v>
+        <v>10602558.64</v>
       </c>
       <c r="N98" s="1">
-        <v>6744687.18</v>
+        <v>10602558.64</v>
       </c>
       <c r="O98" s="1">
-        <v>0.27</v>
+        <v>0.41</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>226</v>
+      </c>
+      <c r="B99" t="s">
         <v>227</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>30550.0</v>
+        <v>174151.0</v>
       </c>
       <c r="D99" s="1">
-        <v>319.4</v>
+        <v>297.0</v>
       </c>
       <c r="E99" s="1">
-        <v>315.5061584288</v>
+        <v>164.549703246</v>
       </c>
       <c r="F99" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G99">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>10571776.95</v>
+        <v>28656495.37</v>
       </c>
       <c r="I99" s="1">
-        <v>85354.99</v>
+        <v>23066351.63</v>
       </c>
       <c r="J99" s="1">
-        <v>0.80738546039793</v>
+        <v>80.492577100505</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>10657131.94</v>
+        <v>51722847.0</v>
       </c>
       <c r="N99" s="1">
-        <v>10657131.94</v>
+        <v>51722847.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.42</v>
+        <v>1.99</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>228</v>
+      </c>
+      <c r="B100" t="s">
         <v>229</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>174151.0</v>
+        <v>3221566.0</v>
       </c>
       <c r="D100" s="1">
-        <v>284.4</v>
+        <v>4.234</v>
       </c>
       <c r="E100" s="1">
-        <v>164.549703246</v>
+        <v>2.3415455154</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>28656495.37</v>
+        <v>7543443.42</v>
       </c>
       <c r="I100" s="1">
-        <v>20872049.03</v>
+        <v>6096667.02</v>
       </c>
       <c r="J100" s="1">
-        <v>72.835316253817</v>
+        <v>80.820743002272</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>49528544.4</v>
+        <v>13640110.44</v>
       </c>
       <c r="N100" s="1">
-        <v>49528544.4</v>
+        <v>13640110.44</v>
       </c>
       <c r="O100" s="1">
-        <v>1.96</v>
+        <v>0.52</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>230</v>
+      </c>
+      <c r="B101" t="s">
         <v>231</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1">
-        <v>3221566.0</v>
+        <v>581774.0</v>
       </c>
       <c r="D101" s="1">
-        <v>4.435</v>
+        <v>74.16</v>
       </c>
       <c r="E101" s="1">
-        <v>2.3415455154</v>
+        <v>92.5011792036</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>7543443.42</v>
+        <v>53814781.03</v>
       </c>
       <c r="I101" s="1">
-        <v>6744201.79</v>
+        <v>-10670421.19</v>
       </c>
       <c r="J101" s="1">
-        <v>89.4048170643</v>
+        <v>-19.828049070852</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>14287645.21</v>
+        <v>43144359.84</v>
       </c>
       <c r="N101" s="1">
-        <v>14287645.21</v>
+        <v>43144359.84</v>
       </c>
       <c r="O101" s="1">
-        <v>0.57</v>
+        <v>1.66</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>232</v>
+      </c>
+      <c r="B102" t="s">
         <v>233</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1">
-        <v>581774.0</v>
+        <v>439200.0</v>
       </c>
       <c r="D102" s="1">
-        <v>73.22</v>
+        <v>167.9</v>
       </c>
       <c r="E102" s="1">
-        <v>92.5011792036</v>
+        <v>80.8136705373</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>53814781.03</v>
+        <v>35493364.1</v>
       </c>
       <c r="I102" s="1">
-        <v>-11217288.75</v>
+        <v>38248315.9</v>
       </c>
       <c r="J102" s="1">
-        <v>-20.84425233236</v>
+        <v>107.76187850844</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>42597492.28</v>
+        <v>73741680.0</v>
       </c>
       <c r="N102" s="1">
-        <v>42597492.28</v>
+        <v>73741680.0</v>
       </c>
       <c r="O102" s="1">
-        <v>1.69</v>
+        <v>2.84</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>234</v>
+      </c>
+      <c r="B103" t="s">
         <v>235</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1">
-        <v>439200.0</v>
+        <v>10202.0</v>
       </c>
       <c r="D103" s="1">
-        <v>144.46</v>
+        <v>261.2</v>
       </c>
       <c r="E103" s="1">
-        <v>80.8136705373</v>
+        <v>290.484279553</v>
       </c>
       <c r="F103" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G103">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H103" s="1">
-        <v>35493364.1</v>
+        <v>3159368.29</v>
       </c>
       <c r="I103" s="1">
-        <v>27953467.9</v>
+        <v>-245626.67</v>
       </c>
       <c r="J103" s="1">
-        <v>78.756884867952</v>
+        <v>-7.7745500826053</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>63446832.0</v>
+        <v>2913741.62</v>
       </c>
       <c r="N103" s="1">
-        <v>63446832.0</v>
+        <v>2913741.62</v>
       </c>
       <c r="O103" s="1">
-        <v>2.51</v>
+        <v>0.11</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>236</v>
+      </c>
+      <c r="B104" t="s">
         <v>237</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>10202.0</v>
+        <v>215182.0</v>
       </c>
       <c r="D104" s="1">
-        <v>264.8</v>
+        <v>276.2</v>
       </c>
       <c r="E104" s="1">
-        <v>290.484279553</v>
+        <v>75.6916901507</v>
       </c>
       <c r="F104" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G104">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>3159368.29</v>
+        <v>16287489.27</v>
       </c>
       <c r="I104" s="1">
-        <v>-208855.4</v>
+        <v>43145779.13</v>
       </c>
       <c r="J104" s="1">
-        <v>-6.6106696285161</v>
+        <v>264.90135106011</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>2950512.89</v>
+        <v>59433268.4</v>
       </c>
       <c r="N104" s="1">
-        <v>2950512.89</v>
+        <v>59433268.4</v>
       </c>
       <c r="O104" s="1">
-        <v>0.12</v>
+        <v>2.29</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>238</v>
+      </c>
+      <c r="B105" t="s">
         <v>239</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>215182.0</v>
+        <v>272762.0</v>
       </c>
       <c r="D105" s="1">
-        <v>274.65</v>
+        <v>160.0</v>
       </c>
       <c r="E105" s="1">
-        <v>75.6916901507</v>
+        <v>81.4996660825</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>16287489.27</v>
+        <v>22230011.92</v>
       </c>
       <c r="I105" s="1">
-        <v>42812247.03</v>
+        <v>21411908.08</v>
       </c>
       <c r="J105" s="1">
-        <v>262.85357012548</v>
+        <v>96.319822756082</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>59099736.3</v>
+        <v>43641920.0</v>
       </c>
       <c r="N105" s="1">
-        <v>59099736.3</v>
+        <v>43641920.0</v>
       </c>
       <c r="O105" s="1">
-        <v>2.34</v>
+        <v>1.68</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>240</v>
+      </c>
+      <c r="B106" t="s">
         <v>241</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>262639.0</v>
+        <v>305368.0</v>
       </c>
       <c r="D106" s="1">
-        <v>178.5</v>
+        <v>272.65</v>
       </c>
       <c r="E106" s="1">
-        <v>77.7251671305</v>
+        <v>93.9521602787</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>20413660.17</v>
+        <v>28689983.28</v>
       </c>
       <c r="I106" s="1">
-        <v>26467401.33</v>
+        <v>54568601.92</v>
       </c>
       <c r="J106" s="1">
-        <v>129.6553440666</v>
+        <v>190.20088435548</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>46881061.5</v>
+        <v>83258585.2</v>
       </c>
       <c r="N106" s="1">
-        <v>46881061.5</v>
+        <v>83258585.2</v>
       </c>
       <c r="O106" s="1">
-        <v>1.85</v>
+        <v>3.2</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>242</v>
+      </c>
+      <c r="B107" t="s">
         <v>243</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>305368.0</v>
+        <v>357482.0</v>
       </c>
       <c r="D107" s="1">
-        <v>268.65</v>
+        <v>20.82</v>
       </c>
       <c r="E107" s="1">
-        <v>93.9521602787</v>
+        <v>22.3069429789</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>28689983.28</v>
+        <v>7974330.59</v>
       </c>
       <c r="I107" s="1">
-        <v>53347129.92</v>
+        <v>-531555.35</v>
       </c>
       <c r="J107" s="1">
-        <v>185.94339843059</v>
+        <v>-6.6658303665838</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>82037113.2</v>
+        <v>7442775.24</v>
       </c>
       <c r="N107" s="1">
-        <v>82037113.2</v>
+        <v>7442775.24</v>
       </c>
       <c r="O107" s="1">
-        <v>3.25</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>244</v>
+      </c>
+      <c r="B108" t="s">
         <v>245</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>357482.0</v>
+        <v>303852.0</v>
       </c>
       <c r="D108" s="1">
-        <v>20.54</v>
+        <v>10.95</v>
       </c>
       <c r="E108" s="1">
-        <v>22.3069429789</v>
+        <v>12.5240896555</v>
       </c>
       <c r="F108" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G108">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H108" s="1">
-        <v>7974330.59</v>
+        <v>4352991.98</v>
       </c>
       <c r="I108" s="1">
-        <v>-631650.31</v>
+        <v>-504539.72</v>
       </c>
       <c r="J108" s="1">
-        <v>-7.9210449437863</v>
+        <v>-11.590642076028</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>7342680.28</v>
+        <v>3848452.26</v>
       </c>
       <c r="N108" s="1">
-        <v>7342680.28</v>
+        <v>3848452.26</v>
       </c>
       <c r="O108" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>246</v>
+      </c>
+      <c r="B109" t="s">
         <v>247</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>303852.0</v>
+        <v>292741.0</v>
       </c>
       <c r="D109" s="1">
-        <v>10.735</v>
+        <v>70.82</v>
       </c>
       <c r="E109" s="1">
-        <v>12.5240896555</v>
+        <v>46.5145454173</v>
       </c>
       <c r="F109" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G109">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>4352991.98</v>
+        <v>13616714.54</v>
       </c>
       <c r="I109" s="1">
-        <v>-576389.9</v>
+        <v>7115203.08</v>
       </c>
       <c r="J109" s="1">
-        <v>-13.241235055067</v>
+        <v>52.253449678325</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>3776602.08</v>
+        <v>20731917.62</v>
       </c>
       <c r="N109" s="1">
-        <v>3776602.08</v>
+        <v>20731917.62</v>
       </c>
       <c r="O109" s="1">
-        <v>0.15</v>
+        <v>0.8</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>248</v>
+      </c>
+      <c r="B110" t="s">
         <v>249</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>695349.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>94.4</v>
+      </c>
+      <c r="E110" s="1">
+        <v>59.7352610847</v>
+      </c>
+      <c r="F110" t="s">
         <v>250</v>
       </c>
-      <c r="C110" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G110">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H110" s="1">
-        <v>13616714.54</v>
+        <v>3783798.37</v>
       </c>
       <c r="I110" s="1">
-        <v>6696583.45</v>
+        <v>2275048.91</v>
       </c>
       <c r="J110" s="1">
-        <v>49.179142518765</v>
+        <v>60.126060839759</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>20313297.99</v>
+        <v>6058847.28</v>
       </c>
       <c r="N110" s="1">
-        <v>20313297.99</v>
+        <v>6058847.28</v>
       </c>
       <c r="O110" s="1">
-        <v>0.8</v>
+        <v>0.23</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" t="s">
         <v>252</v>
       </c>
       <c r="C111" s="1">
-        <v>695349.0</v>
+        <v>239994.0</v>
       </c>
       <c r="D111" s="1">
-        <v>85.8</v>
+        <v>59.3</v>
       </c>
       <c r="E111" s="1">
-        <v>59.7352610847</v>
+        <v>25.5081878714</v>
       </c>
       <c r="F111" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="G111">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>3783798.37</v>
+        <v>6121812.04</v>
       </c>
       <c r="I111" s="1">
-        <v>1709564.69</v>
+        <v>8109832.16</v>
       </c>
       <c r="J111" s="1">
-        <v>45.181178351213</v>
+        <v>132.47437371501</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>5493363.06</v>
+        <v>14231644.2</v>
       </c>
       <c r="N111" s="1">
-        <v>5493363.06</v>
+        <v>14231644.2</v>
       </c>
       <c r="O111" s="1">
-        <v>0.22</v>
+        <v>0.55</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" t="s">
         <v>254</v>
       </c>
       <c r="C112" s="1">
-        <v>226412.0</v>
+        <v>60919.0</v>
       </c>
       <c r="D112" s="1">
-        <v>50.31</v>
+        <v>67.65</v>
       </c>
       <c r="E112" s="1">
-        <v>23.4359741533</v>
+        <v>85.1394582971</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>5306185.78</v>
+        <v>5186610.66</v>
       </c>
       <c r="I112" s="1">
-        <v>6084601.94</v>
+        <v>-1065440.31</v>
       </c>
       <c r="J112" s="1">
-        <v>114.66997561476</v>
+        <v>-20.542130108528</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>11390787.72</v>
+        <v>4121170.35</v>
       </c>
       <c r="N112" s="1">
-        <v>11390787.72</v>
+        <v>4121170.35</v>
       </c>
       <c r="O112" s="1">
-        <v>0.45</v>
+        <v>0.16</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" t="s">
         <v>256</v>
       </c>
       <c r="C113" s="1">
-        <v>60919.0</v>
+        <v>151241.0</v>
       </c>
       <c r="D113" s="1">
-        <v>58.35</v>
+        <v>35.48</v>
       </c>
       <c r="E113" s="1">
-        <v>85.1394582971</v>
+        <v>21.3361712102</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>5186610.66</v>
+        <v>3226903.87</v>
       </c>
       <c r="I113" s="1">
-        <v>-1631987.01</v>
+        <v>2139126.81</v>
       </c>
       <c r="J113" s="1">
-        <v>-31.465384949485</v>
+        <v>66.290379142903</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>3554623.65</v>
+        <v>5366030.68</v>
       </c>
       <c r="N113" s="1">
-        <v>3554623.65</v>
+        <v>5366030.68</v>
       </c>
       <c r="O113" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" t="s">
         <v>258</v>
       </c>
       <c r="C114" s="1">
-        <v>151241.0</v>
+        <v>58266.0</v>
       </c>
       <c r="D114" s="1">
-        <v>36.8</v>
+        <v>72.35</v>
       </c>
       <c r="E114" s="1">
-        <v>21.3361712102</v>
+        <v>73.1329655374</v>
       </c>
       <c r="F114" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G114">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H114" s="1">
-        <v>3226903.87</v>
+        <v>4635498.11</v>
       </c>
       <c r="I114" s="1">
-        <v>2338764.93</v>
+        <v>-26078.07</v>
       </c>
       <c r="J114" s="1">
-        <v>72.477056157238</v>
+        <v>-0.56257319884874</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>5565668.8</v>
+        <v>4609420.04</v>
       </c>
       <c r="N114" s="1">
-        <v>5565668.8</v>
+        <v>4609420.04</v>
       </c>
       <c r="O114" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" t="s">
         <v>260</v>
       </c>
       <c r="C115" s="1">
-        <v>44027.0</v>
+        <v>680272.0</v>
       </c>
       <c r="D115" s="1">
-        <v>73.25</v>
+        <v>4.359</v>
       </c>
       <c r="E115" s="1">
-        <v>75.3023696822</v>
+        <v>4.6131474616</v>
       </c>
       <c r="F115" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="G115">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="H115" s="1">
-        <v>3600568.82</v>
+        <v>3598689.94</v>
       </c>
       <c r="I115" s="1">
-        <v>-78312.65</v>
+        <v>-168806.59</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.1750077255849</v>
+        <v>-4.6907789449624</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>3522256.17</v>
+        <v>3429883.35</v>
       </c>
       <c r="N115" s="1">
-        <v>3522256.17</v>
+        <v>3429883.35</v>
       </c>
       <c r="O115" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" t="s">
         <v>262</v>
       </c>
       <c r="C116" s="1">
-        <v>680272.0</v>
+        <v>20277.0</v>
       </c>
       <c r="D116" s="1">
-        <v>4.645</v>
+        <v>230.0</v>
       </c>
       <c r="E116" s="1">
-        <v>4.6131474616</v>
+        <v>259.4231454357</v>
       </c>
       <c r="F116" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G116">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3598689.94</v>
+        <v>5260323.12</v>
       </c>
       <c r="I116" s="1">
-        <v>59829.73</v>
+        <v>-596613.12</v>
       </c>
       <c r="J116" s="1">
-        <v>1.6625419526974</v>
+        <v>-11.341758032537</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>3658519.67</v>
+        <v>4663710.0</v>
       </c>
       <c r="N116" s="1">
-        <v>3658519.67</v>
+        <v>4663710.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" t="s">
         <v>264</v>
       </c>
       <c r="C117" s="1">
-        <v>20277.0</v>
+        <v>579445.0</v>
       </c>
       <c r="D117" s="1">
-        <v>225.0</v>
+        <v>76.38</v>
       </c>
       <c r="E117" s="1">
-        <v>259.4231454357</v>
+        <v>45.0331654428</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>5260323.12</v>
+        <v>26094242.55</v>
       </c>
       <c r="I117" s="1">
-        <v>-697998.12</v>
+        <v>18163766.55</v>
       </c>
       <c r="J117" s="1">
-        <v>-13.269111118786</v>
+        <v>69.608330324959</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>4562325.0</v>
+        <v>44258009.1</v>
       </c>
       <c r="N117" s="1">
-        <v>4562325.0</v>
+        <v>44258009.1</v>
       </c>
       <c r="O117" s="1">
-        <v>0.18</v>
+        <v>1.7</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" t="s">
         <v>266</v>
       </c>
       <c r="C118" s="1">
-        <v>579445.0</v>
+        <v>35455.0</v>
       </c>
       <c r="D118" s="1">
-        <v>76.91</v>
+        <v>387.6</v>
       </c>
       <c r="E118" s="1">
-        <v>45.0331654428</v>
+        <v>381.608</v>
       </c>
       <c r="F118" t="s">
-        <v>8</v>
+        <v>250</v>
       </c>
       <c r="G118">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H118" s="1">
-        <v>26094242.55</v>
+        <v>1249934.09</v>
       </c>
       <c r="I118" s="1">
-        <v>18470872.4</v>
+        <v>18524.91</v>
       </c>
       <c r="J118" s="1">
-        <v>70.785240708204</v>
+        <v>1.4820709466369</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>44565114.95</v>
+        <v>1268459.0</v>
       </c>
       <c r="N118" s="1">
-        <v>44565114.95</v>
+        <v>1268459.0</v>
       </c>
       <c r="O118" s="1">
-        <v>1.76</v>
+        <v>0.05</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" t="s">
         <v>268</v>
       </c>
       <c r="C119" s="1">
-        <v>35455.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D119" s="1">
-        <v>388.0</v>
+        <v>254.2</v>
       </c>
       <c r="E119" s="1">
-        <v>381.608</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F119" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="G119">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1249934.09</v>
+        <v>16555164.03</v>
       </c>
       <c r="I119" s="1">
-        <v>16718.15</v>
+        <v>5533799.17</v>
       </c>
       <c r="J119" s="1">
-        <v>1.3375225248877</v>
+        <v>33.426423078455</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1266652.24</v>
+        <v>22088963.2</v>
       </c>
       <c r="N119" s="1">
-        <v>1266652.24</v>
+        <v>22088963.2</v>
       </c>
       <c r="O119" s="1">
-        <v>0.05</v>
+        <v>0.85</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" t="s">
         <v>270</v>
       </c>
       <c r="C120" s="1">
-        <v>86896.0</v>
+        <v>184161.0</v>
       </c>
       <c r="D120" s="1">
-        <v>235.8</v>
+        <v>25.34</v>
       </c>
       <c r="E120" s="1">
-        <v>190.5169861674</v>
+        <v>17.749247995</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>16555164.03</v>
+        <v>3268719.26</v>
       </c>
       <c r="I120" s="1">
-        <v>3934912.77</v>
+        <v>1397920.48</v>
       </c>
       <c r="J120" s="1">
-        <v>23.768491588905</v>
+        <v>42.766611899243</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>20490076.8</v>
+        <v>4666639.74</v>
       </c>
       <c r="N120" s="1">
-        <v>20490076.8</v>
+        <v>4666639.74</v>
       </c>
       <c r="O120" s="1">
-        <v>0.81</v>
+        <v>0.18</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" t="s">
         <v>272</v>
       </c>
       <c r="C121" s="1">
-        <v>184161.0</v>
+        <v>148942.0</v>
       </c>
       <c r="D121" s="1">
-        <v>21.92</v>
+        <v>98.38</v>
       </c>
       <c r="E121" s="1">
-        <v>17.749247995</v>
+        <v>88.447387238</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3268719.26</v>
+        <v>13173530.75</v>
       </c>
       <c r="I121" s="1">
-        <v>768089.86</v>
+        <v>1479383.21</v>
       </c>
       <c r="J121" s="1">
-        <v>23.498189930205</v>
+        <v>11.229967410218</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>4036809.12</v>
+        <v>14652913.96</v>
       </c>
       <c r="N121" s="1">
-        <v>4036809.12</v>
+        <v>14652913.96</v>
       </c>
       <c r="O121" s="1">
-        <v>0.16</v>
+        <v>0.56</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" t="s">
         <v>274</v>
       </c>
       <c r="C122" s="1">
-        <v>109393.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D122" s="1">
-        <v>101.75</v>
+        <v>73.72</v>
       </c>
       <c r="E122" s="1">
-        <v>84.5130175605</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>9245132.53</v>
+        <v>16163371.58</v>
       </c>
       <c r="I122" s="1">
-        <v>1885605.22</v>
+        <v>55165667.66</v>
       </c>
       <c r="J122" s="1">
-        <v>20.395653754895</v>
+        <v>341.30049777647</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>11130737.75</v>
+        <v>71329039.24</v>
       </c>
       <c r="N122" s="1">
-        <v>11130737.75</v>
+        <v>71329039.24</v>
       </c>
       <c r="O122" s="1">
-        <v>0.44</v>
+        <v>2.74</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" t="s">
         <v>276</v>
       </c>
       <c r="C123" s="1">
-        <v>967567.0</v>
+        <v>203662.0</v>
       </c>
       <c r="D123" s="1">
-        <v>70.73</v>
+        <v>47.875</v>
       </c>
       <c r="E123" s="1">
-        <v>16.7051703706</v>
+        <v>39.7678394595</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>16163371.58</v>
+        <v>9466517.48</v>
       </c>
       <c r="I123" s="1">
-        <v>52272642.33</v>
+        <v>283800.77</v>
       </c>
       <c r="J123" s="1">
-        <v>323.40184763605</v>
+        <v>2.99794270279</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>68436013.91</v>
+        <v>9750318.25</v>
       </c>
       <c r="N123" s="1">
-        <v>68436013.91</v>
+        <v>9750318.25</v>
       </c>
       <c r="O123" s="1">
-        <v>2.71</v>
+        <v>0.38</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" t="s">
         <v>278</v>
       </c>
       <c r="C124" s="1">
-        <v>203662.0</v>
+        <v>434044.0</v>
       </c>
       <c r="D124" s="1">
-        <v>48.655</v>
+        <v>24.08</v>
       </c>
       <c r="E124" s="1">
-        <v>39.7678394595</v>
+        <v>15.354600916</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9466517.48</v>
+        <v>6664572.4</v>
       </c>
       <c r="I124" s="1">
-        <v>442657.13</v>
+        <v>3787207.12</v>
       </c>
       <c r="J124" s="1">
-        <v>4.6760292888616</v>
+        <v>56.82595810648</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>9909174.61</v>
+        <v>10451779.52</v>
       </c>
       <c r="N124" s="1">
-        <v>9909174.61</v>
+        <v>10451779.52</v>
       </c>
       <c r="O124" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" t="s">
         <v>280</v>
       </c>
       <c r="C125" s="1">
-        <v>434044.0</v>
+        <v>143032.0</v>
       </c>
       <c r="D125" s="1">
-        <v>24.49</v>
+        <v>123.35</v>
       </c>
       <c r="E125" s="1">
-        <v>15.354600916</v>
+        <v>95.7333994491</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>6664572.4</v>
+        <v>13692939.59</v>
       </c>
       <c r="I125" s="1">
-        <v>3965165.16</v>
+        <v>3950057.61</v>
       </c>
       <c r="J125" s="1">
-        <v>59.496167526067</v>
+        <v>28.847404051098</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>10629737.56</v>
+        <v>17642997.2</v>
       </c>
       <c r="N125" s="1">
-        <v>10629737.56</v>
+        <v>17642997.2</v>
       </c>
       <c r="O125" s="1">
-        <v>0.42</v>
+        <v>0.68</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" t="s">
         <v>282</v>
       </c>
       <c r="C126" s="1">
-        <v>168171.0</v>
+        <v>290065.0</v>
       </c>
       <c r="D126" s="1">
-        <v>129.15</v>
+        <v>33.34</v>
       </c>
       <c r="E126" s="1">
-        <v>95.7333994565</v>
+        <v>24.618059435</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>16099581.52</v>
+        <v>7140837.41</v>
       </c>
       <c r="I126" s="1">
-        <v>5619703.13</v>
+        <v>2529929.69</v>
       </c>
       <c r="J126" s="1">
-        <v>34.905895678213</v>
+        <v>35.429033665675</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>21719284.65</v>
+        <v>9670767.1</v>
       </c>
       <c r="N126" s="1">
-        <v>21719284.65</v>
+        <v>9670767.1</v>
       </c>
       <c r="O126" s="1">
-        <v>0.86</v>
+        <v>0.37</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" t="s">
         <v>284</v>
       </c>
       <c r="C127" s="1">
-        <v>234476.0</v>
+        <v>211701.0</v>
       </c>
       <c r="D127" s="1">
-        <v>22.47</v>
+        <v>64.04</v>
       </c>
       <c r="E127" s="1">
-        <v>49.0180555366</v>
+        <v>75.8088184751</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>11493557.59</v>
+        <v>16048802.68</v>
       </c>
       <c r="I127" s="1">
-        <v>-6224881.87</v>
+        <v>-2491470.64</v>
       </c>
       <c r="J127" s="1">
-        <v>-54.159748374306</v>
+        <v>-15.524339663699</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>5268675.72</v>
+        <v>13557332.04</v>
       </c>
       <c r="N127" s="1">
-        <v>5268675.72</v>
+        <v>13557332.04</v>
       </c>
       <c r="O127" s="1">
-        <v>0.21</v>
+        <v>0.52</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" t="s">
         <v>286</v>
       </c>
       <c r="C128" s="1">
-        <v>268022.0</v>
+        <v>796.0</v>
       </c>
       <c r="D128" s="1">
-        <v>34.96</v>
+        <v>6027.0</v>
       </c>
       <c r="E128" s="1">
-        <v>23.6258324317</v>
+        <v>5837.349246231</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>6332242.86</v>
+        <v>0.0</v>
       </c>
       <c r="I128" s="1">
-        <v>3037806.26</v>
+        <v>1509620.0</v>
       </c>
       <c r="J128" s="1">
-        <v>47.973622098253</v>
+        <v>0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>9370049.12</v>
+        <v>1509620.0</v>
       </c>
       <c r="N128" s="1">
-        <v>9370049.12</v>
+        <v>1509620.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.37</v>
+        <v>0.06</v>
       </c>
       <c r="P128">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P130">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>