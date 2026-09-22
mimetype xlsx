--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -214,89 +214,89 @@
   <si>
     <t>AURUBIS AG</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>IT0000066123</t>
   </si>
   <si>
     <t>BPER BANCA</t>
   </si>
   <si>
+    <t>DE000A1DAHH0</t>
+  </si>
+  <si>
+    <t>BRENNTAG</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>CH0198251305</t>
   </si>
   <si>
     <t>COCA COLA HBC AG</t>
   </si>
   <si>
     <t>GBP</t>
@@ -352,116 +352,113 @@
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
+    <t>SE0015658109</t>
+  </si>
+  <si>
+    <t>EPIROC CLASS A</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>FR0014000MR3</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE0005785604</t>
   </si>
   <si>
     <t>FRESENIUS SE AND CO KGAA</t>
   </si>
   <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
-    <t>CH0030170408</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
   </si>
   <si>
     <t>GLANBIA PLC</t>
   </si>
   <si>
     <t>DE0006047004</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
@@ -550,80 +547,80 @@
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>DE000LEG1110</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN N</t>
   </si>
   <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>LOGITECH INTERNATIONAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>GB0031274896</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>GRS003003035</t>
@@ -766,83 +763,68 @@
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>GB0009223206</t>
   </si>
   <si>
     <t>SMITH AND NEPHEW PLC</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
-    <t>BE0974464977</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
     <t>TEMENOS AG</t>
   </si>
   <si>
-    <t>GB00BLGZ9862</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>SE0000114837</t>
   </si>
   <si>
     <t>TRELLEBORG B</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
@@ -859,66 +841,72 @@
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>AT0000937503</t>
+  </si>
+  <si>
+    <t>VOESTALPINE AG</t>
+  </si>
+  <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1227,6640 +1215,6540 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6395623.0898</v>
+      </c>
+      <c r="C2">
+        <v>281.6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1801055541.31</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1801055541.31</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3219.755</v>
+      </c>
+      <c r="C3">
+        <v>271666.8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>874700538.15</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>874700538.15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>77973.0</v>
+      </c>
+      <c r="C4">
+        <v>275.64</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>21492891.09</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>21492891.09</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>153252.0</v>
+      </c>
+      <c r="C5">
+        <v>142.5</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>21838443.82</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>21838443.82</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P128"/>
+  <dimension ref="A1:Z126"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O128" sqref="O128"/>
+      <selection activeCell="N126" sqref="N126"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>229587.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D2" s="1">
+        <v>60.759836489</v>
+      </c>
+      <c r="E2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>15104211.55</v>
+      </c>
+      <c r="H2" s="1">
+        <v>6890838.99</v>
+      </c>
+      <c r="I2" s="1">
+        <v>45.621970846932</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>21995050.54</v>
+      </c>
+      <c r="M2" s="1">
+        <v>21995050.54</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="1">
+        <v>143800.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>134.3</v>
+      </c>
+      <c r="D3" s="1">
+        <v>119.4640922114</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>17178936.46</v>
+      </c>
+      <c r="H3" s="1">
+        <v>2133403.54</v>
+      </c>
+      <c r="I3" s="1">
+        <v>12.418717217841</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>19312340.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>19312340.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="1">
+        <v>145391.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D4" s="1">
+        <v>204.197030559</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>29688410.47</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-4317680.97</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-14.543321456576</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>25370729.5</v>
+      </c>
+      <c r="M4" s="1">
+        <v>25370729.5</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1080.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1653.8514907407</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1786159.61</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-842023.61</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-47.141565920864</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>944136.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>944136.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="1">
+        <v>674270.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>26.56</v>
+      </c>
+      <c r="D6" s="1">
+        <v>17.9759421003</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>12120638.48</v>
+      </c>
+      <c r="H6" s="1">
+        <v>5787972.72</v>
+      </c>
+      <c r="I6" s="1">
+        <v>47.753034871477</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>17908611.2</v>
+      </c>
+      <c r="M6" s="1">
+        <v>17908611.2</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1302111.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>10.725</v>
+      </c>
+      <c r="D7" s="1">
+        <v>9.3165326074</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>12131159.59</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1833980.89</v>
+      </c>
+      <c r="I7" s="1">
+        <v>15.117935564147</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>13965140.48</v>
+      </c>
+      <c r="M7" s="1">
+        <v>13965140.48</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="1">
+        <v>203746.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D8" s="1">
+        <v>130.7855969197</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>26647042.23</v>
+      </c>
+      <c r="H8" s="1">
+        <v>11966899.69</v>
+      </c>
+      <c r="I8" s="1">
+        <v>44.908923049356</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>38613941.92</v>
+      </c>
+      <c r="M8" s="1">
+        <v>38613941.92</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="1">
+        <v>158232.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>60.7</v>
+      </c>
+      <c r="D9" s="1">
+        <v>64.6603092927</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>10231330.06</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-626647.66</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-6.1247917555697</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>9604682.4</v>
+      </c>
+      <c r="M9" s="1">
+        <v>9604682.4</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="1">
+        <v>183781.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D10" s="1">
+        <v>227.3947787856</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>41790839.84</v>
+      </c>
+      <c r="H10" s="1">
+        <v>32934514.76</v>
+      </c>
+      <c r="I10" s="1">
+        <v>78.807975350801</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>74725354.6</v>
+      </c>
+      <c r="M10" s="1">
+        <v>74725354.6</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.75</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="1">
+        <v>338590.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D11" s="1">
+        <v>66.836465253</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>22630158.77</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-5253719.97</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-23.215568319232</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>17376438.8</v>
+      </c>
+      <c r="M11" s="1">
+        <v>17376438.8</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="1">
+        <v>430626.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D12" s="1">
+        <v>59.3624597679</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>25563018.6</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4942527.24</v>
+      </c>
+      <c r="I12" s="1">
+        <v>19.334677634667</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>30505545.84</v>
+      </c>
+      <c r="M12" s="1">
+        <v>30505545.84</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="1">
+        <v>20012.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>796.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>685.8813861683</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>13725858.3</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2203693.7</v>
+      </c>
+      <c r="I13" s="1">
+        <v>16.055052090987</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>15929552.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>15929552.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1">
+        <v>162085.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D14" s="1">
+        <v>212.790327791</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>34490120.28</v>
+      </c>
+      <c r="H14" s="1">
+        <v>233890222.72</v>
+      </c>
+      <c r="I14" s="1">
+        <v>678.13687172215</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>268380343.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>268380343.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>9.87</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="1">
+        <v>48136.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>195.8</v>
+      </c>
+      <c r="D15" s="1">
+        <v>195.2761436347</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>9399812.45</v>
+      </c>
+      <c r="H15" s="1">
+        <v>25216.35</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.26826439499865</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>9425028.8</v>
+      </c>
+      <c r="M15" s="1">
+        <v>9425028.8</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1">
+        <v>817435.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D16" s="1">
+        <v>21.2811505624</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>17395957.31</v>
+      </c>
+      <c r="H16" s="1">
+        <v>17598435.04</v>
+      </c>
+      <c r="I16" s="1">
+        <v>101.16393554199</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>34994392.35</v>
+      </c>
+      <c r="M16" s="1">
+        <v>34994392.35</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3220013.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D17" s="1">
+        <v>7.4092103541</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>23857753.66</v>
+      </c>
+      <c r="H17" s="1">
+        <v>46177529.09</v>
+      </c>
+      <c r="I17" s="1">
+        <v>193.55354971001</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>70035282.75</v>
+      </c>
+      <c r="M17" s="1">
+        <v>70035282.75</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="1">
+        <v>8943222.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1.049</v>
+      </c>
+      <c r="D18" s="1">
+        <v>0.5140577792</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4597332.84</v>
+      </c>
+      <c r="H18" s="1">
+        <v>4784107.04</v>
+      </c>
+      <c r="I18" s="1">
+        <v>104.06266429907</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>9381439.88</v>
+      </c>
+      <c r="M18" s="1">
+        <v>9381439.88</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>5072239.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D19" s="1">
+        <v>5.2858859766</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>26811277.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>34045446.52</v>
+      </c>
+      <c r="I19" s="1">
+        <v>126.98181634541</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>60856723.52</v>
+      </c>
+      <c r="M19" s="1">
+        <v>60856723.52</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>74135.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>172.6</v>
+      </c>
+      <c r="D20" s="1">
+        <v>106.8305951305</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>7919886.17</v>
+      </c>
+      <c r="H20" s="1">
+        <v>4875814.83</v>
+      </c>
+      <c r="I20" s="1">
+        <v>61.564203390565</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>12795701.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>12795701.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>80858.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>320.3</v>
+      </c>
+      <c r="D21" s="1">
+        <v>177.6453410918</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>14364046.99</v>
+      </c>
+      <c r="H21" s="1">
+        <v>11534770.41</v>
+      </c>
+      <c r="I21" s="1">
+        <v>80.303067916934</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>25898817.4</v>
+      </c>
+      <c r="M21" s="1">
+        <v>25898817.4</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="1">
+        <v>319341.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>60.94</v>
+      </c>
+      <c r="D22" s="1">
+        <v>80.671217382</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>25761627.23</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-6300986.69</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-24.458807022339</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>19460640.54</v>
+      </c>
+      <c r="M22" s="1">
+        <v>19460640.54</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="1">
+        <v>457891.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D23" s="1">
+        <v>57.0580427656</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>26126364.26</v>
+      </c>
+      <c r="H23" s="1">
+        <v>20505255.18</v>
+      </c>
+      <c r="I23" s="1">
+        <v>78.484916523169</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>46631619.44</v>
+      </c>
+      <c r="M23" s="1">
+        <v>46631619.44</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>950870.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>13.904</v>
+      </c>
+      <c r="D24" s="1">
+        <v>6.4196217149</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>6104225.7</v>
+      </c>
+      <c r="H24" s="1">
+        <v>7116670.78</v>
+      </c>
+      <c r="I24" s="1">
+        <v>116.58597060066</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>13220896.48</v>
+      </c>
+      <c r="M24" s="1">
+        <v>13220896.48</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>96131.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>53.74</v>
+      </c>
+      <c r="D25" s="1">
+        <v>54.8841981255</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>5276072.85</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-109992.91</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.0847496448045</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>5166079.94</v>
+      </c>
+      <c r="M25" s="1">
+        <v>5166079.94</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>487224.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>25.54</v>
+      </c>
+      <c r="D26" s="1">
+        <v>28.6535276793</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>13960686.37</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-1516985.41</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-10.866123411094</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>12443700.96</v>
+      </c>
+      <c r="M26" s="1">
+        <v>12443700.96</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="1">
+        <v>779824.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>12.72</v>
+      </c>
+      <c r="D27" s="1">
+        <v>3.7024288942</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2887242.91</v>
+      </c>
+      <c r="H27" s="1">
+        <v>7032118.37</v>
+      </c>
+      <c r="I27" s="1">
+        <v>243.55825225665</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>9919361.28</v>
+      </c>
+      <c r="M27" s="1">
+        <v>9919361.28</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="1">
+        <v>18207.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>87.82</v>
+      </c>
+      <c r="D28" s="1">
+        <v>94.3156961608</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1717205.88</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-118267.14</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-6.8871846630295</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1598938.74</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1598938.74</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="1">
+        <v>142692.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>45.94</v>
+      </c>
+      <c r="D29" s="1">
+        <v>41.8530775376</v>
+      </c>
+      <c r="E29" t="s">
+        <v>87</v>
+      </c>
+      <c r="F29">
+        <v>0.86</v>
+      </c>
+      <c r="G29" s="1">
+        <v>6557910.45</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1037999.72</v>
+      </c>
+      <c r="I29" s="1">
+        <v>15.828208206167</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>7595910.17</v>
+      </c>
+      <c r="M29" s="1">
+        <v>7595910.17</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="1">
+        <v>312677.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D30" s="1">
+        <v>11.5301145271</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3605201.62</v>
+      </c>
+      <c r="H30" s="1">
+        <v>8307792.08</v>
+      </c>
+      <c r="I30" s="1">
+        <v>230.43904213046</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>11912993.7</v>
+      </c>
+      <c r="M30" s="1">
+        <v>11912993.7</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1">
+        <v>251187.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D31" s="1">
+        <v>47.8803840565</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>12026930.03</v>
+      </c>
+      <c r="H31" s="1">
+        <v>7590774.67</v>
+      </c>
+      <c r="I31" s="1">
+        <v>63.114815260965</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>19617704.7</v>
+      </c>
+      <c r="M31" s="1">
+        <v>19617704.7</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>32613.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>182.3</v>
+      </c>
+      <c r="D32" s="1">
+        <v>169.9207733113</v>
+      </c>
+      <c r="E32" t="s">
         <v>32</v>
       </c>
-      <c r="G2">
-[...373 lines deleted...]
-      <c r="O9" s="1">
+      <c r="F32">
+        <v>0.92</v>
+      </c>
+      <c r="G32" s="1">
+        <v>5943091.19</v>
+      </c>
+      <c r="H32" s="1">
+        <v>488485.94</v>
+      </c>
+      <c r="I32" s="1">
+        <v>8.219391632791</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>6431577.13</v>
+      </c>
+      <c r="M32" s="1">
+        <v>6431577.13</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1203887.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>2.074</v>
+      </c>
+      <c r="D33" s="1">
+        <v>2.2886534617</v>
+      </c>
+      <c r="E33" t="s">
+        <v>87</v>
+      </c>
+      <c r="F33">
+        <v>0.86</v>
+      </c>
+      <c r="G33" s="1">
+        <v>3151404.96</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-258170.15</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-8.1922238898805</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2893234.81</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2893234.81</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="1">
+        <v>163459.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>41.46</v>
+      </c>
+      <c r="D34" s="1">
+        <v>37.1563429361</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>6073538.66</v>
+      </c>
+      <c r="H34" s="1">
+        <v>703471.48</v>
+      </c>
+      <c r="I34" s="1">
+        <v>11.582563631858</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>6777010.14</v>
+      </c>
+      <c r="M34" s="1">
+        <v>6777010.14</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>165403.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D35" s="1">
+        <v>50.9596718923</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>8428882.61</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2593573.31</v>
+      </c>
+      <c r="I35" s="1">
+        <v>30.770072736842</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>11022455.92</v>
+      </c>
+      <c r="M35" s="1">
+        <v>11022455.92</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>31682.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>271.6233665804</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>8605571.5</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-875163.5</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-10.169731318832</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>7730408.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>7730408.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>781786.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D37" s="1">
+        <v>30.0780976124</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>23514635.62</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-3094385.3</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-13.159401446851</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>20420250.32</v>
+      </c>
+      <c r="M37" s="1">
+        <v>20420250.32</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1600843.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>17.805</v>
+      </c>
+      <c r="D38" s="1">
+        <v>12.4476612572</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>19926751.39</v>
+      </c>
+      <c r="H38" s="1">
+        <v>8576258.23</v>
+      </c>
+      <c r="I38" s="1">
+        <v>43.038918196691</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>28503009.62</v>
+      </c>
+      <c r="M38" s="1">
+        <v>28503009.62</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="1">
+        <v>111798.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>129.95</v>
+      </c>
+      <c r="D39" s="1">
+        <v>89.0729509472</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>9958177.77</v>
+      </c>
+      <c r="H39" s="1">
+        <v>4569972.33</v>
+      </c>
+      <c r="I39" s="1">
+        <v>45.891652424277</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>14528150.1</v>
+      </c>
+      <c r="M39" s="1">
+        <v>14528150.1</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="1">
+        <v>5959314.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D40" s="1">
+        <v>6.7315341212</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>40115325.53</v>
+      </c>
+      <c r="H40" s="1">
+        <v>18411097.26</v>
+      </c>
+      <c r="I40" s="1">
+        <v>45.89542030821</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>58526422.79</v>
+      </c>
+      <c r="M40" s="1">
+        <v>58526422.79</v>
+      </c>
+      <c r="N40" s="1">
+        <v>2.15</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2031153.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D41" s="1">
+        <v>18.7205123543</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>38024224.83</v>
+      </c>
+      <c r="H41" s="1">
+        <v>17182513.71</v>
+      </c>
+      <c r="I41" s="1">
+        <v>45.18833398135</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>55206738.54</v>
+      </c>
+      <c r="M41" s="1">
+        <v>55206738.54</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1">
+        <v>217855.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>277.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>271.2956322784</v>
+      </c>
+      <c r="E42" t="s">
+        <v>114</v>
+      </c>
+      <c r="F42">
+        <v>10.99</v>
+      </c>
+      <c r="G42" s="1">
+        <v>5407815.73</v>
+      </c>
+      <c r="H42" s="1">
+        <v>82161.98</v>
+      </c>
+      <c r="I42" s="1">
+        <v>1.5193191503217</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>5489977.71</v>
+      </c>
+      <c r="M42" s="1">
+        <v>5489977.71</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="1">
+        <v>137081.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.3458089743</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>13481341.84</v>
+      </c>
+      <c r="H43" s="1">
+        <v>2488594.66</v>
+      </c>
+      <c r="I43" s="1">
+        <v>18.459547198901</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>15969936.5</v>
+      </c>
+      <c r="M43" s="1">
+        <v>15969936.5</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>118</v>
+      </c>
+      <c r="B44" s="1">
+        <v>106215.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D44" s="1">
+        <v>142.0915744481</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>15092256.58</v>
+      </c>
+      <c r="H44" s="1">
+        <v>2804970.92</v>
+      </c>
+      <c r="I44" s="1">
+        <v>18.585497172882</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>17897227.5</v>
+      </c>
+      <c r="M44" s="1">
+        <v>17897227.5</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" s="1">
+        <v>820457.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>16.03</v>
+      </c>
+      <c r="D45" s="1">
+        <v>18.7987895405</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>15423598.47</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-2271672.76</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-14.728552253345</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>13151925.71</v>
+      </c>
+      <c r="M45" s="1">
+        <v>13151925.71</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" s="1">
+        <v>47146.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>306.2</v>
+      </c>
+      <c r="D46" s="1">
+        <v>340.3831536079</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>16047704.16</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-1611598.96</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-10.042551532181</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>14436105.2</v>
+      </c>
+      <c r="M46" s="1">
+        <v>14436105.2</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47" s="1">
+        <v>196097.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>41.25</v>
+      </c>
+      <c r="D47" s="1">
+        <v>41.6881530059</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>8174921.74</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-85920.49</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-1.0510252297535</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>8089001.25</v>
+      </c>
+      <c r="M47" s="1">
+        <v>8089001.25</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" s="1">
+        <v>147017.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>39.54</v>
+      </c>
+      <c r="D48" s="1">
+        <v>36.8091886653</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>5411576.49</v>
+      </c>
+      <c r="H48" s="1">
+        <v>401475.69</v>
+      </c>
+      <c r="I48" s="1">
+        <v>7.4188305522778</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>5813052.18</v>
+      </c>
+      <c r="M48" s="1">
+        <v>5813052.18</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="1">
+        <v>752121.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>18.605</v>
+      </c>
+      <c r="D49" s="1">
+        <v>15.2704559905</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>11485230.63</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2507980.58</v>
+      </c>
+      <c r="I49" s="1">
+        <v>21.836571339273</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>13993211.21</v>
+      </c>
+      <c r="M49" s="1">
+        <v>13993211.21</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="1">
+        <v>25992.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>191.5</v>
+      </c>
+      <c r="D50" s="1">
+        <v>137.6485649431</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3577761.5</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1399706.5</v>
+      </c>
+      <c r="I50" s="1">
+        <v>39.122409361272</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>4977468.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>4977468.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51" s="1">
+        <v>262171.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>58.3</v>
+      </c>
+      <c r="D51" s="1">
+        <v>38.8187797659</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>10177158.31</v>
+      </c>
+      <c r="H51" s="1">
+        <v>5107410.99</v>
+      </c>
+      <c r="I51" s="1">
+        <v>50.18504020893</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>15284569.3</v>
+      </c>
+      <c r="M51" s="1">
+        <v>15284569.3</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>134</v>
+      </c>
+      <c r="B52" s="1">
+        <v>914900.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D52" s="1">
+        <v>24.9927591212</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>22865875.32</v>
+      </c>
+      <c r="H52" s="1">
+        <v>16310142.68</v>
+      </c>
+      <c r="I52" s="1">
+        <v>71.329623081317</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>39176018.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>39176018.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="1">
+        <v>273242.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>22.64</v>
+      </c>
+      <c r="D53" s="1">
+        <v>16.9562383894</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>4633156.49</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1553042.39</v>
+      </c>
+      <c r="I53" s="1">
+        <v>33.520179889283</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>6186198.88</v>
+      </c>
+      <c r="M53" s="1">
+        <v>6186198.88</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" s="1">
+        <v>75731.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>185.15</v>
+      </c>
+      <c r="D54" s="1">
+        <v>101.6050588266</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>7694652.71</v>
+      </c>
+      <c r="H54" s="1">
+        <v>6326941.94</v>
+      </c>
+      <c r="I54" s="1">
+        <v>82.22517868516</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>14021594.65</v>
+      </c>
+      <c r="M54" s="1">
+        <v>14021594.65</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" s="1">
+        <v>90197.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>67.8664957815</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>6121354.32</v>
+      </c>
+      <c r="H55" s="1">
+        <v>282632.68</v>
+      </c>
+      <c r="I55" s="1">
+        <v>4.6171592955593</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>6403987.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>6403987.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>142</v>
+      </c>
+      <c r="B56" s="1">
+        <v>124656.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>70.26</v>
+      </c>
+      <c r="D56" s="1">
+        <v>74.8587191952</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>9331588.5</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-573257.94</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-6.1431978060327</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>8758330.56</v>
+      </c>
+      <c r="M56" s="1">
+        <v>8758330.56</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>144</v>
+      </c>
+      <c r="B57" s="1">
+        <v>13502.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>1848.9450133314</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>24964455.57</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-3091215.57</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-12.382467389815</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>21873240.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>21873240.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>146</v>
+      </c>
+      <c r="B58" s="1">
+        <v>63683.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>55.95</v>
+      </c>
+      <c r="D58" s="1">
+        <v>51.4520457579</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>3276620.63</v>
+      </c>
+      <c r="H58" s="1">
+        <v>286443.22</v>
+      </c>
+      <c r="I58" s="1">
+        <v>8.7420318781305</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>3563063.85</v>
+      </c>
+      <c r="M58" s="1">
+        <v>3563063.85</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>148</v>
+      </c>
+      <c r="B59" s="1">
+        <v>794390.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D59" s="1">
+        <v>11.5333553041</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>9161982.12</v>
+      </c>
+      <c r="H59" s="1">
+        <v>7671141.98</v>
+      </c>
+      <c r="I59" s="1">
+        <v>83.72797370183</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>16833124.1</v>
+      </c>
+      <c r="M59" s="1">
+        <v>16833124.1</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60" s="1">
+        <v>533638.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D60" s="1">
+        <v>31.4415931961</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>16778428.91</v>
+      </c>
+      <c r="H60" s="1">
+        <v>12657043.17</v>
+      </c>
+      <c r="I60" s="1">
+        <v>75.436402525485</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>29435472.08</v>
+      </c>
+      <c r="M60" s="1">
+        <v>29435472.08</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>152</v>
+      </c>
+      <c r="B61" s="1">
+        <v>358453.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D61" s="1">
+        <v>22.8351660608</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>8185333.78</v>
+      </c>
+      <c r="H61" s="1">
+        <v>22620117.04</v>
+      </c>
+      <c r="I61" s="1">
+        <v>276.34935419824</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>30805450.82</v>
+      </c>
+      <c r="M61" s="1">
+        <v>30805450.82</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>154</v>
+      </c>
+      <c r="B62" s="1">
+        <v>618310.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D62" s="1">
+        <v>13.8495131892</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>8563292.5</v>
+      </c>
+      <c r="H62" s="1">
+        <v>8857591.75</v>
+      </c>
+      <c r="I62" s="1">
+        <v>103.43675344501</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>17420884.25</v>
+      </c>
+      <c r="M62" s="1">
+        <v>17420884.25</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>156</v>
+      </c>
+      <c r="B63" s="1">
+        <v>8911968.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D63" s="1">
+        <v>3.2816664075</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>29246106.01</v>
+      </c>
+      <c r="H63" s="1">
+        <v>26311102.5</v>
+      </c>
+      <c r="I63" s="1">
+        <v>89.964463956342</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>55557208.51</v>
+      </c>
+      <c r="M63" s="1">
+        <v>55557208.51</v>
+      </c>
+      <c r="N63" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64" s="1">
+        <v>408620.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>13.925</v>
+      </c>
+      <c r="D64" s="1">
+        <v>10.7080922618</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>4375540.66</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1314492.84</v>
+      </c>
+      <c r="I64" s="1">
+        <v>30.041838075389</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>5690033.5</v>
+      </c>
+      <c r="M64" s="1">
+        <v>5690033.5</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>160</v>
+      </c>
+      <c r="B65" s="1">
+        <v>117464.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>121.55</v>
+      </c>
+      <c r="D65" s="1">
+        <v>69.9605123272</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>8217841.62</v>
+      </c>
+      <c r="H65" s="1">
+        <v>6059907.58</v>
+      </c>
+      <c r="I65" s="1">
+        <v>73.740866035333</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>14277749.2</v>
+      </c>
+      <c r="M65" s="1">
+        <v>14277749.2</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>162</v>
+      </c>
+      <c r="B66" s="1">
+        <v>36291.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>42.11</v>
+      </c>
+      <c r="D66" s="1">
+        <v>65.6</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2380689.6</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-852475.59</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-35.807926829268</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>1528214.01</v>
+      </c>
+      <c r="M66" s="1">
+        <v>1528214.01</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>164</v>
+      </c>
+      <c r="B67" s="1">
+        <v>323132.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>49.36</v>
+      </c>
+      <c r="D67" s="1">
+        <v>54.2210453004</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>17520554.81</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-1570759.29</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-8.96523715735</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>15949795.52</v>
+      </c>
+      <c r="M67" s="1">
+        <v>15949795.52</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>166</v>
+      </c>
+      <c r="B68" s="1">
+        <v>195783.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>28.1</v>
+      </c>
+      <c r="D68" s="1">
+        <v>21.6928919263</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>4247099.46</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1254402.84</v>
+      </c>
+      <c r="I68" s="1">
+        <v>29.535518341734</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>5501502.3</v>
+      </c>
+      <c r="M68" s="1">
+        <v>5501502.3</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>168</v>
+      </c>
+      <c r="B69" s="1">
+        <v>460824.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>34.23</v>
+      </c>
+      <c r="D69" s="1">
+        <v>31.4379855867</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>14487378.27</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1286627.25</v>
+      </c>
+      <c r="I69" s="1">
+        <v>8.8810219904612</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>15774005.52</v>
+      </c>
+      <c r="M69" s="1">
+        <v>15774005.52</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>170</v>
+      </c>
+      <c r="B70" s="1">
+        <v>4264498.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D70" s="1">
+        <v>3.3332265111</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>14214537.79</v>
+      </c>
+      <c r="H70" s="1">
+        <v>4382937.99</v>
+      </c>
+      <c r="I70" s="1">
+        <v>30.834192815495</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>18597475.78</v>
+      </c>
+      <c r="M70" s="1">
+        <v>18597475.78</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="1">
+        <v>313236.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>23.68</v>
+      </c>
+      <c r="D71" s="1">
+        <v>24.7108231812</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>7740319.41</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-322890.93</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-4.1715452928576</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>7417428.48</v>
+      </c>
+      <c r="M71" s="1">
+        <v>7417428.48</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>174</v>
+      </c>
+      <c r="B72" s="1">
+        <v>224465.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D72" s="1">
+        <v>48.8478601564</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>10964634.93</v>
+      </c>
+      <c r="H72" s="1">
+        <v>26229215.57</v>
+      </c>
+      <c r="I72" s="1">
+        <v>239.21649683233</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>37193850.5</v>
+      </c>
+      <c r="M72" s="1">
+        <v>37193850.5</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" s="1">
+        <v>66588.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>53.45</v>
+      </c>
+      <c r="D73" s="1">
+        <v>110.9074526942</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>7385105.46</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-3825976.86</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-51.806665195543</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>3559128.6</v>
+      </c>
+      <c r="M73" s="1">
+        <v>3559128.6</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" s="1">
+        <v>98583.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D74" s="1">
+        <v>142.4702575495</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>14045145.4</v>
+      </c>
+      <c r="H74" s="1">
+        <v>1141565.75</v>
+      </c>
+      <c r="I74" s="1">
+        <v>8.1278314854612</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>15186711.15</v>
+      </c>
+      <c r="M74" s="1">
+        <v>15186711.15</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>180</v>
+      </c>
+      <c r="B75" s="1">
+        <v>178349.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>50.08</v>
+      </c>
+      <c r="D75" s="1">
+        <v>52.4597216693</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>9356138.9</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-424420.98</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-4.5362834448728</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>8931717.92</v>
+      </c>
+      <c r="M75" s="1">
+        <v>8931717.92</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="1">
+        <v>48402.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>86.52</v>
+      </c>
+      <c r="D76" s="1">
+        <v>88.5762993265</v>
+      </c>
+      <c r="E76" t="s">
+        <v>32</v>
+      </c>
+      <c r="F76">
+        <v>0.92</v>
+      </c>
+      <c r="G76" s="1">
+        <v>4631055.88</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-100829.74</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-2.1772516379137</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>4530226.14</v>
+      </c>
+      <c r="M76" s="1">
+        <v>4530226.14</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>184</v>
+      </c>
+      <c r="B77" s="1">
+        <v>107321.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D77" s="1">
+        <v>199.3169066632</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>21390889.74</v>
+      </c>
+      <c r="H77" s="1">
+        <v>19187180.36</v>
+      </c>
+      <c r="I77" s="1">
+        <v>89.697906880988</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>40578070.1</v>
+      </c>
+      <c r="M77" s="1">
+        <v>40578070.1</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>186</v>
+      </c>
+      <c r="B78" s="1">
+        <v>71767.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D78" s="1">
+        <v>179.8035250185</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>12903959.58</v>
+      </c>
+      <c r="H78" s="1">
+        <v>21641085.87</v>
+      </c>
+      <c r="I78" s="1">
+        <v>167.70887831625</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>34545045.45</v>
+      </c>
+      <c r="M78" s="1">
+        <v>34545045.45</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>188</v>
+      </c>
+      <c r="B79" s="1">
+        <v>198754.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D79" s="1">
+        <v>14.5416794127</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>2890216.95</v>
+      </c>
+      <c r="H79" s="1">
+        <v>234195.93</v>
+      </c>
+      <c r="I79" s="1">
+        <v>8.1030571078756</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>3124412.88</v>
+      </c>
+      <c r="M79" s="1">
+        <v>3124412.88</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>190</v>
+      </c>
+      <c r="B80" s="1">
+        <v>348686.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>33.37</v>
+      </c>
+      <c r="D80" s="1">
+        <v>31.4790175115</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>10976292.7</v>
+      </c>
+      <c r="H80" s="1">
+        <v>659359.12</v>
+      </c>
+      <c r="I80" s="1">
+        <v>6.0071204187184</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>11635651.82</v>
+      </c>
+      <c r="M80" s="1">
+        <v>11635651.82</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>192</v>
+      </c>
+      <c r="B81" s="1">
+        <v>164642.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D81" s="1">
+        <v>53.1914279467</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>8757543.08</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-324579.84</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-3.7062888190782</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>8432963.24</v>
+      </c>
+      <c r="M81" s="1">
+        <v>8432963.24</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>194</v>
+      </c>
+      <c r="B82" s="1">
+        <v>39008.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>206.5642347724</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>8057657.67</v>
+      </c>
+      <c r="H82" s="1">
+        <v>10588166.33</v>
+      </c>
+      <c r="I82" s="1">
+        <v>131.40501574572</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>18645824.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>18645824.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>196</v>
+      </c>
+      <c r="B83" s="1">
+        <v>374458.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>15.7</v>
+      </c>
+      <c r="D83" s="1">
+        <v>13.1870293865</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>4937988.65</v>
+      </c>
+      <c r="H83" s="1">
+        <v>941001.95</v>
+      </c>
+      <c r="I83" s="1">
+        <v>19.056381387187</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>5878990.6</v>
+      </c>
+      <c r="M83" s="1">
+        <v>5878990.6</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>198</v>
+      </c>
+      <c r="B84" s="1">
+        <v>64558.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>143.65</v>
+      </c>
+      <c r="D84" s="1">
+        <v>124.7150069705</v>
+      </c>
+      <c r="E84" t="s">
+        <v>87</v>
+      </c>
+      <c r="F84">
+        <v>0.86</v>
+      </c>
+      <c r="G84" s="1">
+        <v>9268820.09</v>
+      </c>
+      <c r="H84" s="1">
+        <v>1477132.05</v>
+      </c>
+      <c r="I84" s="1">
+        <v>15.936570519841</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>10745952.14</v>
+      </c>
+      <c r="M84" s="1">
+        <v>10745952.14</v>
+      </c>
+      <c r="N84" s="1">
         <v>0.4</v>
       </c>
-      <c r="P9">
-[...196 lines deleted...]
-      <c r="O13" s="1">
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>200</v>
+      </c>
+      <c r="B85" s="1">
+        <v>143037.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>76.28</v>
+      </c>
+      <c r="D85" s="1">
+        <v>63.7488328195</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>9118441.8</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1792420.56</v>
+      </c>
+      <c r="I85" s="1">
+        <v>19.657092728277</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>10910862.36</v>
+      </c>
+      <c r="M85" s="1">
+        <v>10910862.36</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>202</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1777637.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D86" s="1">
+        <v>6.9277589069</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>12315040.56</v>
+      </c>
+      <c r="H86" s="1">
+        <v>9514341.8</v>
+      </c>
+      <c r="I86" s="1">
+        <v>77.257900643082</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>21829382.36</v>
+      </c>
+      <c r="M86" s="1">
+        <v>21829382.36</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>204</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1047302.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>16.815</v>
+      </c>
+      <c r="D87" s="1">
+        <v>10.0524633869</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>10527965.01</v>
+      </c>
+      <c r="H87" s="1">
+        <v>7082418.12</v>
+      </c>
+      <c r="I87" s="1">
+        <v>67.272432167781</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>17610383.13</v>
+      </c>
+      <c r="M87" s="1">
+        <v>17610383.13</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>206</v>
+      </c>
+      <c r="B88" s="1">
+        <v>38290.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>1077.41</v>
+      </c>
+      <c r="D88" s="1">
+        <v>1075.3458132672</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>41174991.19</v>
+      </c>
+      <c r="H88" s="1">
+        <v>79037.71</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.19195562091388</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>41254028.9</v>
+      </c>
+      <c r="M88" s="1">
+        <v>41254028.9</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>208</v>
+      </c>
+      <c r="B89" s="1">
+        <v>968.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>30028.97</v>
+      </c>
+      <c r="D89" s="1">
+        <v>18195.731993802</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>17613468.57</v>
+      </c>
+      <c r="H89" s="1">
+        <v>11454574.39</v>
+      </c>
+      <c r="I89" s="1">
+        <v>65.033041870639</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>29068042.96</v>
+      </c>
+      <c r="M89" s="1">
+        <v>29068042.96</v>
+      </c>
+      <c r="N89" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>210</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1480703.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D90" s="1">
+        <v>11.4393713121</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>16938311.42</v>
+      </c>
+      <c r="H90" s="1">
+        <v>8033744.68</v>
+      </c>
+      <c r="I90" s="1">
+        <v>47.429430719488</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>24972056.1</v>
+      </c>
+      <c r="M90" s="1">
+        <v>24972056.1</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>212</v>
+      </c>
+      <c r="B91" s="1">
+        <v>109929.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>68.5</v>
+      </c>
+      <c r="D91" s="1">
+        <v>55.1232077978</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>6059639.11</v>
+      </c>
+      <c r="H91" s="1">
+        <v>1470497.39</v>
+      </c>
+      <c r="I91" s="1">
+        <v>24.267078670961</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>7530136.5</v>
+      </c>
+      <c r="M91" s="1">
+        <v>7530136.5</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" s="1">
+        <v>438248.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D92" s="1">
+        <v>30.0058583724</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>13150007.42</v>
+      </c>
+      <c r="H92" s="1">
+        <v>3439870.62</v>
+      </c>
+      <c r="I92" s="1">
+        <v>26.158697178895</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>16589878.04</v>
+      </c>
+      <c r="M92" s="1">
+        <v>16589878.04</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>216</v>
+      </c>
+      <c r="B93" s="1">
+        <v>236560.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D93" s="1">
+        <v>31.067426023</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>7349310.3</v>
+      </c>
+      <c r="H93" s="1">
+        <v>29246521.7</v>
+      </c>
+      <c r="I93" s="1">
+        <v>397.94920211765</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>36595832.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>36595832.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>218</v>
+      </c>
+      <c r="B94" s="1">
+        <v>188889.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>87.72</v>
+      </c>
+      <c r="D94" s="1">
+        <v>54.715396238</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>10335136.48</v>
+      </c>
+      <c r="H94" s="1">
+        <v>6234206.6</v>
+      </c>
+      <c r="I94" s="1">
+        <v>60.32050580139</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>16569343.08</v>
+      </c>
+      <c r="M94" s="1">
+        <v>16569343.08</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>220</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3279.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>663.5</v>
+      </c>
+      <c r="D95" s="1">
+        <v>656.6091613297</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2153021.44</v>
+      </c>
+      <c r="H95" s="1">
+        <v>22595.06</v>
+      </c>
+      <c r="I95" s="1">
+        <v>1.0494581976852</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>2175616.5</v>
+      </c>
+      <c r="M95" s="1">
+        <v>2175616.5</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>222</v>
+      </c>
+      <c r="B96" s="1">
+        <v>338277.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>21.63</v>
+      </c>
+      <c r="D96" s="1">
+        <v>22.2295461116</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>7519744.17</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-202812.66</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-2.697068615833</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>7316931.51</v>
+      </c>
+      <c r="M96" s="1">
+        <v>7316931.51</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>224</v>
+      </c>
+      <c r="B97" s="1">
+        <v>30550.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>318.6</v>
+      </c>
+      <c r="D97" s="1">
+        <v>315.5061584288</v>
+      </c>
+      <c r="E97" t="s">
+        <v>32</v>
+      </c>
+      <c r="F97">
+        <v>0.92</v>
+      </c>
+      <c r="G97" s="1">
+        <v>10571776.95</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-42536.36</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-0.40235771338327</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>10529240.59</v>
+      </c>
+      <c r="M97" s="1">
+        <v>10529240.59</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>226</v>
+      </c>
+      <c r="B98" s="1">
+        <v>174151.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D98" s="1">
+        <v>164.549703246</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>28656495.37</v>
+      </c>
+      <c r="H98" s="1">
+        <v>29022315.83</v>
+      </c>
+      <c r="I98" s="1">
+        <v>101.27657082723</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>57678811.2</v>
+      </c>
+      <c r="M98" s="1">
+        <v>57678811.2</v>
+      </c>
+      <c r="N98" s="1">
+        <v>2.12</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>228</v>
+      </c>
+      <c r="B99" s="1">
+        <v>3221566.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>4.493</v>
+      </c>
+      <c r="D99" s="1">
+        <v>2.3415455154</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>7543443.42</v>
+      </c>
+      <c r="H99" s="1">
+        <v>6931052.62</v>
+      </c>
+      <c r="I99" s="1">
+        <v>91.881813571023</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>14474496.04</v>
+      </c>
+      <c r="M99" s="1">
+        <v>14474496.04</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>230</v>
+      </c>
+      <c r="B100" s="1">
+        <v>581774.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D100" s="1">
+        <v>92.5011792036</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>53814781.03</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-11641983.77</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-21.633431460977</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>42172797.26</v>
+      </c>
+      <c r="M100" s="1">
+        <v>42172797.26</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>232</v>
+      </c>
+      <c r="B101" s="1">
+        <v>439200.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D101" s="1">
+        <v>80.8136705373</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>35493364.1</v>
+      </c>
+      <c r="H101" s="1">
+        <v>22577659.9</v>
+      </c>
+      <c r="I101" s="1">
+        <v>63.61093255739</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>58071024.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>58071024.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>234</v>
+      </c>
+      <c r="B102" s="1">
+        <v>10202.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>268.8</v>
+      </c>
+      <c r="D102" s="1">
+        <v>290.484279553</v>
+      </c>
+      <c r="E102" t="s">
+        <v>32</v>
+      </c>
+      <c r="F102">
+        <v>0.92</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3159368.29</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-192797.97</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-6.1024215065474</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>2966570.32</v>
+      </c>
+      <c r="M102" s="1">
+        <v>2966570.32</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>236</v>
+      </c>
+      <c r="B103" s="1">
+        <v>215182.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D103" s="1">
+        <v>75.6916901507</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>16287489.27</v>
+      </c>
+      <c r="H103" s="1">
+        <v>46707041.23</v>
+      </c>
+      <c r="I103" s="1">
+        <v>286.76636684593</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>62994530.5</v>
+      </c>
+      <c r="M103" s="1">
+        <v>62994530.5</v>
+      </c>
+      <c r="N103" s="1">
+        <v>2.32</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>238</v>
+      </c>
+      <c r="B104" s="1">
+        <v>272762.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D104" s="1">
+        <v>81.4996660825</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>22230011.92</v>
+      </c>
+      <c r="H104" s="1">
+        <v>23904952.76</v>
+      </c>
+      <c r="I104" s="1">
+        <v>107.53459263102</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>46134964.68</v>
+      </c>
+      <c r="M104" s="1">
+        <v>46134964.68</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>240</v>
+      </c>
+      <c r="B105" s="1">
+        <v>255335.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>93.9521602601</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>23989274.84</v>
+      </c>
+      <c r="H105" s="1">
+        <v>47249190.16</v>
+      </c>
+      <c r="I105" s="1">
+        <v>196.95964332034</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>71238465.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>71238465.0</v>
+      </c>
+      <c r="N105" s="1">
+        <v>2.62</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>242</v>
+      </c>
+      <c r="B106" s="1">
+        <v>357482.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>20.92</v>
+      </c>
+      <c r="D106" s="1">
+        <v>22.3069429789</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>7974330.59</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-495807.15</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-6.2175394461543</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>7478523.44</v>
+      </c>
+      <c r="M106" s="1">
+        <v>7478523.44</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>244</v>
+      </c>
+      <c r="B107" s="1">
+        <v>303852.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>11.135</v>
+      </c>
+      <c r="D107" s="1">
+        <v>12.5240896555</v>
+      </c>
+      <c r="E107" t="s">
+        <v>87</v>
+      </c>
+      <c r="F107">
+        <v>0.86</v>
+      </c>
+      <c r="G107" s="1">
+        <v>4352991.98</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-432491.38</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-9.9354968257947</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>3920500.6</v>
+      </c>
+      <c r="M107" s="1">
+        <v>3920500.6</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>246</v>
+      </c>
+      <c r="B108" s="1">
+        <v>292741.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D108" s="1">
+        <v>46.5145454173</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>13616714.54</v>
+      </c>
+      <c r="H108" s="1">
+        <v>9486405.18</v>
+      </c>
+      <c r="I108" s="1">
+        <v>69.66735736534</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>23103119.72</v>
+      </c>
+      <c r="M108" s="1">
+        <v>23103119.72</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>248</v>
+      </c>
+      <c r="B109" s="1">
+        <v>369948.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>95.96</v>
+      </c>
+      <c r="D109" s="1">
+        <v>59.7352610907</v>
+      </c>
+      <c r="E109" t="s">
+        <v>114</v>
+      </c>
+      <c r="F109">
+        <v>10.99</v>
+      </c>
+      <c r="G109" s="1">
+        <v>2013102.25</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1216538.41</v>
+      </c>
+      <c r="I109" s="1">
+        <v>60.431029273352</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>3229640.66</v>
+      </c>
+      <c r="M109" s="1">
+        <v>3229640.66</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>250</v>
+      </c>
+      <c r="B110" s="1">
+        <v>301157.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>69.35</v>
+      </c>
+      <c r="D110" s="1">
+        <v>33.9885712104</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>10235896.14</v>
+      </c>
+      <c r="H110" s="1">
+        <v>10649341.81</v>
+      </c>
+      <c r="I110" s="1">
+        <v>104.03917414113</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>20885237.95</v>
+      </c>
+      <c r="M110" s="1">
+        <v>20885237.95</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>252</v>
+      </c>
+      <c r="B111" s="1">
+        <v>151241.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D111" s="1">
+        <v>21.3361712102</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>3226903.87</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2081655.23</v>
+      </c>
+      <c r="I111" s="1">
+        <v>64.509366063018</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>5308559.1</v>
+      </c>
+      <c r="M111" s="1">
+        <v>5308559.1</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>254</v>
+      </c>
+      <c r="B112" s="1">
+        <v>58266.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>64.7</v>
+      </c>
+      <c r="D112" s="1">
+        <v>73.1329655374</v>
+      </c>
+      <c r="E112" t="s">
+        <v>32</v>
+      </c>
+      <c r="F112">
+        <v>0.92</v>
+      </c>
+      <c r="G112" s="1">
+        <v>4635498.11</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-557382.36</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-12.024217177385</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>4078115.75</v>
+      </c>
+      <c r="M112" s="1">
+        <v>4078115.75</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>256</v>
+      </c>
+      <c r="B113" s="1">
+        <v>20277.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D113" s="1">
+        <v>259.4231454357</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>5260323.12</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-671638.02</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-12.767999316361</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>4588685.1</v>
+      </c>
+      <c r="M113" s="1">
+        <v>4588685.1</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>258</v>
+      </c>
+      <c r="B114" s="1">
+        <v>579445.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>70.92</v>
+      </c>
+      <c r="D114" s="1">
+        <v>45.0331654428</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>26094242.55</v>
+      </c>
+      <c r="H114" s="1">
+        <v>14999996.85</v>
+      </c>
+      <c r="I114" s="1">
+        <v>57.48393279191</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>41094239.4</v>
+      </c>
+      <c r="M114" s="1">
+        <v>41094239.4</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>260</v>
+      </c>
+      <c r="B115" s="1">
+        <v>35455.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>424.2</v>
+      </c>
+      <c r="D115" s="1">
+        <v>381.608</v>
+      </c>
+      <c r="E115" t="s">
+        <v>114</v>
+      </c>
+      <c r="F115">
+        <v>10.99</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1249934.09</v>
+      </c>
+      <c r="H115" s="1">
+        <v>118334.74</v>
+      </c>
+      <c r="I115" s="1">
+        <v>9.467278390655</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1368268.83</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1368268.83</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>262</v>
+      </c>
+      <c r="B116" s="1">
+        <v>86896.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D116" s="1">
+        <v>190.5169861674</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>16555164.03</v>
+      </c>
+      <c r="H116" s="1">
+        <v>4960285.57</v>
+      </c>
+      <c r="I116" s="1">
+        <v>29.96216504416</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>21515449.6</v>
+      </c>
+      <c r="M116" s="1">
+        <v>21515449.6</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>264</v>
+      </c>
+      <c r="B117" s="1">
+        <v>184161.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>22.08</v>
+      </c>
+      <c r="D117" s="1">
+        <v>17.749247995</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>3268719.26</v>
+      </c>
+      <c r="H117" s="1">
+        <v>797555.62</v>
+      </c>
+      <c r="I117" s="1">
+        <v>24.399636572032</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>4066274.88</v>
+      </c>
+      <c r="M117" s="1">
+        <v>4066274.88</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>266</v>
+      </c>
+      <c r="B118" s="1">
+        <v>148942.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="D118" s="1">
+        <v>88.447387238</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>13173530.75</v>
+      </c>
+      <c r="H118" s="1">
+        <v>1765351.85</v>
+      </c>
+      <c r="I118" s="1">
+        <v>13.400749453597</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>14938882.6</v>
+      </c>
+      <c r="M118" s="1">
+        <v>14938882.6</v>
+      </c>
+      <c r="N118" s="1">
         <v>0.55</v>
       </c>
-      <c r="P13">
-[...746 lines deleted...]
-      <c r="O28" s="1">
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>268</v>
+      </c>
+      <c r="B119" s="1">
+        <v>967567.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D119" s="1">
+        <v>16.7051703706</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>16163371.58</v>
+      </c>
+      <c r="H119" s="1">
+        <v>61280691.1</v>
+      </c>
+      <c r="I119" s="1">
+        <v>379.13309606658</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>77444062.68</v>
+      </c>
+      <c r="M119" s="1">
+        <v>77444062.68</v>
+      </c>
+      <c r="N119" s="1">
+        <v>2.85</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>270</v>
+      </c>
+      <c r="B120" s="1">
+        <v>203662.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>50.99</v>
+      </c>
+      <c r="D120" s="1">
+        <v>39.7678394595</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>9466517.48</v>
+      </c>
+      <c r="H120" s="1">
+        <v>918207.9</v>
+      </c>
+      <c r="I120" s="1">
+        <v>9.6995320817809</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>10384725.38</v>
+      </c>
+      <c r="M120" s="1">
+        <v>10384725.38</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>272</v>
+      </c>
+      <c r="B121" s="1">
+        <v>434044.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>22.27</v>
+      </c>
+      <c r="D121" s="1">
+        <v>15.354600916</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>6664572.4</v>
+      </c>
+      <c r="H121" s="1">
+        <v>3001587.48</v>
+      </c>
+      <c r="I121" s="1">
+        <v>45.037960424888</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>9666159.88</v>
+      </c>
+      <c r="M121" s="1">
+        <v>9666159.88</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>274</v>
+      </c>
+      <c r="B122" s="1">
+        <v>143032.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D122" s="1">
+        <v>95.7333994491</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>13692939.59</v>
+      </c>
+      <c r="H122" s="1">
+        <v>4994191.21</v>
+      </c>
+      <c r="I122" s="1">
+        <v>36.472746974267</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>18687130.8</v>
+      </c>
+      <c r="M122" s="1">
+        <v>18687130.8</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>276</v>
+      </c>
+      <c r="B123" s="1">
+        <v>46555.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>44.96</v>
+      </c>
+      <c r="D123" s="1">
+        <v>45.4429429707</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>2115596.21</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-22483.41</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-1.0627458062992</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>2093112.8</v>
+      </c>
+      <c r="M123" s="1">
+        <v>2093112.8</v>
+      </c>
+      <c r="N123" s="1">
         <v>0.08</v>
       </c>
-      <c r="P28">
-[...96 lines deleted...]
-      <c r="O30" s="1">
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>278</v>
+      </c>
+      <c r="B124" s="1">
+        <v>290065.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>34.27</v>
+      </c>
+      <c r="D124" s="1">
+        <v>24.618059435</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>7140837.41</v>
+      </c>
+      <c r="H124" s="1">
+        <v>2799690.14</v>
+      </c>
+      <c r="I124" s="1">
+        <v>39.206748162048</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>9940527.55</v>
+      </c>
+      <c r="M124" s="1">
+        <v>9940527.55</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>280</v>
+      </c>
+      <c r="B125" s="1">
+        <v>211701.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>56.54</v>
+      </c>
+      <c r="D125" s="1">
+        <v>75.8088184751</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>16048802.68</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-4079228.14</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-25.417647791779</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>11969574.54</v>
+      </c>
+      <c r="M125" s="1">
+        <v>11969574.54</v>
+      </c>
+      <c r="N125" s="1">
         <v>0.44</v>
       </c>
-      <c r="P30">
-[...4704 lines deleted...]
-      <c r="A125" t="s">
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>279</v>
       </c>
-      <c r="B125" t="s">
-[...45 lines deleted...]
-    <row r="126" spans="1:16">
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" t="s">
+        <v>282</v>
+      </c>
+      <c r="B126" s="1">
+        <v>874.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>6359.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>6271.624141876</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>763665.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>763665.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>763665.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>281</v>
-      </c>
-[...143 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">