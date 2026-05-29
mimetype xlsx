--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0007497607</t>
   </si>
   <si>
@@ -211,66 +211,54 @@
   <si>
     <t>IE0000MMQ5M5</t>
   </si>
   <si>
     <t>Xtrackers MSCI USA E</t>
   </si>
   <si>
     <t>IE00BL58LL31</t>
   </si>
   <si>
     <t>Xtrackers USD Corp B</t>
   </si>
   <si>
     <t>ECH6 Curncy</t>
   </si>
   <si>
     <t>EC EURUSD 0326</t>
   </si>
   <si>
     <t>NQH6 Index</t>
   </si>
   <si>
     <t>NASDAQ 100 E- 0326</t>
   </si>
   <si>
-    <t>TYH6 Comdty</t>
-[...14 lines deleted...]
-    <t>NASDAQ 260220 C26500</t>
+    <t>TYM6 Comdty</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -637,93 +625,93 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>31163.8873</v>
       </c>
       <c r="D2">
-        <v>3223.23</v>
+        <v>3252.89</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>100448643.22</v>
+        <v>101372794.94</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>100448643.22</v>
+        <v>101372794.94</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P24"/>
+  <dimension ref="A1:P22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O24" sqref="O24"/>
+      <selection activeCell="O22" sqref="O22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -745,1186 +733,1086 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>29620.0</v>
       </c>
       <c r="D2" s="1">
-        <v>111.16</v>
+        <v>111.51</v>
       </c>
       <c r="E2" s="1">
         <v>103.22460736</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>3057512.87</v>
       </c>
       <c r="I2" s="1">
-        <v>235046.33</v>
+        <v>245413.33</v>
       </c>
       <c r="J2" s="1">
-        <v>7.6875009196609</v>
+        <v>8.0265673583248</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3292559.2</v>
+        <v>3302926.2</v>
       </c>
       <c r="N2" s="1">
-        <v>3292559.2</v>
+        <v>3302926.2</v>
       </c>
       <c r="O2" s="1">
-        <v>3.28</v>
+        <v>3.26</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>36297.0</v>
       </c>
       <c r="D3" s="1">
-        <v>181.12</v>
+        <v>188.83</v>
       </c>
       <c r="E3" s="1">
         <v>171.33109265</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
       <c r="G3">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H3" s="1">
-        <v>5319308.62</v>
+        <v>5327073.83</v>
       </c>
       <c r="I3" s="1">
-        <v>206781.1</v>
+        <v>477925.33</v>
       </c>
       <c r="J3" s="1">
-        <v>3.8873679790363</v>
+        <v>8.9716295522039</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5526089.72</v>
+        <v>5804999.16</v>
       </c>
       <c r="N3" s="1">
-        <v>5526089.72</v>
+        <v>5804999.16</v>
       </c>
       <c r="O3" s="1">
-        <v>5.5</v>
+        <v>5.73</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
         <v>334129.0</v>
       </c>
       <c r="D4" s="1">
-        <v>7.6602</v>
+        <v>7.2854</v>
       </c>
       <c r="E4" s="1">
         <v>6.9404799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2319015.61</v>
       </c>
       <c r="I4" s="1">
-        <v>240479.36</v>
+        <v>115247.81</v>
       </c>
       <c r="J4" s="1">
-        <v>10.369889661933</v>
+        <v>4.9696866852914</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2559494.97</v>
+        <v>2434263.42</v>
       </c>
       <c r="N4" s="1">
-        <v>2559494.97</v>
+        <v>2434263.42</v>
       </c>
       <c r="O4" s="1">
-        <v>2.55</v>
+        <v>2.4</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
         <v>134529.0</v>
       </c>
       <c r="D5" s="1">
-        <v>89.42</v>
+        <v>90.79</v>
       </c>
       <c r="E5" s="1">
         <v>87.13808242</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>11722599.09</v>
       </c>
       <c r="I5" s="1">
-        <v>306984.09</v>
+        <v>491288.82</v>
       </c>
       <c r="J5" s="1">
-        <v>2.6187374288171</v>
+        <v>4.1909547211172</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>12029583.18</v>
+        <v>12213887.91</v>
       </c>
       <c r="N5" s="1">
-        <v>12029583.18</v>
+        <v>12213887.91</v>
       </c>
       <c r="O5" s="1">
-        <v>11.98</v>
+        <v>12.05</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>7.0</v>
       </c>
       <c r="D6" s="1">
-        <v>233062.65</v>
+        <v>230956.61</v>
       </c>
       <c r="E6" s="1">
         <v>147699.26857143</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1033894.88</v>
       </c>
       <c r="I6" s="1">
-        <v>597543.67</v>
+        <v>582801.39</v>
       </c>
       <c r="J6" s="1">
-        <v>57.795398890069</v>
+        <v>56.369501510637</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1631438.55</v>
+        <v>1616696.27</v>
       </c>
       <c r="N6" s="1">
-        <v>1631438.55</v>
+        <v>1616696.27</v>
       </c>
       <c r="O6" s="1">
-        <v>1.62</v>
+        <v>1.59</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="1">
         <v>6913.0</v>
       </c>
       <c r="D7" s="1">
-        <v>610.72</v>
+        <v>624.27</v>
       </c>
       <c r="E7" s="1">
         <v>506.90110516</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3504207.34</v>
       </c>
       <c r="I7" s="1">
-        <v>717700.02</v>
+        <v>811371.17</v>
       </c>
       <c r="J7" s="1">
-        <v>20.481094591851</v>
+        <v>23.154199831109</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4221907.36</v>
+        <v>4315578.51</v>
       </c>
       <c r="N7" s="1">
-        <v>4221907.36</v>
+        <v>4315578.51</v>
       </c>
       <c r="O7" s="1">
-        <v>4.2</v>
+        <v>4.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="1">
         <v>24211.0</v>
       </c>
       <c r="D8" s="1">
-        <v>168.71</v>
+        <v>172.12</v>
       </c>
       <c r="E8" s="1">
         <v>167.25788402</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>4049480.63</v>
       </c>
       <c r="I8" s="1">
-        <v>35157.18</v>
+        <v>117716.69</v>
       </c>
       <c r="J8" s="1">
-        <v>0.86818985475676</v>
+        <v>2.9069577250947</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4084637.81</v>
+        <v>4167197.32</v>
       </c>
       <c r="N8" s="1">
-        <v>4084637.81</v>
+        <v>4167197.32</v>
       </c>
       <c r="O8" s="1">
-        <v>4.07</v>
+        <v>4.11</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="1">
         <v>707295.0</v>
       </c>
       <c r="D9" s="1">
-        <v>8.5561</v>
+        <v>8.4146</v>
       </c>
       <c r="E9" s="1">
         <v>7.79527747</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>4826959.65</v>
       </c>
       <c r="I9" s="1">
-        <v>259987.56</v>
+        <v>213782.71</v>
       </c>
       <c r="J9" s="1">
-        <v>5.3861556518294</v>
+        <v>4.4289309524268</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5086947.21</v>
+        <v>5040742.36</v>
       </c>
       <c r="N9" s="1">
-        <v>5086947.21</v>
+        <v>5040742.36</v>
       </c>
       <c r="O9" s="1">
-        <v>5.06</v>
+        <v>4.97</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1">
         <v>900816.0</v>
       </c>
       <c r="D10" s="1">
-        <v>5.7388</v>
+        <v>5.7612</v>
       </c>
       <c r="E10" s="1">
         <v>5.53809025</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>4988800.31</v>
       </c>
       <c r="I10" s="1">
-        <v>180802.55</v>
+        <v>200980.83</v>
       </c>
       <c r="J10" s="1">
-        <v>3.6241689136681</v>
+        <v>4.0286405049554</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5169602.86</v>
+        <v>5189781.14</v>
       </c>
       <c r="N10" s="1">
-        <v>5169602.86</v>
+        <v>5189781.14</v>
       </c>
       <c r="O10" s="1">
-        <v>5.15</v>
+        <v>5.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="1">
-        <v>1122.0</v>
+        <v>662.0</v>
       </c>
       <c r="D11" s="1">
-        <v>2256.37</v>
+        <v>2177.95</v>
       </c>
       <c r="E11" s="1">
-        <v>2322.41245098</v>
+        <v>2322.41244713</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2605746.77</v>
+        <v>1537437.04</v>
       </c>
       <c r="I11" s="1">
-        <v>-74099.63</v>
+        <v>-95634.14</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.8437003492861</v>
+        <v>-6.2203613879369</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2531647.14</v>
+        <v>1441802.9</v>
       </c>
       <c r="N11" s="1">
-        <v>2531647.14</v>
+        <v>1441802.9</v>
       </c>
       <c r="O11" s="1">
-        <v>2.52</v>
+        <v>1.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="1">
-        <v>31475.0</v>
+        <v>38732.0</v>
       </c>
       <c r="D12" s="1">
-        <v>137.12</v>
+        <v>139.24</v>
       </c>
       <c r="E12" s="1">
-        <v>133.50586656</v>
+        <v>134.58023934</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>4202097.15</v>
+        <v>5212561.83</v>
       </c>
       <c r="I12" s="1">
-        <v>113754.85</v>
+        <v>180481.85</v>
       </c>
       <c r="J12" s="1">
-        <v>2.7070970979336</v>
+        <v>3.4624404637518</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4315852.0</v>
+        <v>5393043.68</v>
       </c>
       <c r="N12" s="1">
-        <v>4315852.0</v>
+        <v>5393043.68</v>
       </c>
       <c r="O12" s="1">
-        <v>4.3</v>
+        <v>5.32</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="1">
-        <v>1566.0</v>
+        <v>837.0</v>
       </c>
       <c r="D13" s="1">
-        <v>4771.34</v>
+        <v>4778.97</v>
       </c>
       <c r="E13" s="1">
-        <v>4765.67739464</v>
+        <v>4765.67739546</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>7463050.8</v>
+        <v>3988871.98</v>
       </c>
       <c r="I13" s="1">
-        <v>8867.64</v>
+        <v>11125.91</v>
       </c>
       <c r="J13" s="1">
-        <v>0.11882057670035</v>
+        <v>0.2789237171758</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>7471918.44</v>
+        <v>3999997.89</v>
       </c>
       <c r="N13" s="1">
-        <v>7471918.44</v>
+        <v>3999997.89</v>
       </c>
       <c r="O13" s="1">
-        <v>7.44</v>
+        <v>3.95</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="1">
         <v>168888.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.15</v>
+        <v>110.34</v>
       </c>
       <c r="E14" s="1">
         <v>103.30702235</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>17447316.39</v>
       </c>
       <c r="I14" s="1">
-        <v>986808.81</v>
+        <v>1187785.53</v>
       </c>
       <c r="J14" s="1">
-        <v>5.6559346316755</v>
+        <v>6.8078408360886</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>18434125.2</v>
+        <v>18635101.92</v>
       </c>
       <c r="N14" s="1">
-        <v>18434125.2</v>
+        <v>18635101.92</v>
       </c>
       <c r="O14" s="1">
-        <v>18.35</v>
+        <v>18.38</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="1">
         <v>227.0</v>
       </c>
       <c r="D15" s="1">
-        <v>28171.09</v>
+        <v>28371.33</v>
       </c>
       <c r="E15" s="1">
         <v>22711.94581498</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>5155611.7</v>
       </c>
       <c r="I15" s="1">
-        <v>1239225.73</v>
+        <v>1284680.21</v>
       </c>
       <c r="J15" s="1">
-        <v>24.036444210878</v>
+        <v>24.918094782041</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>6394837.43</v>
+        <v>6440291.91</v>
       </c>
       <c r="N15" s="1">
-        <v>6394837.43</v>
+        <v>6440291.91</v>
       </c>
       <c r="O15" s="1">
-        <v>6.37</v>
+        <v>6.35</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="1">
         <v>46971.0</v>
       </c>
       <c r="D16" s="1">
-        <v>109.17</v>
+        <v>109.03</v>
       </c>
       <c r="E16" s="1">
         <v>99.12829107</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>4656154.96</v>
       </c>
       <c r="I16" s="1">
-        <v>471669.11</v>
+        <v>465093.17</v>
       </c>
       <c r="J16" s="1">
-        <v>10.130013155748</v>
+        <v>9.9887820314296</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5127824.07</v>
+        <v>5121248.13</v>
       </c>
       <c r="N16" s="1">
-        <v>5127824.07</v>
+        <v>5121248.13</v>
       </c>
       <c r="O16" s="1">
-        <v>5.1</v>
+        <v>5.05</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="1">
         <v>109727.0</v>
       </c>
       <c r="D17" s="1">
-        <v>24.98</v>
+        <v>26.845</v>
       </c>
       <c r="E17" s="1">
         <v>22.77957294</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>2499534.2</v>
       </c>
       <c r="I17" s="1">
-        <v>241446.26</v>
+        <v>446087.12</v>
       </c>
       <c r="J17" s="1">
-        <v>9.6596501860227</v>
+        <v>17.846810017642</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2740980.46</v>
+        <v>2945621.32</v>
       </c>
       <c r="N17" s="1">
-        <v>2740980.46</v>
+        <v>2945621.32</v>
       </c>
       <c r="O17" s="1">
-        <v>2.73</v>
+        <v>2.91</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="1">
         <v>191432.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.536</v>
+        <v>10.226</v>
       </c>
       <c r="E18" s="1">
         <v>10.41102444</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1993003.23</v>
       </c>
       <c r="I18" s="1">
-        <v>23924.32</v>
+        <v>-35419.6</v>
       </c>
       <c r="J18" s="1">
-        <v>1.2004155156337</v>
+        <v>-1.7771973204479</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2016927.55</v>
+        <v>1957583.63</v>
       </c>
       <c r="N18" s="1">
-        <v>2016927.55</v>
+        <v>1957583.63</v>
       </c>
       <c r="O18" s="1">
-        <v>2.01</v>
+        <v>1.93</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="1">
         <v>248854.0</v>
       </c>
       <c r="D19" s="1">
-        <v>33.747</v>
+        <v>34.182</v>
       </c>
       <c r="E19" s="1">
         <v>32.94541892</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>8198599.28</v>
       </c>
       <c r="I19" s="1">
-        <v>199476.66</v>
+        <v>307728.15</v>
       </c>
       <c r="J19" s="1">
-        <v>2.43305780887</v>
+        <v>3.7534234750402</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>8398075.94</v>
+        <v>8506327.43</v>
       </c>
       <c r="N19" s="1">
-        <v>8398075.94</v>
+        <v>8506327.43</v>
       </c>
       <c r="O19" s="1">
-        <v>8.36</v>
+        <v>8.39</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="1">
         <v>60.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1.1893</v>
+        <v>1.1828</v>
       </c>
       <c r="E20" s="1">
         <v>1.17795</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="G20">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>71554.66</v>
+        <v>30808.0</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>71554.66</v>
+        <v>30808.0</v>
       </c>
       <c r="N20" s="1">
-        <v>71554.66</v>
+        <v>30808.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.07</v>
+        <v>0.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1">
-        <v>8.0</v>
+        <v>13.0</v>
       </c>
       <c r="D21" s="1">
-        <v>25670.0</v>
+        <v>25004.75</v>
       </c>
       <c r="E21" s="1">
-        <v>25517.75000001</v>
+        <v>25401.96153848</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
       <c r="G21">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>20476.61</v>
+        <v>-87469.3</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>20476.61</v>
+        <v>-87469.3</v>
       </c>
       <c r="N21" s="1">
-        <v>20476.61</v>
+        <v>-87469.3</v>
       </c>
       <c r="O21" s="1">
-        <v>0.02</v>
+        <v>-0.09</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>65</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="1">
-        <v>115.0</v>
+        <v>30.0</v>
       </c>
       <c r="D22" s="1">
-        <v>111.828125</v>
+        <v>113.8125</v>
       </c>
       <c r="E22" s="1">
-        <v>112.37567935</v>
+        <v>112.90625</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-52930.48</v>
+        <v>23026.59</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>-52930.48</v>
+        <v>23026.59</v>
       </c>
       <c r="N22" s="1">
-        <v>-52930.48</v>
+        <v>23026.59</v>
       </c>
       <c r="O22" s="1">
-        <v>-0.05</v>
+        <v>0.02</v>
       </c>
       <c r="P22">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P24">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>