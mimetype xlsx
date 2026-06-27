--- v1 (2026-05-29)
+++ v2 (2026-06-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0007497607</t>
   </si>
   <si>
@@ -121,50 +121,56 @@
   <si>
     <t>BNPP EM SRI PAB</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>LU2314312849</t>
   </si>
   <si>
     <t>BNPP MSCI SRI CHINA</t>
   </si>
   <si>
     <t>LU2211181891</t>
   </si>
   <si>
     <t>CANDSUS BG REURC AH</t>
   </si>
   <si>
     <t>FR0013053808</t>
   </si>
   <si>
     <t>CPR USA  ESG H I EUR</t>
   </si>
   <si>
+    <t>LU1694789378</t>
+  </si>
+  <si>
+    <t>DNCA INV-ALPHA BDS I</t>
+  </si>
+  <si>
     <t>BE0947854676</t>
   </si>
   <si>
     <t>DPAM Cap B EqUD CF</t>
   </si>
   <si>
     <t>LU0907928062</t>
   </si>
   <si>
     <t>DPAM EMGMKSUSF</t>
   </si>
   <si>
     <t>IE00BMXC7V63</t>
   </si>
   <si>
     <t>ISH SP500 PAB A</t>
   </si>
   <si>
     <t>IE00BMDFDY08</t>
   </si>
   <si>
     <t>ISHARES D HY CORP BD</t>
   </si>
   <si>
     <t>LU1833932434</t>
@@ -199,60 +205,66 @@
   <si>
     <t>LU1668159590</t>
   </si>
   <si>
     <t>UBAMEMRCBIHCEUR</t>
   </si>
   <si>
     <t>IE00BG36TC12</t>
   </si>
   <si>
     <t>X ESG MSCI JAPAN</t>
   </si>
   <si>
     <t>IE0000MMQ5M5</t>
   </si>
   <si>
     <t>Xtrackers MSCI USA E</t>
   </si>
   <si>
     <t>IE00BL58LL31</t>
   </si>
   <si>
     <t>Xtrackers USD Corp B</t>
   </si>
   <si>
-    <t>ECH6 Curncy</t>
-[...8 lines deleted...]
-    <t>NASDAQ 100 E- 0326</t>
+    <t>ECM6 Curncy</t>
+  </si>
+  <si>
+    <t>EC EURUSD 0626</t>
+  </si>
+  <si>
+    <t>VGM6 Index</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 0626</t>
+  </si>
+  <si>
+    <t>NQM6 Index</t>
+  </si>
+  <si>
+    <t>NASDAQ 100 E- 0626</t>
   </si>
   <si>
     <t>TYM6 Comdty</t>
   </si>
   <si>
     <t>US 10YR NOTE 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -578,140 +590,140 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>31163.8873</v>
       </c>
       <c r="D2">
-        <v>3252.89</v>
+        <v>3078.82</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>101372794.94</v>
+        <v>95948232.11</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>101372794.94</v>
+        <v>95948232.11</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P22"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O22" sqref="O22"/>
+      <selection activeCell="O24" sqref="O24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -733,1086 +745,1186 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>29620.0</v>
       </c>
       <c r="D2" s="1">
-        <v>111.51</v>
+        <v>110.47</v>
       </c>
       <c r="E2" s="1">
         <v>103.22460736</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>3057512.87</v>
       </c>
       <c r="I2" s="1">
-        <v>245413.33</v>
+        <v>214608.53</v>
       </c>
       <c r="J2" s="1">
-        <v>8.0265673583248</v>
+        <v>7.0190556548663</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3302926.2</v>
+        <v>3272121.4</v>
       </c>
       <c r="N2" s="1">
-        <v>3302926.2</v>
+        <v>3272121.4</v>
       </c>
       <c r="O2" s="1">
-        <v>3.26</v>
+        <v>3.41</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
-        <v>36297.0</v>
+        <v>16722.0</v>
       </c>
       <c r="D3" s="1">
-        <v>188.83</v>
+        <v>167.11</v>
       </c>
       <c r="E3" s="1">
-        <v>171.33109265</v>
+        <v>175.67812044</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H3" s="1">
-        <v>5327073.83</v>
+        <v>2526934.46</v>
       </c>
       <c r="I3" s="1">
-        <v>477925.33</v>
+        <v>-101333.64</v>
       </c>
       <c r="J3" s="1">
-        <v>8.9716295522039</v>
+        <v>-4.0101412048495</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5804999.16</v>
+        <v>2425600.82</v>
       </c>
       <c r="N3" s="1">
-        <v>5804999.16</v>
+        <v>2425600.82</v>
       </c>
       <c r="O3" s="1">
-        <v>5.73</v>
+        <v>2.53</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
         <v>334129.0</v>
       </c>
       <c r="D4" s="1">
-        <v>7.2854</v>
+        <v>6.9512</v>
       </c>
       <c r="E4" s="1">
         <v>6.9404799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2319015.61</v>
       </c>
       <c r="I4" s="1">
-        <v>115247.81</v>
+        <v>3581.89</v>
       </c>
       <c r="J4" s="1">
-        <v>4.9696866852914</v>
+        <v>0.15445734752945</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2434263.42</v>
+        <v>2322597.5</v>
       </c>
       <c r="N4" s="1">
-        <v>2434263.42</v>
+        <v>2322597.5</v>
       </c>
       <c r="O4" s="1">
-        <v>2.4</v>
+        <v>2.42</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
-        <v>134529.0</v>
+        <v>111462.0</v>
       </c>
       <c r="D5" s="1">
-        <v>90.79</v>
+        <v>87.93</v>
       </c>
       <c r="E5" s="1">
-        <v>87.13808242</v>
+        <v>87.1380824</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>11722599.09</v>
+        <v>9712584.94</v>
       </c>
       <c r="I5" s="1">
-        <v>491288.82</v>
+        <v>88268.72</v>
       </c>
       <c r="J5" s="1">
-        <v>4.1909547211172</v>
+        <v>0.90880770202047</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>12213887.91</v>
+        <v>9800853.66</v>
       </c>
       <c r="N5" s="1">
-        <v>12213887.91</v>
+        <v>9800853.66</v>
       </c>
       <c r="O5" s="1">
-        <v>12.05</v>
+        <v>10.21</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>7.0</v>
       </c>
       <c r="D6" s="1">
-        <v>230956.61</v>
+        <v>212663.51</v>
       </c>
       <c r="E6" s="1">
         <v>147699.26857143</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1033894.88</v>
       </c>
       <c r="I6" s="1">
-        <v>582801.39</v>
+        <v>454749.69</v>
       </c>
       <c r="J6" s="1">
-        <v>56.369501510637</v>
+        <v>43.984132119892</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1616696.27</v>
+        <v>1488644.57</v>
       </c>
       <c r="N6" s="1">
-        <v>1616696.27</v>
+        <v>1488644.57</v>
       </c>
       <c r="O6" s="1">
-        <v>1.59</v>
+        <v>1.55</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="1">
-        <v>6913.0</v>
+        <v>43664.0</v>
       </c>
       <c r="D7" s="1">
-        <v>624.27</v>
+        <v>135.27</v>
       </c>
       <c r="E7" s="1">
-        <v>506.90110516</v>
+        <v>136.89693661</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3504207.34</v>
+        <v>5977467.84</v>
       </c>
       <c r="I7" s="1">
-        <v>811371.17</v>
+        <v>-71038.56</v>
       </c>
       <c r="J7" s="1">
-        <v>23.154199831109</v>
+        <v>-1.1884390163444</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4315578.51</v>
+        <v>5906429.28</v>
       </c>
       <c r="N7" s="1">
-        <v>4315578.51</v>
+        <v>5906429.28</v>
       </c>
       <c r="O7" s="1">
-        <v>4.26</v>
+        <v>6.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="1">
-        <v>24211.0</v>
+        <v>6913.0</v>
       </c>
       <c r="D8" s="1">
-        <v>172.12</v>
+        <v>590.34</v>
       </c>
       <c r="E8" s="1">
-        <v>167.25788402</v>
+        <v>506.90110516</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>4049480.63</v>
+        <v>3504207.34</v>
       </c>
       <c r="I8" s="1">
-        <v>117716.69</v>
+        <v>576813.08</v>
       </c>
       <c r="J8" s="1">
-        <v>2.9069577250947</v>
+        <v>16.460586490296</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4167197.32</v>
+        <v>4081020.42</v>
       </c>
       <c r="N8" s="1">
-        <v>4167197.32</v>
+        <v>4081020.42</v>
       </c>
       <c r="O8" s="1">
-        <v>4.11</v>
+        <v>4.25</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="1">
-        <v>707295.0</v>
+        <v>24211.0</v>
       </c>
       <c r="D9" s="1">
-        <v>8.4146</v>
+        <v>166.03</v>
       </c>
       <c r="E9" s="1">
-        <v>7.79527747</v>
+        <v>167.25788402</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>4826959.65</v>
+        <v>4049480.63</v>
       </c>
       <c r="I9" s="1">
-        <v>213782.71</v>
+        <v>-29728.3</v>
       </c>
       <c r="J9" s="1">
-        <v>4.4289309524268</v>
+        <v>-0.73412624275227</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5040742.36</v>
+        <v>4019752.33</v>
       </c>
       <c r="N9" s="1">
-        <v>5040742.36</v>
+        <v>4019752.33</v>
       </c>
       <c r="O9" s="1">
-        <v>4.97</v>
+        <v>4.19</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1">
-        <v>900816.0</v>
+        <v>707295.0</v>
       </c>
       <c r="D10" s="1">
-        <v>5.7612</v>
+        <v>7.7791</v>
       </c>
       <c r="E10" s="1">
-        <v>5.53809025</v>
+        <v>7.79527747</v>
       </c>
       <c r="F10" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G10">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H10" s="1">
-        <v>4988800.31</v>
+        <v>4826959.65</v>
       </c>
       <c r="I10" s="1">
-        <v>200980.83</v>
+        <v>-51022.38</v>
       </c>
       <c r="J10" s="1">
-        <v>4.0286405049554</v>
+        <v>-1.057029345584</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5189781.14</v>
+        <v>4775937.27</v>
       </c>
       <c r="N10" s="1">
-        <v>5189781.14</v>
+        <v>4775937.27</v>
       </c>
       <c r="O10" s="1">
-        <v>5.12</v>
+        <v>4.98</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="1">
-        <v>662.0</v>
+        <v>900816.0</v>
       </c>
       <c r="D11" s="1">
-        <v>2177.95</v>
+        <v>5.6098</v>
       </c>
       <c r="E11" s="1">
-        <v>2322.41244713</v>
+        <v>5.53809025</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1537437.04</v>
+        <v>4988800.31</v>
       </c>
       <c r="I11" s="1">
-        <v>-95634.14</v>
+        <v>64597.29</v>
       </c>
       <c r="J11" s="1">
-        <v>-6.2203613879369</v>
+        <v>1.2948461751519</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1441802.9</v>
+        <v>5053397.6</v>
       </c>
       <c r="N11" s="1">
-        <v>1441802.9</v>
+        <v>5053397.6</v>
       </c>
       <c r="O11" s="1">
-        <v>1.42</v>
+        <v>5.27</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="1">
-        <v>38732.0</v>
+        <v>662.0</v>
       </c>
       <c r="D12" s="1">
-        <v>139.24</v>
+        <v>2068.48</v>
       </c>
       <c r="E12" s="1">
-        <v>134.58023934</v>
+        <v>2322.41244713</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>5212561.83</v>
+        <v>1537437.04</v>
       </c>
       <c r="I12" s="1">
-        <v>180481.85</v>
+        <v>-168103.28</v>
       </c>
       <c r="J12" s="1">
-        <v>3.4624404637518</v>
+        <v>-10.933994409293</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5393043.68</v>
+        <v>1369333.76</v>
       </c>
       <c r="N12" s="1">
-        <v>5393043.68</v>
+        <v>1369333.76</v>
       </c>
       <c r="O12" s="1">
-        <v>5.32</v>
+        <v>1.43</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="1">
-        <v>837.0</v>
+        <v>38732.0</v>
       </c>
       <c r="D13" s="1">
-        <v>4778.97</v>
+        <v>129.33</v>
       </c>
       <c r="E13" s="1">
-        <v>4765.67739546</v>
+        <v>134.58023934</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3988871.98</v>
+        <v>5212561.83</v>
       </c>
       <c r="I13" s="1">
-        <v>11125.91</v>
+        <v>-203352.27</v>
       </c>
       <c r="J13" s="1">
-        <v>0.2789237171758</v>
+        <v>-3.9011963144426</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3999997.89</v>
+        <v>5009209.56</v>
       </c>
       <c r="N13" s="1">
-        <v>3999997.89</v>
+        <v>5009209.56</v>
       </c>
       <c r="O13" s="1">
-        <v>3.95</v>
+        <v>5.22</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="1">
-        <v>168888.0</v>
+        <v>775.0</v>
       </c>
       <c r="D14" s="1">
-        <v>110.34</v>
+        <v>4786.56</v>
       </c>
       <c r="E14" s="1">
-        <v>103.30702235</v>
+        <v>4781.81996129</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>17447316.39</v>
+        <v>3705910.47</v>
       </c>
       <c r="I14" s="1">
-        <v>1187785.53</v>
+        <v>3673.53</v>
       </c>
       <c r="J14" s="1">
-        <v>6.8078408360886</v>
+        <v>0.099126247914996</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>18635101.92</v>
+        <v>3709584.0</v>
       </c>
       <c r="N14" s="1">
-        <v>18635101.92</v>
+        <v>3709584.0</v>
       </c>
       <c r="O14" s="1">
-        <v>18.38</v>
+        <v>3.87</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="1">
-        <v>227.0</v>
+        <v>146249.0</v>
       </c>
       <c r="D15" s="1">
-        <v>28371.33</v>
+        <v>107.05</v>
       </c>
       <c r="E15" s="1">
-        <v>22711.94581498</v>
+        <v>103.30702234</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>5155611.7</v>
+        <v>15108548.71</v>
       </c>
       <c r="I15" s="1">
-        <v>1284680.21</v>
+        <v>547406.74</v>
       </c>
       <c r="J15" s="1">
-        <v>24.918094782041</v>
+        <v>3.6231589844078</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>6440291.91</v>
+        <v>15655955.45</v>
       </c>
       <c r="N15" s="1">
-        <v>6440291.91</v>
+        <v>15655955.45</v>
       </c>
       <c r="O15" s="1">
-        <v>6.35</v>
+        <v>16.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="1">
-        <v>46971.0</v>
+        <v>227.0</v>
       </c>
       <c r="D16" s="1">
-        <v>109.03</v>
+        <v>26912.19</v>
       </c>
       <c r="E16" s="1">
-        <v>99.12829107</v>
+        <v>22711.94581498</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4656154.96</v>
+        <v>5155611.7</v>
       </c>
       <c r="I16" s="1">
-        <v>465093.17</v>
+        <v>953455.43</v>
       </c>
       <c r="J16" s="1">
-        <v>9.9887820314296</v>
+        <v>18.493546168343</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5121248.13</v>
+        <v>6109067.13</v>
       </c>
       <c r="N16" s="1">
-        <v>5121248.13</v>
+        <v>6109067.13</v>
       </c>
       <c r="O16" s="1">
-        <v>5.05</v>
+        <v>6.37</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="1">
-        <v>109727.0</v>
+        <v>46971.0</v>
       </c>
       <c r="D17" s="1">
-        <v>26.845</v>
+        <v>105.41</v>
       </c>
       <c r="E17" s="1">
-        <v>22.77957294</v>
+        <v>99.12829107</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2499534.2</v>
+        <v>4656154.96</v>
       </c>
       <c r="I17" s="1">
-        <v>446087.12</v>
+        <v>295058.15</v>
       </c>
       <c r="J17" s="1">
-        <v>17.846810017642</v>
+        <v>6.3369486740622</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2945621.32</v>
+        <v>4951213.11</v>
       </c>
       <c r="N17" s="1">
-        <v>2945621.32</v>
+        <v>4951213.11</v>
       </c>
       <c r="O17" s="1">
-        <v>2.91</v>
+        <v>5.16</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="1">
-        <v>191432.0</v>
+        <v>54248.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.226</v>
+        <v>23.895</v>
       </c>
       <c r="E18" s="1">
-        <v>10.41102444</v>
+        <v>22.77957289</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1993003.23</v>
+        <v>1235746.27</v>
       </c>
       <c r="I18" s="1">
-        <v>-35419.6</v>
+        <v>60509.69</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.7771973204479</v>
+        <v>4.8966111789275</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1957583.63</v>
+        <v>1296255.96</v>
       </c>
       <c r="N18" s="1">
-        <v>1957583.63</v>
+        <v>1296255.96</v>
       </c>
       <c r="O18" s="1">
-        <v>1.93</v>
+        <v>1.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="1">
-        <v>248854.0</v>
+        <v>490416.0</v>
       </c>
       <c r="D19" s="1">
-        <v>34.182</v>
+        <v>9.363</v>
       </c>
       <c r="E19" s="1">
-        <v>32.94541892</v>
+        <v>10.11227915</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>8198599.28</v>
+        <v>4959223.49</v>
       </c>
       <c r="I19" s="1">
-        <v>307728.15</v>
+        <v>-367458.48</v>
       </c>
       <c r="J19" s="1">
-        <v>3.7534234750402</v>
+        <v>-7.4095971020657</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>8506327.43</v>
+        <v>4591765.01</v>
       </c>
       <c r="N19" s="1">
-        <v>8506327.43</v>
+        <v>4591765.01</v>
       </c>
       <c r="O19" s="1">
-        <v>8.39</v>
+        <v>4.79</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="1">
-        <v>60.0</v>
+        <v>248854.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1.1828</v>
+        <v>32.971</v>
       </c>
       <c r="E20" s="1">
-        <v>1.17795</v>
+        <v>32.94541892</v>
       </c>
       <c r="F20" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>0.0</v>
+        <v>8198599.28</v>
       </c>
       <c r="I20" s="1">
-        <v>30808.0</v>
+        <v>6365.95</v>
       </c>
       <c r="J20" s="1">
-        <v>0</v>
+        <v>0.077646800173895</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>30808.0</v>
+        <v>8204965.23</v>
       </c>
       <c r="N20" s="1">
-        <v>30808.0</v>
+        <v>8204965.23</v>
       </c>
       <c r="O20" s="1">
-        <v>0.03</v>
+        <v>8.55</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1">
-        <v>13.0</v>
+        <v>110.0</v>
       </c>
       <c r="D21" s="1">
-        <v>25004.75</v>
+        <v>1.15565</v>
       </c>
       <c r="E21" s="1">
-        <v>25401.96153848</v>
+        <v>1.15594455</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-87469.3</v>
+        <v>-3515.47</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-87469.3</v>
+        <v>-3515.47</v>
       </c>
       <c r="N21" s="1">
-        <v>-87469.3</v>
+        <v>-3515.47</v>
       </c>
       <c r="O21" s="1">
-        <v>-0.09</v>
+        <v>0.0</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>65</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="1">
         <v>30.0</v>
       </c>
       <c r="D22" s="1">
-        <v>113.8125</v>
+        <v>5438.0</v>
       </c>
       <c r="E22" s="1">
-        <v>112.90625</v>
+        <v>5657.5</v>
       </c>
       <c r="F22" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>23026.59</v>
+        <v>-65850.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>23026.59</v>
+        <v>-65850.0</v>
       </c>
       <c r="N22" s="1">
-        <v>23026.59</v>
+        <v>-65850.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.02</v>
+        <v>-0.07</v>
       </c>
       <c r="P22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" s="1">
+        <v>13.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>23328.5</v>
+      </c>
+      <c r="E23" s="1">
+        <v>25012.7</v>
+      </c>
+      <c r="F23" t="s">
+        <v>28</v>
+      </c>
+      <c r="G23">
+        <v>1.15</v>
+      </c>
+      <c r="H23" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-380098.09</v>
+      </c>
+      <c r="J23" s="1">
+        <v>0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23">
+        <v>0.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>-380098.09</v>
+      </c>
+      <c r="N23" s="1">
+        <v>-380098.09</v>
+      </c>
+      <c r="O23" s="1">
+        <v>-0.4</v>
+      </c>
+      <c r="P23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="1">
+        <v>120.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>110.15625</v>
+      </c>
+      <c r="E24" s="1">
+        <v>112.12109375</v>
+      </c>
+      <c r="F24" t="s">
+        <v>28</v>
+      </c>
+      <c r="G24">
+        <v>1.15</v>
+      </c>
+      <c r="H24" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-204662.34</v>
+      </c>
+      <c r="J24" s="1">
+        <v>0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>-204662.34</v>
+      </c>
+      <c r="N24" s="1">
+        <v>-204662.34</v>
+      </c>
+      <c r="O24" s="1">
+        <v>-0.21</v>
+      </c>
+      <c r="P24">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>