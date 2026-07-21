--- v2 (2026-06-27)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0007497607</t>
   </si>
   <si>
@@ -209,50 +209,56 @@
     <t>UBAMEMRCBIHCEUR</t>
   </si>
   <si>
     <t>IE00BG36TC12</t>
   </si>
   <si>
     <t>X ESG MSCI JAPAN</t>
   </si>
   <si>
     <t>IE0000MMQ5M5</t>
   </si>
   <si>
     <t>Xtrackers MSCI USA E</t>
   </si>
   <si>
     <t>IE00BL58LL31</t>
   </si>
   <si>
     <t>Xtrackers USD Corp B</t>
   </si>
   <si>
     <t>ECM6 Curncy</t>
   </si>
   <si>
     <t>EC EURUSD 0626</t>
+  </si>
+  <si>
+    <t>IKM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BTP 0626</t>
   </si>
   <si>
     <t>VGM6 Index</t>
   </si>
   <si>
     <t>EURO STOXX 50 0626</t>
   </si>
   <si>
     <t>NQM6 Index</t>
   </si>
   <si>
     <t>NASDAQ 100 E- 0626</t>
   </si>
   <si>
     <t>TYM6 Comdty</t>
   </si>
   <si>
     <t>US 10YR NOTE 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -590,140 +596,140 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>31163.8873</v>
       </c>
       <c r="D2">
-        <v>3078.82</v>
+        <v>3267.46</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>95948232.11</v>
+        <v>101826854.28</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>95948232.11</v>
+        <v>101826854.28</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P24"/>
+  <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O24" sqref="O24"/>
+      <selection activeCell="O25" sqref="O25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -745,1186 +751,1236 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>29620.0</v>
       </c>
       <c r="D2" s="1">
-        <v>110.47</v>
+        <v>111.25</v>
       </c>
       <c r="E2" s="1">
         <v>103.22460736</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>3057512.87</v>
       </c>
       <c r="I2" s="1">
-        <v>214608.53</v>
+        <v>237712.13</v>
       </c>
       <c r="J2" s="1">
-        <v>7.0190556548663</v>
+        <v>7.7746894324602</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3272121.4</v>
+        <v>3295225.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3272121.4</v>
+        <v>3295225.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.41</v>
+        <v>3.24</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>16722.0</v>
       </c>
       <c r="D3" s="1">
-        <v>167.11</v>
+        <v>189.87</v>
       </c>
       <c r="E3" s="1">
         <v>175.67812044</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
       <c r="G3">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H3" s="1">
         <v>2526934.46</v>
       </c>
       <c r="I3" s="1">
-        <v>-101333.64</v>
+        <v>160560.16</v>
       </c>
       <c r="J3" s="1">
-        <v>-4.0101412048495</v>
+        <v>6.353950311794</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>2425600.82</v>
+        <v>2687494.62</v>
       </c>
       <c r="N3" s="1">
-        <v>2425600.82</v>
+        <v>2687494.62</v>
       </c>
       <c r="O3" s="1">
-        <v>2.53</v>
+        <v>2.64</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
         <v>334129.0</v>
       </c>
       <c r="D4" s="1">
-        <v>6.9512</v>
+        <v>7.3582</v>
       </c>
       <c r="E4" s="1">
         <v>6.9404799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2319015.61</v>
       </c>
       <c r="I4" s="1">
-        <v>3581.89</v>
+        <v>139572.4</v>
       </c>
       <c r="J4" s="1">
-        <v>0.15445734752945</v>
+        <v>6.0186054547516</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2322597.5</v>
+        <v>2458588.01</v>
       </c>
       <c r="N4" s="1">
-        <v>2322597.5</v>
+        <v>2458588.01</v>
       </c>
       <c r="O4" s="1">
-        <v>2.42</v>
+        <v>2.41</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
         <v>111462.0</v>
       </c>
       <c r="D5" s="1">
-        <v>87.93</v>
+        <v>89.06</v>
       </c>
       <c r="E5" s="1">
         <v>87.1380824</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9712584.94</v>
       </c>
       <c r="I5" s="1">
-        <v>88268.72</v>
+        <v>214220.78</v>
       </c>
       <c r="J5" s="1">
-        <v>0.90880770202047</v>
+        <v>2.2056000675758</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9800853.66</v>
+        <v>9926805.72</v>
       </c>
       <c r="N5" s="1">
-        <v>9800853.66</v>
+        <v>9926805.72</v>
       </c>
       <c r="O5" s="1">
-        <v>10.21</v>
+        <v>9.75</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>7.0</v>
       </c>
       <c r="D6" s="1">
-        <v>212663.51</v>
+        <v>236261.41</v>
       </c>
       <c r="E6" s="1">
         <v>147699.26857143</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1033894.88</v>
       </c>
       <c r="I6" s="1">
-        <v>454749.69</v>
+        <v>619934.99</v>
       </c>
       <c r="J6" s="1">
-        <v>43.984132119892</v>
+        <v>59.96112390072</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1488644.57</v>
+        <v>1653829.87</v>
       </c>
       <c r="N6" s="1">
-        <v>1488644.57</v>
+        <v>1653829.87</v>
       </c>
       <c r="O6" s="1">
-        <v>1.55</v>
+        <v>1.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="1">
         <v>43664.0</v>
       </c>
       <c r="D7" s="1">
-        <v>135.27</v>
+        <v>137.69</v>
       </c>
       <c r="E7" s="1">
         <v>136.89693661</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>5977467.84</v>
       </c>
       <c r="I7" s="1">
-        <v>-71038.56</v>
+        <v>34628.32</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.1884390163444</v>
+        <v>0.57931420004093</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5906429.28</v>
+        <v>6012096.16</v>
       </c>
       <c r="N7" s="1">
-        <v>5906429.28</v>
+        <v>6012096.16</v>
       </c>
       <c r="O7" s="1">
-        <v>6.16</v>
+        <v>5.9</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="1">
         <v>6913.0</v>
       </c>
       <c r="D8" s="1">
-        <v>590.34</v>
+        <v>633.9</v>
       </c>
       <c r="E8" s="1">
         <v>506.90110516</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>3504207.34</v>
       </c>
       <c r="I8" s="1">
-        <v>576813.08</v>
+        <v>877943.36</v>
       </c>
       <c r="J8" s="1">
-        <v>16.460586490296</v>
+        <v>25.053978683807</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4081020.42</v>
+        <v>4382150.7</v>
       </c>
       <c r="N8" s="1">
-        <v>4081020.42</v>
+        <v>4382150.7</v>
       </c>
       <c r="O8" s="1">
-        <v>4.25</v>
+        <v>4.3</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="1">
         <v>24211.0</v>
       </c>
       <c r="D9" s="1">
-        <v>166.03</v>
+        <v>170.82</v>
       </c>
       <c r="E9" s="1">
         <v>167.25788402</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>4049480.63</v>
       </c>
       <c r="I9" s="1">
-        <v>-29728.3</v>
+        <v>86242.39</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.73412624275227</v>
+        <v>2.1297148419747</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>4019752.33</v>
+        <v>4135723.02</v>
       </c>
       <c r="N9" s="1">
-        <v>4019752.33</v>
+        <v>4135723.02</v>
       </c>
       <c r="O9" s="1">
-        <v>4.19</v>
+        <v>4.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1">
         <v>707295.0</v>
       </c>
       <c r="D10" s="1">
-        <v>7.7791</v>
+        <v>8.6686</v>
       </c>
       <c r="E10" s="1">
         <v>7.79527747</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
       <c r="G10">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H10" s="1">
         <v>4826959.65</v>
       </c>
       <c r="I10" s="1">
-        <v>-51022.38</v>
+        <v>362863.81</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.057029345584</v>
+        <v>7.5174403001276</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4775937.27</v>
+        <v>5189823.46</v>
       </c>
       <c r="N10" s="1">
-        <v>4775937.27</v>
+        <v>5189823.46</v>
       </c>
       <c r="O10" s="1">
-        <v>4.98</v>
+        <v>5.1</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="1">
         <v>900816.0</v>
       </c>
       <c r="D11" s="1">
-        <v>5.6098</v>
+        <v>5.7734</v>
       </c>
       <c r="E11" s="1">
         <v>5.53809025</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>4988800.31</v>
       </c>
       <c r="I11" s="1">
-        <v>64597.29</v>
+        <v>211970.78</v>
       </c>
       <c r="J11" s="1">
-        <v>1.2948461751519</v>
+        <v>4.248932946366</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>5053397.6</v>
+        <v>5200771.09</v>
       </c>
       <c r="N11" s="1">
-        <v>5053397.6</v>
+        <v>5200771.09</v>
       </c>
       <c r="O11" s="1">
-        <v>5.27</v>
+        <v>5.11</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="1">
         <v>662.0</v>
       </c>
       <c r="D12" s="1">
-        <v>2068.48</v>
+        <v>2330.3</v>
       </c>
       <c r="E12" s="1">
         <v>2322.41244713</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1537437.04</v>
       </c>
       <c r="I12" s="1">
-        <v>-168103.28</v>
+        <v>5221.56</v>
       </c>
       <c r="J12" s="1">
-        <v>-10.933994409293</v>
+        <v>0.33962756614736</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1369333.76</v>
+        <v>1542658.6</v>
       </c>
       <c r="N12" s="1">
-        <v>1369333.76</v>
+        <v>1542658.6</v>
       </c>
       <c r="O12" s="1">
-        <v>1.43</v>
+        <v>1.51</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="1">
         <v>38732.0</v>
       </c>
       <c r="D13" s="1">
-        <v>129.33</v>
+        <v>142.17</v>
       </c>
       <c r="E13" s="1">
         <v>134.58023934</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>5212561.83</v>
       </c>
       <c r="I13" s="1">
-        <v>-203352.27</v>
+        <v>293966.61</v>
       </c>
       <c r="J13" s="1">
-        <v>-3.9011963144426</v>
+        <v>5.6395802982734</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>5009209.56</v>
+        <v>5506528.44</v>
       </c>
       <c r="N13" s="1">
-        <v>5009209.56</v>
+        <v>5506528.44</v>
       </c>
       <c r="O13" s="1">
-        <v>5.22</v>
+        <v>5.41</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="1">
-        <v>775.0</v>
+        <v>664.0</v>
       </c>
       <c r="D14" s="1">
-        <v>4786.56</v>
+        <v>4792.36</v>
       </c>
       <c r="E14" s="1">
-        <v>4781.81996129</v>
+        <v>4781.81995482</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3705910.47</v>
+        <v>3175128.45</v>
       </c>
       <c r="I14" s="1">
-        <v>3673.53</v>
+        <v>6998.59</v>
       </c>
       <c r="J14" s="1">
-        <v>0.099126247914996</v>
+        <v>0.22041911406765</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3709584.0</v>
+        <v>3182127.04</v>
       </c>
       <c r="N14" s="1">
-        <v>3709584.0</v>
+        <v>3182127.04</v>
       </c>
       <c r="O14" s="1">
-        <v>3.87</v>
+        <v>3.13</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="1">
         <v>146249.0</v>
       </c>
       <c r="D15" s="1">
-        <v>107.05</v>
+        <v>109.01</v>
       </c>
       <c r="E15" s="1">
         <v>103.30702234</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>15108548.71</v>
       </c>
       <c r="I15" s="1">
-        <v>547406.74</v>
+        <v>834054.78</v>
       </c>
       <c r="J15" s="1">
-        <v>3.6231589844078</v>
+        <v>5.5204162624035</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>15655955.45</v>
+        <v>15942603.49</v>
       </c>
       <c r="N15" s="1">
-        <v>15655955.45</v>
+        <v>15942603.49</v>
       </c>
       <c r="O15" s="1">
-        <v>16.32</v>
+        <v>15.66</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="1">
         <v>227.0</v>
       </c>
       <c r="D16" s="1">
-        <v>26912.19</v>
+        <v>29708.54</v>
       </c>
       <c r="E16" s="1">
         <v>22711.94581498</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>5155611.7</v>
       </c>
       <c r="I16" s="1">
-        <v>953455.43</v>
+        <v>1588226.88</v>
       </c>
       <c r="J16" s="1">
-        <v>18.493546168343</v>
+        <v>30.805789349885</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>6109067.13</v>
+        <v>6743838.58</v>
       </c>
       <c r="N16" s="1">
-        <v>6109067.13</v>
+        <v>6743838.58</v>
       </c>
       <c r="O16" s="1">
-        <v>6.37</v>
+        <v>6.62</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="1">
         <v>46971.0</v>
       </c>
       <c r="D17" s="1">
-        <v>105.41</v>
+        <v>108.21</v>
       </c>
       <c r="E17" s="1">
         <v>99.12829107</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>4656154.96</v>
       </c>
       <c r="I17" s="1">
-        <v>295058.15</v>
+        <v>426576.95</v>
       </c>
       <c r="J17" s="1">
-        <v>6.3369486740622</v>
+        <v>9.1615711604238</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>4951213.11</v>
+        <v>5082731.91</v>
       </c>
       <c r="N17" s="1">
-        <v>4951213.11</v>
+        <v>5082731.91</v>
       </c>
       <c r="O17" s="1">
-        <v>5.16</v>
+        <v>4.99</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="1">
-        <v>54248.0</v>
+        <v>76623.0</v>
       </c>
       <c r="D18" s="1">
-        <v>23.895</v>
+        <v>26.66</v>
       </c>
       <c r="E18" s="1">
-        <v>22.77957289</v>
+        <v>23.45279028</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1235746.27</v>
+        <v>1797023.15</v>
       </c>
       <c r="I18" s="1">
-        <v>60509.69</v>
+        <v>245746.03</v>
       </c>
       <c r="J18" s="1">
-        <v>4.8966111789275</v>
+        <v>13.675173299799</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1296255.96</v>
+        <v>2042769.18</v>
       </c>
       <c r="N18" s="1">
-        <v>1296255.96</v>
+        <v>2042769.18</v>
       </c>
       <c r="O18" s="1">
-        <v>1.35</v>
+        <v>2.01</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="1">
         <v>490416.0</v>
       </c>
       <c r="D19" s="1">
-        <v>9.363</v>
+        <v>10.54</v>
       </c>
       <c r="E19" s="1">
         <v>10.11227915</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>4959223.49</v>
       </c>
       <c r="I19" s="1">
-        <v>-367458.48</v>
+        <v>209761.15</v>
       </c>
       <c r="J19" s="1">
-        <v>-7.4095971020657</v>
+        <v>4.2297176246034</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4591765.01</v>
+        <v>5168984.64</v>
       </c>
       <c r="N19" s="1">
-        <v>4591765.01</v>
+        <v>5168984.64</v>
       </c>
       <c r="O19" s="1">
-        <v>4.79</v>
+        <v>5.08</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="1">
         <v>248854.0</v>
       </c>
       <c r="D20" s="1">
-        <v>32.971</v>
+        <v>33.831</v>
       </c>
       <c r="E20" s="1">
         <v>32.94541892</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>8198599.28</v>
       </c>
       <c r="I20" s="1">
-        <v>6365.95</v>
+        <v>220380.39</v>
       </c>
       <c r="J20" s="1">
-        <v>0.077646800173895</v>
+        <v>2.6880248988093</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>8204965.23</v>
+        <v>8418979.67</v>
       </c>
       <c r="N20" s="1">
-        <v>8204965.23</v>
+        <v>8418979.67</v>
       </c>
       <c r="O20" s="1">
-        <v>8.55</v>
+        <v>8.27</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1">
-        <v>110.0</v>
+        <v>104.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1.15565</v>
+        <v>1.18125</v>
       </c>
       <c r="E21" s="1">
-        <v>1.15594455</v>
+        <v>1.15509356</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-3515.47</v>
+        <v>287822.71</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-3515.47</v>
+        <v>287822.71</v>
       </c>
       <c r="N21" s="1">
-        <v>-3515.47</v>
+        <v>287822.71</v>
       </c>
       <c r="O21" s="1">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>65</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="1">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="D22" s="1">
-        <v>5438.0</v>
+        <v>118.52</v>
       </c>
       <c r="E22" s="1">
-        <v>5657.5</v>
+        <v>117.242</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-65850.0</v>
+        <v>31950.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>-65850.0</v>
+        <v>31950.0</v>
       </c>
       <c r="N22" s="1">
-        <v>-65850.0</v>
+        <v>31950.0</v>
       </c>
       <c r="O22" s="1">
-        <v>-0.07</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>67</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="1">
-        <v>13.0</v>
+        <v>30.0</v>
       </c>
       <c r="D23" s="1">
-        <v>23328.5</v>
+        <v>6001.0</v>
       </c>
       <c r="E23" s="1">
-        <v>25012.7</v>
+        <v>5657.5</v>
       </c>
       <c r="F23" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G23">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-380098.09</v>
+        <v>103050.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>-380098.09</v>
+        <v>103050.0</v>
       </c>
       <c r="N23" s="1">
-        <v>-380098.09</v>
+        <v>103050.0</v>
       </c>
       <c r="O23" s="1">
-        <v>-0.4</v>
+        <v>0.1</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>69</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1">
-        <v>120.0</v>
+        <v>13.0</v>
       </c>
       <c r="D24" s="1">
-        <v>110.15625</v>
+        <v>26825.5</v>
       </c>
       <c r="E24" s="1">
-        <v>112.12109375</v>
+        <v>25012.7</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-204662.34</v>
+        <v>398957.17</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>-204662.34</v>
+        <v>398957.17</v>
       </c>
       <c r="N24" s="1">
-        <v>-204662.34</v>
+        <v>398957.17</v>
       </c>
       <c r="O24" s="1">
-        <v>-0.21</v>
+        <v>0.39</v>
       </c>
       <c r="P24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="1">
+        <v>120.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>111.71875</v>
+      </c>
+      <c r="E25" s="1">
+        <v>112.12109375</v>
+      </c>
+      <c r="F25" t="s">
+        <v>28</v>
+      </c>
+      <c r="G25">
+        <v>1.18</v>
+      </c>
+      <c r="H25" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-40867.83</v>
+      </c>
+      <c r="J25" s="1">
+        <v>0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25">
+        <v>0.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>-40867.83</v>
+      </c>
+      <c r="N25" s="1">
+        <v>-40867.83</v>
+      </c>
+      <c r="O25" s="1">
+        <v>-0.04</v>
+      </c>
+      <c r="P25">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>