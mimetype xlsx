--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -643,63 +643,63 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>31163.8873</v>
       </c>
       <c r="D2">
-        <v>3267.46</v>
+        <v>3305.38</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>101826854.28</v>
+        <v>103008586.54</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>101826854.28</v>
+        <v>103008586.54</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -751,1234 +751,1234 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>29620.0</v>
       </c>
       <c r="D2" s="1">
-        <v>111.25</v>
+        <v>110.99</v>
       </c>
       <c r="E2" s="1">
         <v>103.22460736</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>3057512.87</v>
       </c>
       <c r="I2" s="1">
-        <v>237712.13</v>
+        <v>230010.93</v>
       </c>
       <c r="J2" s="1">
-        <v>7.7746894324602</v>
+        <v>7.5228115065956</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3295225.0</v>
+        <v>3287523.8</v>
       </c>
       <c r="N2" s="1">
-        <v>3295225.0</v>
+        <v>3287523.8</v>
       </c>
       <c r="O2" s="1">
-        <v>3.24</v>
+        <v>3.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>16722.0</v>
       </c>
       <c r="D3" s="1">
-        <v>189.87</v>
+        <v>196.92</v>
       </c>
       <c r="E3" s="1">
         <v>175.67812044</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
       <c r="G3">
         <v>1.18</v>
       </c>
       <c r="H3" s="1">
         <v>2526934.46</v>
       </c>
       <c r="I3" s="1">
-        <v>160560.16</v>
+        <v>269105.48</v>
       </c>
       <c r="J3" s="1">
-        <v>6.353950311794</v>
+        <v>10.649483960102</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>2687494.62</v>
+        <v>2796039.94</v>
       </c>
       <c r="N3" s="1">
-        <v>2687494.62</v>
+        <v>2796039.94</v>
       </c>
       <c r="O3" s="1">
-        <v>2.64</v>
+        <v>2.71</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
         <v>334129.0</v>
       </c>
       <c r="D4" s="1">
-        <v>7.3582</v>
+        <v>7.2697</v>
       </c>
       <c r="E4" s="1">
         <v>6.9404799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2319015.61</v>
       </c>
       <c r="I4" s="1">
-        <v>139572.4</v>
+        <v>110001.98</v>
       </c>
       <c r="J4" s="1">
-        <v>6.0186054547516</v>
+        <v>4.7434773412327</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2458588.01</v>
+        <v>2429017.59</v>
       </c>
       <c r="N4" s="1">
-        <v>2458588.01</v>
+        <v>2429017.59</v>
       </c>
       <c r="O4" s="1">
-        <v>2.41</v>
+        <v>2.36</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
         <v>111462.0</v>
       </c>
       <c r="D5" s="1">
-        <v>89.06</v>
+        <v>88.77</v>
       </c>
       <c r="E5" s="1">
         <v>87.1380824</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9712584.94</v>
       </c>
       <c r="I5" s="1">
-        <v>214220.78</v>
+        <v>181896.8</v>
       </c>
       <c r="J5" s="1">
-        <v>2.2056000675758</v>
+        <v>1.8727949472121</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9926805.72</v>
+        <v>9894481.74</v>
       </c>
       <c r="N5" s="1">
-        <v>9926805.72</v>
+        <v>9894481.74</v>
       </c>
       <c r="O5" s="1">
-        <v>9.75</v>
+        <v>9.61</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>7.0</v>
       </c>
       <c r="D6" s="1">
-        <v>236261.41</v>
+        <v>244097.14</v>
       </c>
       <c r="E6" s="1">
         <v>147699.26857143</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1033894.88</v>
       </c>
       <c r="I6" s="1">
-        <v>619934.99</v>
+        <v>674785.1</v>
       </c>
       <c r="J6" s="1">
-        <v>59.96112390072</v>
+        <v>65.266316049461</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1653829.87</v>
+        <v>1708679.98</v>
       </c>
       <c r="N6" s="1">
-        <v>1653829.87</v>
+        <v>1708679.98</v>
       </c>
       <c r="O6" s="1">
-        <v>1.62</v>
+        <v>1.66</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="1">
         <v>43664.0</v>
       </c>
       <c r="D7" s="1">
-        <v>137.69</v>
+        <v>138.02</v>
       </c>
       <c r="E7" s="1">
         <v>136.89693661</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>5977467.84</v>
       </c>
       <c r="I7" s="1">
-        <v>34628.32</v>
+        <v>49037.44</v>
       </c>
       <c r="J7" s="1">
-        <v>0.57931420004093</v>
+        <v>0.82037145682075</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>6012096.16</v>
+        <v>6026505.28</v>
       </c>
       <c r="N7" s="1">
-        <v>6012096.16</v>
+        <v>6026505.28</v>
       </c>
       <c r="O7" s="1">
-        <v>5.9</v>
+        <v>5.85</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="1">
         <v>6913.0</v>
       </c>
       <c r="D8" s="1">
-        <v>633.9</v>
+        <v>642.54</v>
       </c>
       <c r="E8" s="1">
         <v>506.90110516</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>3504207.34</v>
       </c>
       <c r="I8" s="1">
-        <v>877943.36</v>
+        <v>937671.68</v>
       </c>
       <c r="J8" s="1">
-        <v>25.053978683807</v>
+        <v>26.75845316847</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4382150.7</v>
+        <v>4441879.02</v>
       </c>
       <c r="N8" s="1">
-        <v>4382150.7</v>
+        <v>4441879.02</v>
       </c>
       <c r="O8" s="1">
-        <v>4.3</v>
+        <v>4.31</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="1">
         <v>24211.0</v>
       </c>
       <c r="D9" s="1">
-        <v>170.82</v>
+        <v>170.28</v>
       </c>
       <c r="E9" s="1">
         <v>167.25788402</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>4049480.63</v>
       </c>
       <c r="I9" s="1">
-        <v>86242.39</v>
+        <v>73168.45</v>
       </c>
       <c r="J9" s="1">
-        <v>2.1297148419747</v>
+        <v>1.8068601059094</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>4135723.02</v>
+        <v>4122649.08</v>
       </c>
       <c r="N9" s="1">
-        <v>4135723.02</v>
+        <v>4122649.08</v>
       </c>
       <c r="O9" s="1">
-        <v>4.06</v>
+        <v>4.0</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1">
         <v>707295.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.6686</v>
+        <v>8.968</v>
       </c>
       <c r="E10" s="1">
         <v>7.79527747</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
       <c r="G10">
         <v>1.18</v>
       </c>
       <c r="H10" s="1">
         <v>4826959.65</v>
       </c>
       <c r="I10" s="1">
-        <v>362863.81</v>
+        <v>558980.37</v>
       </c>
       <c r="J10" s="1">
-        <v>7.5174403001276</v>
+        <v>11.580382073424</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5189823.46</v>
+        <v>5385940.02</v>
       </c>
       <c r="N10" s="1">
-        <v>5189823.46</v>
+        <v>5385940.02</v>
       </c>
       <c r="O10" s="1">
-        <v>5.1</v>
+        <v>5.23</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="1">
         <v>900816.0</v>
       </c>
       <c r="D11" s="1">
-        <v>5.7734</v>
+        <v>5.7498</v>
       </c>
       <c r="E11" s="1">
         <v>5.53809025</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>4988800.31</v>
       </c>
       <c r="I11" s="1">
-        <v>211970.78</v>
+        <v>190711.53</v>
       </c>
       <c r="J11" s="1">
-        <v>4.248932946366</v>
+        <v>3.8227934202482</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>5200771.09</v>
+        <v>5179511.84</v>
       </c>
       <c r="N11" s="1">
-        <v>5200771.09</v>
+        <v>5179511.84</v>
       </c>
       <c r="O11" s="1">
-        <v>5.11</v>
+        <v>5.03</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="1">
         <v>662.0</v>
       </c>
       <c r="D12" s="1">
-        <v>2330.3</v>
+        <v>2498.04</v>
       </c>
       <c r="E12" s="1">
         <v>2322.41244713</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1537437.04</v>
       </c>
       <c r="I12" s="1">
-        <v>5221.56</v>
+        <v>116265.44</v>
       </c>
       <c r="J12" s="1">
-        <v>0.33962756614736</v>
+        <v>7.5622895100797</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1542658.6</v>
+        <v>1653702.48</v>
       </c>
       <c r="N12" s="1">
-        <v>1542658.6</v>
+        <v>1653702.48</v>
       </c>
       <c r="O12" s="1">
-        <v>1.51</v>
+        <v>1.61</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="1">
         <v>38732.0</v>
       </c>
       <c r="D13" s="1">
-        <v>142.17</v>
+        <v>146.22</v>
       </c>
       <c r="E13" s="1">
         <v>134.58023934</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>5212561.83</v>
       </c>
       <c r="I13" s="1">
-        <v>293966.61</v>
+        <v>450831.21</v>
       </c>
       <c r="J13" s="1">
-        <v>5.6395802982734</v>
+        <v>8.6489374074245</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>5506528.44</v>
+        <v>5663393.04</v>
       </c>
       <c r="N13" s="1">
-        <v>5506528.44</v>
+        <v>5663393.04</v>
       </c>
       <c r="O13" s="1">
-        <v>5.41</v>
+        <v>5.5</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="1">
-        <v>664.0</v>
+        <v>1004.0</v>
       </c>
       <c r="D14" s="1">
-        <v>4792.36</v>
+        <v>4798.05</v>
       </c>
       <c r="E14" s="1">
-        <v>4781.81995482</v>
+        <v>4787.42614542</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3175128.45</v>
+        <v>4806575.85</v>
       </c>
       <c r="I14" s="1">
-        <v>6998.59</v>
+        <v>10666.35</v>
       </c>
       <c r="J14" s="1">
-        <v>0.22041911406765</v>
+        <v>0.22191161302489</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3182127.04</v>
+        <v>4817242.2</v>
       </c>
       <c r="N14" s="1">
-        <v>3182127.04</v>
+        <v>4817242.2</v>
       </c>
       <c r="O14" s="1">
-        <v>3.13</v>
+        <v>4.68</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="1">
         <v>146249.0</v>
       </c>
       <c r="D15" s="1">
-        <v>109.01</v>
+        <v>108.44</v>
       </c>
       <c r="E15" s="1">
         <v>103.30702234</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>15108548.71</v>
       </c>
       <c r="I15" s="1">
-        <v>834054.78</v>
+        <v>750692.85</v>
       </c>
       <c r="J15" s="1">
-        <v>5.5204162624035</v>
+        <v>4.9686628703334</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>15942603.49</v>
+        <v>15859241.56</v>
       </c>
       <c r="N15" s="1">
-        <v>15942603.49</v>
+        <v>15859241.56</v>
       </c>
       <c r="O15" s="1">
-        <v>15.66</v>
+        <v>15.4</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="1">
         <v>227.0</v>
       </c>
       <c r="D16" s="1">
-        <v>29708.54</v>
+        <v>31022.49</v>
       </c>
       <c r="E16" s="1">
         <v>22711.94581498</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>5155611.7</v>
       </c>
       <c r="I16" s="1">
-        <v>1588226.88</v>
+        <v>1886493.53</v>
       </c>
       <c r="J16" s="1">
-        <v>30.805789349885</v>
+        <v>36.591070851981</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>6743838.58</v>
+        <v>7042105.23</v>
       </c>
       <c r="N16" s="1">
-        <v>6743838.58</v>
+        <v>7042105.23</v>
       </c>
       <c r="O16" s="1">
-        <v>6.62</v>
+        <v>6.84</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="1">
         <v>46971.0</v>
       </c>
       <c r="D17" s="1">
-        <v>108.21</v>
+        <v>108.52</v>
       </c>
       <c r="E17" s="1">
         <v>99.12829107</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>4656154.96</v>
       </c>
       <c r="I17" s="1">
-        <v>426576.95</v>
+        <v>441137.96</v>
       </c>
       <c r="J17" s="1">
-        <v>9.1615711604238</v>
+        <v>9.4742972214138</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>5082731.91</v>
+        <v>5097292.92</v>
       </c>
       <c r="N17" s="1">
-        <v>5082731.91</v>
+        <v>5097292.92</v>
       </c>
       <c r="O17" s="1">
-        <v>4.99</v>
+        <v>4.95</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="1">
         <v>76623.0</v>
       </c>
       <c r="D18" s="1">
-        <v>26.66</v>
+        <v>26.83</v>
       </c>
       <c r="E18" s="1">
         <v>23.45279028</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1797023.15</v>
       </c>
       <c r="I18" s="1">
-        <v>245746.03</v>
+        <v>258771.94</v>
       </c>
       <c r="J18" s="1">
-        <v>13.675173299799</v>
+        <v>14.400033744696</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2042769.18</v>
+        <v>2055795.09</v>
       </c>
       <c r="N18" s="1">
-        <v>2042769.18</v>
+        <v>2055795.09</v>
       </c>
       <c r="O18" s="1">
-        <v>2.01</v>
+        <v>2.0</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="1">
-        <v>490416.0</v>
+        <v>334512.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.54</v>
+        <v>10.962</v>
       </c>
       <c r="E19" s="1">
-        <v>10.11227915</v>
+        <v>10.11227914</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4959223.49</v>
+        <v>3382678.72</v>
       </c>
       <c r="I19" s="1">
-        <v>209761.15</v>
+        <v>284241.82</v>
       </c>
       <c r="J19" s="1">
-        <v>4.2297176246034</v>
+        <v>8.4028618597275</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>5168984.64</v>
+        <v>3666920.54</v>
       </c>
       <c r="N19" s="1">
-        <v>5168984.64</v>
+        <v>3666920.54</v>
       </c>
       <c r="O19" s="1">
-        <v>5.08</v>
+        <v>3.56</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="1">
         <v>248854.0</v>
       </c>
       <c r="D20" s="1">
-        <v>33.831</v>
+        <v>33.607</v>
       </c>
       <c r="E20" s="1">
         <v>32.94541892</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>8198599.28</v>
       </c>
       <c r="I20" s="1">
-        <v>220380.39</v>
+        <v>164637.1</v>
       </c>
       <c r="J20" s="1">
-        <v>2.6880248988093</v>
+        <v>2.0081125369991</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>8418979.67</v>
+        <v>8363236.38</v>
       </c>
       <c r="N20" s="1">
-        <v>8418979.67</v>
+        <v>8363236.38</v>
       </c>
       <c r="O20" s="1">
-        <v>8.27</v>
+        <v>8.12</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1">
-        <v>104.0</v>
+        <v>92.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1.18125</v>
+        <v>1.17705</v>
       </c>
       <c r="E21" s="1">
-        <v>1.15509356</v>
+        <v>1.15305859</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
       <c r="G21">
         <v>1.18</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>287822.71</v>
+        <v>234271.25</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>287822.71</v>
+        <v>234271.25</v>
       </c>
       <c r="N21" s="1">
-        <v>287822.71</v>
+        <v>234271.25</v>
       </c>
       <c r="O21" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>65</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="1">
-        <v>25.0</v>
+        <v>40.0</v>
       </c>
       <c r="D22" s="1">
-        <v>118.52</v>
+        <v>118.24</v>
       </c>
       <c r="E22" s="1">
-        <v>117.242</v>
+        <v>117.435</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>31950.0</v>
+        <v>32200.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>31950.0</v>
+        <v>32200.0</v>
       </c>
       <c r="N22" s="1">
-        <v>31950.0</v>
+        <v>32200.0</v>
       </c>
       <c r="O22" s="1">
         <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>67</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="1">
-        <v>30.0</v>
+        <v>40.0</v>
       </c>
       <c r="D23" s="1">
-        <v>6001.0</v>
+        <v>5948.0</v>
       </c>
       <c r="E23" s="1">
-        <v>5657.5</v>
+        <v>5721.375</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>103050.0</v>
+        <v>90650.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>103050.0</v>
+        <v>90650.0</v>
       </c>
       <c r="N23" s="1">
-        <v>103050.0</v>
+        <v>90650.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>69</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1">
         <v>13.0</v>
       </c>
       <c r="D24" s="1">
-        <v>26825.5</v>
+        <v>28682.25</v>
       </c>
       <c r="E24" s="1">
         <v>25012.7</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
         <v>1.18</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>398957.17</v>
+        <v>810123.97</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>398957.17</v>
+        <v>810123.97</v>
       </c>
       <c r="N24" s="1">
-        <v>398957.17</v>
+        <v>810123.97</v>
       </c>
       <c r="O24" s="1">
-        <v>0.39</v>
+        <v>0.79</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>71</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="1">
         <v>120.0</v>
       </c>
       <c r="D25" s="1">
-        <v>111.71875</v>
+        <v>110.515625</v>
       </c>
       <c r="E25" s="1">
         <v>112.12109375</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
         <v>1.18</v>
       </c>
       <c r="H25" s="1">
         <v>0.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-40867.83</v>
+        <v>-163586.86</v>
       </c>
       <c r="J25" s="1">
         <v>0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>-40867.83</v>
+        <v>-163586.86</v>
       </c>
       <c r="N25" s="1">
-        <v>-40867.83</v>
+        <v>-163586.86</v>
       </c>
       <c r="O25" s="1">
-        <v>-0.04</v>
+        <v>-0.16</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>