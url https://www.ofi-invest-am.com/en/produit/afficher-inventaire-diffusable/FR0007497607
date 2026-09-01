--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -115,56 +115,50 @@
   <si>
     <t>AWF US CR SD IG IHDG</t>
   </si>
   <si>
     <t>LU1291098314</t>
   </si>
   <si>
     <t>BNPP EM SRI PAB</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>LU2314312849</t>
   </si>
   <si>
     <t>BNPP MSCI SRI CHINA</t>
   </si>
   <si>
     <t>LU2211181891</t>
   </si>
   <si>
     <t>CANDSUS BG REURC AH</t>
   </si>
   <si>
-    <t>FR0013053808</t>
-[...4 lines deleted...]
-  <si>
     <t>LU1694789378</t>
   </si>
   <si>
     <t>DNCA INV-ALPHA BDS I</t>
   </si>
   <si>
     <t>BE0947854676</t>
   </si>
   <si>
     <t>DPAM Cap B EqUD CF</t>
   </si>
   <si>
     <t>LU0907928062</t>
   </si>
   <si>
     <t>DPAM EMGMKSUSF</t>
   </si>
   <si>
     <t>IE00BMXC7V63</t>
   </si>
   <si>
     <t>ISH SP500 PAB A</t>
   </si>
   <si>
     <t>IE00BMDFDY08</t>
@@ -211,72 +205,78 @@
   <si>
     <t>IE00BG36TC12</t>
   </si>
   <si>
     <t>X ESG MSCI JAPAN</t>
   </si>
   <si>
     <t>IE0000MMQ5M5</t>
   </si>
   <si>
     <t>Xtrackers MSCI USA E</t>
   </si>
   <si>
     <t>IE00BL58LL31</t>
   </si>
   <si>
     <t>Xtrackers USD Corp B</t>
   </si>
   <si>
     <t>ECM6 Curncy</t>
   </si>
   <si>
     <t>EC EURUSD 0626</t>
   </si>
   <si>
+    <t>OEM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0626</t>
+  </si>
+  <si>
     <t>IKM6 Comdty</t>
   </si>
   <si>
     <t>EURO BTP 0626</t>
   </si>
   <si>
     <t>VGM6 Index</t>
   </si>
   <si>
     <t>EURO STOXX 50 0626</t>
   </si>
   <si>
     <t>NQM6 Index</t>
   </si>
   <si>
     <t>NASDAQ 100 E- 0626</t>
   </si>
   <si>
-    <t>TYM6 Comdty</t>
-[...2 lines deleted...]
-    <t>US 10YR NOTE 0626</t>
+    <t>TYU6 Comdty</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -596,110 +596,110 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>31163.8873</v>
       </c>
       <c r="D2">
-        <v>3305.38</v>
+        <v>3159.13</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>103008586.54</v>
+        <v>98450779.08</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>103008586.54</v>
+        <v>98450779.08</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -748,1237 +748,1237 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>29620.0</v>
+        <v>20386.0</v>
       </c>
       <c r="D2" s="1">
-        <v>110.99</v>
+        <v>111.12</v>
       </c>
       <c r="E2" s="1">
-        <v>103.22460736</v>
+        <v>103.22460757</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>3057512.87</v>
+        <v>2104336.85</v>
       </c>
       <c r="I2" s="1">
-        <v>230010.93</v>
+        <v>160955.47</v>
       </c>
       <c r="J2" s="1">
-        <v>7.5228115065956</v>
+        <v>7.6487502464256</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3287523.8</v>
+        <v>2265292.32</v>
       </c>
       <c r="N2" s="1">
-        <v>3287523.8</v>
+        <v>2265292.32</v>
       </c>
       <c r="O2" s="1">
-        <v>3.19</v>
+        <v>2.3</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>16722.0</v>
       </c>
       <c r="D3" s="1">
-        <v>196.92</v>
+        <v>200.8</v>
       </c>
       <c r="E3" s="1">
         <v>175.67812044</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>2526934.46</v>
       </c>
       <c r="I3" s="1">
-        <v>269105.48</v>
+        <v>350461.83</v>
       </c>
       <c r="J3" s="1">
-        <v>10.649483960102</v>
+        <v>13.869051039812</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>2796039.94</v>
+        <v>2877396.29</v>
       </c>
       <c r="N3" s="1">
-        <v>2796039.94</v>
+        <v>2877396.29</v>
       </c>
       <c r="O3" s="1">
-        <v>2.71</v>
+        <v>2.92</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
-        <v>334129.0</v>
+        <v>429090.0</v>
       </c>
       <c r="D4" s="1">
-        <v>7.2697</v>
+        <v>6.8919</v>
       </c>
       <c r="E4" s="1">
-        <v>6.9404799</v>
+        <v>7.10712478</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>2319015.61</v>
+        <v>3049596.17</v>
       </c>
       <c r="I4" s="1">
-        <v>110001.98</v>
+        <v>-92350.8</v>
       </c>
       <c r="J4" s="1">
-        <v>4.7434773412327</v>
+        <v>-3.0282960382915</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2429017.59</v>
+        <v>2957245.37</v>
       </c>
       <c r="N4" s="1">
-        <v>2429017.59</v>
+        <v>2957245.37</v>
       </c>
       <c r="O4" s="1">
-        <v>2.36</v>
+        <v>3.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
         <v>111462.0</v>
       </c>
       <c r="D5" s="1">
-        <v>88.77</v>
+        <v>89.0</v>
       </c>
       <c r="E5" s="1">
         <v>87.1380824</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9712584.94</v>
       </c>
       <c r="I5" s="1">
-        <v>181896.8</v>
+        <v>207533.06</v>
       </c>
       <c r="J5" s="1">
-        <v>1.8727949472121</v>
+        <v>2.1367438357764</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9894481.74</v>
+        <v>9920118.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9894481.74</v>
+        <v>9920118.0</v>
       </c>
       <c r="O5" s="1">
-        <v>9.61</v>
+        <v>10.08</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
-        <v>7.0</v>
+        <v>43664.0</v>
       </c>
       <c r="D6" s="1">
-        <v>244097.14</v>
+        <v>138.46</v>
       </c>
       <c r="E6" s="1">
-        <v>147699.26857143</v>
+        <v>136.89693661</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1033894.88</v>
+        <v>5977467.84</v>
       </c>
       <c r="I6" s="1">
-        <v>674785.1</v>
+        <v>68249.6</v>
       </c>
       <c r="J6" s="1">
-        <v>65.266316049461</v>
+        <v>1.1417811325272</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1708679.98</v>
+        <v>6045717.44</v>
       </c>
       <c r="N6" s="1">
-        <v>1708679.98</v>
+        <v>6045717.44</v>
       </c>
       <c r="O6" s="1">
-        <v>1.66</v>
+        <v>6.14</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="1">
-        <v>43664.0</v>
+        <v>6913.0</v>
       </c>
       <c r="D7" s="1">
-        <v>138.02</v>
+        <v>669.42</v>
       </c>
       <c r="E7" s="1">
-        <v>136.89693661</v>
+        <v>506.90110516</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>5977467.84</v>
+        <v>3504207.34</v>
       </c>
       <c r="I7" s="1">
-        <v>49037.44</v>
+        <v>1123493.12</v>
       </c>
       <c r="J7" s="1">
-        <v>0.82037145682075</v>
+        <v>32.061262676312</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>6026505.28</v>
+        <v>4627700.46</v>
       </c>
       <c r="N7" s="1">
-        <v>6026505.28</v>
+        <v>4627700.46</v>
       </c>
       <c r="O7" s="1">
-        <v>5.85</v>
+        <v>4.7</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="1">
-        <v>6913.0</v>
+        <v>24211.0</v>
       </c>
       <c r="D8" s="1">
-        <v>642.54</v>
+        <v>170.89</v>
       </c>
       <c r="E8" s="1">
-        <v>506.90110516</v>
+        <v>167.25788402</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>3504207.34</v>
+        <v>4049480.63</v>
       </c>
       <c r="I8" s="1">
-        <v>937671.68</v>
+        <v>87937.16</v>
       </c>
       <c r="J8" s="1">
-        <v>26.75845316847</v>
+        <v>2.171566381835</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4441879.02</v>
+        <v>4137417.79</v>
       </c>
       <c r="N8" s="1">
-        <v>4441879.02</v>
+        <v>4137417.79</v>
       </c>
       <c r="O8" s="1">
-        <v>4.31</v>
+        <v>4.2</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="1">
-        <v>24211.0</v>
+        <v>707295.0</v>
       </c>
       <c r="D9" s="1">
-        <v>170.28</v>
+        <v>9.253</v>
       </c>
       <c r="E9" s="1">
-        <v>167.25788402</v>
+        <v>7.79527747</v>
       </c>
       <c r="F9" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G9">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>4049480.63</v>
+        <v>4826959.65</v>
       </c>
       <c r="I9" s="1">
-        <v>73168.45</v>
+        <v>781336.03</v>
       </c>
       <c r="J9" s="1">
-        <v>1.8068601059094</v>
+        <v>16.186918612423</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>4122649.08</v>
+        <v>5608295.68</v>
       </c>
       <c r="N9" s="1">
-        <v>4122649.08</v>
+        <v>5608295.68</v>
       </c>
       <c r="O9" s="1">
-        <v>4.0</v>
+        <v>5.7</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1">
-        <v>707295.0</v>
+        <v>900816.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.968</v>
+        <v>5.7652</v>
       </c>
       <c r="E10" s="1">
-        <v>7.79527747</v>
+        <v>5.53809025</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G10">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4826959.65</v>
+        <v>4988800.31</v>
       </c>
       <c r="I10" s="1">
-        <v>558980.37</v>
+        <v>204584.09</v>
       </c>
       <c r="J10" s="1">
-        <v>11.580382073424</v>
+        <v>4.1008674889214</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5385940.02</v>
+        <v>5193384.4</v>
       </c>
       <c r="N10" s="1">
-        <v>5385940.02</v>
+        <v>5193384.4</v>
       </c>
       <c r="O10" s="1">
-        <v>5.23</v>
+        <v>5.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="1">
-        <v>900816.0</v>
+        <v>662.0</v>
       </c>
       <c r="D11" s="1">
-        <v>5.7498</v>
+        <v>2697.95</v>
       </c>
       <c r="E11" s="1">
-        <v>5.53809025</v>
+        <v>2322.41244713</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>4988800.31</v>
+        <v>1537437.04</v>
       </c>
       <c r="I11" s="1">
-        <v>190711.53</v>
+        <v>248605.86</v>
       </c>
       <c r="J11" s="1">
-        <v>3.8227934202482</v>
+        <v>16.170148990296</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>5179511.84</v>
+        <v>1786042.9</v>
       </c>
       <c r="N11" s="1">
-        <v>5179511.84</v>
+        <v>1786042.9</v>
       </c>
       <c r="O11" s="1">
-        <v>5.03</v>
+        <v>1.81</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="1">
-        <v>662.0</v>
+        <v>38732.0</v>
       </c>
       <c r="D12" s="1">
-        <v>2498.04</v>
+        <v>151.95</v>
       </c>
       <c r="E12" s="1">
-        <v>2322.41244713</v>
+        <v>134.58023934</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1537437.04</v>
+        <v>5212561.83</v>
       </c>
       <c r="I12" s="1">
-        <v>116265.44</v>
+        <v>672765.57</v>
       </c>
       <c r="J12" s="1">
-        <v>7.5622895100797</v>
+        <v>12.90662042852</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1653702.48</v>
+        <v>5885327.4</v>
       </c>
       <c r="N12" s="1">
-        <v>1653702.48</v>
+        <v>5885327.4</v>
       </c>
       <c r="O12" s="1">
-        <v>1.61</v>
+        <v>5.98</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="1">
-        <v>38732.0</v>
+        <v>787.0</v>
       </c>
       <c r="D13" s="1">
-        <v>146.22</v>
+        <v>4804.41</v>
       </c>
       <c r="E13" s="1">
-        <v>134.58023934</v>
+        <v>4795.5621601</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>5212561.83</v>
+        <v>3774107.42</v>
       </c>
       <c r="I13" s="1">
-        <v>450831.21</v>
+        <v>6963.25</v>
       </c>
       <c r="J13" s="1">
-        <v>8.6489374074245</v>
+        <v>0.18450057788763</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>5663393.04</v>
+        <v>3781070.67</v>
       </c>
       <c r="N13" s="1">
-        <v>5663393.04</v>
+        <v>3781070.67</v>
       </c>
       <c r="O13" s="1">
-        <v>5.5</v>
+        <v>3.84</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="1">
-        <v>1004.0</v>
+        <v>146249.0</v>
       </c>
       <c r="D14" s="1">
-        <v>4798.05</v>
+        <v>108.77</v>
       </c>
       <c r="E14" s="1">
-        <v>4787.42614542</v>
+        <v>103.30702234</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>4806575.85</v>
+        <v>15108548.71</v>
       </c>
       <c r="I14" s="1">
-        <v>10666.35</v>
+        <v>798955.02</v>
       </c>
       <c r="J14" s="1">
-        <v>0.22191161302489</v>
+        <v>5.2880990446898</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4817242.2</v>
+        <v>15907503.73</v>
       </c>
       <c r="N14" s="1">
-        <v>4817242.2</v>
+        <v>15907503.73</v>
       </c>
       <c r="O14" s="1">
-        <v>4.68</v>
+        <v>16.16</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="1">
-        <v>146249.0</v>
+        <v>200.0</v>
       </c>
       <c r="D15" s="1">
-        <v>108.44</v>
+        <v>32684.74</v>
       </c>
       <c r="E15" s="1">
-        <v>103.30702234</v>
+        <v>22711.9458</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>15108548.71</v>
+        <v>4542389.16</v>
       </c>
       <c r="I15" s="1">
-        <v>750692.85</v>
+        <v>1994558.84</v>
       </c>
       <c r="J15" s="1">
-        <v>4.9686628703334</v>
+        <v>43.909906653617</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>15859241.56</v>
+        <v>6536948.0</v>
       </c>
       <c r="N15" s="1">
-        <v>15859241.56</v>
+        <v>6536948.0</v>
       </c>
       <c r="O15" s="1">
-        <v>15.4</v>
+        <v>6.64</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="1">
-        <v>227.0</v>
+        <v>46971.0</v>
       </c>
       <c r="D16" s="1">
-        <v>31022.49</v>
+        <v>108.13</v>
       </c>
       <c r="E16" s="1">
-        <v>22711.94581498</v>
+        <v>99.12829107</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>5155611.7</v>
+        <v>4656154.96</v>
       </c>
       <c r="I16" s="1">
-        <v>1886493.53</v>
+        <v>422819.27</v>
       </c>
       <c r="J16" s="1">
-        <v>36.591070851981</v>
+        <v>9.0808676608134</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>7042105.23</v>
+        <v>5078974.23</v>
       </c>
       <c r="N16" s="1">
-        <v>7042105.23</v>
+        <v>5078974.23</v>
       </c>
       <c r="O16" s="1">
-        <v>6.84</v>
+        <v>5.16</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="1">
-        <v>46971.0</v>
+        <v>76623.0</v>
       </c>
       <c r="D17" s="1">
-        <v>108.52</v>
+        <v>27.88</v>
       </c>
       <c r="E17" s="1">
-        <v>99.12829107</v>
+        <v>23.45279028</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>4656154.96</v>
+        <v>1797023.15</v>
       </c>
       <c r="I17" s="1">
-        <v>441137.96</v>
+        <v>339226.09</v>
       </c>
       <c r="J17" s="1">
-        <v>9.4742972214138</v>
+        <v>18.87711296318</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>5097292.92</v>
+        <v>2136249.24</v>
       </c>
       <c r="N17" s="1">
-        <v>5097292.92</v>
+        <v>2136249.24</v>
       </c>
       <c r="O17" s="1">
-        <v>4.95</v>
+        <v>2.17</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="1">
-        <v>76623.0</v>
+        <v>334512.0</v>
       </c>
       <c r="D18" s="1">
-        <v>26.83</v>
+        <v>11.208</v>
       </c>
       <c r="E18" s="1">
-        <v>23.45279028</v>
+        <v>10.11227914</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1797023.15</v>
+        <v>3382678.72</v>
       </c>
       <c r="I18" s="1">
-        <v>258771.94</v>
+        <v>366531.78</v>
       </c>
       <c r="J18" s="1">
-        <v>14.400033744696</v>
+        <v>10.835548106679</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2055795.09</v>
+        <v>3749210.5</v>
       </c>
       <c r="N18" s="1">
-        <v>2055795.09</v>
+        <v>3749210.5</v>
       </c>
       <c r="O18" s="1">
-        <v>2.0</v>
+        <v>3.81</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="1">
-        <v>334512.0</v>
+        <v>248854.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.962</v>
+        <v>33.701</v>
       </c>
       <c r="E19" s="1">
-        <v>10.11227914</v>
+        <v>32.94541892</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3382678.72</v>
+        <v>8198599.28</v>
       </c>
       <c r="I19" s="1">
-        <v>284241.82</v>
+        <v>188029.37</v>
       </c>
       <c r="J19" s="1">
-        <v>8.4028618597275</v>
+        <v>2.2934328606435</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3666920.54</v>
+        <v>8386628.65</v>
       </c>
       <c r="N19" s="1">
-        <v>3666920.54</v>
+        <v>8386628.65</v>
       </c>
       <c r="O19" s="1">
-        <v>3.56</v>
+        <v>8.52</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="1">
-        <v>248854.0</v>
+        <v>80.0</v>
       </c>
       <c r="D20" s="1">
-        <v>33.607</v>
+        <v>1.1673</v>
       </c>
       <c r="E20" s="1">
-        <v>32.94541892</v>
+        <v>1.152675</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>8198599.28</v>
+        <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>164637.1</v>
+        <v>125326.71</v>
       </c>
       <c r="J20" s="1">
-        <v>2.0081125369991</v>
+        <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>8363236.38</v>
+        <v>125326.71</v>
       </c>
       <c r="N20" s="1">
-        <v>8363236.38</v>
+        <v>125326.71</v>
       </c>
       <c r="O20" s="1">
-        <v>8.12</v>
+        <v>0.13</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1">
-        <v>92.0</v>
+        <v>60.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1.17705</v>
+        <v>116.11</v>
       </c>
       <c r="E21" s="1">
-        <v>1.15305859</v>
+        <v>115.60166667</v>
       </c>
       <c r="F21" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>234271.25</v>
+        <v>30500.0</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>234271.25</v>
+        <v>30500.0</v>
       </c>
       <c r="N21" s="1">
-        <v>234271.25</v>
+        <v>30500.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.23</v>
+        <v>0.03</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>65</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="1">
-        <v>40.0</v>
+        <v>50.0</v>
       </c>
       <c r="D22" s="1">
-        <v>118.24</v>
+        <v>119.01</v>
       </c>
       <c r="E22" s="1">
-        <v>117.435</v>
+        <v>117.667</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>32200.0</v>
+        <v>67150.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>32200.0</v>
+        <v>67150.0</v>
       </c>
       <c r="N22" s="1">
-        <v>32200.0</v>
+        <v>67150.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>67</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="1">
         <v>40.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5948.0</v>
+        <v>6064.0</v>
       </c>
       <c r="E23" s="1">
         <v>5721.375</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>90650.0</v>
+        <v>137050.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>90650.0</v>
+        <v>137050.0</v>
       </c>
       <c r="N23" s="1">
-        <v>90650.0</v>
+        <v>137050.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>69</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1">
-        <v>13.0</v>
+        <v>14.0</v>
       </c>
       <c r="D24" s="1">
-        <v>28682.25</v>
+        <v>30405.25</v>
       </c>
       <c r="E24" s="1">
-        <v>25012.7</v>
+        <v>26137.03214285</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>810123.97</v>
+        <v>1024123.57</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>810123.97</v>
+        <v>1024123.57</v>
       </c>
       <c r="N24" s="1">
-        <v>810123.97</v>
+        <v>1024123.57</v>
       </c>
       <c r="O24" s="1">
-        <v>0.79</v>
+        <v>1.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>71</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="1">
-        <v>120.0</v>
+        <v>90.0</v>
       </c>
       <c r="D25" s="1">
-        <v>110.515625</v>
+        <v>109.828125</v>
       </c>
       <c r="E25" s="1">
-        <v>112.12109375</v>
+        <v>109.6875</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
         <v>0.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-163586.86</v>
+        <v>10845.58</v>
       </c>
       <c r="J25" s="1">
         <v>0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>-163586.86</v>
+        <v>10845.58</v>
       </c>
       <c r="N25" s="1">
-        <v>-163586.86</v>
+        <v>10845.58</v>
       </c>
       <c r="O25" s="1">
-        <v>-0.16</v>
+        <v>0.01</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>