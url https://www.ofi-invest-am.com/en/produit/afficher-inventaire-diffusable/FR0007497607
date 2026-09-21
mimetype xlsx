--- v5 (2026-09-01)
+++ v6 (2026-09-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0007497607</t>
   </si>
   <si>
@@ -145,50 +145,56 @@
   <si>
     <t>BE0947854676</t>
   </si>
   <si>
     <t>DPAM Cap B EqUD CF</t>
   </si>
   <si>
     <t>LU0907928062</t>
   </si>
   <si>
     <t>DPAM EMGMKSUSF</t>
   </si>
   <si>
     <t>IE00BMXC7V63</t>
   </si>
   <si>
     <t>ISH SP500 PAB A</t>
   </si>
   <si>
     <t>IE00BMDFDY08</t>
   </si>
   <si>
     <t>ISHARES D HY CORP BD</t>
   </si>
   <si>
+    <t>LU1900066975</t>
+  </si>
+  <si>
+    <t>LYXOR MSCI KOREA-C-E</t>
+  </si>
+  <si>
     <t>LU1833932434</t>
   </si>
   <si>
     <t>ODDOAI CI EUR</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
     <t>OFI INVEST ESG ACTIO</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
   <si>
     <t>LU1811861431</t>
   </si>
   <si>
     <t>RCG-RS GL SD-IHEUR</t>
   </si>
   <si>
     <t>FR0013277522</t>
@@ -199,78 +205,78 @@
   <si>
     <t>LU1668159590</t>
   </si>
   <si>
     <t>UBAMEMRCBIHCEUR</t>
   </si>
   <si>
     <t>IE00BG36TC12</t>
   </si>
   <si>
     <t>X ESG MSCI JAPAN</t>
   </si>
   <si>
     <t>IE0000MMQ5M5</t>
   </si>
   <si>
     <t>Xtrackers MSCI USA E</t>
   </si>
   <si>
     <t>IE00BL58LL31</t>
   </si>
   <si>
     <t>Xtrackers USD Corp B</t>
   </si>
   <si>
-    <t>ECM6 Curncy</t>
-[...26 lines deleted...]
-    <t>NASDAQ 100 E- 0626</t>
+    <t>ECU6 Curncy</t>
+  </si>
+  <si>
+    <t>EC EURUSD 0926</t>
+  </si>
+  <si>
+    <t>OEU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0926</t>
+  </si>
+  <si>
+    <t>IKU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BTP 0926</t>
+  </si>
+  <si>
+    <t>VGU6 Index</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 0926</t>
+  </si>
+  <si>
+    <t>NQU6 Index</t>
+  </si>
+  <si>
+    <t>NASDAQ 100 E- 0926</t>
   </si>
   <si>
     <t>TYU6 Comdty</t>
   </si>
   <si>
     <t>US 10YR NOTE 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -585,1403 +591,1453 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>31163.8873</v>
+      </c>
+      <c r="C2">
+        <v>3167.12</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>98699796.81</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>98699796.81</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P25"/>
+  <dimension ref="A1:Z26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O25" sqref="O25"/>
+      <selection activeCell="N26" sqref="N26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J1" t="s">
+        <v>18</v>
+      </c>
+      <c r="K1" t="s">
+        <v>19</v>
+      </c>
+      <c r="L1" t="s">
+        <v>20</v>
+      </c>
+      <c r="M1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="1">
+        <v>20386.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>111.01</v>
+      </c>
+      <c r="D2" s="1">
+        <v>103.22460757</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2104336.85</v>
+      </c>
+      <c r="H2" s="1">
+        <v>158713.01</v>
+      </c>
+      <c r="I2" s="1">
+        <v>7.5421865087807</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>2263049.86</v>
+      </c>
+      <c r="M2" s="1">
+        <v>2263049.86</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>24</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="1">
+        <v>16722.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>206.76</v>
+      </c>
+      <c r="D3" s="1">
+        <v>175.67812044</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3">
+        <v>1.15</v>
+      </c>
+      <c r="G3" s="1">
+        <v>2526934.46</v>
+      </c>
+      <c r="H3" s="1">
+        <v>487530.62</v>
+      </c>
+      <c r="I3" s="1">
+        <v>19.293362282138</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>3014465.08</v>
+      </c>
+      <c r="M3" s="1">
+        <v>3014465.08</v>
+      </c>
+      <c r="N3" s="1">
+        <v>3.05</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="1">
+        <v>429090.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>6.7544</v>
+      </c>
+      <c r="D4" s="1">
+        <v>7.10712478</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...43 lines deleted...]
-      <c r="F3" t="s">
+      <c r="G4" s="1">
+        <v>3049596.17</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-151350.67</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-4.9629741632316</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>2898245.5</v>
+      </c>
+      <c r="M4" s="1">
+        <v>2898245.5</v>
+      </c>
+      <c r="N4" s="1">
+        <v>2.94</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="1">
+        <v>111462.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>89.11</v>
+      </c>
+      <c r="D5" s="1">
+        <v>87.1380824</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>9712584.94</v>
+      </c>
+      <c r="H5" s="1">
+        <v>219793.88</v>
+      </c>
+      <c r="I5" s="1">
+        <v>2.262980260742</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>9932378.82</v>
+      </c>
+      <c r="M5" s="1">
+        <v>9932378.82</v>
+      </c>
+      <c r="N5" s="1">
+        <v>10.06</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="1">
+        <v>43664.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>138.17</v>
+      </c>
+      <c r="D6" s="1">
+        <v>136.89693661</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>5977467.84</v>
+      </c>
+      <c r="H6" s="1">
+        <v>55587.04</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.92994293717522</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>6033054.88</v>
+      </c>
+      <c r="M6" s="1">
+        <v>6033054.88</v>
+      </c>
+      <c r="N6" s="1">
+        <v>6.11</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="1">
+        <v>6913.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>680.62</v>
+      </c>
+      <c r="D7" s="1">
+        <v>506.90110516</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>3504207.34</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1200918.72</v>
+      </c>
+      <c r="I7" s="1">
+        <v>34.270766637912</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4705126.06</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4705126.06</v>
+      </c>
+      <c r="N7" s="1">
+        <v>4.77</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="1">
+        <v>24211.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>174.04</v>
+      </c>
+      <c r="D8" s="1">
+        <v>167.25788402</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>4049480.63</v>
+      </c>
+      <c r="H8" s="1">
+        <v>164201.81</v>
+      </c>
+      <c r="I8" s="1">
+        <v>4.054885675549</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>4213682.44</v>
+      </c>
+      <c r="M8" s="1">
+        <v>4213682.44</v>
+      </c>
+      <c r="N8" s="1">
+        <v>4.27</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="1">
+        <v>707295.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>9.076</v>
+      </c>
+      <c r="D9" s="1">
+        <v>7.79527747</v>
+      </c>
+      <c r="E9" t="s">
         <v>28</v>
       </c>
-      <c r="G3">
-[...49 lines deleted...]
-      <c r="G4">
+      <c r="F9">
+        <v>1.15</v>
+      </c>
+      <c r="G9" s="1">
+        <v>4826959.65</v>
+      </c>
+      <c r="H9" s="1">
+        <v>769979.55</v>
+      </c>
+      <c r="I9" s="1">
+        <v>15.95164670581</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>5596939.2</v>
+      </c>
+      <c r="M9" s="1">
+        <v>5596939.2</v>
+      </c>
+      <c r="N9" s="1">
+        <v>5.67</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="1">
+        <v>900816.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>5.7642</v>
+      </c>
+      <c r="D10" s="1">
+        <v>5.53809025</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...46 lines deleted...]
-      <c r="G5">
+      <c r="G10" s="1">
+        <v>4988800.31</v>
+      </c>
+      <c r="H10" s="1">
+        <v>203683.28</v>
+      </c>
+      <c r="I10" s="1">
+        <v>4.0828108431544</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>5192483.59</v>
+      </c>
+      <c r="M10" s="1">
+        <v>5192483.59</v>
+      </c>
+      <c r="N10" s="1">
+        <v>5.26</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5501.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>208.51</v>
+      </c>
+      <c r="D11" s="1">
+        <v>178.45540084</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...46 lines deleted...]
-      <c r="G6">
+      <c r="G11" s="1">
+        <v>981683.16</v>
+      </c>
+      <c r="H11" s="1">
+        <v>165330.35</v>
+      </c>
+      <c r="I11" s="1">
+        <v>16.84151839785</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1147013.51</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1147013.51</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="1">
+        <v>662.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>2710.49</v>
+      </c>
+      <c r="D12" s="1">
+        <v>2322.41244713</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...46 lines deleted...]
-      <c r="G7">
+      <c r="G12" s="1">
+        <v>1537437.04</v>
+      </c>
+      <c r="H12" s="1">
+        <v>256907.34</v>
+      </c>
+      <c r="I12" s="1">
+        <v>16.710104759802</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1794344.38</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1794344.38</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="1">
+        <v>38732.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>154.71</v>
+      </c>
+      <c r="D13" s="1">
+        <v>134.58023934</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...46 lines deleted...]
-      <c r="G8">
+      <c r="G13" s="1">
+        <v>5212561.83</v>
+      </c>
+      <c r="H13" s="1">
+        <v>779665.89</v>
+      </c>
+      <c r="I13" s="1">
+        <v>14.957441569571</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5992227.72</v>
+      </c>
+      <c r="M13" s="1">
+        <v>5992227.72</v>
+      </c>
+      <c r="N13" s="1">
+        <v>6.07</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="1">
+        <v>543.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>4810.41</v>
+      </c>
+      <c r="D14" s="1">
+        <v>4795.56217311</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
         <v>1.0</v>
       </c>
-      <c r="H8" s="1">
-[...43 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G14" s="1">
+        <v>2603990.26</v>
+      </c>
+      <c r="H14" s="1">
+        <v>8062.37</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.30961598143612</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>2612052.63</v>
+      </c>
+      <c r="M14" s="1">
+        <v>2612052.63</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.65</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="1">
+        <v>146249.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>108.86</v>
+      </c>
+      <c r="D15" s="1">
+        <v>103.30702234</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>15108548.71</v>
+      </c>
+      <c r="H15" s="1">
+        <v>812117.43</v>
+      </c>
+      <c r="I15" s="1">
+        <v>5.3752180013324</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>15920666.14</v>
+      </c>
+      <c r="M15" s="1">
+        <v>15920666.14</v>
+      </c>
+      <c r="N15" s="1">
+        <v>16.13</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>32733.57</v>
+      </c>
+      <c r="D16" s="1">
+        <v>22711.9458</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>4542389.16</v>
+      </c>
+      <c r="H16" s="1">
+        <v>2004324.84</v>
+      </c>
+      <c r="I16" s="1">
+        <v>44.124903644319</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>6546714.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>6546714.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>6.63</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="1">
+        <v>46971.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>108.84</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.12829107</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>4656154.96</v>
+      </c>
+      <c r="H17" s="1">
+        <v>456168.68</v>
+      </c>
+      <c r="I17" s="1">
+        <v>9.7971112198551</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>5112323.64</v>
+      </c>
+      <c r="M17" s="1">
+        <v>5112323.64</v>
+      </c>
+      <c r="N17" s="1">
+        <v>5.18</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="1">
+        <v>76623.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>29.02</v>
+      </c>
+      <c r="D18" s="1">
+        <v>23.45279028</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1797023.15</v>
+      </c>
+      <c r="H18" s="1">
+        <v>426576.31</v>
+      </c>
+      <c r="I18" s="1">
+        <v>23.737941828963</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>2223599.46</v>
+      </c>
+      <c r="M18" s="1">
+        <v>2223599.46</v>
+      </c>
+      <c r="N18" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="1">
+        <v>334512.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>10.982</v>
+      </c>
+      <c r="D19" s="1">
+        <v>10.11227914</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3382678.72</v>
+      </c>
+      <c r="H19" s="1">
+        <v>290932.06</v>
+      </c>
+      <c r="I19" s="1">
+        <v>8.6006412101709</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3673610.78</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3673610.78</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.72</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="1">
+        <v>248854.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>33.578</v>
+      </c>
+      <c r="D20" s="1">
+        <v>32.94541892</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>8198599.28</v>
+      </c>
+      <c r="H20" s="1">
+        <v>157420.33</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.9200881104656</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>8356019.61</v>
+      </c>
+      <c r="M20" s="1">
+        <v>8356019.61</v>
+      </c>
+      <c r="N20" s="1">
+        <v>8.47</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1.1501</v>
+      </c>
+      <c r="D21" s="1">
+        <v>1.1585591</v>
+      </c>
+      <c r="E21" t="s">
         <v>28</v>
       </c>
-      <c r="G9">
-[...49 lines deleted...]
-      <c r="G10">
+      <c r="F21">
+        <v>1.15</v>
+      </c>
+      <c r="G21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-73753.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>-73753.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>-73753.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="1">
+        <v>60.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>114.75</v>
+      </c>
+      <c r="D22" s="1">
+        <v>114.62</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
         <v>1.0</v>
       </c>
-      <c r="H10" s="1">
-[...46 lines deleted...]
-      <c r="G11">
+      <c r="G22" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>7800.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>7800.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>7800.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" s="1">
+        <v>50.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>118.38</v>
+      </c>
+      <c r="D23" s="1">
+        <v>117.82</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
         <v>1.0</v>
       </c>
-      <c r="H11" s="1">
-[...46 lines deleted...]
-      <c r="G12">
+      <c r="G23" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>28000.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>28000.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>28000.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="1">
+        <v>40.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>6337.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>6199.5</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
         <v>1.0</v>
       </c>
-      <c r="H12" s="1">
-[...393 lines deleted...]
-      <c r="F20" t="s">
+      <c r="G24" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>55000.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>55000.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>55000.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="1">
+        <v>8.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>30719.75</v>
+      </c>
+      <c r="D25" s="1">
+        <v>29756.3</v>
+      </c>
+      <c r="E25" t="s">
         <v>28</v>
       </c>
-      <c r="G20">
-[...8 lines deleted...]
-      <c r="J20" s="1">
+      <c r="F25">
+        <v>1.15</v>
+      </c>
+      <c r="G25" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>134401.67</v>
+      </c>
+      <c r="I25" s="1">
         <v>0</v>
       </c>
-      <c r="K20">
-[...46 lines deleted...]
-      <c r="J21" s="1">
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>134401.67</v>
+      </c>
+      <c r="M25" s="1">
+        <v>134401.67</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26" s="1">
+        <v>75.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>109.625</v>
+      </c>
+      <c r="D26" s="1">
+        <v>109.6875</v>
+      </c>
+      <c r="E26" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26">
+        <v>1.15</v>
+      </c>
+      <c r="G26" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-4086.93</v>
+      </c>
+      <c r="I26" s="1">
         <v>0</v>
       </c>
-      <c r="K21">
-[...215 lines deleted...]
-        <v>1</v>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>-4086.93</v>
+      </c>
+      <c r="M26" s="1">
+        <v>-4086.93</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">