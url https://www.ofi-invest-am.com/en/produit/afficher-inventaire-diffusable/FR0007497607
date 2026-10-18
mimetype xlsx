--- v6 (2026-09-21)
+++ v7 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0007497607</t>
   </si>
   <si>
@@ -103,56 +103,50 @@
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>LU0960404233</t>
   </si>
   <si>
     <t>AWF US CR SD IG IHDG</t>
   </si>
   <si>
     <t>LU1291098314</t>
   </si>
   <si>
     <t>BNPP EM SRI PAB</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>LU2314312849</t>
-[...4 lines deleted...]
-  <si>
     <t>LU2211181891</t>
   </si>
   <si>
     <t>CANDSUS BG REURC AH</t>
   </si>
   <si>
     <t>LU1694789378</t>
   </si>
   <si>
     <t>DNCA INV-ALPHA BDS I</t>
   </si>
   <si>
     <t>BE0947854676</t>
   </si>
   <si>
     <t>DPAM Cap B EqUD CF</t>
   </si>
   <si>
     <t>LU0907928062</t>
   </si>
   <si>
     <t>DPAM EMGMKSUSF</t>
   </si>
   <si>
     <t>IE00BMXC7V63</t>
@@ -193,60 +187,60 @@
   <si>
     <t>LU1811861431</t>
   </si>
   <si>
     <t>RCG-RS GL SD-IHEUR</t>
   </si>
   <si>
     <t>FR0013277522</t>
   </si>
   <si>
     <t>TOCQUEVILLE US EQU I</t>
   </si>
   <si>
     <t>LU1668159590</t>
   </si>
   <si>
     <t>UBAMEMRCBIHCEUR</t>
   </si>
   <si>
     <t>IE00BG36TC12</t>
   </si>
   <si>
     <t>X ESG MSCI JAPAN</t>
   </si>
   <si>
-    <t>IE0000MMQ5M5</t>
-[...4 lines deleted...]
-  <si>
     <t>IE00BL58LL31</t>
   </si>
   <si>
     <t>Xtrackers USD Corp B</t>
+  </si>
+  <si>
+    <t>LWEU6 Index</t>
+  </si>
+  <si>
+    <t>E MIN SP 500 0926</t>
   </si>
   <si>
     <t>ECU6 Curncy</t>
   </si>
   <si>
     <t>EC EURUSD 0926</t>
   </si>
   <si>
     <t>OEU6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0926</t>
   </si>
   <si>
     <t>IKU6 Comdty</t>
   </si>
   <si>
     <t>EURO BTP 0926</t>
   </si>
   <si>
     <t>VGU6 Index</t>
   </si>
   <si>
     <t>EURO STOXX 50 0926</t>
   </si>
@@ -646,96 +640,96 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>31163.8873</v>
       </c>
       <c r="C2">
-        <v>3167.12</v>
+        <v>3115.43</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>98699796.81</v>
+        <v>97089062.13</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>98699796.81</v>
+        <v>97089062.13</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z26"/>
+  <dimension ref="A1:Z25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N26" sqref="N26"/>
+      <selection activeCell="N25" sqref="N25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>10</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
         <v>12</v>
       </c>
       <c r="D1" t="s">
         <v>13</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>14</v>
       </c>
       <c r="G1" t="s">
         <v>15</v>
@@ -754,1290 +748,1240 @@
       </c>
       <c r="L1" t="s">
         <v>20</v>
       </c>
       <c r="M1" t="s">
         <v>21</v>
       </c>
       <c r="N1" t="s">
         <v>22</v>
       </c>
       <c r="O1" t="s">
         <v>23</v>
       </c>
       <c r="Z1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="1">
         <v>20386.0</v>
       </c>
       <c r="C2" s="1">
-        <v>111.01</v>
+        <v>111.19</v>
       </c>
       <c r="D2" s="1">
         <v>103.22460757</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>2104336.85</v>
       </c>
       <c r="H2" s="1">
-        <v>158713.01</v>
+        <v>162382.49</v>
       </c>
       <c r="I2" s="1">
-        <v>7.5421865087807</v>
+        <v>7.7165635340179</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>2263049.86</v>
+        <v>2266719.34</v>
       </c>
       <c r="M2" s="1">
-        <v>2263049.86</v>
+        <v>2266719.34</v>
       </c>
       <c r="N2" s="1">
-        <v>2.29</v>
+        <v>2.33</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="1">
         <v>16722.0</v>
       </c>
       <c r="C3" s="1">
-        <v>206.76</v>
+        <v>190.47</v>
       </c>
       <c r="D3" s="1">
         <v>175.67812044</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G3" s="1">
         <v>2526934.46</v>
       </c>
       <c r="H3" s="1">
-        <v>487530.62</v>
+        <v>257190.84</v>
       </c>
       <c r="I3" s="1">
-        <v>19.293362282138</v>
+        <v>10.177978260663</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>3014465.08</v>
+        <v>2784125.3</v>
       </c>
       <c r="M3" s="1">
-        <v>3014465.08</v>
+        <v>2784125.3</v>
       </c>
       <c r="N3" s="1">
-        <v>3.05</v>
+        <v>2.87</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="1">
-        <v>429090.0</v>
+        <v>111462.0</v>
       </c>
       <c r="C4" s="1">
-        <v>6.7544</v>
+        <v>88.56</v>
       </c>
       <c r="D4" s="1">
-        <v>7.10712478</v>
+        <v>87.1380824</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>3049596.17</v>
+        <v>9712584.94</v>
       </c>
       <c r="H4" s="1">
-        <v>-151350.67</v>
+        <v>158489.78</v>
       </c>
       <c r="I4" s="1">
-        <v>-4.9629741632316</v>
+        <v>1.6317981359142</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>2898245.5</v>
+        <v>9871074.72</v>
       </c>
       <c r="M4" s="1">
-        <v>2898245.5</v>
+        <v>9871074.72</v>
       </c>
       <c r="N4" s="1">
-        <v>2.94</v>
+        <v>10.17</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="1">
-        <v>111462.0</v>
+        <v>43664.0</v>
       </c>
       <c r="C5" s="1">
-        <v>89.11</v>
+        <v>138.37</v>
       </c>
       <c r="D5" s="1">
-        <v>87.1380824</v>
+        <v>136.89693661</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>9712584.94</v>
+        <v>5977467.84</v>
       </c>
       <c r="H5" s="1">
-        <v>219793.88</v>
+        <v>64319.84</v>
       </c>
       <c r="I5" s="1">
-        <v>2.262980260742</v>
+        <v>1.0760382443145</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>9932378.82</v>
+        <v>6041787.68</v>
       </c>
       <c r="M5" s="1">
-        <v>9932378.82</v>
+        <v>6041787.68</v>
       </c>
       <c r="N5" s="1">
-        <v>10.06</v>
+        <v>6.22</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="1">
-        <v>43664.0</v>
+        <v>6913.0</v>
       </c>
       <c r="C6" s="1">
-        <v>138.17</v>
+        <v>685.78</v>
       </c>
       <c r="D6" s="1">
-        <v>136.89693661</v>
+        <v>506.90110516</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>5977467.84</v>
+        <v>3504207.34</v>
       </c>
       <c r="H6" s="1">
-        <v>55587.04</v>
+        <v>1236589.8</v>
       </c>
       <c r="I6" s="1">
-        <v>0.92994293717522</v>
+        <v>35.288716677364</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>6033054.88</v>
+        <v>4740797.14</v>
       </c>
       <c r="M6" s="1">
-        <v>6033054.88</v>
+        <v>4740797.14</v>
       </c>
       <c r="N6" s="1">
-        <v>6.11</v>
+        <v>4.88</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="1">
-        <v>6913.0</v>
+        <v>24211.0</v>
       </c>
       <c r="C7" s="1">
-        <v>680.62</v>
+        <v>174.09</v>
       </c>
       <c r="D7" s="1">
-        <v>506.90110516</v>
+        <v>167.25788402</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>3504207.34</v>
+        <v>4049480.63</v>
       </c>
       <c r="H7" s="1">
-        <v>1200918.72</v>
+        <v>165412.36</v>
       </c>
       <c r="I7" s="1">
-        <v>34.270766637912</v>
+        <v>4.084779632592</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>4705126.06</v>
+        <v>4214892.99</v>
       </c>
       <c r="M7" s="1">
-        <v>4705126.06</v>
+        <v>4214892.99</v>
       </c>
       <c r="N7" s="1">
-        <v>4.77</v>
+        <v>4.34</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="1">
-        <v>24211.0</v>
+        <v>1110508.0</v>
       </c>
       <c r="C8" s="1">
-        <v>174.04</v>
+        <v>9.097</v>
       </c>
       <c r="D8" s="1">
-        <v>167.25788402</v>
+        <v>8.26465052</v>
       </c>
       <c r="E8" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F8">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G8" s="1">
-        <v>4049480.63</v>
+        <v>8040445.15</v>
       </c>
       <c r="H8" s="1">
-        <v>164201.81</v>
+        <v>790229.05</v>
       </c>
       <c r="I8" s="1">
-        <v>4.054885675549</v>
+        <v>9.8281753716086</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>4213682.44</v>
+        <v>8830674.2</v>
       </c>
       <c r="M8" s="1">
-        <v>4213682.44</v>
+        <v>8830674.2</v>
       </c>
       <c r="N8" s="1">
-        <v>4.27</v>
+        <v>9.1</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="1">
-        <v>707295.0</v>
+        <v>900816.0</v>
       </c>
       <c r="C9" s="1">
-        <v>9.076</v>
+        <v>5.7804</v>
       </c>
       <c r="D9" s="1">
-        <v>7.79527747</v>
+        <v>5.53809025</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F9">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>4826959.65</v>
+        <v>4988800.31</v>
       </c>
       <c r="H9" s="1">
-        <v>769979.55</v>
+        <v>218276.5</v>
       </c>
       <c r="I9" s="1">
-        <v>15.95164670581</v>
+        <v>4.37533046898</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>5596939.2</v>
+        <v>5207076.81</v>
       </c>
       <c r="M9" s="1">
-        <v>5596939.2</v>
+        <v>5207076.81</v>
       </c>
       <c r="N9" s="1">
-        <v>5.67</v>
+        <v>5.36</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="1">
-        <v>900816.0</v>
+        <v>5501.0</v>
       </c>
       <c r="C10" s="1">
-        <v>5.7642</v>
+        <v>159.3</v>
       </c>
       <c r="D10" s="1">
-        <v>5.53809025</v>
+        <v>178.45540084</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>4988800.31</v>
+        <v>981683.16</v>
       </c>
       <c r="H10" s="1">
-        <v>203683.28</v>
+        <v>-105373.86</v>
       </c>
       <c r="I10" s="1">
-        <v>4.0828108431544</v>
+        <v>-10.733998941165</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>5192483.59</v>
+        <v>876309.3</v>
       </c>
       <c r="M10" s="1">
-        <v>5192483.59</v>
+        <v>876309.3</v>
       </c>
       <c r="N10" s="1">
-        <v>5.26</v>
+        <v>0.9</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="1">
-        <v>5501.0</v>
+        <v>662.0</v>
       </c>
       <c r="C11" s="1">
-        <v>208.51</v>
+        <v>2593.75</v>
       </c>
       <c r="D11" s="1">
-        <v>178.45540084</v>
+        <v>2322.41244713</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>981683.16</v>
+        <v>1537437.04</v>
       </c>
       <c r="H11" s="1">
-        <v>165330.35</v>
+        <v>179625.46</v>
       </c>
       <c r="I11" s="1">
-        <v>16.84151839785</v>
+        <v>11.683435179889</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>1147013.51</v>
+        <v>1717062.5</v>
       </c>
       <c r="M11" s="1">
-        <v>1147013.51</v>
+        <v>1717062.5</v>
       </c>
       <c r="N11" s="1">
-        <v>1.16</v>
+        <v>1.77</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="1">
-        <v>662.0</v>
+        <v>38732.0</v>
       </c>
       <c r="C12" s="1">
-        <v>2710.49</v>
+        <v>152.22</v>
       </c>
       <c r="D12" s="1">
-        <v>2322.41244713</v>
+        <v>134.58023934</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>1537437.04</v>
+        <v>5212561.83</v>
       </c>
       <c r="H12" s="1">
-        <v>256907.34</v>
+        <v>683223.21</v>
       </c>
       <c r="I12" s="1">
-        <v>16.710104759802</v>
+        <v>13.107244235796</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1794344.38</v>
+        <v>5895785.04</v>
       </c>
       <c r="M12" s="1">
-        <v>1794344.38</v>
+        <v>5895785.04</v>
       </c>
       <c r="N12" s="1">
-        <v>1.82</v>
+        <v>6.07</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="1">
-        <v>38732.0</v>
+        <v>343.0</v>
       </c>
       <c r="C13" s="1">
-        <v>154.71</v>
+        <v>4819.08</v>
       </c>
       <c r="D13" s="1">
-        <v>134.58023934</v>
+        <v>4804.72084548</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>5212561.83</v>
+        <v>1648019.25</v>
       </c>
       <c r="H13" s="1">
-        <v>779665.89</v>
+        <v>4925.19</v>
       </c>
       <c r="I13" s="1">
-        <v>14.957441569571</v>
+        <v>0.29885512563036</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>5992227.72</v>
+        <v>1652944.44</v>
       </c>
       <c r="M13" s="1">
-        <v>5992227.72</v>
+        <v>1652944.44</v>
       </c>
       <c r="N13" s="1">
-        <v>6.07</v>
+        <v>1.7</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="1">
-        <v>543.0</v>
+        <v>146249.0</v>
       </c>
       <c r="C14" s="1">
-        <v>4810.41</v>
+        <v>108.25</v>
       </c>
       <c r="D14" s="1">
-        <v>4795.56217311</v>
+        <v>103.30702234</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>2603990.26</v>
+        <v>15108548.71</v>
       </c>
       <c r="H14" s="1">
-        <v>8062.37</v>
+        <v>722905.54</v>
       </c>
       <c r="I14" s="1">
-        <v>0.30961598143612</v>
+        <v>4.7847450729766</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>2612052.63</v>
+        <v>15831454.25</v>
       </c>
       <c r="M14" s="1">
-        <v>2612052.63</v>
+        <v>15831454.25</v>
       </c>
       <c r="N14" s="1">
-        <v>2.65</v>
+        <v>16.31</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="1">
-        <v>146249.0</v>
+        <v>200.0</v>
       </c>
       <c r="C15" s="1">
-        <v>108.86</v>
+        <v>32319.24</v>
       </c>
       <c r="D15" s="1">
-        <v>103.30702234</v>
+        <v>22711.9458</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>15108548.71</v>
+        <v>4542389.16</v>
       </c>
       <c r="H15" s="1">
-        <v>812117.43</v>
+        <v>1921458.84</v>
       </c>
       <c r="I15" s="1">
-        <v>5.3752180013324</v>
+        <v>42.300621376087</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>15920666.14</v>
+        <v>6463848.0</v>
       </c>
       <c r="M15" s="1">
-        <v>15920666.14</v>
+        <v>6463848.0</v>
       </c>
       <c r="N15" s="1">
-        <v>16.13</v>
+        <v>6.66</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="1">
-        <v>200.0</v>
+        <v>46971.0</v>
       </c>
       <c r="C16" s="1">
-        <v>32733.57</v>
+        <v>108.37</v>
       </c>
       <c r="D16" s="1">
-        <v>22711.9458</v>
+        <v>99.12829107</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>4542389.16</v>
+        <v>4656154.96</v>
       </c>
       <c r="H16" s="1">
-        <v>2004324.84</v>
+        <v>434092.31</v>
       </c>
       <c r="I16" s="1">
-        <v>44.124903644319</v>
+        <v>9.3229781596444</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>6546714.0</v>
+        <v>5090247.27</v>
       </c>
       <c r="M16" s="1">
-        <v>6546714.0</v>
+        <v>5090247.27</v>
       </c>
       <c r="N16" s="1">
-        <v>6.63</v>
+        <v>5.24</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="1">
-        <v>46971.0</v>
+        <v>110621.0</v>
       </c>
       <c r="C17" s="1">
-        <v>108.84</v>
+        <v>27.475</v>
       </c>
       <c r="D17" s="1">
-        <v>99.12829107</v>
+        <v>24.99784119</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>4656154.96</v>
+        <v>2765286.19</v>
       </c>
       <c r="H17" s="1">
-        <v>456168.68</v>
+        <v>274025.79</v>
       </c>
       <c r="I17" s="1">
-        <v>9.7971112198551</v>
+        <v>9.9094911402281</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>5112323.64</v>
+        <v>3039311.98</v>
       </c>
       <c r="M17" s="1">
-        <v>5112323.64</v>
+        <v>3039311.98</v>
       </c>
       <c r="N17" s="1">
-        <v>5.18</v>
+        <v>3.13</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="1">
-        <v>76623.0</v>
+        <v>248854.0</v>
       </c>
       <c r="C18" s="1">
-        <v>29.02</v>
+        <v>33.303</v>
       </c>
       <c r="D18" s="1">
-        <v>23.45279028</v>
+        <v>32.94541892</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>1797023.15</v>
+        <v>8198599.28</v>
       </c>
       <c r="H18" s="1">
-        <v>426576.31</v>
+        <v>88985.48</v>
       </c>
       <c r="I18" s="1">
-        <v>23.737941828963</v>
+        <v>1.0853741835764</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>2223599.46</v>
+        <v>8287584.76</v>
       </c>
       <c r="M18" s="1">
-        <v>2223599.46</v>
+        <v>8287584.76</v>
       </c>
       <c r="N18" s="1">
-        <v>2.25</v>
+        <v>8.54</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" s="1">
-        <v>334512.0</v>
+        <v>10.0</v>
       </c>
       <c r="C19" s="1">
-        <v>10.982</v>
+        <v>8683.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.11227914</v>
+        <v>8773.75</v>
       </c>
       <c r="E19" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F19">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G19" s="1">
-        <v>3382678.72</v>
+        <v>0.0</v>
       </c>
       <c r="H19" s="1">
-        <v>290932.06</v>
+        <v>-15865.38</v>
       </c>
       <c r="I19" s="1">
-        <v>8.6006412101709</v>
+        <v>0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>3673610.78</v>
+        <v>-15865.38</v>
       </c>
       <c r="M19" s="1">
-        <v>3673610.78</v>
+        <v>-15865.38</v>
       </c>
       <c r="N19" s="1">
-        <v>3.72</v>
+        <v>-0.02</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="1">
-        <v>248854.0</v>
+        <v>80.0</v>
       </c>
       <c r="C20" s="1">
-        <v>33.578</v>
+        <v>1.1462</v>
       </c>
       <c r="D20" s="1">
-        <v>32.94541892</v>
+        <v>1.1585591</v>
       </c>
       <c r="E20" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F20">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G20" s="1">
-        <v>8198599.28</v>
+        <v>0.0</v>
       </c>
       <c r="H20" s="1">
-        <v>157420.33</v>
+        <v>-108034.09</v>
       </c>
       <c r="I20" s="1">
-        <v>1.9200881104656</v>
+        <v>0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>8356019.61</v>
+        <v>-108034.09</v>
       </c>
       <c r="M20" s="1">
-        <v>8356019.61</v>
+        <v>-108034.09</v>
       </c>
       <c r="N20" s="1">
-        <v>8.47</v>
+        <v>-0.11</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="1">
-        <v>80.0</v>
+        <v>60.0</v>
       </c>
       <c r="C21" s="1">
-        <v>1.1501</v>
+        <v>114.1</v>
       </c>
       <c r="D21" s="1">
-        <v>1.1585591</v>
+        <v>114.62</v>
       </c>
       <c r="E21" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F21">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>0.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-73753.0</v>
+        <v>-31200.0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>-73753.0</v>
+        <v>-31200.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-73753.0</v>
+        <v>-31200.0</v>
       </c>
       <c r="N21" s="1">
-        <v>-0.07</v>
+        <v>-0.03</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="1">
-        <v>60.0</v>
+        <v>50.0</v>
       </c>
       <c r="C22" s="1">
-        <v>114.75</v>
+        <v>116.63</v>
       </c>
       <c r="D22" s="1">
-        <v>114.62</v>
+        <v>117.82</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>0.0</v>
       </c>
       <c r="H22" s="1">
-        <v>7800.0</v>
+        <v>-59500.0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>7800.0</v>
+        <v>-59500.0</v>
       </c>
       <c r="M22" s="1">
-        <v>7800.0</v>
+        <v>-59500.0</v>
       </c>
       <c r="N22" s="1">
-        <v>0.01</v>
+        <v>-0.06</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="1">
-        <v>50.0</v>
+        <v>55.0</v>
       </c>
       <c r="C23" s="1">
-        <v>118.38</v>
+        <v>6251.0</v>
       </c>
       <c r="D23" s="1">
-        <v>117.82</v>
+        <v>6244.09090909</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>0.0</v>
       </c>
       <c r="H23" s="1">
-        <v>28000.0</v>
+        <v>3800.0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>28000.0</v>
+        <v>3800.0</v>
       </c>
       <c r="M23" s="1">
-        <v>28000.0</v>
+        <v>3800.0</v>
       </c>
       <c r="N23" s="1">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="1">
-        <v>40.0</v>
+        <v>4.0</v>
       </c>
       <c r="C24" s="1">
-        <v>6337.0</v>
+        <v>28773.25</v>
       </c>
       <c r="D24" s="1">
-        <v>6199.5</v>
+        <v>29689.6875</v>
       </c>
       <c r="E24" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F24">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G24" s="1">
         <v>0.0</v>
       </c>
       <c r="H24" s="1">
-        <v>55000.0</v>
+        <v>-64086.54</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>55000.0</v>
+        <v>-64086.54</v>
       </c>
       <c r="M24" s="1">
-        <v>55000.0</v>
+        <v>-64086.54</v>
       </c>
       <c r="N24" s="1">
-        <v>0.06</v>
+        <v>-0.07</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>72</v>
       </c>
       <c r="B25" s="1">
-        <v>8.0</v>
+        <v>75.0</v>
       </c>
       <c r="C25" s="1">
-        <v>30719.75</v>
+        <v>109.265625</v>
       </c>
       <c r="D25" s="1">
-        <v>29756.3</v>
+        <v>109.6875</v>
       </c>
       <c r="E25" t="s">
         <v>28</v>
       </c>
       <c r="F25">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G25" s="1">
         <v>0.0</v>
       </c>
       <c r="H25" s="1">
-        <v>134401.67</v>
+        <v>-27657.89</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>134401.67</v>
+        <v>-27657.89</v>
       </c>
       <c r="M25" s="1">
-        <v>134401.67</v>
+        <v>-27657.89</v>
       </c>
       <c r="N25" s="1">
-        <v>0.14</v>
+        <v>-0.03</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>71</v>
-      </c>
-[...48 lines deleted...]
-        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">