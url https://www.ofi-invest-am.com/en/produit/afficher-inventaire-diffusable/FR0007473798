--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -499,66 +499,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>330267.3176</v>
+        <v>330270.3176</v>
       </c>
       <c r="D2">
-        <v>131.31</v>
+        <v>134.66</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>43370429.19</v>
+        <v>44475752.14</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>43370429.19</v>
+        <v>44475752.14</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -607,87 +607,87 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>1132.4159</v>
+        <v>1131.5159</v>
       </c>
       <c r="D2" s="1">
-        <v>38229.86</v>
+        <v>39232.31</v>
       </c>
       <c r="E2" s="1">
-        <v>25870.088383605</v>
+        <v>25985.061509078</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>29295699.42</v>
+        <v>29402510.26</v>
       </c>
       <c r="I2" s="1">
-        <v>13996401.9</v>
+        <v>14989472.3</v>
       </c>
       <c r="J2" s="1">
-        <v>47.776302246072</v>
+        <v>50.980246813797</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>43292101.32</v>
+        <v>44391982.56</v>
       </c>
       <c r="N2" s="1">
-        <v>43292101.32</v>
+        <v>44391982.56</v>
       </c>
       <c r="O2" s="1">
-        <v>99.82</v>
+        <v>99.81</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>