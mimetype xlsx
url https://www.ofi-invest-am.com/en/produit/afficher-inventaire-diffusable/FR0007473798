--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -499,66 +499,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>330270.3176</v>
+        <v>330867.3176</v>
       </c>
       <c r="D2">
-        <v>134.66</v>
+        <v>118.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>44475752.14</v>
+        <v>39364922.22</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>44475752.14</v>
+        <v>39364922.22</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -607,87 +607,87 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>1131.5159</v>
+        <v>1133.5659</v>
       </c>
       <c r="D2" s="1">
-        <v>39232.31</v>
+        <v>34673.78</v>
       </c>
       <c r="E2" s="1">
-        <v>25985.061509078</v>
+        <v>26020.773278378</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>29402510.26</v>
+        <v>29496261.28</v>
       </c>
       <c r="I2" s="1">
-        <v>14989472.3</v>
+        <v>9808753.35</v>
       </c>
       <c r="J2" s="1">
-        <v>50.980246813797</v>
+        <v>33.25422587252</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>44391982.56</v>
+        <v>39305014.63</v>
       </c>
       <c r="N2" s="1">
-        <v>44391982.56</v>
+        <v>39305014.63</v>
       </c>
       <c r="O2" s="1">
-        <v>99.81</v>
+        <v>99.85</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>