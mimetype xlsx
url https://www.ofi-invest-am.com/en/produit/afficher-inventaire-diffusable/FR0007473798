--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -91,51 +91,51 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
-    <t>OFI INVEST ISR VALEURS EUROPE PART I</t>
+    <t>Ofi Invest ISR Val I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -499,66 +499,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>330867.3176</v>
+        <v>329825.3176</v>
       </c>
       <c r="D2">
-        <v>118.97</v>
+        <v>128.91</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>39364922.22</v>
+        <v>42518263.83</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>39364922.22</v>
+        <v>42518263.83</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -607,87 +607,87 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>1133.5659</v>
+        <v>1129.0559</v>
       </c>
       <c r="D2" s="1">
-        <v>34673.78</v>
+        <v>37597.01</v>
       </c>
       <c r="E2" s="1">
-        <v>26020.773278378</v>
+        <v>26020.77327615</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>29496261.28</v>
+        <v>29378907.59</v>
       </c>
       <c r="I2" s="1">
-        <v>9808753.35</v>
+        <v>13070218.37</v>
       </c>
       <c r="J2" s="1">
-        <v>33.25422587252</v>
+        <v>44.488442362809</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>39305014.63</v>
+        <v>42449125.96</v>
       </c>
       <c r="N2" s="1">
-        <v>39305014.63</v>
+        <v>42449125.96</v>
       </c>
       <c r="O2" s="1">
-        <v>99.85</v>
+        <v>99.84</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>