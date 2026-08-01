--- v3 (2026-07-10)
+++ v4 (2026-08-01)
@@ -499,66 +499,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>329825.3176</v>
+        <v>330515.3176</v>
       </c>
       <c r="D2">
-        <v>128.91</v>
+        <v>129.64</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>42518263.83</v>
+        <v>42850203.48</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>42518263.83</v>
+        <v>42850203.48</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -607,87 +607,87 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>1129.0559</v>
+        <v>1130.4759</v>
       </c>
       <c r="D2" s="1">
-        <v>37597.01</v>
+        <v>37832.37</v>
       </c>
       <c r="E2" s="1">
-        <v>26020.77327615</v>
+        <v>26067.00531166</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>29378907.59</v>
+        <v>29468121.29</v>
       </c>
       <c r="I2" s="1">
-        <v>13070218.37</v>
+        <v>13300461.23</v>
       </c>
       <c r="J2" s="1">
-        <v>44.488442362809</v>
+        <v>45.135083771063</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>42449125.96</v>
+        <v>42768582.52</v>
       </c>
       <c r="N2" s="1">
-        <v>42449125.96</v>
+        <v>42768582.52</v>
       </c>
       <c r="O2" s="1">
-        <v>99.84</v>
+        <v>99.81</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>