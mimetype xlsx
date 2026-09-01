--- v4 (2026-08-01)
+++ v5 (2026-09-01)
@@ -499,66 +499,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>330515.3176</v>
+        <v>327617.3176</v>
       </c>
       <c r="D2">
-        <v>129.64</v>
+        <v>135.19</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>42850203.48</v>
+        <v>44293600.94</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>42850203.48</v>
+        <v>44293600.94</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -607,87 +607,87 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>1130.4759</v>
+        <v>1120.5459</v>
       </c>
       <c r="D2" s="1">
-        <v>37832.37</v>
+        <v>39489.45</v>
       </c>
       <c r="E2" s="1">
-        <v>26067.00531166</v>
+        <v>26105.1728537</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>29468121.29</v>
+        <v>29252044.41</v>
       </c>
       <c r="I2" s="1">
-        <v>13300461.23</v>
+        <v>14997696.88</v>
       </c>
       <c r="J2" s="1">
-        <v>45.135083771063</v>
+        <v>51.270593842231</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>42768582.52</v>
+        <v>44249741.29</v>
       </c>
       <c r="N2" s="1">
-        <v>42768582.52</v>
+        <v>44249741.29</v>
       </c>
       <c r="O2" s="1">
-        <v>99.81</v>
+        <v>99.9</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>