--- v5 (2026-09-01)
+++ v6 (2026-09-21)
@@ -444,253 +444,253 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>327827.3176</v>
+      </c>
+      <c r="C2">
+        <v>138.9</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>45535568.28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>45535568.28</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O2" sqref="O2"/>
+      <selection activeCell="N2" sqref="N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J1" t="s">
+        <v>18</v>
+      </c>
+      <c r="K1" t="s">
+        <v>19</v>
+      </c>
+      <c r="L1" t="s">
+        <v>20</v>
+      </c>
+      <c r="M1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
-[...43 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>25</v>
       </c>
+      <c r="B2" s="1">
+        <v>1119.5459</v>
+      </c>
       <c r="C2" s="1">
-        <v>1120.5459</v>
+        <v>40591.52</v>
       </c>
       <c r="D2" s="1">
-        <v>39489.45</v>
-[...4 lines deleted...]
-      <c r="F2" t="s">
+        <v>26149.61689378</v>
+      </c>
+      <c r="E2" t="s">
         <v>8</v>
       </c>
-      <c r="G2">
+      <c r="F2">
         <v>1.0</v>
       </c>
+      <c r="G2" s="1">
+        <v>29275696.38</v>
+      </c>
       <c r="H2" s="1">
-        <v>29252044.41</v>
+        <v>16168373.41</v>
       </c>
       <c r="I2" s="1">
-        <v>14997696.88</v>
-[...2 lines deleted...]
-        <v>51.270593842231</v>
+        <v>55.22797203569</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>45444069.79</v>
       </c>
       <c r="M2" s="1">
-        <v>44249741.29</v>
+        <v>45444069.79</v>
       </c>
       <c r="N2" s="1">
-        <v>44249741.29</v>
-[...4 lines deleted...]
-      <c r="P2">
+        <v>99.8</v>
+      </c>
+      <c r="O2">
         <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">