--- v6 (2026-09-21)
+++ v7 (2026-10-18)
@@ -454,108 +454,108 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>1</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>327827.3176</v>
+        <v>325723.3176</v>
       </c>
       <c r="C2">
-        <v>138.9</v>
+        <v>137.85</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>45535568.28</v>
+        <v>44903395.09</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>45535568.28</v>
+        <v>44903395.09</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -604,87 +604,87 @@
       </c>
       <c r="K1" t="s">
         <v>19</v>
       </c>
       <c r="L1" t="s">
         <v>20</v>
       </c>
       <c r="M1" t="s">
         <v>21</v>
       </c>
       <c r="N1" t="s">
         <v>22</v>
       </c>
       <c r="O1" t="s">
         <v>23</v>
       </c>
       <c r="Z1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="1">
-        <v>1119.5459</v>
+        <v>1112.3759</v>
       </c>
       <c r="C2" s="1">
-        <v>40591.52</v>
+        <v>40316.95</v>
       </c>
       <c r="D2" s="1">
-        <v>26149.61689378</v>
+        <v>26184.73431508</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>29275696.38</v>
+        <v>29127267.4</v>
       </c>
       <c r="H2" s="1">
-        <v>16168373.41</v>
+        <v>15720336.14</v>
       </c>
       <c r="I2" s="1">
-        <v>55.22797203569</v>
+        <v>53.971201363022</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>45444069.79</v>
+        <v>44847603.54</v>
       </c>
       <c r="M2" s="1">
-        <v>45444069.79</v>
+        <v>44847603.54</v>
       </c>
       <c r="N2" s="1">
-        <v>99.8</v>
+        <v>99.88</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>