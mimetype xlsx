--- v0 (2026-05-02)
+++ v1 (2026-05-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -118,51 +118,51 @@
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON AG</t>
+    <t>ALCON INC</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
@@ -415,50 +415,56 @@
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
@@ -466,57 +472,51 @@
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS AG</t>
-[...5 lines deleted...]
-    <t>NOVO NORDISK CLASS B</t>
+    <t>NOVARTIS</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
@@ -571,56 +571,50 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
-    <t>DE0007165631</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
@@ -637,117 +631,117 @@
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
-    <t>SWISS RE AG</t>
+    <t>SWISS RE LTD</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
-    <t>BE0974320526</t>
-[...2 lines deleted...]
-    <t>UMICORE SA</t>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
-    <t>ZURICH INSURANCE GROUP AG</t>
+    <t>ZURICH INSURANCE GROUP LTD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1111,125 +1105,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1285.9814</v>
+        <v>1285.3814</v>
       </c>
       <c r="D2">
-        <v>38229.86</v>
+        <v>39129.85</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>49162892.51</v>
+        <v>50296788.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>49162892.51</v>
+        <v>50296788.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>52.0</v>
       </c>
       <c r="D3">
-        <v>1740.05</v>
+        <v>1780.43</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>90482.9</v>
+        <v>92582.6</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>90482.9</v>
+        <v>92582.6</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P101"/>
+  <dimension ref="A1:P100"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O101" sqref="O101"/>
+      <selection activeCell="O100" sqref="O100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1248,5039 +1242,4989 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>10319.0</v>
+        <v>10044.0</v>
       </c>
       <c r="D2" s="1">
-        <v>67.6</v>
+        <v>71.04</v>
       </c>
       <c r="E2" s="1">
-        <v>35.2194582808</v>
+        <v>35.2194583831</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
-        <v>356633.71</v>
+        <v>347129.47</v>
       </c>
       <c r="I2" s="1">
-        <v>400148.93</v>
+        <v>434473.95</v>
       </c>
       <c r="J2" s="1">
-        <v>112.20165642782</v>
+        <v>125.16193165622</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>756782.64</v>
+        <v>781603.42</v>
       </c>
       <c r="N2" s="1">
-        <v>756782.64</v>
+        <v>781603.42</v>
       </c>
       <c r="O2" s="1">
-        <v>1.54</v>
+        <v>1.55</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>128.0</v>
+        <v>209.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1265.6</v>
+        <v>992.3</v>
       </c>
       <c r="E3" s="1">
-        <v>1135.94875</v>
+        <v>1168.8058851675</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>145401.44</v>
+        <v>244280.43</v>
       </c>
       <c r="I3" s="1">
-        <v>16595.36</v>
+        <v>-36889.73</v>
       </c>
       <c r="J3" s="1">
-        <v>11.413477060475</v>
+        <v>-15.101385731145</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>161996.8</v>
+        <v>207390.7</v>
       </c>
       <c r="N3" s="1">
-        <v>161996.8</v>
+        <v>207390.7</v>
       </c>
       <c r="O3" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>2971.0</v>
       </c>
       <c r="D4" s="1">
-        <v>193.8</v>
+        <v>186.74</v>
       </c>
       <c r="E4" s="1">
         <v>149.0550185123</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>442842.46</v>
       </c>
       <c r="I4" s="1">
-        <v>132937.34</v>
+        <v>111962.08</v>
       </c>
       <c r="J4" s="1">
-        <v>30.01910431082</v>
+        <v>25.282598240467</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>575779.8</v>
+        <v>554804.54</v>
       </c>
       <c r="N4" s="1">
-        <v>575779.8</v>
+        <v>554804.54</v>
       </c>
       <c r="O4" s="1">
-        <v>1.17</v>
+        <v>1.1</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
-        <v>12425.0</v>
+        <v>12094.0</v>
       </c>
       <c r="D5" s="1">
-        <v>61.96</v>
+        <v>66.76</v>
       </c>
       <c r="E5" s="1">
-        <v>84.8464402414</v>
+        <v>84.8464403837</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H5" s="1">
-        <v>971412.2</v>
+        <v>945533.94</v>
       </c>
       <c r="I5" s="1">
-        <v>-136204.17</v>
+        <v>-61104.71</v>
       </c>
       <c r="J5" s="1">
-        <v>-14.021253799366</v>
+        <v>-6.4624554883773</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>835208.03</v>
+        <v>884429.23</v>
       </c>
       <c r="N5" s="1">
-        <v>835208.03</v>
+        <v>884429.23</v>
       </c>
       <c r="O5" s="1">
-        <v>1.7</v>
+        <v>1.76</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>1948.0</v>
+        <v>2120.0</v>
       </c>
       <c r="D6" s="1">
-        <v>379.2</v>
+        <v>384.7</v>
       </c>
       <c r="E6" s="1">
-        <v>223.7442145791</v>
+        <v>239.5341320755</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>435853.73</v>
+        <v>507812.36</v>
       </c>
       <c r="I6" s="1">
-        <v>302827.87</v>
+        <v>307751.64</v>
       </c>
       <c r="J6" s="1">
-        <v>69.479242497248</v>
+        <v>60.603416584819</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>738681.6</v>
+        <v>815564.0</v>
       </c>
       <c r="N6" s="1">
-        <v>738681.6</v>
+        <v>815564.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.5</v>
+        <v>1.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
-        <v>14230.0</v>
+        <v>13851.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.9</v>
+        <v>28.15</v>
       </c>
       <c r="E7" s="1">
-        <v>26.2123000703</v>
+        <v>26.2123001949</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>373001.03</v>
+        <v>363066.57</v>
       </c>
       <c r="I7" s="1">
-        <v>9785.97</v>
+        <v>26839.08</v>
       </c>
       <c r="J7" s="1">
-        <v>2.6235772056715</v>
+        <v>7.3923302825705</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>382787.0</v>
+        <v>389905.65</v>
       </c>
       <c r="N7" s="1">
-        <v>382787.0</v>
+        <v>389905.65</v>
       </c>
       <c r="O7" s="1">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
-        <v>9107.0</v>
+        <v>7581.0</v>
       </c>
       <c r="D8" s="1">
-        <v>61.12</v>
+        <v>67.42</v>
       </c>
       <c r="E8" s="1">
-        <v>57.2466432415</v>
+        <v>57.2466429231</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>521345.18</v>
+        <v>433986.8</v>
       </c>
       <c r="I8" s="1">
-        <v>35274.66</v>
+        <v>77124.22</v>
       </c>
       <c r="J8" s="1">
-        <v>6.7660853793642</v>
+        <v>17.771098107131</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>556619.84</v>
+        <v>511111.02</v>
       </c>
       <c r="N8" s="1">
-        <v>556619.84</v>
+        <v>511111.02</v>
       </c>
       <c r="O8" s="1">
-        <v>1.13</v>
+        <v>1.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>7135.0</v>
+        <v>6945.0</v>
       </c>
       <c r="D9" s="1">
-        <v>36.36</v>
+        <v>43.3</v>
       </c>
       <c r="E9" s="1">
-        <v>32.7887750526</v>
+        <v>32.788774658</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>233947.91</v>
+        <v>227718.04</v>
       </c>
       <c r="I9" s="1">
-        <v>25480.69</v>
+        <v>73000.46</v>
       </c>
       <c r="J9" s="1">
-        <v>10.891608307165</v>
+        <v>32.057389919569</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>259428.6</v>
+        <v>300718.5</v>
       </c>
       <c r="N9" s="1">
-        <v>259428.6</v>
+        <v>300718.5</v>
       </c>
       <c r="O9" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1">
-        <v>516.0</v>
+        <v>502.0</v>
       </c>
       <c r="D10" s="1">
-        <v>713.6</v>
+        <v>652.0</v>
       </c>
       <c r="E10" s="1">
-        <v>516.5262984496</v>
+        <v>516.5262948207</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>266527.57</v>
+        <v>259296.2</v>
       </c>
       <c r="I10" s="1">
-        <v>101690.03</v>
+        <v>68007.8</v>
       </c>
       <c r="J10" s="1">
-        <v>38.153662677373</v>
+        <v>26.227842907069</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>368217.6</v>
+        <v>327304.0</v>
       </c>
       <c r="N10" s="1">
-        <v>368217.6</v>
+        <v>327304.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1">
-        <v>2068.0</v>
+        <v>2013.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1224.8</v>
+        <v>1232.4</v>
       </c>
       <c r="E11" s="1">
-        <v>573.7075531915</v>
+        <v>573.707550919</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1186427.22</v>
+        <v>1154873.3</v>
       </c>
       <c r="I11" s="1">
-        <v>1346459.18</v>
+        <v>1325947.9</v>
       </c>
       <c r="J11" s="1">
-        <v>113.48856105982</v>
+        <v>114.81327865143</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2532886.4</v>
+        <v>2480821.2</v>
       </c>
       <c r="N11" s="1">
-        <v>2532886.4</v>
+        <v>2480821.2</v>
       </c>
       <c r="O11" s="1">
-        <v>5.14</v>
+        <v>4.92</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="1">
-        <v>16601.0</v>
+        <v>16159.0</v>
       </c>
       <c r="D12" s="1">
-        <v>187.25</v>
+        <v>194.7</v>
       </c>
       <c r="E12" s="1">
-        <v>153.249800012</v>
+        <v>153.2498001114</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
       <c r="G12">
-        <v>10.57</v>
+        <v>10.68</v>
       </c>
       <c r="H12" s="1">
-        <v>226041.76</v>
+        <v>220023.42</v>
       </c>
       <c r="I12" s="1">
-        <v>67962.58</v>
+        <v>74505.44</v>
       </c>
       <c r="J12" s="1">
-        <v>30.066382424203</v>
+        <v>33.862504273409</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>294004.34</v>
+        <v>294528.86</v>
       </c>
       <c r="N12" s="1">
-        <v>294004.34</v>
+        <v>294528.86</v>
       </c>
       <c r="O12" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>8590.0</v>
+        <v>8361.0</v>
       </c>
       <c r="D13" s="1">
-        <v>38.93</v>
+        <v>40.86</v>
       </c>
       <c r="E13" s="1">
-        <v>32.1241746217</v>
+        <v>32.1241741418</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>275946.66</v>
+        <v>268590.22</v>
       </c>
       <c r="I13" s="1">
-        <v>58462.04</v>
+        <v>73040.24</v>
       </c>
       <c r="J13" s="1">
-        <v>21.185992974149</v>
+        <v>27.193931335251</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>334408.7</v>
+        <v>341630.46</v>
       </c>
       <c r="N13" s="1">
-        <v>334408.7</v>
+        <v>341630.46</v>
       </c>
       <c r="O13" s="1">
         <v>0.68</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>41884.0</v>
+        <v>40769.0</v>
       </c>
       <c r="D14" s="1">
-        <v>21.91</v>
+        <v>20.1</v>
       </c>
       <c r="E14" s="1">
-        <v>16.1406866584</v>
+        <v>16.1406865511</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>676036.52</v>
+        <v>658039.65</v>
       </c>
       <c r="I14" s="1">
-        <v>241641.92</v>
+        <v>161417.25</v>
       </c>
       <c r="J14" s="1">
-        <v>35.743915136419</v>
+        <v>24.530018821814</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>917678.44</v>
+        <v>819456.9</v>
       </c>
       <c r="N14" s="1">
-        <v>917678.44</v>
+        <v>819456.9</v>
       </c>
       <c r="O14" s="1">
-        <v>1.86</v>
+        <v>1.63</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>94470.0</v>
+        <v>99836.0</v>
       </c>
       <c r="D15" s="1">
-        <v>11.048</v>
+        <v>11.098</v>
       </c>
       <c r="E15" s="1">
-        <v>4.8687205462</v>
+        <v>5.3033281582</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>459948.03</v>
+        <v>529463.07</v>
       </c>
       <c r="I15" s="1">
-        <v>583756.53</v>
+        <v>578516.86</v>
       </c>
       <c r="J15" s="1">
-        <v>126.91793244554</v>
+        <v>109.26481803537</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1043704.56</v>
+        <v>1107979.93</v>
       </c>
       <c r="N15" s="1">
-        <v>1043704.56</v>
+        <v>1107979.93</v>
       </c>
       <c r="O15" s="1">
-        <v>2.12</v>
+        <v>2.2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>3481.0</v>
+        <v>3388.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.9</v>
+        <v>96.4</v>
       </c>
       <c r="E16" s="1">
-        <v>111.8663228957</v>
+        <v>111.866322314</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>389406.67</v>
+        <v>379003.1</v>
       </c>
       <c r="I16" s="1">
-        <v>-52097.77</v>
+        <v>-52399.9</v>
       </c>
       <c r="J16" s="1">
-        <v>-13.378756455302</v>
+        <v>-13.825718048216</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>337308.9</v>
+        <v>326603.2</v>
       </c>
       <c r="N16" s="1">
-        <v>337308.9</v>
+        <v>326603.2</v>
       </c>
       <c r="O16" s="1">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>2605.0</v>
+        <v>2536.0</v>
       </c>
       <c r="D17" s="1">
-        <v>88.0</v>
+        <v>88.84</v>
       </c>
       <c r="E17" s="1">
-        <v>81.3380959693</v>
+        <v>81.3380954259</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>211885.74</v>
+        <v>206273.41</v>
       </c>
       <c r="I17" s="1">
-        <v>17354.26</v>
+        <v>19024.83</v>
       </c>
       <c r="J17" s="1">
-        <v>8.1903860070999</v>
+        <v>9.2231131487088</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>229240.0</v>
+        <v>225298.24</v>
       </c>
       <c r="N17" s="1">
-        <v>229240.0</v>
+        <v>225298.24</v>
       </c>
       <c r="O17" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>13112.0</v>
+        <v>9907.0</v>
       </c>
       <c r="D18" s="1">
-        <v>627.6</v>
+        <v>699.6</v>
       </c>
       <c r="E18" s="1">
-        <v>301.4705506406</v>
+        <v>301.4705511255</v>
       </c>
       <c r="F18" t="s">
         <v>49</v>
       </c>
       <c r="G18">
-        <v>10.57</v>
+        <v>10.68</v>
       </c>
       <c r="H18" s="1">
-        <v>359024.47</v>
+        <v>271267.19</v>
       </c>
       <c r="I18" s="1">
-        <v>419280.02</v>
+        <v>377575.46</v>
       </c>
       <c r="J18" s="1">
-        <v>116.78313180157</v>
+        <v>139.18950537291</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>778304.49</v>
+        <v>648842.65</v>
       </c>
       <c r="N18" s="1">
-        <v>778304.49</v>
+        <v>648842.65</v>
       </c>
       <c r="O18" s="1">
-        <v>1.58</v>
+        <v>1.29</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
         <v>2816.0</v>
       </c>
       <c r="D19" s="1">
-        <v>134.3</v>
+        <v>104.7</v>
       </c>
       <c r="E19" s="1">
         <v>162.5754651989</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>457812.51</v>
       </c>
       <c r="I19" s="1">
-        <v>-79623.71</v>
+        <v>-162977.31</v>
       </c>
       <c r="J19" s="1">
-        <v>-17.392209312935</v>
+        <v>-35.599138608073</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>378188.8</v>
+        <v>294835.2</v>
       </c>
       <c r="N19" s="1">
-        <v>378188.8</v>
+        <v>294835.2</v>
       </c>
       <c r="O19" s="1">
-        <v>0.77</v>
+        <v>0.59</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>4431.0</v>
+        <v>3711.0</v>
       </c>
       <c r="D20" s="1">
-        <v>878.6</v>
+        <v>983.8</v>
       </c>
       <c r="E20" s="1">
-        <v>768.3517039043</v>
+        <v>768.3517057397</v>
       </c>
       <c r="F20" t="s">
         <v>66</v>
       </c>
       <c r="G20">
         <v>7.47</v>
       </c>
       <c r="H20" s="1">
-        <v>456137.72</v>
+        <v>382019.2</v>
       </c>
       <c r="I20" s="1">
-        <v>65121.5</v>
+        <v>106602.26</v>
       </c>
       <c r="J20" s="1">
-        <v>14.276718882183</v>
+        <v>27.904948232968</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>521259.22</v>
+        <v>488621.46</v>
       </c>
       <c r="N20" s="1">
-        <v>521259.22</v>
+        <v>488621.46</v>
       </c>
       <c r="O20" s="1">
-        <v>1.06</v>
+        <v>0.97</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
         <v>15079.0</v>
       </c>
       <c r="D21" s="1">
-        <v>14.225</v>
+        <v>16.005</v>
       </c>
       <c r="E21" s="1">
         <v>15.2212746203</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>229521.6</v>
       </c>
       <c r="I21" s="1">
-        <v>-15022.82</v>
+        <v>11817.8</v>
       </c>
       <c r="J21" s="1">
-        <v>-6.5452750416519</v>
+        <v>5.1488835909126</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>214498.78</v>
+        <v>241339.4</v>
       </c>
       <c r="N21" s="1">
-        <v>214498.78</v>
+        <v>241339.4</v>
       </c>
       <c r="O21" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
         <v>18701.0</v>
       </c>
       <c r="D22" s="1">
-        <v>35.56</v>
+        <v>35.98</v>
       </c>
       <c r="E22" s="1">
         <v>11.1180947543</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>207919.49</v>
       </c>
       <c r="I22" s="1">
-        <v>457088.07</v>
+        <v>464942.49</v>
       </c>
       <c r="J22" s="1">
-        <v>219.83897228682</v>
+        <v>223.61659794375</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>665007.56</v>
+        <v>672861.98</v>
       </c>
       <c r="N22" s="1">
-        <v>665007.56</v>
+        <v>672861.98</v>
       </c>
       <c r="O22" s="1">
-        <v>1.35</v>
+        <v>1.34</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>6131.0</v>
+        <v>5968.0</v>
       </c>
       <c r="D23" s="1">
-        <v>84.42</v>
+        <v>86.86</v>
       </c>
       <c r="E23" s="1">
-        <v>56.5650040776</v>
+        <v>56.5650033512</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>346800.04</v>
+        <v>337579.94</v>
       </c>
       <c r="I23" s="1">
-        <v>170778.98</v>
+        <v>180800.54</v>
       </c>
       <c r="J23" s="1">
-        <v>49.244221540459</v>
+        <v>53.557844698947</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>517579.02</v>
+        <v>518380.48</v>
       </c>
       <c r="N23" s="1">
-        <v>517579.02</v>
+        <v>518380.48</v>
       </c>
       <c r="O23" s="1">
-        <v>1.05</v>
+        <v>1.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>3044.0</v>
+        <v>2963.0</v>
       </c>
       <c r="D24" s="1">
-        <v>153.35</v>
+        <v>162.7</v>
       </c>
       <c r="E24" s="1">
-        <v>126.4182588699</v>
+        <v>126.4182585218</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H24" s="1">
-        <v>397513.75</v>
+        <v>386936.02</v>
       </c>
       <c r="I24" s="1">
-        <v>108911.42</v>
+        <v>141139.45</v>
       </c>
       <c r="J24" s="1">
-        <v>27.398151636264</v>
+        <v>36.47617246903</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>506425.17</v>
+        <v>528075.47</v>
       </c>
       <c r="N24" s="1">
-        <v>506425.17</v>
+        <v>528075.47</v>
       </c>
       <c r="O24" s="1">
-        <v>1.03</v>
+        <v>1.05</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>4104.0</v>
+        <v>3995.0</v>
       </c>
       <c r="D25" s="1">
-        <v>68.96</v>
+        <v>72.7</v>
       </c>
       <c r="E25" s="1">
-        <v>71.5841179337</v>
+        <v>71.5841176471</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>293781.22</v>
+        <v>285978.55</v>
       </c>
       <c r="I25" s="1">
-        <v>-10769.38</v>
+        <v>4457.95</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.6657823124296</v>
+        <v>1.5588406892755</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>283011.84</v>
+        <v>290436.5</v>
       </c>
       <c r="N25" s="1">
-        <v>283011.84</v>
+        <v>290436.5</v>
       </c>
       <c r="O25" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>30505.0</v>
+        <v>29693.0</v>
       </c>
       <c r="D26" s="1">
-        <v>23.17</v>
+        <v>18.385</v>
       </c>
       <c r="E26" s="1">
-        <v>31.3518826422</v>
+        <v>31.3518825986</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>956389.18</v>
+        <v>930931.45</v>
       </c>
       <c r="I26" s="1">
-        <v>-249588.33</v>
+        <v>-385025.64</v>
       </c>
       <c r="J26" s="1">
-        <v>-26.096942041942</v>
+        <v>-41.359182784081</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>706800.85</v>
+        <v>545905.81</v>
       </c>
       <c r="N26" s="1">
-        <v>706800.85</v>
+        <v>545905.81</v>
       </c>
       <c r="O26" s="1">
-        <v>1.44</v>
+        <v>1.08</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
         <v>8834.0</v>
       </c>
       <c r="D27" s="1">
-        <v>33.435</v>
+        <v>31.04</v>
       </c>
       <c r="E27" s="1">
         <v>31.1453531809</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>275138.05</v>
       </c>
       <c r="I27" s="1">
-        <v>20226.74</v>
+        <v>-930.69</v>
       </c>
       <c r="J27" s="1">
-        <v>7.3514877349752</v>
+        <v>-0.33826291928725</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>295364.79</v>
+        <v>274207.36</v>
       </c>
       <c r="N27" s="1">
-        <v>295364.79</v>
+        <v>274207.36</v>
       </c>
       <c r="O27" s="1">
-        <v>0.6</v>
+        <v>0.54</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
         <v>1049.0</v>
       </c>
       <c r="D28" s="1">
-        <v>213.5</v>
+        <v>226.5</v>
       </c>
       <c r="E28" s="1">
         <v>230.6534032412</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>241955.42</v>
       </c>
       <c r="I28" s="1">
-        <v>-17993.92</v>
+        <v>-4356.92</v>
       </c>
       <c r="J28" s="1">
-        <v>-7.4368741150746</v>
+        <v>-1.8007118832056</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>223961.5</v>
+        <v>237598.5</v>
       </c>
       <c r="N28" s="1">
-        <v>223961.5</v>
+        <v>237598.5</v>
       </c>
       <c r="O28" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
         <v>21065.0</v>
       </c>
       <c r="D29" s="1">
-        <v>28.74</v>
+        <v>32.91</v>
       </c>
       <c r="E29" s="1">
         <v>31.3998219796</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>661437.25</v>
       </c>
       <c r="I29" s="1">
-        <v>-56029.15</v>
+        <v>31811.9</v>
       </c>
       <c r="J29" s="1">
-        <v>-8.4708186604247</v>
+        <v>4.8095114086786</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>605408.1</v>
+        <v>693249.15</v>
       </c>
       <c r="N29" s="1">
-        <v>605408.1</v>
+        <v>693249.15</v>
       </c>
       <c r="O29" s="1">
-        <v>1.23</v>
+        <v>1.38</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>1503.0</v>
+        <v>2968.0</v>
       </c>
       <c r="D30" s="1">
-        <v>66.84</v>
+        <v>60.16</v>
       </c>
       <c r="E30" s="1">
-        <v>65.1</v>
+        <v>66.961175876</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>97845.3</v>
+        <v>198740.77</v>
       </c>
       <c r="I30" s="1">
-        <v>2615.22</v>
+        <v>-20185.89</v>
       </c>
       <c r="J30" s="1">
-        <v>2.6728110599078</v>
+        <v>-10.156894330237</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>100460.52</v>
+        <v>178554.88</v>
       </c>
       <c r="N30" s="1">
-        <v>100460.52</v>
+        <v>178554.88</v>
       </c>
       <c r="O30" s="1">
-        <v>0.2</v>
+        <v>0.35</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>12274.0</v>
+        <v>11947.0</v>
       </c>
       <c r="D31" s="1">
-        <v>17.83</v>
+        <v>19.77</v>
       </c>
       <c r="E31" s="1">
-        <v>11.5366954538</v>
+        <v>11.5366954047</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>141601.4</v>
+        <v>137828.9</v>
       </c>
       <c r="I31" s="1">
-        <v>77244.02</v>
+        <v>98363.29</v>
       </c>
       <c r="J31" s="1">
-        <v>54.550322242577</v>
+        <v>71.366230159277</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>218845.42</v>
+        <v>236192.19</v>
       </c>
       <c r="N31" s="1">
-        <v>218845.42</v>
+        <v>236192.19</v>
       </c>
       <c r="O31" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>100713.0</v>
+        <v>98033.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.265</v>
+        <v>4.396</v>
       </c>
       <c r="E32" s="1">
-        <v>3.3108896567</v>
+        <v>3.3108897004</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>333449.63</v>
+        <v>324576.45</v>
       </c>
       <c r="I32" s="1">
-        <v>96091.32</v>
+        <v>106376.62</v>
       </c>
       <c r="J32" s="1">
-        <v>28.817341917578</v>
+        <v>32.77397975115</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>429540.95</v>
+        <v>430953.07</v>
       </c>
       <c r="N32" s="1">
-        <v>429540.95</v>
+        <v>430953.07</v>
       </c>
       <c r="O32" s="1">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>5522.0</v>
+        <v>4936.0</v>
       </c>
       <c r="D33" s="1">
-        <v>122.3</v>
+        <v>134.0</v>
       </c>
       <c r="E33" s="1">
-        <v>68.1866642521</v>
+        <v>68.1866632901</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>376526.76</v>
+        <v>336569.37</v>
       </c>
       <c r="I33" s="1">
-        <v>298813.84</v>
+        <v>324854.63</v>
       </c>
       <c r="J33" s="1">
-        <v>79.360585154691</v>
+        <v>96.51936835488</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>675340.6</v>
+        <v>661424.0</v>
       </c>
       <c r="N33" s="1">
-        <v>675340.6</v>
+        <v>661424.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.37</v>
+        <v>1.31</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>7996.0</v>
+        <v>7783.0</v>
       </c>
       <c r="D34" s="1">
-        <v>30.66</v>
+        <v>34.97</v>
       </c>
       <c r="E34" s="1">
-        <v>27.3158004002</v>
+        <v>27.3157998201</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>218417.14</v>
+        <v>212598.87</v>
       </c>
       <c r="I34" s="1">
-        <v>26740.22</v>
+        <v>59572.64</v>
       </c>
       <c r="J34" s="1">
-        <v>12.24272966856</v>
+        <v>28.021146114276</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>245157.36</v>
+        <v>272171.51</v>
       </c>
       <c r="N34" s="1">
-        <v>245157.36</v>
+        <v>272171.51</v>
       </c>
       <c r="O34" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
-        <v>54205.0</v>
+        <v>52762.0</v>
       </c>
       <c r="D35" s="1">
-        <v>9.318</v>
+        <v>10.164</v>
       </c>
       <c r="E35" s="1">
-        <v>6.8226792731</v>
+        <v>6.8226792009</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>369823.33</v>
+        <v>359978.2</v>
       </c>
       <c r="I35" s="1">
-        <v>135258.86</v>
+        <v>176294.77</v>
       </c>
       <c r="J35" s="1">
-        <v>36.573912197481</v>
+        <v>48.97373507618</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>505082.19</v>
+        <v>536272.97</v>
       </c>
       <c r="N35" s="1">
-        <v>505082.19</v>
+        <v>536272.97</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>1.06</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>12134.0</v>
+        <v>11811.0</v>
       </c>
       <c r="D36" s="1">
-        <v>25.06</v>
+        <v>29.53</v>
       </c>
       <c r="E36" s="1">
-        <v>15.8559065436</v>
+        <v>15.8559063585</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>192395.57</v>
+        <v>187274.11</v>
       </c>
       <c r="I36" s="1">
-        <v>111682.47</v>
+        <v>161504.72</v>
       </c>
       <c r="J36" s="1">
-        <v>58.048358389957</v>
+        <v>86.239747715261</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>304078.04</v>
+        <v>348778.83</v>
       </c>
       <c r="N36" s="1">
-        <v>304078.04</v>
+        <v>348778.83</v>
       </c>
       <c r="O36" s="1">
-        <v>0.62</v>
+        <v>0.69</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>2375.0</v>
+        <v>2312.0</v>
       </c>
       <c r="D37" s="1">
-        <v>110.3</v>
+        <v>103.6</v>
       </c>
       <c r="E37" s="1">
-        <v>100.2890315789</v>
+        <v>100.2890311419</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>238186.45</v>
+        <v>231868.24</v>
       </c>
       <c r="I37" s="1">
-        <v>23776.05</v>
+        <v>7654.96</v>
       </c>
       <c r="J37" s="1">
-        <v>9.9821169508173</v>
+        <v>3.3014267068228</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>261962.5</v>
+        <v>239523.2</v>
       </c>
       <c r="N37" s="1">
-        <v>261962.5</v>
+        <v>239523.2</v>
       </c>
       <c r="O37" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>1855.0</v>
+        <v>1806.0</v>
       </c>
       <c r="D38" s="1">
-        <v>256.7</v>
+        <v>239.3</v>
       </c>
       <c r="E38" s="1">
-        <v>213.2637466307</v>
+        <v>213.2637486157</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>395604.25</v>
+        <v>385154.33</v>
       </c>
       <c r="I38" s="1">
-        <v>80574.25</v>
+        <v>47021.47</v>
       </c>
       <c r="J38" s="1">
-        <v>20.367387357441</v>
+        <v>12.208474976771</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>476178.5</v>
+        <v>432175.8</v>
       </c>
       <c r="N38" s="1">
-        <v>476178.5</v>
+        <v>432175.8</v>
       </c>
       <c r="O38" s="1">
-        <v>0.97</v>
+        <v>0.86</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>28260.0</v>
+        <v>27508.0</v>
       </c>
       <c r="D39" s="1">
-        <v>34.98</v>
+        <v>36.3</v>
       </c>
       <c r="E39" s="1">
-        <v>30.9709140127</v>
+        <v>30.970913916</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>875238.03</v>
+        <v>851947.9</v>
       </c>
       <c r="I39" s="1">
-        <v>113296.77</v>
+        <v>146592.5</v>
       </c>
       <c r="J39" s="1">
-        <v>12.944680888695</v>
+        <v>17.20674468474</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>988534.8</v>
+        <v>998540.4</v>
       </c>
       <c r="N39" s="1">
-        <v>988534.8</v>
+        <v>998540.4</v>
       </c>
       <c r="O39" s="1">
-        <v>2.01</v>
+        <v>1.98</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>83.0</v>
+        <v>81.0</v>
       </c>
       <c r="D40" s="1">
-        <v>2977.0</v>
+        <v>3056.0</v>
       </c>
       <c r="E40" s="1">
-        <v>3924.1048192771</v>
+        <v>3924.1048148148</v>
       </c>
       <c r="F40" t="s">
         <v>28</v>
       </c>
       <c r="G40">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H40" s="1">
-        <v>350834.54</v>
+        <v>342380.7</v>
       </c>
       <c r="I40" s="1">
-        <v>-82767.28</v>
+        <v>-71227.23</v>
       </c>
       <c r="J40" s="1">
-        <v>-23.591542611511</v>
+        <v>-20.803517838476</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>268067.26</v>
+        <v>271153.47</v>
       </c>
       <c r="N40" s="1">
-        <v>268067.26</v>
+        <v>271153.47</v>
       </c>
       <c r="O40" s="1">
         <v>0.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>4042.0</v>
+        <v>3934.0</v>
       </c>
       <c r="D41" s="1">
-        <v>74.02</v>
+        <v>83.06</v>
       </c>
       <c r="E41" s="1">
-        <v>78.698584859</v>
+        <v>78.6985841383</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>318099.68</v>
+        <v>309600.23</v>
       </c>
       <c r="I41" s="1">
-        <v>-18910.84</v>
+        <v>17157.81</v>
       </c>
       <c r="J41" s="1">
-        <v>-5.9449415353074</v>
+        <v>5.5419241775111</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>299188.84</v>
+        <v>326758.04</v>
       </c>
       <c r="N41" s="1">
-        <v>299188.84</v>
+        <v>326758.04</v>
       </c>
       <c r="O41" s="1">
-        <v>0.61</v>
+        <v>0.65</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>170.0</v>
+        <v>165.0</v>
       </c>
       <c r="D42" s="1">
-        <v>2032.0</v>
+        <v>2060.0</v>
       </c>
       <c r="E42" s="1">
-        <v>2282.5679411765</v>
+        <v>2282.5679393939</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>388036.55</v>
+        <v>376623.71</v>
       </c>
       <c r="I42" s="1">
-        <v>-42596.55</v>
+        <v>-36723.71</v>
       </c>
       <c r="J42" s="1">
-        <v>-10.977458180164</v>
+        <v>-9.7507695413016</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>345440.0</v>
+        <v>339900.0</v>
       </c>
       <c r="N42" s="1">
-        <v>345440.0</v>
+        <v>339900.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>34577.0</v>
+        <v>33657.0</v>
       </c>
       <c r="D43" s="1">
-        <v>18.89</v>
+        <v>20.05</v>
       </c>
       <c r="E43" s="1">
-        <v>11.5840952078</v>
+        <v>11.5840951362</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>400543.26</v>
+        <v>389885.89</v>
       </c>
       <c r="I43" s="1">
-        <v>252616.27</v>
+        <v>284936.96</v>
       </c>
       <c r="J43" s="1">
-        <v>63.068411137414</v>
+        <v>73.082142059565</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>653159.53</v>
+        <v>674822.85</v>
       </c>
       <c r="N43" s="1">
-        <v>653159.53</v>
+        <v>674822.85</v>
       </c>
       <c r="O43" s="1">
-        <v>1.33</v>
+        <v>1.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
         <v>4492.0</v>
       </c>
       <c r="D44" s="1">
-        <v>54.2</v>
+        <v>62.75</v>
       </c>
       <c r="E44" s="1">
         <v>37.4715872663</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>168322.37</v>
       </c>
       <c r="I44" s="1">
-        <v>75144.03</v>
+        <v>113550.63</v>
       </c>
       <c r="J44" s="1">
-        <v>44.64292535805</v>
+        <v>67.460213398849</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>243466.4</v>
+        <v>281873.0</v>
       </c>
       <c r="N44" s="1">
-        <v>243466.4</v>
+        <v>281873.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>0.56</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1">
-        <v>6451.0</v>
+        <v>6279.0</v>
       </c>
       <c r="D45" s="1">
-        <v>55.5</v>
+        <v>57.44</v>
       </c>
       <c r="E45" s="1">
-        <v>45.5736691986</v>
+        <v>45.5736693741</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>293995.74</v>
+        <v>286157.07</v>
       </c>
       <c r="I45" s="1">
-        <v>64034.76</v>
+        <v>74508.69</v>
       </c>
       <c r="J45" s="1">
-        <v>21.780846212261</v>
+        <v>26.037689720544</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>358030.5</v>
+        <v>360665.76</v>
       </c>
       <c r="N45" s="1">
-        <v>358030.5</v>
+        <v>360665.76</v>
       </c>
       <c r="O45" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="1">
-        <v>19218.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D46" s="1">
-        <v>41.88</v>
+        <v>46.77</v>
       </c>
       <c r="E46" s="1">
-        <v>34.4296654178</v>
+        <v>34.4296653659</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>661669.31</v>
+        <v>644075.75</v>
       </c>
       <c r="I46" s="1">
-        <v>143180.53</v>
+        <v>230850.64</v>
       </c>
       <c r="J46" s="1">
-        <v>21.639288362944</v>
+        <v>35.842156764946</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>804849.84</v>
+        <v>874926.39</v>
       </c>
       <c r="N46" s="1">
-        <v>804849.84</v>
+        <v>874926.39</v>
       </c>
       <c r="O46" s="1">
-        <v>1.63</v>
+        <v>1.74</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="1">
-        <v>15292.0</v>
+        <v>20071.0</v>
       </c>
       <c r="D47" s="1">
-        <v>25.35</v>
+        <v>24.97</v>
       </c>
       <c r="E47" s="1">
-        <v>21.2801000523</v>
+        <v>22.1509441483</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>325415.29</v>
+        <v>444591.6</v>
       </c>
       <c r="I47" s="1">
-        <v>62236.91</v>
+        <v>56581.27</v>
       </c>
       <c r="J47" s="1">
-        <v>19.125379757048</v>
+        <v>12.726571982017</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>387652.2</v>
+        <v>501172.87</v>
       </c>
       <c r="N47" s="1">
-        <v>387652.2</v>
+        <v>501172.87</v>
       </c>
       <c r="O47" s="1">
-        <v>0.79</v>
+        <v>0.99</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
       <c r="C48" s="1">
         <v>178403.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.979</v>
+        <v>5.885</v>
       </c>
       <c r="E48" s="1">
         <v>4.5867818927</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>818295.65</v>
       </c>
       <c r="I48" s="1">
-        <v>248375.89</v>
+        <v>231606.01</v>
       </c>
       <c r="J48" s="1">
-        <v>30.352830300393</v>
+        <v>28.303463424253</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1066671.54</v>
+        <v>1049901.66</v>
       </c>
       <c r="N48" s="1">
-        <v>1066671.54</v>
+        <v>1049901.66</v>
       </c>
       <c r="O48" s="1">
-        <v>2.17</v>
+        <v>2.08</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1">
         <v>5095.0</v>
       </c>
       <c r="D49" s="1">
-        <v>122.35</v>
+        <v>115.1</v>
       </c>
       <c r="E49" s="1">
         <v>74.5399980373</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>379781.29</v>
       </c>
       <c r="I49" s="1">
-        <v>243591.96</v>
+        <v>206653.21</v>
       </c>
       <c r="J49" s="1">
-        <v>64.140063350672</v>
+        <v>54.413741656415</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>623373.25</v>
+        <v>586434.5</v>
       </c>
       <c r="N49" s="1">
-        <v>623373.25</v>
+        <v>586434.5</v>
       </c>
       <c r="O49" s="1">
-        <v>1.27</v>
+        <v>1.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1">
-        <v>801.0</v>
+        <v>1083.0</v>
       </c>
       <c r="D50" s="1">
-        <v>258.55</v>
+        <v>288.75</v>
       </c>
       <c r="E50" s="1">
-        <v>311.6582521848</v>
+        <v>302.3952816251</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>249638.26</v>
+        <v>327494.09</v>
       </c>
       <c r="I50" s="1">
-        <v>-42539.71</v>
+        <v>-14777.84</v>
       </c>
       <c r="J50" s="1">
-        <v>-17.040540981178</v>
+        <v>-4.5123989871084</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>207098.55</v>
+        <v>312716.25</v>
       </c>
       <c r="N50" s="1">
-        <v>207098.55</v>
+        <v>312716.25</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="1">
         <v>3373.0</v>
       </c>
       <c r="D51" s="1">
-        <v>74.25</v>
+        <v>73.75</v>
       </c>
       <c r="E51" s="1">
         <v>90.004180255</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>303584.1</v>
       </c>
       <c r="I51" s="1">
-        <v>-53138.85</v>
+        <v>-54825.35</v>
       </c>
       <c r="J51" s="1">
-        <v>-17.503831722412</v>
+        <v>-18.059361475123</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>250445.25</v>
+        <v>248758.75</v>
       </c>
       <c r="N51" s="1">
-        <v>250445.25</v>
+        <v>248758.75</v>
       </c>
       <c r="O51" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="1">
-        <v>107805.0</v>
+        <v>104936.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.188</v>
+        <v>4.682</v>
       </c>
       <c r="E52" s="1">
-        <v>3.2434282269</v>
+        <v>3.2434281848</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>349657.78</v>
+        <v>340352.38</v>
       </c>
       <c r="I52" s="1">
-        <v>101829.56</v>
+        <v>150957.97</v>
       </c>
       <c r="J52" s="1">
-        <v>29.122635280702</v>
+        <v>44.353434519835</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>451487.34</v>
+        <v>491310.35</v>
       </c>
       <c r="N52" s="1">
-        <v>451487.34</v>
+        <v>491310.35</v>
       </c>
       <c r="O52" s="1">
-        <v>0.92</v>
+        <v>0.98</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="1">
-        <v>6011.0</v>
+        <v>10110.0</v>
       </c>
       <c r="D53" s="1">
-        <v>24.37</v>
+        <v>26.99</v>
       </c>
       <c r="E53" s="1">
-        <v>24.3946730993</v>
+        <v>24.4765420376</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>146636.38</v>
+        <v>247457.84</v>
       </c>
       <c r="I53" s="1">
-        <v>-148.31</v>
+        <v>25411.06</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.10114134023221</v>
+        <v>10.268844179679</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>146488.07</v>
+        <v>272868.9</v>
       </c>
       <c r="N53" s="1">
-        <v>146488.07</v>
+        <v>272868.9</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.54</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="1">
-        <v>1470.0</v>
+        <v>1710.0</v>
       </c>
       <c r="D54" s="1">
-        <v>135.55</v>
+        <v>179.5</v>
       </c>
       <c r="E54" s="1">
-        <v>135.248585034</v>
+        <v>177.2161988304</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>198815.42</v>
+        <v>303039.7</v>
       </c>
       <c r="I54" s="1">
-        <v>443.08</v>
+        <v>3905.3</v>
       </c>
       <c r="J54" s="1">
-        <v>0.2228599773599</v>
+        <v>1.2887090371328</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>199258.5</v>
+        <v>306945.0</v>
       </c>
       <c r="N54" s="1">
-        <v>199258.5</v>
+        <v>306945.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.4</v>
+        <v>0.61</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="1">
-        <v>799.0</v>
+        <v>1967.0</v>
       </c>
       <c r="D55" s="1">
-        <v>529.6</v>
+        <v>153.95</v>
       </c>
       <c r="E55" s="1">
-        <v>429.6997121402</v>
+        <v>139.0072445348</v>
       </c>
       <c r="F55" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>353773.42</v>
+        <v>273427.25</v>
       </c>
       <c r="I55" s="1">
-        <v>105299.43</v>
+        <v>29392.4</v>
       </c>
       <c r="J55" s="1">
-        <v>29.764652754297</v>
+        <v>10.749623528745</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>459072.85</v>
+        <v>302819.65</v>
       </c>
       <c r="N55" s="1">
-        <v>459072.85</v>
+        <v>302819.65</v>
       </c>
       <c r="O55" s="1">
-        <v>0.93</v>
+        <v>0.6</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="1">
-        <v>1456.0</v>
+        <v>778.0</v>
       </c>
       <c r="D56" s="1">
-        <v>388.7</v>
+        <v>532.0</v>
       </c>
       <c r="E56" s="1">
-        <v>384.371771978</v>
+        <v>429.6997172237</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H56" s="1">
-        <v>559645.3</v>
+        <v>344475.25</v>
       </c>
       <c r="I56" s="1">
-        <v>6301.9</v>
+        <v>108910.66</v>
       </c>
       <c r="J56" s="1">
-        <v>1.1260525193368</v>
+        <v>31.616396243271</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>565947.2</v>
+        <v>453385.91</v>
       </c>
       <c r="N56" s="1">
-        <v>565947.2</v>
+        <v>453385.91</v>
       </c>
       <c r="O56" s="1">
-        <v>1.15</v>
+        <v>0.9</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="1">
-        <v>756.0</v>
+        <v>1456.0</v>
       </c>
       <c r="D57" s="1">
-        <v>538.3</v>
+        <v>397.45</v>
       </c>
       <c r="E57" s="1">
-        <v>583.643478836</v>
+        <v>384.371771978</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>441234.47</v>
+        <v>559645.3</v>
       </c>
       <c r="I57" s="1">
-        <v>-34279.67</v>
+        <v>19041.9</v>
       </c>
       <c r="J57" s="1">
-        <v>-7.7690371742715</v>
+        <v>3.4024944013646</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>406954.8</v>
+        <v>578687.2</v>
       </c>
       <c r="N57" s="1">
-        <v>406954.8</v>
+        <v>578687.2</v>
       </c>
       <c r="O57" s="1">
-        <v>0.83</v>
+        <v>1.15</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="1">
-        <v>6659.0</v>
+        <v>1310.0</v>
       </c>
       <c r="D58" s="1">
-        <v>126.3</v>
+        <v>551.6</v>
       </c>
       <c r="E58" s="1">
-        <v>136.1340846974</v>
+        <v>571.6033740458</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>906516.87</v>
+        <v>748800.42</v>
       </c>
       <c r="I58" s="1">
-        <v>-65485.17</v>
+        <v>-26204.42</v>
       </c>
       <c r="J58" s="1">
-        <v>-7.2238225417691</v>
+        <v>-3.4995199388376</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>841031.7</v>
+        <v>722596.0</v>
       </c>
       <c r="N58" s="1">
-        <v>841031.7</v>
+        <v>722596.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.71</v>
+        <v>1.43</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="1">
-        <v>20162.0</v>
+        <v>6482.0</v>
       </c>
       <c r="D59" s="1">
-        <v>16.5</v>
+        <v>125.65</v>
       </c>
       <c r="E59" s="1">
-        <v>11.1812002778</v>
+        <v>136.1340851589</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>225435.36</v>
+        <v>882421.14</v>
       </c>
       <c r="I59" s="1">
-        <v>107237.64</v>
+        <v>-67957.84</v>
       </c>
       <c r="J59" s="1">
-        <v>47.569130237599</v>
+        <v>-7.7012932849728</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>332673.0</v>
+        <v>814463.3</v>
       </c>
       <c r="N59" s="1">
-        <v>332673.0</v>
+        <v>814463.3</v>
       </c>
       <c r="O59" s="1">
-        <v>0.68</v>
+        <v>1.62</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="1">
-        <v>6127.0</v>
+        <v>19625.0</v>
       </c>
       <c r="D60" s="1">
-        <v>75.51</v>
+        <v>17.66</v>
       </c>
       <c r="E60" s="1">
-        <v>82.0372025461</v>
+        <v>11.1812005096</v>
       </c>
       <c r="F60" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>535323.33</v>
+        <v>219431.06</v>
       </c>
       <c r="I60" s="1">
-        <v>-33397.89</v>
+        <v>127146.44</v>
       </c>
       <c r="J60" s="1">
-        <v>-6.2388257952442</v>
+        <v>57.943683998063</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>501925.44</v>
+        <v>346577.5</v>
       </c>
       <c r="N60" s="1">
-        <v>501925.44</v>
+        <v>346577.5</v>
       </c>
       <c r="O60" s="1">
-        <v>1.02</v>
+        <v>0.69</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="1">
-        <v>52731.0</v>
+        <v>6127.0</v>
       </c>
       <c r="D61" s="1">
-        <v>5.584</v>
+        <v>82.72</v>
       </c>
       <c r="E61" s="1">
-        <v>5.4555862775</v>
+        <v>82.0372025461</v>
       </c>
       <c r="F61" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H61" s="1">
-        <v>287678.52</v>
+        <v>535323.33</v>
       </c>
       <c r="I61" s="1">
-        <v>6771.38</v>
+        <v>19858.44</v>
       </c>
       <c r="J61" s="1">
-        <v>2.3538010415237</v>
+        <v>3.7096160184164</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>294449.9</v>
+        <v>555181.77</v>
       </c>
       <c r="N61" s="1">
-        <v>294449.9</v>
+        <v>555181.77</v>
       </c>
       <c r="O61" s="1">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>149</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" s="1">
-        <v>7618.0</v>
+        <v>51328.0</v>
       </c>
       <c r="D62" s="1">
-        <v>117.24</v>
+        <v>6.232</v>
       </c>
       <c r="E62" s="1">
-        <v>106.8287844579</v>
+        <v>5.4555862297</v>
       </c>
       <c r="F62" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>871283.52</v>
+        <v>280024.33</v>
       </c>
       <c r="I62" s="1">
-        <v>97671.53</v>
+        <v>39851.77</v>
       </c>
       <c r="J62" s="1">
-        <v>11.21007430509</v>
+        <v>14.231538380969</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>968955.05</v>
+        <v>319876.1</v>
       </c>
       <c r="N62" s="1">
-        <v>968955.05</v>
+        <v>319876.1</v>
       </c>
       <c r="O62" s="1">
-        <v>1.97</v>
+        <v>0.63</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>151</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" s="1">
-        <v>9574.0</v>
+        <v>7618.0</v>
       </c>
       <c r="D63" s="1">
-        <v>373.05</v>
+        <v>128.1</v>
       </c>
       <c r="E63" s="1">
-        <v>584.4607499478</v>
+        <v>106.8287844579</v>
       </c>
       <c r="F63" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="G63">
-        <v>7.47</v>
+        <v>0.91</v>
       </c>
       <c r="H63" s="1">
-        <v>750681.41</v>
+        <v>871283.52</v>
       </c>
       <c r="I63" s="1">
-        <v>-272468.53</v>
+        <v>197689.86</v>
       </c>
       <c r="J63" s="1">
-        <v>-36.296160577628</v>
+        <v>22.68949836214</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>478212.88</v>
+        <v>1068973.38</v>
       </c>
       <c r="N63" s="1">
-        <v>478212.88</v>
+        <v>1068973.38</v>
       </c>
       <c r="O63" s="1">
-        <v>0.97</v>
+        <v>2.12</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>153</v>
       </c>
       <c r="B64" t="s">
         <v>154</v>
       </c>
       <c r="C64" s="1">
-        <v>11110.0</v>
+        <v>10814.0</v>
       </c>
       <c r="D64" s="1">
-        <v>383.2</v>
+        <v>372.0</v>
       </c>
       <c r="E64" s="1">
-        <v>407.3485454545</v>
+        <v>407.3485454041</v>
       </c>
       <c r="F64" t="s">
         <v>66</v>
       </c>
       <c r="G64">
         <v>7.47</v>
       </c>
       <c r="H64" s="1">
-        <v>607096.77</v>
+        <v>590922.09</v>
       </c>
       <c r="I64" s="1">
-        <v>-37063.3</v>
+        <v>-52523.31</v>
       </c>
       <c r="J64" s="1">
-        <v>-6.1050069497158</v>
+        <v>-8.8883646234988</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>570033.47</v>
+        <v>538398.78</v>
       </c>
       <c r="N64" s="1">
-        <v>570033.47</v>
+        <v>538398.78</v>
       </c>
       <c r="O64" s="1">
-        <v>1.16</v>
+        <v>1.07</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" t="s">
         <v>156</v>
       </c>
       <c r="C65" s="1">
         <v>22536.0</v>
       </c>
       <c r="D65" s="1">
-        <v>143.55</v>
+        <v>153.9</v>
       </c>
       <c r="E65" s="1">
         <v>124.7566187433</v>
       </c>
       <c r="F65" t="s">
         <v>66</v>
       </c>
       <c r="G65">
         <v>7.47</v>
       </c>
       <c r="H65" s="1">
         <v>376675.16</v>
       </c>
       <c r="I65" s="1">
-        <v>56477.35</v>
+        <v>87508.89</v>
       </c>
       <c r="J65" s="1">
-        <v>14.99364863879</v>
+        <v>23.2319248235</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>433152.51</v>
+        <v>464184.05</v>
       </c>
       <c r="N65" s="1">
-        <v>433152.51</v>
+        <v>464184.05</v>
       </c>
       <c r="O65" s="1">
-        <v>0.88</v>
+        <v>0.92</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>157</v>
       </c>
       <c r="B66" t="s">
         <v>158</v>
       </c>
       <c r="C66" s="1">
-        <v>312.0</v>
+        <v>301.0</v>
       </c>
       <c r="D66" s="1">
-        <v>1068.65</v>
+        <v>1070.11</v>
       </c>
       <c r="E66" s="1">
-        <v>1068.3992307692</v>
+        <v>1069.9179069767</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>333340.56</v>
+        <v>322045.29</v>
       </c>
       <c r="I66" s="1">
-        <v>78.24</v>
+        <v>57.82</v>
       </c>
       <c r="J66" s="1">
-        <v>0.023471491138072</v>
+        <v>0.017953996470496</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>333418.8</v>
+        <v>322103.11</v>
       </c>
       <c r="N66" s="1">
-        <v>333418.8</v>
+        <v>322103.11</v>
       </c>
       <c r="O66" s="1">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="1">
-        <v>19681.0</v>
+        <v>19157.0</v>
       </c>
       <c r="D67" s="1">
-        <v>15.89</v>
+        <v>17.84</v>
       </c>
       <c r="E67" s="1">
-        <v>13.6073497282</v>
+        <v>13.6073497938</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>267806.25</v>
+        <v>260676.0</v>
       </c>
       <c r="I67" s="1">
-        <v>44924.84</v>
+        <v>81084.88</v>
       </c>
       <c r="J67" s="1">
-        <v>16.775127540899</v>
+        <v>31.105617701668</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>312731.09</v>
+        <v>341760.88</v>
       </c>
       <c r="N67" s="1">
-        <v>312731.09</v>
+        <v>341760.88</v>
       </c>
       <c r="O67" s="1">
-        <v>0.63</v>
+        <v>0.68</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>161</v>
       </c>
       <c r="B68" t="s">
         <v>162</v>
       </c>
       <c r="C68" s="1">
         <v>6573.0</v>
       </c>
       <c r="D68" s="1">
-        <v>74.6</v>
+        <v>76.08</v>
       </c>
       <c r="E68" s="1">
         <v>118.1562178609</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>776640.82</v>
       </c>
       <c r="I68" s="1">
-        <v>-286295.02</v>
+        <v>-276566.98</v>
       </c>
       <c r="J68" s="1">
-        <v>-36.863246513363</v>
+        <v>-35.610667489767</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>490345.8</v>
+        <v>500073.84</v>
       </c>
       <c r="N68" s="1">
-        <v>490345.8</v>
+        <v>500073.84</v>
       </c>
       <c r="O68" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" t="s">
         <v>164</v>
       </c>
       <c r="C69" s="1">
-        <v>6966.0</v>
+        <v>6781.0</v>
       </c>
       <c r="D69" s="1">
-        <v>48.445</v>
+        <v>43.62</v>
       </c>
       <c r="E69" s="1">
-        <v>47.9398621878</v>
+        <v>47.9398628521</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>333949.08</v>
+        <v>325080.21</v>
       </c>
       <c r="I69" s="1">
-        <v>3518.79</v>
+        <v>-29292.99</v>
       </c>
       <c r="J69" s="1">
-        <v>1.0536905806119</v>
+        <v>-9.0110037765756</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>337467.87</v>
+        <v>295787.22</v>
       </c>
       <c r="N69" s="1">
-        <v>337467.87</v>
+        <v>295787.22</v>
       </c>
       <c r="O69" s="1">
-        <v>0.69</v>
+        <v>0.59</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>165</v>
       </c>
       <c r="B70" t="s">
         <v>166</v>
       </c>
       <c r="C70" s="1">
-        <v>3185.0</v>
+        <v>3100.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.7</v>
+        <v>100.15</v>
       </c>
       <c r="E70" s="1">
-        <v>55.7100345369</v>
+        <v>55.7100354839</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>177436.46</v>
+        <v>172701.11</v>
       </c>
       <c r="I70" s="1">
-        <v>143293.04</v>
+        <v>137763.89</v>
       </c>
       <c r="J70" s="1">
-        <v>80.757382107375</v>
+        <v>79.770124233712</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>320729.5</v>
+        <v>310465.0</v>
       </c>
       <c r="N70" s="1">
-        <v>320729.5</v>
+        <v>310465.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
         <v>168</v>
       </c>
       <c r="C71" s="1">
         <v>3768.0</v>
       </c>
       <c r="D71" s="1">
-        <v>86.38</v>
+        <v>75.48</v>
       </c>
       <c r="E71" s="1">
         <v>89.3262818471</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>336581.43</v>
       </c>
       <c r="I71" s="1">
-        <v>-11101.59</v>
+        <v>-52172.79</v>
       </c>
       <c r="J71" s="1">
-        <v>-3.2983370472934</v>
+        <v>-15.500792779923</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>325479.84</v>
+        <v>284408.64</v>
       </c>
       <c r="N71" s="1">
-        <v>325479.84</v>
+        <v>284408.64</v>
       </c>
       <c r="O71" s="1">
-        <v>0.66</v>
+        <v>0.56</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>169</v>
       </c>
       <c r="B72" t="s">
         <v>170</v>
       </c>
       <c r="C72" s="1">
-        <v>6842.0</v>
+        <v>6660.0</v>
       </c>
       <c r="D72" s="1">
-        <v>31.87</v>
+        <v>32.43</v>
       </c>
       <c r="E72" s="1">
-        <v>46.672277112</v>
+        <v>46.6722777778</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>319331.72</v>
+        <v>310837.37</v>
       </c>
       <c r="I72" s="1">
-        <v>-101277.18</v>
+        <v>-94853.57</v>
       </c>
       <c r="J72" s="1">
-        <v>-31.715352298857</v>
+        <v>-30.515497541367</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>218054.54</v>
+        <v>215983.8</v>
       </c>
       <c r="N72" s="1">
-        <v>218054.54</v>
+        <v>215983.8</v>
       </c>
       <c r="O72" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>171</v>
       </c>
       <c r="B73" t="s">
         <v>172</v>
       </c>
       <c r="C73" s="1">
-        <v>5459.0</v>
+        <v>5314.0</v>
       </c>
       <c r="D73" s="1">
-        <v>52.35</v>
+        <v>58.13</v>
       </c>
       <c r="E73" s="1">
-        <v>61.3313244184</v>
+        <v>61.3313248024</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>334807.7</v>
+        <v>325914.66</v>
       </c>
       <c r="I73" s="1">
-        <v>-49029.05</v>
+        <v>-17011.84</v>
       </c>
       <c r="J73" s="1">
-        <v>-14.643943374062</v>
+        <v>-5.2197222426263</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>285778.65</v>
+        <v>308902.82</v>
       </c>
       <c r="N73" s="1">
-        <v>285778.65</v>
+        <v>308902.82</v>
       </c>
       <c r="O73" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>173</v>
       </c>
       <c r="B74" t="s">
         <v>174</v>
       </c>
       <c r="C74" s="1">
-        <v>4271.0</v>
+        <v>4157.0</v>
       </c>
       <c r="D74" s="1">
-        <v>354.5</v>
+        <v>363.6</v>
       </c>
       <c r="E74" s="1">
-        <v>296.3920978694</v>
+        <v>296.3920976666</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H74" s="1">
-        <v>1265190.11</v>
+        <v>1231420.11</v>
       </c>
       <c r="I74" s="1">
-        <v>377413.09</v>
+        <v>424276.24</v>
       </c>
       <c r="J74" s="1">
-        <v>29.830543806575</v>
+        <v>34.454223749846</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1642603.2</v>
+        <v>1655696.35</v>
       </c>
       <c r="N74" s="1">
-        <v>1642603.2</v>
+        <v>1655696.35</v>
       </c>
       <c r="O74" s="1">
-        <v>3.34</v>
+        <v>3.29</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>176</v>
       </c>
       <c r="C75" s="1">
-        <v>5470.0</v>
+        <v>5324.0</v>
       </c>
       <c r="D75" s="1">
-        <v>676.7</v>
+        <v>651.2</v>
       </c>
       <c r="E75" s="1">
-        <v>401.634820841</v>
+        <v>401.6348215627</v>
       </c>
       <c r="F75" t="s">
         <v>49</v>
       </c>
       <c r="G75">
-        <v>10.57</v>
+        <v>10.68</v>
       </c>
       <c r="H75" s="1">
-        <v>199296.39</v>
+        <v>193976.96</v>
       </c>
       <c r="I75" s="1">
-        <v>150794.78</v>
+        <v>130586.68</v>
       </c>
       <c r="J75" s="1">
-        <v>75.663578251468</v>
+        <v>67.320716852146</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>350091.17</v>
+        <v>324563.64</v>
       </c>
       <c r="N75" s="1">
-        <v>350091.17</v>
+        <v>324563.64</v>
       </c>
       <c r="O75" s="1">
-        <v>0.71</v>
+        <v>0.64</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>177</v>
       </c>
       <c r="B76" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="1">
         <v>1840.0</v>
       </c>
       <c r="D76" s="1">
-        <v>302.2</v>
+        <v>346.6</v>
       </c>
       <c r="E76" s="1">
         <v>204.4760271739</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>376235.89</v>
       </c>
       <c r="I76" s="1">
-        <v>179812.11</v>
+        <v>261508.11</v>
       </c>
       <c r="J76" s="1">
-        <v>47.79238631381</v>
+        <v>69.506423217626</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>556048.0</v>
+        <v>637744.0</v>
       </c>
       <c r="N76" s="1">
-        <v>556048.0</v>
+        <v>637744.0</v>
       </c>
       <c r="O76" s="1">
-        <v>1.13</v>
+        <v>1.27</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>179</v>
       </c>
       <c r="B77" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="1">
-        <v>91974.0</v>
+        <v>89526.0</v>
       </c>
       <c r="D77" s="1">
-        <v>3.168</v>
+        <v>3.48</v>
       </c>
       <c r="E77" s="1">
-        <v>2.56789995</v>
+        <v>2.5678999397</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>236180.03</v>
+        <v>229893.81</v>
       </c>
       <c r="I77" s="1">
-        <v>55193.6</v>
+        <v>81656.67</v>
       </c>
       <c r="J77" s="1">
-        <v>23.369291637401</v>
+        <v>35.519299105965</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>291373.63</v>
+        <v>311550.48</v>
       </c>
       <c r="N77" s="1">
-        <v>291373.63</v>
+        <v>311550.48</v>
       </c>
       <c r="O77" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>181</v>
       </c>
       <c r="B78" t="s">
         <v>182</v>
       </c>
       <c r="C78" s="1">
-        <v>7645.0</v>
+        <v>7442.0</v>
       </c>
       <c r="D78" s="1">
-        <v>80.45</v>
+        <v>80.88</v>
       </c>
       <c r="E78" s="1">
-        <v>94.5264905167</v>
+        <v>94.5264901908</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>722655.02</v>
+        <v>703466.14</v>
       </c>
       <c r="I78" s="1">
-        <v>-107614.77</v>
+        <v>-101557.18</v>
       </c>
       <c r="J78" s="1">
-        <v>-14.891582708441</v>
+        <v>-14.436683477047</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>615040.25</v>
+        <v>601908.96</v>
       </c>
       <c r="N78" s="1">
-        <v>615040.25</v>
+        <v>601908.96</v>
       </c>
       <c r="O78" s="1">
-        <v>1.25</v>
+        <v>1.19</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>183</v>
       </c>
       <c r="B79" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="1">
-        <v>6473.0</v>
+        <v>6301.0</v>
       </c>
       <c r="D79" s="1">
-        <v>175.1</v>
+        <v>172.22</v>
       </c>
       <c r="E79" s="1">
-        <v>160.260560791</v>
+        <v>160.2605602285</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1037366.61</v>
+        <v>1009801.79</v>
       </c>
       <c r="I79" s="1">
-        <v>96055.69</v>
+        <v>75356.43</v>
       </c>
       <c r="J79" s="1">
-        <v>9.2595702497114</v>
+        <v>7.4624971698654</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1133422.3</v>
+        <v>1085158.22</v>
       </c>
       <c r="N79" s="1">
-        <v>1133422.3</v>
+        <v>1085158.22</v>
       </c>
       <c r="O79" s="1">
-        <v>2.3</v>
+        <v>2.15</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>185</v>
       </c>
       <c r="B80" t="s">
         <v>186</v>
       </c>
       <c r="C80" s="1">
-        <v>1156.0</v>
+        <v>3273.0</v>
       </c>
       <c r="D80" s="1">
-        <v>234.8</v>
+        <v>272.9</v>
       </c>
       <c r="E80" s="1">
-        <v>214.8279238754</v>
+        <v>159.9872380079</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>248341.08</v>
+        <v>523638.23</v>
       </c>
       <c r="I80" s="1">
-        <v>23087.72</v>
+        <v>369563.47</v>
       </c>
       <c r="J80" s="1">
-        <v>9.2967784468039</v>
+        <v>70.576105568152</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>271428.8</v>
+        <v>893201.7</v>
       </c>
       <c r="N80" s="1">
-        <v>271428.8</v>
+        <v>893201.7</v>
       </c>
       <c r="O80" s="1">
-        <v>0.55</v>
+        <v>1.77</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>187</v>
       </c>
       <c r="B81" t="s">
         <v>188</v>
       </c>
       <c r="C81" s="1">
-        <v>3362.0</v>
+        <v>5070.0</v>
       </c>
       <c r="D81" s="1">
-        <v>246.6</v>
+        <v>96.04</v>
       </c>
       <c r="E81" s="1">
-        <v>159.9872367638</v>
+        <v>87.8146745562</v>
       </c>
       <c r="F81" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G81">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H81" s="1">
-        <v>537877.09</v>
+        <v>477422.73</v>
       </c>
       <c r="I81" s="1">
-        <v>291192.11</v>
+        <v>55957.49</v>
       </c>
       <c r="J81" s="1">
-        <v>54.137295566911</v>
+        <v>11.720742747209</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>829069.2</v>
+        <v>533380.22</v>
       </c>
       <c r="N81" s="1">
-        <v>829069.2</v>
+        <v>533380.22</v>
       </c>
       <c r="O81" s="1">
-        <v>1.68</v>
+        <v>1.06</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>189</v>
       </c>
       <c r="B82" t="s">
         <v>190</v>
       </c>
       <c r="C82" s="1">
-        <v>5209.0</v>
+        <v>2685.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.16</v>
+        <v>164.85</v>
       </c>
       <c r="E82" s="1">
-        <v>87.8146746017</v>
+        <v>63.3624990689</v>
       </c>
       <c r="F82" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>490511.83</v>
+        <v>170128.31</v>
       </c>
       <c r="I82" s="1">
-        <v>41605.82</v>
+        <v>272493.94</v>
       </c>
       <c r="J82" s="1">
-        <v>8.4821236625424</v>
+        <v>160.16966253294</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>532117.65</v>
+        <v>442622.25</v>
       </c>
       <c r="N82" s="1">
-        <v>532117.65</v>
+        <v>442622.25</v>
       </c>
       <c r="O82" s="1">
-        <v>1.08</v>
+        <v>0.88</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>191</v>
       </c>
       <c r="B83" t="s">
         <v>192</v>
       </c>
       <c r="C83" s="1">
-        <v>2685.0</v>
+        <v>9064.0</v>
       </c>
       <c r="D83" s="1">
-        <v>147.95</v>
+        <v>42.39</v>
       </c>
       <c r="E83" s="1">
-        <v>63.3624990689</v>
+        <v>51.6460017652</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>170128.31</v>
+        <v>468119.36</v>
       </c>
       <c r="I83" s="1">
-        <v>227117.44</v>
+        <v>-83896.4</v>
       </c>
       <c r="J83" s="1">
-        <v>133.49773473915</v>
+        <v>-17.922010318052</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>397245.75</v>
+        <v>384222.96</v>
       </c>
       <c r="N83" s="1">
-        <v>397245.75</v>
+        <v>384222.96</v>
       </c>
       <c r="O83" s="1">
-        <v>0.81</v>
+        <v>0.76</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>193</v>
       </c>
       <c r="B84" t="s">
         <v>194</v>
       </c>
       <c r="C84" s="1">
-        <v>9064.0</v>
+        <v>3667.0</v>
       </c>
       <c r="D84" s="1">
-        <v>42.34</v>
+        <v>248.65</v>
       </c>
       <c r="E84" s="1">
-        <v>51.6460017652</v>
+        <v>155.3314016908</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>468119.36</v>
+        <v>569600.25</v>
       </c>
       <c r="I84" s="1">
-        <v>-84349.6</v>
+        <v>342199.3</v>
       </c>
       <c r="J84" s="1">
-        <v>-18.018823233459</v>
+        <v>60.077097929645</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>383769.76</v>
+        <v>911799.55</v>
       </c>
       <c r="N84" s="1">
-        <v>383769.76</v>
+        <v>911799.55</v>
       </c>
       <c r="O84" s="1">
-        <v>0.78</v>
+        <v>1.81</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>195</v>
       </c>
       <c r="B85" t="s">
         <v>196</v>
       </c>
       <c r="C85" s="1">
-        <v>4311.0</v>
+        <v>1383.0</v>
       </c>
       <c r="D85" s="1">
-        <v>260.35</v>
+        <v>157.45</v>
       </c>
       <c r="E85" s="1">
-        <v>155.331401067</v>
+        <v>171.0413376717</v>
       </c>
       <c r="F85" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G85">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H85" s="1">
-        <v>669633.67</v>
+        <v>252976.1</v>
       </c>
       <c r="I85" s="1">
-        <v>452735.18</v>
+        <v>-14446.85</v>
       </c>
       <c r="J85" s="1">
-        <v>67.609381111317</v>
+        <v>-5.7107568659648</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1122368.85</v>
+        <v>238529.25</v>
       </c>
       <c r="N85" s="1">
-        <v>1122368.85</v>
+        <v>238529.25</v>
       </c>
       <c r="O85" s="1">
-        <v>2.28</v>
+        <v>0.47</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>197</v>
       </c>
       <c r="B86" t="s">
         <v>198</v>
       </c>
       <c r="C86" s="1">
-        <v>1421.0</v>
+        <v>696.0</v>
       </c>
       <c r="D86" s="1">
-        <v>150.15</v>
+        <v>495.65</v>
       </c>
       <c r="E86" s="1">
-        <v>171.0413370866</v>
+        <v>503.625316092</v>
       </c>
       <c r="F86" t="s">
-        <v>28</v>
+        <v>199</v>
       </c>
       <c r="G86">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
       <c r="H86" s="1">
-        <v>259927.0</v>
+        <v>298433.02</v>
       </c>
       <c r="I86" s="1">
-        <v>-28450.84</v>
+        <v>-6046.36</v>
       </c>
       <c r="J86" s="1">
-        <v>-10.945703986119</v>
+        <v>-2.0260358589006</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>231476.16</v>
+        <v>292386.66</v>
       </c>
       <c r="N86" s="1">
-        <v>231476.16</v>
+        <v>292386.66</v>
       </c>
       <c r="O86" s="1">
-        <v>0.47</v>
+        <v>0.58</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B87" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>578.0</v>
+        <v>45862.0</v>
       </c>
       <c r="D87" s="1">
-        <v>508.58</v>
+        <v>79.74</v>
       </c>
       <c r="E87" s="1">
-        <v>512.9529065744</v>
+        <v>59.7936001483</v>
       </c>
       <c r="F87" t="s">
-        <v>201</v>
+        <v>49</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>10.68</v>
       </c>
       <c r="H87" s="1">
-        <v>252684.01</v>
+        <v>248145.33</v>
       </c>
       <c r="I87" s="1">
-        <v>-3397.0</v>
+        <v>94209.65</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.3443668240028</v>
+        <v>37.965513999397</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>249287.01</v>
+        <v>342354.98</v>
       </c>
       <c r="N87" s="1">
-        <v>249287.01</v>
+        <v>342354.98</v>
       </c>
       <c r="O87" s="1">
-        <v>0.51</v>
+        <v>0.68</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
-        <v>47116.0</v>
+        <v>18519.0</v>
       </c>
       <c r="D88" s="1">
-        <v>75.8</v>
+        <v>28.855</v>
       </c>
       <c r="E88" s="1">
-        <v>59.7936000509</v>
+        <v>26.5733489929</v>
       </c>
       <c r="F88" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="G88">
-        <v>10.57</v>
+        <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>254930.34</v>
+        <v>492111.85</v>
       </c>
       <c r="I88" s="1">
-        <v>82850.71</v>
+        <v>42253.9</v>
       </c>
       <c r="J88" s="1">
-        <v>32.499352568235</v>
+        <v>8.5862390836555</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>337781.05</v>
+        <v>534365.75</v>
       </c>
       <c r="N88" s="1">
-        <v>337781.05</v>
+        <v>534365.75</v>
       </c>
       <c r="O88" s="1">
-        <v>0.69</v>
+        <v>1.06</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>18519.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D89" s="1">
-        <v>24.1</v>
+        <v>131.05</v>
       </c>
       <c r="E89" s="1">
-        <v>26.5733489929</v>
+        <v>130.9231112277</v>
       </c>
       <c r="F89" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G89">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H89" s="1">
-        <v>492111.85</v>
+        <v>269651.41</v>
       </c>
       <c r="I89" s="1">
-        <v>-45803.95</v>
+        <v>3961.58</v>
       </c>
       <c r="J89" s="1">
-        <v>-9.3076299625786</v>
+        <v>1.469148631561</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>446307.9</v>
+        <v>273612.99</v>
       </c>
       <c r="N89" s="1">
-        <v>446307.9</v>
+        <v>273612.99</v>
       </c>
       <c r="O89" s="1">
-        <v>0.91</v>
+        <v>0.54</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>1220.0</v>
+        <v>17954.0</v>
       </c>
       <c r="D90" s="1">
-        <v>124.15</v>
+        <v>37.6</v>
       </c>
       <c r="E90" s="1">
-        <v>130.8600245902</v>
+        <v>23.5765261223</v>
       </c>
       <c r="F90" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G90">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>171087.58</v>
+        <v>423292.95</v>
       </c>
       <c r="I90" s="1">
-        <v>-6766.45</v>
+        <v>251777.45</v>
       </c>
       <c r="J90" s="1">
-        <v>-3.954962715587</v>
+        <v>59.480662269476</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>164321.13</v>
+        <v>675070.4</v>
       </c>
       <c r="N90" s="1">
-        <v>164321.13</v>
+        <v>675070.4</v>
       </c>
       <c r="O90" s="1">
-        <v>0.33</v>
+        <v>1.34</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>17954.0</v>
+        <v>2099.0</v>
       </c>
       <c r="D91" s="1">
-        <v>32.74</v>
+        <v>254.2</v>
       </c>
       <c r="E91" s="1">
-        <v>23.5765261223</v>
+        <v>215.8727965698</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>423292.95</v>
+        <v>453117.0</v>
       </c>
       <c r="I91" s="1">
-        <v>164521.01</v>
+        <v>80448.8</v>
       </c>
       <c r="J91" s="1">
-        <v>38.866938369751</v>
+        <v>17.754531390347</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>587813.96</v>
+        <v>533565.8</v>
       </c>
       <c r="N91" s="1">
-        <v>587813.96</v>
+        <v>533565.8</v>
       </c>
       <c r="O91" s="1">
-        <v>1.19</v>
+        <v>1.06</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>2099.0</v>
+        <v>2040.0</v>
       </c>
       <c r="D92" s="1">
-        <v>257.0</v>
+        <v>248.4</v>
       </c>
       <c r="E92" s="1">
-        <v>215.8727965698</v>
+        <v>119.8020490196</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>453117.0</v>
+        <v>244396.18</v>
       </c>
       <c r="I92" s="1">
-        <v>86326.0</v>
+        <v>262339.82</v>
       </c>
       <c r="J92" s="1">
-        <v>19.051591531547</v>
+        <v>107.34202965038</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>539443.0</v>
+        <v>506736.0</v>
       </c>
       <c r="N92" s="1">
-        <v>539443.0</v>
+        <v>506736.0</v>
       </c>
       <c r="O92" s="1">
-        <v>1.1</v>
+        <v>1.01</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>2040.0</v>
+        <v>8184.0</v>
       </c>
       <c r="D93" s="1">
-        <v>260.6</v>
+        <v>73.76</v>
       </c>
       <c r="E93" s="1">
-        <v>119.8020490196</v>
+        <v>77.6714833822</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>244396.18</v>
+        <v>635663.42</v>
       </c>
       <c r="I93" s="1">
-        <v>287227.82</v>
+        <v>-32011.58</v>
       </c>
       <c r="J93" s="1">
-        <v>117.52549487476</v>
+        <v>-5.0359323806929</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>531624.0</v>
+        <v>603651.84</v>
       </c>
       <c r="N93" s="1">
-        <v>531624.0</v>
+        <v>603651.84</v>
       </c>
       <c r="O93" s="1">
-        <v>1.08</v>
+        <v>1.2</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>11470.0</v>
+        <v>3947.0</v>
       </c>
       <c r="D94" s="1">
-        <v>19.52</v>
+        <v>61.68</v>
       </c>
       <c r="E94" s="1">
-        <v>15.8816242371</v>
+        <v>47.9672890803</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>182162.23</v>
+        <v>218055.74</v>
       </c>
       <c r="I94" s="1">
-        <v>41732.17</v>
+        <v>25395.22</v>
       </c>
       <c r="J94" s="1">
-        <v>22.909342952159</v>
+        <v>11.646205690343</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>223894.4</v>
+        <v>243450.96</v>
       </c>
       <c r="N94" s="1">
-        <v>223894.4</v>
+        <v>243450.96</v>
       </c>
       <c r="O94" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>3947.0</v>
+        <v>11909.0</v>
       </c>
       <c r="D95" s="1">
-        <v>57.84</v>
+        <v>18.82</v>
       </c>
       <c r="E95" s="1">
-        <v>47.9672890803</v>
+        <v>27.6890318247</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>218055.74</v>
+        <v>329748.68</v>
       </c>
       <c r="I95" s="1">
-        <v>10238.74</v>
+        <v>-105621.3</v>
       </c>
       <c r="J95" s="1">
-        <v>4.6954691493102</v>
+        <v>-32.030848463139</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>228294.48</v>
+        <v>224127.38</v>
       </c>
       <c r="N95" s="1">
-        <v>228294.48</v>
+        <v>224127.38</v>
       </c>
       <c r="O95" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>12235.0</v>
+        <v>17686.0</v>
       </c>
       <c r="D96" s="1">
-        <v>20.61</v>
+        <v>35.43</v>
       </c>
       <c r="E96" s="1">
-        <v>27.6890314671</v>
+        <v>28.5219393871</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>338775.3</v>
+        <v>504439.02</v>
       </c>
       <c r="I96" s="1">
-        <v>-86611.95</v>
+        <v>122175.96</v>
       </c>
       <c r="J96" s="1">
-        <v>-25.566193875409</v>
+        <v>24.220164411548</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>252163.35</v>
+        <v>626614.98</v>
       </c>
       <c r="N96" s="1">
-        <v>252163.35</v>
+        <v>626614.98</v>
       </c>
       <c r="O96" s="1">
-        <v>0.51</v>
+        <v>1.24</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>18170.0</v>
+        <v>16775.0</v>
       </c>
       <c r="D97" s="1">
-        <v>31.53</v>
+        <v>159.75</v>
       </c>
       <c r="E97" s="1">
-        <v>28.5219394606</v>
+        <v>124.1900387481</v>
       </c>
       <c r="F97" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="G97">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H97" s="1">
-        <v>518243.64</v>
+        <v>279066.37</v>
       </c>
       <c r="I97" s="1">
-        <v>54656.46</v>
+        <v>79589.68</v>
       </c>
       <c r="J97" s="1">
-        <v>10.546479644207</v>
+        <v>28.519982540354</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>572900.1</v>
+        <v>358656.05</v>
       </c>
       <c r="N97" s="1">
-        <v>572900.1</v>
+        <v>358656.05</v>
       </c>
       <c r="O97" s="1">
-        <v>1.16</v>
+        <v>0.71</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>16775.0</v>
+        <v>16231.0</v>
       </c>
       <c r="D98" s="1">
-        <v>194.8</v>
+        <v>28.25</v>
       </c>
       <c r="E98" s="1">
-        <v>124.1900387481</v>
+        <v>29.8059632801</v>
       </c>
       <c r="F98" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="G98">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>279066.37</v>
+        <v>483780.59</v>
       </c>
       <c r="I98" s="1">
-        <v>158468.11</v>
+        <v>-25254.84</v>
       </c>
       <c r="J98" s="1">
-        <v>56.785097394573</v>
+        <v>-5.2203086527304</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>437534.48</v>
+        <v>458525.75</v>
       </c>
       <c r="N98" s="1">
-        <v>437534.48</v>
+        <v>458525.75</v>
       </c>
       <c r="O98" s="1">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
-        <v>16231.0</v>
+        <v>6282.0</v>
       </c>
       <c r="D99" s="1">
-        <v>24.37</v>
+        <v>66.1</v>
       </c>
       <c r="E99" s="1">
-        <v>29.8059632801</v>
+        <v>119.6944715059</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>483780.59</v>
+        <v>751920.67</v>
       </c>
       <c r="I99" s="1">
-        <v>-88231.12</v>
+        <v>-336680.47</v>
       </c>
       <c r="J99" s="1">
-        <v>-18.237837942196</v>
+        <v>-44.776062613095</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>395549.47</v>
+        <v>415240.2</v>
       </c>
       <c r="N99" s="1">
-        <v>395549.47</v>
+        <v>415240.2</v>
       </c>
       <c r="O99" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>6454.0</v>
+        <v>671.0</v>
       </c>
       <c r="D100" s="1">
-        <v>80.2</v>
+        <v>578.8</v>
       </c>
       <c r="E100" s="1">
-        <v>119.6944716455</v>
+        <v>543.4621162444</v>
       </c>
       <c r="F100" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H100" s="1">
-        <v>772508.12</v>
+        <v>389638.92</v>
       </c>
       <c r="I100" s="1">
-        <v>-254897.32</v>
+        <v>35790.81</v>
       </c>
       <c r="J100" s="1">
-        <v>-32.996069996002</v>
+        <v>9.1856352543016</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>517610.8</v>
+        <v>425429.73</v>
       </c>
       <c r="N100" s="1">
-        <v>517610.8</v>
+        <v>425429.73</v>
       </c>
       <c r="O100" s="1">
-        <v>1.05</v>
+        <v>0.84</v>
       </c>
       <c r="P100">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P101">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>