--- v1 (2026-05-26)
+++ v2 (2026-06-20)
@@ -118,51 +118,51 @@
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON INC</t>
+    <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
@@ -196,50 +196,56 @@
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA</t>
+  </si>
+  <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000120172</t>
   </si>
   <si>
     <t>CARREFOUR SA</t>
@@ -472,117 +478,111 @@
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
-    <t>FR001400KPZ3</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
-    <t>CH0012032048</t>
-[...2 lines deleted...]
-    <t>ROCHE HOLDING PAR AG</t>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>SE0021921269</t>
   </si>
   <si>
     <t>SAAB CLASS B</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
@@ -607,141 +607,141 @@
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
+    <t>FR0000130809</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
-    <t>SWISS RE LTD</t>
+    <t>SWISS RE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>NL0015000IY2</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
-    <t>ZURICH INSURANCE GROUP LTD</t>
+    <t>ZURICH INSURANCE GROUP AG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1105,95 +1105,95 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1285.3814</v>
+        <v>1287.1314</v>
       </c>
       <c r="D2">
-        <v>39129.85</v>
+        <v>34673.78</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>50296788.17</v>
+        <v>44629716.12</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>50296788.17</v>
+        <v>44629716.12</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>52.0</v>
       </c>
       <c r="D3">
-        <v>1780.43</v>
+        <v>1577.2</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>92582.6</v>
+        <v>82014.67</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>92582.6</v>
+        <v>82014.67</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1245,4984 +1245,4984 @@
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
         <v>10044.0</v>
       </c>
       <c r="D2" s="1">
-        <v>71.04</v>
+        <v>64.46</v>
       </c>
       <c r="E2" s="1">
         <v>35.2194583831</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
         <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>347129.47</v>
       </c>
       <c r="I2" s="1">
-        <v>434473.95</v>
+        <v>363674.99</v>
       </c>
       <c r="J2" s="1">
-        <v>125.16193165622</v>
+        <v>104.76638298673</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>781603.42</v>
+        <v>710804.46</v>
       </c>
       <c r="N2" s="1">
-        <v>781603.42</v>
+        <v>710804.46</v>
       </c>
       <c r="O2" s="1">
-        <v>1.55</v>
+        <v>1.59</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
         <v>209.0</v>
       </c>
       <c r="D3" s="1">
-        <v>992.3</v>
+        <v>863.5</v>
       </c>
       <c r="E3" s="1">
         <v>1168.8058851675</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>244280.43</v>
       </c>
       <c r="I3" s="1">
-        <v>-36889.73</v>
+        <v>-63808.93</v>
       </c>
       <c r="J3" s="1">
-        <v>-15.101385731145</v>
+        <v>-26.121179662243</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>207390.7</v>
+        <v>180471.5</v>
       </c>
       <c r="N3" s="1">
-        <v>207390.7</v>
+        <v>180471.5</v>
       </c>
       <c r="O3" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
-        <v>2971.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D4" s="1">
-        <v>186.74</v>
+        <v>160.92</v>
       </c>
       <c r="E4" s="1">
-        <v>149.0550185123</v>
+        <v>150.8098739496</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>442842.46</v>
+        <v>502498.5</v>
       </c>
       <c r="I4" s="1">
-        <v>111962.08</v>
+        <v>33686.94</v>
       </c>
       <c r="J4" s="1">
-        <v>25.282598240467</v>
+        <v>6.7038886683244</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>554804.54</v>
+        <v>536185.44</v>
       </c>
       <c r="N4" s="1">
-        <v>554804.54</v>
+        <v>536185.44</v>
       </c>
       <c r="O4" s="1">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>12094.0</v>
       </c>
       <c r="D5" s="1">
-        <v>66.76</v>
+        <v>58.22</v>
       </c>
       <c r="E5" s="1">
         <v>84.8464403837</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
         <v>0.91</v>
       </c>
       <c r="H5" s="1">
         <v>945533.94</v>
       </c>
       <c r="I5" s="1">
-        <v>-61104.71</v>
+        <v>-172505.8</v>
       </c>
       <c r="J5" s="1">
-        <v>-6.4624554883773</v>
+        <v>-18.244273706346</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>884429.23</v>
+        <v>773028.14</v>
       </c>
       <c r="N5" s="1">
-        <v>884429.23</v>
+        <v>773028.14</v>
       </c>
       <c r="O5" s="1">
-        <v>1.76</v>
+        <v>1.73</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
         <v>2120.0</v>
       </c>
       <c r="D6" s="1">
-        <v>384.7</v>
+        <v>347.6</v>
       </c>
       <c r="E6" s="1">
         <v>239.5341320755</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>507812.36</v>
       </c>
       <c r="I6" s="1">
-        <v>307751.64</v>
+        <v>229099.64</v>
       </c>
       <c r="J6" s="1">
-        <v>60.603416584819</v>
+        <v>45.115018468633</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>815564.0</v>
+        <v>736912.0</v>
       </c>
       <c r="N6" s="1">
-        <v>815564.0</v>
+        <v>736912.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.62</v>
+        <v>1.65</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
         <v>13851.0</v>
       </c>
       <c r="D7" s="1">
-        <v>28.15</v>
+        <v>23.19</v>
       </c>
       <c r="E7" s="1">
         <v>26.2123001949</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>363066.57</v>
       </c>
       <c r="I7" s="1">
-        <v>26839.08</v>
+        <v>-41861.88</v>
       </c>
       <c r="J7" s="1">
-        <v>7.3923302825705</v>
+        <v>-11.530083863133</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>389905.65</v>
+        <v>321204.69</v>
       </c>
       <c r="N7" s="1">
-        <v>389905.65</v>
+        <v>321204.69</v>
       </c>
       <c r="O7" s="1">
-        <v>0.77</v>
+        <v>0.72</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
         <v>7581.0</v>
       </c>
       <c r="D8" s="1">
-        <v>67.42</v>
+        <v>59.16</v>
       </c>
       <c r="E8" s="1">
         <v>57.2466429231</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>433986.8</v>
       </c>
       <c r="I8" s="1">
-        <v>77124.22</v>
+        <v>14505.16</v>
       </c>
       <c r="J8" s="1">
-        <v>17.771098107131</v>
+        <v>3.3423044203188</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>511111.02</v>
+        <v>448491.96</v>
       </c>
       <c r="N8" s="1">
-        <v>511111.02</v>
+        <v>448491.96</v>
       </c>
       <c r="O8" s="1">
-        <v>1.01</v>
+        <v>1.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
         <v>6945.0</v>
       </c>
       <c r="D9" s="1">
-        <v>43.3</v>
+        <v>32.96</v>
       </c>
       <c r="E9" s="1">
         <v>32.788774658</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>227718.04</v>
       </c>
       <c r="I9" s="1">
-        <v>73000.46</v>
+        <v>1189.16</v>
       </c>
       <c r="J9" s="1">
-        <v>32.057389919569</v>
+        <v>0.52220719974579</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>300718.5</v>
+        <v>228907.2</v>
       </c>
       <c r="N9" s="1">
-        <v>300718.5</v>
+        <v>228907.2</v>
       </c>
       <c r="O9" s="1">
-        <v>0.6</v>
+        <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1">
         <v>502.0</v>
       </c>
       <c r="D10" s="1">
-        <v>652.0</v>
+        <v>584.8</v>
       </c>
       <c r="E10" s="1">
         <v>516.5262948207</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>259296.2</v>
       </c>
       <c r="I10" s="1">
-        <v>68007.8</v>
+        <v>34273.4</v>
       </c>
       <c r="J10" s="1">
-        <v>26.227842907069</v>
+        <v>13.217856644255</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>327304.0</v>
+        <v>293569.6</v>
       </c>
       <c r="N10" s="1">
-        <v>327304.0</v>
+        <v>293569.6</v>
       </c>
       <c r="O10" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1">
-        <v>2013.0</v>
+        <v>2122.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1232.4</v>
+        <v>1128.2</v>
       </c>
       <c r="E11" s="1">
-        <v>573.707550919</v>
+        <v>605.5538077286</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1154873.3</v>
+        <v>1284985.18</v>
       </c>
       <c r="I11" s="1">
-        <v>1325947.9</v>
+        <v>1109055.22</v>
       </c>
       <c r="J11" s="1">
-        <v>114.81327865143</v>
+        <v>86.308794627499</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2480821.2</v>
+        <v>2394040.4</v>
       </c>
       <c r="N11" s="1">
-        <v>2480821.2</v>
+        <v>2394040.4</v>
       </c>
       <c r="O11" s="1">
-        <v>4.92</v>
+        <v>5.35</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="1">
         <v>16159.0</v>
       </c>
       <c r="D12" s="1">
-        <v>194.7</v>
+        <v>158.05</v>
       </c>
       <c r="E12" s="1">
         <v>153.2498001114</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
       <c r="G12">
-        <v>10.68</v>
+        <v>10.81</v>
       </c>
       <c r="H12" s="1">
         <v>220023.42</v>
       </c>
       <c r="I12" s="1">
-        <v>74505.44</v>
+        <v>16299.5</v>
       </c>
       <c r="J12" s="1">
-        <v>33.862504273409</v>
+        <v>7.4080750131054</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>294528.86</v>
+        <v>236322.92</v>
       </c>
       <c r="N12" s="1">
-        <v>294528.86</v>
+        <v>236322.92</v>
       </c>
       <c r="O12" s="1">
-        <v>0.58</v>
+        <v>0.53</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>8361.0</v>
+        <v>12243.0</v>
       </c>
       <c r="D13" s="1">
-        <v>40.86</v>
+        <v>37.7</v>
       </c>
       <c r="E13" s="1">
-        <v>32.1241741418</v>
+        <v>34.302769746</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>268590.22</v>
+        <v>419968.81</v>
       </c>
       <c r="I13" s="1">
-        <v>73040.24</v>
+        <v>41592.29</v>
       </c>
       <c r="J13" s="1">
-        <v>27.193931335251</v>
+        <v>9.9036616552548</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>341630.46</v>
+        <v>461561.1</v>
       </c>
       <c r="N13" s="1">
-        <v>341630.46</v>
+        <v>461561.1</v>
       </c>
       <c r="O13" s="1">
-        <v>0.68</v>
+        <v>1.03</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>40769.0</v>
       </c>
       <c r="D14" s="1">
-        <v>20.1</v>
+        <v>17.925</v>
       </c>
       <c r="E14" s="1">
         <v>16.1406865511</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>658039.65</v>
       </c>
       <c r="I14" s="1">
-        <v>161417.25</v>
+        <v>72744.68</v>
       </c>
       <c r="J14" s="1">
-        <v>24.530018821814</v>
+        <v>11.054756350928</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>819456.9</v>
+        <v>730784.33</v>
       </c>
       <c r="N14" s="1">
-        <v>819456.9</v>
+        <v>730784.33</v>
       </c>
       <c r="O14" s="1">
         <v>1.63</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
         <v>99836.0</v>
       </c>
       <c r="D15" s="1">
-        <v>11.098</v>
+        <v>9.245</v>
       </c>
       <c r="E15" s="1">
         <v>5.3033281582</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>529463.07</v>
       </c>
       <c r="I15" s="1">
-        <v>578516.86</v>
+        <v>393520.75</v>
       </c>
       <c r="J15" s="1">
-        <v>109.26481803537</v>
+        <v>74.324494435466</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1107979.93</v>
+        <v>922983.82</v>
       </c>
       <c r="N15" s="1">
-        <v>1107979.93</v>
+        <v>922983.82</v>
       </c>
       <c r="O15" s="1">
-        <v>2.2</v>
+        <v>2.06</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>3388.0</v>
       </c>
       <c r="D16" s="1">
-        <v>96.4</v>
+        <v>90.7</v>
       </c>
       <c r="E16" s="1">
         <v>111.866322314</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>379003.1</v>
       </c>
       <c r="I16" s="1">
-        <v>-52399.9</v>
+        <v>-71711.5</v>
       </c>
       <c r="J16" s="1">
-        <v>-13.825718048216</v>
+        <v>-18.921085342046</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>326603.2</v>
+        <v>307291.6</v>
       </c>
       <c r="N16" s="1">
-        <v>326603.2</v>
+        <v>307291.6</v>
       </c>
       <c r="O16" s="1">
-        <v>0.65</v>
+        <v>0.69</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
         <v>2536.0</v>
       </c>
       <c r="D17" s="1">
-        <v>88.84</v>
+        <v>75.76</v>
       </c>
       <c r="E17" s="1">
         <v>81.3380954259</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>206273.41</v>
       </c>
       <c r="I17" s="1">
-        <v>19024.83</v>
+        <v>-14146.05</v>
       </c>
       <c r="J17" s="1">
-        <v>9.2231131487088</v>
+        <v>-6.8579125152389</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>225298.24</v>
+        <v>192127.36</v>
       </c>
       <c r="N17" s="1">
-        <v>225298.24</v>
+        <v>192127.36</v>
       </c>
       <c r="O17" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>9907.0</v>
+        <v>2694.0</v>
       </c>
       <c r="D18" s="1">
-        <v>699.6</v>
+        <v>82.13</v>
       </c>
       <c r="E18" s="1">
-        <v>301.4705511255</v>
+        <v>85.0125983667</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>10.68</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>271267.19</v>
+        <v>229023.94</v>
       </c>
       <c r="I18" s="1">
-        <v>377575.46</v>
+        <v>-7765.72</v>
       </c>
       <c r="J18" s="1">
-        <v>139.18950537291</v>
+        <v>-3.3907896266216</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>648842.65</v>
+        <v>221258.22</v>
       </c>
       <c r="N18" s="1">
-        <v>648842.65</v>
+        <v>221258.22</v>
       </c>
       <c r="O18" s="1">
-        <v>1.29</v>
+        <v>0.49</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>2816.0</v>
+        <v>4389.0</v>
       </c>
       <c r="D19" s="1">
-        <v>104.7</v>
+        <v>540.0</v>
       </c>
       <c r="E19" s="1">
-        <v>162.5754651989</v>
+        <v>301.4705513784</v>
       </c>
       <c r="F19" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="G19">
-        <v>1.0</v>
+        <v>10.81</v>
       </c>
       <c r="H19" s="1">
-        <v>457812.51</v>
+        <v>120176.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-162977.31</v>
+        <v>99132.06</v>
       </c>
       <c r="J19" s="1">
-        <v>-35.599138608073</v>
+        <v>82.488510054477</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>294835.2</v>
+        <v>219308.87</v>
       </c>
       <c r="N19" s="1">
-        <v>294835.2</v>
+        <v>219308.87</v>
       </c>
       <c r="O19" s="1">
-        <v>0.59</v>
+        <v>0.49</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>3711.0</v>
+        <v>2816.0</v>
       </c>
       <c r="D20" s="1">
-        <v>983.8</v>
+        <v>98.58</v>
       </c>
       <c r="E20" s="1">
-        <v>768.3517057397</v>
+        <v>162.5754651989</v>
       </c>
       <c r="F20" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>382019.2</v>
+        <v>457812.51</v>
       </c>
       <c r="I20" s="1">
-        <v>106602.26</v>
+        <v>-180211.23</v>
       </c>
       <c r="J20" s="1">
-        <v>27.904948232968</v>
+        <v>-39.363544259636</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>488621.46</v>
+        <v>277601.28</v>
       </c>
       <c r="N20" s="1">
-        <v>488621.46</v>
+        <v>277601.28</v>
       </c>
       <c r="O20" s="1">
-        <v>0.97</v>
+        <v>0.62</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" t="s">
         <v>67</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>2678.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>793.2</v>
+      </c>
+      <c r="E21" s="1">
+        <v>768.3517064974</v>
+      </c>
+      <c r="F21" t="s">
         <v>68</v>
       </c>
-      <c r="C21" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H21" s="1">
-        <v>229521.6</v>
+        <v>275679.71</v>
       </c>
       <c r="I21" s="1">
-        <v>11817.8</v>
+        <v>8635.44</v>
       </c>
       <c r="J21" s="1">
-        <v>5.1488835909126</v>
+        <v>3.1324176886286</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>241339.4</v>
+        <v>284315.15</v>
       </c>
       <c r="N21" s="1">
-        <v>241339.4</v>
+        <v>284315.15</v>
       </c>
       <c r="O21" s="1">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
-        <v>18701.0</v>
+        <v>15079.0</v>
       </c>
       <c r="D22" s="1">
-        <v>35.98</v>
+        <v>15.245</v>
       </c>
       <c r="E22" s="1">
-        <v>11.1180947543</v>
+        <v>15.2212746203</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>207919.49</v>
+        <v>229521.6</v>
       </c>
       <c r="I22" s="1">
-        <v>464942.49</v>
+        <v>357.76</v>
       </c>
       <c r="J22" s="1">
-        <v>223.61659794375</v>
+        <v>0.15587203993001</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>672861.98</v>
+        <v>229879.36</v>
       </c>
       <c r="N22" s="1">
-        <v>672861.98</v>
+        <v>229879.36</v>
       </c>
       <c r="O22" s="1">
-        <v>1.34</v>
+        <v>0.51</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>5968.0</v>
+        <v>18701.0</v>
       </c>
       <c r="D23" s="1">
-        <v>86.86</v>
+        <v>30.33</v>
       </c>
       <c r="E23" s="1">
-        <v>56.5650033512</v>
+        <v>11.1180947543</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>337579.94</v>
+        <v>207919.49</v>
       </c>
       <c r="I23" s="1">
-        <v>180800.54</v>
+        <v>359281.84</v>
       </c>
       <c r="J23" s="1">
-        <v>53.557844698947</v>
+        <v>172.79853851123</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>518380.48</v>
+        <v>567201.33</v>
       </c>
       <c r="N23" s="1">
-        <v>518380.48</v>
+        <v>567201.33</v>
       </c>
       <c r="O23" s="1">
-        <v>1.03</v>
+        <v>1.27</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>2963.0</v>
+        <v>5968.0</v>
       </c>
       <c r="D24" s="1">
-        <v>162.7</v>
+        <v>68.08</v>
       </c>
       <c r="E24" s="1">
-        <v>126.4182585218</v>
+        <v>56.5650033512</v>
       </c>
       <c r="F24" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>337579.94</v>
+      </c>
+      <c r="I24" s="1">
+        <v>68721.5</v>
+      </c>
+      <c r="J24" s="1">
+        <v>20.357104157315</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>406301.44</v>
+      </c>
+      <c r="N24" s="1">
+        <v>406301.44</v>
+      </c>
+      <c r="O24" s="1">
         <v>0.91</v>
-      </c>
-[...22 lines deleted...]
-        <v>1.05</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>3995.0</v>
+        <v>2963.0</v>
       </c>
       <c r="D25" s="1">
-        <v>72.7</v>
+        <v>130.4</v>
       </c>
       <c r="E25" s="1">
-        <v>71.5841176471</v>
+        <v>126.4182585218</v>
       </c>
       <c r="F25" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G25">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H25" s="1">
-        <v>285978.55</v>
+        <v>386936.02</v>
       </c>
       <c r="I25" s="1">
-        <v>4457.95</v>
+        <v>37255.89</v>
       </c>
       <c r="J25" s="1">
-        <v>1.5588406892755</v>
+        <v>9.6284367632664</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>290436.5</v>
+        <v>424191.91</v>
       </c>
       <c r="N25" s="1">
-        <v>290436.5</v>
+        <v>424191.91</v>
       </c>
       <c r="O25" s="1">
-        <v>0.58</v>
+        <v>0.95</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>29693.0</v>
+        <v>3995.0</v>
       </c>
       <c r="D26" s="1">
-        <v>18.385</v>
+        <v>68.5</v>
       </c>
       <c r="E26" s="1">
-        <v>31.3518825986</v>
+        <v>71.5841176471</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>930931.45</v>
+        <v>285978.55</v>
       </c>
       <c r="I26" s="1">
-        <v>-385025.64</v>
+        <v>-12321.05</v>
       </c>
       <c r="J26" s="1">
-        <v>-41.359182784081</v>
+        <v>-4.3083825692521</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>545905.81</v>
+        <v>273657.5</v>
       </c>
       <c r="N26" s="1">
-        <v>545905.81</v>
+        <v>273657.5</v>
       </c>
       <c r="O26" s="1">
-        <v>1.08</v>
+        <v>0.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>8834.0</v>
+        <v>29693.0</v>
       </c>
       <c r="D27" s="1">
-        <v>31.04</v>
+        <v>17.2</v>
       </c>
       <c r="E27" s="1">
-        <v>31.1453531809</v>
+        <v>31.3518825986</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>275138.05</v>
+        <v>930931.45</v>
       </c>
       <c r="I27" s="1">
-        <v>-930.69</v>
+        <v>-420211.85</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.33826291928725</v>
+        <v>-45.138860654026</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>274207.36</v>
+        <v>510719.6</v>
       </c>
       <c r="N27" s="1">
-        <v>274207.36</v>
+        <v>510719.6</v>
       </c>
       <c r="O27" s="1">
-        <v>0.54</v>
+        <v>1.14</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>1049.0</v>
+        <v>8834.0</v>
       </c>
       <c r="D28" s="1">
-        <v>226.5</v>
+        <v>24.76</v>
       </c>
       <c r="E28" s="1">
-        <v>230.6534032412</v>
+        <v>31.1453531809</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>241955.42</v>
+        <v>275138.05</v>
       </c>
       <c r="I28" s="1">
-        <v>-4356.92</v>
+        <v>-56408.21</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.8007118832056</v>
+        <v>-20.501784467834</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>237598.5</v>
+        <v>218729.84</v>
       </c>
       <c r="N28" s="1">
-        <v>237598.5</v>
+        <v>218729.84</v>
       </c>
       <c r="O28" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
-        <v>21065.0</v>
+        <v>1096.0</v>
       </c>
       <c r="D29" s="1">
-        <v>32.91</v>
+        <v>243.3</v>
       </c>
       <c r="E29" s="1">
-        <v>31.3998219796</v>
+        <v>232.5316514599</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>661437.25</v>
+        <v>254854.69</v>
       </c>
       <c r="I29" s="1">
-        <v>31811.9</v>
+        <v>11802.11</v>
       </c>
       <c r="J29" s="1">
-        <v>4.8095114086786</v>
+        <v>4.630917327831</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>693249.15</v>
+        <v>266656.8</v>
       </c>
       <c r="N29" s="1">
-        <v>693249.15</v>
+        <v>266656.8</v>
       </c>
       <c r="O29" s="1">
-        <v>1.38</v>
+        <v>0.6</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>2968.0</v>
+        <v>21065.0</v>
       </c>
       <c r="D30" s="1">
-        <v>60.16</v>
+        <v>31.62</v>
       </c>
       <c r="E30" s="1">
-        <v>66.961175876</v>
+        <v>31.3998219796</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>198740.77</v>
+        <v>661437.25</v>
       </c>
       <c r="I30" s="1">
-        <v>-20185.89</v>
+        <v>4638.05</v>
       </c>
       <c r="J30" s="1">
-        <v>-10.156894330237</v>
+        <v>0.70120786212146</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>178554.88</v>
+        <v>666075.3</v>
       </c>
       <c r="N30" s="1">
-        <v>178554.88</v>
+        <v>666075.3</v>
       </c>
       <c r="O30" s="1">
-        <v>0.35</v>
+        <v>1.49</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>11947.0</v>
+        <v>5129.0</v>
       </c>
       <c r="D31" s="1">
-        <v>19.77</v>
+        <v>58.12</v>
       </c>
       <c r="E31" s="1">
-        <v>11.5366954047</v>
+        <v>62.9371085982</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>137828.9</v>
+        <v>322804.43</v>
       </c>
       <c r="I31" s="1">
-        <v>98363.29</v>
+        <v>-24706.95</v>
       </c>
       <c r="J31" s="1">
-        <v>71.366230159277</v>
+        <v>-7.6538447753025</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>236192.19</v>
+        <v>298097.48</v>
       </c>
       <c r="N31" s="1">
-        <v>236192.19</v>
+        <v>298097.48</v>
       </c>
       <c r="O31" s="1">
-        <v>0.47</v>
+        <v>0.67</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>98033.0</v>
+        <v>11947.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.396</v>
+        <v>18.48</v>
       </c>
       <c r="E32" s="1">
-        <v>3.3108897004</v>
+        <v>11.5366954047</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>324576.45</v>
+        <v>137828.9</v>
       </c>
       <c r="I32" s="1">
-        <v>106376.62</v>
+        <v>82951.66</v>
       </c>
       <c r="J32" s="1">
-        <v>32.77397975115</v>
+        <v>60.184518631434</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>430953.07</v>
+        <v>220780.56</v>
       </c>
       <c r="N32" s="1">
-        <v>430953.07</v>
+        <v>220780.56</v>
       </c>
       <c r="O32" s="1">
-        <v>0.86</v>
+        <v>0.49</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>4936.0</v>
+        <v>98033.0</v>
       </c>
       <c r="D33" s="1">
-        <v>134.0</v>
+        <v>4.272</v>
       </c>
       <c r="E33" s="1">
-        <v>68.1866632901</v>
+        <v>3.3108897004</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>336569.37</v>
+        <v>324576.45</v>
       </c>
       <c r="I33" s="1">
-        <v>324854.63</v>
+        <v>94220.53</v>
       </c>
       <c r="J33" s="1">
-        <v>96.51936835488</v>
+        <v>29.028763485459</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>661424.0</v>
+        <v>418796.98</v>
       </c>
       <c r="N33" s="1">
-        <v>661424.0</v>
+        <v>418796.98</v>
       </c>
       <c r="O33" s="1">
-        <v>1.31</v>
+        <v>0.94</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>7783.0</v>
+        <v>4249.0</v>
       </c>
       <c r="D34" s="1">
-        <v>34.97</v>
+        <v>128.0</v>
       </c>
       <c r="E34" s="1">
-        <v>27.3157998201</v>
+        <v>68.1866627442</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>212598.87</v>
+        <v>289725.13</v>
       </c>
       <c r="I34" s="1">
-        <v>59572.64</v>
+        <v>254146.87</v>
       </c>
       <c r="J34" s="1">
-        <v>28.021146114276</v>
+        <v>87.719995155408</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>272171.51</v>
+        <v>543872.0</v>
       </c>
       <c r="N34" s="1">
-        <v>272171.51</v>
+        <v>543872.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.54</v>
+        <v>1.22</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
-        <v>52762.0</v>
+        <v>7783.0</v>
       </c>
       <c r="D35" s="1">
-        <v>10.164</v>
+        <v>34.7</v>
       </c>
       <c r="E35" s="1">
-        <v>6.8226792009</v>
+        <v>27.3157998201</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>359978.2</v>
+        <v>212598.87</v>
       </c>
       <c r="I35" s="1">
-        <v>176294.77</v>
+        <v>57471.23</v>
       </c>
       <c r="J35" s="1">
-        <v>48.97373507618</v>
+        <v>27.03270718231</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>536272.97</v>
+        <v>270070.1</v>
       </c>
       <c r="N35" s="1">
-        <v>536272.97</v>
+        <v>270070.1</v>
       </c>
       <c r="O35" s="1">
-        <v>1.06</v>
+        <v>0.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>11811.0</v>
+        <v>52762.0</v>
       </c>
       <c r="D36" s="1">
-        <v>29.53</v>
+        <v>9.135</v>
       </c>
       <c r="E36" s="1">
-        <v>15.8559063585</v>
+        <v>6.8226792009</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>187274.11</v>
+        <v>359978.2</v>
       </c>
       <c r="I36" s="1">
-        <v>161504.72</v>
+        <v>122002.67</v>
       </c>
       <c r="J36" s="1">
-        <v>86.239747715261</v>
+        <v>33.891682885241</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>348778.83</v>
+        <v>481980.87</v>
       </c>
       <c r="N36" s="1">
-        <v>348778.83</v>
+        <v>481980.87</v>
       </c>
       <c r="O36" s="1">
-        <v>0.69</v>
+        <v>1.08</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>2312.0</v>
+        <v>11811.0</v>
       </c>
       <c r="D37" s="1">
-        <v>103.6</v>
+        <v>26.51</v>
       </c>
       <c r="E37" s="1">
-        <v>100.2890311419</v>
+        <v>15.8559063585</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>231868.24</v>
+        <v>187274.11</v>
       </c>
       <c r="I37" s="1">
-        <v>7654.96</v>
+        <v>125835.5</v>
       </c>
       <c r="J37" s="1">
-        <v>3.3014267068228</v>
+        <v>67.193217471438</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>239523.2</v>
+        <v>313109.61</v>
       </c>
       <c r="N37" s="1">
-        <v>239523.2</v>
+        <v>313109.61</v>
       </c>
       <c r="O37" s="1">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>1806.0</v>
+        <v>2312.0</v>
       </c>
       <c r="D38" s="1">
-        <v>239.3</v>
+        <v>89.35</v>
       </c>
       <c r="E38" s="1">
-        <v>213.2637486157</v>
+        <v>100.2890311419</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>385154.33</v>
+        <v>231868.24</v>
       </c>
       <c r="I38" s="1">
-        <v>47021.47</v>
+        <v>-25291.04</v>
       </c>
       <c r="J38" s="1">
-        <v>12.208474976771</v>
+        <v>-10.907505055457</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>432175.8</v>
+        <v>206577.2</v>
       </c>
       <c r="N38" s="1">
-        <v>432175.8</v>
+        <v>206577.2</v>
       </c>
       <c r="O38" s="1">
-        <v>0.86</v>
+        <v>0.46</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>27508.0</v>
+        <v>2036.0</v>
       </c>
       <c r="D39" s="1">
-        <v>36.3</v>
+        <v>194.75</v>
       </c>
       <c r="E39" s="1">
-        <v>30.970913916</v>
+        <v>213.7490569745</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>851947.9</v>
+        <v>435193.08</v>
       </c>
       <c r="I39" s="1">
-        <v>146592.5</v>
+        <v>-38682.08</v>
       </c>
       <c r="J39" s="1">
-        <v>17.20674468474</v>
+        <v>-8.888486921713</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>998540.4</v>
+        <v>396511.0</v>
       </c>
       <c r="N39" s="1">
-        <v>998540.4</v>
+        <v>396511.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.98</v>
+        <v>0.89</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>81.0</v>
+        <v>22735.0</v>
       </c>
       <c r="D40" s="1">
-        <v>3056.0</v>
+        <v>33.35</v>
       </c>
       <c r="E40" s="1">
-        <v>3924.1048148148</v>
+        <v>30.9709140092</v>
       </c>
       <c r="F40" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>342380.7</v>
+        <v>704123.73</v>
       </c>
       <c r="I40" s="1">
-        <v>-71227.23</v>
+        <v>54088.52</v>
       </c>
       <c r="J40" s="1">
-        <v>-20.803517838476</v>
+        <v>7.6816783323011</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>271153.47</v>
+        <v>758212.25</v>
       </c>
       <c r="N40" s="1">
-        <v>271153.47</v>
+        <v>758212.25</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>1.7</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>3934.0</v>
+        <v>81.0</v>
       </c>
       <c r="D41" s="1">
-        <v>83.06</v>
+        <v>2678.0</v>
       </c>
       <c r="E41" s="1">
-        <v>78.6985841383</v>
+        <v>3924.1048148148</v>
       </c>
       <c r="F41" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H41" s="1">
-        <v>309600.23</v>
+        <v>342380.7</v>
       </c>
       <c r="I41" s="1">
-        <v>17157.81</v>
+        <v>-104231.72</v>
       </c>
       <c r="J41" s="1">
-        <v>5.5419241775111</v>
+        <v>-30.443222997091</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>326758.04</v>
+        <v>238148.98</v>
       </c>
       <c r="N41" s="1">
-        <v>326758.04</v>
+        <v>238148.98</v>
       </c>
       <c r="O41" s="1">
-        <v>0.65</v>
+        <v>0.53</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>165.0</v>
+        <v>3934.0</v>
       </c>
       <c r="D42" s="1">
-        <v>2060.0</v>
+        <v>66.16</v>
       </c>
       <c r="E42" s="1">
-        <v>2282.5679393939</v>
+        <v>78.6985841383</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>376623.71</v>
+        <v>309600.23</v>
       </c>
       <c r="I42" s="1">
-        <v>-36723.71</v>
+        <v>-49326.79</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.7507695413016</v>
+        <v>-15.932413874499</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>339900.0</v>
+        <v>260273.44</v>
       </c>
       <c r="N42" s="1">
-        <v>339900.0</v>
+        <v>260273.44</v>
       </c>
       <c r="O42" s="1">
-        <v>0.67</v>
+        <v>0.58</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>33657.0</v>
+        <v>165.0</v>
       </c>
       <c r="D43" s="1">
-        <v>20.05</v>
+        <v>1656.0</v>
       </c>
       <c r="E43" s="1">
-        <v>11.5840951362</v>
+        <v>2282.5679393939</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>389885.89</v>
+        <v>376623.71</v>
       </c>
       <c r="I43" s="1">
-        <v>284936.96</v>
+        <v>-103383.71</v>
       </c>
       <c r="J43" s="1">
-        <v>73.082142059565</v>
+        <v>-27.450133184658</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>674822.85</v>
+        <v>273240.0</v>
       </c>
       <c r="N43" s="1">
-        <v>674822.85</v>
+        <v>273240.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.34</v>
+        <v>0.61</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>4492.0</v>
+        <v>33657.0</v>
       </c>
       <c r="D44" s="1">
-        <v>62.75</v>
+        <v>19.175</v>
       </c>
       <c r="E44" s="1">
-        <v>37.4715872663</v>
+        <v>11.5840951362</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>168322.37</v>
+        <v>389885.89</v>
       </c>
       <c r="I44" s="1">
-        <v>113550.63</v>
+        <v>255487.09</v>
       </c>
       <c r="J44" s="1">
-        <v>67.460213398849</v>
+        <v>65.528683277048</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>281873.0</v>
+        <v>645372.98</v>
       </c>
       <c r="N44" s="1">
-        <v>281873.0</v>
+        <v>645372.98</v>
       </c>
       <c r="O44" s="1">
-        <v>0.56</v>
+        <v>1.44</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1">
-        <v>6279.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D45" s="1">
-        <v>57.44</v>
+        <v>50.15</v>
       </c>
       <c r="E45" s="1">
-        <v>45.5736693741</v>
+        <v>37.4715885217</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>286157.07</v>
+        <v>146251.61</v>
       </c>
       <c r="I45" s="1">
-        <v>74508.69</v>
+        <v>49483.84</v>
       </c>
       <c r="J45" s="1">
-        <v>26.037689720544</v>
+        <v>33.834731802269</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>360665.76</v>
+        <v>195735.45</v>
       </c>
       <c r="N45" s="1">
-        <v>360665.76</v>
+        <v>195735.45</v>
       </c>
       <c r="O45" s="1">
-        <v>0.72</v>
+        <v>0.44</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="1">
-        <v>18707.0</v>
+        <v>6279.0</v>
       </c>
       <c r="D46" s="1">
-        <v>46.77</v>
+        <v>50.56</v>
       </c>
       <c r="E46" s="1">
-        <v>34.4296653659</v>
+        <v>45.5736693741</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>644075.75</v>
+        <v>286157.07</v>
       </c>
       <c r="I46" s="1">
-        <v>230850.64</v>
+        <v>31309.17</v>
       </c>
       <c r="J46" s="1">
-        <v>35.842156764946</v>
+        <v>10.941253347331</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>874926.39</v>
+        <v>317466.24</v>
       </c>
       <c r="N46" s="1">
-        <v>874926.39</v>
+        <v>317466.24</v>
       </c>
       <c r="O46" s="1">
-        <v>1.74</v>
+        <v>0.71</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="1">
-        <v>20071.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D47" s="1">
-        <v>24.97</v>
+        <v>37.645</v>
       </c>
       <c r="E47" s="1">
-        <v>22.1509441483</v>
+        <v>34.4296653659</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>444591.6</v>
+        <v>644075.75</v>
       </c>
       <c r="I47" s="1">
-        <v>56581.27</v>
+        <v>60149.27</v>
       </c>
       <c r="J47" s="1">
-        <v>12.726571982017</v>
+        <v>9.3388502827501</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>501172.87</v>
+        <v>704225.02</v>
       </c>
       <c r="N47" s="1">
-        <v>501172.87</v>
+        <v>704225.02</v>
       </c>
       <c r="O47" s="1">
-        <v>0.99</v>
+        <v>1.58</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
       <c r="C48" s="1">
-        <v>178403.0</v>
+        <v>20071.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.885</v>
+        <v>21.93</v>
       </c>
       <c r="E48" s="1">
-        <v>4.5867818927</v>
+        <v>22.1509441483</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>818295.65</v>
+        <v>444591.6</v>
       </c>
       <c r="I48" s="1">
-        <v>231606.01</v>
+        <v>-4434.57</v>
       </c>
       <c r="J48" s="1">
-        <v>28.303463424253</v>
+        <v>-0.99744799496887</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1049901.66</v>
+        <v>440157.03</v>
       </c>
       <c r="N48" s="1">
-        <v>1049901.66</v>
+        <v>440157.03</v>
       </c>
       <c r="O48" s="1">
-        <v>2.08</v>
+        <v>0.98</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1">
-        <v>5095.0</v>
+        <v>178403.0</v>
       </c>
       <c r="D49" s="1">
-        <v>115.1</v>
+        <v>4.966</v>
       </c>
       <c r="E49" s="1">
-        <v>74.5399980373</v>
+        <v>4.5867818927</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>379781.29</v>
+        <v>818295.65</v>
       </c>
       <c r="I49" s="1">
-        <v>206653.21</v>
+        <v>67653.65</v>
       </c>
       <c r="J49" s="1">
-        <v>54.413741656415</v>
+        <v>8.2676291875681</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>586434.5</v>
+        <v>885949.3</v>
       </c>
       <c r="N49" s="1">
-        <v>586434.5</v>
+        <v>885949.3</v>
       </c>
       <c r="O49" s="1">
-        <v>1.16</v>
+        <v>1.98</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1">
-        <v>1083.0</v>
+        <v>5095.0</v>
       </c>
       <c r="D50" s="1">
-        <v>288.75</v>
+        <v>103.45</v>
       </c>
       <c r="E50" s="1">
-        <v>302.3952816251</v>
+        <v>74.5399980373</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>327494.09</v>
+        <v>379781.29</v>
       </c>
       <c r="I50" s="1">
-        <v>-14777.84</v>
+        <v>147296.46</v>
       </c>
       <c r="J50" s="1">
-        <v>-4.5123989871084</v>
+        <v>38.784548864953</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>312716.25</v>
+        <v>527077.75</v>
       </c>
       <c r="N50" s="1">
-        <v>312716.25</v>
+        <v>527077.75</v>
       </c>
       <c r="O50" s="1">
-        <v>0.62</v>
+        <v>1.18</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="1">
-        <v>3373.0</v>
+        <v>1083.0</v>
       </c>
       <c r="D51" s="1">
-        <v>73.75</v>
+        <v>234.15</v>
       </c>
       <c r="E51" s="1">
-        <v>90.004180255</v>
+        <v>302.3952816251</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>303584.1</v>
+        <v>327494.09</v>
       </c>
       <c r="I51" s="1">
-        <v>-54825.35</v>
+        <v>-73909.64</v>
       </c>
       <c r="J51" s="1">
-        <v>-18.059361475123</v>
+        <v>-22.568236269546</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>248758.75</v>
+        <v>253584.45</v>
       </c>
       <c r="N51" s="1">
-        <v>248758.75</v>
+        <v>253584.45</v>
       </c>
       <c r="O51" s="1">
-        <v>0.49</v>
+        <v>0.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="1">
-        <v>104936.0</v>
+        <v>3373.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.682</v>
+        <v>65.45</v>
       </c>
       <c r="E52" s="1">
-        <v>3.2434281848</v>
+        <v>90.004180255</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>340352.38</v>
+        <v>303584.1</v>
       </c>
       <c r="I52" s="1">
-        <v>150957.97</v>
+        <v>-82821.25</v>
       </c>
       <c r="J52" s="1">
-        <v>44.353434519835</v>
+        <v>-27.281155370126</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>491310.35</v>
+        <v>220762.85</v>
       </c>
       <c r="N52" s="1">
-        <v>491310.35</v>
+        <v>220762.85</v>
       </c>
       <c r="O52" s="1">
-        <v>0.98</v>
+        <v>0.49</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="1">
-        <v>10110.0</v>
+        <v>104936.0</v>
       </c>
       <c r="D53" s="1">
-        <v>26.99</v>
+        <v>4.685</v>
       </c>
       <c r="E53" s="1">
-        <v>24.4765420376</v>
+        <v>3.2434281848</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>247457.84</v>
+        <v>340352.38</v>
       </c>
       <c r="I53" s="1">
-        <v>25411.06</v>
+        <v>151272.78</v>
       </c>
       <c r="J53" s="1">
-        <v>10.268844179679</v>
+        <v>44.445929833075</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>272868.9</v>
+        <v>491625.16</v>
       </c>
       <c r="N53" s="1">
-        <v>272868.9</v>
+        <v>491625.16</v>
       </c>
       <c r="O53" s="1">
-        <v>0.54</v>
+        <v>1.1</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="1">
-        <v>1710.0</v>
+        <v>10110.0</v>
       </c>
       <c r="D54" s="1">
-        <v>179.5</v>
+        <v>22.83</v>
       </c>
       <c r="E54" s="1">
-        <v>177.2161988304</v>
+        <v>24.4765420376</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>303039.7</v>
+        <v>247457.84</v>
       </c>
       <c r="I54" s="1">
-        <v>3905.3</v>
+        <v>-16646.54</v>
       </c>
       <c r="J54" s="1">
-        <v>1.2887090371328</v>
+        <v>-6.7270206512754</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>306945.0</v>
+        <v>230811.3</v>
       </c>
       <c r="N54" s="1">
-        <v>306945.0</v>
+        <v>230811.3</v>
       </c>
       <c r="O54" s="1">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="1">
-        <v>1967.0</v>
+        <v>3300.0</v>
       </c>
       <c r="D55" s="1">
-        <v>153.95</v>
+        <v>167.24</v>
       </c>
       <c r="E55" s="1">
-        <v>139.0072445348</v>
+        <v>174.6350575758</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>273427.25</v>
+        <v>576295.69</v>
       </c>
       <c r="I55" s="1">
-        <v>29392.4</v>
+        <v>-24403.69</v>
       </c>
       <c r="J55" s="1">
-        <v>10.749623528745</v>
+        <v>-4.234577912599</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>302819.65</v>
+        <v>551892.0</v>
       </c>
       <c r="N55" s="1">
-        <v>302819.65</v>
+        <v>551892.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.6</v>
+        <v>1.23</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="1">
-        <v>778.0</v>
+        <v>1967.0</v>
       </c>
       <c r="D56" s="1">
-        <v>532.0</v>
+        <v>131.65</v>
       </c>
       <c r="E56" s="1">
-        <v>429.6997172237</v>
+        <v>139.0072445348</v>
       </c>
       <c r="F56" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>344475.25</v>
+        <v>273427.25</v>
       </c>
       <c r="I56" s="1">
-        <v>108910.66</v>
+        <v>-14471.7</v>
       </c>
       <c r="J56" s="1">
-        <v>31.616396243271</v>
+        <v>-5.2927058294299</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>453385.91</v>
+        <v>258955.55</v>
       </c>
       <c r="N56" s="1">
-        <v>453385.91</v>
+        <v>258955.55</v>
       </c>
       <c r="O56" s="1">
-        <v>0.9</v>
+        <v>0.58</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="1">
-        <v>1456.0</v>
+        <v>778.0</v>
       </c>
       <c r="D57" s="1">
-        <v>397.45</v>
+        <v>466.7</v>
       </c>
       <c r="E57" s="1">
-        <v>384.371771978</v>
+        <v>429.6997172237</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H57" s="1">
-        <v>559645.3</v>
+        <v>344475.25</v>
       </c>
       <c r="I57" s="1">
-        <v>19041.9</v>
+        <v>54155.26</v>
       </c>
       <c r="J57" s="1">
-        <v>3.4024944013646</v>
+        <v>15.721088815524</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>578687.2</v>
+        <v>398630.51</v>
       </c>
       <c r="N57" s="1">
-        <v>578687.2</v>
+        <v>398630.51</v>
       </c>
       <c r="O57" s="1">
-        <v>1.15</v>
+        <v>0.89</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="1">
-        <v>1310.0</v>
+        <v>1582.0</v>
       </c>
       <c r="D58" s="1">
-        <v>551.6</v>
+        <v>347.7</v>
       </c>
       <c r="E58" s="1">
-        <v>571.6033740458</v>
+        <v>381.647471555</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>748800.42</v>
+        <v>603766.3</v>
       </c>
       <c r="I58" s="1">
-        <v>-26204.42</v>
+        <v>-53704.9</v>
       </c>
       <c r="J58" s="1">
-        <v>-3.4995199388376</v>
+        <v>-8.8949813860098</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>722596.0</v>
+        <v>550061.4</v>
       </c>
       <c r="N58" s="1">
-        <v>722596.0</v>
+        <v>550061.4</v>
       </c>
       <c r="O58" s="1">
-        <v>1.43</v>
+        <v>1.23</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="1">
-        <v>6482.0</v>
+        <v>1310.0</v>
       </c>
       <c r="D59" s="1">
-        <v>125.65</v>
+        <v>457.95</v>
       </c>
       <c r="E59" s="1">
-        <v>136.1340851589</v>
+        <v>571.6033740458</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>882421.14</v>
+        <v>748800.42</v>
       </c>
       <c r="I59" s="1">
-        <v>-67957.84</v>
+        <v>-148885.92</v>
       </c>
       <c r="J59" s="1">
-        <v>-7.7012932849728</v>
+        <v>-19.883258078301</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>814463.3</v>
+        <v>599914.5</v>
       </c>
       <c r="N59" s="1">
-        <v>814463.3</v>
+        <v>599914.5</v>
       </c>
       <c r="O59" s="1">
-        <v>1.62</v>
+        <v>1.34</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="1">
-        <v>19625.0</v>
+        <v>6482.0</v>
       </c>
       <c r="D60" s="1">
-        <v>17.66</v>
+        <v>104.05</v>
       </c>
       <c r="E60" s="1">
-        <v>11.1812005096</v>
+        <v>136.1340851589</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>219431.06</v>
+        <v>882421.14</v>
       </c>
       <c r="I60" s="1">
-        <v>127146.44</v>
+        <v>-207969.04</v>
       </c>
       <c r="J60" s="1">
-        <v>57.943683998063</v>
+        <v>-23.568002915252</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>346577.5</v>
+        <v>674452.1</v>
       </c>
       <c r="N60" s="1">
-        <v>346577.5</v>
+        <v>674452.1</v>
       </c>
       <c r="O60" s="1">
-        <v>0.69</v>
+        <v>1.51</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="1">
-        <v>6127.0</v>
+        <v>19625.0</v>
       </c>
       <c r="D61" s="1">
-        <v>82.72</v>
+        <v>14.035</v>
       </c>
       <c r="E61" s="1">
-        <v>82.0372025461</v>
+        <v>11.1812005096</v>
       </c>
       <c r="F61" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>535323.33</v>
+        <v>219431.06</v>
       </c>
       <c r="I61" s="1">
-        <v>19858.44</v>
+        <v>56005.82</v>
       </c>
       <c r="J61" s="1">
-        <v>3.7096160184164</v>
+        <v>25.523196214793</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>555181.77</v>
+        <v>275436.88</v>
       </c>
       <c r="N61" s="1">
-        <v>555181.77</v>
+        <v>275436.88</v>
       </c>
       <c r="O61" s="1">
-        <v>1.1</v>
+        <v>0.62</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>149</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" s="1">
-        <v>51328.0</v>
+        <v>6127.0</v>
       </c>
       <c r="D62" s="1">
-        <v>6.232</v>
+        <v>75.86</v>
       </c>
       <c r="E62" s="1">
-        <v>5.4555862297</v>
+        <v>82.0372025461</v>
       </c>
       <c r="F62" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G62">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H62" s="1">
-        <v>280024.33</v>
+        <v>535323.33</v>
       </c>
       <c r="I62" s="1">
-        <v>39851.77</v>
+        <v>-25037.09</v>
       </c>
       <c r="J62" s="1">
-        <v>14.231538380969</v>
+        <v>-4.6770033355356</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>319876.1</v>
+        <v>510286.24</v>
       </c>
       <c r="N62" s="1">
-        <v>319876.1</v>
+        <v>510286.24</v>
       </c>
       <c r="O62" s="1">
-        <v>0.63</v>
+        <v>1.14</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>151</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" s="1">
-        <v>7618.0</v>
+        <v>62407.0</v>
       </c>
       <c r="D63" s="1">
-        <v>128.1</v>
+        <v>6.916</v>
       </c>
       <c r="E63" s="1">
-        <v>106.8287844579</v>
+        <v>5.7245970805</v>
       </c>
       <c r="F63" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>871283.52</v>
+        <v>357254.93</v>
       </c>
       <c r="I63" s="1">
-        <v>197689.86</v>
+        <v>74351.88</v>
       </c>
       <c r="J63" s="1">
-        <v>22.68949836214</v>
+        <v>20.81199551256</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1068973.38</v>
+        <v>431606.81</v>
       </c>
       <c r="N63" s="1">
-        <v>1068973.38</v>
+        <v>431606.81</v>
       </c>
       <c r="O63" s="1">
-        <v>2.12</v>
+        <v>0.97</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>153</v>
       </c>
       <c r="B64" t="s">
         <v>154</v>
       </c>
       <c r="C64" s="1">
-        <v>10814.0</v>
+        <v>7618.0</v>
       </c>
       <c r="D64" s="1">
-        <v>372.0</v>
+        <v>115.6</v>
       </c>
       <c r="E64" s="1">
-        <v>407.3485454041</v>
+        <v>106.8287844579</v>
       </c>
       <c r="F64" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="G64">
-        <v>7.47</v>
+        <v>0.91</v>
       </c>
       <c r="H64" s="1">
-        <v>590922.09</v>
+        <v>871283.52</v>
       </c>
       <c r="I64" s="1">
-        <v>-52523.31</v>
+        <v>95550.54</v>
       </c>
       <c r="J64" s="1">
-        <v>-8.8883646234988</v>
+        <v>10.966641490017</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>538398.78</v>
+        <v>966834.06</v>
       </c>
       <c r="N64" s="1">
-        <v>538398.78</v>
+        <v>966834.06</v>
       </c>
       <c r="O64" s="1">
-        <v>1.07</v>
+        <v>2.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" t="s">
         <v>156</v>
       </c>
       <c r="C65" s="1">
-        <v>22536.0</v>
+        <v>10814.0</v>
       </c>
       <c r="D65" s="1">
-        <v>153.9</v>
+        <v>350.6</v>
       </c>
       <c r="E65" s="1">
-        <v>124.7566187433</v>
+        <v>407.3485454041</v>
       </c>
       <c r="F65" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G65">
         <v>7.47</v>
       </c>
       <c r="H65" s="1">
-        <v>376675.16</v>
+        <v>590922.09</v>
       </c>
       <c r="I65" s="1">
-        <v>87508.89</v>
+        <v>-83458.36</v>
       </c>
       <c r="J65" s="1">
-        <v>23.2319248235</v>
+        <v>-14.123411768208</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>464184.05</v>
+        <v>507463.73</v>
       </c>
       <c r="N65" s="1">
-        <v>464184.05</v>
+        <v>507463.73</v>
       </c>
       <c r="O65" s="1">
-        <v>0.92</v>
+        <v>1.13</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>157</v>
       </c>
       <c r="B66" t="s">
         <v>158</v>
       </c>
       <c r="C66" s="1">
-        <v>301.0</v>
+        <v>22536.0</v>
       </c>
       <c r="D66" s="1">
-        <v>1070.11</v>
+        <v>138.0</v>
       </c>
       <c r="E66" s="1">
-        <v>1069.9179069767</v>
+        <v>124.7566187433</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>68</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H66" s="1">
-        <v>322045.29</v>
+        <v>376675.16</v>
       </c>
       <c r="I66" s="1">
-        <v>57.82</v>
+        <v>39582.9</v>
       </c>
       <c r="J66" s="1">
-        <v>0.017953996470496</v>
+        <v>10.508497560604</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>322103.11</v>
+        <v>416258.06</v>
       </c>
       <c r="N66" s="1">
-        <v>322103.11</v>
+        <v>416258.06</v>
       </c>
       <c r="O66" s="1">
-        <v>0.64</v>
+        <v>0.93</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="1">
         <v>19157.0</v>
       </c>
       <c r="D67" s="1">
-        <v>17.84</v>
+        <v>17.115</v>
       </c>
       <c r="E67" s="1">
         <v>13.6073497938</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>260676.0</v>
       </c>
       <c r="I67" s="1">
-        <v>81084.88</v>
+        <v>67196.06</v>
       </c>
       <c r="J67" s="1">
-        <v>31.105617701668</v>
+        <v>25.777616658227</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>341760.88</v>
+        <v>327872.06</v>
       </c>
       <c r="N67" s="1">
-        <v>341760.88</v>
+        <v>327872.06</v>
       </c>
       <c r="O67" s="1">
-        <v>0.68</v>
+        <v>0.73</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>161</v>
       </c>
       <c r="B68" t="s">
         <v>162</v>
       </c>
       <c r="C68" s="1">
         <v>6573.0</v>
       </c>
       <c r="D68" s="1">
-        <v>76.08</v>
+        <v>64.52</v>
       </c>
       <c r="E68" s="1">
         <v>118.1562178609</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>776640.82</v>
       </c>
       <c r="I68" s="1">
-        <v>-276566.98</v>
+        <v>-352550.86</v>
       </c>
       <c r="J68" s="1">
-        <v>-35.610667489767</v>
+        <v>-45.394325268662</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>500073.84</v>
+        <v>424089.96</v>
       </c>
       <c r="N68" s="1">
-        <v>500073.84</v>
+        <v>424089.96</v>
       </c>
       <c r="O68" s="1">
-        <v>0.99</v>
+        <v>0.95</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" t="s">
         <v>164</v>
       </c>
       <c r="C69" s="1">
         <v>6781.0</v>
       </c>
       <c r="D69" s="1">
-        <v>43.62</v>
+        <v>40.02</v>
       </c>
       <c r="E69" s="1">
         <v>47.9398628521</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>325080.21</v>
       </c>
       <c r="I69" s="1">
-        <v>-29292.99</v>
+        <v>-53704.59</v>
       </c>
       <c r="J69" s="1">
-        <v>-9.0110037765756</v>
+        <v>-16.520411993089</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>295787.22</v>
+        <v>271375.62</v>
       </c>
       <c r="N69" s="1">
-        <v>295787.22</v>
+        <v>271375.62</v>
       </c>
       <c r="O69" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>165</v>
       </c>
       <c r="B70" t="s">
         <v>166</v>
       </c>
       <c r="C70" s="1">
         <v>3100.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.15</v>
+        <v>93.9</v>
       </c>
       <c r="E70" s="1">
         <v>55.7100354839</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>172701.11</v>
       </c>
       <c r="I70" s="1">
-        <v>137763.89</v>
+        <v>118388.89</v>
       </c>
       <c r="J70" s="1">
-        <v>79.770124233712</v>
+        <v>68.551319675942</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>310465.0</v>
+        <v>291090.0</v>
       </c>
       <c r="N70" s="1">
-        <v>310465.0</v>
+        <v>291090.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
         <v>168</v>
       </c>
       <c r="C71" s="1">
         <v>3768.0</v>
       </c>
       <c r="D71" s="1">
-        <v>75.48</v>
+        <v>70.52</v>
       </c>
       <c r="E71" s="1">
         <v>89.3262818471</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>336581.43</v>
       </c>
       <c r="I71" s="1">
-        <v>-52172.79</v>
+        <v>-70862.07</v>
       </c>
       <c r="J71" s="1">
-        <v>-15.500792779923</v>
+        <v>-21.053469883945</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>284408.64</v>
+        <v>265719.36</v>
       </c>
       <c r="N71" s="1">
-        <v>284408.64</v>
+        <v>265719.36</v>
       </c>
       <c r="O71" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>169</v>
       </c>
       <c r="B72" t="s">
         <v>170</v>
       </c>
       <c r="C72" s="1">
         <v>6660.0</v>
       </c>
       <c r="D72" s="1">
-        <v>32.43</v>
+        <v>27.64</v>
       </c>
       <c r="E72" s="1">
         <v>46.6722777778</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>310837.37</v>
       </c>
       <c r="I72" s="1">
-        <v>-94853.57</v>
+        <v>-126754.97</v>
       </c>
       <c r="J72" s="1">
-        <v>-30.515497541367</v>
+        <v>-40.778549245864</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>215983.8</v>
+        <v>184082.4</v>
       </c>
       <c r="N72" s="1">
-        <v>215983.8</v>
+        <v>184082.4</v>
       </c>
       <c r="O72" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>171</v>
       </c>
       <c r="B73" t="s">
         <v>172</v>
       </c>
       <c r="C73" s="1">
         <v>5314.0</v>
       </c>
       <c r="D73" s="1">
-        <v>58.13</v>
+        <v>51.74</v>
       </c>
       <c r="E73" s="1">
         <v>61.3313248024</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>325914.66</v>
       </c>
       <c r="I73" s="1">
-        <v>-17011.84</v>
+        <v>-50968.3</v>
       </c>
       <c r="J73" s="1">
-        <v>-5.2197222426263</v>
+        <v>-15.638541696774</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>308902.82</v>
+        <v>274946.36</v>
       </c>
       <c r="N73" s="1">
-        <v>308902.82</v>
+        <v>274946.36</v>
       </c>
       <c r="O73" s="1">
         <v>0.61</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>173</v>
       </c>
       <c r="B74" t="s">
         <v>174</v>
       </c>
       <c r="C74" s="1">
         <v>4157.0</v>
       </c>
       <c r="D74" s="1">
-        <v>363.6</v>
+        <v>300.9</v>
       </c>
       <c r="E74" s="1">
         <v>296.3920976666</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
         <v>0.91</v>
       </c>
       <c r="H74" s="1">
         <v>1231420.11</v>
       </c>
       <c r="I74" s="1">
-        <v>424276.24</v>
+        <v>141848.05</v>
       </c>
       <c r="J74" s="1">
-        <v>34.454223749846</v>
+        <v>11.519062328777</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1655696.35</v>
+        <v>1373268.16</v>
       </c>
       <c r="N74" s="1">
-        <v>1655696.35</v>
+        <v>1373268.16</v>
       </c>
       <c r="O74" s="1">
-        <v>3.29</v>
+        <v>3.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>176</v>
       </c>
       <c r="C75" s="1">
-        <v>5324.0</v>
+        <v>4374.0</v>
       </c>
       <c r="D75" s="1">
-        <v>651.2</v>
+        <v>642.3</v>
       </c>
       <c r="E75" s="1">
-        <v>401.6348215627</v>
+        <v>401.6348216735</v>
       </c>
       <c r="F75" t="s">
         <v>49</v>
       </c>
       <c r="G75">
-        <v>10.68</v>
+        <v>10.81</v>
       </c>
       <c r="H75" s="1">
-        <v>193976.96</v>
+        <v>159364.24</v>
       </c>
       <c r="I75" s="1">
-        <v>130586.68</v>
+        <v>100599.97</v>
       </c>
       <c r="J75" s="1">
-        <v>67.320716852146</v>
+        <v>63.125811662642</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>324563.64</v>
+        <v>259964.21</v>
       </c>
       <c r="N75" s="1">
-        <v>324563.64</v>
+        <v>259964.21</v>
       </c>
       <c r="O75" s="1">
-        <v>0.64</v>
+        <v>0.58</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>177</v>
       </c>
       <c r="B76" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="1">
         <v>1840.0</v>
       </c>
       <c r="D76" s="1">
-        <v>346.6</v>
+        <v>281.6</v>
       </c>
       <c r="E76" s="1">
         <v>204.4760271739</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>376235.89</v>
       </c>
       <c r="I76" s="1">
-        <v>261508.11</v>
+        <v>141908.11</v>
       </c>
       <c r="J76" s="1">
-        <v>69.506423217626</v>
+        <v>37.717855678255</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>637744.0</v>
+        <v>518144.0</v>
       </c>
       <c r="N76" s="1">
-        <v>637744.0</v>
+        <v>518144.0</v>
       </c>
       <c r="O76" s="1">
-        <v>1.27</v>
+        <v>1.16</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>179</v>
       </c>
       <c r="B77" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="1">
         <v>89526.0</v>
       </c>
       <c r="D77" s="1">
-        <v>3.48</v>
+        <v>3.42</v>
       </c>
       <c r="E77" s="1">
         <v>2.5678999397</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>229893.81</v>
       </c>
       <c r="I77" s="1">
-        <v>81656.67</v>
+        <v>76285.11</v>
       </c>
       <c r="J77" s="1">
-        <v>35.519299105965</v>
+        <v>33.182759466207</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>311550.48</v>
+        <v>306178.92</v>
       </c>
       <c r="N77" s="1">
-        <v>311550.48</v>
+        <v>306178.92</v>
       </c>
       <c r="O77" s="1">
-        <v>0.62</v>
+        <v>0.68</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>181</v>
       </c>
       <c r="B78" t="s">
         <v>182</v>
       </c>
       <c r="C78" s="1">
         <v>7442.0</v>
       </c>
       <c r="D78" s="1">
-        <v>80.88</v>
+        <v>77.79</v>
       </c>
       <c r="E78" s="1">
         <v>94.5264901908</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>703466.14</v>
       </c>
       <c r="I78" s="1">
-        <v>-101557.18</v>
+        <v>-124552.96</v>
       </c>
       <c r="J78" s="1">
-        <v>-14.436683477047</v>
+        <v>-17.705608403554</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>601908.96</v>
+        <v>578913.18</v>
       </c>
       <c r="N78" s="1">
-        <v>601908.96</v>
+        <v>578913.18</v>
       </c>
       <c r="O78" s="1">
-        <v>1.19</v>
+        <v>1.29</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>183</v>
       </c>
       <c r="B79" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="1">
-        <v>6301.0</v>
+        <v>5691.0</v>
       </c>
       <c r="D79" s="1">
-        <v>172.22</v>
+        <v>153.82</v>
       </c>
       <c r="E79" s="1">
-        <v>160.2605602285</v>
+        <v>160.2605605342</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1009801.79</v>
+        <v>912042.85</v>
       </c>
       <c r="I79" s="1">
-        <v>75356.43</v>
+        <v>-36653.23</v>
       </c>
       <c r="J79" s="1">
-        <v>7.4624971698654</v>
+        <v>-4.0188056953684</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1085158.22</v>
+        <v>875389.62</v>
       </c>
       <c r="N79" s="1">
-        <v>1085158.22</v>
+        <v>875389.62</v>
       </c>
       <c r="O79" s="1">
-        <v>2.15</v>
+        <v>1.96</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>185</v>
       </c>
       <c r="B80" t="s">
         <v>186</v>
       </c>
       <c r="C80" s="1">
         <v>3273.0</v>
       </c>
       <c r="D80" s="1">
-        <v>272.9</v>
+        <v>237.15</v>
       </c>
       <c r="E80" s="1">
         <v>159.9872380079</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>523638.23</v>
       </c>
       <c r="I80" s="1">
-        <v>369563.47</v>
+        <v>252553.72</v>
       </c>
       <c r="J80" s="1">
-        <v>70.576105568152</v>
+        <v>48.230573233738</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>893201.7</v>
+        <v>776191.95</v>
       </c>
       <c r="N80" s="1">
-        <v>893201.7</v>
+        <v>776191.95</v>
       </c>
       <c r="O80" s="1">
-        <v>1.77</v>
+        <v>1.74</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>187</v>
       </c>
       <c r="B81" t="s">
         <v>188</v>
       </c>
       <c r="C81" s="1">
         <v>5070.0</v>
       </c>
       <c r="D81" s="1">
-        <v>96.04</v>
+        <v>85.1</v>
       </c>
       <c r="E81" s="1">
         <v>87.8146745562</v>
       </c>
       <c r="F81" t="s">
         <v>28</v>
       </c>
       <c r="G81">
         <v>0.91</v>
       </c>
       <c r="H81" s="1">
         <v>477422.73</v>
       </c>
       <c r="I81" s="1">
-        <v>55957.49</v>
+        <v>-3736.61</v>
       </c>
       <c r="J81" s="1">
-        <v>11.720742747209</v>
+        <v>-0.78266277770227</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>533380.22</v>
+        <v>473686.12</v>
       </c>
       <c r="N81" s="1">
-        <v>533380.22</v>
+        <v>473686.12</v>
       </c>
       <c r="O81" s="1">
         <v>1.06</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>189</v>
       </c>
       <c r="B82" t="s">
         <v>190</v>
       </c>
       <c r="C82" s="1">
-        <v>2685.0</v>
+        <v>3125.0</v>
       </c>
       <c r="D82" s="1">
-        <v>164.85</v>
+        <v>140.75</v>
       </c>
       <c r="E82" s="1">
-        <v>63.3624990689</v>
+        <v>75.1911488</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>170128.31</v>
+        <v>234972.34</v>
       </c>
       <c r="I82" s="1">
-        <v>272493.94</v>
+        <v>204871.41</v>
       </c>
       <c r="J82" s="1">
-        <v>160.16966253294</v>
+        <v>87.189585804014</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>442622.25</v>
+        <v>439843.75</v>
       </c>
       <c r="N82" s="1">
-        <v>442622.25</v>
+        <v>439843.75</v>
       </c>
       <c r="O82" s="1">
-        <v>0.88</v>
+        <v>0.98</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>191</v>
       </c>
       <c r="B83" t="s">
         <v>192</v>
       </c>
       <c r="C83" s="1">
         <v>9064.0</v>
       </c>
       <c r="D83" s="1">
-        <v>42.39</v>
+        <v>36.55</v>
       </c>
       <c r="E83" s="1">
         <v>51.6460017652</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>468119.36</v>
       </c>
       <c r="I83" s="1">
-        <v>-83896.4</v>
+        <v>-136830.16</v>
       </c>
       <c r="J83" s="1">
-        <v>-17.922010318052</v>
+        <v>-29.229758837575</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>384222.96</v>
+        <v>331289.2</v>
       </c>
       <c r="N83" s="1">
-        <v>384222.96</v>
+        <v>331289.2</v>
       </c>
       <c r="O83" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>193</v>
       </c>
       <c r="B84" t="s">
         <v>194</v>
       </c>
       <c r="C84" s="1">
         <v>3667.0</v>
       </c>
       <c r="D84" s="1">
-        <v>248.65</v>
+        <v>203.75</v>
       </c>
       <c r="E84" s="1">
         <v>155.3314016908</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>569600.25</v>
       </c>
       <c r="I84" s="1">
-        <v>342199.3</v>
+        <v>177551.0</v>
       </c>
       <c r="J84" s="1">
-        <v>60.077097929645</v>
+        <v>31.171159071647</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>911799.55</v>
+        <v>747151.25</v>
       </c>
       <c r="N84" s="1">
-        <v>911799.55</v>
+        <v>747151.25</v>
       </c>
       <c r="O84" s="1">
-        <v>1.81</v>
+        <v>1.67</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>195</v>
       </c>
       <c r="B85" t="s">
         <v>196</v>
       </c>
       <c r="C85" s="1">
         <v>1383.0</v>
       </c>
       <c r="D85" s="1">
-        <v>157.45</v>
+        <v>126.9</v>
       </c>
       <c r="E85" s="1">
         <v>171.0413376717</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85">
         <v>0.91</v>
       </c>
       <c r="H85" s="1">
         <v>252976.1</v>
       </c>
       <c r="I85" s="1">
-        <v>-14446.85</v>
+        <v>-60295.97</v>
       </c>
       <c r="J85" s="1">
-        <v>-5.7107568659648</v>
+        <v>-23.834650783216</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>238529.25</v>
+        <v>192680.13</v>
       </c>
       <c r="N85" s="1">
-        <v>238529.25</v>
+        <v>192680.13</v>
       </c>
       <c r="O85" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>197</v>
       </c>
       <c r="B86" t="s">
         <v>198</v>
       </c>
       <c r="C86" s="1">
-        <v>696.0</v>
+        <v>5426.0</v>
       </c>
       <c r="D86" s="1">
-        <v>495.65</v>
+        <v>60.98</v>
       </c>
       <c r="E86" s="1">
-        <v>503.625316092</v>
+        <v>66.2985993365</v>
       </c>
       <c r="F86" t="s">
-        <v>199</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>298433.02</v>
+        <v>359736.2</v>
       </c>
       <c r="I86" s="1">
-        <v>-6046.36</v>
+        <v>-28858.72</v>
       </c>
       <c r="J86" s="1">
-        <v>-2.0260358589006</v>
+        <v>-8.0221895933743</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>292386.66</v>
+        <v>330877.48</v>
       </c>
       <c r="N86" s="1">
-        <v>292386.66</v>
+        <v>330877.48</v>
       </c>
       <c r="O86" s="1">
-        <v>0.58</v>
+        <v>0.74</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>199</v>
+      </c>
+      <c r="B87" t="s">
         <v>200</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>696.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>474.54</v>
+      </c>
+      <c r="E87" s="1">
+        <v>503.625316092</v>
+      </c>
+      <c r="F87" t="s">
         <v>201</v>
       </c>
-      <c r="C87" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G87">
-        <v>10.68</v>
+        <v>1.15</v>
       </c>
       <c r="H87" s="1">
-        <v>248145.33</v>
+        <v>298433.02</v>
       </c>
       <c r="I87" s="1">
-        <v>94209.65</v>
+        <v>-12352.6</v>
       </c>
       <c r="J87" s="1">
-        <v>37.965513999397</v>
+        <v>-4.1391532344511</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>342354.98</v>
+        <v>286080.42</v>
       </c>
       <c r="N87" s="1">
-        <v>342354.98</v>
+        <v>286080.42</v>
       </c>
       <c r="O87" s="1">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
-        <v>18519.0</v>
+        <v>35992.0</v>
       </c>
       <c r="D88" s="1">
-        <v>28.855</v>
+        <v>67.5</v>
       </c>
       <c r="E88" s="1">
-        <v>26.5733489929</v>
+        <v>59.7936002445</v>
       </c>
       <c r="F88" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="G88">
-        <v>1.0</v>
+        <v>10.81</v>
       </c>
       <c r="H88" s="1">
-        <v>492111.85</v>
+        <v>194741.76</v>
       </c>
       <c r="I88" s="1">
-        <v>42253.9</v>
+        <v>30063.57</v>
       </c>
       <c r="J88" s="1">
-        <v>8.5862390836555</v>
+        <v>15.43765959597</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>534365.75</v>
+        <v>224805.33</v>
       </c>
       <c r="N88" s="1">
-        <v>534365.75</v>
+        <v>224805.33</v>
       </c>
       <c r="O88" s="1">
-        <v>1.06</v>
+        <v>0.5</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>1906.0</v>
+        <v>18519.0</v>
       </c>
       <c r="D89" s="1">
-        <v>131.05</v>
+        <v>26.92</v>
       </c>
       <c r="E89" s="1">
-        <v>130.9231112277</v>
+        <v>26.5733489929</v>
       </c>
       <c r="F89" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G89">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>269651.41</v>
+        <v>492111.85</v>
       </c>
       <c r="I89" s="1">
-        <v>3961.58</v>
+        <v>6419.63</v>
       </c>
       <c r="J89" s="1">
-        <v>1.469148631561</v>
+        <v>1.304506282464</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>273612.99</v>
+        <v>498531.48</v>
       </c>
       <c r="N89" s="1">
-        <v>273612.99</v>
+        <v>498531.48</v>
       </c>
       <c r="O89" s="1">
-        <v>0.54</v>
+        <v>1.11</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>17954.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D90" s="1">
-        <v>37.6</v>
+        <v>128.0</v>
       </c>
       <c r="E90" s="1">
-        <v>23.5765261223</v>
+        <v>130.9231112277</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H90" s="1">
-        <v>423292.95</v>
+        <v>269651.41</v>
       </c>
       <c r="I90" s="1">
-        <v>251777.45</v>
+        <v>-1804.89</v>
       </c>
       <c r="J90" s="1">
-        <v>59.480662269476</v>
+        <v>-0.66934194781329</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>675070.4</v>
+        <v>267846.52</v>
       </c>
       <c r="N90" s="1">
-        <v>675070.4</v>
+        <v>267846.52</v>
       </c>
       <c r="O90" s="1">
-        <v>1.34</v>
+        <v>0.6</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>2099.0</v>
+        <v>17954.0</v>
       </c>
       <c r="D91" s="1">
-        <v>254.2</v>
+        <v>32.02</v>
       </c>
       <c r="E91" s="1">
-        <v>215.8727965698</v>
+        <v>23.5765261223</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>453117.0</v>
+        <v>423292.95</v>
       </c>
       <c r="I91" s="1">
-        <v>80448.8</v>
+        <v>151594.13</v>
       </c>
       <c r="J91" s="1">
-        <v>17.754531390347</v>
+        <v>35.813053347569</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>533565.8</v>
+        <v>574887.08</v>
       </c>
       <c r="N91" s="1">
-        <v>533565.8</v>
+        <v>574887.08</v>
       </c>
       <c r="O91" s="1">
-        <v>1.06</v>
+        <v>1.29</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>2040.0</v>
+        <v>2099.0</v>
       </c>
       <c r="D92" s="1">
-        <v>248.4</v>
+        <v>242.3</v>
       </c>
       <c r="E92" s="1">
-        <v>119.8020490196</v>
+        <v>215.8727965698</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>244396.18</v>
+        <v>453117.0</v>
       </c>
       <c r="I92" s="1">
-        <v>262339.82</v>
+        <v>55470.7</v>
       </c>
       <c r="J92" s="1">
-        <v>107.34202965038</v>
+        <v>12.242025790248</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>506736.0</v>
+        <v>508587.7</v>
       </c>
       <c r="N92" s="1">
-        <v>506736.0</v>
+        <v>508587.7</v>
       </c>
       <c r="O92" s="1">
-        <v>1.01</v>
+        <v>1.14</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>8184.0</v>
+        <v>2040.0</v>
       </c>
       <c r="D93" s="1">
-        <v>73.76</v>
+        <v>246.6</v>
       </c>
       <c r="E93" s="1">
-        <v>77.6714833822</v>
+        <v>119.8020490196</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>635663.42</v>
+        <v>244396.18</v>
       </c>
       <c r="I93" s="1">
-        <v>-32011.58</v>
+        <v>258667.82</v>
       </c>
       <c r="J93" s="1">
-        <v>-5.0359323806929</v>
+        <v>105.83955117465</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>603651.84</v>
+        <v>503064.0</v>
       </c>
       <c r="N93" s="1">
-        <v>603651.84</v>
+        <v>503064.0</v>
       </c>
       <c r="O93" s="1">
-        <v>1.2</v>
+        <v>1.13</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>3947.0</v>
+        <v>8184.0</v>
       </c>
       <c r="D94" s="1">
-        <v>61.68</v>
+        <v>59.63</v>
       </c>
       <c r="E94" s="1">
-        <v>47.9672890803</v>
+        <v>77.6714833822</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>218055.74</v>
+        <v>635663.42</v>
       </c>
       <c r="I94" s="1">
-        <v>25395.22</v>
+        <v>-147651.5</v>
       </c>
       <c r="J94" s="1">
-        <v>11.646205690343</v>
+        <v>-23.227937199847</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>243450.96</v>
+        <v>488011.92</v>
       </c>
       <c r="N94" s="1">
-        <v>243450.96</v>
+        <v>488011.92</v>
       </c>
       <c r="O94" s="1">
-        <v>0.48</v>
+        <v>1.09</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>11909.0</v>
+        <v>3947.0</v>
       </c>
       <c r="D95" s="1">
-        <v>18.82</v>
+        <v>53.0</v>
       </c>
       <c r="E95" s="1">
-        <v>27.6890318247</v>
+        <v>47.9672890803</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>329748.68</v>
+        <v>218055.74</v>
       </c>
       <c r="I95" s="1">
-        <v>-105621.3</v>
+        <v>-8864.74</v>
       </c>
       <c r="J95" s="1">
-        <v>-32.030848463139</v>
+        <v>-4.0653550326169</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>224127.38</v>
+        <v>209191.0</v>
       </c>
       <c r="N95" s="1">
-        <v>224127.38</v>
+        <v>209191.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
         <v>17686.0</v>
       </c>
       <c r="D96" s="1">
-        <v>35.43</v>
+        <v>31.1</v>
       </c>
       <c r="E96" s="1">
         <v>28.5219393871</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>504439.02</v>
       </c>
       <c r="I96" s="1">
-        <v>122175.96</v>
+        <v>45595.58</v>
       </c>
       <c r="J96" s="1">
-        <v>24.220164411548</v>
+        <v>9.0388685633399</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>626614.98</v>
+        <v>550034.6</v>
       </c>
       <c r="N96" s="1">
-        <v>626614.98</v>
+        <v>550034.6</v>
       </c>
       <c r="O96" s="1">
-        <v>1.24</v>
+        <v>1.23</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
         <v>16775.0</v>
       </c>
       <c r="D97" s="1">
-        <v>159.75</v>
+        <v>156.0</v>
       </c>
       <c r="E97" s="1">
         <v>124.1900387481</v>
       </c>
       <c r="F97" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G97">
         <v>7.47</v>
       </c>
       <c r="H97" s="1">
         <v>279066.37</v>
       </c>
       <c r="I97" s="1">
-        <v>79589.68</v>
+        <v>71196.3</v>
       </c>
       <c r="J97" s="1">
-        <v>28.519982540354</v>
+        <v>25.512318091212</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>358656.05</v>
+        <v>350262.67</v>
       </c>
       <c r="N97" s="1">
-        <v>358656.05</v>
+        <v>350262.67</v>
       </c>
       <c r="O97" s="1">
-        <v>0.71</v>
+        <v>0.78</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
         <v>16231.0</v>
       </c>
       <c r="D98" s="1">
-        <v>28.25</v>
+        <v>21.44</v>
       </c>
       <c r="E98" s="1">
         <v>29.8059632801</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>483780.59</v>
       </c>
       <c r="I98" s="1">
-        <v>-25254.84</v>
+        <v>-135787.95</v>
       </c>
       <c r="J98" s="1">
-        <v>-5.2203086527304</v>
+        <v>-28.068085575736</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>458525.75</v>
+        <v>347992.64</v>
       </c>
       <c r="N98" s="1">
-        <v>458525.75</v>
+        <v>347992.64</v>
       </c>
       <c r="O98" s="1">
-        <v>0.91</v>
+        <v>0.78</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>6282.0</v>
       </c>
       <c r="D99" s="1">
-        <v>66.1</v>
+        <v>65.44</v>
       </c>
       <c r="E99" s="1">
         <v>119.6944715059</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>751920.67</v>
       </c>
       <c r="I99" s="1">
-        <v>-336680.47</v>
+        <v>-340826.59</v>
       </c>
       <c r="J99" s="1">
-        <v>-44.776062613095</v>
+        <v>-45.327466526489</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>415240.2</v>
+        <v>411094.08</v>
       </c>
       <c r="N99" s="1">
-        <v>415240.2</v>
+        <v>411094.08</v>
       </c>
       <c r="O99" s="1">
-        <v>0.82</v>
+        <v>0.92</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
         <v>671.0</v>
       </c>
       <c r="D100" s="1">
-        <v>578.8</v>
+        <v>540.8</v>
       </c>
       <c r="E100" s="1">
         <v>543.4621162444</v>
       </c>
       <c r="F100" t="s">
         <v>28</v>
       </c>
       <c r="G100">
         <v>0.91</v>
       </c>
       <c r="H100" s="1">
         <v>389638.92</v>
       </c>
       <c r="I100" s="1">
-        <v>35790.81</v>
+        <v>8754.67</v>
       </c>
       <c r="J100" s="1">
-        <v>9.1856352543016</v>
+        <v>2.2468674330583</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>425429.73</v>
+        <v>398393.59</v>
       </c>
       <c r="N100" s="1">
-        <v>425429.73</v>
+        <v>398393.59</v>
       </c>
       <c r="O100" s="1">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>