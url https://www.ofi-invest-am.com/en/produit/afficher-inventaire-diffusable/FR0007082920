--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -97,651 +97,663 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
-    <t>ABB LTD</t>
+    <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE SA</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
-    <t>AIRBUS</t>
+    <t>AIRBUS SE</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON AG</t>
+    <t>ALCON INC</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
-    <t>ALLIANZ</t>
+    <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
-    <t>ALSTOM SA</t>
+    <t>ALSTOM</t>
+  </si>
+  <si>
+    <t>ES0109067019</t>
+  </si>
+  <si>
+    <t>AMADEUS IT GROUP</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
-    <t>ANHEUSER-BUSCH INBEV SA</t>
+    <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
-    <t>APERAM SA</t>
+    <t>APERAM</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
-    <t>ARGENX</t>
+    <t>ARGEN-X SE - W/I</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
-    <t>ATLAS COPCO CLASS A</t>
+    <t>ATLAS COPCO-A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
-    <t>AXA SA</t>
+    <t>AXA</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
-    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
-[...5 lines deleted...]
-    <t>BANCO SANTANDER SA</t>
+    <t>BBVA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
-    <t>BIOMERIEUX SA</t>
+    <t>BIOMERIEUX</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
-    <t>BNP PARIBAS SA</t>
+    <t>BNP PARIBAS</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
-    <t>BOLIDEN</t>
+    <t>BOLIDEN AB</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
-    <t>CAPGEMINI</t>
+    <t>CAPGEMINI SE</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
-    <t>CARLSBERG CLASS B</t>
+    <t>CARLSBERG-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000120172</t>
   </si>
   <si>
     <t>CARREFOUR SA</t>
   </si>
   <si>
+    <t>CH0210483332</t>
+  </si>
+  <si>
+    <t>CIE FINANCI-REG</t>
+  </si>
+  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
-    <t>COMMERZBANK AG</t>
+    <t>COMMERZBANK</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE</t>
+  </si>
+  <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEME</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG NAM</t>
+  </si>
+  <si>
+    <t>DE0005810055</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM-FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>DE000ENAG999</t>
+  </si>
+  <si>
+    <t>E.ON SE</t>
+  </si>
+  <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP SA</t>
+  </si>
+  <si>
+    <t>BE0003822393</t>
+  </si>
+  <si>
+    <t>ELIA</t>
+  </si>
+  <si>
+    <t>ES0130670112</t>
+  </si>
+  <si>
+    <t>ENDESA</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL SPA</t>
+  </si>
+  <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE</t>
+  </si>
+  <si>
+    <t>AT0000652011</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK</t>
+  </si>
+  <si>
+    <t>FR0000121667</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>CH0010645932</t>
+  </si>
+  <si>
+    <t>GIVAUDAN-REG</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO PREF</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>INDITEX</t>
+  </si>
+  <si>
+    <t>ES0118594417</t>
+  </si>
+  <si>
+    <t>INDRA SISTEMAS</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOG</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROUP</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING</t>
+  </si>
+  <si>
+    <t>IE0004906560</t>
+  </si>
+  <si>
+    <t>KERRY GROUP-A</t>
+  </si>
+  <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHIL</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KPN (KONIN) NV</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>CH0013841017</t>
+  </si>
+  <si>
+    <t>LONZA GROUP NOM.</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>L'OREAL</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNE</t>
+  </si>
+  <si>
+    <t>DE0006599905</t>
+  </si>
+  <si>
+    <t>MERCK KGAA</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORP</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER SPA</t>
+  </si>
+  <si>
+    <t>CH0038863350</t>
+  </si>
+  <si>
+    <t>NESTLE SA-REG</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA OYJ</t>
+  </si>
+  <si>
+    <t>CH0012005267</t>
+  </si>
+  <si>
+    <t>NOVARTIS AG-REG</t>
+  </si>
+  <si>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVONESIS (NOVOZ</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>DK0060094928</t>
+  </si>
+  <si>
+    <t>ORSTED A/S</t>
+  </si>
+  <si>
+    <t>FR0000120693</t>
+  </si>
+  <si>
+    <t>PERNOD RICARD SA</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>PROSUS NV</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN SPA</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE</t>
+  </si>
+  <si>
+    <t>FR0000131906</t>
+  </si>
+  <si>
+    <t>RENAULT SA</t>
+  </si>
+  <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
+  </si>
+  <si>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE HOLDING AG</t>
+  </si>
+  <si>
+    <t>SE0021921269</t>
+  </si>
+  <si>
+    <t>SAAB AB-B</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
-    <t>COMPAGNIE DE SAINT GOBAIN SA</t>
-[...311 lines deleted...]
-    <t>SAFRAN SA</t>
+    <t>SAINT GOBAIN</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
-    <t>SAIPEM</t>
+    <t>SAIPEM SPA</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
-    <t>SANOFI SA</t>
+    <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
-    <t>SAP</t>
+    <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
-    <t>SCHNEIDER ELECTRIC</t>
+    <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
-    <t>SGS SA</t>
+    <t>SGS SA-REG</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
-    <t>SIEMENS ENERGY N AG</t>
+    <t>SIEMENS ENERGY A</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
-    <t>SIEMENS HEALTHINEERS AG</t>
-[...5 lines deleted...]
-    <t>SIEMENS N AG</t>
+    <t>SIEMENS HEALTHIN</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
-    <t>SIKA AG</t>
+    <t>SIKA AG-REG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
-    <t>SOCIETE GENERALE SA</t>
+    <t>SOC GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
-    <t>SPOTIFY TECHNOLOGY SA</t>
+    <t>SPOTIFY TECHNOLO</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>SE0000120669</t>
   </si>
   <si>
-    <t>SSAB CLASS B</t>
+    <t>SSAB-B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
-    <t>STMICROELECTRONICS NV</t>
+    <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>SWISS RE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
-    <t>TECHNIP ENERGIES NV</t>
+    <t>TECHNIP ENERGIES</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
-    <t>THALES SA</t>
+    <t>THALES</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA</t>
+  </si>
+  <si>
+    <t>GB00BVZK7T90</t>
+  </si>
+  <si>
+    <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
-    <t>UCB SA</t>
-[...11 lines deleted...]
-    <t>UNILEVER PLC</t>
+    <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>VEOLIA ENVIRONNE</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
-    <t>VESTAS WIND SYSTEMS</t>
+    <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
-    <t>VONOVIA</t>
+    <t>VONOVIA SE</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
-    <t>WOLTERS KLUWER NV</t>
+    <t>WOLTERS KLUWER</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
-    <t>ZURICH INSURANCE GROUP AG</t>
+    <t>ZURICH INSURANCE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1105,125 +1117,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1287.1314</v>
+        <v>1282.6214</v>
       </c>
       <c r="D2">
-        <v>34673.78</v>
+        <v>37597.01</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>44629716.12</v>
+        <v>48222740.97</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>44629716.12</v>
+        <v>48222740.97</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>52.0</v>
       </c>
       <c r="D3">
-        <v>1577.2</v>
+        <v>1709.68</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>82014.67</v>
+        <v>88903.45</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>82014.67</v>
+        <v>88903.45</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P100"/>
+  <dimension ref="A1:P102"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O100" sqref="O100"/>
+      <selection activeCell="O102" sqref="O102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1242,4989 +1254,5089 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>10044.0</v>
+        <v>9756.0</v>
       </c>
       <c r="D2" s="1">
-        <v>64.46</v>
+        <v>71.84</v>
       </c>
       <c r="E2" s="1">
-        <v>35.2194583831</v>
+        <v>35.21945879</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H2" s="1">
-        <v>347129.47</v>
+        <v>337175.93</v>
       </c>
       <c r="I2" s="1">
-        <v>363674.99</v>
+        <v>420072.24</v>
       </c>
       <c r="J2" s="1">
-        <v>104.76638298673</v>
+        <v>124.58547678655</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>710804.46</v>
+        <v>757248.17</v>
       </c>
       <c r="N2" s="1">
-        <v>710804.46</v>
+        <v>757248.17</v>
       </c>
       <c r="O2" s="1">
-        <v>1.59</v>
+        <v>1.57</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>209.0</v>
+        <v>203.0</v>
       </c>
       <c r="D3" s="1">
-        <v>863.5</v>
+        <v>858.8</v>
       </c>
       <c r="E3" s="1">
-        <v>1168.8058851675</v>
+        <v>1168.80591133</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>244280.43</v>
+        <v>237267.6</v>
       </c>
       <c r="I3" s="1">
-        <v>-63808.93</v>
+        <v>-62931.2</v>
       </c>
       <c r="J3" s="1">
-        <v>-26.121179662243</v>
+        <v>-26.523301116545</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>180471.5</v>
+        <v>174336.4</v>
       </c>
       <c r="N3" s="1">
-        <v>180471.5</v>
+        <v>174336.4</v>
       </c>
       <c r="O3" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
-        <v>3332.0</v>
+        <v>3205.0</v>
       </c>
       <c r="D4" s="1">
-        <v>160.92</v>
+        <v>188.54</v>
       </c>
       <c r="E4" s="1">
-        <v>150.8098739496</v>
+        <v>174.63505772</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>502498.5</v>
+        <v>559705.36</v>
       </c>
       <c r="I4" s="1">
-        <v>33686.94</v>
+        <v>44565.34</v>
       </c>
       <c r="J4" s="1">
-        <v>6.7038886683244</v>
+        <v>7.9622857283339</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>536185.44</v>
+        <v>604270.7</v>
       </c>
       <c r="N4" s="1">
-        <v>536185.44</v>
+        <v>604270.7</v>
       </c>
       <c r="O4" s="1">
-        <v>1.2</v>
+        <v>1.25</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
-        <v>12094.0</v>
+        <v>3510.0</v>
       </c>
       <c r="D5" s="1">
-        <v>58.22</v>
+        <v>169.5</v>
       </c>
       <c r="E5" s="1">
-        <v>84.8464403837</v>
+        <v>151.98838746</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>945533.94</v>
+        <v>533479.24</v>
       </c>
       <c r="I5" s="1">
-        <v>-172505.8</v>
+        <v>61465.76</v>
       </c>
       <c r="J5" s="1">
-        <v>-18.244273706346</v>
+        <v>11.521677956953</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>773028.14</v>
+        <v>594945.0</v>
       </c>
       <c r="N5" s="1">
-        <v>773028.14</v>
+        <v>594945.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.73</v>
+        <v>1.23</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>2120.0</v>
+        <v>11878.0</v>
       </c>
       <c r="D6" s="1">
-        <v>347.6</v>
+        <v>61.6</v>
       </c>
       <c r="E6" s="1">
-        <v>239.5341320755</v>
+        <v>84.84644048</v>
       </c>
       <c r="F6" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H6" s="1">
-        <v>507812.36</v>
+        <v>928646.61</v>
       </c>
       <c r="I6" s="1">
-        <v>229099.64</v>
+        <v>-138106.07</v>
       </c>
       <c r="J6" s="1">
-        <v>45.115018468633</v>
+        <v>-14.871757298506</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>736912.0</v>
+        <v>790540.54</v>
       </c>
       <c r="N6" s="1">
-        <v>736912.0</v>
+        <v>790540.54</v>
       </c>
       <c r="O6" s="1">
-        <v>1.65</v>
+        <v>1.64</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
-        <v>13851.0</v>
+        <v>2059.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.19</v>
+        <v>377.3</v>
       </c>
       <c r="E7" s="1">
-        <v>26.2123001949</v>
+        <v>239.53412822</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>363066.57</v>
+        <v>493200.77</v>
       </c>
       <c r="I7" s="1">
-        <v>-41861.88</v>
+        <v>283659.93</v>
       </c>
       <c r="J7" s="1">
-        <v>-11.530083863133</v>
+        <v>57.514089039236</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>321204.69</v>
+        <v>776860.7</v>
       </c>
       <c r="N7" s="1">
-        <v>321204.69</v>
+        <v>776860.7</v>
       </c>
       <c r="O7" s="1">
-        <v>0.72</v>
+        <v>1.61</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
-        <v>7581.0</v>
+        <v>18612.0</v>
       </c>
       <c r="D8" s="1">
-        <v>59.16</v>
+        <v>23.15</v>
       </c>
       <c r="E8" s="1">
-        <v>57.2466429231</v>
+        <v>25.8776671</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>433986.8</v>
+        <v>481635.14</v>
       </c>
       <c r="I8" s="1">
-        <v>14505.16</v>
+        <v>-50767.34</v>
       </c>
       <c r="J8" s="1">
-        <v>3.3423044203188</v>
+        <v>-10.540622098296</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>448491.96</v>
+        <v>430867.8</v>
       </c>
       <c r="N8" s="1">
-        <v>448491.96</v>
+        <v>430867.8</v>
       </c>
       <c r="O8" s="1">
-        <v>1.0</v>
+        <v>0.89</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>6945.0</v>
+        <v>4578.0</v>
       </c>
       <c r="D9" s="1">
-        <v>32.96</v>
+        <v>49.26</v>
       </c>
       <c r="E9" s="1">
-        <v>32.788774658</v>
+        <v>48.905</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>227718.04</v>
+        <v>223887.09</v>
       </c>
       <c r="I9" s="1">
-        <v>1189.16</v>
+        <v>1625.19</v>
       </c>
       <c r="J9" s="1">
-        <v>0.52220719974579</v>
+        <v>0.72589714753093</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>228907.2</v>
+        <v>225512.28</v>
       </c>
       <c r="N9" s="1">
-        <v>228907.2</v>
+        <v>225512.28</v>
       </c>
       <c r="O9" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1">
-        <v>502.0</v>
+        <v>7364.0</v>
       </c>
       <c r="D10" s="1">
-        <v>584.8</v>
+        <v>64.44</v>
       </c>
       <c r="E10" s="1">
-        <v>516.5262948207</v>
+        <v>57.24664313</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>259296.2</v>
+        <v>421564.28</v>
       </c>
       <c r="I10" s="1">
-        <v>34273.4</v>
+        <v>52971.88</v>
       </c>
       <c r="J10" s="1">
-        <v>13.217856644255</v>
+        <v>12.565552280663</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>293569.6</v>
+        <v>474536.16</v>
       </c>
       <c r="N10" s="1">
-        <v>293569.6</v>
+        <v>474536.16</v>
       </c>
       <c r="O10" s="1">
-        <v>0.66</v>
+        <v>0.98</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="1">
-        <v>2122.0</v>
+        <v>6746.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1128.2</v>
+        <v>40.08</v>
       </c>
       <c r="E11" s="1">
-        <v>605.5538077286</v>
+        <v>32.78877409</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1284985.18</v>
+        <v>221193.07</v>
       </c>
       <c r="I11" s="1">
-        <v>1109055.22</v>
+        <v>49186.61</v>
       </c>
       <c r="J11" s="1">
-        <v>86.308794627499</v>
+        <v>22.236957966179</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2394040.4</v>
+        <v>270379.68</v>
       </c>
       <c r="N11" s="1">
-        <v>2394040.4</v>
+        <v>270379.68</v>
       </c>
       <c r="O11" s="1">
-        <v>5.35</v>
+        <v>0.56</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="1">
-        <v>16159.0</v>
+        <v>488.0</v>
       </c>
       <c r="D12" s="1">
-        <v>158.05</v>
+        <v>682.0</v>
       </c>
       <c r="E12" s="1">
-        <v>153.2498001114</v>
+        <v>516.52629098</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="G12">
-        <v>10.81</v>
+        <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>220023.42</v>
+        <v>252064.83</v>
       </c>
       <c r="I12" s="1">
-        <v>16299.5</v>
+        <v>80751.17</v>
       </c>
       <c r="J12" s="1">
-        <v>7.4080750131054</v>
+        <v>32.035873469536</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>236322.92</v>
+        <v>332816.0</v>
       </c>
       <c r="N12" s="1">
-        <v>236322.92</v>
+        <v>332816.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.53</v>
+        <v>0.69</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" t="s">
         <v>50</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>12243.0</v>
+        <v>2118.0</v>
       </c>
       <c r="D13" s="1">
-        <v>37.7</v>
+        <v>1270.0</v>
       </c>
       <c r="E13" s="1">
-        <v>34.302769746</v>
+        <v>621.41182247</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>419968.81</v>
+        <v>1316150.24</v>
       </c>
       <c r="I13" s="1">
-        <v>41592.29</v>
+        <v>1373709.76</v>
       </c>
       <c r="J13" s="1">
-        <v>9.9036616552548</v>
+        <v>104.37332443141</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>461561.1</v>
+        <v>2689860.0</v>
       </c>
       <c r="N13" s="1">
-        <v>461561.1</v>
+        <v>2689860.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.03</v>
+        <v>5.57</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>15694.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>179.5</v>
+      </c>
+      <c r="E14" s="1">
+        <v>153.24979992</v>
+      </c>
+      <c r="F14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G14">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H14" s="1">
-        <v>658039.65</v>
+        <v>213691.91</v>
       </c>
       <c r="I14" s="1">
-        <v>72744.68</v>
+        <v>45970.09</v>
       </c>
       <c r="J14" s="1">
-        <v>11.054756350928</v>
+        <v>21.512321173038</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>730784.33</v>
+        <v>259662.0</v>
       </c>
       <c r="N14" s="1">
-        <v>730784.33</v>
+        <v>259662.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.63</v>
+        <v>0.54</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>99836.0</v>
+        <v>11891.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.245</v>
+        <v>41.11</v>
       </c>
       <c r="E15" s="1">
-        <v>5.3033281582</v>
+        <v>34.30276932</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>529463.07</v>
+        <v>407894.23</v>
       </c>
       <c r="I15" s="1">
-        <v>393520.75</v>
+        <v>80944.78</v>
       </c>
       <c r="J15" s="1">
-        <v>74.324494435466</v>
+        <v>19.844551368133</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>922983.82</v>
+        <v>488839.01</v>
       </c>
       <c r="N15" s="1">
-        <v>922983.82</v>
+        <v>488839.01</v>
       </c>
       <c r="O15" s="1">
-        <v>2.06</v>
+        <v>1.01</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>3388.0</v>
+        <v>96956.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.7</v>
+        <v>10.516</v>
       </c>
       <c r="E16" s="1">
-        <v>111.866322314</v>
+        <v>5.30332821</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>379003.1</v>
+        <v>514189.49</v>
       </c>
       <c r="I16" s="1">
-        <v>-71711.5</v>
+        <v>505399.81</v>
       </c>
       <c r="J16" s="1">
-        <v>-18.921085342046</v>
+        <v>98.290575717524</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>307291.6</v>
+        <v>1019589.3</v>
       </c>
       <c r="N16" s="1">
-        <v>307291.6</v>
+        <v>1019589.3</v>
       </c>
       <c r="O16" s="1">
-        <v>0.69</v>
+        <v>2.11</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>2536.0</v>
+        <v>39594.0</v>
       </c>
       <c r="D17" s="1">
-        <v>75.76</v>
+        <v>19.705</v>
       </c>
       <c r="E17" s="1">
-        <v>81.3380954259</v>
+        <v>16.14068672</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>206273.41</v>
+        <v>639074.35</v>
       </c>
       <c r="I17" s="1">
-        <v>-14146.05</v>
+        <v>141125.42</v>
       </c>
       <c r="J17" s="1">
-        <v>-6.8579125152389</v>
+        <v>22.082785829223</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>192127.36</v>
+        <v>780199.77</v>
       </c>
       <c r="N17" s="1">
-        <v>192127.36</v>
+        <v>780199.77</v>
       </c>
       <c r="O17" s="1">
-        <v>0.43</v>
+        <v>1.61</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>2694.0</v>
+        <v>3290.0</v>
       </c>
       <c r="D18" s="1">
-        <v>82.13</v>
+        <v>90.2</v>
       </c>
       <c r="E18" s="1">
-        <v>85.0125983667</v>
+        <v>111.86632219</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>229023.94</v>
+        <v>368040.2</v>
       </c>
       <c r="I18" s="1">
-        <v>-7765.72</v>
+        <v>-71282.2</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.3907896266216</v>
+        <v>-19.368047294834</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>221258.22</v>
+        <v>296758.0</v>
       </c>
       <c r="N18" s="1">
-        <v>221258.22</v>
+        <v>296758.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.49</v>
+        <v>0.61</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>4389.0</v>
+        <v>2464.0</v>
       </c>
       <c r="D19" s="1">
-        <v>540.0</v>
+        <v>83.84</v>
       </c>
       <c r="E19" s="1">
-        <v>301.4705513784</v>
+        <v>81.33809659</v>
       </c>
       <c r="F19" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>10.81</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>120176.81</v>
+        <v>200417.07</v>
       </c>
       <c r="I19" s="1">
-        <v>99132.06</v>
+        <v>6164.69</v>
       </c>
       <c r="J19" s="1">
-        <v>82.488510054477</v>
+        <v>3.0759306081064</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>219308.87</v>
+        <v>206581.76</v>
       </c>
       <c r="N19" s="1">
-        <v>219308.87</v>
+        <v>206581.76</v>
       </c>
       <c r="O19" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>2816.0</v>
+        <v>3758.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.58</v>
+        <v>90.33</v>
       </c>
       <c r="E20" s="1">
-        <v>162.5754651989</v>
+        <v>86.75458222</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>457812.51</v>
+        <v>326023.72</v>
       </c>
       <c r="I20" s="1">
-        <v>-180211.23</v>
+        <v>13436.42</v>
       </c>
       <c r="J20" s="1">
-        <v>-39.363544259636</v>
+        <v>4.121301358073</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>277601.28</v>
+        <v>339460.14</v>
       </c>
       <c r="N20" s="1">
-        <v>277601.28</v>
+        <v>339460.14</v>
       </c>
       <c r="O20" s="1">
-        <v>0.62</v>
+        <v>0.7</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>2678.0</v>
+        <v>4263.0</v>
       </c>
       <c r="D21" s="1">
-        <v>793.2</v>
+        <v>543.8</v>
       </c>
       <c r="E21" s="1">
-        <v>768.3517064974</v>
+        <v>301.47055125</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="G21">
-        <v>7.47</v>
+        <v>10.85</v>
       </c>
       <c r="H21" s="1">
-        <v>275679.71</v>
+        <v>116726.75</v>
       </c>
       <c r="I21" s="1">
-        <v>8635.44</v>
+        <v>96953.72</v>
       </c>
       <c r="J21" s="1">
-        <v>3.1324176886286</v>
+        <v>83.060412459012</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>284315.15</v>
+        <v>213680.47</v>
       </c>
       <c r="N21" s="1">
-        <v>284315.15</v>
+        <v>213680.47</v>
       </c>
       <c r="O21" s="1">
-        <v>0.64</v>
+        <v>0.44</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" t="s">
         <v>69</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>15079.0</v>
+        <v>3440.0</v>
       </c>
       <c r="D22" s="1">
-        <v>15.245</v>
+        <v>100.3</v>
       </c>
       <c r="E22" s="1">
-        <v>15.2212746203</v>
+        <v>150.0279593</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>229521.6</v>
+        <v>516096.18</v>
       </c>
       <c r="I22" s="1">
-        <v>357.76</v>
+        <v>-171064.18</v>
       </c>
       <c r="J22" s="1">
-        <v>0.15587203993001</v>
+        <v>-33.145794646261</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>229879.36</v>
+        <v>345032.0</v>
       </c>
       <c r="N22" s="1">
-        <v>229879.36</v>
+        <v>345032.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.51</v>
+        <v>0.71</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" t="s">
         <v>71</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>2601.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>862.6</v>
+      </c>
+      <c r="E23" s="1">
+        <v>768.35170704</v>
+      </c>
+      <c r="F23" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H23" s="1">
-        <v>207919.49</v>
+        <v>267753.15</v>
       </c>
       <c r="I23" s="1">
-        <v>359281.84</v>
+        <v>32517.54</v>
       </c>
       <c r="J23" s="1">
-        <v>172.79853851123</v>
+        <v>12.144596618191</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>567201.33</v>
+        <v>300270.69</v>
       </c>
       <c r="N23" s="1">
-        <v>567201.33</v>
+        <v>300270.69</v>
       </c>
       <c r="O23" s="1">
-        <v>1.27</v>
+        <v>0.62</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>5968.0</v>
+        <v>14646.0</v>
       </c>
       <c r="D24" s="1">
-        <v>68.08</v>
+        <v>16.36</v>
       </c>
       <c r="E24" s="1">
-        <v>56.5650033512</v>
+        <v>15.22127475</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>337579.94</v>
+        <v>222930.79</v>
       </c>
       <c r="I24" s="1">
-        <v>68721.5</v>
+        <v>16677.77</v>
       </c>
       <c r="J24" s="1">
-        <v>20.357104157315</v>
+        <v>7.481142465785</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>406301.44</v>
+        <v>239608.56</v>
       </c>
       <c r="N24" s="1">
-        <v>406301.44</v>
+        <v>239608.56</v>
       </c>
       <c r="O24" s="1">
-        <v>0.91</v>
+        <v>0.5</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>2963.0</v>
+        <v>2878.0</v>
       </c>
       <c r="D25" s="1">
-        <v>130.4</v>
+        <v>153.35</v>
       </c>
       <c r="E25" s="1">
-        <v>126.4182585218</v>
+        <v>126.41825921</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H25" s="1">
-        <v>386936.02</v>
+        <v>375835.93</v>
       </c>
       <c r="I25" s="1">
-        <v>37255.89</v>
+        <v>101006.27</v>
       </c>
       <c r="J25" s="1">
-        <v>9.6284367632664</v>
+        <v>26.875096800883</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>424191.91</v>
+        <v>476842.2</v>
       </c>
       <c r="N25" s="1">
-        <v>424191.91</v>
+        <v>476842.2</v>
       </c>
       <c r="O25" s="1">
-        <v>0.95</v>
+        <v>0.99</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>3995.0</v>
+        <v>18163.0</v>
       </c>
       <c r="D26" s="1">
-        <v>68.5</v>
+        <v>34.56</v>
       </c>
       <c r="E26" s="1">
-        <v>71.5841176471</v>
+        <v>11.11809503</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>285978.55</v>
+        <v>201937.96</v>
       </c>
       <c r="I26" s="1">
-        <v>-12321.05</v>
+        <v>425775.32</v>
       </c>
       <c r="J26" s="1">
-        <v>-4.3083825692521</v>
+        <v>210.84461782223</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>273657.5</v>
+        <v>627713.28</v>
       </c>
       <c r="N26" s="1">
-        <v>273657.5</v>
+        <v>627713.28</v>
       </c>
       <c r="O26" s="1">
-        <v>0.61</v>
+        <v>1.3</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>29693.0</v>
+        <v>3881.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.2</v>
+        <v>69.18</v>
       </c>
       <c r="E27" s="1">
-        <v>31.3518825986</v>
+        <v>71.5841175</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>930931.45</v>
+        <v>277817.96</v>
       </c>
       <c r="I27" s="1">
-        <v>-420211.85</v>
+        <v>-9330.38</v>
       </c>
       <c r="J27" s="1">
-        <v>-45.138860654026</v>
+        <v>-3.358450979915</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>510719.6</v>
+        <v>268487.58</v>
       </c>
       <c r="N27" s="1">
-        <v>510719.6</v>
+        <v>268487.58</v>
       </c>
       <c r="O27" s="1">
-        <v>1.14</v>
+        <v>0.56</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>8834.0</v>
+        <v>28838.0</v>
       </c>
       <c r="D28" s="1">
-        <v>24.76</v>
+        <v>16.815</v>
       </c>
       <c r="E28" s="1">
-        <v>31.1453531809</v>
+        <v>31.35188259</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>275138.05</v>
+        <v>904125.59</v>
       </c>
       <c r="I28" s="1">
-        <v>-56408.21</v>
+        <v>-419214.62</v>
       </c>
       <c r="J28" s="1">
-        <v>-20.501784467834</v>
+        <v>-46.366857064625</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>218729.84</v>
+        <v>484910.97</v>
       </c>
       <c r="N28" s="1">
-        <v>218729.84</v>
+        <v>484910.97</v>
       </c>
       <c r="O28" s="1">
-        <v>0.49</v>
+        <v>1.0</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
-        <v>1096.0</v>
+        <v>8580.0</v>
       </c>
       <c r="D29" s="1">
-        <v>243.3</v>
+        <v>27.71</v>
       </c>
       <c r="E29" s="1">
-        <v>232.5316514599</v>
+        <v>31.14535315</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>254854.69</v>
+        <v>267227.13</v>
       </c>
       <c r="I29" s="1">
-        <v>11802.11</v>
+        <v>-29475.33</v>
       </c>
       <c r="J29" s="1">
-        <v>4.630917327831</v>
+        <v>-11.030066445724</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>266656.8</v>
+        <v>237751.8</v>
       </c>
       <c r="N29" s="1">
-        <v>266656.8</v>
+        <v>237751.8</v>
       </c>
       <c r="O29" s="1">
-        <v>0.6</v>
+        <v>0.49</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>21065.0</v>
+        <v>1064.0</v>
       </c>
       <c r="D30" s="1">
-        <v>31.62</v>
+        <v>252.5</v>
       </c>
       <c r="E30" s="1">
-        <v>31.3998219796</v>
+        <v>232.53165414</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>661437.25</v>
+        <v>247413.68</v>
       </c>
       <c r="I30" s="1">
-        <v>4638.05</v>
+        <v>21246.32</v>
       </c>
       <c r="J30" s="1">
-        <v>0.70120786212146</v>
+        <v>8.5873667131098</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>666075.3</v>
+        <v>268660.0</v>
       </c>
       <c r="N30" s="1">
-        <v>666075.3</v>
+        <v>268660.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.49</v>
+        <v>0.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>5129.0</v>
+        <v>20460.0</v>
       </c>
       <c r="D31" s="1">
-        <v>58.12</v>
+        <v>30.99</v>
       </c>
       <c r="E31" s="1">
-        <v>62.9371085982</v>
+        <v>30.39982209</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>322804.43</v>
+        <v>621980.36</v>
       </c>
       <c r="I31" s="1">
-        <v>-24706.95</v>
+        <v>12075.04</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.6538447753025</v>
+        <v>1.9413860591997</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>298097.48</v>
+        <v>634055.4</v>
       </c>
       <c r="N31" s="1">
-        <v>298097.48</v>
+        <v>634055.4</v>
       </c>
       <c r="O31" s="1">
-        <v>0.67</v>
+        <v>1.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>11947.0</v>
+        <v>6205.0</v>
       </c>
       <c r="D32" s="1">
-        <v>18.48</v>
+        <v>62.62</v>
       </c>
       <c r="E32" s="1">
-        <v>11.5366954047</v>
+        <v>62.8982079</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>137828.9</v>
+        <v>390283.38</v>
       </c>
       <c r="I32" s="1">
-        <v>82951.66</v>
+        <v>-1726.28</v>
       </c>
       <c r="J32" s="1">
-        <v>60.184518631434</v>
+        <v>-0.44231450491179</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>220780.56</v>
+        <v>388557.1</v>
       </c>
       <c r="N32" s="1">
-        <v>220780.56</v>
+        <v>388557.1</v>
       </c>
       <c r="O32" s="1">
-        <v>0.49</v>
+        <v>0.8</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>98033.0</v>
+        <v>11604.0</v>
       </c>
       <c r="D33" s="1">
-        <v>4.272</v>
+        <v>19.59</v>
       </c>
       <c r="E33" s="1">
-        <v>3.3108897004</v>
+        <v>11.53669511</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>324576.45</v>
+        <v>133871.81</v>
       </c>
       <c r="I33" s="1">
-        <v>94220.53</v>
+        <v>93450.55</v>
       </c>
       <c r="J33" s="1">
-        <v>29.028763485459</v>
+        <v>69.805995750711</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>418796.98</v>
+        <v>227322.36</v>
       </c>
       <c r="N33" s="1">
-        <v>418796.98</v>
+        <v>227322.36</v>
       </c>
       <c r="O33" s="1">
-        <v>0.94</v>
+        <v>0.47</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>4249.0</v>
+        <v>95205.0</v>
       </c>
       <c r="D34" s="1">
-        <v>128.0</v>
+        <v>4.735</v>
       </c>
       <c r="E34" s="1">
-        <v>68.1866627442</v>
+        <v>3.31088966</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>289725.13</v>
+        <v>315213.25</v>
       </c>
       <c r="I34" s="1">
-        <v>254146.87</v>
+        <v>135582.43</v>
       </c>
       <c r="J34" s="1">
-        <v>87.719995155408</v>
+        <v>43.012922204254</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>543872.0</v>
+        <v>450795.68</v>
       </c>
       <c r="N34" s="1">
-        <v>543872.0</v>
+        <v>450795.68</v>
       </c>
       <c r="O34" s="1">
-        <v>1.22</v>
+        <v>0.93</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
-        <v>7783.0</v>
+        <v>4127.0</v>
       </c>
       <c r="D35" s="1">
-        <v>34.7</v>
+        <v>138.7</v>
       </c>
       <c r="E35" s="1">
-        <v>27.3157998201</v>
+        <v>68.18666101</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>212598.87</v>
+        <v>281406.35</v>
       </c>
       <c r="I35" s="1">
-        <v>57471.23</v>
+        <v>291008.55</v>
       </c>
       <c r="J35" s="1">
-        <v>27.03270718231</v>
+        <v>103.41221866529</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>270070.1</v>
+        <v>572414.9</v>
       </c>
       <c r="N35" s="1">
-        <v>270070.1</v>
+        <v>572414.9</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>1.18</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>52762.0</v>
+        <v>7560.0</v>
       </c>
       <c r="D36" s="1">
-        <v>9.135</v>
+        <v>38.53</v>
       </c>
       <c r="E36" s="1">
-        <v>6.8226792009</v>
+        <v>27.31579894</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>359978.2</v>
+        <v>206507.44</v>
       </c>
       <c r="I36" s="1">
-        <v>122002.67</v>
+        <v>84779.36</v>
       </c>
       <c r="J36" s="1">
-        <v>33.891682885241</v>
+        <v>41.053901011993</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>481980.87</v>
+        <v>291286.8</v>
       </c>
       <c r="N36" s="1">
-        <v>481980.87</v>
+        <v>291286.8</v>
       </c>
       <c r="O36" s="1">
-        <v>1.08</v>
+        <v>0.6</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>11811.0</v>
+        <v>51238.0</v>
       </c>
       <c r="D37" s="1">
-        <v>26.51</v>
+        <v>9.866</v>
       </c>
       <c r="E37" s="1">
-        <v>15.8559063585</v>
+        <v>6.82267926</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>187274.11</v>
+        <v>349580.44</v>
       </c>
       <c r="I37" s="1">
-        <v>125835.5</v>
+        <v>155933.67</v>
       </c>
       <c r="J37" s="1">
-        <v>67.193217471438</v>
+        <v>44.605948204654</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>313109.61</v>
+        <v>505514.11</v>
       </c>
       <c r="N37" s="1">
-        <v>313109.61</v>
+        <v>505514.11</v>
       </c>
       <c r="O37" s="1">
-        <v>0.7</v>
+        <v>1.05</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>2312.0</v>
+        <v>11472.0</v>
       </c>
       <c r="D38" s="1">
-        <v>89.35</v>
+        <v>29.13</v>
       </c>
       <c r="E38" s="1">
-        <v>100.2890311419</v>
+        <v>15.85590568</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>231868.24</v>
+        <v>181898.95</v>
       </c>
       <c r="I38" s="1">
-        <v>-25291.04</v>
+        <v>152280.41</v>
       </c>
       <c r="J38" s="1">
-        <v>-10.907505055457</v>
+        <v>83.71703629955</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>206577.2</v>
+        <v>334179.36</v>
       </c>
       <c r="N38" s="1">
-        <v>206577.2</v>
+        <v>334179.36</v>
       </c>
       <c r="O38" s="1">
-        <v>0.46</v>
+        <v>0.69</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>2036.0</v>
+        <v>2246.0</v>
       </c>
       <c r="D39" s="1">
-        <v>194.75</v>
+        <v>103.8</v>
       </c>
       <c r="E39" s="1">
-        <v>213.7490569745</v>
+        <v>100.28902939</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>435193.08</v>
+        <v>225249.16</v>
       </c>
       <c r="I39" s="1">
-        <v>-38682.08</v>
+        <v>7885.64</v>
       </c>
       <c r="J39" s="1">
-        <v>-8.888486921713</v>
+        <v>3.5008521230445</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>396511.0</v>
+        <v>233134.8</v>
       </c>
       <c r="N39" s="1">
-        <v>396511.0</v>
+        <v>233134.8</v>
       </c>
       <c r="O39" s="1">
-        <v>0.89</v>
+        <v>0.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>22735.0</v>
+        <v>1978.0</v>
       </c>
       <c r="D40" s="1">
-        <v>33.35</v>
+        <v>199.25</v>
       </c>
       <c r="E40" s="1">
-        <v>30.9709140092</v>
+        <v>213.7490546</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>704123.73</v>
+        <v>422795.63</v>
       </c>
       <c r="I40" s="1">
-        <v>54088.52</v>
+        <v>-28679.13</v>
       </c>
       <c r="J40" s="1">
-        <v>7.6816783323011</v>
+        <v>-6.7832134404984</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>758212.25</v>
+        <v>394116.5</v>
       </c>
       <c r="N40" s="1">
-        <v>758212.25</v>
+        <v>394116.5</v>
       </c>
       <c r="O40" s="1">
-        <v>1.7</v>
+        <v>0.82</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>81.0</v>
+        <v>22081.0</v>
       </c>
       <c r="D41" s="1">
-        <v>2678.0</v>
+        <v>35.9</v>
       </c>
       <c r="E41" s="1">
-        <v>3924.1048148148</v>
+        <v>30.97091436</v>
       </c>
       <c r="F41" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>342380.7</v>
+        <v>683868.76</v>
       </c>
       <c r="I41" s="1">
-        <v>-104231.72</v>
+        <v>108839.14</v>
       </c>
       <c r="J41" s="1">
-        <v>-30.443222997091</v>
+        <v>15.915208643249</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>238148.98</v>
+        <v>792707.9</v>
       </c>
       <c r="N41" s="1">
-        <v>238148.98</v>
+        <v>792707.9</v>
       </c>
       <c r="O41" s="1">
-        <v>0.53</v>
+        <v>1.64</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>3934.0</v>
+        <v>79.0</v>
       </c>
       <c r="D42" s="1">
-        <v>66.16</v>
+        <v>2808.0</v>
       </c>
       <c r="E42" s="1">
-        <v>78.6985841383</v>
+        <v>3924.10493671</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H42" s="1">
-        <v>309600.23</v>
+        <v>333926.86</v>
       </c>
       <c r="I42" s="1">
-        <v>-49326.79</v>
+        <v>-94250.99</v>
       </c>
       <c r="J42" s="1">
-        <v>-15.932413874499</v>
+        <v>-28.225040058173</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>260273.44</v>
+        <v>239675.87</v>
       </c>
       <c r="N42" s="1">
-        <v>260273.44</v>
+        <v>239675.87</v>
       </c>
       <c r="O42" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>165.0</v>
+        <v>3821.0</v>
       </c>
       <c r="D43" s="1">
-        <v>1656.0</v>
+        <v>66.7</v>
       </c>
       <c r="E43" s="1">
-        <v>2282.5679393939</v>
+        <v>78.69858414</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>376623.71</v>
+        <v>300707.29</v>
       </c>
       <c r="I43" s="1">
-        <v>-103383.71</v>
+        <v>-45846.59</v>
       </c>
       <c r="J43" s="1">
-        <v>-27.450133184658</v>
+        <v>-15.246251595696</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>273240.0</v>
+        <v>254860.7</v>
       </c>
       <c r="N43" s="1">
-        <v>273240.0</v>
+        <v>254860.7</v>
       </c>
       <c r="O43" s="1">
-        <v>0.61</v>
+        <v>0.53</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>33657.0</v>
+        <v>160.0</v>
       </c>
       <c r="D44" s="1">
-        <v>19.175</v>
+        <v>1757.5</v>
       </c>
       <c r="E44" s="1">
-        <v>11.5840951362</v>
+        <v>2282.5679375</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>389885.89</v>
+        <v>365210.87</v>
       </c>
       <c r="I44" s="1">
-        <v>255487.09</v>
+        <v>-84010.87</v>
       </c>
       <c r="J44" s="1">
-        <v>65.528683277048</v>
+        <v>-23.003387056908</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>645372.98</v>
+        <v>281200.0</v>
       </c>
       <c r="N44" s="1">
-        <v>645372.98</v>
+        <v>281200.0</v>
       </c>
       <c r="O44" s="1">
-        <v>1.44</v>
+        <v>0.58</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" t="s">
         <v>116</v>
       </c>
       <c r="C45" s="1">
-        <v>3903.0</v>
+        <v>32687.0</v>
       </c>
       <c r="D45" s="1">
-        <v>50.15</v>
+        <v>20.32</v>
       </c>
       <c r="E45" s="1">
-        <v>37.4715885217</v>
+        <v>11.58409521</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>146251.61</v>
+        <v>378649.32</v>
       </c>
       <c r="I45" s="1">
-        <v>49483.84</v>
+        <v>285550.52</v>
       </c>
       <c r="J45" s="1">
-        <v>33.834731802269</v>
+        <v>75.412922965239</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>195735.45</v>
+        <v>664199.84</v>
       </c>
       <c r="N45" s="1">
-        <v>195735.45</v>
+        <v>664199.84</v>
       </c>
       <c r="O45" s="1">
-        <v>0.44</v>
+        <v>1.37</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" s="1">
-        <v>6279.0</v>
+        <v>6099.0</v>
       </c>
       <c r="D46" s="1">
-        <v>50.56</v>
+        <v>54.0</v>
       </c>
       <c r="E46" s="1">
-        <v>45.5736693741</v>
+        <v>45.57366945</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>286157.07</v>
+        <v>277953.81</v>
       </c>
       <c r="I46" s="1">
-        <v>31309.17</v>
+        <v>51392.19</v>
       </c>
       <c r="J46" s="1">
-        <v>10.941253347331</v>
+        <v>18.489471326189</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>317466.24</v>
+        <v>329346.0</v>
       </c>
       <c r="N46" s="1">
-        <v>317466.24</v>
+        <v>329346.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.71</v>
+        <v>0.68</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" s="1">
-        <v>18707.0</v>
+        <v>3791.0</v>
       </c>
       <c r="D47" s="1">
-        <v>37.645</v>
+        <v>50.46</v>
       </c>
       <c r="E47" s="1">
-        <v>34.4296653659</v>
+        <v>37.47158797</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>644075.75</v>
+        <v>142054.79</v>
       </c>
       <c r="I47" s="1">
-        <v>60149.27</v>
+        <v>49239.07</v>
       </c>
       <c r="J47" s="1">
-        <v>9.3388502827501</v>
+        <v>34.662027236111</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>704225.02</v>
+        <v>191293.86</v>
       </c>
       <c r="N47" s="1">
-        <v>704225.02</v>
+        <v>191293.86</v>
       </c>
       <c r="O47" s="1">
-        <v>1.58</v>
+        <v>0.4</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
       <c r="C48" s="1">
-        <v>20071.0</v>
+        <v>18169.0</v>
       </c>
       <c r="D48" s="1">
-        <v>21.93</v>
+        <v>42.825</v>
       </c>
       <c r="E48" s="1">
-        <v>22.1509441483</v>
+        <v>34.42966536</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>444591.6</v>
+        <v>625552.59</v>
       </c>
       <c r="I48" s="1">
-        <v>-4434.57</v>
+        <v>152534.84</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.99744799496887</v>
+        <v>24.384015419071</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>440157.03</v>
+        <v>778087.43</v>
       </c>
       <c r="N48" s="1">
-        <v>440157.03</v>
+        <v>778087.43</v>
       </c>
       <c r="O48" s="1">
-        <v>0.98</v>
+        <v>1.61</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" s="1">
-        <v>178403.0</v>
+        <v>19493.0</v>
       </c>
       <c r="D49" s="1">
-        <v>4.966</v>
+        <v>24.585</v>
       </c>
       <c r="E49" s="1">
-        <v>4.5867818927</v>
+        <v>22.15094393</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>818295.65</v>
+        <v>431788.35</v>
       </c>
       <c r="I49" s="1">
-        <v>67653.65</v>
+        <v>47447.06</v>
       </c>
       <c r="J49" s="1">
-        <v>8.2676291875681</v>
+        <v>10.988499342328</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>885949.3</v>
+        <v>479235.41</v>
       </c>
       <c r="N49" s="1">
-        <v>885949.3</v>
+        <v>479235.41</v>
       </c>
       <c r="O49" s="1">
-        <v>1.98</v>
+        <v>0.99</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" s="1">
-        <v>5095.0</v>
+        <v>173256.0</v>
       </c>
       <c r="D50" s="1">
-        <v>103.45</v>
+        <v>5.657</v>
       </c>
       <c r="E50" s="1">
-        <v>74.5399980373</v>
+        <v>4.58678187</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>379781.29</v>
+        <v>794687.48</v>
       </c>
       <c r="I50" s="1">
-        <v>147296.46</v>
+        <v>185421.71</v>
       </c>
       <c r="J50" s="1">
-        <v>38.784548864953</v>
+        <v>23.332657763779</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>527077.75</v>
+        <v>980109.19</v>
       </c>
       <c r="N50" s="1">
-        <v>527077.75</v>
+        <v>980109.19</v>
       </c>
       <c r="O50" s="1">
-        <v>1.18</v>
+        <v>2.03</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" s="1">
-        <v>1083.0</v>
+        <v>4949.0</v>
       </c>
       <c r="D51" s="1">
-        <v>234.15</v>
+        <v>114.8</v>
       </c>
       <c r="E51" s="1">
-        <v>302.3952816251</v>
+        <v>74.53999798</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>327494.09</v>
+        <v>368898.45</v>
       </c>
       <c r="I51" s="1">
-        <v>-73909.64</v>
+        <v>199246.75</v>
       </c>
       <c r="J51" s="1">
-        <v>-22.568236269546</v>
+        <v>54.011273292149</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>253584.45</v>
+        <v>568145.2</v>
       </c>
       <c r="N51" s="1">
-        <v>253584.45</v>
+        <v>568145.2</v>
       </c>
       <c r="O51" s="1">
-        <v>0.57</v>
+        <v>1.18</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="1">
-        <v>3373.0</v>
+        <v>1052.0</v>
       </c>
       <c r="D52" s="1">
-        <v>65.45</v>
+        <v>276.45</v>
       </c>
       <c r="E52" s="1">
-        <v>90.004180255</v>
+        <v>302.39528517</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>303584.1</v>
+        <v>318119.84</v>
       </c>
       <c r="I52" s="1">
-        <v>-82821.25</v>
+        <v>-27294.44</v>
       </c>
       <c r="J52" s="1">
-        <v>-27.281155370126</v>
+        <v>-8.5799238425368</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>220762.85</v>
+        <v>290825.4</v>
       </c>
       <c r="N52" s="1">
-        <v>220762.85</v>
+        <v>290825.4</v>
       </c>
       <c r="O52" s="1">
-        <v>0.49</v>
+        <v>0.6</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="1">
-        <v>104936.0</v>
+        <v>3276.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4.685</v>
+        <v>67.75</v>
       </c>
       <c r="E53" s="1">
-        <v>3.2434281848</v>
+        <v>90.00418193</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>340352.38</v>
+        <v>294853.7</v>
       </c>
       <c r="I53" s="1">
-        <v>151272.78</v>
+        <v>-72904.7</v>
       </c>
       <c r="J53" s="1">
-        <v>44.445929833075</v>
+        <v>-24.725719907873</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>491625.16</v>
+        <v>221949.0</v>
       </c>
       <c r="N53" s="1">
-        <v>491625.16</v>
+        <v>221949.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.1</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="1">
-        <v>10110.0</v>
+        <v>9819.0</v>
       </c>
       <c r="D54" s="1">
-        <v>22.83</v>
+        <v>24.27</v>
       </c>
       <c r="E54" s="1">
-        <v>24.4765420376</v>
+        <v>24.47654242</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>247457.84</v>
+        <v>240335.17</v>
       </c>
       <c r="I54" s="1">
-        <v>-16646.54</v>
+        <v>-2028.04</v>
       </c>
       <c r="J54" s="1">
-        <v>-6.7270206512754</v>
+        <v>-0.84383821144446</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>230811.3</v>
+        <v>238307.13</v>
       </c>
       <c r="N54" s="1">
-        <v>230811.3</v>
+        <v>238307.13</v>
       </c>
       <c r="O54" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="1">
-        <v>3300.0</v>
+        <v>101909.0</v>
       </c>
       <c r="D55" s="1">
-        <v>167.24</v>
+        <v>4.824</v>
       </c>
       <c r="E55" s="1">
-        <v>174.6350575758</v>
+        <v>3.24342816</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>576295.69</v>
+        <v>330534.52</v>
       </c>
       <c r="I55" s="1">
-        <v>-24403.69</v>
+        <v>161074.5</v>
       </c>
       <c r="J55" s="1">
-        <v>-4.234577912599</v>
+        <v>48.731521294659</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>551892.0</v>
+        <v>491609.02</v>
       </c>
       <c r="N55" s="1">
-        <v>551892.0</v>
+        <v>491609.02</v>
       </c>
       <c r="O55" s="1">
-        <v>1.23</v>
+        <v>1.02</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="1">
-        <v>1967.0</v>
+        <v>1911.0</v>
       </c>
       <c r="D56" s="1">
-        <v>131.65</v>
+        <v>148.85</v>
       </c>
       <c r="E56" s="1">
-        <v>139.0072445348</v>
+        <v>139.00724751</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>273427.25</v>
+        <v>265642.85</v>
       </c>
       <c r="I56" s="1">
-        <v>-14471.7</v>
+        <v>18809.5</v>
       </c>
       <c r="J56" s="1">
-        <v>-5.2927058294299</v>
+        <v>7.0807477031661</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>258955.55</v>
+        <v>284452.35</v>
       </c>
       <c r="N56" s="1">
-        <v>258955.55</v>
+        <v>284452.35</v>
       </c>
       <c r="O56" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="1">
-        <v>778.0</v>
+        <v>756.0</v>
       </c>
       <c r="D57" s="1">
-        <v>466.7</v>
+        <v>515.0</v>
       </c>
       <c r="E57" s="1">
-        <v>429.6997172237</v>
+        <v>429.69970899</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
       <c r="G57">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H57" s="1">
-        <v>344475.25</v>
+        <v>334734.31</v>
       </c>
       <c r="I57" s="1">
-        <v>54155.26</v>
+        <v>85923.68</v>
       </c>
       <c r="J57" s="1">
-        <v>15.721088815524</v>
+        <v>25.669218073283</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>398630.51</v>
+        <v>420657.99</v>
       </c>
       <c r="N57" s="1">
-        <v>398630.51</v>
+        <v>420657.99</v>
       </c>
       <c r="O57" s="1">
-        <v>0.89</v>
+        <v>0.87</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="1">
-        <v>1582.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D58" s="1">
-        <v>347.7</v>
+        <v>358.9</v>
       </c>
       <c r="E58" s="1">
-        <v>381.647471555</v>
+        <v>381.6474691</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>603766.3</v>
+        <v>586592.16</v>
       </c>
       <c r="I58" s="1">
-        <v>-53704.9</v>
+        <v>-34962.86</v>
       </c>
       <c r="J58" s="1">
-        <v>-8.8949813860098</v>
+        <v>-5.9603353716831</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>550061.4</v>
+        <v>551629.3</v>
       </c>
       <c r="N58" s="1">
-        <v>550061.4</v>
+        <v>551629.3</v>
       </c>
       <c r="O58" s="1">
-        <v>1.23</v>
+        <v>1.14</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="1">
-        <v>1310.0</v>
+        <v>1273.0</v>
       </c>
       <c r="D59" s="1">
-        <v>457.95</v>
+        <v>483.3</v>
       </c>
       <c r="E59" s="1">
-        <v>571.6033740458</v>
+        <v>571.60336999</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>748800.42</v>
+        <v>727651.09</v>
       </c>
       <c r="I59" s="1">
-        <v>-148885.92</v>
+        <v>-112410.19</v>
       </c>
       <c r="J59" s="1">
-        <v>-19.883258078301</v>
+        <v>-15.44836413287</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>599914.5</v>
+        <v>615240.9</v>
       </c>
       <c r="N59" s="1">
-        <v>599914.5</v>
+        <v>615240.9</v>
       </c>
       <c r="O59" s="1">
-        <v>1.34</v>
+        <v>1.27</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="1">
-        <v>6482.0</v>
+        <v>6296.0</v>
       </c>
       <c r="D60" s="1">
-        <v>104.05</v>
+        <v>111.85</v>
       </c>
       <c r="E60" s="1">
-        <v>136.1340851589</v>
+        <v>136.13408513</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>882421.14</v>
+        <v>857100.2</v>
       </c>
       <c r="I60" s="1">
-        <v>-207969.04</v>
+        <v>-152892.6</v>
       </c>
       <c r="J60" s="1">
-        <v>-23.568002915252</v>
+        <v>-17.838357755604</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>674452.1</v>
+        <v>704207.6</v>
       </c>
       <c r="N60" s="1">
-        <v>674452.1</v>
+        <v>704207.6</v>
       </c>
       <c r="O60" s="1">
-        <v>1.51</v>
+        <v>1.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="1">
-        <v>19625.0</v>
+        <v>19060.0</v>
       </c>
       <c r="D61" s="1">
-        <v>14.035</v>
+        <v>16.33</v>
       </c>
       <c r="E61" s="1">
-        <v>11.1812005096</v>
+        <v>11.18120042</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>219431.06</v>
+        <v>213113.68</v>
       </c>
       <c r="I61" s="1">
-        <v>56005.82</v>
+        <v>98136.12</v>
       </c>
       <c r="J61" s="1">
-        <v>25.523196214793</v>
+        <v>46.048719162468</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>275436.88</v>
+        <v>311249.8</v>
       </c>
       <c r="N61" s="1">
-        <v>275436.88</v>
+        <v>311249.8</v>
       </c>
       <c r="O61" s="1">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>149</v>
       </c>
       <c r="B62" t="s">
         <v>150</v>
       </c>
       <c r="C62" s="1">
-        <v>6127.0</v>
+        <v>4437.0</v>
       </c>
       <c r="D62" s="1">
-        <v>75.86</v>
+        <v>54.38</v>
       </c>
       <c r="E62" s="1">
-        <v>82.0372025461</v>
+        <v>50.69579896</v>
       </c>
       <c r="F62" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>535323.33</v>
+        <v>224937.26</v>
       </c>
       <c r="I62" s="1">
-        <v>-25037.09</v>
+        <v>16346.8</v>
       </c>
       <c r="J62" s="1">
-        <v>-4.6770033355356</v>
+        <v>7.2672708825563</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>510286.24</v>
+        <v>241284.06</v>
       </c>
       <c r="N62" s="1">
-        <v>510286.24</v>
+        <v>241284.06</v>
       </c>
       <c r="O62" s="1">
-        <v>1.14</v>
+        <v>0.5</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>151</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63" s="1">
-        <v>62407.0</v>
+        <v>5952.0</v>
       </c>
       <c r="D63" s="1">
-        <v>6.916</v>
+        <v>79.1</v>
       </c>
       <c r="E63" s="1">
-        <v>5.7245970805</v>
+        <v>82.03720094</v>
       </c>
       <c r="F63" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G63">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H63" s="1">
-        <v>357254.93</v>
+        <v>520033.37</v>
       </c>
       <c r="I63" s="1">
-        <v>74351.88</v>
+        <v>-11359.39</v>
       </c>
       <c r="J63" s="1">
-        <v>20.81199551256</v>
+        <v>-2.1843578999555</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>431606.81</v>
+        <v>508673.98</v>
       </c>
       <c r="N63" s="1">
-        <v>431606.81</v>
+        <v>508673.98</v>
       </c>
       <c r="O63" s="1">
-        <v>0.97</v>
+        <v>1.05</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>153</v>
       </c>
       <c r="B64" t="s">
         <v>154</v>
       </c>
       <c r="C64" s="1">
-        <v>7618.0</v>
+        <v>60606.0</v>
       </c>
       <c r="D64" s="1">
-        <v>115.6</v>
+        <v>8.034</v>
       </c>
       <c r="E64" s="1">
-        <v>106.8287844579</v>
+        <v>5.72459707</v>
       </c>
       <c r="F64" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G64">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>871283.52</v>
+        <v>346944.93</v>
       </c>
       <c r="I64" s="1">
-        <v>95550.54</v>
+        <v>139963.67</v>
       </c>
       <c r="J64" s="1">
-        <v>10.966641490017</v>
+        <v>40.341753949251</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>966834.06</v>
+        <v>486908.6</v>
       </c>
       <c r="N64" s="1">
-        <v>966834.06</v>
+        <v>486908.6</v>
       </c>
       <c r="O64" s="1">
-        <v>2.16</v>
+        <v>1.01</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" t="s">
         <v>156</v>
       </c>
       <c r="C65" s="1">
-        <v>10814.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D65" s="1">
-        <v>350.6</v>
+        <v>121.76</v>
       </c>
       <c r="E65" s="1">
-        <v>407.3485454041</v>
+        <v>106.82878497</v>
       </c>
       <c r="F65" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G65">
-        <v>7.47</v>
+        <v>0.93</v>
       </c>
       <c r="H65" s="1">
-        <v>590922.09</v>
+        <v>846236.12</v>
       </c>
       <c r="I65" s="1">
-        <v>-83458.36</v>
+        <v>127133.49</v>
       </c>
       <c r="J65" s="1">
-        <v>-14.123411768208</v>
+        <v>15.023406233239</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>507463.73</v>
+        <v>973369.61</v>
       </c>
       <c r="N65" s="1">
-        <v>507463.73</v>
+        <v>973369.61</v>
       </c>
       <c r="O65" s="1">
-        <v>1.13</v>
+        <v>2.01</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>157</v>
       </c>
       <c r="B66" t="s">
         <v>158</v>
       </c>
       <c r="C66" s="1">
-        <v>22536.0</v>
+        <v>10504.0</v>
       </c>
       <c r="D66" s="1">
-        <v>138.0</v>
+        <v>382.8</v>
       </c>
       <c r="E66" s="1">
-        <v>124.7566187433</v>
+        <v>407.34854532</v>
       </c>
       <c r="F66" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G66">
         <v>7.47</v>
       </c>
       <c r="H66" s="1">
-        <v>376675.16</v>
+        <v>573982.39</v>
       </c>
       <c r="I66" s="1">
-        <v>39582.9</v>
+        <v>-35849.2</v>
       </c>
       <c r="J66" s="1">
-        <v>10.508497560604</v>
+        <v>-6.245696840978</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>416258.06</v>
+        <v>538133.19</v>
       </c>
       <c r="N66" s="1">
-        <v>416258.06</v>
+        <v>538133.19</v>
       </c>
       <c r="O66" s="1">
-        <v>0.93</v>
+        <v>1.11</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="1">
-        <v>19157.0</v>
+        <v>18606.0</v>
       </c>
       <c r="D67" s="1">
-        <v>17.115</v>
+        <v>17.945</v>
       </c>
       <c r="E67" s="1">
-        <v>13.6073497938</v>
+        <v>13.60734978</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>260676.0</v>
+        <v>253178.35</v>
       </c>
       <c r="I67" s="1">
-        <v>67196.06</v>
+        <v>80706.32</v>
       </c>
       <c r="J67" s="1">
-        <v>25.777616658227</v>
+        <v>31.877259647201</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>327872.06</v>
+        <v>333884.67</v>
       </c>
       <c r="N67" s="1">
-        <v>327872.06</v>
+        <v>333884.67</v>
       </c>
       <c r="O67" s="1">
-        <v>0.73</v>
+        <v>0.69</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>161</v>
       </c>
       <c r="B68" t="s">
         <v>162</v>
       </c>
       <c r="C68" s="1">
-        <v>6573.0</v>
+        <v>22287.0</v>
       </c>
       <c r="D68" s="1">
-        <v>64.52</v>
+        <v>164.55</v>
       </c>
       <c r="E68" s="1">
-        <v>118.1562178609</v>
+        <v>124.75661866</v>
       </c>
       <c r="F68" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="G68">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H68" s="1">
-        <v>776640.82</v>
+        <v>372513.28</v>
       </c>
       <c r="I68" s="1">
-        <v>-352550.86</v>
+        <v>118295.85</v>
       </c>
       <c r="J68" s="1">
-        <v>-45.394325268662</v>
+        <v>31.756143029317</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>424089.96</v>
+        <v>490809.13</v>
       </c>
       <c r="N68" s="1">
-        <v>424089.96</v>
+        <v>490809.13</v>
       </c>
       <c r="O68" s="1">
-        <v>0.95</v>
+        <v>1.02</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" t="s">
         <v>164</v>
       </c>
       <c r="C69" s="1">
-        <v>6781.0</v>
+        <v>6385.0</v>
       </c>
       <c r="D69" s="1">
-        <v>40.02</v>
+        <v>65.22</v>
       </c>
       <c r="E69" s="1">
-        <v>47.9398628521</v>
+        <v>118.1562177</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>325080.21</v>
+        <v>754427.45</v>
       </c>
       <c r="I69" s="1">
-        <v>-53704.59</v>
+        <v>-337997.75</v>
       </c>
       <c r="J69" s="1">
-        <v>-16.520411993089</v>
+        <v>-44.801889167739</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>271375.62</v>
+        <v>416429.7</v>
       </c>
       <c r="N69" s="1">
-        <v>271375.62</v>
+        <v>416429.7</v>
       </c>
       <c r="O69" s="1">
-        <v>0.61</v>
+        <v>0.86</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>165</v>
       </c>
       <c r="B70" t="s">
         <v>166</v>
       </c>
       <c r="C70" s="1">
-        <v>3100.0</v>
+        <v>6586.0</v>
       </c>
       <c r="D70" s="1">
-        <v>93.9</v>
+        <v>41.555</v>
       </c>
       <c r="E70" s="1">
-        <v>55.7100354839</v>
+        <v>47.93986335</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>172701.11</v>
+        <v>315731.94</v>
       </c>
       <c r="I70" s="1">
-        <v>118388.89</v>
+        <v>-42050.71</v>
       </c>
       <c r="J70" s="1">
-        <v>68.551319675942</v>
+        <v>-13.318484661387</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>291090.0</v>
+        <v>273681.23</v>
       </c>
       <c r="N70" s="1">
-        <v>291090.0</v>
+        <v>273681.23</v>
       </c>
       <c r="O70" s="1">
-        <v>0.65</v>
+        <v>0.57</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
         <v>168</v>
       </c>
       <c r="C71" s="1">
-        <v>3768.0</v>
+        <v>3011.0</v>
       </c>
       <c r="D71" s="1">
-        <v>70.52</v>
+        <v>119.8</v>
       </c>
       <c r="E71" s="1">
-        <v>89.3262818471</v>
+        <v>55.71003653</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>336581.43</v>
+        <v>167742.92</v>
       </c>
       <c r="I71" s="1">
-        <v>-70862.07</v>
+        <v>192974.88</v>
       </c>
       <c r="J71" s="1">
-        <v>-21.053469883945</v>
+        <v>115.04204171479</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>265719.36</v>
+        <v>360717.8</v>
       </c>
       <c r="N71" s="1">
-        <v>265719.36</v>
+        <v>360717.8</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>0.75</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>169</v>
       </c>
       <c r="B72" t="s">
         <v>170</v>
       </c>
       <c r="C72" s="1">
-        <v>6660.0</v>
+        <v>4554.0</v>
       </c>
       <c r="D72" s="1">
-        <v>27.64</v>
+        <v>73.52</v>
       </c>
       <c r="E72" s="1">
-        <v>46.6722777778</v>
+        <v>86.01332675</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>310837.37</v>
+        <v>391704.69</v>
       </c>
       <c r="I72" s="1">
-        <v>-126754.97</v>
+        <v>-56894.61</v>
       </c>
       <c r="J72" s="1">
-        <v>-40.778549245864</v>
+        <v>-14.524873317192</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>184082.4</v>
+        <v>334810.08</v>
       </c>
       <c r="N72" s="1">
-        <v>184082.4</v>
+        <v>334810.08</v>
       </c>
       <c r="O72" s="1">
-        <v>0.41</v>
+        <v>0.69</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>171</v>
       </c>
       <c r="B73" t="s">
         <v>172</v>
       </c>
       <c r="C73" s="1">
-        <v>5314.0</v>
+        <v>6469.0</v>
       </c>
       <c r="D73" s="1">
-        <v>51.74</v>
+        <v>30.98</v>
       </c>
       <c r="E73" s="1">
-        <v>61.3313248024</v>
+        <v>46.67227856</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>325914.66</v>
+        <v>301922.97</v>
       </c>
       <c r="I73" s="1">
-        <v>-50968.3</v>
+        <v>-101513.35</v>
       </c>
       <c r="J73" s="1">
-        <v>-15.638541696774</v>
+        <v>-33.62226795795</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>274946.36</v>
+        <v>200409.62</v>
       </c>
       <c r="N73" s="1">
-        <v>274946.36</v>
+        <v>200409.62</v>
       </c>
       <c r="O73" s="1">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>173</v>
       </c>
       <c r="B74" t="s">
         <v>174</v>
       </c>
       <c r="C74" s="1">
-        <v>4157.0</v>
+        <v>4199.0</v>
       </c>
       <c r="D74" s="1">
-        <v>300.9</v>
+        <v>52.28</v>
       </c>
       <c r="E74" s="1">
-        <v>296.3920976666</v>
+        <v>61.33132651</v>
       </c>
       <c r="F74" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1231420.11</v>
+        <v>257530.24</v>
       </c>
       <c r="I74" s="1">
-        <v>141848.05</v>
+        <v>-38006.52</v>
       </c>
       <c r="J74" s="1">
-        <v>11.519062328777</v>
+        <v>-14.758080449115</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1373268.16</v>
+        <v>219523.72</v>
       </c>
       <c r="N74" s="1">
-        <v>1373268.16</v>
+        <v>219523.72</v>
       </c>
       <c r="O74" s="1">
-        <v>3.07</v>
+        <v>0.45</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>176</v>
       </c>
       <c r="C75" s="1">
-        <v>4374.0</v>
+        <v>4038.0</v>
       </c>
       <c r="D75" s="1">
-        <v>642.3</v>
+        <v>315.6</v>
       </c>
       <c r="E75" s="1">
-        <v>401.6348216735</v>
+        <v>296.39209757</v>
       </c>
       <c r="F75" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="G75">
-        <v>10.81</v>
+        <v>0.93</v>
       </c>
       <c r="H75" s="1">
-        <v>159364.24</v>
+        <v>1196168.97</v>
       </c>
       <c r="I75" s="1">
-        <v>100599.97</v>
+        <v>180734.28</v>
       </c>
       <c r="J75" s="1">
-        <v>63.125811662642</v>
+        <v>15.109427224149</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>259964.21</v>
+        <v>1376903.25</v>
       </c>
       <c r="N75" s="1">
-        <v>259964.21</v>
+        <v>1376903.25</v>
       </c>
       <c r="O75" s="1">
-        <v>0.58</v>
+        <v>2.85</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>177</v>
       </c>
       <c r="B76" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="1">
-        <v>1840.0</v>
+        <v>4249.0</v>
       </c>
       <c r="D76" s="1">
-        <v>281.6</v>
+        <v>610.0</v>
       </c>
       <c r="E76" s="1">
-        <v>204.4760271739</v>
+        <v>401.63481996</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H76" s="1">
-        <v>376235.89</v>
+        <v>154809.93</v>
       </c>
       <c r="I76" s="1">
-        <v>141908.11</v>
+        <v>84095.96</v>
       </c>
       <c r="J76" s="1">
-        <v>37.717855678255</v>
+        <v>54.32207094209</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>518144.0</v>
+        <v>238905.89</v>
       </c>
       <c r="N76" s="1">
-        <v>518144.0</v>
+        <v>238905.89</v>
       </c>
       <c r="O76" s="1">
-        <v>1.16</v>
+        <v>0.49</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>179</v>
       </c>
       <c r="B77" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="1">
-        <v>89526.0</v>
+        <v>1787.0</v>
       </c>
       <c r="D77" s="1">
-        <v>3.42</v>
+        <v>313.3</v>
       </c>
       <c r="E77" s="1">
-        <v>2.5678999397</v>
+        <v>204.47602686</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>229893.81</v>
+        <v>365398.66</v>
       </c>
       <c r="I77" s="1">
-        <v>76285.11</v>
+        <v>194468.44</v>
       </c>
       <c r="J77" s="1">
-        <v>33.182759466207</v>
+        <v>53.220895774495</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>306178.92</v>
+        <v>559867.1</v>
       </c>
       <c r="N77" s="1">
-        <v>306178.92</v>
+        <v>559867.1</v>
       </c>
       <c r="O77" s="1">
-        <v>0.68</v>
+        <v>1.16</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>181</v>
       </c>
       <c r="B78" t="s">
         <v>182</v>
       </c>
       <c r="C78" s="1">
-        <v>7442.0</v>
+        <v>6381.0</v>
       </c>
       <c r="D78" s="1">
-        <v>77.79</v>
+        <v>76.0</v>
       </c>
       <c r="E78" s="1">
-        <v>94.5264901908</v>
+        <v>58.46962075</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>703466.14</v>
+        <v>373094.65</v>
       </c>
       <c r="I78" s="1">
-        <v>-124552.96</v>
+        <v>111861.35</v>
       </c>
       <c r="J78" s="1">
-        <v>-17.705608403554</v>
+        <v>29.982030029109</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>578913.18</v>
+        <v>484956.0</v>
       </c>
       <c r="N78" s="1">
-        <v>578913.18</v>
+        <v>484956.0</v>
       </c>
       <c r="O78" s="1">
-        <v>1.29</v>
+        <v>1.0</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>183</v>
       </c>
       <c r="B79" t="s">
         <v>184</v>
       </c>
       <c r="C79" s="1">
-        <v>5691.0</v>
+        <v>86944.0</v>
       </c>
       <c r="D79" s="1">
-        <v>153.82</v>
+        <v>4.133</v>
       </c>
       <c r="E79" s="1">
-        <v>160.2605605342</v>
+        <v>2.56790003</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>912042.85</v>
+        <v>223263.5</v>
       </c>
       <c r="I79" s="1">
-        <v>-36653.23</v>
+        <v>136076.05</v>
       </c>
       <c r="J79" s="1">
-        <v>-4.0188056953684</v>
+        <v>60.948632445518</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>875389.62</v>
+        <v>359339.55</v>
       </c>
       <c r="N79" s="1">
-        <v>875389.62</v>
+        <v>359339.55</v>
       </c>
       <c r="O79" s="1">
-        <v>1.96</v>
+        <v>0.74</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>185</v>
       </c>
       <c r="B80" t="s">
         <v>186</v>
       </c>
       <c r="C80" s="1">
-        <v>3273.0</v>
+        <v>7228.0</v>
       </c>
       <c r="D80" s="1">
-        <v>237.15</v>
+        <v>80.19</v>
       </c>
       <c r="E80" s="1">
-        <v>159.9872380079</v>
+        <v>94.52649004</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>523638.23</v>
+        <v>683237.47</v>
       </c>
       <c r="I80" s="1">
-        <v>252553.72</v>
+        <v>-103624.15</v>
       </c>
       <c r="J80" s="1">
-        <v>48.230573233738</v>
+        <v>-15.166637450373</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>776191.95</v>
+        <v>579613.32</v>
       </c>
       <c r="N80" s="1">
-        <v>776191.95</v>
+        <v>579613.32</v>
       </c>
       <c r="O80" s="1">
-        <v>1.74</v>
+        <v>1.2</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>187</v>
       </c>
       <c r="B81" t="s">
         <v>188</v>
       </c>
       <c r="C81" s="1">
-        <v>5070.0</v>
+        <v>5527.0</v>
       </c>
       <c r="D81" s="1">
-        <v>85.1</v>
+        <v>139.38</v>
       </c>
       <c r="E81" s="1">
-        <v>87.8146745562</v>
+        <v>160.26056088</v>
       </c>
       <c r="F81" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>477422.73</v>
+        <v>885760.12</v>
       </c>
       <c r="I81" s="1">
-        <v>-3736.61</v>
+        <v>-115406.86</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.78266277770227</v>
+        <v>-13.029132537599</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>473686.12</v>
+        <v>770353.26</v>
       </c>
       <c r="N81" s="1">
-        <v>473686.12</v>
+        <v>770353.26</v>
       </c>
       <c r="O81" s="1">
-        <v>1.06</v>
+        <v>1.59</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>189</v>
       </c>
       <c r="B82" t="s">
         <v>190</v>
       </c>
       <c r="C82" s="1">
-        <v>3125.0</v>
+        <v>3376.0</v>
       </c>
       <c r="D82" s="1">
-        <v>140.75</v>
+        <v>260.2</v>
       </c>
       <c r="E82" s="1">
-        <v>75.1911488</v>
+        <v>165.88655806</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>234972.34</v>
+        <v>560033.02</v>
       </c>
       <c r="I82" s="1">
-        <v>204871.41</v>
+        <v>318402.18</v>
       </c>
       <c r="J82" s="1">
-        <v>87.189585804014</v>
+        <v>56.854179776757</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>439843.75</v>
+        <v>878435.2</v>
       </c>
       <c r="N82" s="1">
-        <v>439843.75</v>
+        <v>878435.2</v>
       </c>
       <c r="O82" s="1">
-        <v>0.98</v>
+        <v>1.82</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>191</v>
       </c>
       <c r="B83" t="s">
         <v>192</v>
       </c>
       <c r="C83" s="1">
-        <v>9064.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D83" s="1">
-        <v>36.55</v>
+        <v>84.5</v>
       </c>
       <c r="E83" s="1">
-        <v>51.6460017652</v>
+        <v>87.81467303</v>
       </c>
       <c r="F83" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G83">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H83" s="1">
-        <v>468119.36</v>
+        <v>463674.46</v>
       </c>
       <c r="I83" s="1">
-        <v>-136830.16</v>
+        <v>-14127.7</v>
       </c>
       <c r="J83" s="1">
-        <v>-29.229758837575</v>
+        <v>-3.0469006207502</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>331289.2</v>
+        <v>449546.76</v>
       </c>
       <c r="N83" s="1">
-        <v>331289.2</v>
+        <v>449546.76</v>
       </c>
       <c r="O83" s="1">
-        <v>0.74</v>
+        <v>0.93</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>193</v>
       </c>
       <c r="B84" t="s">
         <v>194</v>
       </c>
       <c r="C84" s="1">
-        <v>3667.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D84" s="1">
-        <v>203.75</v>
+        <v>229.45</v>
       </c>
       <c r="E84" s="1">
-        <v>155.3314016908</v>
+        <v>159.99584988</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>569600.25</v>
+        <v>620303.91</v>
       </c>
       <c r="I84" s="1">
-        <v>177551.0</v>
+        <v>269273.74</v>
       </c>
       <c r="J84" s="1">
-        <v>31.171159071647</v>
+        <v>43.409969800126</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>747151.25</v>
+        <v>889577.65</v>
       </c>
       <c r="N84" s="1">
-        <v>747151.25</v>
+        <v>889577.65</v>
       </c>
       <c r="O84" s="1">
-        <v>1.67</v>
+        <v>1.84</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>195</v>
       </c>
       <c r="B85" t="s">
         <v>196</v>
       </c>
       <c r="C85" s="1">
-        <v>1383.0</v>
+        <v>3035.0</v>
       </c>
       <c r="D85" s="1">
-        <v>126.9</v>
+        <v>167.22</v>
       </c>
       <c r="E85" s="1">
-        <v>171.0413376717</v>
+        <v>75.19114992</v>
       </c>
       <c r="F85" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>252976.1</v>
+        <v>228205.14</v>
       </c>
       <c r="I85" s="1">
-        <v>-60295.97</v>
+        <v>279307.56</v>
       </c>
       <c r="J85" s="1">
-        <v>-23.834650783216</v>
+        <v>122.3931941235</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>192680.13</v>
+        <v>507512.7</v>
       </c>
       <c r="N85" s="1">
-        <v>192680.13</v>
+        <v>507512.7</v>
       </c>
       <c r="O85" s="1">
-        <v>0.43</v>
+        <v>1.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>197</v>
       </c>
       <c r="B86" t="s">
         <v>198</v>
       </c>
       <c r="C86" s="1">
-        <v>5426.0</v>
+        <v>8804.0</v>
       </c>
       <c r="D86" s="1">
-        <v>60.98</v>
+        <v>37.77</v>
       </c>
       <c r="E86" s="1">
-        <v>66.2985993365</v>
+        <v>51.64600182</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>359736.2</v>
+        <v>454691.4</v>
       </c>
       <c r="I86" s="1">
-        <v>-28858.72</v>
+        <v>-122164.32</v>
       </c>
       <c r="J86" s="1">
-        <v>-8.0221895933743</v>
+        <v>-26.867523775466</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>330877.48</v>
+        <v>332527.08</v>
       </c>
       <c r="N86" s="1">
-        <v>330877.48</v>
+        <v>332527.08</v>
       </c>
       <c r="O86" s="1">
-        <v>0.74</v>
+        <v>0.69</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>199</v>
       </c>
       <c r="B87" t="s">
         <v>200</v>
       </c>
       <c r="C87" s="1">
-        <v>696.0</v>
+        <v>1343.0</v>
       </c>
       <c r="D87" s="1">
-        <v>474.54</v>
+        <v>138.5</v>
       </c>
       <c r="E87" s="1">
-        <v>503.625316092</v>
+        <v>169.19134028</v>
       </c>
       <c r="F87" t="s">
-        <v>201</v>
+        <v>28</v>
       </c>
       <c r="G87">
-        <v>1.15</v>
+        <v>0.93</v>
       </c>
       <c r="H87" s="1">
-        <v>298433.02</v>
+        <v>242946.53</v>
       </c>
       <c r="I87" s="1">
-        <v>-12352.6</v>
+        <v>-41979.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-4.1391532344511</v>
+        <v>-17.279110757416</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>286080.42</v>
+        <v>200967.53</v>
       </c>
       <c r="N87" s="1">
-        <v>286080.42</v>
+        <v>200967.53</v>
       </c>
       <c r="O87" s="1">
-        <v>0.64</v>
+        <v>0.42</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>201</v>
+      </c>
+      <c r="B88" t="s">
         <v>202</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>35992.0</v>
+        <v>5270.0</v>
       </c>
       <c r="D88" s="1">
-        <v>67.5</v>
+        <v>71.4</v>
       </c>
       <c r="E88" s="1">
-        <v>59.7936002445</v>
+        <v>66.29859962</v>
       </c>
       <c r="F88" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="G88">
-        <v>10.81</v>
+        <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>194741.76</v>
+        <v>349393.62</v>
       </c>
       <c r="I88" s="1">
-        <v>30063.57</v>
+        <v>26884.38</v>
       </c>
       <c r="J88" s="1">
-        <v>15.43765959597</v>
+        <v>7.6945824025064</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>224805.33</v>
+        <v>376278.0</v>
       </c>
       <c r="N88" s="1">
-        <v>224805.33</v>
+        <v>376278.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.5</v>
+        <v>0.78</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>203</v>
+      </c>
+      <c r="B89" t="s">
         <v>204</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>676.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>475.99</v>
+      </c>
+      <c r="E89" s="1">
+        <v>503.62532544</v>
+      </c>
+      <c r="F89" t="s">
         <v>205</v>
       </c>
-      <c r="C89" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G89">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>492111.85</v>
+        <v>289857.36</v>
       </c>
       <c r="I89" s="1">
-        <v>6419.63</v>
+        <v>-15509.2</v>
       </c>
       <c r="J89" s="1">
-        <v>1.304506282464</v>
+        <v>-5.3506317728141</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>498531.48</v>
+        <v>274348.16</v>
       </c>
       <c r="N89" s="1">
-        <v>498531.48</v>
+        <v>274348.16</v>
       </c>
       <c r="O89" s="1">
-        <v>1.11</v>
+        <v>0.57</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>1906.0</v>
+        <v>34955.0</v>
       </c>
       <c r="D90" s="1">
-        <v>128.0</v>
+        <v>79.52</v>
       </c>
       <c r="E90" s="1">
-        <v>130.9231112277</v>
+        <v>59.79360034</v>
       </c>
       <c r="F90" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="G90">
-        <v>0.91</v>
+        <v>10.85</v>
       </c>
       <c r="H90" s="1">
-        <v>269651.41</v>
+        <v>189130.87</v>
       </c>
       <c r="I90" s="1">
-        <v>-1804.89</v>
+        <v>67079.07</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.66934194781329</v>
+        <v>35.467012867862</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>267846.52</v>
+        <v>256209.94</v>
       </c>
       <c r="N90" s="1">
-        <v>267846.52</v>
+        <v>256209.94</v>
       </c>
       <c r="O90" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>17954.0</v>
+        <v>17986.0</v>
       </c>
       <c r="D91" s="1">
-        <v>32.02</v>
+        <v>33.895</v>
       </c>
       <c r="E91" s="1">
-        <v>23.5765261223</v>
+        <v>26.57334927</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>423292.95</v>
+        <v>477948.26</v>
       </c>
       <c r="I91" s="1">
-        <v>151594.13</v>
+        <v>131687.21</v>
       </c>
       <c r="J91" s="1">
-        <v>35.813053347569</v>
+        <v>27.552607891072</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>574887.08</v>
+        <v>609635.47</v>
       </c>
       <c r="N91" s="1">
-        <v>574887.08</v>
+        <v>609635.47</v>
       </c>
       <c r="O91" s="1">
-        <v>1.29</v>
+        <v>1.26</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>2099.0</v>
+        <v>1885.0</v>
       </c>
       <c r="D92" s="1">
-        <v>242.3</v>
+        <v>134.0</v>
       </c>
       <c r="E92" s="1">
-        <v>215.8727965698</v>
+        <v>130.92310875</v>
       </c>
       <c r="F92" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G92">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H92" s="1">
-        <v>453117.0</v>
+        <v>266680.43</v>
       </c>
       <c r="I92" s="1">
-        <v>55470.7</v>
+        <v>6227.57</v>
       </c>
       <c r="J92" s="1">
-        <v>12.242025790248</v>
+        <v>2.3352182235494</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>508587.7</v>
+        <v>272908.0</v>
       </c>
       <c r="N92" s="1">
-        <v>508587.7</v>
+        <v>272908.0</v>
       </c>
       <c r="O92" s="1">
-        <v>1.14</v>
+        <v>0.56</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>2040.0</v>
+        <v>17437.0</v>
       </c>
       <c r="D93" s="1">
-        <v>246.6</v>
+        <v>39.12</v>
       </c>
       <c r="E93" s="1">
-        <v>119.8020490196</v>
+        <v>23.57652635</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>244396.18</v>
+        <v>411103.89</v>
       </c>
       <c r="I93" s="1">
-        <v>258667.82</v>
+        <v>271031.55</v>
       </c>
       <c r="J93" s="1">
-        <v>105.83955117465</v>
+        <v>65.927751255285</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>503064.0</v>
+        <v>682135.44</v>
       </c>
       <c r="N93" s="1">
-        <v>503064.0</v>
+        <v>682135.44</v>
       </c>
       <c r="O93" s="1">
-        <v>1.13</v>
+        <v>1.41</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>8184.0</v>
+        <v>2039.0</v>
       </c>
       <c r="D94" s="1">
-        <v>59.63</v>
+        <v>259.2</v>
       </c>
       <c r="E94" s="1">
-        <v>77.6714833822</v>
+        <v>215.87280039</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>635663.42</v>
+        <v>440164.64</v>
       </c>
       <c r="I94" s="1">
-        <v>-147651.5</v>
+        <v>88344.16</v>
       </c>
       <c r="J94" s="1">
-        <v>-23.227937199847</v>
+        <v>20.070708087774</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>488011.92</v>
+        <v>528508.8</v>
       </c>
       <c r="N94" s="1">
-        <v>488011.92</v>
+        <v>528508.8</v>
       </c>
       <c r="O94" s="1">
         <v>1.09</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>3947.0</v>
+        <v>7949.0</v>
       </c>
       <c r="D95" s="1">
-        <v>53.0</v>
+        <v>68.52</v>
       </c>
       <c r="E95" s="1">
-        <v>47.9672890803</v>
+        <v>77.67148321</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>218055.74</v>
+        <v>617410.62</v>
       </c>
       <c r="I95" s="1">
-        <v>-8864.74</v>
+        <v>-72745.14</v>
       </c>
       <c r="J95" s="1">
-        <v>-4.0653550326169</v>
+        <v>-11.782294901244</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>209191.0</v>
+        <v>544665.48</v>
       </c>
       <c r="N95" s="1">
-        <v>209191.0</v>
+        <v>544665.48</v>
       </c>
       <c r="O95" s="1">
-        <v>0.47</v>
+        <v>1.13</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>17686.0</v>
+        <v>3833.0</v>
       </c>
       <c r="D96" s="1">
-        <v>31.1</v>
+        <v>49.67</v>
       </c>
       <c r="E96" s="1">
-        <v>28.5219393871</v>
+        <v>55.24594313</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>504439.02</v>
+        <v>211757.7</v>
       </c>
       <c r="I96" s="1">
-        <v>45595.58</v>
+        <v>-21372.59</v>
       </c>
       <c r="J96" s="1">
-        <v>9.0388685633399</v>
+        <v>-10.092945852736</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>550034.6</v>
+        <v>190385.11</v>
       </c>
       <c r="N96" s="1">
-        <v>550034.6</v>
+        <v>190385.11</v>
       </c>
       <c r="O96" s="1">
-        <v>1.23</v>
+        <v>0.39</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>16775.0</v>
+        <v>1762.0</v>
       </c>
       <c r="D97" s="1">
-        <v>156.0</v>
+        <v>275.0</v>
       </c>
       <c r="E97" s="1">
-        <v>124.1900387481</v>
+        <v>119.80204881</v>
       </c>
       <c r="F97" t="s">
-        <v>68</v>
+        <v>8</v>
       </c>
       <c r="G97">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>279066.37</v>
+        <v>211091.21</v>
       </c>
       <c r="I97" s="1">
-        <v>71196.3</v>
+        <v>273458.79</v>
       </c>
       <c r="J97" s="1">
-        <v>25.512318091212</v>
+        <v>129.54532308569</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>350262.67</v>
+        <v>484550.0</v>
       </c>
       <c r="N97" s="1">
-        <v>350262.67</v>
+        <v>484550.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.78</v>
+        <v>1.0</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>16231.0</v>
+        <v>17177.0</v>
       </c>
       <c r="D98" s="1">
-        <v>21.44</v>
+        <v>35.1</v>
       </c>
       <c r="E98" s="1">
-        <v>29.8059632801</v>
+        <v>28.5219398</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>483780.59</v>
+        <v>489921.36</v>
       </c>
       <c r="I98" s="1">
-        <v>-135787.95</v>
+        <v>112991.34</v>
       </c>
       <c r="J98" s="1">
-        <v>-28.068085575736</v>
+        <v>23.063158544465</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>347992.64</v>
+        <v>602912.7</v>
       </c>
       <c r="N98" s="1">
-        <v>347992.64</v>
+        <v>602912.7</v>
       </c>
       <c r="O98" s="1">
-        <v>0.78</v>
+        <v>1.25</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
-        <v>6282.0</v>
+        <v>16292.0</v>
       </c>
       <c r="D99" s="1">
-        <v>65.44</v>
+        <v>197.5</v>
       </c>
       <c r="E99" s="1">
-        <v>119.6944715059</v>
+        <v>124.19003867</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>72</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H99" s="1">
-        <v>751920.67</v>
+        <v>271031.26</v>
       </c>
       <c r="I99" s="1">
-        <v>-340826.59</v>
+        <v>159599.09</v>
       </c>
       <c r="J99" s="1">
-        <v>-45.327466526489</v>
+        <v>58.885860619915</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>411094.08</v>
+        <v>430630.35</v>
       </c>
       <c r="N99" s="1">
-        <v>411094.08</v>
+        <v>430630.35</v>
       </c>
       <c r="O99" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>671.0</v>
+        <v>15764.0</v>
       </c>
       <c r="D100" s="1">
-        <v>540.8</v>
+        <v>23.13</v>
       </c>
       <c r="E100" s="1">
-        <v>543.4621162444</v>
+        <v>29.80596295</v>
       </c>
       <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>469861.2</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-105239.88</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-22.398078411241</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>364621.32</v>
+      </c>
+      <c r="N100" s="1">
+        <v>364621.32</v>
+      </c>
+      <c r="O100" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="P100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16">
+      <c r="A101" t="s">
+        <v>228</v>
+      </c>
+      <c r="B101" t="s">
+        <v>229</v>
+      </c>
+      <c r="C101" s="1">
+        <v>6102.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>62.68</v>
+      </c>
+      <c r="E101" s="1">
+        <v>119.6944723</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>730375.67</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-347902.31</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-47.633337786293</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>382473.36</v>
+      </c>
+      <c r="N101" s="1">
+        <v>382473.36</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>230</v>
+      </c>
+      <c r="B102" t="s">
+        <v>231</v>
+      </c>
+      <c r="C102" s="1">
+        <v>652.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>546.8</v>
+      </c>
+      <c r="E102" s="1">
+        <v>543.46211656</v>
+      </c>
+      <c r="F102" t="s">
         <v>28</v>
       </c>
-      <c r="G100">
-[...26 lines deleted...]
-      <c r="P100">
+      <c r="G102">
+        <v>0.93</v>
+      </c>
+      <c r="H102" s="1">
+        <v>378605.92</v>
+      </c>
+      <c r="I102" s="1">
+        <v>6585.16</v>
+      </c>
+      <c r="J102" s="1">
+        <v>1.7393177581587</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>385191.08</v>
+      </c>
+      <c r="N102" s="1">
+        <v>385191.08</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="P102">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>