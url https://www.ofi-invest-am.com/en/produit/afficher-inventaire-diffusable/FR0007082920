--- v3 (2026-07-11)
+++ v4 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
@@ -202,119 +202,101 @@
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN AB</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI SE</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...4 lines deleted...]
-  <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>CIE FINANCI-REG</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEME</t>
   </si>
   <si>
-    <t>DE0005140008</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM-FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON SE</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
@@ -325,56 +307,50 @@
   <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA</t>
   </si>
   <si>
     <t>ES0130670112</t>
   </si>
   <si>
     <t>ENDESA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
-    <t>AT0000652011</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN-REG</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO PREF</t>
   </si>
   <si>
     <t>FR0000052292</t>
@@ -433,116 +409,110 @@
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP-A</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHIL</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KPN (KONIN) NV</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO SPA</t>
+  </si>
+  <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK KGAA</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORP</t>
   </si>
   <si>
-    <t>IT0004965148</t>
-[...8 lines deleted...]
-    <t>NESTLE SA-REG</t>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG-REG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVONESIS (NOVOZ</t>
   </si>
   <si>
-    <t>FR0000133308</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>ORSTED A/S</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>FR0000130577</t>
@@ -565,195 +535,198 @@
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>SE0021921269</t>
   </si>
   <si>
     <t>SAAB AB-B</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
-    <t>IT0005495657</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA-REG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY A</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHIN</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG-REG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOC GENERALE SA</t>
   </si>
   <si>
-    <t>LU1778762911</t>
-[...7 lines deleted...]
-  <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB-B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>SWISS RE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES</t>
   </si>
   <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNE</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA SE</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE</t>
+  </si>
+  <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>OFI INVEST ESG LIQ I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1062,5282 +1035,5082 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1265.9414</v>
+      </c>
+      <c r="C2">
+        <v>40316.95</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>51038896.95</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>51038896.95</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>52.0</v>
+      </c>
+      <c r="C3">
+        <v>1830.9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>95207.23</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>95207.23</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P102"/>
+  <dimension ref="A1:Z98"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O102" sqref="O102"/>
+      <selection activeCell="N98" sqref="N98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="1">
+        <v>9133.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>79.2</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.2194591</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>315644.5</v>
+      </c>
+      <c r="H2" s="1">
+        <v>468074.66</v>
+      </c>
+      <c r="I2" s="1">
+        <v>148.29172059073</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>783719.16</v>
+      </c>
+      <c r="M2" s="1">
+        <v>783719.16</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>26</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="1">
+        <v>262.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>833.1</v>
+      </c>
+      <c r="D3" s="1">
+        <v>1126.84087786</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>295232.31</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-76960.11</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-26.067644831963</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>218272.2</v>
+      </c>
+      <c r="M3" s="1">
+        <v>218272.2</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3525.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>176.46</v>
+      </c>
+      <c r="D4" s="1">
+        <v>158.78166241</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>559705.36</v>
+      </c>
+      <c r="H4" s="1">
+        <v>62316.14</v>
+      </c>
+      <c r="I4" s="1">
+        <v>11.133740080674</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>622021.5</v>
+      </c>
+      <c r="M4" s="1">
+        <v>622021.5</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3801.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>194.32</v>
+      </c>
+      <c r="D5" s="1">
+        <v>155.06234675</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>589391.98</v>
+      </c>
+      <c r="H5" s="1">
+        <v>149218.34</v>
+      </c>
+      <c r="I5" s="1">
+        <v>25.317334653926</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>738610.32</v>
+      </c>
+      <c r="M5" s="1">
+        <v>738610.32</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="1">
+        <v>11878.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>56.7</v>
+      </c>
+      <c r="D6" s="1">
+        <v>84.84644048</v>
+      </c>
+      <c r="E6" t="s">
         <v>28</v>
       </c>
-      <c r="G2">
-[...73 lines deleted...]
-      <c r="O3" s="1">
+      <c r="F6">
+        <v>0.92</v>
+      </c>
+      <c r="G6" s="1">
+        <v>928646.61</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-198940.13</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-21.422587220773</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>729706.48</v>
+      </c>
+      <c r="M6" s="1">
+        <v>729706.48</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2059.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>422.9</v>
+      </c>
+      <c r="D7" s="1">
+        <v>239.53412822</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>493200.77</v>
+      </c>
+      <c r="H7" s="1">
+        <v>377550.33</v>
+      </c>
+      <c r="I7" s="1">
+        <v>76.551042286491</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>870751.1</v>
+      </c>
+      <c r="M7" s="1">
+        <v>870751.1</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="1">
+        <v>24624.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>15.705</v>
+      </c>
+      <c r="D8" s="1">
+        <v>21.02699277</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>517768.67</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-131048.75</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-25.310289631854</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>386719.92</v>
+      </c>
+      <c r="M8" s="1">
+        <v>386719.92</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="1">
+        <v>7715.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>49.94</v>
+      </c>
+      <c r="D9" s="1">
+        <v>53.06936358</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>409430.14</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-24143.04</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-5.8967422378821</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>385287.1</v>
+      </c>
+      <c r="M9" s="1">
+        <v>385287.1</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="1">
+        <v>3628.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>71.1</v>
+      </c>
+      <c r="D10" s="1">
+        <v>57.24664278</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>207690.82</v>
+      </c>
+      <c r="H10" s="1">
+        <v>50259.98</v>
+      </c>
+      <c r="I10" s="1">
+        <v>24.1994229692</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>257950.8</v>
+      </c>
+      <c r="M10" s="1">
+        <v>257950.8</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="1">
+        <v>3251.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>46.64</v>
+      </c>
+      <c r="D11" s="1">
+        <v>32.93851738</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>107083.12</v>
+      </c>
+      <c r="H11" s="1">
+        <v>44543.52</v>
+      </c>
+      <c r="I11" s="1">
+        <v>41.597144349175</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>151626.64</v>
+      </c>
+      <c r="M11" s="1">
+        <v>151626.64</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="1">
+        <v>682.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>752.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>567.86092375</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>387281.15</v>
+      </c>
+      <c r="H12" s="1">
+        <v>125582.85</v>
+      </c>
+      <c r="I12" s="1">
+        <v>32.426791234224</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>512864.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>512864.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="1">
+        <v>2130.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1537.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>672.03070892</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1431425.41</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1842384.59</v>
+      </c>
+      <c r="I13" s="1">
+        <v>128.70978656163</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3273810.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3273810.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>6.4</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="1">
+        <v>15694.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>195.5</v>
+      </c>
+      <c r="D14" s="1">
+        <v>153.24979992</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14">
+        <v>11.04</v>
+      </c>
+      <c r="G14" s="1">
+        <v>213691.91</v>
+      </c>
+      <c r="H14" s="1">
+        <v>64295.7</v>
+      </c>
+      <c r="I14" s="1">
+        <v>30.088036556929</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>277987.61</v>
+      </c>
+      <c r="M14" s="1">
+        <v>277987.61</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1">
+        <v>11891.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>44.8</v>
+      </c>
+      <c r="D15" s="1">
+        <v>34.30276932</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>407894.23</v>
+      </c>
+      <c r="H15" s="1">
+        <v>124822.57</v>
+      </c>
+      <c r="I15" s="1">
+        <v>30.601700347661</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>532716.8</v>
+      </c>
+      <c r="M15" s="1">
+        <v>532716.8</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1">
+        <v>96956.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>11.814</v>
+      </c>
+      <c r="D16" s="1">
+        <v>5.30332821</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>514189.49</v>
+      </c>
+      <c r="H16" s="1">
+        <v>631248.69</v>
+      </c>
+      <c r="I16" s="1">
+        <v>122.76577065004</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1145438.18</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1145438.18</v>
+      </c>
+      <c r="N16" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>39594.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>22.07</v>
+      </c>
+      <c r="D17" s="1">
+        <v>16.14068672</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>639074.35</v>
+      </c>
+      <c r="H17" s="1">
+        <v>234765.23</v>
+      </c>
+      <c r="I17" s="1">
+        <v>36.735198338034</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>873839.58</v>
+      </c>
+      <c r="M17" s="1">
+        <v>873839.58</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4222.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>73.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>102.71271672</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>433653.09</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-125447.09</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-28.927982503249</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>308206.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>308206.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>5051.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.94</v>
+      </c>
+      <c r="D19" s="1">
+        <v>87.85800238</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>443770.77</v>
+      </c>
+      <c r="H19" s="1">
+        <v>71128.17</v>
+      </c>
+      <c r="I19" s="1">
+        <v>16.02813317335</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>514898.94</v>
+      </c>
+      <c r="M19" s="1">
+        <v>514898.94</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="1">
+        <v>10541.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>504.4</v>
+      </c>
+      <c r="D20" s="1">
+        <v>443.40607153</v>
+      </c>
+      <c r="E20" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20">
+        <v>11.04</v>
+      </c>
+      <c r="G20" s="1">
+        <v>426307.09</v>
+      </c>
+      <c r="H20" s="1">
+        <v>55420.94</v>
+      </c>
+      <c r="I20" s="1">
+        <v>13.000238865368</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>481728.03</v>
+      </c>
+      <c r="M20" s="1">
+        <v>481728.03</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>3972.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>91.32</v>
+      </c>
+      <c r="D21" s="1">
+        <v>144.34278449</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>573329.54</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-210606.5</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-36.73393490243</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>362723.04</v>
+      </c>
+      <c r="M21" s="1">
+        <v>362723.04</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4286.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>926.8</v>
+      </c>
+      <c r="D22" s="1">
+        <v>833.72926738</v>
+      </c>
+      <c r="E22" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22">
+        <v>7.48</v>
+      </c>
+      <c r="G22" s="1">
+        <v>478448.84</v>
+      </c>
+      <c r="H22" s="1">
+        <v>52900.96</v>
+      </c>
+      <c r="I22" s="1">
+        <v>11.056764188205</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>531349.8</v>
+      </c>
+      <c r="M22" s="1">
+        <v>531349.8</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2878.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>194.2</v>
+      </c>
+      <c r="D23" s="1">
+        <v>126.41825921</v>
+      </c>
+      <c r="E23" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23">
+        <v>0.92</v>
+      </c>
+      <c r="G23" s="1">
+        <v>375835.93</v>
+      </c>
+      <c r="H23" s="1">
+        <v>229730.57</v>
+      </c>
+      <c r="I23" s="1">
+        <v>61.125228234565</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>605566.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>605566.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="1">
+        <v>15132.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>36.85</v>
+      </c>
+      <c r="D24" s="1">
+        <v>11.11809477</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>168239.01</v>
+      </c>
+      <c r="H24" s="1">
+        <v>389375.19</v>
+      </c>
+      <c r="I24" s="1">
+        <v>231.44167931088</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>557614.2</v>
+      </c>
+      <c r="M24" s="1">
+        <v>557614.2</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="1">
+        <v>5446.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>72.98</v>
+      </c>
+      <c r="D25" s="1">
+        <v>69.85009365</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>380403.61</v>
+      </c>
+      <c r="H25" s="1">
+        <v>17045.47</v>
+      </c>
+      <c r="I25" s="1">
+        <v>4.480890704481</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>397449.08</v>
+      </c>
+      <c r="M25" s="1">
+        <v>397449.08</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" s="1">
+        <v>32304.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>17.885</v>
+      </c>
+      <c r="D26" s="1">
+        <v>30.12785135</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>973250.11</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-395493.07</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-40.636324202419</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>577757.04</v>
+      </c>
+      <c r="M26" s="1">
+        <v>577757.04</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="1">
+        <v>844.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>256.9</v>
+      </c>
+      <c r="D27" s="1">
+        <v>232.53165877</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>196256.72</v>
+      </c>
+      <c r="H27" s="1">
+        <v>20566.88</v>
+      </c>
+      <c r="I27" s="1">
+        <v>10.479580011324</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>216823.6</v>
+      </c>
+      <c r="M27" s="1">
+        <v>216823.6</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" s="1">
+        <v>20460.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>27.11</v>
+      </c>
+      <c r="D28" s="1">
+        <v>30.39982209</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>621980.36</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-67309.76</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-10.821846529045</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>554670.6</v>
+      </c>
+      <c r="M28" s="1">
+        <v>554670.6</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="1">
+        <v>3060.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>86.26</v>
+      </c>
+      <c r="D29" s="1">
+        <v>62.89820915</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>192468.52</v>
+      </c>
+      <c r="H29" s="1">
+        <v>71487.08</v>
+      </c>
+      <c r="I29" s="1">
+        <v>37.142219413336</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>263955.6</v>
+      </c>
+      <c r="M29" s="1">
+        <v>263955.6</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="1">
+        <v>21801.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>19.235</v>
+      </c>
+      <c r="D30" s="1">
+        <v>15.1458956</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>330195.67</v>
+      </c>
+      <c r="H30" s="1">
+        <v>89146.57</v>
+      </c>
+      <c r="I30" s="1">
+        <v>26.998103881859</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>419342.24</v>
+      </c>
+      <c r="M30" s="1">
+        <v>419342.24</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="1">
+        <v>95205.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>4.518</v>
+      </c>
+      <c r="D31" s="1">
+        <v>3.31088966</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>315213.25</v>
+      </c>
+      <c r="H31" s="1">
+        <v>114922.94</v>
+      </c>
+      <c r="I31" s="1">
+        <v>36.458790993082</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>430136.19</v>
+      </c>
+      <c r="M31" s="1">
+        <v>430136.19</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1794.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>138.9</v>
+      </c>
+      <c r="D32" s="1">
+        <v>68.18666109</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>122326.87</v>
+      </c>
+      <c r="H32" s="1">
+        <v>126859.73</v>
+      </c>
+      <c r="I32" s="1">
+        <v>103.7055309271</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>249186.6</v>
+      </c>
+      <c r="M32" s="1">
+        <v>249186.6</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="1">
+        <v>7560.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>40.27</v>
+      </c>
+      <c r="D33" s="1">
+        <v>27.31579894</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>206507.44</v>
+      </c>
+      <c r="H33" s="1">
+        <v>97933.76</v>
+      </c>
+      <c r="I33" s="1">
+        <v>47.423841000595</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>304441.2</v>
+      </c>
+      <c r="M33" s="1">
+        <v>304441.2</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34" s="1">
+        <v>51238.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>10.168</v>
+      </c>
+      <c r="D34" s="1">
+        <v>6.82267926</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>349580.44</v>
+      </c>
+      <c r="H34" s="1">
+        <v>171407.54</v>
+      </c>
+      <c r="I34" s="1">
+        <v>49.03236004852</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>520987.98</v>
+      </c>
+      <c r="M34" s="1">
+        <v>520987.98</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="1">
+        <v>7729.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>26.86</v>
+      </c>
+      <c r="D35" s="1">
+        <v>15.85590633</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>122550.3</v>
+      </c>
+      <c r="H35" s="1">
+        <v>85050.64</v>
+      </c>
+      <c r="I35" s="1">
+        <v>69.400597142561</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>207600.94</v>
+      </c>
+      <c r="M35" s="1">
+        <v>207600.94</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" s="1">
+        <v>3392.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>166.7</v>
+      </c>
+      <c r="D36" s="1">
+        <v>196.40603479</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>666209.27</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-100762.87</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-15.124807554839</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>565446.4</v>
+      </c>
+      <c r="M36" s="1">
+        <v>565446.4</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>100</v>
+      </c>
+      <c r="B37" s="1">
+        <v>22081.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>42.24</v>
+      </c>
+      <c r="D37" s="1">
+        <v>30.97091436</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>683868.76</v>
+      </c>
+      <c r="H37" s="1">
+        <v>248832.68</v>
+      </c>
+      <c r="I37" s="1">
+        <v>36.386028219801</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>932701.44</v>
+      </c>
+      <c r="M37" s="1">
+        <v>932701.44</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="1">
+        <v>79.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>3422.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>3924.10493671</v>
+      </c>
+      <c r="E38" t="s">
+        <v>28</v>
+      </c>
+      <c r="F38">
+        <v>0.92</v>
+      </c>
+      <c r="G38" s="1">
+        <v>333926.86</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-41020.42</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-12.284252904962</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>292906.44</v>
+      </c>
+      <c r="M38" s="1">
+        <v>292906.44</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B39" s="1">
+        <v>3821.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>74.9</v>
+      </c>
+      <c r="D39" s="1">
+        <v>78.69858414</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>300707.29</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-14514.39</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-4.8267502926184</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>286192.9</v>
+      </c>
+      <c r="M39" s="1">
+        <v>286192.9</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>106</v>
+      </c>
+      <c r="B40" s="1">
+        <v>128.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>1681.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>2129.90054688</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>272627.27</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-57459.27</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-21.07612712404</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>215168.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>215168.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>108</v>
+      </c>
+      <c r="B41" s="1">
+        <v>34377.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>21.25</v>
+      </c>
+      <c r="D41" s="1">
+        <v>12.97965413</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>446201.57</v>
+      </c>
+      <c r="H41" s="1">
+        <v>284309.68</v>
+      </c>
+      <c r="I41" s="1">
+        <v>63.717767734434</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>730511.25</v>
+      </c>
+      <c r="M41" s="1">
+        <v>730511.25</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42" s="1">
+        <v>6099.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>53.74</v>
+      </c>
+      <c r="D42" s="1">
+        <v>45.57366945</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>277953.81</v>
+      </c>
+      <c r="H42" s="1">
+        <v>49806.45</v>
+      </c>
+      <c r="I42" s="1">
+        <v>17.918966464248</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>327760.26</v>
+      </c>
+      <c r="M42" s="1">
+        <v>327760.26</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>112</v>
+      </c>
+      <c r="B43" s="1">
+        <v>5004.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>48.99</v>
+      </c>
+      <c r="D43" s="1">
+        <v>42.18115308</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>211074.49</v>
+      </c>
+      <c r="H43" s="1">
+        <v>34071.47</v>
+      </c>
+      <c r="I43" s="1">
+        <v>16.141917481359</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>245145.96</v>
+      </c>
+      <c r="M43" s="1">
+        <v>245145.96</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>114</v>
+      </c>
+      <c r="B44" s="1">
+        <v>5434.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>63.66</v>
+      </c>
+      <c r="D44" s="1">
+        <v>34.42966507</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>187090.8</v>
+      </c>
+      <c r="H44" s="1">
+        <v>158837.64</v>
+      </c>
+      <c r="I44" s="1">
+        <v>84.898690903027</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>345928.44</v>
+      </c>
+      <c r="M44" s="1">
+        <v>345928.44</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45" s="1">
+        <v>23225.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>28.37</v>
+      </c>
+      <c r="D45" s="1">
+        <v>23.18114575</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>538382.11</v>
+      </c>
+      <c r="H45" s="1">
+        <v>120511.14</v>
+      </c>
+      <c r="I45" s="1">
+        <v>22.38394214102</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>658893.25</v>
+      </c>
+      <c r="M45" s="1">
+        <v>658893.25</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" s="1">
+        <v>173256.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>6.282</v>
+      </c>
+      <c r="D46" s="1">
+        <v>4.58678187</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>794687.48</v>
+      </c>
+      <c r="H46" s="1">
+        <v>293706.71</v>
+      </c>
+      <c r="I46" s="1">
+        <v>36.958768999356</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1088394.19</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1088394.19</v>
+      </c>
+      <c r="N46" s="1">
+        <v>2.13</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>120</v>
+      </c>
+      <c r="B47" s="1">
+        <v>3873.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>120.4</v>
+      </c>
+      <c r="D47" s="1">
+        <v>74.53999742</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>288693.41</v>
+      </c>
+      <c r="H47" s="1">
+        <v>177615.79</v>
+      </c>
+      <c r="I47" s="1">
+        <v>61.524019547242</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>466309.2</v>
+      </c>
+      <c r="M47" s="1">
+        <v>466309.2</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>122</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1360.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>252.3</v>
+      </c>
+      <c r="D48" s="1">
+        <v>293.85979412</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>399649.32</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-56521.32</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-14.142728930453</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>343128.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>343128.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>124</v>
+      </c>
+      <c r="B49" s="1">
+        <v>4591.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>82.85</v>
+      </c>
+      <c r="D49" s="1">
+        <v>88.3188325</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>405471.76</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-25107.41</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-6.1921476356331</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>380364.35</v>
+      </c>
+      <c r="M49" s="1">
+        <v>380364.35</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>126</v>
+      </c>
+      <c r="B50" s="1">
+        <v>13341.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>23.66</v>
+      </c>
+      <c r="D50" s="1">
+        <v>24.12774455</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>321888.24</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-6240.18</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-1.9386169559969</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>315648.06</v>
+      </c>
+      <c r="M50" s="1">
+        <v>315648.06</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>128</v>
+      </c>
+      <c r="B51" s="1">
+        <v>101909.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>4.357</v>
+      </c>
+      <c r="D51" s="1">
+        <v>3.24342816</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>330534.52</v>
+      </c>
+      <c r="H51" s="1">
+        <v>113482.99</v>
+      </c>
+      <c r="I51" s="1">
+        <v>34.333173430721</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>444017.51</v>
+      </c>
+      <c r="M51" s="1">
+        <v>444017.51</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>130</v>
+      </c>
+      <c r="B52" s="1">
+        <v>3353.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>135.4</v>
+      </c>
+      <c r="D52" s="1">
+        <v>142.30155085</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>477137.1</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-23140.9</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-4.8499477403874</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>453996.2</v>
+      </c>
+      <c r="M52" s="1">
+        <v>453996.2</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>132</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4896.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>50.75</v>
+      </c>
+      <c r="D53" s="1">
+        <v>52.45036969</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>256797.01</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-8325.01</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-3.2418640699905</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>248472.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>248472.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>134</v>
+      </c>
+      <c r="B54" s="1">
+        <v>926.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>567.8</v>
+      </c>
+      <c r="D54" s="1">
+        <v>458.69447084</v>
+      </c>
+      <c r="E54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F54">
+        <v>0.92</v>
+      </c>
+      <c r="G54" s="1">
+        <v>443213.09</v>
+      </c>
+      <c r="H54" s="1">
+        <v>126463.27</v>
+      </c>
+      <c r="I54" s="1">
+        <v>28.533288581346</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>569676.36</v>
+      </c>
+      <c r="M54" s="1">
+        <v>569676.36</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>136</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1537.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>381.75</v>
+      </c>
+      <c r="D55" s="1">
+        <v>381.6474691</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>586592.16</v>
+      </c>
+      <c r="H55" s="1">
+        <v>157.59</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.026865343716834</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>586749.75</v>
+      </c>
+      <c r="M55" s="1">
+        <v>586749.75</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>138</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1023.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>495.1</v>
+      </c>
+      <c r="D56" s="1">
+        <v>563.97657869</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>576948.04</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-70460.74</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-12.212666499396</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>506487.3</v>
+      </c>
+      <c r="M56" s="1">
+        <v>506487.3</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>140</v>
+      </c>
+      <c r="B57" s="1">
+        <v>6296.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>136.3</v>
+      </c>
+      <c r="D57" s="1">
+        <v>136.13408513</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>857100.2</v>
+      </c>
+      <c r="H57" s="1">
+        <v>1044.6</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.12187606536552</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>858144.8</v>
+      </c>
+      <c r="M57" s="1">
+        <v>858144.8</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" s="1">
+        <v>25705.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>15.25</v>
+      </c>
+      <c r="D58" s="1">
+        <v>12.3607555</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>317733.22</v>
+      </c>
+      <c r="H58" s="1">
+        <v>74268.03</v>
+      </c>
+      <c r="I58" s="1">
+        <v>23.374335865793</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>392001.25</v>
+      </c>
+      <c r="M58" s="1">
+        <v>392001.25</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" s="1">
+        <v>713.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>515.6</v>
+      </c>
+      <c r="D59" s="1">
+        <v>510.81503506</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>364211.12</v>
+      </c>
+      <c r="H59" s="1">
+        <v>3411.68</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0.93673142105052</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>367622.8</v>
+      </c>
+      <c r="M59" s="1">
+        <v>367622.8</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>146</v>
+      </c>
+      <c r="B60" s="1">
+        <v>32142.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>8.852</v>
+      </c>
+      <c r="D60" s="1">
+        <v>7.15779354</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>230065.8</v>
+      </c>
+      <c r="H60" s="1">
+        <v>54455.18</v>
+      </c>
+      <c r="I60" s="1">
+        <v>23.669393712581</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>284520.98</v>
+      </c>
+      <c r="M60" s="1">
+        <v>284520.98</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>148</v>
+      </c>
+      <c r="B61" s="1">
+        <v>7399.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>125.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>106.82878497</v>
+      </c>
+      <c r="E61" t="s">
+        <v>28</v>
+      </c>
+      <c r="F61">
+        <v>0.92</v>
+      </c>
+      <c r="G61" s="1">
+        <v>846236.12</v>
+      </c>
+      <c r="H61" s="1">
+        <v>155849.58</v>
+      </c>
+      <c r="I61" s="1">
+        <v>18.416796011969</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1002085.7</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1002085.7</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>150</v>
+      </c>
+      <c r="B62" s="1">
+        <v>10504.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>424.5</v>
+      </c>
+      <c r="D62" s="1">
+        <v>407.34854532</v>
+      </c>
+      <c r="E62" t="s">
+        <v>70</v>
+      </c>
+      <c r="F62">
+        <v>7.48</v>
+      </c>
+      <c r="G62" s="1">
+        <v>573982.39</v>
+      </c>
+      <c r="H62" s="1">
+        <v>22468.56</v>
+      </c>
+      <c r="I62" s="1">
+        <v>3.9145033700424</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>596450.95</v>
+      </c>
+      <c r="M62" s="1">
+        <v>596450.95</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>152</v>
+      </c>
+      <c r="B63" s="1">
+        <v>22287.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>149.7</v>
+      </c>
+      <c r="D63" s="1">
+        <v>124.75661866</v>
+      </c>
+      <c r="E63" t="s">
+        <v>70</v>
+      </c>
+      <c r="F63">
+        <v>7.48</v>
+      </c>
+      <c r="G63" s="1">
+        <v>372513.28</v>
+      </c>
+      <c r="H63" s="1">
+        <v>73775.26</v>
+      </c>
+      <c r="I63" s="1">
+        <v>19.80473286751</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>446288.54</v>
+      </c>
+      <c r="M63" s="1">
+        <v>446288.54</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>154</v>
+      </c>
+      <c r="B64" s="1">
+        <v>6385.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>65.24</v>
+      </c>
+      <c r="D64" s="1">
+        <v>118.1562177</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>754427.45</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-337870.05</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-44.784962424154</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>416557.4</v>
+      </c>
+      <c r="M64" s="1">
+        <v>416557.4</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>156</v>
+      </c>
+      <c r="B65" s="1">
+        <v>6586.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>38.505</v>
+      </c>
+      <c r="D65" s="1">
+        <v>47.93986335</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>315731.94</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-62138.01</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-19.680622112543</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>253593.93</v>
+      </c>
+      <c r="M65" s="1">
+        <v>253593.93</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>158</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2003.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>125.35</v>
+      </c>
+      <c r="D66" s="1">
+        <v>55.71003994</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>111587.21</v>
+      </c>
+      <c r="H66" s="1">
+        <v>139488.84</v>
+      </c>
+      <c r="I66" s="1">
+        <v>125.00432621265</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>251076.05</v>
+      </c>
+      <c r="M66" s="1">
+        <v>251076.05</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>160</v>
+      </c>
+      <c r="B67" s="1">
+        <v>5797.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>87.7</v>
+      </c>
+      <c r="D67" s="1">
+        <v>87.17253579</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>505339.19</v>
+      </c>
+      <c r="H67" s="1">
+        <v>3057.71</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.60508071816081</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>508396.9</v>
+      </c>
+      <c r="M67" s="1">
+        <v>508396.9</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>162</v>
+      </c>
+      <c r="B68" s="1">
+        <v>8925.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>26.14</v>
+      </c>
+      <c r="D68" s="1">
+        <v>41.37990028</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>369315.61</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-136016.11</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-36.829233944376</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>233299.5</v>
+      </c>
+      <c r="M68" s="1">
+        <v>233299.5</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>164</v>
+      </c>
+      <c r="B69" s="1">
+        <v>4199.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>43.855</v>
+      </c>
+      <c r="D69" s="1">
+        <v>61.33132651</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>257530.24</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-73383.09</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-28.494941021295</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>184147.15</v>
+      </c>
+      <c r="M69" s="1">
+        <v>184147.15</v>
+      </c>
+      <c r="N69" s="1">
         <v>0.36</v>
       </c>
-      <c r="P3">
-[...119 lines deleted...]
-      <c r="F6" t="s">
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>166</v>
+      </c>
+      <c r="B70" s="1">
+        <v>4038.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>334.2</v>
+      </c>
+      <c r="D70" s="1">
+        <v>296.39209757</v>
+      </c>
+      <c r="E70" t="s">
         <v>28</v>
       </c>
-      <c r="G6">
-[...273 lines deleted...]
-      <c r="O11" s="1">
+      <c r="F70">
+        <v>0.92</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1196168.97</v>
+      </c>
+      <c r="H70" s="1">
+        <v>265989.98</v>
+      </c>
+      <c r="I70" s="1">
+        <v>22.236823280912</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1462158.95</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1462158.95</v>
+      </c>
+      <c r="N70" s="1">
+        <v>2.86</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>168</v>
+      </c>
+      <c r="B71" s="1">
+        <v>5571.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>567.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>428.75643691</v>
+      </c>
+      <c r="E71" t="s">
+        <v>53</v>
+      </c>
+      <c r="F71">
+        <v>11.04</v>
+      </c>
+      <c r="G71" s="1">
+        <v>217513.86</v>
+      </c>
+      <c r="H71" s="1">
+        <v>68680.61</v>
+      </c>
+      <c r="I71" s="1">
+        <v>31.575279846535</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>286194.47</v>
+      </c>
+      <c r="M71" s="1">
+        <v>286194.47</v>
+      </c>
+      <c r="N71" s="1">
         <v>0.56</v>
       </c>
-      <c r="P11">
-[...119 lines deleted...]
-      <c r="F14" t="s">
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>170</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2194.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>329.5</v>
+      </c>
+      <c r="D72" s="1">
+        <v>224.35864175</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>492242.86</v>
+      </c>
+      <c r="H72" s="1">
+        <v>230680.14</v>
+      </c>
+      <c r="I72" s="1">
+        <v>46.863074865118</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>722923.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>722923.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>172</v>
+      </c>
+      <c r="B73" s="1">
+        <v>6381.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>75.98</v>
+      </c>
+      <c r="D73" s="1">
+        <v>58.46962075</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>373094.65</v>
+      </c>
+      <c r="H73" s="1">
+        <v>111733.73</v>
+      </c>
+      <c r="I73" s="1">
+        <v>29.947824231733</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>484828.38</v>
+      </c>
+      <c r="M73" s="1">
+        <v>484828.38</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>174</v>
+      </c>
+      <c r="B74" s="1">
+        <v>7228.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>77.34</v>
+      </c>
+      <c r="D74" s="1">
+        <v>94.52649004</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>683237.47</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-124223.95</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-18.18166530006</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>559013.52</v>
+      </c>
+      <c r="M74" s="1">
+        <v>559013.52</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>176</v>
+      </c>
+      <c r="B75" s="1">
+        <v>7103.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>137.92</v>
+      </c>
+      <c r="D75" s="1">
+        <v>159.2958961</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1131478.75</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-151832.99</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-13.418987320796</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>979645.76</v>
+      </c>
+      <c r="M75" s="1">
+        <v>979645.76</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>178</v>
+      </c>
+      <c r="B76" s="1">
+        <v>19787.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>31.56</v>
+      </c>
+      <c r="D76" s="1">
+        <v>32.67342043</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>646508.97</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-22031.25</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-3.407725340609</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>624477.72</v>
+      </c>
+      <c r="M76" s="1">
+        <v>624477.72</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>180</v>
+      </c>
+      <c r="B77" s="1">
+        <v>3292.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>262.45</v>
+      </c>
+      <c r="D77" s="1">
+        <v>165.88655832</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>546098.55</v>
+      </c>
+      <c r="H77" s="1">
+        <v>317886.85</v>
+      </c>
+      <c r="I77" s="1">
+        <v>58.210528118048</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>863985.4</v>
+      </c>
+      <c r="M77" s="1">
+        <v>863985.4</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.69</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>182</v>
+      </c>
+      <c r="B78" s="1">
+        <v>4924.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>95.36</v>
+      </c>
+      <c r="D78" s="1">
+        <v>87.81467303</v>
+      </c>
+      <c r="E78" t="s">
+        <v>28</v>
+      </c>
+      <c r="F78">
+        <v>0.92</v>
+      </c>
+      <c r="G78" s="1">
+        <v>463674.46</v>
+      </c>
+      <c r="H78" s="1">
+        <v>45077.52</v>
+      </c>
+      <c r="I78" s="1">
+        <v>9.7218035256891</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>508751.98</v>
+      </c>
+      <c r="M78" s="1">
+        <v>508751.98</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>184</v>
+      </c>
+      <c r="B79" s="1">
+        <v>3877.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>264.55</v>
+      </c>
+      <c r="D79" s="1">
+        <v>159.99584988</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>620303.91</v>
+      </c>
+      <c r="H79" s="1">
+        <v>405356.44</v>
+      </c>
+      <c r="I79" s="1">
+        <v>65.348038834706</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1025660.35</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1025660.35</v>
+      </c>
+      <c r="N79" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>186</v>
+      </c>
+      <c r="B80" s="1">
+        <v>4110.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>147.66</v>
+      </c>
+      <c r="D80" s="1">
+        <v>98.25186131</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>403815.15</v>
+      </c>
+      <c r="H80" s="1">
+        <v>203067.45</v>
+      </c>
+      <c r="I80" s="1">
+        <v>50.287229193853</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>606882.6</v>
+      </c>
+      <c r="M80" s="1">
+        <v>606882.6</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>188</v>
+      </c>
+      <c r="B81" s="1">
+        <v>8804.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>35.12</v>
+      </c>
+      <c r="D81" s="1">
+        <v>51.64600182</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>454691.4</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-145494.92</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-31.998608286851</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>309196.48</v>
+      </c>
+      <c r="M81" s="1">
+        <v>309196.48</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>190</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2079.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>158.4</v>
+      </c>
+      <c r="D82" s="1">
+        <v>170.80100529</v>
+      </c>
+      <c r="E82" t="s">
+        <v>28</v>
+      </c>
+      <c r="F82">
+        <v>0.92</v>
+      </c>
+      <c r="G82" s="1">
+        <v>382058.06</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-25252.6</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-6.6096236786629</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>356805.46</v>
+      </c>
+      <c r="M82" s="1">
+        <v>356805.46</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>192</v>
+      </c>
+      <c r="B83" s="1">
+        <v>5270.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>74.55</v>
+      </c>
+      <c r="D83" s="1">
+        <v>66.29859962</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>349393.62</v>
+      </c>
+      <c r="H83" s="1">
+        <v>43484.88</v>
+      </c>
+      <c r="I83" s="1">
+        <v>12.445813979088</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>392878.5</v>
+      </c>
+      <c r="M83" s="1">
+        <v>392878.5</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>194</v>
+      </c>
+      <c r="B84" s="1">
+        <v>34955.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.32</v>
+      </c>
+      <c r="D84" s="1">
+        <v>59.79360034</v>
+      </c>
+      <c r="E84" t="s">
         <v>53</v>
       </c>
-      <c r="G14">
-[...323 lines deleted...]
-      <c r="O20" s="1">
+      <c r="F84">
+        <v>11.04</v>
+      </c>
+      <c r="G84" s="1">
+        <v>189130.87</v>
+      </c>
+      <c r="H84" s="1">
+        <v>125420.11</v>
+      </c>
+      <c r="I84" s="1">
+        <v>66.313928551167</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>314550.98</v>
+      </c>
+      <c r="M84" s="1">
+        <v>314550.98</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>196</v>
+      </c>
+      <c r="B85" s="1">
+        <v>7365.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>53.8</v>
+      </c>
+      <c r="D85" s="1">
+        <v>26.57334827</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>195712.71</v>
+      </c>
+      <c r="H85" s="1">
+        <v>200524.29</v>
+      </c>
+      <c r="I85" s="1">
+        <v>102.45849132639</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>396237.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>396237.0</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>198</v>
+      </c>
+      <c r="B86" s="1">
+        <v>2399.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>138.3</v>
+      </c>
+      <c r="D86" s="1">
+        <v>131.22955815</v>
+      </c>
+      <c r="E86" t="s">
+        <v>28</v>
+      </c>
+      <c r="F86">
+        <v>0.92</v>
+      </c>
+      <c r="G86" s="1">
+        <v>340493.32</v>
+      </c>
+      <c r="H86" s="1">
+        <v>18986.28</v>
+      </c>
+      <c r="I86" s="1">
+        <v>5.5761093932768</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>359479.6</v>
+      </c>
+      <c r="M86" s="1">
+        <v>359479.6</v>
+      </c>
+      <c r="N86" s="1">
         <v>0.7</v>
       </c>
-      <c r="P20">
-[...3254 lines deleted...]
-      <c r="A86" t="s">
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
         <v>197</v>
       </c>
-      <c r="B86" t="s">
-[...45 lines deleted...]
-    <row r="87" spans="1:16">
+    </row>
+    <row r="87" spans="1:26">
       <c r="A87" t="s">
+        <v>200</v>
+      </c>
+      <c r="B87" s="1">
+        <v>17437.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>33.08</v>
+      </c>
+      <c r="D87" s="1">
+        <v>23.57652635</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>411103.89</v>
+      </c>
+      <c r="H87" s="1">
+        <v>165712.07</v>
+      </c>
+      <c r="I87" s="1">
+        <v>40.309049374356</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>576815.96</v>
+      </c>
+      <c r="M87" s="1">
+        <v>576815.96</v>
+      </c>
+      <c r="N87" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>199</v>
       </c>
-      <c r="B87" t="s">
-[...38 lines deleted...]
-      <c r="O87" s="1">
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>202</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2680.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>223.1</v>
+      </c>
+      <c r="D88" s="1">
+        <v>220.3534291</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>590547.19</v>
+      </c>
+      <c r="H88" s="1">
+        <v>7360.81</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.2464389170999</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>597908.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>597908.0</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>204</v>
+      </c>
+      <c r="B89" s="1">
+        <v>11109.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>19.33</v>
+      </c>
+      <c r="D89" s="1">
+        <v>20.96802142</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>232933.75</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-18196.78</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-7.8119980466549</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>214736.97</v>
+      </c>
+      <c r="M89" s="1">
+        <v>214736.97</v>
+      </c>
+      <c r="N89" s="1">
         <v>0.42</v>
       </c>
-      <c r="P87">
-[...54 lines deleted...]
-      <c r="A89" t="s">
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>203</v>
       </c>
-      <c r="B89" t="s">
-[...45 lines deleted...]
-    <row r="90" spans="1:16">
+    </row>
+    <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>206</v>
       </c>
-      <c r="B90" t="s">
-        <v>207</v>
+      <c r="B90" s="1">
+        <v>7949.0</v>
       </c>
       <c r="C90" s="1">
-        <v>34955.0</v>
+        <v>80.6</v>
       </c>
       <c r="D90" s="1">
-        <v>79.52</v>
-[...8 lines deleted...]
-        <v>10.85</v>
+        <v>77.67148321</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>617410.62</v>
       </c>
       <c r="H90" s="1">
-        <v>189130.87</v>
+        <v>23278.78</v>
       </c>
       <c r="I90" s="1">
-        <v>67079.07</v>
-[...2 lines deleted...]
-        <v>35.467012867862</v>
+        <v>3.7703886596573</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>0.0</v>
+      <c r="L90" s="1">
+        <v>640689.4</v>
       </c>
       <c r="M90" s="1">
-        <v>256209.94</v>
+        <v>640689.4</v>
       </c>
       <c r="N90" s="1">
-        <v>256209.94</v>
-[...8 lines deleted...]
-    <row r="91" spans="1:16">
+        <v>1.25</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>208</v>
       </c>
-      <c r="B91" t="s">
-        <v>209</v>
+      <c r="B91" s="1">
+        <v>14403.0</v>
       </c>
       <c r="C91" s="1">
-        <v>17986.0</v>
+        <v>54.91</v>
       </c>
       <c r="D91" s="1">
-        <v>33.895</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>53.18307644</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>765995.85</v>
       </c>
       <c r="H91" s="1">
-        <v>477948.26</v>
+        <v>24872.88</v>
       </c>
       <c r="I91" s="1">
-        <v>131687.21</v>
-[...2 lines deleted...]
-        <v>27.552607891072</v>
+        <v>3.2471298636931</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91">
-        <v>0.0</v>
+      <c r="L91" s="1">
+        <v>790868.73</v>
       </c>
       <c r="M91" s="1">
-        <v>609635.47</v>
+        <v>790868.73</v>
       </c>
       <c r="N91" s="1">
-        <v>609635.47</v>
-[...8 lines deleted...]
-    <row r="92" spans="1:16">
+        <v>1.55</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>210</v>
       </c>
-      <c r="B92" t="s">
-        <v>211</v>
+      <c r="B92" s="1">
+        <v>1762.0</v>
       </c>
       <c r="C92" s="1">
-        <v>1885.0</v>
+        <v>239.3</v>
       </c>
       <c r="D92" s="1">
-        <v>134.0</v>
-[...8 lines deleted...]
-        <v>0.93</v>
+        <v>119.80204881</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>211091.21</v>
       </c>
       <c r="H92" s="1">
-        <v>266680.43</v>
+        <v>210555.39</v>
       </c>
       <c r="I92" s="1">
-        <v>6227.57</v>
-[...2 lines deleted...]
-        <v>2.3352182235494</v>
+        <v>99.746166597842</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>0.0</v>
+      <c r="L92" s="1">
+        <v>421646.6</v>
       </c>
       <c r="M92" s="1">
-        <v>272908.0</v>
+        <v>421646.6</v>
       </c>
       <c r="N92" s="1">
-        <v>272908.0</v>
-[...8 lines deleted...]
-    <row r="93" spans="1:16">
+        <v>0.82</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>212</v>
       </c>
-      <c r="B93" t="s">
-        <v>213</v>
+      <c r="B93" s="1">
+        <v>11068.0</v>
       </c>
       <c r="C93" s="1">
-        <v>17437.0</v>
+        <v>37.51</v>
       </c>
       <c r="D93" s="1">
-        <v>39.12</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>28.52193983</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>315680.83</v>
       </c>
       <c r="H93" s="1">
-        <v>411103.89</v>
+        <v>99479.85</v>
       </c>
       <c r="I93" s="1">
-        <v>271031.55</v>
-[...2 lines deleted...]
-        <v>65.927751255285</v>
+        <v>31.512794109164</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>0.0</v>
+      <c r="L93" s="1">
+        <v>415160.68</v>
       </c>
       <c r="M93" s="1">
-        <v>682135.44</v>
+        <v>415160.68</v>
       </c>
       <c r="N93" s="1">
-        <v>682135.44</v>
-[...8 lines deleted...]
-    <row r="94" spans="1:16">
+        <v>0.81</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>214</v>
       </c>
-      <c r="B94" t="s">
-        <v>215</v>
+      <c r="B94" s="1">
+        <v>9789.0</v>
       </c>
       <c r="C94" s="1">
-        <v>2039.0</v>
+        <v>177.4</v>
       </c>
       <c r="D94" s="1">
-        <v>259.2</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>124.19003882</v>
+      </c>
+      <c r="E94" t="s">
+        <v>70</v>
+      </c>
+      <c r="F94">
+        <v>7.48</v>
+      </c>
+      <c r="G94" s="1">
+        <v>162848.33</v>
       </c>
       <c r="H94" s="1">
-        <v>440164.64</v>
+        <v>69443.68</v>
       </c>
       <c r="I94" s="1">
-        <v>88344.16</v>
-[...2 lines deleted...]
-        <v>20.070708087774</v>
+        <v>42.643163734009</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>0.0</v>
+      <c r="L94" s="1">
+        <v>232292.01</v>
       </c>
       <c r="M94" s="1">
-        <v>528508.8</v>
+        <v>232292.01</v>
       </c>
       <c r="N94" s="1">
-        <v>528508.8</v>
-[...8 lines deleted...]
-    <row r="95" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>216</v>
       </c>
-      <c r="B95" t="s">
-        <v>217</v>
+      <c r="B95" s="1">
+        <v>17600.0</v>
       </c>
       <c r="C95" s="1">
-        <v>7949.0</v>
+        <v>21.09</v>
       </c>
       <c r="D95" s="1">
-        <v>68.52</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>28.87059773</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>508122.52</v>
       </c>
       <c r="H95" s="1">
-        <v>617410.62</v>
+        <v>-136938.52</v>
       </c>
       <c r="I95" s="1">
-        <v>-72745.14</v>
-[...2 lines deleted...]
-        <v>-11.782294901244</v>
+        <v>-26.949901767786</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>0.0</v>
+      <c r="L95" s="1">
+        <v>371184.0</v>
       </c>
       <c r="M95" s="1">
-        <v>544665.48</v>
+        <v>371184.0</v>
       </c>
       <c r="N95" s="1">
-        <v>544665.48</v>
-[...8 lines deleted...]
-    <row r="96" spans="1:16">
+        <v>0.73</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>218</v>
       </c>
-      <c r="B96" t="s">
-        <v>219</v>
+      <c r="B96" s="1">
+        <v>6102.0</v>
       </c>
       <c r="C96" s="1">
-        <v>3833.0</v>
+        <v>61.78</v>
       </c>
       <c r="D96" s="1">
-        <v>49.67</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>119.6944723</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>730375.67</v>
       </c>
       <c r="H96" s="1">
-        <v>211757.7</v>
+        <v>-353394.11</v>
       </c>
       <c r="I96" s="1">
-        <v>-21372.59</v>
-[...2 lines deleted...]
-        <v>-10.092945852736</v>
+        <v>-48.385252208634</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>0.0</v>
+      <c r="L96" s="1">
+        <v>376981.56</v>
       </c>
       <c r="M96" s="1">
-        <v>190385.11</v>
+        <v>376981.56</v>
       </c>
       <c r="N96" s="1">
-        <v>190385.11</v>
-[...8 lines deleted...]
-    <row r="97" spans="1:16">
+        <v>0.74</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>220</v>
       </c>
-      <c r="B97" t="s">
-        <v>221</v>
+      <c r="B97" s="1">
+        <v>795.0</v>
       </c>
       <c r="C97" s="1">
-        <v>1762.0</v>
+        <v>624.4</v>
       </c>
       <c r="D97" s="1">
-        <v>275.0</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>555.62456604</v>
+      </c>
+      <c r="E97" t="s">
+        <v>28</v>
+      </c>
+      <c r="F97">
+        <v>0.92</v>
+      </c>
+      <c r="G97" s="1">
+        <v>473495.95</v>
       </c>
       <c r="H97" s="1">
-        <v>211091.21</v>
+        <v>64342.5</v>
       </c>
       <c r="I97" s="1">
-        <v>273458.79</v>
-[...2 lines deleted...]
-        <v>129.54532308569</v>
+        <v>13.588817391152</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>0.0</v>
+      <c r="L97" s="1">
+        <v>537838.45</v>
       </c>
       <c r="M97" s="1">
-        <v>484550.0</v>
+        <v>537838.45</v>
       </c>
       <c r="N97" s="1">
-        <v>484550.0</v>
-[...8 lines deleted...]
-    <row r="98" spans="1:16">
+        <v>1.05</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>222</v>
       </c>
-      <c r="B98" t="s">
-        <v>223</v>
+      <c r="B98" s="1">
+        <v>139.0</v>
       </c>
       <c r="C98" s="1">
-        <v>17177.0</v>
+        <v>1079.05</v>
       </c>
       <c r="D98" s="1">
-        <v>35.1</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>1079.03</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>149985.17</v>
       </c>
       <c r="H98" s="1">
-        <v>489921.36</v>
+        <v>2.78</v>
       </c>
       <c r="I98" s="1">
-        <v>112991.34</v>
-[...2 lines deleted...]
-        <v>23.063158544465</v>
+        <v>0.0018535165843396</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98">
-        <v>0.0</v>
+      <c r="L98" s="1">
+        <v>149987.95</v>
       </c>
       <c r="M98" s="1">
-        <v>602912.7</v>
+        <v>149987.95</v>
       </c>
       <c r="N98" s="1">
-        <v>602912.7</v>
-[...205 lines deleted...]
-        <v>1</v>
+        <v>0.29</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">