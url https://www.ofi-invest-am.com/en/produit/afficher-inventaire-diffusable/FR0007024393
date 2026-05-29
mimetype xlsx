--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -271,51 +271,51 @@
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>ES0105066007</t>
   </si>
   <si>
-    <t>CELLNEX TELECOM SA</t>
+    <t>CELLNEX TELECOM</t>
   </si>
   <si>
     <t>GB00B033F229</t>
   </si>
   <si>
     <t>CENTRICA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>CH0198251305</t>
   </si>
   <si>
     <t>COCA COLA HBC AG</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
@@ -439,276 +439,276 @@
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
   </si>
   <si>
     <t>GLANBIA PLC</t>
   </si>
   <si>
+    <t>DE0006047004</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>HENKEL &amp; KGAA PREF AG</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>INDUSTRIA DE DISENO TEXTIL SA</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>DE000KGX8881</t>
+  </si>
+  <si>
+    <t>KION GROUP AG</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
+  </si>
+  <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
+    <t>DE000LEG1110</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN N</t>
+  </si>
+  <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
+    <t>CH0025751329</t>
+  </si>
+  <si>
+    <t>LOGITECH INTERNATIONAL SA</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>NL0015002MS2</t>
+  </si>
+  <si>
+    <t>MAGNUM ICE CREAM NV</t>
+  </si>
+  <si>
+    <t>GB0031274896</t>
+  </si>
+  <si>
+    <t>MARKS AND SPENCER GROUP PLC</t>
+  </si>
+  <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORPORATION</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>GB0032089863</t>
+  </si>
+  <si>
+    <t>NEXT PLC</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>CH0012005267</t>
+  </si>
+  <si>
+    <t>NOVARTIS</t>
+  </si>
+  <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART I</t>
+  </si>
+  <si>
+    <t>FR0010838607</t>
+  </si>
+  <si>
+    <t>OFI INVEST ESG MID CAPS EURO PART I</t>
+  </si>
+  <si>
     <t>GRS419003009</t>
   </si>
   <si>
-    <t>GREEK ORGANISATION OF FOOTBALL PRO</t>
-[...221 lines deleted...]
-    <t>OFI INVEST ESG MID CAPS EURO PART I</t>
+    <t>OPAP HOLDING SOCIETE ANONYME SA</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
@@ -1303,153 +1303,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6373646.0898</v>
+        <v>6404434.0898</v>
       </c>
       <c r="D2">
-        <v>259.44</v>
+        <v>265.99</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1653591005.15</v>
+        <v>1703523676.36</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1653591005.15</v>
+        <v>1703523676.36</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3264.2874</v>
+        <v>3262.2751</v>
       </c>
       <c r="D3">
-        <v>249628.77</v>
+        <v>256050.59</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>814860068.59</v>
+        <v>835307468.45</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>814860068.59</v>
+        <v>835307468.45</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>79024.0</v>
+        <v>78604.0</v>
       </c>
       <c r="D4">
-        <v>253.94</v>
+        <v>260.35</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>20068054.3</v>
+        <v>20465307.08</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>20068054.3</v>
+        <v>20465307.08</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>89272.0</v>
+        <v>101751.0</v>
       </c>
       <c r="D5">
-        <v>130.89</v>
+        <v>134.26</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>11685202.75</v>
+        <v>13662084.7</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>11685202.75</v>
+        <v>13662084.7</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1501,6534 +1501,6534 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>146727.0</v>
       </c>
       <c r="D2" s="1">
-        <v>67.6</v>
+        <v>71.82</v>
       </c>
       <c r="E2" s="1">
         <v>56.4437233093</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>8854968.82</v>
       </c>
       <c r="I2" s="1">
-        <v>1905807.1</v>
+        <v>2750045.38</v>
       </c>
       <c r="J2" s="1">
-        <v>21.522459748198</v>
+        <v>31.056522455378</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10760775.92</v>
+        <v>11605014.2</v>
       </c>
       <c r="N2" s="1">
-        <v>10760775.92</v>
+        <v>11605014.2</v>
       </c>
       <c r="O2" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
         <v>126975.0</v>
       </c>
       <c r="D3" s="1">
-        <v>150.15</v>
+        <v>158.2</v>
       </c>
       <c r="E3" s="1">
         <v>208.744855129</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>26505377.98</v>
       </c>
       <c r="I3" s="1">
-        <v>-7440081.73</v>
+        <v>-6417932.98</v>
       </c>
       <c r="J3" s="1">
-        <v>-28.070083496315</v>
+        <v>-24.213701026421</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>19065296.25</v>
+        <v>20087445.0</v>
       </c>
       <c r="N3" s="1">
-        <v>19065296.25</v>
+        <v>20087445.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
         <v>7392.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1265.6</v>
+        <v>994.8</v>
       </c>
       <c r="E4" s="1">
         <v>1653.8514867424</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>12225270.19</v>
       </c>
       <c r="I4" s="1">
-        <v>-2869954.99</v>
+        <v>-4871708.59</v>
       </c>
       <c r="J4" s="1">
-        <v>-23.47559559336</v>
+        <v>-39.849496283403</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9355315.2</v>
+        <v>7353561.6</v>
       </c>
       <c r="N4" s="1">
-        <v>9355315.2</v>
+        <v>7353561.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
         <v>674270.0</v>
       </c>
       <c r="D5" s="1">
-        <v>26.41</v>
+        <v>26.67</v>
       </c>
       <c r="E5" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>12120638.48</v>
       </c>
       <c r="I5" s="1">
-        <v>5686832.22</v>
+        <v>5862142.42</v>
       </c>
       <c r="J5" s="1">
-        <v>46.918586255862</v>
+        <v>48.36496385626</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>17807470.7</v>
+        <v>17982780.9</v>
       </c>
       <c r="N5" s="1">
-        <v>17807470.7</v>
+        <v>17982780.9</v>
       </c>
       <c r="O5" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
         <v>809569.0</v>
       </c>
       <c r="D6" s="1">
-        <v>9.74</v>
+        <v>8.85</v>
       </c>
       <c r="E6" s="1">
         <v>9.1168627998</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>7380729.5</v>
       </c>
       <c r="I6" s="1">
-        <v>504472.56</v>
+        <v>-216043.85</v>
       </c>
       <c r="J6" s="1">
-        <v>6.834995917409</v>
+        <v>-2.9271340996849</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7885202.06</v>
+        <v>7164685.65</v>
       </c>
       <c r="N6" s="1">
-        <v>7885202.06</v>
+        <v>7164685.65</v>
       </c>
       <c r="O6" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
         <v>203746.0</v>
       </c>
       <c r="D7" s="1">
-        <v>193.8</v>
+        <v>184.24</v>
       </c>
       <c r="E7" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>26647042.23</v>
       </c>
       <c r="I7" s="1">
-        <v>12838932.57</v>
+        <v>10891120.81</v>
       </c>
       <c r="J7" s="1">
-        <v>48.181454658955</v>
+        <v>40.871781250598</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39485974.8</v>
+        <v>37538163.04</v>
       </c>
       <c r="N7" s="1">
-        <v>39485974.8</v>
+        <v>37538163.04</v>
       </c>
       <c r="O7" s="1">
-        <v>1.58</v>
+        <v>1.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>178045.0</v>
       </c>
       <c r="D8" s="1">
-        <v>59.24</v>
+        <v>59.62</v>
       </c>
       <c r="E8" s="1">
         <v>64.6603093038</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>11512444.77</v>
       </c>
       <c r="I8" s="1">
-        <v>-965058.97</v>
+        <v>-897401.87</v>
       </c>
       <c r="J8" s="1">
-        <v>-8.3827457093633</v>
+        <v>-7.7950590680662</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>10547385.8</v>
+        <v>10615042.9</v>
       </c>
       <c r="N8" s="1">
-        <v>10547385.8</v>
+        <v>10615042.9</v>
       </c>
       <c r="O8" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>205401.0</v>
       </c>
       <c r="D9" s="1">
-        <v>379.2</v>
+        <v>382.2</v>
       </c>
       <c r="E9" s="1">
         <v>227.3947787985</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>46707114.96</v>
       </c>
       <c r="I9" s="1">
-        <v>31180944.24</v>
+        <v>31797147.24</v>
       </c>
       <c r="J9" s="1">
-        <v>66.75844625964</v>
+        <v>68.077737764859</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>77888059.2</v>
+        <v>78504262.2</v>
       </c>
       <c r="N9" s="1">
-        <v>77888059.2</v>
+        <v>78504262.2</v>
       </c>
       <c r="O9" s="1">
-        <v>3.12</v>
+        <v>3.05</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
         <v>328782.0</v>
       </c>
       <c r="D10" s="1">
-        <v>57.56</v>
+        <v>52.74</v>
       </c>
       <c r="E10" s="1">
         <v>67.196507321</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>22093002.07</v>
       </c>
       <c r="I10" s="1">
-        <v>-3168310.15</v>
+        <v>-4753039.39</v>
       </c>
       <c r="J10" s="1">
-        <v>-14.340786009803</v>
+        <v>-21.513777869302</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>18924691.92</v>
+        <v>17339962.68</v>
       </c>
       <c r="N10" s="1">
-        <v>18924691.92</v>
+        <v>17339962.68</v>
       </c>
       <c r="O10" s="1">
-        <v>0.76</v>
+        <v>0.67</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
         <v>361271.0</v>
       </c>
       <c r="D11" s="1">
-        <v>61.12</v>
+        <v>68.82</v>
       </c>
       <c r="E11" s="1">
         <v>58.523227494</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>21142744.92</v>
       </c>
       <c r="I11" s="1">
-        <v>938138.6</v>
+        <v>3719925.3</v>
       </c>
       <c r="J11" s="1">
-        <v>4.4371655787824</v>
+        <v>17.594334671659</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>22080883.52</v>
+        <v>24862670.22</v>
       </c>
       <c r="N11" s="1">
-        <v>22080883.52</v>
+        <v>24862670.22</v>
       </c>
       <c r="O11" s="1">
-        <v>0.88</v>
+        <v>0.97</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>10882.0</v>
       </c>
       <c r="D12" s="1">
-        <v>713.6</v>
+        <v>657.4</v>
       </c>
       <c r="E12" s="1">
         <v>723.2899770263</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>7870841.53</v>
       </c>
       <c r="I12" s="1">
-        <v>-105446.33</v>
+        <v>-717014.73</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.3397084618981</v>
+        <v>-9.1097594490636</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>7765395.2</v>
+        <v>7153826.8</v>
       </c>
       <c r="N12" s="1">
-        <v>7765395.2</v>
+        <v>7153826.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
         <v>169840.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1224.8</v>
+        <v>1233.4</v>
       </c>
       <c r="E13" s="1">
         <v>212.7903277791</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>36140309.27</v>
       </c>
       <c r="I13" s="1">
-        <v>171879722.73</v>
+        <v>173340346.73</v>
       </c>
       <c r="J13" s="1">
-        <v>475.59007158989</v>
+        <v>479.63160866996</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>208020032.0</v>
+        <v>209480656.0</v>
       </c>
       <c r="N13" s="1">
-        <v>208020032.0</v>
+        <v>209480656.0</v>
       </c>
       <c r="O13" s="1">
-        <v>8.32</v>
+        <v>8.14</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
         <v>817435.0</v>
       </c>
       <c r="D14" s="1">
-        <v>38.93</v>
+        <v>41.46</v>
       </c>
       <c r="E14" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>17395957.31</v>
       </c>
       <c r="I14" s="1">
-        <v>14426787.24</v>
+        <v>16494897.79</v>
       </c>
       <c r="J14" s="1">
-        <v>82.931838604288</v>
+        <v>94.820293566241</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>31822744.55</v>
+        <v>33890855.1</v>
       </c>
       <c r="N14" s="1">
-        <v>31822744.55</v>
+        <v>33890855.1</v>
       </c>
       <c r="O14" s="1">
-        <v>1.27</v>
+        <v>1.32</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
         <v>3775081.0</v>
       </c>
       <c r="D15" s="1">
-        <v>21.91</v>
+        <v>19.75</v>
       </c>
       <c r="E15" s="1">
         <v>7.4092103534</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>27970369.23</v>
       </c>
       <c r="I15" s="1">
-        <v>54741655.48</v>
+        <v>46587480.52</v>
       </c>
       <c r="J15" s="1">
-        <v>195.71302412871</v>
+        <v>166.56011987869</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>82712024.71</v>
+        <v>74557849.75</v>
       </c>
       <c r="N15" s="1">
-        <v>82712024.71</v>
+        <v>74557849.75</v>
       </c>
       <c r="O15" s="1">
-        <v>3.31</v>
+        <v>2.9</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>11201331.0</v>
       </c>
       <c r="D16" s="1">
-        <v>0.9358</v>
+        <v>0.8916</v>
       </c>
       <c r="E16" s="1">
         <v>0.4843255806</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>5425091.14</v>
       </c>
       <c r="I16" s="1">
-        <v>5057114.41</v>
+        <v>4562015.58</v>
       </c>
       <c r="J16" s="1">
-        <v>93.217132754013</v>
+        <v>84.09104035808</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>10482205.55</v>
+        <v>9987106.72</v>
       </c>
       <c r="N16" s="1">
-        <v>10482205.55</v>
+        <v>9987106.72</v>
       </c>
       <c r="O16" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
         <v>4409783.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.048</v>
+        <v>10.79</v>
       </c>
       <c r="E17" s="1">
         <v>4.5203323769</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>19933684.87</v>
       </c>
       <c r="I17" s="1">
-        <v>28785597.71</v>
+        <v>27647873.7</v>
       </c>
       <c r="J17" s="1">
-        <v>144.40680635682</v>
+        <v>138.69926147779</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>48719282.58</v>
+        <v>47581558.57</v>
       </c>
       <c r="N17" s="1">
-        <v>48719282.58</v>
+        <v>47581558.57</v>
       </c>
       <c r="O17" s="1">
-        <v>1.95</v>
+        <v>1.85</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
         <v>70726.0</v>
       </c>
       <c r="D18" s="1">
-        <v>140.2</v>
+        <v>132.0</v>
       </c>
       <c r="E18" s="1">
         <v>108.9943275457</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>7708732.81</v>
       </c>
       <c r="I18" s="1">
-        <v>2207052.39</v>
+        <v>1627099.19</v>
       </c>
       <c r="J18" s="1">
-        <v>28.630547255924</v>
+        <v>21.107219955649</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>9915785.2</v>
+        <v>9335832.0</v>
       </c>
       <c r="N18" s="1">
-        <v>9915785.2</v>
+        <v>9335832.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
         <v>63412.0</v>
       </c>
       <c r="D19" s="1">
-        <v>164.6</v>
+        <v>189.4</v>
       </c>
       <c r="E19" s="1">
         <v>141.7162768877</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>8986512.55</v>
       </c>
       <c r="I19" s="1">
-        <v>1451102.65</v>
+        <v>3023720.25</v>
       </c>
       <c r="J19" s="1">
-        <v>16.147561603305</v>
+        <v>33.647315720936</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>10437615.2</v>
+        <v>12010232.8</v>
       </c>
       <c r="N19" s="1">
-        <v>10437615.2</v>
+        <v>12010232.8</v>
       </c>
       <c r="O19" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
         <v>60354.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.9</v>
+        <v>100.0</v>
       </c>
       <c r="E20" s="1">
         <v>115.7674884846</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>6987031.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-1138728.4</v>
+        <v>-951631.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-16.297743633884</v>
+        <v>-13.619962470468</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>5848302.6</v>
+        <v>6035400.0</v>
       </c>
       <c r="N20" s="1">
-        <v>5848302.6</v>
+        <v>6035400.0</v>
       </c>
       <c r="O20" s="1">
         <v>0.23</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>319341.0</v>
       </c>
       <c r="D21" s="1">
-        <v>88.0</v>
+        <v>89.46</v>
       </c>
       <c r="E21" s="1">
         <v>80.671217382</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>25761627.23</v>
       </c>
       <c r="I21" s="1">
-        <v>2340380.77</v>
+        <v>2806618.63</v>
       </c>
       <c r="J21" s="1">
-        <v>9.0847552023988</v>
+        <v>10.894570459166</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>28102008.0</v>
+        <v>28568245.86</v>
       </c>
       <c r="N21" s="1">
-        <v>28102008.0</v>
+        <v>28568245.86</v>
       </c>
       <c r="O21" s="1">
-        <v>1.12</v>
+        <v>1.11</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
         <v>471484.0</v>
       </c>
       <c r="D22" s="1">
-        <v>92.38</v>
+        <v>95.5</v>
       </c>
       <c r="E22" s="1">
         <v>56.6675505001</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>26717843.38</v>
       </c>
       <c r="I22" s="1">
-        <v>16837848.54</v>
+        <v>18308878.62</v>
       </c>
       <c r="J22" s="1">
-        <v>63.020986763491</v>
+        <v>68.526783242188</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>43555691.92</v>
+        <v>45026722.0</v>
       </c>
       <c r="N22" s="1">
-        <v>43555691.92</v>
+        <v>45026722.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.74</v>
+        <v>1.75</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>906227.0</v>
       </c>
       <c r="D23" s="1">
-        <v>12.27</v>
+        <v>12.01</v>
       </c>
       <c r="E23" s="1">
         <v>6.1655268492</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>5587366.9</v>
       </c>
       <c r="I23" s="1">
-        <v>5532038.39</v>
+        <v>5296419.37</v>
       </c>
       <c r="J23" s="1">
-        <v>99.009756993048</v>
+        <v>94.792761327344</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>11119405.29</v>
+        <v>10883786.27</v>
       </c>
       <c r="N23" s="1">
-        <v>11119405.29</v>
+        <v>10883786.27</v>
       </c>
       <c r="O23" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
         <v>398580.0</v>
       </c>
       <c r="D24" s="1">
-        <v>27.48</v>
+        <v>29.42</v>
       </c>
       <c r="E24" s="1">
         <v>29.0811783331</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>11591176.06</v>
       </c>
       <c r="I24" s="1">
-        <v>-638197.66</v>
+        <v>135047.54</v>
       </c>
       <c r="J24" s="1">
-        <v>-5.5058922122869</v>
+        <v>1.1650891963071</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>10952978.4</v>
+        <v>11726223.6</v>
       </c>
       <c r="N24" s="1">
-        <v>10952978.4</v>
+        <v>11726223.6</v>
       </c>
       <c r="O24" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
         <v>779824.0</v>
       </c>
       <c r="D25" s="1">
-        <v>11.41</v>
+        <v>10.52</v>
       </c>
       <c r="E25" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2887242.91</v>
       </c>
       <c r="I25" s="1">
-        <v>6010548.93</v>
+        <v>5316505.57</v>
       </c>
       <c r="J25" s="1">
-        <v>208.17607376166</v>
+        <v>184.13779982232</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>8897791.84</v>
+        <v>8203748.48</v>
       </c>
       <c r="N25" s="1">
-        <v>8897791.84</v>
+        <v>8203748.48</v>
       </c>
       <c r="O25" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>62969.0</v>
       </c>
       <c r="D26" s="1">
-        <v>134.3</v>
+        <v>106.95</v>
       </c>
       <c r="E26" s="1">
         <v>94.3156964538</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>5938965.09</v>
       </c>
       <c r="I26" s="1">
-        <v>2517771.61</v>
+        <v>795569.46</v>
       </c>
       <c r="J26" s="1">
-        <v>42.394113651879</v>
+        <v>13.39575915911</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>8456736.7</v>
+        <v>6734534.55</v>
       </c>
       <c r="N26" s="1">
-        <v>8456736.7</v>
+        <v>6734534.55</v>
       </c>
       <c r="O26" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>67273.0</v>
       </c>
       <c r="D27" s="1">
-        <v>878.6</v>
+        <v>983.2</v>
       </c>
       <c r="E27" s="1">
         <v>776.5073137812</v>
       </c>
       <c r="F27" t="s">
         <v>83</v>
       </c>
       <c r="G27">
         <v>7.47</v>
       </c>
       <c r="H27" s="1">
         <v>6997583.45</v>
       </c>
       <c r="I27" s="1">
-        <v>916357.29</v>
+        <v>1855098.55</v>
       </c>
       <c r="J27" s="1">
-        <v>13.095339220285</v>
+        <v>26.510559870494</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>7913940.74</v>
+        <v>8852682.0</v>
       </c>
       <c r="N27" s="1">
-        <v>7913940.74</v>
+        <v>8852682.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
         <v>116135.0</v>
       </c>
       <c r="D28" s="1">
-        <v>25.99</v>
+        <v>32.14</v>
       </c>
       <c r="E28" s="1">
         <v>53.666604555</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>6232571.12</v>
       </c>
       <c r="I28" s="1">
-        <v>-3214222.47</v>
+        <v>-2499992.22</v>
       </c>
       <c r="J28" s="1">
-        <v>-51.5713725221</v>
+        <v>-40.111731929984</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3018348.65</v>
+        <v>3732578.9</v>
       </c>
       <c r="N28" s="1">
-        <v>3018348.65</v>
+        <v>3732578.9</v>
       </c>
       <c r="O28" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>1250596.0</v>
       </c>
       <c r="D29" s="1">
-        <v>1.9185</v>
+        <v>1.9915</v>
       </c>
       <c r="E29" s="1">
         <v>1.6826000003</v>
       </c>
       <c r="F29" t="s">
         <v>88</v>
       </c>
       <c r="G29">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H29" s="1">
         <v>2409679.74</v>
       </c>
       <c r="I29" s="1">
-        <v>363079.34</v>
+        <v>426305.15</v>
       </c>
       <c r="J29" s="1">
-        <v>15.067535074184</v>
+        <v>17.691361342483</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2772759.08</v>
+        <v>2835984.89</v>
       </c>
       <c r="N29" s="1">
-        <v>2772759.08</v>
+        <v>2835984.89</v>
       </c>
       <c r="O29" s="1">
         <v>0.11</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>89</v>
       </c>
       <c r="B30" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="1">
         <v>79644.0</v>
       </c>
       <c r="D30" s="1">
-        <v>40.24</v>
+        <v>48.1</v>
       </c>
       <c r="E30" s="1">
         <v>41.9887381347</v>
       </c>
       <c r="F30" t="s">
         <v>88</v>
       </c>
       <c r="G30">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H30" s="1">
         <v>3507032.29</v>
       </c>
       <c r="I30" s="1">
-        <v>196740.46</v>
+        <v>855159.01</v>
       </c>
       <c r="J30" s="1">
-        <v>5.6098844758569</v>
+        <v>24.384121367756</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3703772.75</v>
+        <v>4362191.3</v>
       </c>
       <c r="N30" s="1">
-        <v>3703772.75</v>
+        <v>4362191.3</v>
       </c>
       <c r="O30" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>91</v>
       </c>
       <c r="B31" t="s">
         <v>92</v>
       </c>
       <c r="C31" s="1">
         <v>520459.0</v>
       </c>
       <c r="D31" s="1">
-        <v>35.56</v>
+        <v>34.65</v>
       </c>
       <c r="E31" s="1">
         <v>11.5301145335</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>6000951.88</v>
       </c>
       <c r="I31" s="1">
-        <v>12506570.16</v>
+        <v>12032952.47</v>
       </c>
       <c r="J31" s="1">
-        <v>208.40977248429</v>
+        <v>200.51739641678</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>18507522.04</v>
+        <v>18033904.35</v>
       </c>
       <c r="N31" s="1">
-        <v>18507522.04</v>
+        <v>18033904.35</v>
       </c>
       <c r="O31" s="1">
-        <v>0.74</v>
+        <v>0.7</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1">
         <v>264579.0</v>
       </c>
       <c r="D32" s="1">
-        <v>84.42</v>
+        <v>86.24</v>
       </c>
       <c r="E32" s="1">
         <v>47.8803840441</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>12668144.13</v>
       </c>
       <c r="I32" s="1">
-        <v>9667615.05</v>
+        <v>10149148.83</v>
       </c>
       <c r="J32" s="1">
-        <v>76.314375261217</v>
+        <v>80.115514363034</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>22335759.18</v>
+        <v>22817292.96</v>
       </c>
       <c r="N32" s="1">
-        <v>22335759.18</v>
+        <v>22817292.96</v>
       </c>
       <c r="O32" s="1">
         <v>0.89</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1">
         <v>32613.0</v>
       </c>
       <c r="D33" s="1">
-        <v>153.35</v>
+        <v>157.25</v>
       </c>
       <c r="E33" s="1">
         <v>169.9207733113</v>
       </c>
       <c r="F33" t="s">
         <v>32</v>
       </c>
       <c r="G33">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H33" s="1">
         <v>5943091.19</v>
       </c>
       <c r="I33" s="1">
-        <v>-517321.13</v>
+        <v>-295390.9</v>
       </c>
       <c r="J33" s="1">
-        <v>-8.7045800486868</v>
+        <v>-4.9703242059794</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>5425770.06</v>
+        <v>5647700.29</v>
       </c>
       <c r="N33" s="1">
-        <v>5425770.06</v>
+        <v>5647700.29</v>
       </c>
       <c r="O33" s="1">
         <v>0.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" t="s">
         <v>98</v>
       </c>
       <c r="C34" s="1">
         <v>724716.0</v>
       </c>
       <c r="D34" s="1">
-        <v>2.32</v>
+        <v>2.564</v>
       </c>
       <c r="E34" s="1">
         <v>2.3150700688</v>
       </c>
       <c r="F34" t="s">
         <v>88</v>
       </c>
       <c r="G34">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H34" s="1">
         <v>1912315.92</v>
       </c>
       <c r="I34" s="1">
-        <v>30757.14</v>
+        <v>203570.92</v>
       </c>
       <c r="J34" s="1">
-        <v>1.6083712779006</v>
+        <v>10.645255727411</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1943073.06</v>
+        <v>2115886.84</v>
       </c>
       <c r="N34" s="1">
-        <v>1943073.06</v>
+        <v>2115886.84</v>
       </c>
       <c r="O34" s="1">
         <v>0.08</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="1">
         <v>159508.0</v>
       </c>
       <c r="D35" s="1">
-        <v>41.38</v>
+        <v>43.03</v>
       </c>
       <c r="E35" s="1">
         <v>35.5831152043</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>5675791.54</v>
       </c>
       <c r="I35" s="1">
-        <v>924649.5</v>
+        <v>1187837.7</v>
       </c>
       <c r="J35" s="1">
-        <v>16.291111001586</v>
+        <v>20.928141768928</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>6600441.04</v>
+        <v>6863629.24</v>
       </c>
       <c r="N35" s="1">
-        <v>6600441.04</v>
+        <v>6863629.24</v>
       </c>
       <c r="O35" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" t="s">
         <v>102</v>
       </c>
       <c r="C36" s="1">
         <v>344604.0</v>
       </c>
       <c r="D36" s="1">
-        <v>68.96</v>
+        <v>72.64</v>
       </c>
       <c r="E36" s="1">
         <v>50.9596719423</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>17560906.79</v>
       </c>
       <c r="I36" s="1">
-        <v>6202985.05</v>
+        <v>7471127.77</v>
       </c>
       <c r="J36" s="1">
-        <v>35.322692183141</v>
+        <v>42.544088749759</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>23763891.84</v>
+        <v>25032034.56</v>
       </c>
       <c r="N36" s="1">
-        <v>23763891.84</v>
+        <v>25032034.56</v>
       </c>
       <c r="O36" s="1">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="1">
         <v>31682.0</v>
       </c>
       <c r="D37" s="1">
-        <v>213.5</v>
+        <v>232.4</v>
       </c>
       <c r="E37" s="1">
         <v>271.6233665804</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>8605571.5</v>
       </c>
       <c r="I37" s="1">
-        <v>-1841464.5</v>
+        <v>-1242674.7</v>
       </c>
       <c r="J37" s="1">
-        <v>-21.398514903978</v>
+        <v>-14.440350649576</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>6764107.0</v>
+        <v>7362896.8</v>
       </c>
       <c r="N37" s="1">
-        <v>6764107.0</v>
+        <v>7362896.8</v>
       </c>
       <c r="O37" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="1">
         <v>1600843.0</v>
       </c>
       <c r="D38" s="1">
-        <v>17.83</v>
+        <v>19.68</v>
       </c>
       <c r="E38" s="1">
         <v>12.4476612572</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>19926751.39</v>
       </c>
       <c r="I38" s="1">
-        <v>8616279.3</v>
+        <v>11577838.85</v>
       </c>
       <c r="J38" s="1">
-        <v>43.239759112587</v>
+        <v>58.101988745693</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>28543030.69</v>
+        <v>31504590.24</v>
       </c>
       <c r="N38" s="1">
-        <v>28543030.69</v>
+        <v>31504590.24</v>
       </c>
       <c r="O38" s="1">
-        <v>1.14</v>
+        <v>1.22</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
         <v>111798.0</v>
       </c>
       <c r="D39" s="1">
-        <v>126.0</v>
+        <v>146.2</v>
       </c>
       <c r="E39" s="1">
         <v>89.0729509472</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>9958177.77</v>
       </c>
       <c r="I39" s="1">
-        <v>4128370.23</v>
+        <v>6386689.83</v>
       </c>
       <c r="J39" s="1">
-        <v>41.457085074712</v>
+        <v>64.135125697801</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>14086548.0</v>
+        <v>16344867.6</v>
       </c>
       <c r="N39" s="1">
-        <v>14086548.0</v>
+        <v>16344867.6</v>
       </c>
       <c r="O39" s="1">
-        <v>0.56</v>
+        <v>0.64</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
         <v>5737658.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.318</v>
+        <v>10.194</v>
       </c>
       <c r="E40" s="1">
         <v>6.6135008605</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>37946006.12</v>
       </c>
       <c r="I40" s="1">
-        <v>15517491.12</v>
+        <v>20543679.53</v>
       </c>
       <c r="J40" s="1">
-        <v>40.893608331079</v>
+        <v>54.139240543611</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>53463497.24</v>
+        <v>58489685.65</v>
       </c>
       <c r="N40" s="1">
-        <v>53463497.24</v>
+        <v>58489685.65</v>
       </c>
       <c r="O40" s="1">
-        <v>2.14</v>
+        <v>2.27</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
         <v>2091337.0</v>
       </c>
       <c r="D41" s="1">
-        <v>25.06</v>
+        <v>28.93</v>
       </c>
       <c r="E41" s="1">
         <v>19.039512355</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>39818036.65</v>
       </c>
       <c r="I41" s="1">
-        <v>12590868.57</v>
+        <v>20684342.76</v>
       </c>
       <c r="J41" s="1">
-        <v>31.621018084527</v>
+        <v>51.947168922002</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>52408905.22</v>
+        <v>60502379.41</v>
       </c>
       <c r="N41" s="1">
-        <v>52408905.22</v>
+        <v>60502379.41</v>
       </c>
       <c r="O41" s="1">
-        <v>2.1</v>
+        <v>2.35</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
         <v>73839.0</v>
       </c>
       <c r="D42" s="1">
-        <v>110.3</v>
+        <v>100.7</v>
       </c>
       <c r="E42" s="1">
         <v>100.281207492</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>7404664.08</v>
       </c>
       <c r="I42" s="1">
-        <v>739777.62</v>
+        <v>30923.22</v>
       </c>
       <c r="J42" s="1">
-        <v>9.990697916981</v>
+        <v>0.41761813454203</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>8144441.7</v>
+        <v>7435587.3</v>
       </c>
       <c r="N42" s="1">
-        <v>8144441.7</v>
+        <v>7435587.3</v>
       </c>
       <c r="O42" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
         <v>61287.0</v>
       </c>
       <c r="D43" s="1">
-        <v>256.7</v>
+        <v>225.2</v>
       </c>
       <c r="E43" s="1">
         <v>108.88707801</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>6673362.35</v>
       </c>
       <c r="I43" s="1">
-        <v>9059010.55</v>
+        <v>7128470.05</v>
       </c>
       <c r="J43" s="1">
-        <v>135.74881858468</v>
+        <v>106.81976605092</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>15732372.9</v>
+        <v>13801832.4</v>
       </c>
       <c r="N43" s="1">
-        <v>15732372.9</v>
+        <v>13801832.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.63</v>
+        <v>0.54</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
         <v>64301.0</v>
       </c>
       <c r="D44" s="1">
-        <v>67.68</v>
+        <v>68.16</v>
       </c>
       <c r="E44" s="1">
         <v>65.389426292</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>4204605.5</v>
       </c>
       <c r="I44" s="1">
-        <v>147286.18</v>
+        <v>178150.66</v>
       </c>
       <c r="J44" s="1">
-        <v>3.5029726332233</v>
+        <v>4.2370362689199</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4351891.68</v>
+        <v>4382756.16</v>
       </c>
       <c r="N44" s="1">
-        <v>4351891.68</v>
+        <v>4382756.16</v>
       </c>
       <c r="O44" s="1">
         <v>0.17</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
         <v>586272.0</v>
       </c>
       <c r="D45" s="1">
-        <v>13.25</v>
+        <v>14.79</v>
       </c>
       <c r="E45" s="1">
         <v>19.6546727458</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>11522984.3</v>
       </c>
       <c r="I45" s="1">
-        <v>-3754880.3</v>
+        <v>-2852021.42</v>
       </c>
       <c r="J45" s="1">
-        <v>-32.586005519421</v>
+        <v>-24.750718613754</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>7768104.0</v>
+        <v>8670962.88</v>
       </c>
       <c r="N45" s="1">
-        <v>7768104.0</v>
+        <v>8670962.88</v>
       </c>
       <c r="O45" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
         <v>30568.0</v>
       </c>
       <c r="D46" s="1">
-        <v>285.0</v>
+        <v>321.4</v>
       </c>
       <c r="E46" s="1">
         <v>361.6388154279</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>11054575.31</v>
       </c>
       <c r="I46" s="1">
-        <v>-2342695.31</v>
+        <v>-1230020.11</v>
       </c>
       <c r="J46" s="1">
-        <v>-21.192087839691</v>
+        <v>-11.126796602374</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>8711880.0</v>
+        <v>9824555.2</v>
       </c>
       <c r="N46" s="1">
-        <v>8711880.0</v>
+        <v>9824555.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
         <v>178147.0</v>
       </c>
       <c r="D47" s="1">
-        <v>30.8</v>
+        <v>27.68</v>
       </c>
       <c r="E47" s="1">
         <v>23.4549994106</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>4178437.78</v>
       </c>
       <c r="I47" s="1">
-        <v>1308489.82</v>
+        <v>752671.18</v>
       </c>
       <c r="J47" s="1">
-        <v>31.315287887331</v>
+        <v>18.013219763679</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>5486927.6</v>
+        <v>4931108.96</v>
       </c>
       <c r="N47" s="1">
-        <v>5486927.6</v>
+        <v>4931108.96</v>
       </c>
       <c r="O47" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
         <v>75875.0</v>
       </c>
       <c r="D48" s="1">
-        <v>38.1</v>
+        <v>39.45</v>
       </c>
       <c r="E48" s="1">
         <v>44.5594846787</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>3380950.9</v>
       </c>
       <c r="I48" s="1">
-        <v>-490113.4</v>
+        <v>-387682.15</v>
       </c>
       <c r="J48" s="1">
-        <v>-14.496318180782</v>
+        <v>-11.466660163565</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2890837.5</v>
+        <v>2993268.75</v>
       </c>
       <c r="N48" s="1">
-        <v>2890837.5</v>
+        <v>2993268.75</v>
       </c>
       <c r="O48" s="1">
         <v>0.12</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
         <v>248874.0</v>
       </c>
       <c r="D49" s="1">
-        <v>47.96</v>
+        <v>50.9</v>
       </c>
       <c r="E49" s="1">
         <v>36.8091886256</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>9160850.01</v>
       </c>
       <c r="I49" s="1">
-        <v>2775147.03</v>
+        <v>3506836.59</v>
       </c>
       <c r="J49" s="1">
-        <v>30.293553840207</v>
+        <v>38.280689959686</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>11935997.04</v>
+        <v>12667686.6</v>
       </c>
       <c r="N49" s="1">
-        <v>11935997.04</v>
+        <v>12667686.6</v>
       </c>
       <c r="O49" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
         <v>752121.0</v>
       </c>
       <c r="D50" s="1">
-        <v>16.665</v>
+        <v>18.22</v>
       </c>
       <c r="E50" s="1">
         <v>15.2704559905</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>11485230.63</v>
       </c>
       <c r="I50" s="1">
-        <v>1048865.84</v>
+        <v>2218413.99</v>
       </c>
       <c r="J50" s="1">
-        <v>9.1323010724775</v>
+        <v>19.315363021143</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>12534096.47</v>
+        <v>13703644.62</v>
       </c>
       <c r="N50" s="1">
-        <v>12534096.47</v>
+        <v>13703644.62</v>
       </c>
       <c r="O50" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
         <v>25992.0</v>
       </c>
       <c r="D51" s="1">
-        <v>179.8</v>
+        <v>192.6</v>
       </c>
       <c r="E51" s="1">
         <v>137.6485649431</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>3577761.5</v>
       </c>
       <c r="I51" s="1">
-        <v>1095600.1</v>
+        <v>1428297.7</v>
       </c>
       <c r="J51" s="1">
-        <v>30.622502366354</v>
+        <v>39.92154591635</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>4673361.6</v>
+        <v>5006059.2</v>
       </c>
       <c r="N51" s="1">
-        <v>4673361.6</v>
+        <v>5006059.2</v>
       </c>
       <c r="O51" s="1">
         <v>0.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
         <v>262171.0</v>
       </c>
       <c r="D52" s="1">
-        <v>61.65</v>
+        <v>65.9</v>
       </c>
       <c r="E52" s="1">
         <v>38.8187797659</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>10177158.31</v>
       </c>
       <c r="I52" s="1">
-        <v>5985683.84</v>
+        <v>7099910.59</v>
       </c>
       <c r="J52" s="1">
-        <v>58.814883857299</v>
+        <v>69.763192963439</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>16162842.15</v>
+        <v>17277068.9</v>
       </c>
       <c r="N52" s="1">
-        <v>16162842.15</v>
+        <v>17277068.9</v>
       </c>
       <c r="O52" s="1">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
         <v>4724.0</v>
       </c>
       <c r="D53" s="1">
-        <v>595.0</v>
+        <v>648.0</v>
       </c>
       <c r="E53" s="1">
         <v>618.7056117697</v>
       </c>
       <c r="F53" t="s">
         <v>32</v>
       </c>
       <c r="G53">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H53" s="1">
         <v>3115906.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-66510.83</v>
+        <v>255221.14</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.1345582954043</v>
+        <v>8.1909126912044</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3049395.17</v>
+        <v>3371127.14</v>
       </c>
       <c r="N53" s="1">
-        <v>3049395.17</v>
+        <v>3371127.14</v>
       </c>
       <c r="O53" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
         <v>744819.0</v>
       </c>
       <c r="D54" s="1">
-        <v>34.98</v>
+        <v>36.16</v>
       </c>
       <c r="E54" s="1">
         <v>22.8080742167</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>16987887.03</v>
       </c>
       <c r="I54" s="1">
-        <v>9065881.59</v>
+        <v>9944768.01</v>
       </c>
       <c r="J54" s="1">
-        <v>53.366740513343</v>
+        <v>58.540346968625</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>26053768.62</v>
+        <v>26932655.04</v>
       </c>
       <c r="N54" s="1">
-        <v>26053768.62</v>
+        <v>26932655.04</v>
       </c>
       <c r="O54" s="1">
-        <v>1.04</v>
+        <v>1.05</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
         <v>51832.0</v>
       </c>
       <c r="D55" s="1">
-        <v>16.23</v>
+        <v>17.5</v>
       </c>
       <c r="E55" s="1">
         <v>15.2465930313</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>790261.41</v>
       </c>
       <c r="I55" s="1">
-        <v>50971.95</v>
+        <v>116798.59</v>
       </c>
       <c r="J55" s="1">
-        <v>6.4500112690559</v>
+        <v>14.779741047965</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>841233.36</v>
+        <v>907060.0</v>
       </c>
       <c r="N55" s="1">
-        <v>841233.36</v>
+        <v>907060.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>227703.0</v>
+        <v>88934.0</v>
       </c>
       <c r="D56" s="1">
-        <v>17.64</v>
+        <v>189.55</v>
       </c>
       <c r="E56" s="1">
-        <v>18.8510967357</v>
+        <v>101.6050588077</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>4292451.28</v>
+        <v>9036144.3</v>
       </c>
       <c r="I56" s="1">
-        <v>-275770.36</v>
+        <v>7821295.4</v>
       </c>
       <c r="J56" s="1">
-        <v>-6.4245425751227</v>
+        <v>86.555671759248</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>4016680.92</v>
+        <v>16857439.7</v>
       </c>
       <c r="N56" s="1">
-        <v>4016680.92</v>
+        <v>16857439.7</v>
       </c>
       <c r="O56" s="1">
-        <v>0.16</v>
+        <v>0.66</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>88934.0</v>
+        <v>74856.0</v>
       </c>
       <c r="D57" s="1">
-        <v>234.6</v>
+        <v>83.18</v>
       </c>
       <c r="E57" s="1">
-        <v>101.6050588077</v>
+        <v>81.693697232</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>9036144.3</v>
+        <v>6115263.4</v>
       </c>
       <c r="I57" s="1">
-        <v>11827772.1</v>
+        <v>111258.68</v>
       </c>
       <c r="J57" s="1">
-        <v>130.89401527154</v>
+        <v>1.8193603892843</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>20863916.4</v>
+        <v>6226522.08</v>
       </c>
       <c r="N57" s="1">
-        <v>20863916.4</v>
+        <v>6226522.08</v>
       </c>
       <c r="O57" s="1">
-        <v>0.83</v>
+        <v>0.24</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>74856.0</v>
+        <v>13502.0</v>
       </c>
       <c r="D58" s="1">
-        <v>74.02</v>
+        <v>2049.0</v>
       </c>
       <c r="E58" s="1">
-        <v>81.693697232</v>
+        <v>1848.9450133314</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>6115263.4</v>
+        <v>24964455.57</v>
       </c>
       <c r="I58" s="1">
-        <v>-574422.28</v>
+        <v>2701142.43</v>
       </c>
       <c r="J58" s="1">
-        <v>-9.3932549168692</v>
+        <v>10.819953282883</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>5540841.12</v>
+        <v>27665598.0</v>
       </c>
       <c r="N58" s="1">
-        <v>5540841.12</v>
+        <v>27665598.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.22</v>
+        <v>1.08</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
-        <v>13502.0</v>
+        <v>90421.0</v>
       </c>
       <c r="D59" s="1">
-        <v>2032.0</v>
+        <v>48.74</v>
       </c>
       <c r="E59" s="1">
-        <v>1848.9450133314</v>
+        <v>51.4520458743</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>24964455.57</v>
+        <v>4652345.44</v>
       </c>
       <c r="I59" s="1">
-        <v>2471608.43</v>
+        <v>-245225.9</v>
       </c>
       <c r="J59" s="1">
-        <v>9.9005100394424</v>
+        <v>-5.2710165907199</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>27436064.0</v>
+        <v>4407119.54</v>
       </c>
       <c r="N59" s="1">
-        <v>27436064.0</v>
+        <v>4407119.54</v>
       </c>
       <c r="O59" s="1">
-        <v>1.1</v>
+        <v>0.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
-        <v>90421.0</v>
+        <v>554812.0</v>
       </c>
       <c r="D60" s="1">
-        <v>50.65</v>
+        <v>20.05</v>
       </c>
       <c r="E60" s="1">
-        <v>51.4520458743</v>
+        <v>7.8276802773</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>4652345.44</v>
+        <v>4342890.95</v>
       </c>
       <c r="I60" s="1">
-        <v>-72521.79</v>
+        <v>6781089.65</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.5588221239221</v>
+        <v>156.14229618176</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>4579823.65</v>
+        <v>11123980.6</v>
       </c>
       <c r="N60" s="1">
-        <v>4579823.65</v>
+        <v>11123980.6</v>
       </c>
       <c r="O60" s="1">
-        <v>0.18</v>
+        <v>0.43</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
-        <v>554812.0</v>
+        <v>486205.0</v>
       </c>
       <c r="D61" s="1">
-        <v>18.89</v>
+        <v>56.82</v>
       </c>
       <c r="E61" s="1">
-        <v>7.8276802773</v>
+        <v>26.8192698142</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4342890.95</v>
+        <v>13039663.08</v>
       </c>
       <c r="I61" s="1">
-        <v>6137507.73</v>
+        <v>14586505.02</v>
       </c>
       <c r="J61" s="1">
-        <v>141.32309101614</v>
+        <v>111.86259131474</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>10480398.68</v>
+        <v>27626168.1</v>
       </c>
       <c r="N61" s="1">
-        <v>10480398.68</v>
+        <v>27626168.1</v>
       </c>
       <c r="O61" s="1">
-        <v>0.42</v>
+        <v>1.07</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>486205.0</v>
+        <v>358453.0</v>
       </c>
       <c r="D62" s="1">
-        <v>55.5</v>
+        <v>45.825</v>
       </c>
       <c r="E62" s="1">
-        <v>26.8192698142</v>
+        <v>22.8351660608</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>13039663.08</v>
+        <v>8185333.78</v>
       </c>
       <c r="I62" s="1">
-        <v>13944714.42</v>
+        <v>8240774.95</v>
       </c>
       <c r="J62" s="1">
-        <v>106.94075709202</v>
+        <v>100.67732326488</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>26984377.5</v>
+        <v>16426108.73</v>
       </c>
       <c r="N62" s="1">
-        <v>26984377.5</v>
+        <v>16426108.73</v>
       </c>
       <c r="O62" s="1">
-        <v>1.08</v>
+        <v>0.64</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>358453.0</v>
+        <v>639097.0</v>
       </c>
       <c r="D63" s="1">
-        <v>41.88</v>
+        <v>24.63</v>
       </c>
       <c r="E63" s="1">
-        <v>22.8351660608</v>
+        <v>13.8495131881</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>8185333.78</v>
+        <v>8851182.33</v>
       </c>
       <c r="I63" s="1">
-        <v>6826677.86</v>
+        <v>6889776.78</v>
       </c>
       <c r="J63" s="1">
-        <v>83.401337605563</v>
+        <v>77.840185899775</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>15012011.64</v>
+        <v>15740959.11</v>
       </c>
       <c r="N63" s="1">
-        <v>15012011.64</v>
+        <v>15740959.11</v>
       </c>
       <c r="O63" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
-        <v>639097.0</v>
+        <v>8692992.0</v>
       </c>
       <c r="D64" s="1">
-        <v>25.35</v>
+        <v>5.835</v>
       </c>
       <c r="E64" s="1">
-        <v>13.8495131881</v>
+        <v>3.222202175</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>8851182.33</v>
+        <v>28010577.73</v>
       </c>
       <c r="I64" s="1">
-        <v>7349926.62</v>
+        <v>22713030.59</v>
       </c>
       <c r="J64" s="1">
-        <v>83.038924586248</v>
+        <v>81.08733353855</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>16201108.95</v>
+        <v>50723608.32</v>
       </c>
       <c r="N64" s="1">
-        <v>16201108.95</v>
+        <v>50723608.32</v>
       </c>
       <c r="O64" s="1">
-        <v>0.65</v>
+        <v>1.97</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
-        <v>8692992.0</v>
+        <v>408620.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.979</v>
+        <v>19.15</v>
       </c>
       <c r="E65" s="1">
-        <v>3.222202175</v>
+        <v>10.7080922618</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>28010577.73</v>
+        <v>4375540.66</v>
       </c>
       <c r="I65" s="1">
-        <v>23964821.44</v>
+        <v>3449532.34</v>
       </c>
       <c r="J65" s="1">
-        <v>85.55632686695</v>
+        <v>78.836710890032</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>51975399.17</v>
+        <v>7825073.0</v>
       </c>
       <c r="N65" s="1">
-        <v>51975399.17</v>
+        <v>7825073.0</v>
       </c>
       <c r="O65" s="1">
-        <v>2.08</v>
+        <v>0.3</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
-        <v>408620.0</v>
+        <v>121871.0</v>
       </c>
       <c r="D66" s="1">
-        <v>18.98</v>
+        <v>114.8</v>
       </c>
       <c r="E66" s="1">
-        <v>10.7080922618</v>
+        <v>69.960512345</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4375540.66</v>
+        <v>8526157.6</v>
       </c>
       <c r="I66" s="1">
-        <v>3380066.94</v>
+        <v>5464633.2</v>
       </c>
       <c r="J66" s="1">
-        <v>77.249126511374</v>
+        <v>64.092566151956</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>7755607.6</v>
+        <v>13990790.8</v>
       </c>
       <c r="N66" s="1">
-        <v>7755607.6</v>
+        <v>13990790.8</v>
       </c>
       <c r="O66" s="1">
-        <v>0.31</v>
+        <v>0.54</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
-        <v>121871.0</v>
+        <v>36291.0</v>
       </c>
       <c r="D67" s="1">
-        <v>122.35</v>
+        <v>58.0</v>
       </c>
       <c r="E67" s="1">
-        <v>69.960512345</v>
+        <v>65.6</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>8526157.6</v>
+        <v>2380689.6</v>
       </c>
       <c r="I67" s="1">
-        <v>6384759.25</v>
+        <v>-275811.6</v>
       </c>
       <c r="J67" s="1">
-        <v>74.884368194179</v>
+        <v>-11.585365853659</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>14910916.85</v>
+        <v>2104878.0</v>
       </c>
       <c r="N67" s="1">
-        <v>14910916.85</v>
+        <v>2104878.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.6</v>
+        <v>0.08</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
-        <v>36291.0</v>
+        <v>271383.0</v>
       </c>
       <c r="D68" s="1">
-        <v>59.75</v>
+        <v>64.02</v>
       </c>
       <c r="E68" s="1">
-        <v>65.6</v>
+        <v>54.9469773346</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2380689.6</v>
+        <v>14911675.55</v>
       </c>
       <c r="I68" s="1">
-        <v>-212302.35</v>
+        <v>2462264.11</v>
       </c>
       <c r="J68" s="1">
-        <v>-8.9176829268293</v>
+        <v>16.512323526245</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2168387.25</v>
+        <v>17373939.66</v>
       </c>
       <c r="N68" s="1">
-        <v>2168387.25</v>
+        <v>17373939.66</v>
       </c>
       <c r="O68" s="1">
-        <v>0.09</v>
+        <v>0.68</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
-        <v>271383.0</v>
+        <v>65261.0</v>
       </c>
       <c r="D69" s="1">
-        <v>61.4</v>
+        <v>100.3</v>
       </c>
       <c r="E69" s="1">
-        <v>54.9469773346</v>
+        <v>65.0786757788</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>14911675.55</v>
+        <v>4247099.46</v>
       </c>
       <c r="I69" s="1">
-        <v>1751240.65</v>
+        <v>2298578.84</v>
       </c>
       <c r="J69" s="1">
-        <v>11.744090354756</v>
+        <v>54.121144598766</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>16662916.2</v>
+        <v>6545678.3</v>
       </c>
       <c r="N69" s="1">
-        <v>16662916.2</v>
+        <v>6545678.3</v>
       </c>
       <c r="O69" s="1">
-        <v>0.67</v>
+        <v>0.25</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
-        <v>65261.0</v>
+        <v>410107.0</v>
       </c>
       <c r="D70" s="1">
-        <v>102.0</v>
+        <v>41.77</v>
       </c>
       <c r="E70" s="1">
-        <v>65.0786757788</v>
+        <v>28.872650796</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>4247099.46</v>
+        <v>11840876.2</v>
       </c>
       <c r="I70" s="1">
-        <v>2409522.54</v>
+        <v>5289293.19</v>
       </c>
       <c r="J70" s="1">
-        <v>56.733367388575</v>
+        <v>44.669778660468</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>6656622.0</v>
+        <v>17130169.39</v>
       </c>
       <c r="N70" s="1">
-        <v>6656622.0</v>
+        <v>17130169.39</v>
       </c>
       <c r="O70" s="1">
-        <v>0.27</v>
+        <v>0.67</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>410107.0</v>
+        <v>4020788.0</v>
       </c>
       <c r="D71" s="1">
-        <v>33.44</v>
+        <v>4.801</v>
       </c>
       <c r="E71" s="1">
-        <v>28.872650796</v>
+        <v>3.2430549062</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>11840876.2</v>
+        <v>13039636.25</v>
       </c>
       <c r="I71" s="1">
-        <v>1873101.88</v>
+        <v>6264166.94</v>
       </c>
       <c r="J71" s="1">
-        <v>15.818946574241</v>
+        <v>48.03943008763</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>13713978.08</v>
+        <v>19303803.19</v>
       </c>
       <c r="N71" s="1">
-        <v>13713978.08</v>
+        <v>19303803.19</v>
       </c>
       <c r="O71" s="1">
-        <v>0.55</v>
+        <v>0.75</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>4020788.0</v>
+        <v>233255.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.188</v>
+        <v>178.24</v>
       </c>
       <c r="E72" s="1">
-        <v>3.2430549062</v>
+        <v>53.7325414246</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>13039636.25</v>
+        <v>12533383.95</v>
       </c>
       <c r="I72" s="1">
-        <v>3799423.89</v>
+        <v>29041987.25</v>
       </c>
       <c r="J72" s="1">
-        <v>29.137499061755</v>
+        <v>231.71704757357</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>16839060.14</v>
+        <v>41575371.2</v>
       </c>
       <c r="N72" s="1">
-        <v>16839060.14</v>
+        <v>41575371.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.67</v>
+        <v>1.62</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>233255.0</v>
+        <v>66588.0</v>
       </c>
       <c r="D73" s="1">
-        <v>159.44</v>
+        <v>70.8</v>
       </c>
       <c r="E73" s="1">
-        <v>53.7325414246</v>
+        <v>110.9074526942</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>12533383.95</v>
+        <v>7385105.46</v>
       </c>
       <c r="I73" s="1">
-        <v>24656793.25</v>
+        <v>-2670675.06</v>
       </c>
       <c r="J73" s="1">
-        <v>196.72893887528</v>
+        <v>-36.162991503171</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>37190177.2</v>
+        <v>4714430.4</v>
       </c>
       <c r="N73" s="1">
-        <v>37190177.2</v>
+        <v>4714430.4</v>
       </c>
       <c r="O73" s="1">
-        <v>1.49</v>
+        <v>0.18</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>66588.0</v>
+        <v>131273.0</v>
       </c>
       <c r="D74" s="1">
-        <v>60.15</v>
+        <v>56.8</v>
       </c>
       <c r="E74" s="1">
-        <v>110.9074526942</v>
+        <v>50.6091509297</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>7385105.46</v>
+        <v>6643615.07</v>
       </c>
       <c r="I74" s="1">
-        <v>-3379837.26</v>
+        <v>812691.33</v>
       </c>
       <c r="J74" s="1">
-        <v>-45.765592357567</v>
+        <v>12.232667327007</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>4005268.2</v>
+        <v>7456306.4</v>
       </c>
       <c r="N74" s="1">
-        <v>4005268.2</v>
+        <v>7456306.4</v>
       </c>
       <c r="O74" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
-        <v>131273.0</v>
+        <v>37233.0</v>
       </c>
       <c r="D75" s="1">
-        <v>55.96</v>
+        <v>70.84</v>
       </c>
       <c r="E75" s="1">
-        <v>50.6091509297</v>
+        <v>90.0816265141</v>
       </c>
       <c r="F75" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G75">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H75" s="1">
-        <v>6643615.07</v>
+        <v>3610063.85</v>
       </c>
       <c r="I75" s="1">
-        <v>702422.01</v>
+        <v>-705393.71</v>
       </c>
       <c r="J75" s="1">
-        <v>10.572888444002</v>
+        <v>-19.539646369413</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>7346037.08</v>
+        <v>2904670.14</v>
       </c>
       <c r="N75" s="1">
-        <v>7346037.08</v>
+        <v>2904670.14</v>
       </c>
       <c r="O75" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
-        <v>37233.0</v>
+        <v>105783.0</v>
       </c>
       <c r="D76" s="1">
-        <v>68.22</v>
+        <v>397.4</v>
       </c>
       <c r="E76" s="1">
-        <v>90.0816265141</v>
+        <v>189.6456431563</v>
       </c>
       <c r="F76" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G76">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>3610063.85</v>
+        <v>20061285.07</v>
       </c>
       <c r="I76" s="1">
-        <v>-854397.71</v>
+        <v>21976879.13</v>
       </c>
       <c r="J76" s="1">
-        <v>-23.667107993118</v>
+        <v>109.54871063003</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>2755666.14</v>
+        <v>42038164.2</v>
       </c>
       <c r="N76" s="1">
-        <v>2755666.14</v>
+        <v>42038164.2</v>
       </c>
       <c r="O76" s="1">
-        <v>0.11</v>
+        <v>1.63</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" t="s">
         <v>184</v>
       </c>
       <c r="C77" s="1">
-        <v>105783.0</v>
+        <v>101559.0</v>
       </c>
       <c r="D77" s="1">
-        <v>388.7</v>
+        <v>20.54</v>
       </c>
       <c r="E77" s="1">
-        <v>189.6456431563</v>
+        <v>23.1342943511</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>20061285.07</v>
+        <v>2349495.8</v>
       </c>
       <c r="I77" s="1">
-        <v>21056567.03</v>
+        <v>-263473.94</v>
       </c>
       <c r="J77" s="1">
-        <v>104.96120740285</v>
+        <v>-11.21406303429</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>41117852.1</v>
+        <v>2086021.86</v>
       </c>
       <c r="N77" s="1">
-        <v>41117852.1</v>
+        <v>2086021.86</v>
       </c>
       <c r="O77" s="1">
-        <v>1.64</v>
+        <v>0.08</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>185</v>
       </c>
       <c r="B78" t="s">
         <v>186</v>
       </c>
       <c r="C78" s="1">
-        <v>101559.0</v>
+        <v>75726.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.9</v>
+        <v>544.1</v>
       </c>
       <c r="E78" s="1">
-        <v>23.1342943511</v>
+        <v>179.8035250773</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2349495.8</v>
+        <v>13615801.74</v>
       </c>
       <c r="I78" s="1">
-        <v>-226912.7</v>
+        <v>27586714.86</v>
       </c>
       <c r="J78" s="1">
-        <v>-9.6579317145406</v>
+        <v>202.60808277603</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>2122583.1</v>
+        <v>41202516.6</v>
       </c>
       <c r="N78" s="1">
-        <v>2122583.1</v>
+        <v>41202516.6</v>
       </c>
       <c r="O78" s="1">
-        <v>0.08</v>
+        <v>1.6</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" t="s">
         <v>188</v>
       </c>
       <c r="C79" s="1">
-        <v>75726.0</v>
+        <v>218798.0</v>
       </c>
       <c r="D79" s="1">
-        <v>538.3</v>
+        <v>13.436</v>
       </c>
       <c r="E79" s="1">
-        <v>179.8035250773</v>
+        <v>14.1799373395</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>13615801.74</v>
+        <v>3102541.93</v>
       </c>
       <c r="I79" s="1">
-        <v>27147504.06</v>
+        <v>-162772.0</v>
       </c>
       <c r="J79" s="1">
-        <v>199.38233956688</v>
+        <v>-5.2464077415386</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>40763305.8</v>
+        <v>2939769.93</v>
       </c>
       <c r="N79" s="1">
-        <v>40763305.8</v>
+        <v>2939769.93</v>
       </c>
       <c r="O79" s="1">
-        <v>1.63</v>
+        <v>0.11</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>189</v>
       </c>
       <c r="B80" t="s">
         <v>190</v>
       </c>
       <c r="C80" s="1">
-        <v>218798.0</v>
+        <v>761278.0</v>
       </c>
       <c r="D80" s="1">
-        <v>14.864</v>
+        <v>3.965</v>
       </c>
       <c r="E80" s="1">
-        <v>14.1799373395</v>
+        <v>3.2452314135</v>
       </c>
       <c r="F80" t="s">
-        <v>8</v>
+        <v>88</v>
       </c>
       <c r="G80">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H80" s="1">
-        <v>3102541.93</v>
+        <v>2826015.83</v>
       </c>
       <c r="I80" s="1">
-        <v>149671.54</v>
+        <v>611091.06</v>
       </c>
       <c r="J80" s="1">
-        <v>4.8241584925171</v>
+        <v>21.623766346702</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3252213.47</v>
+        <v>3437106.89</v>
       </c>
       <c r="N80" s="1">
-        <v>3252213.47</v>
+        <v>3437106.89</v>
       </c>
       <c r="O80" s="1">
         <v>0.13</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>191</v>
       </c>
       <c r="B81" t="s">
         <v>192</v>
       </c>
       <c r="C81" s="1">
-        <v>761278.0</v>
+        <v>158974.0</v>
       </c>
       <c r="D81" s="1">
-        <v>3.7</v>
+        <v>59.0</v>
       </c>
       <c r="E81" s="1">
-        <v>3.2452314135</v>
+        <v>39.1090210978</v>
       </c>
       <c r="F81" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2826015.83</v>
+        <v>6217317.52</v>
       </c>
       <c r="I81" s="1">
-        <v>429188.84</v>
+        <v>3162148.48</v>
       </c>
       <c r="J81" s="1">
-        <v>15.187064256466</v>
+        <v>50.860334377775</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>3255204.67</v>
+        <v>9379466.0</v>
       </c>
       <c r="N81" s="1">
-        <v>3255204.67</v>
+        <v>9379466.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.13</v>
+        <v>0.36</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>193</v>
       </c>
       <c r="B82" t="s">
         <v>194</v>
       </c>
       <c r="C82" s="1">
-        <v>158974.0</v>
+        <v>553375.0</v>
       </c>
       <c r="D82" s="1">
-        <v>58.42</v>
+        <v>17.705</v>
       </c>
       <c r="E82" s="1">
-        <v>39.1090210978</v>
+        <v>14.5416794037</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>6217317.52</v>
+        <v>8047001.84</v>
       </c>
       <c r="I82" s="1">
-        <v>3069943.56</v>
+        <v>1750502.54</v>
       </c>
       <c r="J82" s="1">
-        <v>49.377300582197</v>
+        <v>21.753475080602</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>9287261.08</v>
+        <v>9797504.38</v>
       </c>
       <c r="N82" s="1">
-        <v>9287261.08</v>
+        <v>9797504.38</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>195</v>
       </c>
       <c r="B83" t="s">
         <v>196</v>
       </c>
       <c r="C83" s="1">
-        <v>553375.0</v>
+        <v>348686.0</v>
       </c>
       <c r="D83" s="1">
-        <v>16.5</v>
+        <v>34.4</v>
       </c>
       <c r="E83" s="1">
-        <v>14.5416794037</v>
+        <v>31.4790175115</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>8047001.84</v>
+        <v>10976292.7</v>
       </c>
       <c r="I83" s="1">
-        <v>1083685.66</v>
+        <v>1018505.7</v>
       </c>
       <c r="J83" s="1">
-        <v>13.466949325315</v>
+        <v>9.279141216779</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>9130687.5</v>
+        <v>11994798.4</v>
       </c>
       <c r="N83" s="1">
-        <v>9130687.5</v>
+        <v>11994798.4</v>
       </c>
       <c r="O83" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>197</v>
       </c>
       <c r="B84" t="s">
         <v>198</v>
       </c>
       <c r="C84" s="1">
-        <v>348686.0</v>
+        <v>94538.0</v>
       </c>
       <c r="D84" s="1">
-        <v>31.45</v>
+        <v>58.44</v>
       </c>
       <c r="E84" s="1">
-        <v>31.4790175115</v>
+        <v>51.5623778798</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>10976292.7</v>
+        <v>4874604.08</v>
       </c>
       <c r="I84" s="1">
-        <v>-10118.0</v>
+        <v>650196.64</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.092180486404121</v>
+        <v>13.338450248046</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>10966174.7</v>
+        <v>5524800.72</v>
       </c>
       <c r="N84" s="1">
-        <v>10966174.7</v>
+        <v>5524800.72</v>
       </c>
       <c r="O84" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>199</v>
       </c>
       <c r="B85" t="s">
         <v>200</v>
       </c>
       <c r="C85" s="1">
-        <v>94538.0</v>
+        <v>43478.0</v>
       </c>
       <c r="D85" s="1">
-        <v>48.82</v>
+        <v>555.6</v>
       </c>
       <c r="E85" s="1">
-        <v>51.5623778798</v>
+        <v>206.5642347854</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>4874604.08</v>
+        <v>8980999.8</v>
       </c>
       <c r="I85" s="1">
-        <v>-259258.92</v>
+        <v>15175377.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-5.3185636360441</v>
+        <v>168.97202246904</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>4615345.16</v>
+        <v>24156376.8</v>
       </c>
       <c r="N85" s="1">
-        <v>4615345.16</v>
+        <v>24156376.8</v>
       </c>
       <c r="O85" s="1">
-        <v>0.18</v>
+        <v>0.94</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>201</v>
       </c>
       <c r="B86" t="s">
         <v>202</v>
       </c>
       <c r="C86" s="1">
-        <v>43478.0</v>
+        <v>45143.0</v>
       </c>
       <c r="D86" s="1">
-        <v>517.6</v>
+        <v>135.2</v>
       </c>
       <c r="E86" s="1">
-        <v>206.5642347854</v>
+        <v>121.5500356644</v>
       </c>
       <c r="F86" t="s">
-        <v>8</v>
+        <v>88</v>
       </c>
       <c r="G86">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H86" s="1">
-        <v>8980999.8</v>
+        <v>6316436.84</v>
       </c>
       <c r="I86" s="1">
-        <v>13523213.0</v>
+        <v>633385.07</v>
       </c>
       <c r="J86" s="1">
-        <v>150.57580782932</v>
+        <v>10.027569119174</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>22504212.8</v>
+        <v>6949821.91</v>
       </c>
       <c r="N86" s="1">
-        <v>22504212.8</v>
+        <v>6949821.91</v>
       </c>
       <c r="O86" s="1">
-        <v>0.9</v>
+        <v>0.27</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>203</v>
       </c>
       <c r="B87" t="s">
         <v>204</v>
       </c>
       <c r="C87" s="1">
-        <v>45143.0</v>
+        <v>72209.0</v>
       </c>
       <c r="D87" s="1">
-        <v>134.45</v>
+        <v>69.3</v>
       </c>
       <c r="E87" s="1">
-        <v>121.5500356644</v>
+        <v>58.0043766013</v>
       </c>
       <c r="F87" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>6316436.84</v>
+        <v>4188438.03</v>
       </c>
       <c r="I87" s="1">
-        <v>697866.12</v>
+        <v>815645.67</v>
       </c>
       <c r="J87" s="1">
-        <v>11.048414441203</v>
+        <v>19.473743294228</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>7014302.96</v>
+        <v>5004083.7</v>
       </c>
       <c r="N87" s="1">
-        <v>7014302.96</v>
+        <v>5004083.7</v>
       </c>
       <c r="O87" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>205</v>
       </c>
       <c r="B88" t="s">
         <v>206</v>
       </c>
       <c r="C88" s="1">
-        <v>72209.0</v>
+        <v>2329711.0</v>
       </c>
       <c r="D88" s="1">
-        <v>67.82</v>
+        <v>6.484</v>
       </c>
       <c r="E88" s="1">
-        <v>58.0043766013</v>
+        <v>6.3360417537</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>4188438.03</v>
+        <v>14761146.17</v>
       </c>
       <c r="I88" s="1">
-        <v>708776.35</v>
+        <v>344699.95</v>
       </c>
       <c r="J88" s="1">
-        <v>16.922211691407</v>
+        <v>2.3351841789939</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>4897214.38</v>
+        <v>15105846.12</v>
       </c>
       <c r="N88" s="1">
-        <v>4897214.38</v>
+        <v>15105846.12</v>
       </c>
       <c r="O88" s="1">
-        <v>0.2</v>
+        <v>0.59</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>207</v>
       </c>
       <c r="B89" t="s">
         <v>208</v>
       </c>
       <c r="C89" s="1">
-        <v>2329711.0</v>
+        <v>1077048.0</v>
       </c>
       <c r="D89" s="1">
-        <v>5.584</v>
+        <v>16.45</v>
       </c>
       <c r="E89" s="1">
-        <v>6.3360417537</v>
+        <v>10.0524633907</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>14761146.17</v>
+        <v>10826985.59</v>
       </c>
       <c r="I89" s="1">
-        <v>-1752039.95</v>
+        <v>6890454.01</v>
       </c>
       <c r="J89" s="1">
-        <v>-11.869267669477</v>
+        <v>63.641481303569</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>13009106.22</v>
+        <v>17717439.6</v>
       </c>
       <c r="N89" s="1">
-        <v>13009106.22</v>
+        <v>17717439.6</v>
       </c>
       <c r="O89" s="1">
-        <v>0.52</v>
+        <v>0.69</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>209</v>
       </c>
       <c r="B90" t="s">
         <v>210</v>
       </c>
       <c r="C90" s="1">
-        <v>1077048.0</v>
+        <v>155384.0</v>
       </c>
       <c r="D90" s="1">
-        <v>16.78</v>
+        <v>130.5</v>
       </c>
       <c r="E90" s="1">
-        <v>10.0524633907</v>
+        <v>83.8987566287</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H90" s="1">
-        <v>10826985.59</v>
+        <v>12889264.77</v>
       </c>
       <c r="I90" s="1">
-        <v>7245879.85</v>
+        <v>9441677.36</v>
       </c>
       <c r="J90" s="1">
-        <v>66.924258740054</v>
+        <v>73.25225704088</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>18072865.44</v>
+        <v>22330942.13</v>
       </c>
       <c r="N90" s="1">
-        <v>18072865.44</v>
+        <v>22330942.13</v>
       </c>
       <c r="O90" s="1">
-        <v>0.72</v>
+        <v>0.87</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>211</v>
       </c>
       <c r="B91" t="s">
         <v>212</v>
       </c>
       <c r="C91" s="1">
-        <v>155384.0</v>
+        <v>29742.0</v>
       </c>
       <c r="D91" s="1">
-        <v>117.24</v>
+        <v>1070.11</v>
       </c>
       <c r="E91" s="1">
-        <v>83.8987566287</v>
+        <v>1068.557950037</v>
       </c>
       <c r="F91" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G91">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>12889264.77</v>
+        <v>31781050.55</v>
       </c>
       <c r="I91" s="1">
-        <v>6874467.44</v>
+        <v>46161.07</v>
       </c>
       <c r="J91" s="1">
-        <v>53.334829896585</v>
+        <v>0.14524714948418</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19763732.21</v>
+        <v>31827211.62</v>
       </c>
       <c r="N91" s="1">
-        <v>19763732.21</v>
+        <v>31827211.62</v>
       </c>
       <c r="O91" s="1">
-        <v>0.79</v>
+        <v>1.24</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>213</v>
       </c>
       <c r="B92" t="s">
         <v>214</v>
       </c>
       <c r="C92" s="1">
-        <v>20102.0</v>
+        <v>979.0</v>
       </c>
       <c r="D92" s="1">
-        <v>1068.65</v>
+        <v>28689.83</v>
       </c>
       <c r="E92" s="1">
-        <v>1067.7146567506</v>
+        <v>18195.731991828</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>21463200.03</v>
+        <v>17813621.62</v>
       </c>
       <c r="I92" s="1">
-        <v>18802.27</v>
+        <v>10273721.95</v>
       </c>
       <c r="J92" s="1">
-        <v>0.08760236112844</v>
+        <v>57.673403921779</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>21482002.3</v>
+        <v>28087343.57</v>
       </c>
       <c r="N92" s="1">
-        <v>21482002.3</v>
+        <v>28087343.57</v>
       </c>
       <c r="O92" s="1">
-        <v>0.86</v>
+        <v>1.09</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>215</v>
       </c>
       <c r="B93" t="s">
         <v>216</v>
       </c>
       <c r="C93" s="1">
-        <v>979.0</v>
+        <v>227703.0</v>
       </c>
       <c r="D93" s="1">
-        <v>27691.26</v>
+        <v>15.8</v>
       </c>
       <c r="E93" s="1">
-        <v>18195.731991828</v>
+        <v>18.8510967357</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>17813621.62</v>
+        <v>4292451.28</v>
       </c>
       <c r="I93" s="1">
-        <v>9296121.92</v>
+        <v>-694743.88</v>
       </c>
       <c r="J93" s="1">
-        <v>52.185468616684</v>
+        <v>-16.185247884747</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>27109743.54</v>
+        <v>3597707.4</v>
       </c>
       <c r="N93" s="1">
-        <v>27109743.54</v>
+        <v>3597707.4</v>
       </c>
       <c r="O93" s="1">
-        <v>1.08</v>
+        <v>0.14</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>217</v>
       </c>
       <c r="B94" t="s">
         <v>218</v>
       </c>
       <c r="C94" s="1">
         <v>1480703.0</v>
       </c>
       <c r="D94" s="1">
-        <v>15.89</v>
+        <v>18.19</v>
       </c>
       <c r="E94" s="1">
         <v>11.4393713121</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>16938311.42</v>
       </c>
       <c r="I94" s="1">
-        <v>6590059.25</v>
+        <v>9995676.15</v>
       </c>
       <c r="J94" s="1">
-        <v>38.906235023042</v>
+        <v>59.012235057844</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>23528370.67</v>
+        <v>26933987.57</v>
       </c>
       <c r="N94" s="1">
-        <v>23528370.67</v>
+        <v>26933987.57</v>
       </c>
       <c r="O94" s="1">
-        <v>0.94</v>
+        <v>1.05</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>219</v>
       </c>
       <c r="B95" t="s">
         <v>220</v>
       </c>
       <c r="C95" s="1">
         <v>109929.0</v>
       </c>
       <c r="D95" s="1">
-        <v>70.9</v>
+        <v>67.7</v>
       </c>
       <c r="E95" s="1">
         <v>55.1232077978</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>6059639.11</v>
       </c>
       <c r="I95" s="1">
-        <v>1734326.99</v>
+        <v>1382554.19</v>
       </c>
       <c r="J95" s="1">
-        <v>28.620961719286</v>
+        <v>22.815784321519</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>7793966.1</v>
+        <v>7442193.3</v>
       </c>
       <c r="N95" s="1">
-        <v>7793966.1</v>
+        <v>7442193.3</v>
       </c>
       <c r="O95" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>221</v>
       </c>
       <c r="B96" t="s">
         <v>222</v>
       </c>
       <c r="C96" s="1">
         <v>547826.0</v>
       </c>
       <c r="D96" s="1">
-        <v>48.445</v>
+        <v>43.51</v>
       </c>
       <c r="E96" s="1">
         <v>30.0058583747</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>16437989.37</v>
       </c>
       <c r="I96" s="1">
-        <v>10101441.2</v>
+        <v>7397919.89</v>
       </c>
       <c r="J96" s="1">
-        <v>61.451805160767</v>
+        <v>45.005016875735</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>26539430.57</v>
+        <v>23835909.26</v>
       </c>
       <c r="N96" s="1">
-        <v>26539430.57</v>
+        <v>23835909.26</v>
       </c>
       <c r="O96" s="1">
-        <v>1.06</v>
+        <v>0.93</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>223</v>
       </c>
       <c r="B97" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="1">
         <v>269121.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.7</v>
+        <v>102.5</v>
       </c>
       <c r="E97" s="1">
         <v>29.2892572858</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>7882354.21</v>
       </c>
       <c r="I97" s="1">
-        <v>19218130.49</v>
+        <v>19702548.29</v>
       </c>
       <c r="J97" s="1">
-        <v>243.81206398488</v>
+        <v>249.95766195085</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>27100484.7</v>
+        <v>27584902.5</v>
       </c>
       <c r="N97" s="1">
-        <v>27100484.7</v>
+        <v>27584902.5</v>
       </c>
       <c r="O97" s="1">
-        <v>1.08</v>
+        <v>1.07</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>225</v>
       </c>
       <c r="B98" t="s">
         <v>226</v>
       </c>
       <c r="C98" s="1">
         <v>188889.0</v>
       </c>
       <c r="D98" s="1">
-        <v>86.38</v>
+        <v>75.42</v>
       </c>
       <c r="E98" s="1">
         <v>54.715396238</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>10335136.48</v>
       </c>
       <c r="I98" s="1">
-        <v>5981095.34</v>
+        <v>3910871.9</v>
       </c>
       <c r="J98" s="1">
-        <v>57.87146934706</v>
+        <v>37.840544317611</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>16316231.82</v>
+        <v>14246008.38</v>
       </c>
       <c r="N98" s="1">
-        <v>16316231.82</v>
+        <v>14246008.38</v>
       </c>
       <c r="O98" s="1">
-        <v>0.65</v>
+        <v>0.55</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>227</v>
       </c>
       <c r="B99" t="s">
         <v>228</v>
       </c>
       <c r="C99" s="1">
         <v>50169.0</v>
       </c>
       <c r="D99" s="1">
-        <v>52.35</v>
+        <v>56.93</v>
       </c>
       <c r="E99" s="1">
         <v>70.3323169686</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>3528502.01</v>
       </c>
       <c r="I99" s="1">
-        <v>-902154.86</v>
+        <v>-672380.84</v>
       </c>
       <c r="J99" s="1">
-        <v>-25.567644780795</v>
+        <v>-19.055702337548</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>2626347.15</v>
+        <v>2856121.17</v>
       </c>
       <c r="N99" s="1">
-        <v>2626347.15</v>
+        <v>2856121.17</v>
       </c>
       <c r="O99" s="1">
         <v>0.11</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>229</v>
       </c>
       <c r="B100" t="s">
         <v>230</v>
       </c>
       <c r="C100" s="1">
         <v>174151.0</v>
       </c>
       <c r="D100" s="1">
-        <v>302.2</v>
+        <v>340.0</v>
       </c>
       <c r="E100" s="1">
         <v>164.549703246</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>28656495.37</v>
       </c>
       <c r="I100" s="1">
-        <v>23971936.83</v>
+        <v>30554844.63</v>
       </c>
       <c r="J100" s="1">
-        <v>83.652716497551</v>
+        <v>106.62449903762</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>52628432.2</v>
+        <v>59211340.0</v>
       </c>
       <c r="N100" s="1">
-        <v>52628432.2</v>
+        <v>59211340.0</v>
       </c>
       <c r="O100" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>231</v>
       </c>
       <c r="B101" t="s">
         <v>232</v>
       </c>
       <c r="C101" s="1">
         <v>3816907.0</v>
       </c>
       <c r="D101" s="1">
-        <v>3.168</v>
+        <v>3.571</v>
       </c>
       <c r="E101" s="1">
         <v>2.3415455158</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>8937461.47</v>
       </c>
       <c r="I101" s="1">
-        <v>3154499.91</v>
+        <v>4692713.43</v>
       </c>
       <c r="J101" s="1">
-        <v>35.295256047688</v>
+        <v>52.506110887883</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>12091961.38</v>
+        <v>13630174.9</v>
       </c>
       <c r="N101" s="1">
-        <v>12091961.38</v>
+        <v>13630174.9</v>
       </c>
       <c r="O101" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>233</v>
       </c>
       <c r="B102" t="s">
         <v>234</v>
       </c>
       <c r="C102" s="1">
         <v>575136.0</v>
       </c>
       <c r="D102" s="1">
-        <v>80.45</v>
+        <v>82.2</v>
       </c>
       <c r="E102" s="1">
         <v>92.7139452234</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>53323127.6</v>
       </c>
       <c r="I102" s="1">
-        <v>-7053436.4</v>
+        <v>-6046948.4</v>
       </c>
       <c r="J102" s="1">
-        <v>-13.227724474286</v>
+        <v>-11.340198281993</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>46269691.2</v>
+        <v>47276179.2</v>
       </c>
       <c r="N102" s="1">
-        <v>46269691.2</v>
+        <v>47276179.2</v>
       </c>
       <c r="O102" s="1">
-        <v>1.85</v>
+        <v>1.84</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>235</v>
       </c>
       <c r="B103" t="s">
         <v>236</v>
       </c>
       <c r="C103" s="1">
         <v>418348.0</v>
       </c>
       <c r="D103" s="1">
-        <v>175.1</v>
+        <v>170.96</v>
       </c>
       <c r="E103" s="1">
         <v>76.3896794296</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>31957469.61</v>
       </c>
       <c r="I103" s="1">
-        <v>41295265.19</v>
+        <v>39563304.47</v>
       </c>
       <c r="J103" s="1">
-        <v>129.21944601358</v>
+        <v>123.79986573662</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>73252734.8</v>
+        <v>71520774.08</v>
       </c>
       <c r="N103" s="1">
-        <v>73252734.8</v>
+        <v>71520774.08</v>
       </c>
       <c r="O103" s="1">
-        <v>2.93</v>
+        <v>2.78</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>237</v>
       </c>
       <c r="B104" t="s">
         <v>238</v>
       </c>
       <c r="C104" s="1">
         <v>10202.0</v>
       </c>
       <c r="D104" s="1">
-        <v>304.2</v>
+        <v>293.6</v>
       </c>
       <c r="E104" s="1">
         <v>290.484279553</v>
       </c>
       <c r="F104" t="s">
         <v>32</v>
       </c>
       <c r="G104">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H104" s="1">
         <v>3159368.29</v>
       </c>
       <c r="I104" s="1">
-        <v>207540.74</v>
+        <v>139246.54</v>
       </c>
       <c r="J104" s="1">
-        <v>6.5690581454814</v>
+        <v>4.4074171549022</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>3366909.03</v>
+        <v>3298614.83</v>
       </c>
       <c r="N104" s="1">
-        <v>3366909.03</v>
+        <v>3298614.83</v>
       </c>
       <c r="O104" s="1">
         <v>0.13</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>239</v>
       </c>
       <c r="B105" t="s">
         <v>240</v>
       </c>
       <c r="C105" s="1">
         <v>243560.0</v>
       </c>
       <c r="D105" s="1">
-        <v>246.6</v>
+        <v>276.7</v>
       </c>
       <c r="E105" s="1">
         <v>75.691690179</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>18435468.06</v>
       </c>
       <c r="I105" s="1">
-        <v>41626427.94</v>
+        <v>48957583.94</v>
       </c>
       <c r="J105" s="1">
-        <v>225.79534083172</v>
+        <v>265.56192541824</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>60061896.0</v>
+        <v>67393052.0</v>
       </c>
       <c r="N105" s="1">
-        <v>60061896.0</v>
+        <v>67393052.0</v>
       </c>
       <c r="O105" s="1">
-        <v>2.4</v>
+        <v>2.62</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" t="s">
         <v>242</v>
       </c>
       <c r="C106" s="1">
         <v>238957.0</v>
       </c>
       <c r="D106" s="1">
-        <v>147.95</v>
+        <v>166.45</v>
       </c>
       <c r="E106" s="1">
         <v>69.3296750043</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>16566811.15</v>
       </c>
       <c r="I106" s="1">
-        <v>18786877.0</v>
+        <v>23207581.5</v>
       </c>
       <c r="J106" s="1">
-        <v>113.40068302764</v>
+        <v>140.08478330484</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>35353688.15</v>
+        <v>39774392.65</v>
       </c>
       <c r="N106" s="1">
-        <v>35353688.15</v>
+        <v>39774392.65</v>
       </c>
       <c r="O106" s="1">
-        <v>1.41</v>
+        <v>1.55</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>243</v>
       </c>
       <c r="B107" t="s">
         <v>244</v>
       </c>
       <c r="C107" s="1">
         <v>183783.0</v>
       </c>
       <c r="D107" s="1">
-        <v>42.34</v>
+        <v>42.14</v>
       </c>
       <c r="E107" s="1">
         <v>52.9345592356</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>9728472.1</v>
       </c>
       <c r="I107" s="1">
-        <v>-1947099.88</v>
+        <v>-1983856.48</v>
       </c>
       <c r="J107" s="1">
-        <v>-20.014446872906</v>
+        <v>-20.392271875868</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>7781372.22</v>
+        <v>7744615.62</v>
       </c>
       <c r="N107" s="1">
-        <v>7781372.22</v>
+        <v>7744615.62</v>
       </c>
       <c r="O107" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>245</v>
       </c>
       <c r="B108" t="s">
         <v>246</v>
       </c>
       <c r="C108" s="1">
         <v>305368.0</v>
       </c>
       <c r="D108" s="1">
-        <v>260.35</v>
+        <v>247.4</v>
       </c>
       <c r="E108" s="1">
         <v>93.9521602787</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>28689983.28</v>
       </c>
       <c r="I108" s="1">
-        <v>50812575.52</v>
+        <v>46858059.92</v>
       </c>
       <c r="J108" s="1">
-        <v>177.10911513644</v>
+        <v>163.3255044546</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>79502558.8</v>
+        <v>75548043.2</v>
       </c>
       <c r="N108" s="1">
-        <v>79502558.8</v>
+        <v>75548043.2</v>
       </c>
       <c r="O108" s="1">
-        <v>3.18</v>
+        <v>2.94</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>247</v>
       </c>
       <c r="B109" t="s">
         <v>248</v>
       </c>
       <c r="C109" s="1">
         <v>357482.0</v>
       </c>
       <c r="D109" s="1">
-        <v>18.69</v>
+        <v>19.72</v>
       </c>
       <c r="E109" s="1">
         <v>22.3069429789</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>7974330.59</v>
       </c>
       <c r="I109" s="1">
-        <v>-1292992.01</v>
+        <v>-924785.55</v>
       </c>
       <c r="J109" s="1">
-        <v>-16.214426971732</v>
+        <v>-11.597030491308</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>6681338.58</v>
+        <v>7049545.04</v>
       </c>
       <c r="N109" s="1">
-        <v>6681338.58</v>
+        <v>7049545.04</v>
       </c>
       <c r="O109" s="1">
         <v>0.27</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>249</v>
       </c>
       <c r="B110" t="s">
         <v>250</v>
       </c>
       <c r="C110" s="1">
         <v>303852.0</v>
       </c>
       <c r="D110" s="1">
-        <v>12.505</v>
+        <v>13.715</v>
       </c>
       <c r="E110" s="1">
         <v>12.5240896555</v>
       </c>
       <c r="F110" t="s">
         <v>88</v>
       </c>
       <c r="G110">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H110" s="1">
         <v>4352991.98</v>
       </c>
       <c r="I110" s="1">
-        <v>38166.3</v>
+        <v>392316.81</v>
       </c>
       <c r="J110" s="1">
-        <v>0.8767831453712</v>
+        <v>9.012578286441</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>4391158.28</v>
+        <v>4745308.79</v>
       </c>
       <c r="N110" s="1">
-        <v>4391158.28</v>
+        <v>4745308.79</v>
       </c>
       <c r="O110" s="1">
         <v>0.18</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" t="s">
         <v>252</v>
       </c>
       <c r="C111" s="1">
         <v>410821.0</v>
       </c>
       <c r="D111" s="1">
-        <v>75.68</v>
+        <v>73.86</v>
       </c>
       <c r="E111" s="1">
         <v>46.5145454346</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>19109152.07</v>
       </c>
       <c r="I111" s="1">
-        <v>11981781.21</v>
+        <v>11234086.99</v>
       </c>
       <c r="J111" s="1">
-        <v>62.701794229847</v>
+        <v>58.789039664595</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>31090933.28</v>
+        <v>30343239.06</v>
       </c>
       <c r="N111" s="1">
-        <v>31090933.28</v>
+        <v>30343239.06</v>
       </c>
       <c r="O111" s="1">
-        <v>1.24</v>
+        <v>1.18</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" t="s">
         <v>254</v>
       </c>
       <c r="C112" s="1">
         <v>240705.0</v>
       </c>
       <c r="D112" s="1">
-        <v>25.14</v>
+        <v>27.72</v>
       </c>
       <c r="E112" s="1">
         <v>26.4103380486</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>6357100.42</v>
       </c>
       <c r="I112" s="1">
-        <v>-305776.72</v>
+        <v>315242.18</v>
       </c>
       <c r="J112" s="1">
-        <v>-4.8100029856064</v>
+        <v>4.9588988559662</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>6051323.7</v>
+        <v>6672342.6</v>
       </c>
       <c r="N112" s="1">
-        <v>6051323.7</v>
+        <v>6672342.6</v>
       </c>
       <c r="O112" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" t="s">
         <v>256</v>
       </c>
       <c r="C113" s="1">
         <v>695349.0</v>
       </c>
       <c r="D113" s="1">
-        <v>76.16</v>
+        <v>80.72</v>
       </c>
       <c r="E113" s="1">
         <v>59.7352610847</v>
       </c>
       <c r="F113" t="s">
         <v>257</v>
       </c>
       <c r="G113">
-        <v>10.57</v>
+        <v>10.65</v>
       </c>
       <c r="H113" s="1">
         <v>3783798.37</v>
       </c>
       <c r="I113" s="1">
-        <v>1224929.42</v>
+        <v>1485005.84</v>
       </c>
       <c r="J113" s="1">
-        <v>32.373009875788</v>
+        <v>39.246431622095</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>5008727.79</v>
+        <v>5268804.21</v>
       </c>
       <c r="N113" s="1">
-        <v>5008727.79</v>
+        <v>5268804.21</v>
       </c>
       <c r="O113" s="1">
         <v>0.2</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
         <v>215998.0</v>
       </c>
       <c r="D114" s="1">
-        <v>24.105</v>
+        <v>28.405</v>
       </c>
       <c r="E114" s="1">
         <v>22.2325999778</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>4802197.13</v>
       </c>
       <c r="I114" s="1">
-        <v>404434.66</v>
+        <v>1333226.06</v>
       </c>
       <c r="J114" s="1">
-        <v>8.4218670964888</v>
+        <v>27.762834883873</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>5206631.79</v>
+        <v>6135423.19</v>
       </c>
       <c r="N114" s="1">
-        <v>5206631.79</v>
+        <v>6135423.19</v>
       </c>
       <c r="O114" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
         <v>114211.0</v>
       </c>
       <c r="D115" s="1">
-        <v>73.0</v>
+        <v>48.37</v>
       </c>
       <c r="E115" s="1">
         <v>85.1394583709</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>9723862.68</v>
       </c>
       <c r="I115" s="1">
-        <v>-1386459.68</v>
+        <v>-4199476.61</v>
       </c>
       <c r="J115" s="1">
-        <v>-14.258322290499</v>
+        <v>-43.187329440979</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>8337403.0</v>
+        <v>5524386.07</v>
       </c>
       <c r="N115" s="1">
-        <v>8337403.0</v>
+        <v>5524386.07</v>
       </c>
       <c r="O115" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
         <v>151241.0</v>
       </c>
       <c r="D116" s="1">
-        <v>32.74</v>
+        <v>36.62</v>
       </c>
       <c r="E116" s="1">
         <v>21.3361712102</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>3226903.87</v>
       </c>
       <c r="I116" s="1">
-        <v>1724726.47</v>
+        <v>2311541.55</v>
       </c>
       <c r="J116" s="1">
-        <v>53.44833746163</v>
+        <v>71.633418382556</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>4951630.34</v>
+        <v>5538445.42</v>
       </c>
       <c r="N116" s="1">
-        <v>4951630.34</v>
+        <v>5538445.42</v>
       </c>
       <c r="O116" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
         <v>2410708.0</v>
       </c>
       <c r="D117" s="1">
-        <v>3.45</v>
+        <v>3.85</v>
       </c>
       <c r="E117" s="1">
         <v>4.6656286742</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>11247468.37</v>
       </c>
       <c r="I117" s="1">
-        <v>-2930525.77</v>
+        <v>-1966242.57</v>
       </c>
       <c r="J117" s="1">
-        <v>-26.054981206406</v>
+        <v>-17.481645694106</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>8316942.6</v>
+        <v>9281225.8</v>
       </c>
       <c r="N117" s="1">
-        <v>8316942.6</v>
+        <v>9281225.8</v>
       </c>
       <c r="O117" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
         <v>466420.0</v>
       </c>
       <c r="D118" s="1">
-        <v>4.314</v>
+        <v>4.806</v>
       </c>
       <c r="E118" s="1">
         <v>4.5006999914</v>
       </c>
       <c r="F118" t="s">
         <v>88</v>
       </c>
       <c r="G118">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H118" s="1">
         <v>2403912.39</v>
       </c>
       <c r="I118" s="1">
-        <v>-78550.23</v>
+        <v>148597.88</v>
       </c>
       <c r="J118" s="1">
-        <v>-3.2675995317783</v>
+        <v>6.1815014814246</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>2325362.16</v>
+        <v>2552510.27</v>
       </c>
       <c r="N118" s="1">
-        <v>2325362.16</v>
+        <v>2552510.27</v>
       </c>
       <c r="O118" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
         <v>20277.0</v>
       </c>
       <c r="D119" s="1">
-        <v>257.0</v>
+        <v>254.9</v>
       </c>
       <c r="E119" s="1">
         <v>259.4231454357</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>5260323.12</v>
       </c>
       <c r="I119" s="1">
-        <v>-49134.12</v>
+        <v>-91715.82</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.93405136679132</v>
+        <v>-1.743539663016</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>5211189.0</v>
+        <v>5168607.3</v>
       </c>
       <c r="N119" s="1">
-        <v>5211189.0</v>
+        <v>5168607.3</v>
       </c>
       <c r="O119" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
         <v>579445.0</v>
       </c>
       <c r="D120" s="1">
-        <v>60.63</v>
+        <v>67.28</v>
       </c>
       <c r="E120" s="1">
         <v>45.0331654428</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>26094242.55</v>
       </c>
       <c r="I120" s="1">
-        <v>9037507.8</v>
+        <v>12890817.05</v>
       </c>
       <c r="J120" s="1">
-        <v>34.634106671933</v>
+        <v>49.401001103211</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>35131750.35</v>
+        <v>38985059.6</v>
       </c>
       <c r="N120" s="1">
-        <v>35131750.35</v>
+        <v>38985059.6</v>
       </c>
       <c r="O120" s="1">
-        <v>1.41</v>
+        <v>1.52</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
         <v>68158.0</v>
       </c>
       <c r="D121" s="1">
-        <v>260.6</v>
+        <v>252.3</v>
       </c>
       <c r="E121" s="1">
         <v>171.2835605505</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>11674344.92</v>
       </c>
       <c r="I121" s="1">
-        <v>6087629.88</v>
+        <v>5521918.48</v>
       </c>
       <c r="J121" s="1">
-        <v>52.145365943154</v>
+        <v>47.299600258855</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>17761974.8</v>
+        <v>17196263.4</v>
       </c>
       <c r="N121" s="1">
-        <v>17761974.8</v>
+        <v>17196263.4</v>
       </c>
       <c r="O121" s="1">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
         <v>80263.0</v>
       </c>
       <c r="D122" s="1">
-        <v>93.86</v>
+        <v>106.15</v>
       </c>
       <c r="E122" s="1">
         <v>77.549813239</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>6224380.66</v>
       </c>
       <c r="I122" s="1">
-        <v>1309104.52</v>
+        <v>2295536.79</v>
       </c>
       <c r="J122" s="1">
-        <v>21.031883997917</v>
+        <v>36.879762266982</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>7533485.18</v>
+        <v>8519917.45</v>
       </c>
       <c r="N122" s="1">
-        <v>7533485.18</v>
+        <v>8519917.45</v>
       </c>
       <c r="O122" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
         <v>1004276.0</v>
       </c>
       <c r="D123" s="1">
-        <v>75.09</v>
+        <v>72.41</v>
       </c>
       <c r="E123" s="1">
         <v>16.7051703715</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>16776601.68</v>
       </c>
       <c r="I123" s="1">
-        <v>58634483.16</v>
+        <v>55943023.48</v>
       </c>
       <c r="J123" s="1">
-        <v>349.50155149657</v>
+        <v>333.45861424779</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>75411084.84</v>
+        <v>72719625.16</v>
       </c>
       <c r="N123" s="1">
-        <v>75411084.84</v>
+        <v>72719625.16</v>
       </c>
       <c r="O123" s="1">
-        <v>3.02</v>
+        <v>2.83</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
         <v>203662.0</v>
       </c>
       <c r="D124" s="1">
-        <v>57.84</v>
+        <v>62.26</v>
       </c>
       <c r="E124" s="1">
         <v>39.7678394595</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>9466517.48</v>
       </c>
       <c r="I124" s="1">
-        <v>2313292.6</v>
+        <v>3213478.64</v>
       </c>
       <c r="J124" s="1">
-        <v>24.436574536384</v>
+        <v>33.945731857456</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>11779810.08</v>
+        <v>12679996.12</v>
       </c>
       <c r="N124" s="1">
-        <v>11779810.08</v>
+        <v>12679996.12</v>
       </c>
       <c r="O124" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
         <v>434044.0</v>
       </c>
       <c r="D125" s="1">
-        <v>18.105</v>
+        <v>19.76</v>
       </c>
       <c r="E125" s="1">
         <v>15.354600916</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>6664572.4</v>
       </c>
       <c r="I125" s="1">
-        <v>1193794.22</v>
+        <v>1912137.04</v>
       </c>
       <c r="J125" s="1">
-        <v>17.912540345424</v>
+        <v>28.691068612294</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>7858366.62</v>
+        <v>8576709.44</v>
       </c>
       <c r="N125" s="1">
-        <v>7858366.62</v>
+        <v>8576709.44</v>
       </c>
       <c r="O125" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
         <v>214505.0</v>
       </c>
       <c r="D126" s="1">
-        <v>121.75</v>
+        <v>140.75</v>
       </c>
       <c r="E126" s="1">
         <v>95.7333994546</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>20535292.85</v>
       </c>
       <c r="I126" s="1">
-        <v>5580690.9</v>
+        <v>9656285.9</v>
       </c>
       <c r="J126" s="1">
-        <v>27.176096005858</v>
+        <v>47.022878955437</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>26115983.75</v>
+        <v>30191578.75</v>
       </c>
       <c r="N126" s="1">
-        <v>26115983.75</v>
+        <v>30191578.75</v>
       </c>
       <c r="O126" s="1">
-        <v>1.04</v>
+        <v>1.17</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
         <v>62687.0</v>
       </c>
       <c r="D127" s="1">
-        <v>40.6</v>
+        <v>48.54</v>
       </c>
       <c r="E127" s="1">
         <v>38.7475120838</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>2428965.29</v>
       </c>
       <c r="I127" s="1">
-        <v>116126.91</v>
+        <v>613861.69</v>
       </c>
       <c r="J127" s="1">
-        <v>4.7809209327977</v>
+        <v>25.272559164483</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2545092.2</v>
+        <v>3042826.98</v>
       </c>
       <c r="N127" s="1">
-        <v>2545092.2</v>
+        <v>3042826.98</v>
       </c>
       <c r="O127" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
         <v>384294.0</v>
       </c>
       <c r="D128" s="1">
-        <v>24.37</v>
+        <v>28.69</v>
       </c>
       <c r="E128" s="1">
         <v>49.0180555512</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>18837344.64</v>
       </c>
       <c r="I128" s="1">
-        <v>-9472099.86</v>
+        <v>-7811949.78</v>
       </c>
       <c r="J128" s="1">
-        <v>-50.283625643747</v>
+        <v>-41.470546562129</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>9365244.78</v>
+        <v>11025394.86</v>
       </c>
       <c r="N128" s="1">
-        <v>9365244.78</v>
+        <v>11025394.86</v>
       </c>
       <c r="O128" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
         <v>218752.0</v>
       </c>
       <c r="D129" s="1">
-        <v>34.34</v>
+        <v>36.9</v>
       </c>
       <c r="E129" s="1">
         <v>20.9068441431</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>4573413.97</v>
       </c>
       <c r="I129" s="1">
-        <v>2938529.71</v>
+        <v>3498534.83</v>
       </c>
       <c r="J129" s="1">
-        <v>64.25243219345</v>
+        <v>76.497226206706</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>7511943.68</v>
+        <v>8071948.8</v>
       </c>
       <c r="N129" s="1">
-        <v>7511943.68</v>
+        <v>8071948.8</v>
       </c>
       <c r="O129" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
         <v>169794.0</v>
       </c>
       <c r="D130" s="1">
-        <v>80.2</v>
+        <v>68.1</v>
       </c>
       <c r="E130" s="1">
         <v>77.8598086505</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>13220128.35</v>
       </c>
       <c r="I130" s="1">
-        <v>397350.45</v>
+        <v>-1657156.95</v>
       </c>
       <c r="J130" s="1">
-        <v>3.0056474451702</v>
+        <v>-12.535104850173</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>13617478.8</v>
+        <v>11562971.4</v>
       </c>
       <c r="N130" s="1">
-        <v>13617478.8</v>
+        <v>11562971.4</v>
       </c>
       <c r="O130" s="1">
-        <v>0.54</v>
+        <v>0.45</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
         <v>246.0</v>
       </c>
       <c r="D131" s="1">
-        <v>6019.0</v>
+        <v>6153.0</v>
       </c>
       <c r="E131" s="1">
         <v>6028.152032517</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>0.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-22514.0</v>
+        <v>307126.0</v>
       </c>
       <c r="J131" s="1">
         <v>0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>-22514.0</v>
+        <v>307126.0</v>
       </c>
       <c r="N131" s="1">
-        <v>-22514.0</v>
+        <v>307126.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>