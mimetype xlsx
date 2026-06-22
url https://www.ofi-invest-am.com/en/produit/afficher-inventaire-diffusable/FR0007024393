--- v1 (2026-05-29)
+++ v2 (2026-06-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -115,92 +115,104 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
+    <t>ES0167050915</t>
+  </si>
+  <si>
+    <t>ACS ACTIVIDADES DE CONSTRUCCION Y</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
+    <t>GRS419003009</t>
+  </si>
+  <si>
+    <t>ALLWYN AG SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
@@ -355,50 +367,59 @@
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
+    <t>SE0000108656</t>
+  </si>
+  <si>
+    <t>ERICSSON CLASS B</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
@@ -535,50 +556,56 @@
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0011794037</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>DE000LEG1110</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN N</t>
   </si>
   <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>LOGITECH INTERNATIONAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
@@ -619,269 +646,278 @@
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>GRS003003035</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA</t>
+  </si>
+  <si>
     <t>GB0032089863</t>
   </si>
   <si>
     <t>NEXT PLC</t>
   </si>
   <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010838607</t>
   </si>
   <si>
     <t>OFI INVEST ESG MID CAPS EURO PART I</t>
   </si>
   <si>
-    <t>GRS419003009</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
+    <t>DE0007010803</t>
+  </si>
+  <si>
+    <t>RATIONAL AG</t>
+  </si>
+  <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
+  </si>
+  <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>CH0024638196</t>
   </si>
   <si>
     <t>SCHINDLER HOLDING PAR AG</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>GB0009223206</t>
   </si>
   <si>
     <t>SMITH AND NEPHEW PLC</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>BE0003470755</t>
   </si>
   <si>
     <t>SOLVAY SA</t>
   </si>
   <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>BE0974464977</t>
   </si>
   <si>
     <t>SYENSQO NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>ES0178430E18</t>
   </si>
   <si>
     <t>TELEFONICA SA</t>
   </si>
   <si>
     <t>GB00BLGZ9862</t>
   </si>
   <si>
     <t>TESCO PLC</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
@@ -892,54 +928,54 @@
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1303,183 +1339,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6404434.0898</v>
+        <v>6433926.0898</v>
       </c>
       <c r="D2">
-        <v>265.99</v>
+        <v>238.6</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1703523676.36</v>
+        <v>1535154951.87</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1703523676.36</v>
+        <v>1535154951.87</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3262.2751</v>
+        <v>3185.8009</v>
       </c>
       <c r="D3">
-        <v>256050.59</v>
+        <v>229776.46</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>835307468.45</v>
+        <v>732022083.95</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>835307468.45</v>
+        <v>732022083.95</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>78604.0</v>
+        <v>78464.0</v>
       </c>
       <c r="D4">
-        <v>260.35</v>
+        <v>233.55</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>20465307.08</v>
+        <v>18325372.75</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>20465307.08</v>
+        <v>18325372.75</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>101751.0</v>
+        <v>113871.0</v>
       </c>
       <c r="D5">
-        <v>134.26</v>
+        <v>120.49</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13662084.7</v>
+        <v>13721225.1</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13662084.7</v>
+        <v>13721225.1</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:P137"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="O137" sqref="O137"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1498,6539 +1534,6839 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>146727.0</v>
+        <v>212815.0</v>
       </c>
       <c r="D2" s="1">
-        <v>71.82</v>
+        <v>64.46</v>
       </c>
       <c r="E2" s="1">
-        <v>56.4437233093</v>
+        <v>60.0248866386</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0.91</v>
       </c>
       <c r="H2" s="1">
-        <v>8854968.82</v>
+        <v>13829641.39</v>
       </c>
       <c r="I2" s="1">
-        <v>2750045.38</v>
+        <v>1231076.51</v>
       </c>
       <c r="J2" s="1">
-        <v>31.056522455378</v>
+        <v>8.9017240236625</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11605014.2</v>
+        <v>15060717.9</v>
       </c>
       <c r="N2" s="1">
-        <v>11605014.2</v>
+        <v>15060717.9</v>
       </c>
       <c r="O2" s="1">
-        <v>0.45</v>
+        <v>0.66</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>126975.0</v>
+        <v>45779.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>103.1</v>
       </c>
       <c r="E3" s="1">
-        <v>208.744855129</v>
+        <v>107.3775670067</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>26505377.98</v>
+        <v>4915637.64</v>
       </c>
       <c r="I3" s="1">
-        <v>-6417932.98</v>
+        <v>-195822.74</v>
       </c>
       <c r="J3" s="1">
-        <v>-24.213701026421</v>
+        <v>-3.9836691461253</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>20087445.0</v>
+        <v>4719814.9</v>
       </c>
       <c r="N3" s="1">
-        <v>20087445.0</v>
+        <v>4719814.9</v>
       </c>
       <c r="O3" s="1">
-        <v>0.78</v>
+        <v>0.21</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
-        <v>7392.0</v>
+        <v>126975.0</v>
       </c>
       <c r="D4" s="1">
-        <v>994.8</v>
+        <v>133.5</v>
       </c>
       <c r="E4" s="1">
-        <v>1653.8514867424</v>
+        <v>208.744855129</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>12225270.19</v>
+        <v>26505377.98</v>
       </c>
       <c r="I4" s="1">
-        <v>-4871708.59</v>
+        <v>-9554215.48</v>
       </c>
       <c r="J4" s="1">
-        <v>-39.849496283403</v>
+        <v>-36.046327983737</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>7353561.6</v>
+        <v>16951162.5</v>
       </c>
       <c r="N4" s="1">
-        <v>7353561.6</v>
+        <v>16951162.5</v>
       </c>
       <c r="O4" s="1">
-        <v>0.29</v>
+        <v>0.74</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
-        <v>674270.0</v>
+        <v>4857.0</v>
       </c>
       <c r="D5" s="1">
-        <v>26.67</v>
+        <v>863.5</v>
       </c>
       <c r="E5" s="1">
-        <v>17.9759421003</v>
+        <v>1653.8514865143</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>12120638.48</v>
+        <v>8032756.67</v>
       </c>
       <c r="I5" s="1">
-        <v>5862142.42</v>
+        <v>-3838737.17</v>
       </c>
       <c r="J5" s="1">
-        <v>48.36496385626</v>
+        <v>-47.788540443862</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>17982780.9</v>
+        <v>4194019.5</v>
       </c>
       <c r="N5" s="1">
-        <v>17982780.9</v>
+        <v>4194019.5</v>
       </c>
       <c r="O5" s="1">
-        <v>0.7</v>
+        <v>0.18</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
-        <v>809569.0</v>
+        <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>8.85</v>
+        <v>25.28</v>
       </c>
       <c r="E6" s="1">
-        <v>9.1168627998</v>
+        <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>7380729.5</v>
+        <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>-216043.85</v>
+        <v>4924907.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-2.9271340996849</v>
+        <v>40.632406684899</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7164685.65</v>
+        <v>17045545.6</v>
       </c>
       <c r="N6" s="1">
-        <v>7164685.65</v>
+        <v>17045545.6</v>
       </c>
       <c r="O6" s="1">
-        <v>0.28</v>
+        <v>0.74</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>203746.0</v>
+        <v>943053.0</v>
       </c>
       <c r="D7" s="1">
-        <v>184.24</v>
+        <v>8.88</v>
       </c>
       <c r="E7" s="1">
-        <v>130.7855969197</v>
+        <v>9.1427565577</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>26647042.23</v>
+        <v>8622104.0</v>
       </c>
       <c r="I7" s="1">
-        <v>10891120.81</v>
+        <v>-247793.36</v>
       </c>
       <c r="J7" s="1">
-        <v>40.871781250598</v>
+        <v>-2.8739314673077</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>37538163.04</v>
+        <v>8374310.64</v>
       </c>
       <c r="N7" s="1">
-        <v>37538163.04</v>
+        <v>8374310.64</v>
       </c>
       <c r="O7" s="1">
-        <v>1.46</v>
+        <v>0.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
-        <v>178045.0</v>
+        <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>59.62</v>
+        <v>160.92</v>
       </c>
       <c r="E8" s="1">
-        <v>64.6603093038</v>
+        <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>11512444.77</v>
+        <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>-897401.87</v>
+        <v>6139764.09</v>
       </c>
       <c r="J8" s="1">
-        <v>-7.7950590680662</v>
+        <v>23.041071639417</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>10615042.9</v>
+        <v>32786806.32</v>
       </c>
       <c r="N8" s="1">
-        <v>10615042.9</v>
+        <v>32786806.32</v>
       </c>
       <c r="O8" s="1">
-        <v>0.41</v>
+        <v>1.43</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>205401.0</v>
+        <v>178045.0</v>
       </c>
       <c r="D9" s="1">
-        <v>382.2</v>
+        <v>47.86</v>
       </c>
       <c r="E9" s="1">
-        <v>227.3947787985</v>
+        <v>64.6603093038</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>46707114.96</v>
+        <v>11512444.77</v>
       </c>
       <c r="I9" s="1">
-        <v>31797147.24</v>
+        <v>-2991211.07</v>
       </c>
       <c r="J9" s="1">
-        <v>68.077737764859</v>
+        <v>-25.982414072419</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>78504262.2</v>
+        <v>8521233.7</v>
       </c>
       <c r="N9" s="1">
-        <v>78504262.2</v>
+        <v>8521233.7</v>
       </c>
       <c r="O9" s="1">
-        <v>3.05</v>
+        <v>0.37</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
-        <v>328782.0</v>
+        <v>205401.0</v>
       </c>
       <c r="D10" s="1">
-        <v>52.74</v>
+        <v>347.6</v>
       </c>
       <c r="E10" s="1">
-        <v>67.196507321</v>
+        <v>227.3947787985</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>22093002.07</v>
+        <v>46707114.96</v>
       </c>
       <c r="I10" s="1">
-        <v>-4753039.39</v>
+        <v>24690272.64</v>
       </c>
       <c r="J10" s="1">
-        <v>-21.513777869302</v>
+        <v>52.861909071337</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>17339962.68</v>
+        <v>71397387.6</v>
       </c>
       <c r="N10" s="1">
-        <v>17339962.68</v>
+        <v>71397387.6</v>
       </c>
       <c r="O10" s="1">
-        <v>0.67</v>
+        <v>3.11</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
-        <v>361271.0</v>
+        <v>129699.0</v>
       </c>
       <c r="D11" s="1">
-        <v>68.82</v>
+        <v>14.46</v>
       </c>
       <c r="E11" s="1">
-        <v>58.523227494</v>
+        <v>18.8510966931</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>21142744.92</v>
+        <v>2444968.39</v>
       </c>
       <c r="I11" s="1">
-        <v>3719925.3</v>
+        <v>-569520.85</v>
       </c>
       <c r="J11" s="1">
-        <v>17.594334671659</v>
+        <v>-23.293587447975</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>24862670.22</v>
+        <v>1875447.54</v>
       </c>
       <c r="N11" s="1">
-        <v>24862670.22</v>
+        <v>1875447.54</v>
       </c>
       <c r="O11" s="1">
-        <v>0.97</v>
+        <v>0.08</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
-        <v>10882.0</v>
+        <v>328782.0</v>
       </c>
       <c r="D12" s="1">
-        <v>657.4</v>
+        <v>49.19</v>
       </c>
       <c r="E12" s="1">
-        <v>723.2899770263</v>
+        <v>67.196507321</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>7870841.53</v>
+        <v>22093002.07</v>
       </c>
       <c r="I12" s="1">
-        <v>-717014.73</v>
+        <v>-5920215.49</v>
       </c>
       <c r="J12" s="1">
-        <v>-9.1097594490636</v>
+        <v>-26.796790545903</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>7153826.8</v>
+        <v>16172786.58</v>
       </c>
       <c r="N12" s="1">
-        <v>7153826.8</v>
+        <v>16172786.58</v>
       </c>
       <c r="O12" s="1">
-        <v>0.28</v>
+        <v>0.7</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>169840.0</v>
+        <v>391816.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1233.4</v>
+        <v>59.16</v>
       </c>
       <c r="E13" s="1">
-        <v>212.7903277791</v>
+        <v>58.8784933234</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>36140309.27</v>
+        <v>23069535.74</v>
       </c>
       <c r="I13" s="1">
-        <v>173340346.73</v>
+        <v>110298.82</v>
       </c>
       <c r="J13" s="1">
-        <v>479.63160866996</v>
+        <v>0.47811460639303</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>209480656.0</v>
+        <v>23179834.56</v>
       </c>
       <c r="N13" s="1">
-        <v>209480656.0</v>
+        <v>23179834.56</v>
       </c>
       <c r="O13" s="1">
-        <v>8.14</v>
+        <v>1.01</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>817435.0</v>
+        <v>18563.0</v>
       </c>
       <c r="D14" s="1">
-        <v>41.46</v>
+        <v>584.8</v>
       </c>
       <c r="E14" s="1">
-        <v>21.2811505624</v>
+        <v>683.554539137</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>17395957.31</v>
+        <v>12688822.91</v>
       </c>
       <c r="I14" s="1">
-        <v>16494897.79</v>
+        <v>-1833180.51</v>
       </c>
       <c r="J14" s="1">
-        <v>94.820293566241</v>
+        <v>-14.44720698683</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>33890855.1</v>
+        <v>10855642.4</v>
       </c>
       <c r="N14" s="1">
-        <v>33890855.1</v>
+        <v>10855642.4</v>
       </c>
       <c r="O14" s="1">
-        <v>1.32</v>
+        <v>0.47</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>3775081.0</v>
+        <v>169840.0</v>
       </c>
       <c r="D15" s="1">
-        <v>19.75</v>
+        <v>1128.2</v>
       </c>
       <c r="E15" s="1">
-        <v>7.4092103534</v>
+        <v>212.7903277791</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>27970369.23</v>
+        <v>36140309.27</v>
       </c>
       <c r="I15" s="1">
-        <v>46587480.52</v>
+        <v>155473178.73</v>
       </c>
       <c r="J15" s="1">
-        <v>166.56011987869</v>
+        <v>430.19327136489</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>74557849.75</v>
+        <v>191613488.0</v>
       </c>
       <c r="N15" s="1">
-        <v>74557849.75</v>
+        <v>191613488.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.9</v>
+        <v>8.33</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>11201331.0</v>
+        <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>0.8916</v>
+        <v>37.7</v>
       </c>
       <c r="E16" s="1">
-        <v>0.4843255806</v>
+        <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>5425091.14</v>
+        <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>4562015.58</v>
+        <v>13421342.19</v>
       </c>
       <c r="J16" s="1">
-        <v>84.09104035808</v>
+        <v>77.152075915275</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9987106.72</v>
+        <v>30817299.5</v>
       </c>
       <c r="N16" s="1">
-        <v>9987106.72</v>
+        <v>30817299.5</v>
       </c>
       <c r="O16" s="1">
-        <v>0.39</v>
+        <v>1.34</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>4409783.0</v>
+        <v>3775081.0</v>
       </c>
       <c r="D17" s="1">
-        <v>10.79</v>
+        <v>17.925</v>
       </c>
       <c r="E17" s="1">
-        <v>4.5203323769</v>
+        <v>7.4092103534</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>19933684.87</v>
+        <v>27970369.23</v>
       </c>
       <c r="I17" s="1">
-        <v>27647873.7</v>
+        <v>39697957.7</v>
       </c>
       <c r="J17" s="1">
-        <v>138.69926147779</v>
+        <v>141.92861514828</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>47581558.57</v>
+        <v>67668326.93</v>
       </c>
       <c r="N17" s="1">
-        <v>47581558.57</v>
+        <v>67668326.93</v>
       </c>
       <c r="O17" s="1">
-        <v>1.85</v>
+        <v>2.94</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>70726.0</v>
+        <v>11201331.0</v>
       </c>
       <c r="D18" s="1">
-        <v>132.0</v>
+        <v>0.7806</v>
       </c>
       <c r="E18" s="1">
-        <v>108.9943275457</v>
+        <v>0.4843255806</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>7708732.81</v>
+        <v>5425091.14</v>
       </c>
       <c r="I18" s="1">
-        <v>1627099.19</v>
+        <v>3318667.84</v>
       </c>
       <c r="J18" s="1">
-        <v>21.107219955649</v>
+        <v>61.1725730381</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>9335832.0</v>
+        <v>8743758.98</v>
       </c>
       <c r="N18" s="1">
-        <v>9335832.0</v>
+        <v>8743758.98</v>
       </c>
       <c r="O18" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>63412.0</v>
+        <v>4409783.0</v>
       </c>
       <c r="D19" s="1">
-        <v>189.4</v>
+        <v>9.245</v>
       </c>
       <c r="E19" s="1">
-        <v>141.7162768877</v>
+        <v>4.5203323769</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>8986512.55</v>
+        <v>19933684.87</v>
       </c>
       <c r="I19" s="1">
-        <v>3023720.25</v>
+        <v>20834758.97</v>
       </c>
       <c r="J19" s="1">
-        <v>33.647315720936</v>
+        <v>104.52035890944</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>12010232.8</v>
+        <v>40768443.84</v>
       </c>
       <c r="N19" s="1">
-        <v>12010232.8</v>
+        <v>40768443.84</v>
       </c>
       <c r="O19" s="1">
-        <v>0.47</v>
+        <v>1.77</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>60354.0</v>
+        <v>70726.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0</v>
+        <v>124.9</v>
       </c>
       <c r="E20" s="1">
-        <v>115.7674884846</v>
+        <v>108.9943275457</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>6987031.0</v>
+        <v>7708732.81</v>
       </c>
       <c r="I20" s="1">
-        <v>-951631.0</v>
+        <v>1124944.59</v>
       </c>
       <c r="J20" s="1">
-        <v>-13.619962470468</v>
+        <v>14.593119488338</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>6035400.0</v>
+        <v>8833677.4</v>
       </c>
       <c r="N20" s="1">
-        <v>6035400.0</v>
+        <v>8833677.4</v>
       </c>
       <c r="O20" s="1">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>319341.0</v>
+        <v>63412.0</v>
       </c>
       <c r="D21" s="1">
-        <v>89.46</v>
+        <v>178.5</v>
       </c>
       <c r="E21" s="1">
-        <v>80.671217382</v>
+        <v>141.7162768877</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>25761627.23</v>
+        <v>8986512.55</v>
       </c>
       <c r="I21" s="1">
-        <v>2806618.63</v>
+        <v>2332529.45</v>
       </c>
       <c r="J21" s="1">
-        <v>10.894570459166</v>
+        <v>25.955891532138</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>28568245.86</v>
+        <v>11319042.0</v>
       </c>
       <c r="N21" s="1">
-        <v>28568245.86</v>
+        <v>11319042.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.11</v>
+        <v>0.49</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>471484.0</v>
+        <v>60354.0</v>
       </c>
       <c r="D22" s="1">
-        <v>95.5</v>
+        <v>90.7</v>
       </c>
       <c r="E22" s="1">
-        <v>56.6675505001</v>
+        <v>115.7674884846</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>26717843.38</v>
+        <v>6987031.0</v>
       </c>
       <c r="I22" s="1">
-        <v>18308878.62</v>
+        <v>-1512923.2</v>
       </c>
       <c r="J22" s="1">
-        <v>68.526783242188</v>
+        <v>-21.653305960715</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>45026722.0</v>
+        <v>5474107.8</v>
       </c>
       <c r="N22" s="1">
-        <v>45026722.0</v>
+        <v>5474107.8</v>
       </c>
       <c r="O22" s="1">
-        <v>1.75</v>
+        <v>0.24</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>906227.0</v>
+        <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>12.01</v>
+        <v>75.76</v>
       </c>
       <c r="E23" s="1">
-        <v>6.1655268492</v>
+        <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>5587366.9</v>
+        <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>5296419.37</v>
+        <v>-1568353.07</v>
       </c>
       <c r="J23" s="1">
-        <v>94.792761327344</v>
+        <v>-6.0879425666622</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>10883786.27</v>
+        <v>24193274.16</v>
       </c>
       <c r="N23" s="1">
-        <v>10883786.27</v>
+        <v>24193274.16</v>
       </c>
       <c r="O23" s="1">
-        <v>0.42</v>
+        <v>1.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>398580.0</v>
+        <v>471484.0</v>
       </c>
       <c r="D24" s="1">
-        <v>29.42</v>
+        <v>82.13</v>
       </c>
       <c r="E24" s="1">
-        <v>29.0811783331</v>
+        <v>56.6675505001</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>11591176.06</v>
+        <v>26717843.38</v>
       </c>
       <c r="I24" s="1">
-        <v>135047.54</v>
+        <v>12005137.54</v>
       </c>
       <c r="J24" s="1">
-        <v>1.1650891963071</v>
+        <v>44.933033588282</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>11726223.6</v>
+        <v>38722980.92</v>
       </c>
       <c r="N24" s="1">
-        <v>11726223.6</v>
+        <v>38722980.92</v>
       </c>
       <c r="O24" s="1">
-        <v>0.46</v>
+        <v>1.68</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>779824.0</v>
+        <v>906227.0</v>
       </c>
       <c r="D25" s="1">
-        <v>10.52</v>
+        <v>10.465</v>
       </c>
       <c r="E25" s="1">
-        <v>3.7024288942</v>
+        <v>6.1655268492</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2887242.91</v>
+        <v>5587366.9</v>
       </c>
       <c r="I25" s="1">
-        <v>5316505.57</v>
+        <v>3896298.66</v>
       </c>
       <c r="J25" s="1">
-        <v>184.13779982232</v>
+        <v>69.734075634088</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>8203748.48</v>
+        <v>9483665.56</v>
       </c>
       <c r="N25" s="1">
-        <v>8203748.48</v>
+        <v>9483665.56</v>
       </c>
       <c r="O25" s="1">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>62969.0</v>
+        <v>398580.0</v>
       </c>
       <c r="D26" s="1">
-        <v>106.95</v>
+        <v>26.46</v>
       </c>
       <c r="E26" s="1">
-        <v>94.3156964538</v>
+        <v>29.0811783331</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>5938965.09</v>
+        <v>11591176.06</v>
       </c>
       <c r="I26" s="1">
-        <v>795569.46</v>
+        <v>-1044749.26</v>
       </c>
       <c r="J26" s="1">
-        <v>13.39575915911</v>
+        <v>-9.0133154271146</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>6734534.55</v>
+        <v>10546426.8</v>
       </c>
       <c r="N26" s="1">
-        <v>6734534.55</v>
+        <v>10546426.8</v>
       </c>
       <c r="O26" s="1">
-        <v>0.26</v>
+        <v>0.46</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>67273.0</v>
+        <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>983.2</v>
+        <v>9.946</v>
       </c>
       <c r="E27" s="1">
-        <v>776.5073137812</v>
+        <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
-        <v>83</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>6997583.45</v>
+        <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>1855098.55</v>
+        <v>4868886.59</v>
       </c>
       <c r="J27" s="1">
-        <v>26.510559870494</v>
+        <v>168.63446345774</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>8852682.0</v>
+        <v>7756129.5</v>
       </c>
       <c r="N27" s="1">
-        <v>8852682.0</v>
+        <v>7756129.5</v>
       </c>
       <c r="O27" s="1">
         <v>0.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" t="s">
         <v>84</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>116135.0</v>
+        <v>29768.0</v>
       </c>
       <c r="D28" s="1">
-        <v>32.14</v>
+        <v>98.58</v>
       </c>
       <c r="E28" s="1">
-        <v>53.666604555</v>
+        <v>94.3156963854</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>6232571.12</v>
+        <v>2807589.65</v>
       </c>
       <c r="I28" s="1">
-        <v>-2499992.22</v>
+        <v>126939.79</v>
       </c>
       <c r="J28" s="1">
-        <v>-40.111731929984</v>
+        <v>4.5213085181447</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3732578.9</v>
+        <v>2934529.44</v>
       </c>
       <c r="N28" s="1">
-        <v>3732578.9</v>
+        <v>2934529.44</v>
       </c>
       <c r="O28" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" t="s">
         <v>86</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>51295.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>793.2</v>
+      </c>
+      <c r="E29" s="1">
+        <v>776.5073137733</v>
+      </c>
+      <c r="F29" t="s">
         <v>87</v>
       </c>
-      <c r="C29" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G29">
-        <v>0.88</v>
+        <v>7.47</v>
       </c>
       <c r="H29" s="1">
-        <v>2409679.74</v>
+        <v>5335588.47</v>
       </c>
       <c r="I29" s="1">
-        <v>426305.15</v>
+        <v>110246.43</v>
       </c>
       <c r="J29" s="1">
-        <v>17.691361342483</v>
+        <v>2.0662468745458</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2835984.89</v>
+        <v>5445834.9</v>
       </c>
       <c r="N29" s="1">
-        <v>2835984.89</v>
+        <v>5445834.9</v>
       </c>
       <c r="O29" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" t="s">
         <v>89</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>79644.0</v>
+        <v>116135.0</v>
       </c>
       <c r="D30" s="1">
-        <v>48.1</v>
+        <v>25.75</v>
       </c>
       <c r="E30" s="1">
-        <v>41.9887381347</v>
+        <v>53.666604555</v>
       </c>
       <c r="F30" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3507032.29</v>
+        <v>6232571.12</v>
       </c>
       <c r="I30" s="1">
-        <v>855159.01</v>
+        <v>-3242094.87</v>
       </c>
       <c r="J30" s="1">
-        <v>24.384121367756</v>
+        <v>-52.018578008621</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4362191.3</v>
+        <v>2990476.25</v>
       </c>
       <c r="N30" s="1">
-        <v>4362191.3</v>
+        <v>2990476.25</v>
       </c>
       <c r="O30" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" t="s">
         <v>91</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>1250596.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>2.031</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1.6826000003</v>
+      </c>
+      <c r="F31" t="s">
         <v>92</v>
       </c>
-      <c r="C31" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H31" s="1">
-        <v>6000951.88</v>
+        <v>2409679.74</v>
       </c>
       <c r="I31" s="1">
-        <v>12032952.47</v>
+        <v>517047.78</v>
       </c>
       <c r="J31" s="1">
-        <v>200.51739641678</v>
+        <v>21.457116122826</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>18033904.35</v>
+        <v>2926727.52</v>
       </c>
       <c r="N31" s="1">
-        <v>18033904.35</v>
+        <v>2926727.52</v>
       </c>
       <c r="O31" s="1">
-        <v>0.7</v>
+        <v>0.13</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1">
-        <v>264579.0</v>
+        <v>93431.0</v>
       </c>
       <c r="D32" s="1">
-        <v>86.24</v>
+        <v>41.96</v>
       </c>
       <c r="E32" s="1">
-        <v>47.8803840441</v>
+        <v>42.5434530295</v>
       </c>
       <c r="F32" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="G32">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H32" s="1">
-        <v>12668144.13</v>
+        <v>4235732.31</v>
       </c>
       <c r="I32" s="1">
-        <v>10149148.83</v>
+        <v>281597.6</v>
       </c>
       <c r="J32" s="1">
-        <v>80.115514363034</v>
+        <v>6.6481443913532</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>22817292.96</v>
+        <v>4517329.91</v>
       </c>
       <c r="N32" s="1">
-        <v>22817292.96</v>
+        <v>4517329.91</v>
       </c>
       <c r="O32" s="1">
-        <v>0.89</v>
+        <v>0.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1">
-        <v>32613.0</v>
+        <v>327707.0</v>
       </c>
       <c r="D33" s="1">
-        <v>157.25</v>
+        <v>30.33</v>
       </c>
       <c r="E33" s="1">
-        <v>169.9207733113</v>
+        <v>11.530114523</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>5943091.19</v>
+        <v>3778499.24</v>
       </c>
       <c r="I33" s="1">
-        <v>-295390.9</v>
+        <v>6160854.07</v>
       </c>
       <c r="J33" s="1">
-        <v>-4.9703242059794</v>
+        <v>163.0502926871</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>5647700.29</v>
+        <v>9939353.31</v>
       </c>
       <c r="N33" s="1">
-        <v>5647700.29</v>
+        <v>9939353.31</v>
       </c>
       <c r="O33" s="1">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" t="s">
         <v>98</v>
       </c>
       <c r="C34" s="1">
-        <v>724716.0</v>
+        <v>264579.0</v>
       </c>
       <c r="D34" s="1">
-        <v>2.564</v>
+        <v>68.08</v>
       </c>
       <c r="E34" s="1">
-        <v>2.3150700688</v>
+        <v>47.8803840441</v>
       </c>
       <c r="F34" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1912315.92</v>
+        <v>12668144.13</v>
       </c>
       <c r="I34" s="1">
-        <v>203570.92</v>
+        <v>5344394.19</v>
       </c>
       <c r="J34" s="1">
-        <v>10.645255727411</v>
+        <v>42.187664863583</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2115886.84</v>
+        <v>18012538.32</v>
       </c>
       <c r="N34" s="1">
-        <v>2115886.84</v>
+        <v>18012538.32</v>
       </c>
       <c r="O34" s="1">
-        <v>0.08</v>
+        <v>0.78</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="1">
-        <v>159508.0</v>
+        <v>32613.0</v>
       </c>
       <c r="D35" s="1">
-        <v>43.03</v>
+        <v>130.4</v>
       </c>
       <c r="E35" s="1">
-        <v>35.5831152043</v>
+        <v>169.9207733113</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H35" s="1">
-        <v>5675791.54</v>
+        <v>5943091.19</v>
       </c>
       <c r="I35" s="1">
-        <v>1187837.7</v>
+        <v>-1274116.94</v>
       </c>
       <c r="J35" s="1">
-        <v>20.928141768928</v>
+        <v>-21.438623424521</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>6863629.24</v>
+        <v>4668974.25</v>
       </c>
       <c r="N35" s="1">
-        <v>6863629.24</v>
+        <v>4668974.25</v>
       </c>
       <c r="O35" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" t="s">
         <v>102</v>
       </c>
       <c r="C36" s="1">
-        <v>344604.0</v>
+        <v>724716.0</v>
       </c>
       <c r="D36" s="1">
-        <v>72.64</v>
+        <v>2.192</v>
       </c>
       <c r="E36" s="1">
-        <v>50.9596719423</v>
+        <v>2.3150700688</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H36" s="1">
-        <v>17560906.79</v>
+        <v>1912315.92</v>
       </c>
       <c r="I36" s="1">
-        <v>7471127.77</v>
+        <v>-81841.22</v>
       </c>
       <c r="J36" s="1">
-        <v>42.544088749759</v>
+        <v>-4.2796914016174</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>25032034.56</v>
+        <v>1830474.7</v>
       </c>
       <c r="N36" s="1">
-        <v>25032034.56</v>
+        <v>1830474.7</v>
       </c>
       <c r="O36" s="1">
-        <v>0.97</v>
+        <v>0.08</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="1">
-        <v>31682.0</v>
+        <v>219678.0</v>
       </c>
       <c r="D37" s="1">
-        <v>232.4</v>
+        <v>39.9</v>
       </c>
       <c r="E37" s="1">
-        <v>271.6233665804</v>
+        <v>37.1563429656</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>8605571.5</v>
+        <v>8162431.11</v>
       </c>
       <c r="I37" s="1">
-        <v>-1242674.7</v>
+        <v>602721.09</v>
       </c>
       <c r="J37" s="1">
-        <v>-14.440350649576</v>
+        <v>7.3840879252456</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>7362896.8</v>
+        <v>8765152.2</v>
       </c>
       <c r="N37" s="1">
-        <v>7362896.8</v>
+        <v>8765152.2</v>
       </c>
       <c r="O37" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>1600843.0</v>
+        <v>275547.0</v>
       </c>
       <c r="D38" s="1">
-        <v>19.68</v>
+        <v>68.5</v>
       </c>
       <c r="E38" s="1">
-        <v>12.4476612572</v>
+        <v>50.9596719253</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>19926751.39</v>
+        <v>14041784.72</v>
       </c>
       <c r="I38" s="1">
-        <v>11577838.85</v>
+        <v>4833184.78</v>
       </c>
       <c r="J38" s="1">
-        <v>58.101988745693</v>
+        <v>34.420017657129</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>31504590.24</v>
+        <v>18874969.5</v>
       </c>
       <c r="N38" s="1">
-        <v>31504590.24</v>
+        <v>18874969.5</v>
       </c>
       <c r="O38" s="1">
-        <v>1.22</v>
+        <v>0.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>111798.0</v>
+        <v>31682.0</v>
       </c>
       <c r="D39" s="1">
-        <v>146.2</v>
+        <v>243.3</v>
       </c>
       <c r="E39" s="1">
-        <v>89.0729509472</v>
+        <v>271.6233665804</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>9958177.77</v>
+        <v>8605571.5</v>
       </c>
       <c r="I39" s="1">
-        <v>6386689.83</v>
+        <v>-897340.9</v>
       </c>
       <c r="J39" s="1">
-        <v>64.135125697801</v>
+        <v>-10.427441106032</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>16344867.6</v>
+        <v>7708230.6</v>
       </c>
       <c r="N39" s="1">
-        <v>16344867.6</v>
+        <v>7708230.6</v>
       </c>
       <c r="O39" s="1">
-        <v>0.64</v>
+        <v>0.34</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>5737658.0</v>
+        <v>1600843.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.194</v>
+        <v>18.48</v>
       </c>
       <c r="E40" s="1">
-        <v>6.6135008605</v>
+        <v>12.4476612572</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>37946006.12</v>
+        <v>19926751.39</v>
       </c>
       <c r="I40" s="1">
-        <v>20543679.53</v>
+        <v>9656827.25</v>
       </c>
       <c r="J40" s="1">
-        <v>54.139240543611</v>
+        <v>48.461623578273</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>58489685.65</v>
+        <v>29583578.64</v>
       </c>
       <c r="N40" s="1">
-        <v>58489685.65</v>
+        <v>29583578.64</v>
       </c>
       <c r="O40" s="1">
-        <v>2.27</v>
+        <v>1.29</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>2091337.0</v>
+        <v>111798.0</v>
       </c>
       <c r="D41" s="1">
-        <v>28.93</v>
+        <v>128.3</v>
       </c>
       <c r="E41" s="1">
-        <v>19.039512355</v>
+        <v>89.0729509472</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>39818036.65</v>
+        <v>9958177.77</v>
       </c>
       <c r="I41" s="1">
-        <v>20684342.76</v>
+        <v>4385505.63</v>
       </c>
       <c r="J41" s="1">
-        <v>51.947168922002</v>
+        <v>44.039238214965</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>60502379.41</v>
+        <v>14343683.4</v>
       </c>
       <c r="N41" s="1">
-        <v>60502379.41</v>
+        <v>14343683.4</v>
       </c>
       <c r="O41" s="1">
-        <v>2.35</v>
+        <v>0.62</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>73839.0</v>
+        <v>5737658.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.7</v>
+        <v>9.135</v>
       </c>
       <c r="E42" s="1">
-        <v>100.281207492</v>
+        <v>6.6135008605</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>7404664.08</v>
+        <v>37946006.12</v>
       </c>
       <c r="I42" s="1">
-        <v>30923.22</v>
+        <v>14467499.71</v>
       </c>
       <c r="J42" s="1">
-        <v>0.41761813454203</v>
+        <v>38.126541339418</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>7435587.3</v>
+        <v>52413505.83</v>
       </c>
       <c r="N42" s="1">
-        <v>7435587.3</v>
+        <v>52413505.83</v>
       </c>
       <c r="O42" s="1">
-        <v>0.29</v>
+        <v>2.28</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>61287.0</v>
+        <v>2091337.0</v>
       </c>
       <c r="D43" s="1">
-        <v>225.2</v>
+        <v>26.51</v>
       </c>
       <c r="E43" s="1">
-        <v>108.88707801</v>
+        <v>19.039512355</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>6673362.35</v>
+        <v>39818036.65</v>
       </c>
       <c r="I43" s="1">
-        <v>7128470.05</v>
+        <v>15623307.22</v>
       </c>
       <c r="J43" s="1">
-        <v>106.81976605092</v>
+        <v>39.236759354382</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>13801832.4</v>
+        <v>55441343.87</v>
       </c>
       <c r="N43" s="1">
-        <v>13801832.4</v>
+        <v>55441343.87</v>
       </c>
       <c r="O43" s="1">
-        <v>0.54</v>
+        <v>2.41</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>64301.0</v>
+        <v>498057.0</v>
       </c>
       <c r="D44" s="1">
-        <v>68.16</v>
+        <v>106.1</v>
       </c>
       <c r="E44" s="1">
-        <v>65.389426292</v>
+        <v>105.1142000012</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>10.81</v>
       </c>
       <c r="H44" s="1">
-        <v>4204605.5</v>
+        <v>4921769.59</v>
       </c>
       <c r="I44" s="1">
-        <v>178150.66</v>
+        <v>-31967.41</v>
       </c>
       <c r="J44" s="1">
-        <v>4.2370362689199</v>
+        <v>-0.64951049445612</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4382756.16</v>
+        <v>4889802.18</v>
       </c>
       <c r="N44" s="1">
-        <v>4382756.16</v>
+        <v>4889802.18</v>
       </c>
       <c r="O44" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B45" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>586272.0</v>
+        <v>99244.0</v>
       </c>
       <c r="D45" s="1">
-        <v>14.79</v>
+        <v>89.35</v>
       </c>
       <c r="E45" s="1">
-        <v>19.6546727458</v>
+        <v>99.4763368063</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>11522984.3</v>
+        <v>9872429.57</v>
       </c>
       <c r="I45" s="1">
-        <v>-2852021.42</v>
+        <v>-1004978.17</v>
       </c>
       <c r="J45" s="1">
-        <v>-24.750718613754</v>
+        <v>-10.179643854375</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>8670962.88</v>
+        <v>8867451.4</v>
       </c>
       <c r="N45" s="1">
-        <v>8670962.88</v>
+        <v>8867451.4</v>
       </c>
       <c r="O45" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>30568.0</v>
+        <v>72758.0</v>
       </c>
       <c r="D46" s="1">
-        <v>321.4</v>
+        <v>194.75</v>
       </c>
       <c r="E46" s="1">
-        <v>361.6388154279</v>
+        <v>125.2737671459</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>11054575.31</v>
+        <v>9114668.75</v>
       </c>
       <c r="I46" s="1">
-        <v>-1230020.11</v>
+        <v>5054951.75</v>
       </c>
       <c r="J46" s="1">
-        <v>-11.126796602374</v>
+        <v>55.459522322191</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>9824555.2</v>
+        <v>14169620.5</v>
       </c>
       <c r="N46" s="1">
-        <v>9824555.2</v>
+        <v>14169620.5</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>0.62</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>178147.0</v>
+        <v>64301.0</v>
       </c>
       <c r="D47" s="1">
-        <v>27.68</v>
+        <v>61.08</v>
       </c>
       <c r="E47" s="1">
-        <v>23.4549994106</v>
+        <v>65.389426292</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>4178437.78</v>
+        <v>4204605.5</v>
       </c>
       <c r="I47" s="1">
-        <v>752671.18</v>
+        <v>-277100.42</v>
       </c>
       <c r="J47" s="1">
-        <v>18.013219763679</v>
+        <v>-6.5904023576052</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4931108.96</v>
+        <v>3927505.08</v>
       </c>
       <c r="N47" s="1">
-        <v>4931108.96</v>
+        <v>3927505.08</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B48" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>75875.0</v>
+        <v>586272.0</v>
       </c>
       <c r="D48" s="1">
-        <v>39.45</v>
+        <v>13.94</v>
       </c>
       <c r="E48" s="1">
-        <v>44.5594846787</v>
+        <v>19.6546727458</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>3380950.9</v>
+        <v>11522984.3</v>
       </c>
       <c r="I48" s="1">
-        <v>-387682.15</v>
+        <v>-3350352.62</v>
       </c>
       <c r="J48" s="1">
-        <v>-11.466660163565</v>
+        <v>-29.075389957791</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2993268.75</v>
+        <v>8172631.68</v>
       </c>
       <c r="N48" s="1">
-        <v>2993268.75</v>
+        <v>8172631.68</v>
       </c>
       <c r="O48" s="1">
-        <v>0.12</v>
+        <v>0.36</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B49" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>248874.0</v>
+        <v>30568.0</v>
       </c>
       <c r="D49" s="1">
-        <v>50.9</v>
+        <v>273.8</v>
       </c>
       <c r="E49" s="1">
-        <v>36.8091886256</v>
+        <v>361.6388154279</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>9160850.01</v>
+        <v>11054575.31</v>
       </c>
       <c r="I49" s="1">
-        <v>3506836.59</v>
+        <v>-2685056.91</v>
       </c>
       <c r="J49" s="1">
-        <v>38.280689959686</v>
+        <v>-24.289100528096</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>12667686.6</v>
+        <v>8369518.4</v>
       </c>
       <c r="N49" s="1">
-        <v>12667686.6</v>
+        <v>8369518.4</v>
       </c>
       <c r="O49" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>752121.0</v>
+        <v>178147.0</v>
       </c>
       <c r="D50" s="1">
-        <v>18.22</v>
+        <v>26.26</v>
       </c>
       <c r="E50" s="1">
-        <v>15.2704559905</v>
+        <v>23.4549994106</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>11485230.63</v>
+        <v>4178437.78</v>
       </c>
       <c r="I50" s="1">
-        <v>2218413.99</v>
+        <v>499702.44</v>
       </c>
       <c r="J50" s="1">
-        <v>19.315363021143</v>
+        <v>11.959073374069</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>13703644.62</v>
+        <v>4678140.22</v>
       </c>
       <c r="N50" s="1">
-        <v>13703644.62</v>
+        <v>4678140.22</v>
       </c>
       <c r="O50" s="1">
-        <v>0.53</v>
+        <v>0.2</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>25992.0</v>
+        <v>196097.0</v>
       </c>
       <c r="D51" s="1">
-        <v>192.6</v>
+        <v>37.74</v>
       </c>
       <c r="E51" s="1">
-        <v>137.6485649431</v>
+        <v>41.6881530059</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3577761.5</v>
+        <v>8174921.74</v>
       </c>
       <c r="I51" s="1">
-        <v>1428297.7</v>
+        <v>-774220.96</v>
       </c>
       <c r="J51" s="1">
-        <v>39.92154591635</v>
+        <v>-9.4706834465672</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5006059.2</v>
+        <v>7400700.78</v>
       </c>
       <c r="N51" s="1">
-        <v>5006059.2</v>
+        <v>7400700.78</v>
       </c>
       <c r="O51" s="1">
-        <v>0.19</v>
+        <v>0.32</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B52" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>262171.0</v>
+        <v>147017.0</v>
       </c>
       <c r="D52" s="1">
-        <v>65.9</v>
+        <v>43.69</v>
       </c>
       <c r="E52" s="1">
-        <v>38.8187797659</v>
+        <v>36.8091886653</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>10177158.31</v>
+        <v>5411576.49</v>
       </c>
       <c r="I52" s="1">
-        <v>7099910.59</v>
+        <v>1011596.24</v>
       </c>
       <c r="J52" s="1">
-        <v>69.763192963439</v>
+        <v>18.69318934823</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>17277068.9</v>
+        <v>6423172.73</v>
       </c>
       <c r="N52" s="1">
-        <v>17277068.9</v>
+        <v>6423172.73</v>
       </c>
       <c r="O52" s="1">
-        <v>0.67</v>
+        <v>0.28</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B53" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>4724.0</v>
+        <v>752121.0</v>
       </c>
       <c r="D53" s="1">
-        <v>648.0</v>
+        <v>21.32</v>
       </c>
       <c r="E53" s="1">
-        <v>618.7056117697</v>
+        <v>15.2704559905</v>
       </c>
       <c r="F53" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3115906.0</v>
+        <v>11485230.63</v>
       </c>
       <c r="I53" s="1">
-        <v>255221.14</v>
+        <v>4549989.09</v>
       </c>
       <c r="J53" s="1">
-        <v>8.1909126912044</v>
+        <v>39.616001076332</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3371127.14</v>
+        <v>16035219.72</v>
       </c>
       <c r="N53" s="1">
-        <v>3371127.14</v>
+        <v>16035219.72</v>
       </c>
       <c r="O53" s="1">
-        <v>0.13</v>
+        <v>0.7</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B54" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>744819.0</v>
+        <v>25992.0</v>
       </c>
       <c r="D54" s="1">
-        <v>36.16</v>
+        <v>203.8</v>
       </c>
       <c r="E54" s="1">
-        <v>22.8080742167</v>
+        <v>137.6485649431</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>16987887.03</v>
+        <v>3577761.5</v>
       </c>
       <c r="I54" s="1">
-        <v>9944768.01</v>
+        <v>1719408.1</v>
       </c>
       <c r="J54" s="1">
-        <v>58.540346968625</v>
+        <v>48.058209022597</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>26932655.04</v>
+        <v>5297169.6</v>
       </c>
       <c r="N54" s="1">
-        <v>26932655.04</v>
+        <v>5297169.6</v>
       </c>
       <c r="O54" s="1">
-        <v>1.05</v>
+        <v>0.23</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>51832.0</v>
+        <v>262171.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.5</v>
+        <v>59.6</v>
       </c>
       <c r="E55" s="1">
-        <v>15.2465930313</v>
+        <v>38.8187797659</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>790261.41</v>
+        <v>10177158.31</v>
       </c>
       <c r="I55" s="1">
-        <v>116798.59</v>
+        <v>5448233.29</v>
       </c>
       <c r="J55" s="1">
-        <v>14.779741047965</v>
+        <v>53.533934759044</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>907060.0</v>
+        <v>15625391.6</v>
       </c>
       <c r="N55" s="1">
-        <v>907060.0</v>
+        <v>15625391.6</v>
       </c>
       <c r="O55" s="1">
-        <v>0.04</v>
+        <v>0.68</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B56" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>88934.0</v>
+        <v>4724.0</v>
       </c>
       <c r="D56" s="1">
-        <v>189.55</v>
+        <v>525.6</v>
       </c>
       <c r="E56" s="1">
-        <v>101.6050588077</v>
+        <v>618.7056117697</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H56" s="1">
-        <v>9036144.3</v>
+        <v>3115906.0</v>
       </c>
       <c r="I56" s="1">
-        <v>7821295.4</v>
+        <v>-389952.88</v>
       </c>
       <c r="J56" s="1">
-        <v>86.555671759248</v>
+        <v>-12.514911553815</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>16857439.7</v>
+        <v>2725953.12</v>
       </c>
       <c r="N56" s="1">
-        <v>16857439.7</v>
+        <v>2725953.12</v>
       </c>
       <c r="O56" s="1">
-        <v>0.66</v>
+        <v>0.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>74856.0</v>
+        <v>744819.0</v>
       </c>
       <c r="D57" s="1">
-        <v>83.18</v>
+        <v>33.35</v>
       </c>
       <c r="E57" s="1">
-        <v>81.693697232</v>
+        <v>22.8080742167</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>6115263.4</v>
+        <v>16987887.03</v>
       </c>
       <c r="I57" s="1">
-        <v>111258.68</v>
+        <v>7851826.62</v>
       </c>
       <c r="J57" s="1">
-        <v>1.8193603892843</v>
+        <v>46.220148545455</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>6226522.08</v>
+        <v>24839713.65</v>
       </c>
       <c r="N57" s="1">
-        <v>6226522.08</v>
+        <v>24839713.65</v>
       </c>
       <c r="O57" s="1">
-        <v>0.24</v>
+        <v>1.08</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B58" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>13502.0</v>
+        <v>93653.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2049.0</v>
+        <v>16.68</v>
       </c>
       <c r="E58" s="1">
-        <v>1848.9450133314</v>
+        <v>16.2590650593</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>24964455.57</v>
+        <v>1522710.22</v>
       </c>
       <c r="I58" s="1">
-        <v>2701142.43</v>
+        <v>39421.82</v>
       </c>
       <c r="J58" s="1">
-        <v>10.819953282883</v>
+        <v>2.5889246346557</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>27665598.0</v>
+        <v>1562132.04</v>
       </c>
       <c r="N58" s="1">
-        <v>27665598.0</v>
+        <v>1562132.04</v>
       </c>
       <c r="O58" s="1">
-        <v>1.08</v>
+        <v>0.07</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B59" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>90421.0</v>
+        <v>88934.0</v>
       </c>
       <c r="D59" s="1">
-        <v>48.74</v>
+        <v>171.3</v>
       </c>
       <c r="E59" s="1">
-        <v>51.4520458743</v>
+        <v>101.6050588077</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>4652345.44</v>
+        <v>9036144.3</v>
       </c>
       <c r="I59" s="1">
-        <v>-245225.9</v>
+        <v>6198249.9</v>
       </c>
       <c r="J59" s="1">
-        <v>-5.2710165907199</v>
+        <v>68.593967672694</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>4407119.54</v>
+        <v>15234394.2</v>
       </c>
       <c r="N59" s="1">
-        <v>4407119.54</v>
+        <v>15234394.2</v>
       </c>
       <c r="O59" s="1">
-        <v>0.17</v>
+        <v>0.66</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B60" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>554812.0</v>
+        <v>74856.0</v>
       </c>
       <c r="D60" s="1">
-        <v>20.05</v>
+        <v>66.16</v>
       </c>
       <c r="E60" s="1">
-        <v>7.8276802773</v>
+        <v>81.693697232</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>4342890.95</v>
+        <v>6115263.4</v>
       </c>
       <c r="I60" s="1">
-        <v>6781089.65</v>
+        <v>-1162790.44</v>
       </c>
       <c r="J60" s="1">
-        <v>156.14229618176</v>
+        <v>-19.01456019049</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>11123980.6</v>
+        <v>4952472.96</v>
       </c>
       <c r="N60" s="1">
-        <v>11123980.6</v>
+        <v>4952472.96</v>
       </c>
       <c r="O60" s="1">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B61" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C61" s="1">
-        <v>486205.0</v>
+        <v>13502.0</v>
       </c>
       <c r="D61" s="1">
-        <v>56.82</v>
+        <v>1656.0</v>
       </c>
       <c r="E61" s="1">
-        <v>26.8192698142</v>
+        <v>1848.9450133314</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>13039663.08</v>
+        <v>24964455.57</v>
       </c>
       <c r="I61" s="1">
-        <v>14586505.02</v>
+        <v>-2605143.57</v>
       </c>
       <c r="J61" s="1">
-        <v>111.86259131474</v>
+        <v>-10.435411109588</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>27626168.1</v>
+        <v>22359312.0</v>
       </c>
       <c r="N61" s="1">
-        <v>27626168.1</v>
+        <v>22359312.0</v>
       </c>
       <c r="O61" s="1">
-        <v>1.07</v>
+        <v>0.97</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B62" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C62" s="1">
-        <v>358453.0</v>
+        <v>90421.0</v>
       </c>
       <c r="D62" s="1">
-        <v>45.825</v>
+        <v>41.26</v>
       </c>
       <c r="E62" s="1">
-        <v>22.8351660608</v>
+        <v>51.4520458743</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>8185333.78</v>
+        <v>4652345.44</v>
       </c>
       <c r="I62" s="1">
-        <v>8240774.95</v>
+        <v>-921574.98</v>
       </c>
       <c r="J62" s="1">
-        <v>100.67732326488</v>
+        <v>-19.808825287918</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>16426108.73</v>
+        <v>3730770.46</v>
       </c>
       <c r="N62" s="1">
-        <v>16426108.73</v>
+        <v>3730770.46</v>
       </c>
       <c r="O62" s="1">
-        <v>0.64</v>
+        <v>0.16</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B63" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C63" s="1">
-        <v>639097.0</v>
+        <v>554812.0</v>
       </c>
       <c r="D63" s="1">
-        <v>24.63</v>
+        <v>19.175</v>
       </c>
       <c r="E63" s="1">
-        <v>13.8495131881</v>
+        <v>7.8276802773</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>8851182.33</v>
+        <v>4342890.95</v>
       </c>
       <c r="I63" s="1">
-        <v>6889776.78</v>
+        <v>6295629.15</v>
       </c>
       <c r="J63" s="1">
-        <v>77.840185899775</v>
+        <v>144.96401642321</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>15740959.11</v>
+        <v>10638520.1</v>
       </c>
       <c r="N63" s="1">
-        <v>15740959.11</v>
+        <v>10638520.1</v>
       </c>
       <c r="O63" s="1">
-        <v>0.61</v>
+        <v>0.46</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B64" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>8692992.0</v>
+        <v>533240.0</v>
       </c>
       <c r="D64" s="1">
-        <v>5.835</v>
+        <v>50.56</v>
       </c>
       <c r="E64" s="1">
-        <v>3.222202175</v>
+        <v>29.0583480609</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>28010577.73</v>
+        <v>15495073.52</v>
       </c>
       <c r="I64" s="1">
-        <v>22713030.59</v>
+        <v>11465540.88</v>
       </c>
       <c r="J64" s="1">
-        <v>81.08733353855</v>
+        <v>73.994749784188</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>50723608.32</v>
+        <v>26960614.4</v>
       </c>
       <c r="N64" s="1">
-        <v>50723608.32</v>
+        <v>26960614.4</v>
       </c>
       <c r="O64" s="1">
-        <v>1.97</v>
+        <v>1.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B65" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>408620.0</v>
+        <v>358453.0</v>
       </c>
       <c r="D65" s="1">
-        <v>19.15</v>
+        <v>37.645</v>
       </c>
       <c r="E65" s="1">
-        <v>10.7080922618</v>
+        <v>22.8351660608</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4375540.66</v>
+        <v>8185333.78</v>
       </c>
       <c r="I65" s="1">
-        <v>3449532.34</v>
+        <v>5308629.41</v>
       </c>
       <c r="J65" s="1">
-        <v>78.836710890032</v>
+        <v>64.855381010498</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>7825073.0</v>
+        <v>13493963.19</v>
       </c>
       <c r="N65" s="1">
-        <v>7825073.0</v>
+        <v>13493963.19</v>
       </c>
       <c r="O65" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B66" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C66" s="1">
-        <v>121871.0</v>
+        <v>639097.0</v>
       </c>
       <c r="D66" s="1">
-        <v>114.8</v>
+        <v>21.93</v>
       </c>
       <c r="E66" s="1">
-        <v>69.960512345</v>
+        <v>13.8495131881</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>8526157.6</v>
+        <v>8851182.33</v>
       </c>
       <c r="I66" s="1">
-        <v>5464633.2</v>
+        <v>5164214.88</v>
       </c>
       <c r="J66" s="1">
-        <v>64.092566151956</v>
+        <v>58.3449158255</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>13990790.8</v>
+        <v>14015397.21</v>
       </c>
       <c r="N66" s="1">
-        <v>13990790.8</v>
+        <v>14015397.21</v>
       </c>
       <c r="O66" s="1">
-        <v>0.54</v>
+        <v>0.61</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B67" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C67" s="1">
-        <v>36291.0</v>
+        <v>8692992.0</v>
       </c>
       <c r="D67" s="1">
-        <v>58.0</v>
+        <v>4.966</v>
       </c>
       <c r="E67" s="1">
-        <v>65.6</v>
+        <v>3.222202175</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2380689.6</v>
+        <v>28010577.73</v>
       </c>
       <c r="I67" s="1">
-        <v>-275811.6</v>
+        <v>15158820.54</v>
       </c>
       <c r="J67" s="1">
-        <v>-11.585365853659</v>
+        <v>54.118200224641</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>2104878.0</v>
+        <v>43169398.27</v>
       </c>
       <c r="N67" s="1">
-        <v>2104878.0</v>
+        <v>43169398.27</v>
       </c>
       <c r="O67" s="1">
-        <v>0.08</v>
+        <v>1.88</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B68" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>271383.0</v>
+        <v>408620.0</v>
       </c>
       <c r="D68" s="1">
-        <v>64.02</v>
+        <v>19.155</v>
       </c>
       <c r="E68" s="1">
-        <v>54.9469773346</v>
+        <v>10.7080922618</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>14911675.55</v>
+        <v>4375540.66</v>
       </c>
       <c r="I68" s="1">
-        <v>2462264.11</v>
+        <v>3451575.44</v>
       </c>
       <c r="J68" s="1">
-        <v>16.512323526245</v>
+        <v>78.883404548228</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>17373939.66</v>
+        <v>7827116.1</v>
       </c>
       <c r="N68" s="1">
-        <v>17373939.66</v>
+        <v>7827116.1</v>
       </c>
       <c r="O68" s="1">
-        <v>0.68</v>
+        <v>0.34</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B69" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C69" s="1">
-        <v>65261.0</v>
+        <v>121871.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.3</v>
+        <v>103.45</v>
       </c>
       <c r="E69" s="1">
-        <v>65.0786757788</v>
+        <v>69.960512345</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>4247099.46</v>
+        <v>8526157.6</v>
       </c>
       <c r="I69" s="1">
-        <v>2298578.84</v>
+        <v>4081397.35</v>
       </c>
       <c r="J69" s="1">
-        <v>54.121144598766</v>
+        <v>47.869128644772</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>6545678.3</v>
+        <v>12607554.95</v>
       </c>
       <c r="N69" s="1">
-        <v>6545678.3</v>
+        <v>12607554.95</v>
       </c>
       <c r="O69" s="1">
-        <v>0.25</v>
+        <v>0.55</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B70" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>410107.0</v>
+        <v>36291.0</v>
       </c>
       <c r="D70" s="1">
-        <v>41.77</v>
+        <v>43.48</v>
       </c>
       <c r="E70" s="1">
-        <v>28.872650796</v>
+        <v>65.6</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>11840876.2</v>
+        <v>2380689.6</v>
       </c>
       <c r="I70" s="1">
-        <v>5289293.19</v>
+        <v>-802756.92</v>
       </c>
       <c r="J70" s="1">
-        <v>44.669778660468</v>
+        <v>-33.719512195122</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>17130169.39</v>
+        <v>1577932.68</v>
       </c>
       <c r="N70" s="1">
-        <v>17130169.39</v>
+        <v>1577932.68</v>
       </c>
       <c r="O70" s="1">
-        <v>0.67</v>
+        <v>0.07</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B71" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C71" s="1">
-        <v>4020788.0</v>
+        <v>271383.0</v>
       </c>
       <c r="D71" s="1">
-        <v>4.801</v>
+        <v>54.56</v>
       </c>
       <c r="E71" s="1">
-        <v>3.2430549062</v>
+        <v>54.9469773346</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>13039636.25</v>
+        <v>14911675.55</v>
       </c>
       <c r="I71" s="1">
-        <v>6264166.94</v>
+        <v>-105019.07</v>
       </c>
       <c r="J71" s="1">
-        <v>48.03943008763</v>
+        <v>-0.70427410821717</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19303803.19</v>
+        <v>14806656.48</v>
       </c>
       <c r="N71" s="1">
-        <v>19303803.19</v>
+        <v>14806656.48</v>
       </c>
       <c r="O71" s="1">
-        <v>0.75</v>
+        <v>0.64</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B72" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>233255.0</v>
+        <v>65261.0</v>
       </c>
       <c r="D72" s="1">
-        <v>178.24</v>
+        <v>86.65</v>
       </c>
       <c r="E72" s="1">
-        <v>53.7325414246</v>
+        <v>65.0786757788</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>12533383.95</v>
+        <v>4247099.46</v>
       </c>
       <c r="I72" s="1">
-        <v>29041987.25</v>
+        <v>1407766.19</v>
       </c>
       <c r="J72" s="1">
-        <v>231.71704757357</v>
+        <v>33.146532198236</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>41575371.2</v>
+        <v>5654865.65</v>
       </c>
       <c r="N72" s="1">
-        <v>41575371.2</v>
+        <v>5654865.65</v>
       </c>
       <c r="O72" s="1">
-        <v>1.62</v>
+        <v>0.25</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B73" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>66588.0</v>
+        <v>410107.0</v>
       </c>
       <c r="D73" s="1">
-        <v>70.8</v>
+        <v>40.85</v>
       </c>
       <c r="E73" s="1">
-        <v>110.9074526942</v>
+        <v>28.872650796</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>7385105.46</v>
+        <v>11840876.2</v>
       </c>
       <c r="I73" s="1">
-        <v>-2670675.06</v>
+        <v>4911994.75</v>
       </c>
       <c r="J73" s="1">
-        <v>-36.162991503171</v>
+        <v>41.483372235578</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>4714430.4</v>
+        <v>16752870.95</v>
       </c>
       <c r="N73" s="1">
-        <v>4714430.4</v>
+        <v>16752870.95</v>
       </c>
       <c r="O73" s="1">
-        <v>0.18</v>
+        <v>0.73</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B74" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>131273.0</v>
+        <v>4020788.0</v>
       </c>
       <c r="D74" s="1">
-        <v>56.8</v>
+        <v>4.685</v>
       </c>
       <c r="E74" s="1">
-        <v>50.6091509297</v>
+        <v>3.2430549062</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>6643615.07</v>
+        <v>13039636.25</v>
       </c>
       <c r="I74" s="1">
-        <v>812691.33</v>
+        <v>5797755.53</v>
       </c>
       <c r="J74" s="1">
-        <v>12.232667327007</v>
+        <v>44.462555694374</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>7456306.4</v>
+        <v>18837391.78</v>
       </c>
       <c r="N74" s="1">
-        <v>7456306.4</v>
+        <v>18837391.78</v>
       </c>
       <c r="O74" s="1">
-        <v>0.29</v>
+        <v>0.82</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B75" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>37233.0</v>
+        <v>291516.0</v>
       </c>
       <c r="D75" s="1">
-        <v>70.84</v>
+        <v>22.83</v>
       </c>
       <c r="E75" s="1">
-        <v>90.0816265141</v>
+        <v>24.8608672251</v>
       </c>
       <c r="F75" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>3610063.85</v>
+        <v>7247340.57</v>
       </c>
       <c r="I75" s="1">
-        <v>-705393.71</v>
+        <v>-592030.29</v>
       </c>
       <c r="J75" s="1">
-        <v>-19.539646369413</v>
+        <v>-8.1689315450509</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>2904670.14</v>
+        <v>6655310.28</v>
       </c>
       <c r="N75" s="1">
-        <v>2904670.14</v>
+        <v>6655310.28</v>
       </c>
       <c r="O75" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B76" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C76" s="1">
-        <v>105783.0</v>
+        <v>233255.0</v>
       </c>
       <c r="D76" s="1">
-        <v>397.4</v>
+        <v>167.24</v>
       </c>
       <c r="E76" s="1">
-        <v>189.6456431563</v>
+        <v>53.7325414246</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>20061285.07</v>
+        <v>12533383.95</v>
       </c>
       <c r="I76" s="1">
-        <v>21976879.13</v>
+        <v>26476182.25</v>
       </c>
       <c r="J76" s="1">
-        <v>109.54871063003</v>
+        <v>211.24528184585</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>42038164.2</v>
+        <v>39009566.2</v>
       </c>
       <c r="N76" s="1">
-        <v>42038164.2</v>
+        <v>39009566.2</v>
       </c>
       <c r="O76" s="1">
-        <v>1.63</v>
+        <v>1.7</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B77" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>101559.0</v>
+        <v>66588.0</v>
       </c>
       <c r="D77" s="1">
-        <v>20.54</v>
+        <v>55.35</v>
       </c>
       <c r="E77" s="1">
-        <v>23.1342943511</v>
+        <v>110.9074526942</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2349495.8</v>
+        <v>7385105.46</v>
       </c>
       <c r="I77" s="1">
-        <v>-263473.94</v>
+        <v>-3699459.66</v>
       </c>
       <c r="J77" s="1">
-        <v>-11.21406303429</v>
+        <v>-50.093525137013</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2086021.86</v>
+        <v>3685645.8</v>
       </c>
       <c r="N77" s="1">
-        <v>2086021.86</v>
+        <v>3685645.8</v>
       </c>
       <c r="O77" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B78" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>75726.0</v>
+        <v>131273.0</v>
       </c>
       <c r="D78" s="1">
-        <v>544.1</v>
+        <v>60.6</v>
       </c>
       <c r="E78" s="1">
-        <v>179.8035250773</v>
+        <v>50.6091509297</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>13615801.74</v>
+        <v>6643615.07</v>
       </c>
       <c r="I78" s="1">
-        <v>27586714.86</v>
+        <v>1311528.73</v>
       </c>
       <c r="J78" s="1">
-        <v>202.60808277603</v>
+        <v>19.741190845363</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>41202516.6</v>
+        <v>7955143.8</v>
       </c>
       <c r="N78" s="1">
-        <v>41202516.6</v>
+        <v>7955143.8</v>
       </c>
       <c r="O78" s="1">
-        <v>1.6</v>
+        <v>0.35</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B79" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>218798.0</v>
+        <v>37233.0</v>
       </c>
       <c r="D79" s="1">
-        <v>13.436</v>
+        <v>69.9</v>
       </c>
       <c r="E79" s="1">
-        <v>14.1799373395</v>
+        <v>90.0816265141</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H79" s="1">
-        <v>3102541.93</v>
+        <v>3610063.85</v>
       </c>
       <c r="I79" s="1">
-        <v>-162772.0</v>
+        <v>-752747.39</v>
       </c>
       <c r="J79" s="1">
-        <v>-5.2464077415386</v>
+        <v>-20.851359457257</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2939769.93</v>
+        <v>2857316.46</v>
       </c>
       <c r="N79" s="1">
-        <v>2939769.93</v>
+        <v>2857316.46</v>
       </c>
       <c r="O79" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B80" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>761278.0</v>
+        <v>105783.0</v>
       </c>
       <c r="D80" s="1">
-        <v>3.965</v>
+        <v>347.7</v>
       </c>
       <c r="E80" s="1">
-        <v>3.2452314135</v>
+        <v>189.6456431563</v>
       </c>
       <c r="F80" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2826015.83</v>
+        <v>20061285.07</v>
       </c>
       <c r="I80" s="1">
-        <v>611091.06</v>
+        <v>16719464.03</v>
       </c>
       <c r="J80" s="1">
-        <v>21.623766346702</v>
+        <v>83.34193932074</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3437106.89</v>
+        <v>36780749.1</v>
       </c>
       <c r="N80" s="1">
-        <v>3437106.89</v>
+        <v>36780749.1</v>
       </c>
       <c r="O80" s="1">
-        <v>0.13</v>
+        <v>1.6</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B81" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>158974.0</v>
+        <v>53034.0</v>
       </c>
       <c r="D81" s="1">
-        <v>59.0</v>
+        <v>24.62</v>
       </c>
       <c r="E81" s="1">
-        <v>39.1090210978</v>
+        <v>23.1342944149</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>6217317.52</v>
+        <v>1226904.17</v>
       </c>
       <c r="I81" s="1">
-        <v>3162148.48</v>
+        <v>78792.91</v>
       </c>
       <c r="J81" s="1">
-        <v>50.860334377775</v>
+        <v>6.4220916292101</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>9379466.0</v>
+        <v>1305697.08</v>
       </c>
       <c r="N81" s="1">
-        <v>9379466.0</v>
+        <v>1305697.08</v>
       </c>
       <c r="O81" s="1">
-        <v>0.36</v>
+        <v>0.06</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B82" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>553375.0</v>
+        <v>74286.0</v>
       </c>
       <c r="D82" s="1">
-        <v>17.705</v>
+        <v>457.95</v>
       </c>
       <c r="E82" s="1">
-        <v>14.5416794037</v>
+        <v>179.8035250249</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>8047001.84</v>
+        <v>13356884.66</v>
       </c>
       <c r="I82" s="1">
-        <v>1750502.54</v>
+        <v>20662389.04</v>
       </c>
       <c r="J82" s="1">
-        <v>21.753475080602</v>
+        <v>154.6946729418</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>9797504.38</v>
+        <v>34019273.7</v>
       </c>
       <c r="N82" s="1">
-        <v>9797504.38</v>
+        <v>34019273.7</v>
       </c>
       <c r="O82" s="1">
-        <v>0.38</v>
+        <v>1.48</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B83" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>348686.0</v>
+        <v>108892.0</v>
       </c>
       <c r="D83" s="1">
-        <v>34.4</v>
+        <v>12.878</v>
       </c>
       <c r="E83" s="1">
-        <v>31.4790175115</v>
+        <v>14.1799373691</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>10976292.7</v>
+        <v>1544081.74</v>
       </c>
       <c r="I83" s="1">
-        <v>1018505.7</v>
+        <v>-141770.56</v>
       </c>
       <c r="J83" s="1">
-        <v>9.279141216779</v>
+        <v>-9.1815450132841</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>11994798.4</v>
+        <v>1402311.18</v>
       </c>
       <c r="N83" s="1">
-        <v>11994798.4</v>
+        <v>1402311.18</v>
       </c>
       <c r="O83" s="1">
-        <v>0.47</v>
+        <v>0.06</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B84" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>94538.0</v>
+        <v>761278.0</v>
       </c>
       <c r="D84" s="1">
-        <v>58.44</v>
+        <v>3.306</v>
       </c>
       <c r="E84" s="1">
-        <v>51.5623778798</v>
+        <v>3.2452314135</v>
       </c>
       <c r="F84" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="G84">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H84" s="1">
-        <v>4874604.08</v>
+        <v>2826015.83</v>
       </c>
       <c r="I84" s="1">
-        <v>650196.64</v>
+        <v>74007.3</v>
       </c>
       <c r="J84" s="1">
-        <v>13.338450248046</v>
+        <v>2.6187857553508</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>5524800.72</v>
+        <v>2900023.13</v>
       </c>
       <c r="N84" s="1">
-        <v>5524800.72</v>
+        <v>2900023.13</v>
       </c>
       <c r="O84" s="1">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B85" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>43478.0</v>
+        <v>158974.0</v>
       </c>
       <c r="D85" s="1">
-        <v>555.6</v>
+        <v>50.86</v>
       </c>
       <c r="E85" s="1">
-        <v>206.5642347854</v>
+        <v>39.1090210978</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>8980999.8</v>
+        <v>6217317.52</v>
       </c>
       <c r="I85" s="1">
-        <v>15175377.0</v>
+        <v>1868100.12</v>
       </c>
       <c r="J85" s="1">
-        <v>168.97202246904</v>
+        <v>30.046722143282</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>24156376.8</v>
+        <v>8085417.64</v>
       </c>
       <c r="N85" s="1">
-        <v>24156376.8</v>
+        <v>8085417.64</v>
       </c>
       <c r="O85" s="1">
-        <v>0.94</v>
+        <v>0.35</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B86" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>45143.0</v>
+        <v>553375.0</v>
       </c>
       <c r="D86" s="1">
-        <v>135.2</v>
+        <v>14.035</v>
       </c>
       <c r="E86" s="1">
-        <v>121.5500356644</v>
+        <v>14.5416794037</v>
       </c>
       <c r="F86" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>6316436.84</v>
+        <v>8047001.84</v>
       </c>
       <c r="I86" s="1">
-        <v>633385.07</v>
+        <v>-280383.71</v>
       </c>
       <c r="J86" s="1">
-        <v>10.027569119174</v>
+        <v>-3.484325163271</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>6949821.91</v>
+        <v>7766618.13</v>
       </c>
       <c r="N86" s="1">
-        <v>6949821.91</v>
+        <v>7766618.13</v>
       </c>
       <c r="O86" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B87" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>72209.0</v>
+        <v>348686.0</v>
       </c>
       <c r="D87" s="1">
-        <v>69.3</v>
+        <v>28.45</v>
       </c>
       <c r="E87" s="1">
-        <v>58.0043766013</v>
+        <v>31.4790175115</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>4188438.03</v>
+        <v>10976292.7</v>
       </c>
       <c r="I87" s="1">
-        <v>815645.67</v>
+        <v>-1056176.0</v>
       </c>
       <c r="J87" s="1">
-        <v>19.473743294228</v>
+        <v>-9.6223381506581</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>5004083.7</v>
+        <v>9920116.7</v>
       </c>
       <c r="N87" s="1">
-        <v>5004083.7</v>
+        <v>9920116.7</v>
       </c>
       <c r="O87" s="1">
-        <v>0.19</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>2329711.0</v>
+        <v>94538.0</v>
       </c>
       <c r="D88" s="1">
-        <v>6.484</v>
+        <v>52.1</v>
       </c>
       <c r="E88" s="1">
-        <v>6.3360417537</v>
+        <v>51.5623778798</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>14761146.17</v>
+        <v>4874604.08</v>
       </c>
       <c r="I88" s="1">
-        <v>344699.95</v>
+        <v>50825.72</v>
       </c>
       <c r="J88" s="1">
-        <v>2.3351841789939</v>
+        <v>1.0426635510468</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>15105846.12</v>
+        <v>4925429.8</v>
       </c>
       <c r="N88" s="1">
-        <v>15105846.12</v>
+        <v>4925429.8</v>
       </c>
       <c r="O88" s="1">
-        <v>0.59</v>
+        <v>0.21</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>1077048.0</v>
+        <v>43478.0</v>
       </c>
       <c r="D89" s="1">
-        <v>16.45</v>
+        <v>520.8</v>
       </c>
       <c r="E89" s="1">
-        <v>10.0524633907</v>
+        <v>206.5642347854</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>10826985.59</v>
+        <v>8980999.8</v>
       </c>
       <c r="I89" s="1">
-        <v>6890454.01</v>
+        <v>13662342.6</v>
       </c>
       <c r="J89" s="1">
-        <v>63.641481303569</v>
+        <v>152.12496274635</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>17717439.6</v>
+        <v>22643342.4</v>
       </c>
       <c r="N89" s="1">
-        <v>17717439.6</v>
+        <v>22643342.4</v>
       </c>
       <c r="O89" s="1">
-        <v>0.69</v>
+        <v>0.98</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B90" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>155384.0</v>
+        <v>374458.0</v>
       </c>
       <c r="D90" s="1">
-        <v>130.5</v>
+        <v>12.6</v>
       </c>
       <c r="E90" s="1">
-        <v>83.8987566287</v>
+        <v>13.1870293865</v>
       </c>
       <c r="F90" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G90">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>12889264.77</v>
+        <v>4937988.65</v>
       </c>
       <c r="I90" s="1">
-        <v>9441677.36</v>
+        <v>-219817.85</v>
       </c>
       <c r="J90" s="1">
-        <v>73.25225704088</v>
+        <v>-4.4515665300284</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>22330942.13</v>
+        <v>4718170.8</v>
       </c>
       <c r="N90" s="1">
-        <v>22330942.13</v>
+        <v>4718170.8</v>
       </c>
       <c r="O90" s="1">
-        <v>0.87</v>
+        <v>0.21</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B91" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>29742.0</v>
+        <v>45143.0</v>
       </c>
       <c r="D91" s="1">
-        <v>1070.11</v>
+        <v>121.3</v>
       </c>
       <c r="E91" s="1">
-        <v>1068.557950037</v>
+        <v>121.5500356644</v>
       </c>
       <c r="F91" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="G91">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H91" s="1">
-        <v>31781050.55</v>
+        <v>6316436.84</v>
       </c>
       <c r="I91" s="1">
-        <v>46161.07</v>
+        <v>-6768.23</v>
       </c>
       <c r="J91" s="1">
-        <v>0.14524714948418</v>
+        <v>-0.10715265855488</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>31827211.62</v>
+        <v>6309668.61</v>
       </c>
       <c r="N91" s="1">
-        <v>31827211.62</v>
+        <v>6309668.61</v>
       </c>
       <c r="O91" s="1">
-        <v>1.24</v>
+        <v>0.27</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B92" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>979.0</v>
+        <v>108833.0</v>
       </c>
       <c r="D92" s="1">
-        <v>28689.83</v>
+        <v>65.7</v>
       </c>
       <c r="E92" s="1">
-        <v>18195.731991828</v>
+        <v>60.9445884061</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>17813621.62</v>
+        <v>6632782.39</v>
       </c>
       <c r="I92" s="1">
-        <v>10273721.95</v>
+        <v>517545.71</v>
       </c>
       <c r="J92" s="1">
-        <v>57.673403921779</v>
+        <v>7.8028447123531</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>28087343.57</v>
+        <v>7150328.1</v>
       </c>
       <c r="N92" s="1">
-        <v>28087343.57</v>
+        <v>7150328.1</v>
       </c>
       <c r="O92" s="1">
-        <v>1.09</v>
+        <v>0.31</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B93" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>227703.0</v>
+        <v>1615189.0</v>
       </c>
       <c r="D93" s="1">
-        <v>15.8</v>
+        <v>6.916</v>
       </c>
       <c r="E93" s="1">
-        <v>18.8510967357</v>
+        <v>6.3360417512</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>4292451.28</v>
+        <v>10233904.94</v>
       </c>
       <c r="I93" s="1">
-        <v>-694743.88</v>
+        <v>936742.18</v>
       </c>
       <c r="J93" s="1">
-        <v>-16.185247884747</v>
+        <v>9.1533210977823</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>3597707.4</v>
+        <v>11170647.12</v>
       </c>
       <c r="N93" s="1">
-        <v>3597707.4</v>
+        <v>11170647.12</v>
       </c>
       <c r="O93" s="1">
-        <v>0.14</v>
+        <v>0.49</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B94" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>1480703.0</v>
+        <v>1077048.0</v>
       </c>
       <c r="D94" s="1">
-        <v>18.19</v>
+        <v>15.325</v>
       </c>
       <c r="E94" s="1">
-        <v>11.4393713121</v>
+        <v>10.0524633907</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>16938311.42</v>
+        <v>10826985.59</v>
       </c>
       <c r="I94" s="1">
-        <v>9995676.15</v>
+        <v>5678775.01</v>
       </c>
       <c r="J94" s="1">
-        <v>59.012235057844</v>
+        <v>52.45019458828</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>26933987.57</v>
+        <v>16505760.6</v>
       </c>
       <c r="N94" s="1">
-        <v>26933987.57</v>
+        <v>16505760.6</v>
       </c>
       <c r="O94" s="1">
-        <v>1.05</v>
+        <v>0.72</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B95" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>109929.0</v>
+        <v>57473.0</v>
       </c>
       <c r="D95" s="1">
-        <v>67.7</v>
+        <v>115.6</v>
       </c>
       <c r="E95" s="1">
-        <v>55.1232077978</v>
+        <v>83.8987566335</v>
       </c>
       <c r="F95" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G95">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H95" s="1">
-        <v>6059639.11</v>
+        <v>4767445.26</v>
       </c>
       <c r="I95" s="1">
-        <v>1382554.19</v>
+        <v>2526707.23</v>
       </c>
       <c r="J95" s="1">
-        <v>22.815784321519</v>
+        <v>52.999187032092</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>7442193.3</v>
+        <v>7294152.49</v>
       </c>
       <c r="N95" s="1">
-        <v>7442193.3</v>
+        <v>7294152.49</v>
       </c>
       <c r="O95" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>547826.0</v>
+        <v>16131.0</v>
       </c>
       <c r="D96" s="1">
-        <v>43.51</v>
+        <v>1071.41</v>
       </c>
       <c r="E96" s="1">
-        <v>30.0058583747</v>
+        <v>1069.6167956109</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>16437989.37</v>
+        <v>17253988.53</v>
       </c>
       <c r="I96" s="1">
-        <v>7397919.89</v>
+        <v>28926.18</v>
       </c>
       <c r="J96" s="1">
-        <v>45.005016875735</v>
+        <v>0.16764923628937</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>23835909.26</v>
+        <v>17282914.71</v>
       </c>
       <c r="N96" s="1">
-        <v>23835909.26</v>
+        <v>17282914.71</v>
       </c>
       <c r="O96" s="1">
-        <v>0.93</v>
+        <v>0.75</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B97" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>269121.0</v>
+        <v>979.0</v>
       </c>
       <c r="D97" s="1">
-        <v>102.5</v>
+        <v>26275.74</v>
       </c>
       <c r="E97" s="1">
-        <v>29.2892572858</v>
+        <v>18195.731991828</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>7882354.21</v>
+        <v>17813621.62</v>
       </c>
       <c r="I97" s="1">
-        <v>19702548.29</v>
+        <v>7910327.84</v>
       </c>
       <c r="J97" s="1">
-        <v>249.95766195085</v>
+        <v>44.406061881986</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>27584902.5</v>
+        <v>25723949.46</v>
       </c>
       <c r="N97" s="1">
-        <v>27584902.5</v>
+        <v>25723949.46</v>
       </c>
       <c r="O97" s="1">
-        <v>1.07</v>
+        <v>1.12</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B98" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>188889.0</v>
+        <v>1480703.0</v>
       </c>
       <c r="D98" s="1">
-        <v>75.42</v>
+        <v>17.115</v>
       </c>
       <c r="E98" s="1">
-        <v>54.715396238</v>
+        <v>11.4393713121</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>10335136.48</v>
+        <v>16938311.42</v>
       </c>
       <c r="I98" s="1">
-        <v>3910871.9</v>
+        <v>8403920.43</v>
       </c>
       <c r="J98" s="1">
-        <v>37.840544317611</v>
+        <v>49.614865505879</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>14246008.38</v>
+        <v>25342231.85</v>
       </c>
       <c r="N98" s="1">
-        <v>14246008.38</v>
+        <v>25342231.85</v>
       </c>
       <c r="O98" s="1">
-        <v>0.55</v>
+        <v>1.1</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B99" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>50169.0</v>
+        <v>109929.0</v>
       </c>
       <c r="D99" s="1">
-        <v>56.93</v>
+        <v>68.9</v>
       </c>
       <c r="E99" s="1">
-        <v>70.3323169686</v>
+        <v>55.1232077978</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3528502.01</v>
+        <v>6059639.11</v>
       </c>
       <c r="I99" s="1">
-        <v>-672380.84</v>
+        <v>1514468.99</v>
       </c>
       <c r="J99" s="1">
-        <v>-19.055702337548</v>
+        <v>24.992725845682</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>2856121.17</v>
+        <v>7574108.1</v>
       </c>
       <c r="N99" s="1">
-        <v>2856121.17</v>
+        <v>7574108.1</v>
       </c>
       <c r="O99" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>174151.0</v>
+        <v>547826.0</v>
       </c>
       <c r="D100" s="1">
-        <v>340.0</v>
+        <v>40.02</v>
       </c>
       <c r="E100" s="1">
-        <v>164.549703246</v>
+        <v>30.0058583747</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>28656495.37</v>
+        <v>16437989.37</v>
       </c>
       <c r="I100" s="1">
-        <v>30554844.63</v>
+        <v>5486007.15</v>
       </c>
       <c r="J100" s="1">
-        <v>106.62449903762</v>
+        <v>33.373954846401</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>59211340.0</v>
+        <v>21923996.52</v>
       </c>
       <c r="N100" s="1">
-        <v>59211340.0</v>
+        <v>21923996.52</v>
       </c>
       <c r="O100" s="1">
-        <v>2.3</v>
+        <v>0.95</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>3816907.0</v>
+        <v>269121.0</v>
       </c>
       <c r="D101" s="1">
-        <v>3.571</v>
+        <v>93.9</v>
       </c>
       <c r="E101" s="1">
-        <v>2.3415455158</v>
+        <v>29.2892572858</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>8937461.47</v>
+        <v>7882354.21</v>
       </c>
       <c r="I101" s="1">
-        <v>4692713.43</v>
+        <v>17388107.69</v>
       </c>
       <c r="J101" s="1">
-        <v>52.506110887883</v>
+        <v>220.5953605579</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>13630174.9</v>
+        <v>25270461.9</v>
       </c>
       <c r="N101" s="1">
-        <v>13630174.9</v>
+        <v>25270461.9</v>
       </c>
       <c r="O101" s="1">
-        <v>0.53</v>
+        <v>1.1</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>575136.0</v>
+        <v>188889.0</v>
       </c>
       <c r="D102" s="1">
-        <v>82.2</v>
+        <v>70.52</v>
       </c>
       <c r="E102" s="1">
-        <v>92.7139452234</v>
+        <v>54.715396238</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>53323127.6</v>
+        <v>10335136.48</v>
       </c>
       <c r="I102" s="1">
-        <v>-6046948.4</v>
+        <v>2985315.8</v>
       </c>
       <c r="J102" s="1">
-        <v>-11.340198281993</v>
+        <v>28.885112507</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>47276179.2</v>
+        <v>13320452.28</v>
       </c>
       <c r="N102" s="1">
-        <v>47276179.2</v>
+        <v>13320452.28</v>
       </c>
       <c r="O102" s="1">
-        <v>1.84</v>
+        <v>0.58</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>418348.0</v>
+        <v>2157.0</v>
       </c>
       <c r="D103" s="1">
-        <v>170.96</v>
+        <v>620.0</v>
       </c>
       <c r="E103" s="1">
-        <v>76.3896794296</v>
+        <v>679.1062540566</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>31957469.61</v>
+        <v>1464832.19</v>
       </c>
       <c r="I103" s="1">
-        <v>39563304.47</v>
+        <v>-127492.19</v>
       </c>
       <c r="J103" s="1">
-        <v>123.79986573662</v>
+        <v>-8.7035355223864</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>71520774.08</v>
+        <v>1337340.0</v>
       </c>
       <c r="N103" s="1">
-        <v>71520774.08</v>
+        <v>1337340.0</v>
       </c>
       <c r="O103" s="1">
-        <v>2.78</v>
+        <v>0.06</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B104" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>10202.0</v>
+        <v>50169.0</v>
       </c>
       <c r="D104" s="1">
-        <v>293.6</v>
+        <v>51.74</v>
       </c>
       <c r="E104" s="1">
-        <v>290.484279553</v>
+        <v>70.3323169686</v>
       </c>
       <c r="F104" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G104">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>3159368.29</v>
+        <v>3528502.01</v>
       </c>
       <c r="I104" s="1">
-        <v>139246.54</v>
+        <v>-932757.95</v>
       </c>
       <c r="J104" s="1">
-        <v>4.4074171549022</v>
+        <v>-26.434955892231</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>3298614.83</v>
+        <v>2595744.06</v>
       </c>
       <c r="N104" s="1">
-        <v>3298614.83</v>
+        <v>2595744.06</v>
       </c>
       <c r="O104" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B105" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>243560.0</v>
+        <v>9734.0</v>
       </c>
       <c r="D105" s="1">
-        <v>276.7</v>
+        <v>300.9</v>
       </c>
       <c r="E105" s="1">
-        <v>75.691690179</v>
+        <v>335.8173001849</v>
       </c>
       <c r="F105" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G105">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H105" s="1">
-        <v>18435468.06</v>
+        <v>3619783.62</v>
       </c>
       <c r="I105" s="1">
-        <v>48957583.94</v>
+        <v>-404149.21</v>
       </c>
       <c r="J105" s="1">
-        <v>265.56192541824</v>
+        <v>-11.1650101892</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>67393052.0</v>
+        <v>3215634.41</v>
       </c>
       <c r="N105" s="1">
-        <v>67393052.0</v>
+        <v>3215634.41</v>
       </c>
       <c r="O105" s="1">
-        <v>2.62</v>
+        <v>0.14</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B106" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>238957.0</v>
+        <v>174151.0</v>
       </c>
       <c r="D106" s="1">
-        <v>166.45</v>
+        <v>281.6</v>
       </c>
       <c r="E106" s="1">
-        <v>69.3296750043</v>
+        <v>164.549703246</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>16566811.15</v>
+        <v>28656495.37</v>
       </c>
       <c r="I106" s="1">
-        <v>23207581.5</v>
+        <v>20384426.23</v>
       </c>
       <c r="J106" s="1">
-        <v>140.08478330484</v>
+        <v>71.133702732331</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>39774392.65</v>
+        <v>49040921.6</v>
       </c>
       <c r="N106" s="1">
-        <v>39774392.65</v>
+        <v>49040921.6</v>
       </c>
       <c r="O106" s="1">
-        <v>1.55</v>
+        <v>2.13</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B107" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>183783.0</v>
+        <v>3816907.0</v>
       </c>
       <c r="D107" s="1">
-        <v>42.14</v>
+        <v>3.42</v>
       </c>
       <c r="E107" s="1">
-        <v>52.9345592356</v>
+        <v>2.3415455158</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>9728472.1</v>
+        <v>8937461.47</v>
       </c>
       <c r="I107" s="1">
-        <v>-1983856.48</v>
+        <v>4116360.47</v>
       </c>
       <c r="J107" s="1">
-        <v>-20.392271875868</v>
+        <v>46.05737863953</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>7744615.62</v>
+        <v>13053821.94</v>
       </c>
       <c r="N107" s="1">
-        <v>7744615.62</v>
+        <v>13053821.94</v>
       </c>
       <c r="O107" s="1">
-        <v>0.3</v>
+        <v>0.57</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B108" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>305368.0</v>
+        <v>575136.0</v>
       </c>
       <c r="D108" s="1">
-        <v>247.4</v>
+        <v>77.79</v>
       </c>
       <c r="E108" s="1">
-        <v>93.9521602787</v>
+        <v>92.7139452234</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>28689983.28</v>
+        <v>53323127.6</v>
       </c>
       <c r="I108" s="1">
-        <v>46858059.92</v>
+        <v>-8583298.16</v>
       </c>
       <c r="J108" s="1">
-        <v>163.3255044546</v>
+        <v>-16.096764286572</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>75548043.2</v>
+        <v>44739829.44</v>
       </c>
       <c r="N108" s="1">
-        <v>75548043.2</v>
+        <v>44739829.44</v>
       </c>
       <c r="O108" s="1">
-        <v>2.94</v>
+        <v>1.95</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B109" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>357482.0</v>
+        <v>439200.0</v>
       </c>
       <c r="D109" s="1">
-        <v>19.72</v>
+        <v>153.82</v>
       </c>
       <c r="E109" s="1">
-        <v>22.3069429789</v>
+        <v>80.8136705373</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>7974330.59</v>
+        <v>35493364.1</v>
       </c>
       <c r="I109" s="1">
-        <v>-924785.55</v>
+        <v>32064379.9</v>
       </c>
       <c r="J109" s="1">
-        <v>-11.597030491308</v>
+        <v>90.339083693676</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>7049545.04</v>
+        <v>67557744.0</v>
       </c>
       <c r="N109" s="1">
-        <v>7049545.04</v>
+        <v>67557744.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.27</v>
+        <v>2.94</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B110" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>303852.0</v>
+        <v>10202.0</v>
       </c>
       <c r="D110" s="1">
-        <v>13.715</v>
+        <v>261.4</v>
       </c>
       <c r="E110" s="1">
-        <v>12.5240896555</v>
+        <v>290.484279553</v>
       </c>
       <c r="F110" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="G110">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="H110" s="1">
-        <v>4352991.98</v>
+        <v>3159368.29</v>
       </c>
       <c r="I110" s="1">
-        <v>392316.81</v>
+        <v>-231550.54</v>
       </c>
       <c r="J110" s="1">
-        <v>9.012578286441</v>
+        <v>-7.3290138643507</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>4745308.79</v>
+        <v>2927817.75</v>
       </c>
       <c r="N110" s="1">
-        <v>4745308.79</v>
+        <v>2927817.75</v>
       </c>
       <c r="O110" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B111" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>410821.0</v>
+        <v>224067.0</v>
       </c>
       <c r="D111" s="1">
-        <v>73.86</v>
+        <v>237.15</v>
       </c>
       <c r="E111" s="1">
-        <v>46.5145454346</v>
+        <v>75.6916901641</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>19109152.07</v>
+        <v>16960009.94</v>
       </c>
       <c r="I111" s="1">
-        <v>11234086.99</v>
+        <v>36177479.11</v>
       </c>
       <c r="J111" s="1">
-        <v>58.789039664595</v>
+        <v>213.31048294185</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>30343239.06</v>
+        <v>53137489.05</v>
       </c>
       <c r="N111" s="1">
-        <v>30343239.06</v>
+        <v>53137489.05</v>
       </c>
       <c r="O111" s="1">
-        <v>1.18</v>
+        <v>2.31</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B112" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>240705.0</v>
+        <v>238957.0</v>
       </c>
       <c r="D112" s="1">
-        <v>27.72</v>
+        <v>140.75</v>
       </c>
       <c r="E112" s="1">
-        <v>26.4103380486</v>
+        <v>69.3296750043</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>6357100.42</v>
+        <v>16566811.15</v>
       </c>
       <c r="I112" s="1">
-        <v>315242.18</v>
+        <v>17066386.6</v>
       </c>
       <c r="J112" s="1">
-        <v>4.9588988559662</v>
+        <v>103.01551967652</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>6672342.6</v>
+        <v>33633197.75</v>
       </c>
       <c r="N112" s="1">
-        <v>6672342.6</v>
+        <v>33633197.75</v>
       </c>
       <c r="O112" s="1">
-        <v>0.26</v>
+        <v>1.46</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B113" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C113" s="1">
-        <v>695349.0</v>
+        <v>305368.0</v>
       </c>
       <c r="D113" s="1">
-        <v>80.72</v>
+        <v>203.75</v>
       </c>
       <c r="E113" s="1">
-        <v>59.7352610847</v>
+        <v>93.9521602787</v>
       </c>
       <c r="F113" t="s">
-        <v>257</v>
+        <v>8</v>
       </c>
       <c r="G113">
-        <v>10.65</v>
+        <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>3783798.37</v>
+        <v>28689983.28</v>
       </c>
       <c r="I113" s="1">
-        <v>1485005.84</v>
+        <v>33528746.72</v>
       </c>
       <c r="J113" s="1">
-        <v>39.246431622095</v>
+        <v>116.86568929921</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>5268804.21</v>
+        <v>62218730.0</v>
       </c>
       <c r="N113" s="1">
-        <v>5268804.21</v>
+        <v>62218730.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.2</v>
+        <v>2.71</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
-        <v>215998.0</v>
+        <v>357482.0</v>
       </c>
       <c r="D114" s="1">
-        <v>28.405</v>
+        <v>17.59</v>
       </c>
       <c r="E114" s="1">
-        <v>22.2325999778</v>
+        <v>22.3069429789</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>4802197.13</v>
+        <v>7974330.59</v>
       </c>
       <c r="I114" s="1">
-        <v>1333226.06</v>
+        <v>-1686222.21</v>
       </c>
       <c r="J114" s="1">
-        <v>27.762834883873</v>
+        <v>-21.145627096456</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>6135423.19</v>
+        <v>6288108.38</v>
       </c>
       <c r="N114" s="1">
-        <v>6135423.19</v>
+        <v>6288108.38</v>
       </c>
       <c r="O114" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>114211.0</v>
+        <v>303852.0</v>
       </c>
       <c r="D115" s="1">
-        <v>48.37</v>
+        <v>12.005</v>
       </c>
       <c r="E115" s="1">
-        <v>85.1394583709</v>
+        <v>12.5240896555</v>
       </c>
       <c r="F115" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="G115">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H115" s="1">
-        <v>9723862.68</v>
+        <v>4352991.98</v>
       </c>
       <c r="I115" s="1">
-        <v>-4199476.61</v>
+        <v>-149796.43</v>
       </c>
       <c r="J115" s="1">
-        <v>-43.187329440979</v>
+        <v>-3.4412291749731</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>5524386.07</v>
+        <v>4203195.55</v>
       </c>
       <c r="N115" s="1">
-        <v>5524386.07</v>
+        <v>4203195.55</v>
       </c>
       <c r="O115" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
-        <v>151241.0</v>
+        <v>374387.0</v>
       </c>
       <c r="D116" s="1">
-        <v>36.62</v>
+        <v>60.98</v>
       </c>
       <c r="E116" s="1">
-        <v>21.3361712102</v>
+        <v>46.5145454303</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3226903.87</v>
+        <v>17414441.12</v>
       </c>
       <c r="I116" s="1">
-        <v>2311541.55</v>
+        <v>5415678.14</v>
       </c>
       <c r="J116" s="1">
-        <v>71.633418382556</v>
+        <v>31.098776599728</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>5538445.42</v>
+        <v>22830119.26</v>
       </c>
       <c r="N116" s="1">
-        <v>5538445.42</v>
+        <v>22830119.26</v>
       </c>
       <c r="O116" s="1">
-        <v>0.22</v>
+        <v>0.99</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
-        <v>2410708.0</v>
+        <v>148137.0</v>
       </c>
       <c r="D117" s="1">
-        <v>3.85</v>
+        <v>24.5</v>
       </c>
       <c r="E117" s="1">
-        <v>4.6656286742</v>
+        <v>26.4103380654</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>11247468.37</v>
+        <v>3912348.25</v>
       </c>
       <c r="I117" s="1">
-        <v>-1966242.57</v>
+        <v>-282991.75</v>
       </c>
       <c r="J117" s="1">
-        <v>-17.481645694106</v>
+        <v>-7.2332965246639</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>9281225.8</v>
+        <v>3629356.5</v>
       </c>
       <c r="N117" s="1">
-        <v>9281225.8</v>
+        <v>3629356.5</v>
       </c>
       <c r="O117" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
-        <v>466420.0</v>
+        <v>695349.0</v>
       </c>
       <c r="D118" s="1">
-        <v>4.806</v>
+        <v>67.54</v>
       </c>
       <c r="E118" s="1">
-        <v>4.5006999914</v>
+        <v>59.7352610847</v>
       </c>
       <c r="F118" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="G118">
-        <v>0.88</v>
+        <v>10.81</v>
       </c>
       <c r="H118" s="1">
-        <v>2403912.39</v>
+        <v>3783798.37</v>
       </c>
       <c r="I118" s="1">
-        <v>148597.88</v>
+        <v>561911.7</v>
       </c>
       <c r="J118" s="1">
-        <v>6.1815014814246</v>
+        <v>14.850466252513</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>2552510.27</v>
+        <v>4345710.07</v>
       </c>
       <c r="N118" s="1">
-        <v>2552510.27</v>
+        <v>4345710.07</v>
       </c>
       <c r="O118" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>20277.0</v>
+        <v>215998.0</v>
       </c>
       <c r="D119" s="1">
-        <v>254.9</v>
+        <v>26.815</v>
       </c>
       <c r="E119" s="1">
-        <v>259.4231454357</v>
+        <v>22.2325999778</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>5260323.12</v>
+        <v>4802197.13</v>
       </c>
       <c r="I119" s="1">
-        <v>-91715.82</v>
+        <v>989789.24</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.743539663016</v>
+        <v>20.611174702026</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>5168607.3</v>
+        <v>5791986.37</v>
       </c>
       <c r="N119" s="1">
-        <v>5168607.3</v>
+        <v>5791986.37</v>
       </c>
       <c r="O119" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>579445.0</v>
+        <v>114211.0</v>
       </c>
       <c r="D120" s="1">
-        <v>67.28</v>
+        <v>43.52</v>
       </c>
       <c r="E120" s="1">
-        <v>45.0331654428</v>
+        <v>85.1394583709</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>26094242.55</v>
+        <v>9723862.68</v>
       </c>
       <c r="I120" s="1">
-        <v>12890817.05</v>
+        <v>-4753399.96</v>
       </c>
       <c r="J120" s="1">
-        <v>49.401001103211</v>
+        <v>-48.883865562774</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>38985059.6</v>
+        <v>4970462.72</v>
       </c>
       <c r="N120" s="1">
-        <v>38985059.6</v>
+        <v>4970462.72</v>
       </c>
       <c r="O120" s="1">
-        <v>1.52</v>
+        <v>0.22</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>68158.0</v>
+        <v>151241.0</v>
       </c>
       <c r="D121" s="1">
-        <v>252.3</v>
+        <v>32.02</v>
       </c>
       <c r="E121" s="1">
-        <v>171.2835605505</v>
+        <v>21.3361712102</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>11674344.92</v>
+        <v>3226903.87</v>
       </c>
       <c r="I121" s="1">
-        <v>5521918.48</v>
+        <v>1615832.95</v>
       </c>
       <c r="J121" s="1">
-        <v>47.299600258855</v>
+        <v>50.073786362901</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>17196263.4</v>
+        <v>4842736.82</v>
       </c>
       <c r="N121" s="1">
-        <v>17196263.4</v>
+        <v>4842736.82</v>
       </c>
       <c r="O121" s="1">
-        <v>0.67</v>
+        <v>0.21</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>80263.0</v>
+        <v>2410708.0</v>
       </c>
       <c r="D122" s="1">
-        <v>106.15</v>
+        <v>3.578</v>
       </c>
       <c r="E122" s="1">
-        <v>77.549813239</v>
+        <v>4.6656286742</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>6224380.66</v>
+        <v>11247468.37</v>
       </c>
       <c r="I122" s="1">
-        <v>2295536.79</v>
+        <v>-2621955.15</v>
       </c>
       <c r="J122" s="1">
-        <v>36.879762266982</v>
+        <v>-23.311513878034</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>8519917.45</v>
+        <v>8625513.22</v>
       </c>
       <c r="N122" s="1">
-        <v>8519917.45</v>
+        <v>8625513.22</v>
       </c>
       <c r="O122" s="1">
-        <v>0.33</v>
+        <v>0.38</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>1004276.0</v>
+        <v>466420.0</v>
       </c>
       <c r="D123" s="1">
-        <v>72.41</v>
+        <v>4.689</v>
       </c>
       <c r="E123" s="1">
-        <v>16.7051703715</v>
+        <v>4.5006999914</v>
       </c>
       <c r="F123" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="G123">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H123" s="1">
-        <v>16776601.68</v>
+        <v>2403912.39</v>
       </c>
       <c r="I123" s="1">
-        <v>55943023.48</v>
+        <v>116158.34</v>
       </c>
       <c r="J123" s="1">
-        <v>333.45861424779</v>
+        <v>4.8320538004299</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>72719625.16</v>
+        <v>2520070.73</v>
       </c>
       <c r="N123" s="1">
-        <v>72719625.16</v>
+        <v>2520070.73</v>
       </c>
       <c r="O123" s="1">
-        <v>2.83</v>
+        <v>0.11</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>203662.0</v>
+        <v>20277.0</v>
       </c>
       <c r="D124" s="1">
-        <v>62.26</v>
+        <v>242.3</v>
       </c>
       <c r="E124" s="1">
-        <v>39.7678394595</v>
+        <v>259.4231454357</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9466517.48</v>
+        <v>5260323.12</v>
       </c>
       <c r="I124" s="1">
-        <v>3213478.64</v>
+        <v>-347206.02</v>
       </c>
       <c r="J124" s="1">
-        <v>33.945731857456</v>
+        <v>-6.600469440364</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>12679996.12</v>
+        <v>4913117.1</v>
       </c>
       <c r="N124" s="1">
-        <v>12679996.12</v>
+        <v>4913117.1</v>
       </c>
       <c r="O124" s="1">
-        <v>0.49</v>
+        <v>0.21</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>434044.0</v>
+        <v>579445.0</v>
       </c>
       <c r="D125" s="1">
-        <v>19.76</v>
+        <v>76.96</v>
       </c>
       <c r="E125" s="1">
-        <v>15.354600916</v>
+        <v>45.0331654428</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>6664572.4</v>
+        <v>26094242.55</v>
       </c>
       <c r="I125" s="1">
-        <v>1912137.04</v>
+        <v>18499844.65</v>
       </c>
       <c r="J125" s="1">
-        <v>28.691068612294</v>
+        <v>70.896269989642</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>8576709.44</v>
+        <v>44594087.2</v>
       </c>
       <c r="N125" s="1">
-        <v>8576709.44</v>
+        <v>44594087.2</v>
       </c>
       <c r="O125" s="1">
-        <v>0.33</v>
+        <v>1.94</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>214505.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D126" s="1">
-        <v>140.75</v>
+        <v>246.6</v>
       </c>
       <c r="E126" s="1">
-        <v>95.7333994546</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>20535292.85</v>
+        <v>16555164.03</v>
       </c>
       <c r="I126" s="1">
-        <v>9656285.9</v>
+        <v>4873389.57</v>
       </c>
       <c r="J126" s="1">
-        <v>47.022878955437</v>
+        <v>29.437277463206</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>30191578.75</v>
+        <v>21428553.6</v>
       </c>
       <c r="N126" s="1">
-        <v>30191578.75</v>
+        <v>21428553.6</v>
       </c>
       <c r="O126" s="1">
-        <v>1.17</v>
+        <v>0.93</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>62687.0</v>
+        <v>146145.0</v>
       </c>
       <c r="D127" s="1">
-        <v>48.54</v>
+        <v>15.4</v>
       </c>
       <c r="E127" s="1">
-        <v>38.7475120838</v>
+        <v>17.0923922816</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2428965.29</v>
+        <v>2497967.67</v>
       </c>
       <c r="I127" s="1">
-        <v>613861.69</v>
+        <v>-247334.67</v>
       </c>
       <c r="J127" s="1">
-        <v>25.272559164483</v>
+        <v>-9.9014359941656</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>3042826.98</v>
+        <v>2250633.0</v>
       </c>
       <c r="N127" s="1">
-        <v>3042826.98</v>
+        <v>2250633.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>384294.0</v>
+        <v>80263.0</v>
       </c>
       <c r="D128" s="1">
-        <v>28.69</v>
+        <v>93.98</v>
       </c>
       <c r="E128" s="1">
-        <v>49.0180555512</v>
+        <v>77.549813239</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>18837344.64</v>
+        <v>6224380.66</v>
       </c>
       <c r="I128" s="1">
-        <v>-7811949.78</v>
+        <v>1318736.08</v>
       </c>
       <c r="J128" s="1">
-        <v>-41.470546562129</v>
+        <v>21.186623248714</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>11025394.86</v>
+        <v>7543116.74</v>
       </c>
       <c r="N128" s="1">
-        <v>11025394.86</v>
+        <v>7543116.74</v>
       </c>
       <c r="O128" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>218752.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D129" s="1">
-        <v>36.9</v>
+        <v>59.63</v>
       </c>
       <c r="E129" s="1">
-        <v>20.9068441431</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>4573413.97</v>
+        <v>16163371.58</v>
       </c>
       <c r="I129" s="1">
-        <v>3498534.83</v>
+        <v>41532648.63</v>
       </c>
       <c r="J129" s="1">
-        <v>76.497226206706</v>
+        <v>256.95535380373</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>8071948.8</v>
+        <v>57696020.21</v>
       </c>
       <c r="N129" s="1">
-        <v>8071948.8</v>
+        <v>57696020.21</v>
       </c>
       <c r="O129" s="1">
-        <v>0.31</v>
+        <v>2.51</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
-        <v>169794.0</v>
+        <v>203662.0</v>
       </c>
       <c r="D130" s="1">
-        <v>68.1</v>
+        <v>53.0</v>
       </c>
       <c r="E130" s="1">
-        <v>77.8598086505</v>
+        <v>39.7678394595</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>13220128.35</v>
+        <v>9466517.48</v>
       </c>
       <c r="I130" s="1">
-        <v>-1657156.95</v>
+        <v>1327568.52</v>
       </c>
       <c r="J130" s="1">
-        <v>-12.535104850173</v>
+        <v>14.023832130504</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>11562971.4</v>
+        <v>10794086.0</v>
       </c>
       <c r="N130" s="1">
-        <v>11562971.4</v>
+        <v>10794086.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
-        <v>246.0</v>
+        <v>434044.0</v>
       </c>
       <c r="D131" s="1">
-        <v>6153.0</v>
+        <v>20.05</v>
       </c>
       <c r="E131" s="1">
-        <v>6028.152032517</v>
+        <v>15.354600916</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>0.0</v>
+        <v>6664572.4</v>
       </c>
       <c r="I131" s="1">
-        <v>307126.0</v>
+        <v>2038009.8</v>
       </c>
       <c r="J131" s="1">
+        <v>30.579753323709</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>8702582.2</v>
+      </c>
+      <c r="N131" s="1">
+        <v>8702582.2</v>
+      </c>
+      <c r="O131" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132" t="s">
+        <v>294</v>
+      </c>
+      <c r="B132" t="s">
+        <v>295</v>
+      </c>
+      <c r="C132" s="1">
+        <v>177175.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>123.95</v>
+      </c>
+      <c r="E132" s="1">
+        <v>95.7333994638</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>16961565.05</v>
+      </c>
+      <c r="I132" s="1">
+        <v>4999276.2</v>
+      </c>
+      <c r="J132" s="1">
+        <v>29.474144545406</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>21960841.25</v>
+      </c>
+      <c r="N132" s="1">
+        <v>21960841.25</v>
+      </c>
+      <c r="O132" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="P132">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16">
+      <c r="A133" t="s">
+        <v>296</v>
+      </c>
+      <c r="B133" t="s">
+        <v>297</v>
+      </c>
+      <c r="C133" s="1">
+        <v>62687.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>37.16</v>
+      </c>
+      <c r="E133" s="1">
+        <v>38.7475120838</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>2428965.29</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-99516.37</v>
+      </c>
+      <c r="J133" s="1">
+        <v>-4.0970684270256</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>2329448.92</v>
+      </c>
+      <c r="N133" s="1">
+        <v>2329448.92</v>
+      </c>
+      <c r="O133" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P133">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16">
+      <c r="A134" t="s">
+        <v>298</v>
+      </c>
+      <c r="B134" t="s">
+        <v>299</v>
+      </c>
+      <c r="C134" s="1">
+        <v>384294.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>21.44</v>
+      </c>
+      <c r="E134" s="1">
+        <v>49.0180555512</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>18837344.64</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-10598081.28</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-56.26101492827</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>8239263.36</v>
+      </c>
+      <c r="N134" s="1">
+        <v>8239263.36</v>
+      </c>
+      <c r="O134" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="P134">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16">
+      <c r="A135" t="s">
+        <v>300</v>
+      </c>
+      <c r="B135" t="s">
+        <v>301</v>
+      </c>
+      <c r="C135" s="1">
+        <v>218752.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>31.17</v>
+      </c>
+      <c r="E135" s="1">
+        <v>20.9068441431</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>4573413.97</v>
+      </c>
+      <c r="I135" s="1">
+        <v>2245085.87</v>
+      </c>
+      <c r="J135" s="1">
+        <v>49.089933356722</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>6818499.84</v>
+      </c>
+      <c r="N135" s="1">
+        <v>6818499.84</v>
+      </c>
+      <c r="O135" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P135">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16">
+      <c r="A136" t="s">
+        <v>302</v>
+      </c>
+      <c r="B136" t="s">
+        <v>303</v>
+      </c>
+      <c r="C136" s="1">
+        <v>204604.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>65.44</v>
+      </c>
+      <c r="E136" s="1">
+        <v>76.0764845751</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>15565553.05</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-2176267.29</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-13.981303992279</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>13389285.76</v>
+      </c>
+      <c r="N136" s="1">
+        <v>13389285.76</v>
+      </c>
+      <c r="O136" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="P136">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16">
+      <c r="A137" t="s">
+        <v>304</v>
+      </c>
+      <c r="B137" t="s">
+        <v>305</v>
+      </c>
+      <c r="C137" s="1">
+        <v>274.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>5436.0</v>
+      </c>
+      <c r="E137" s="1">
+        <v>5694.50729927</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-708310.0</v>
+      </c>
+      <c r="J137" s="1">
         <v>0</v>
       </c>
-      <c r="K131">
-[...14 lines deleted...]
-      <c r="P131">
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>-708310.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>-708310.0</v>
+      </c>
+      <c r="O137" s="1">
+        <v>-0.03</v>
+      </c>
+      <c r="P137">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>