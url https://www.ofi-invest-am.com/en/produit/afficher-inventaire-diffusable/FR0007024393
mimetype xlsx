--- v2 (2026-06-22)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -163,80 +163,80 @@
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
-    <t>GRS419003009</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
@@ -271,122 +271,107 @@
   <si>
     <t>IT0000066123</t>
   </si>
   <si>
     <t>BPER BANCA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
-    <t>DK0010181759</t>
-[...17 lines deleted...]
-    <t>CENTRICA PLC</t>
+    <t>CH0198251305</t>
+  </si>
+  <si>
+    <t>COCA COLA HBC AG</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>CH0198251305</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>GB00BD3VFW73</t>
   </si>
   <si>
     <t>CONVATEC GROUP PLC</t>
   </si>
   <si>
     <t>DE000DTR0CK8</t>
   </si>
   <si>
     <t>DAIMLER TRUCK HOLDING E AG</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM N AG</t>
+  </si>
+  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>SE0000108656</t>
@@ -406,56 +391,50 @@
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>DE000A0Z2ZZ5</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE0005785604</t>
   </si>
   <si>
     <t>FRESENIUS SE AND CO KGAA</t>
   </si>
   <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
@@ -466,50 +445,56 @@
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
   </si>
   <si>
     <t>GLANBIA PLC</t>
   </si>
   <si>
     <t>DE0006047004</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
@@ -535,51 +520,51 @@
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0011794037</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
@@ -592,80 +577,62 @@
   <si>
     <t>DE000LEG1110</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN N</t>
   </si>
   <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>LOGITECH INTERNATIONAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
-    <t>IT0005541336</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>NL0015002MS2</t>
-[...4 lines deleted...]
-  <si>
     <t>GB0031274896</t>
   </si>
   <si>
     <t>MARKS AND SPENCER GROUP PLC</t>
   </si>
   <si>
-    <t>DE0007100000</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>GRS003003035</t>
@@ -676,108 +643,102 @@
   <si>
     <t>GB0032089863</t>
   </si>
   <si>
     <t>NEXT PLC</t>
   </si>
   <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
-    <t>CH0012005267</t>
-[...4 lines deleted...]
-  <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010838607</t>
   </si>
   <si>
     <t>OFI INVEST ESG MID CAPS EURO PART I</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
-    <t>DE000RENK730</t>
-[...2 lines deleted...]
-    <t>RENK GROUP AG</t>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>REPSOL SA</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
@@ -808,84 +769,78 @@
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>GB0009223206</t>
   </si>
   <si>
     <t>SMITH AND NEPHEW PLC</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>BE0003470755</t>
-[...4 lines deleted...]
-  <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>BE0974464977</t>
   </si>
   <si>
     <t>SYENSQO NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>ES0178430E18</t>
-[...2 lines deleted...]
-    <t>TELEFONICA SA</t>
+    <t>CH0012453913</t>
+  </si>
+  <si>
+    <t>TEMENOS AG</t>
   </si>
   <si>
     <t>GB00BLGZ9862</t>
   </si>
   <si>
     <t>TESCO PLC</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -902,56 +857,50 @@
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
-  </si>
-[...4 lines deleted...]
-    <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
@@ -1339,183 +1288,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6433926.0898</v>
+        <v>6453770.0898</v>
       </c>
       <c r="D2">
-        <v>238.6</v>
+        <v>260.04</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1535154951.87</v>
+        <v>1678294130.85</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1535154951.87</v>
+        <v>1678294130.85</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3185.8009</v>
+        <v>3096.1276</v>
       </c>
       <c r="D3">
-        <v>229776.46</v>
+        <v>250579.27</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>732022083.95</v>
+        <v>775825408.95</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>732022083.95</v>
+        <v>775825408.95</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>78464.0</v>
+        <v>77287.0</v>
       </c>
       <c r="D4">
-        <v>233.55</v>
+        <v>254.54</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>18325372.75</v>
+        <v>19672857.77</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>18325372.75</v>
+        <v>19672857.77</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>113871.0</v>
+        <v>128755.0</v>
       </c>
       <c r="D5">
-        <v>120.49</v>
+        <v>131.41</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13721225.1</v>
+        <v>16920720.5</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13721225.1</v>
+        <v>16920720.5</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P137"/>
+  <dimension ref="A1:P129"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O137" sqref="O137"/>
+      <selection activeCell="O129" sqref="O129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1534,6839 +1483,6439 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>212815.0</v>
+        <v>229587.0</v>
       </c>
       <c r="D2" s="1">
-        <v>64.46</v>
+        <v>74.2</v>
       </c>
       <c r="E2" s="1">
-        <v>60.0248866386</v>
+        <v>60.759836489</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>13829641.39</v>
+        <v>15104211.55</v>
       </c>
       <c r="I2" s="1">
-        <v>1231076.51</v>
+        <v>3485220.36</v>
       </c>
       <c r="J2" s="1">
-        <v>8.9017240236625</v>
+        <v>23.074493815601</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>15060717.9</v>
+        <v>18589431.91</v>
       </c>
       <c r="N2" s="1">
-        <v>15060717.9</v>
+        <v>18589431.91</v>
       </c>
       <c r="O2" s="1">
-        <v>0.66</v>
+        <v>0.75</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>45779.0</v>
+        <v>77041.0</v>
       </c>
       <c r="D3" s="1">
-        <v>103.1</v>
+        <v>121.3</v>
       </c>
       <c r="E3" s="1">
-        <v>107.3775670067</v>
+        <v>113.5735566776</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>4915637.64</v>
+        <v>8749820.38</v>
       </c>
       <c r="I3" s="1">
-        <v>-195822.74</v>
+        <v>595252.92</v>
       </c>
       <c r="J3" s="1">
-        <v>-3.9836691461253</v>
+        <v>6.803030166889</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4719814.9</v>
+        <v>9345073.3</v>
       </c>
       <c r="N3" s="1">
-        <v>4719814.9</v>
+        <v>9345073.3</v>
       </c>
       <c r="O3" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
         <v>126975.0</v>
       </c>
       <c r="D4" s="1">
-        <v>133.5</v>
+        <v>145.05</v>
       </c>
       <c r="E4" s="1">
         <v>208.744855129</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26505377.98</v>
       </c>
       <c r="I4" s="1">
-        <v>-9554215.48</v>
+        <v>-8087654.23</v>
       </c>
       <c r="J4" s="1">
-        <v>-36.046327983737</v>
+        <v>-30.513257483454</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>16951162.5</v>
+        <v>18417723.75</v>
       </c>
       <c r="N4" s="1">
-        <v>16951162.5</v>
+        <v>18417723.75</v>
       </c>
       <c r="O4" s="1">
         <v>0.74</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
-        <v>4857.0</v>
+        <v>1080.0</v>
       </c>
       <c r="D5" s="1">
-        <v>863.5</v>
+        <v>981.3</v>
       </c>
       <c r="E5" s="1">
-        <v>1653.8514865143</v>
+        <v>1653.8514907407</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>8032756.67</v>
+        <v>1786159.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-3838737.17</v>
+        <v>-726355.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-47.788540443862</v>
+        <v>-40.665772864498</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4194019.5</v>
+        <v>1059804.0</v>
       </c>
       <c r="N5" s="1">
-        <v>4194019.5</v>
+        <v>1059804.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.18</v>
+        <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
         <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>25.28</v>
+        <v>26.18</v>
       </c>
       <c r="E6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>4924907.12</v>
+        <v>5531750.12</v>
       </c>
       <c r="J6" s="1">
-        <v>40.632406684899</v>
+        <v>45.639098378586</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>17045545.6</v>
+        <v>17652388.6</v>
       </c>
       <c r="N6" s="1">
-        <v>17045545.6</v>
+        <v>17652388.6</v>
       </c>
       <c r="O6" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>943053.0</v>
+        <v>1201208.0</v>
       </c>
       <c r="D7" s="1">
-        <v>8.88</v>
+        <v>9.778</v>
       </c>
       <c r="E7" s="1">
-        <v>9.1427565577</v>
+        <v>9.2645999694</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>8622104.0</v>
+        <v>11128711.6</v>
       </c>
       <c r="I7" s="1">
-        <v>-247793.36</v>
+        <v>616700.22</v>
       </c>
       <c r="J7" s="1">
-        <v>-2.8739314673077</v>
+        <v>5.5415239622168</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>8374310.64</v>
+        <v>11745411.82</v>
       </c>
       <c r="N7" s="1">
-        <v>8374310.64</v>
+        <v>11745411.82</v>
       </c>
       <c r="O7" s="1">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>160.92</v>
+        <v>170.52</v>
       </c>
       <c r="E8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>6139764.09</v>
+        <v>8095725.69</v>
       </c>
       <c r="J8" s="1">
-        <v>23.041071639417</v>
+        <v>30.38132945534</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>32786806.32</v>
+        <v>34742767.92</v>
       </c>
       <c r="N8" s="1">
-        <v>32786806.32</v>
+        <v>34742767.92</v>
       </c>
       <c r="O8" s="1">
-        <v>1.43</v>
+        <v>1.39</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>178045.0</v>
       </c>
       <c r="D9" s="1">
-        <v>47.86</v>
+        <v>52.2</v>
       </c>
       <c r="E9" s="1">
         <v>64.6603093038</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>11512444.77</v>
       </c>
       <c r="I9" s="1">
-        <v>-2991211.07</v>
+        <v>-2218495.77</v>
       </c>
       <c r="J9" s="1">
-        <v>-25.982414072419</v>
+        <v>-19.270414011289</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>8521233.7</v>
+        <v>9293949.0</v>
       </c>
       <c r="N9" s="1">
-        <v>8521233.7</v>
+        <v>9293949.0</v>
       </c>
       <c r="O9" s="1">
         <v>0.37</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
-        <v>205401.0</v>
+        <v>183781.0</v>
       </c>
       <c r="D10" s="1">
-        <v>347.6</v>
+        <v>394.8</v>
       </c>
       <c r="E10" s="1">
-        <v>227.3947787985</v>
+        <v>227.3947787856</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>46707114.96</v>
+        <v>41790839.84</v>
       </c>
       <c r="I10" s="1">
-        <v>24690272.64</v>
+        <v>30765898.96</v>
       </c>
       <c r="J10" s="1">
-        <v>52.861909071337</v>
+        <v>73.618762096646</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>71397387.6</v>
+        <v>72556738.8</v>
       </c>
       <c r="N10" s="1">
-        <v>71397387.6</v>
+        <v>72556738.8</v>
       </c>
       <c r="O10" s="1">
-        <v>3.11</v>
+        <v>2.91</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
-        <v>129699.0</v>
+        <v>328782.0</v>
       </c>
       <c r="D11" s="1">
-        <v>14.46</v>
+        <v>52.64</v>
       </c>
       <c r="E11" s="1">
-        <v>18.8510966931</v>
+        <v>67.196507321</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2444968.39</v>
+        <v>22093002.07</v>
       </c>
       <c r="I11" s="1">
-        <v>-569520.85</v>
+        <v>-4785917.59</v>
       </c>
       <c r="J11" s="1">
-        <v>-23.293587447975</v>
+        <v>-21.662595127797</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1875447.54</v>
+        <v>17307084.48</v>
       </c>
       <c r="N11" s="1">
-        <v>1875447.54</v>
+        <v>17307084.48</v>
       </c>
       <c r="O11" s="1">
-        <v>0.08</v>
+        <v>0.69</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
-        <v>328782.0</v>
+        <v>430626.0</v>
       </c>
       <c r="D12" s="1">
-        <v>49.19</v>
+        <v>62.58</v>
       </c>
       <c r="E12" s="1">
-        <v>67.196507321</v>
+        <v>59.3624597679</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>22093002.07</v>
+        <v>25563018.6</v>
       </c>
       <c r="I12" s="1">
-        <v>-5920215.49</v>
+        <v>1385556.48</v>
       </c>
       <c r="J12" s="1">
-        <v>-26.796790545903</v>
+        <v>5.4201598867514</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>16172786.58</v>
+        <v>26948575.08</v>
       </c>
       <c r="N12" s="1">
-        <v>16172786.58</v>
+        <v>26948575.08</v>
       </c>
       <c r="O12" s="1">
-        <v>0.7</v>
+        <v>1.08</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>391816.0</v>
+        <v>18563.0</v>
       </c>
       <c r="D13" s="1">
-        <v>59.16</v>
+        <v>686.4</v>
       </c>
       <c r="E13" s="1">
-        <v>58.8784933234</v>
+        <v>683.554539137</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>23069535.74</v>
+        <v>12688822.91</v>
       </c>
       <c r="I13" s="1">
-        <v>110298.82</v>
+        <v>52820.29</v>
       </c>
       <c r="J13" s="1">
-        <v>0.47811460639303</v>
+        <v>0.41627415225704</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>23179834.56</v>
+        <v>12741643.2</v>
       </c>
       <c r="N13" s="1">
-        <v>23179834.56</v>
+        <v>12741643.2</v>
       </c>
       <c r="O13" s="1">
-        <v>1.01</v>
+        <v>0.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>18563.0</v>
+        <v>168830.0</v>
       </c>
       <c r="D14" s="1">
-        <v>584.8</v>
+        <v>1237.0</v>
       </c>
       <c r="E14" s="1">
-        <v>683.554539137</v>
+        <v>212.7903277853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>12688822.91</v>
+        <v>35925391.04</v>
       </c>
       <c r="I14" s="1">
-        <v>-1833180.51</v>
+        <v>172917318.96</v>
       </c>
       <c r="J14" s="1">
-        <v>-14.44720698683</v>
+        <v>481.32341487242</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>10855642.4</v>
+        <v>208842710.0</v>
       </c>
       <c r="N14" s="1">
-        <v>10855642.4</v>
+        <v>208842710.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.47</v>
+        <v>8.38</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>169840.0</v>
+        <v>17882.0</v>
       </c>
       <c r="D15" s="1">
-        <v>1128.2</v>
+        <v>191.2</v>
       </c>
       <c r="E15" s="1">
-        <v>212.7903277791</v>
+        <v>185.1985504977</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>36140309.27</v>
+        <v>3311720.48</v>
       </c>
       <c r="I15" s="1">
-        <v>155473178.73</v>
+        <v>107317.92</v>
       </c>
       <c r="J15" s="1">
-        <v>430.19327136489</v>
+        <v>3.2405488521181</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>191613488.0</v>
+        <v>3419038.4</v>
       </c>
       <c r="N15" s="1">
-        <v>191613488.0</v>
+        <v>3419038.4</v>
       </c>
       <c r="O15" s="1">
-        <v>8.33</v>
+        <v>0.14</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>37.7</v>
+        <v>42.42</v>
       </c>
       <c r="E16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>13421342.19</v>
+        <v>17279635.39</v>
       </c>
       <c r="J16" s="1">
-        <v>77.152075915275</v>
+        <v>99.331327860105</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>30817299.5</v>
+        <v>34675592.7</v>
       </c>
       <c r="N16" s="1">
-        <v>30817299.5</v>
+        <v>34675592.7</v>
       </c>
       <c r="O16" s="1">
-        <v>1.34</v>
+        <v>1.39</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>3775081.0</v>
+        <v>3416962.0</v>
       </c>
       <c r="D17" s="1">
-        <v>17.925</v>
+        <v>19.23</v>
       </c>
       <c r="E17" s="1">
-        <v>7.4092103534</v>
+        <v>7.4092103541</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>27970369.23</v>
+        <v>25316990.23</v>
       </c>
       <c r="I17" s="1">
-        <v>39697957.7</v>
+        <v>40391189.03</v>
       </c>
       <c r="J17" s="1">
-        <v>141.92861514828</v>
+        <v>159.54182808878</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>67668326.93</v>
+        <v>65708179.26</v>
       </c>
       <c r="N17" s="1">
-        <v>67668326.93</v>
+        <v>65708179.26</v>
       </c>
       <c r="O17" s="1">
-        <v>2.94</v>
+        <v>2.64</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>11201331.0</v>
+        <v>8412559.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.7806</v>
+        <v>0.8784</v>
       </c>
       <c r="E18" s="1">
-        <v>0.4843255806</v>
+        <v>0.4843255804</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>5425091.14</v>
+        <v>4074417.52</v>
       </c>
       <c r="I18" s="1">
-        <v>3318667.84</v>
+        <v>3315174.31</v>
       </c>
       <c r="J18" s="1">
-        <v>61.1725730381</v>
+        <v>81.365601186596</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>8743758.98</v>
+        <v>7389591.83</v>
       </c>
       <c r="N18" s="1">
-        <v>8743758.98</v>
+        <v>7389591.83</v>
       </c>
       <c r="O18" s="1">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>4409783.0</v>
+        <v>4731057.0</v>
       </c>
       <c r="D19" s="1">
-        <v>9.245</v>
+        <v>10.634</v>
       </c>
       <c r="E19" s="1">
-        <v>4.5203323769</v>
+        <v>4.903104896</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>19933684.87</v>
+        <v>23196868.74</v>
       </c>
       <c r="I19" s="1">
-        <v>20834758.97</v>
+        <v>27113191.4</v>
       </c>
       <c r="J19" s="1">
-        <v>104.52035890944</v>
+        <v>116.88297978445</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>40768443.84</v>
+        <v>50310060.14</v>
       </c>
       <c r="N19" s="1">
-        <v>40768443.84</v>
+        <v>50310060.14</v>
       </c>
       <c r="O19" s="1">
-        <v>1.77</v>
+        <v>2.02</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
         <v>70726.0</v>
       </c>
       <c r="D20" s="1">
-        <v>124.9</v>
+        <v>154.7</v>
       </c>
       <c r="E20" s="1">
         <v>108.9943275457</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>7708732.81</v>
       </c>
       <c r="I20" s="1">
-        <v>1124944.59</v>
+        <v>3232579.39</v>
       </c>
       <c r="J20" s="1">
-        <v>14.593119488338</v>
+        <v>41.933991872265</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>8833677.4</v>
+        <v>10941312.2</v>
       </c>
       <c r="N20" s="1">
-        <v>8833677.4</v>
+        <v>10941312.2</v>
       </c>
       <c r="O20" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>63412.0</v>
       </c>
       <c r="D21" s="1">
-        <v>178.5</v>
+        <v>227.9</v>
       </c>
       <c r="E21" s="1">
         <v>141.7162768877</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>8986512.55</v>
       </c>
       <c r="I21" s="1">
-        <v>2332529.45</v>
+        <v>5465082.25</v>
       </c>
       <c r="J21" s="1">
-        <v>25.955891532138</v>
+        <v>60.814272718063</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>11319042.0</v>
+        <v>14451594.8</v>
       </c>
       <c r="N21" s="1">
-        <v>11319042.0</v>
+        <v>14451594.8</v>
       </c>
       <c r="O21" s="1">
-        <v>0.49</v>
+        <v>0.58</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>60354.0</v>
+        <v>26958.0</v>
       </c>
       <c r="D22" s="1">
-        <v>90.7</v>
+        <v>90.6</v>
       </c>
       <c r="E22" s="1">
-        <v>115.7674884846</v>
+        <v>115.7674886861</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>6987031.0</v>
+        <v>3120859.96</v>
       </c>
       <c r="I22" s="1">
-        <v>-1512923.2</v>
+        <v>-678465.16</v>
       </c>
       <c r="J22" s="1">
-        <v>-21.653305960715</v>
+        <v>-21.739686134459</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5474107.8</v>
+        <v>2442394.8</v>
       </c>
       <c r="N22" s="1">
-        <v>5474107.8</v>
+        <v>2442394.8</v>
       </c>
       <c r="O22" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>75.76</v>
+        <v>83.48</v>
       </c>
       <c r="E23" s="1">
         <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>-1568353.07</v>
+        <v>896959.45</v>
       </c>
       <c r="J23" s="1">
-        <v>-6.0879425666622</v>
+        <v>3.4817655033665</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>24193274.16</v>
+        <v>26658586.68</v>
       </c>
       <c r="N23" s="1">
-        <v>24193274.16</v>
+        <v>26658586.68</v>
       </c>
       <c r="O23" s="1">
-        <v>1.05</v>
+        <v>1.07</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>471484.0</v>
+        <v>452298.0</v>
       </c>
       <c r="D24" s="1">
-        <v>82.13</v>
+        <v>92.14</v>
       </c>
       <c r="E24" s="1">
-        <v>56.6675505001</v>
+        <v>56.6675505087</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>26717843.38</v>
+        <v>25630619.76</v>
       </c>
       <c r="I24" s="1">
-        <v>12005137.54</v>
+        <v>16044117.96</v>
       </c>
       <c r="J24" s="1">
-        <v>44.933033588282</v>
+        <v>62.597463932725</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>38722980.92</v>
+        <v>41674737.72</v>
       </c>
       <c r="N24" s="1">
-        <v>38722980.92</v>
+        <v>41674737.72</v>
       </c>
       <c r="O24" s="1">
-        <v>1.68</v>
+        <v>1.67</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
         <v>906227.0</v>
       </c>
       <c r="D25" s="1">
-        <v>10.465</v>
+        <v>12.158</v>
       </c>
       <c r="E25" s="1">
         <v>6.1655268492</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>5587366.9</v>
       </c>
       <c r="I25" s="1">
-        <v>3896298.66</v>
+        <v>5430540.97</v>
       </c>
       <c r="J25" s="1">
-        <v>69.734075634088</v>
+        <v>97.193205085565</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>9483665.56</v>
+        <v>11017907.87</v>
       </c>
       <c r="N25" s="1">
-        <v>9483665.56</v>
+        <v>11017907.87</v>
       </c>
       <c r="O25" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>398580.0</v>
+        <v>487224.0</v>
       </c>
       <c r="D26" s="1">
-        <v>26.46</v>
+        <v>28.43</v>
       </c>
       <c r="E26" s="1">
-        <v>29.0811783331</v>
+        <v>28.6535276793</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>11591176.06</v>
+        <v>13960686.37</v>
       </c>
       <c r="I26" s="1">
-        <v>-1044749.26</v>
+        <v>-108908.05</v>
       </c>
       <c r="J26" s="1">
-        <v>-9.0133154271146</v>
+        <v>-0.78010526927982</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>10546426.8</v>
+        <v>13851778.32</v>
       </c>
       <c r="N26" s="1">
-        <v>10546426.8</v>
+        <v>13851778.32</v>
       </c>
       <c r="O26" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.946</v>
+        <v>10.795</v>
       </c>
       <c r="E27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>4868886.59</v>
+        <v>5530957.17</v>
       </c>
       <c r="J27" s="1">
-        <v>168.63446345774</v>
+        <v>191.56535637661</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>7756129.5</v>
+        <v>8418200.08</v>
       </c>
       <c r="N27" s="1">
-        <v>7756129.5</v>
+        <v>8418200.08</v>
       </c>
       <c r="O27" s="1">
         <v>0.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>29768.0</v>
+        <v>18207.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.58</v>
+        <v>109.5</v>
       </c>
       <c r="E28" s="1">
-        <v>94.3156963854</v>
+        <v>94.3156961608</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2807589.65</v>
+        <v>1717205.88</v>
       </c>
       <c r="I28" s="1">
-        <v>126939.79</v>
+        <v>276460.62</v>
       </c>
       <c r="J28" s="1">
-        <v>4.5213085181447</v>
+        <v>16.099445222025</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2934529.44</v>
+        <v>1993666.5</v>
       </c>
       <c r="N28" s="1">
-        <v>2934529.44</v>
+        <v>1993666.5</v>
       </c>
       <c r="O28" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>51295.0</v>
+        <v>142692.0</v>
       </c>
       <c r="D29" s="1">
-        <v>793.2</v>
+        <v>42.05</v>
       </c>
       <c r="E29" s="1">
-        <v>776.5073137733</v>
+        <v>43.0530775376</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29">
-        <v>7.47</v>
+        <v>0.87</v>
       </c>
       <c r="H29" s="1">
-        <v>5335588.47</v>
+        <v>6729140.85</v>
       </c>
       <c r="I29" s="1">
-        <v>110246.43</v>
+        <v>168035.54</v>
       </c>
       <c r="J29" s="1">
-        <v>2.0662468745458</v>
+        <v>2.4971321561801</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>5445834.9</v>
+        <v>6897176.39</v>
       </c>
       <c r="N29" s="1">
-        <v>5445834.9</v>
+        <v>6897176.39</v>
       </c>
       <c r="O29" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>116135.0</v>
+        <v>312677.0</v>
       </c>
       <c r="D30" s="1">
-        <v>25.75</v>
+        <v>35.94</v>
       </c>
       <c r="E30" s="1">
-        <v>53.666604555</v>
+        <v>11.5301145271</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>6232571.12</v>
+        <v>3605201.62</v>
       </c>
       <c r="I30" s="1">
-        <v>-3242094.87</v>
+        <v>7632409.76</v>
       </c>
       <c r="J30" s="1">
-        <v>-52.018578008621</v>
+        <v>211.70549013567</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2990476.25</v>
+        <v>11237611.38</v>
       </c>
       <c r="N30" s="1">
-        <v>2990476.25</v>
+        <v>11237611.38</v>
       </c>
       <c r="O30" s="1">
-        <v>0.13</v>
+        <v>0.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>1250596.0</v>
+        <v>251187.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.031</v>
+        <v>78.42</v>
       </c>
       <c r="E31" s="1">
-        <v>1.6826000003</v>
+        <v>47.8803840565</v>
       </c>
       <c r="F31" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G31">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2409679.74</v>
+        <v>12026930.03</v>
       </c>
       <c r="I31" s="1">
-        <v>517047.78</v>
+        <v>7671154.51</v>
       </c>
       <c r="J31" s="1">
-        <v>21.457116122826</v>
+        <v>63.783147410562</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2926727.52</v>
+        <v>19698084.54</v>
       </c>
       <c r="N31" s="1">
-        <v>2926727.52</v>
+        <v>19698084.54</v>
       </c>
       <c r="O31" s="1">
-        <v>0.13</v>
+        <v>0.79</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" t="s">
         <v>93</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>93431.0</v>
+        <v>32613.0</v>
       </c>
       <c r="D32" s="1">
-        <v>41.96</v>
+        <v>155.85</v>
       </c>
       <c r="E32" s="1">
-        <v>42.5434530295</v>
+        <v>169.9207733113</v>
       </c>
       <c r="F32" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="G32">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="H32" s="1">
-        <v>4235732.31</v>
+        <v>5943091.19</v>
       </c>
       <c r="I32" s="1">
-        <v>281597.6</v>
+        <v>-396674.72</v>
       </c>
       <c r="J32" s="1">
-        <v>6.6481443913532</v>
+        <v>-6.6745521365625</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4517329.91</v>
+        <v>5546416.47</v>
       </c>
       <c r="N32" s="1">
-        <v>4517329.91</v>
+        <v>5546416.47</v>
       </c>
       <c r="O32" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" t="s">
         <v>95</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>327707.0</v>
+        <v>1203887.0</v>
       </c>
       <c r="D33" s="1">
-        <v>30.33</v>
+        <v>2.31</v>
       </c>
       <c r="E33" s="1">
-        <v>11.530114523</v>
+        <v>2.2886534617</v>
       </c>
       <c r="F33" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G33">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H33" s="1">
-        <v>3778499.24</v>
+        <v>3151404.96</v>
       </c>
       <c r="I33" s="1">
-        <v>6160854.07</v>
+        <v>45306.31</v>
       </c>
       <c r="J33" s="1">
-        <v>163.0502926871</v>
+        <v>1.4376543343385</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>9939353.31</v>
+        <v>3196711.27</v>
       </c>
       <c r="N33" s="1">
-        <v>9939353.31</v>
+        <v>3196711.27</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>0.13</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" t="s">
         <v>97</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>264579.0</v>
+        <v>163459.0</v>
       </c>
       <c r="D34" s="1">
-        <v>68.08</v>
+        <v>43.17</v>
       </c>
       <c r="E34" s="1">
-        <v>47.8803840441</v>
+        <v>37.1563429361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>12668144.13</v>
+        <v>6073538.66</v>
       </c>
       <c r="I34" s="1">
-        <v>5344394.19</v>
+        <v>982986.37</v>
       </c>
       <c r="J34" s="1">
-        <v>42.187664863583</v>
+        <v>16.184738832304</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>18012538.32</v>
+        <v>7056525.03</v>
       </c>
       <c r="N34" s="1">
-        <v>18012538.32</v>
+        <v>7056525.03</v>
       </c>
       <c r="O34" s="1">
-        <v>0.78</v>
+        <v>0.28</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" t="s">
         <v>99</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>32613.0</v>
+        <v>165403.0</v>
       </c>
       <c r="D35" s="1">
-        <v>130.4</v>
+        <v>66.42</v>
       </c>
       <c r="E35" s="1">
-        <v>169.9207733113</v>
+        <v>50.9596718923</v>
       </c>
       <c r="F35" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>5943091.19</v>
+        <v>8428882.61</v>
       </c>
       <c r="I35" s="1">
-        <v>-1274116.94</v>
+        <v>2557184.65</v>
       </c>
       <c r="J35" s="1">
-        <v>-21.438623424521</v>
+        <v>30.33835881124</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4668974.25</v>
+        <v>10986067.26</v>
       </c>
       <c r="N35" s="1">
-        <v>4668974.25</v>
+        <v>10986067.26</v>
       </c>
       <c r="O35" s="1">
-        <v>0.2</v>
+        <v>0.44</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" t="s">
         <v>101</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>724716.0</v>
+        <v>31682.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2.192</v>
+        <v>265.3</v>
       </c>
       <c r="E36" s="1">
-        <v>2.3150700688</v>
+        <v>271.6233665804</v>
       </c>
       <c r="F36" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G36">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1912315.92</v>
+        <v>8605571.5</v>
       </c>
       <c r="I36" s="1">
-        <v>-81841.22</v>
+        <v>-200336.9</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.2796914016174</v>
+        <v>-2.3279906511729</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1830474.7</v>
+        <v>8405234.6</v>
       </c>
       <c r="N36" s="1">
-        <v>1830474.7</v>
+        <v>8405234.6</v>
       </c>
       <c r="O36" s="1">
-        <v>0.08</v>
+        <v>0.34</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" t="s">
         <v>103</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>219678.0</v>
+        <v>449404.0</v>
       </c>
       <c r="D37" s="1">
-        <v>39.9</v>
+        <v>28.79</v>
       </c>
       <c r="E37" s="1">
-        <v>37.1563429656</v>
+        <v>30.9519759059</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>8162431.11</v>
+        <v>13909941.78</v>
       </c>
       <c r="I37" s="1">
-        <v>602721.09</v>
+        <v>-971600.62</v>
       </c>
       <c r="J37" s="1">
-        <v>7.3840879252456</v>
+        <v>-6.9849366400439</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>8765152.2</v>
+        <v>12938341.16</v>
       </c>
       <c r="N37" s="1">
-        <v>8765152.2</v>
+        <v>12938341.16</v>
       </c>
       <c r="O37" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" t="s">
         <v>105</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>275547.0</v>
+        <v>1600843.0</v>
       </c>
       <c r="D38" s="1">
-        <v>68.5</v>
+        <v>18.955</v>
       </c>
       <c r="E38" s="1">
-        <v>50.9596719253</v>
+        <v>12.4476612572</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>14041784.72</v>
+        <v>19926751.39</v>
       </c>
       <c r="I38" s="1">
-        <v>4833184.78</v>
+        <v>10417227.68</v>
       </c>
       <c r="J38" s="1">
-        <v>34.420017657129</v>
+        <v>52.277601482135</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>18874969.5</v>
+        <v>30343979.07</v>
       </c>
       <c r="N38" s="1">
-        <v>18874969.5</v>
+        <v>30343979.07</v>
       </c>
       <c r="O38" s="1">
-        <v>0.82</v>
+        <v>1.22</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" t="s">
         <v>107</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>31682.0</v>
+        <v>111798.0</v>
       </c>
       <c r="D39" s="1">
-        <v>243.3</v>
+        <v>140.25</v>
       </c>
       <c r="E39" s="1">
-        <v>271.6233665804</v>
+        <v>89.0729509472</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>8605571.5</v>
+        <v>9958177.77</v>
       </c>
       <c r="I39" s="1">
-        <v>-897340.9</v>
+        <v>5721491.73</v>
       </c>
       <c r="J39" s="1">
-        <v>-10.427441106032</v>
+        <v>57.455207791495</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>7708230.6</v>
+        <v>15679669.5</v>
       </c>
       <c r="N39" s="1">
-        <v>7708230.6</v>
+        <v>15679669.5</v>
       </c>
       <c r="O39" s="1">
-        <v>0.34</v>
+        <v>0.63</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>108</v>
+      </c>
+      <c r="B40" t="s">
         <v>109</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>1600843.0</v>
+        <v>5906211.0</v>
       </c>
       <c r="D40" s="1">
-        <v>18.48</v>
+        <v>9.694</v>
       </c>
       <c r="E40" s="1">
-        <v>12.4476612572</v>
+        <v>6.7058335302</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19926751.39</v>
+        <v>39606067.76</v>
       </c>
       <c r="I40" s="1">
-        <v>9656827.25</v>
+        <v>17648741.67</v>
       </c>
       <c r="J40" s="1">
-        <v>48.461623578273</v>
+        <v>44.560701599931</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29583578.64</v>
+        <v>57254809.43</v>
       </c>
       <c r="N40" s="1">
-        <v>29583578.64</v>
+        <v>57254809.43</v>
       </c>
       <c r="O40" s="1">
-        <v>1.29</v>
+        <v>2.3</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" t="s">
         <v>111</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>111798.0</v>
+        <v>2031153.0</v>
       </c>
       <c r="D41" s="1">
-        <v>128.3</v>
+        <v>27.97</v>
       </c>
       <c r="E41" s="1">
-        <v>89.0729509472</v>
+        <v>19.0395123558</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>9958177.77</v>
+        <v>38672162.64</v>
       </c>
       <c r="I41" s="1">
-        <v>4385505.63</v>
+        <v>18139186.77</v>
       </c>
       <c r="J41" s="1">
-        <v>44.039238214965</v>
+        <v>46.905022971842</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>14343683.4</v>
+        <v>56811349.41</v>
       </c>
       <c r="N41" s="1">
-        <v>14343683.4</v>
+        <v>56811349.41</v>
       </c>
       <c r="O41" s="1">
-        <v>0.62</v>
+        <v>2.28</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42" t="s">
         <v>113</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>498057.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>108.45</v>
+      </c>
+      <c r="E42" s="1">
+        <v>105.1142000012</v>
+      </c>
+      <c r="F42" t="s">
         <v>114</v>
       </c>
-      <c r="C42" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>10.76</v>
       </c>
       <c r="H42" s="1">
-        <v>37946006.12</v>
+        <v>4921769.59</v>
       </c>
       <c r="I42" s="1">
-        <v>14467499.71</v>
+        <v>97445.36</v>
       </c>
       <c r="J42" s="1">
-        <v>38.126541339418</v>
+        <v>1.9798846373871</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>52413505.83</v>
+        <v>5019214.95</v>
       </c>
       <c r="N42" s="1">
-        <v>52413505.83</v>
+        <v>5019214.95</v>
       </c>
       <c r="O42" s="1">
-        <v>2.28</v>
+        <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>2091337.0</v>
+        <v>124172.0</v>
       </c>
       <c r="D43" s="1">
-        <v>26.51</v>
+        <v>102.3</v>
       </c>
       <c r="E43" s="1">
-        <v>19.039512355</v>
+        <v>97.8622890024</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>39818036.65</v>
+        <v>12151756.15</v>
       </c>
       <c r="I43" s="1">
-        <v>15623307.22</v>
+        <v>551039.45</v>
       </c>
       <c r="J43" s="1">
-        <v>39.236759354382</v>
+        <v>4.5346486812114</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>55441343.87</v>
+        <v>12702795.6</v>
       </c>
       <c r="N43" s="1">
-        <v>55441343.87</v>
+        <v>12702795.6</v>
       </c>
       <c r="O43" s="1">
-        <v>2.41</v>
+        <v>0.51</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>498057.0</v>
+        <v>72758.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.1</v>
+        <v>206.7</v>
       </c>
       <c r="E44" s="1">
-        <v>105.1142000012</v>
+        <v>125.2737671459</v>
       </c>
       <c r="F44" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
       <c r="G44">
-        <v>10.81</v>
+        <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4921769.59</v>
+        <v>9114668.75</v>
       </c>
       <c r="I44" s="1">
-        <v>-31967.41</v>
+        <v>5924409.85</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.64951049445612</v>
+        <v>64.998630367121</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4889802.18</v>
+        <v>15039078.6</v>
       </c>
       <c r="N44" s="1">
-        <v>4889802.18</v>
+        <v>15039078.6</v>
       </c>
       <c r="O44" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" t="s">
         <v>120</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>99244.0</v>
+        <v>64301.0</v>
       </c>
       <c r="D45" s="1">
-        <v>89.35</v>
+        <v>69.36</v>
       </c>
       <c r="E45" s="1">
-        <v>99.4763368063</v>
+        <v>65.389426292</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>9872429.57</v>
+        <v>4204605.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-1004978.17</v>
+        <v>255311.86</v>
       </c>
       <c r="J45" s="1">
-        <v>-10.179643854375</v>
+        <v>6.0721953581614</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>8867451.4</v>
+        <v>4459917.36</v>
       </c>
       <c r="N45" s="1">
-        <v>8867451.4</v>
+        <v>4459917.36</v>
       </c>
       <c r="O45" s="1">
-        <v>0.39</v>
+        <v>0.18</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" t="s">
         <v>122</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>72758.0</v>
+        <v>789770.0</v>
       </c>
       <c r="D46" s="1">
-        <v>194.75</v>
+        <v>17.07</v>
       </c>
       <c r="E46" s="1">
-        <v>125.2737671459</v>
+        <v>18.8605773326</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>9114668.75</v>
+        <v>14895518.16</v>
       </c>
       <c r="I46" s="1">
-        <v>5054951.75</v>
+        <v>-1414144.26</v>
       </c>
       <c r="J46" s="1">
-        <v>55.459522322191</v>
+        <v>-9.4937567448812</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>14169620.5</v>
+        <v>13481373.9</v>
       </c>
       <c r="N46" s="1">
-        <v>14169620.5</v>
+        <v>13481373.9</v>
       </c>
       <c r="O46" s="1">
-        <v>0.62</v>
+        <v>0.54</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47" t="s">
         <v>124</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>64301.0</v>
+        <v>44625.0</v>
       </c>
       <c r="D47" s="1">
-        <v>61.08</v>
+        <v>309.3</v>
       </c>
       <c r="E47" s="1">
-        <v>65.389426292</v>
+        <v>343.7634095238</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>4204605.5</v>
+        <v>15340442.15</v>
       </c>
       <c r="I47" s="1">
-        <v>-277100.42</v>
+        <v>-1537929.65</v>
       </c>
       <c r="J47" s="1">
-        <v>-6.5904023576052</v>
+        <v>-10.025328050926</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3927505.08</v>
+        <v>13802512.5</v>
       </c>
       <c r="N47" s="1">
-        <v>3927505.08</v>
+        <v>13802512.5</v>
       </c>
       <c r="O47" s="1">
-        <v>0.17</v>
+        <v>0.55</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" t="s">
         <v>126</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>586272.0</v>
+        <v>196097.0</v>
       </c>
       <c r="D48" s="1">
-        <v>13.94</v>
+        <v>39.6</v>
       </c>
       <c r="E48" s="1">
-        <v>19.6546727458</v>
+        <v>41.6881530059</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>11522984.3</v>
+        <v>8174921.74</v>
       </c>
       <c r="I48" s="1">
-        <v>-3350352.62</v>
+        <v>-409480.54</v>
       </c>
       <c r="J48" s="1">
-        <v>-29.075389957791</v>
+        <v>-5.0089842205633</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>8172631.68</v>
+        <v>7765441.2</v>
       </c>
       <c r="N48" s="1">
-        <v>8172631.68</v>
+        <v>7765441.2</v>
       </c>
       <c r="O48" s="1">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B49" t="s">
         <v>128</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>30568.0</v>
+        <v>147017.0</v>
       </c>
       <c r="D49" s="1">
-        <v>273.8</v>
+        <v>43.27</v>
       </c>
       <c r="E49" s="1">
-        <v>361.6388154279</v>
+        <v>36.8091886653</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>11054575.31</v>
+        <v>5411576.49</v>
       </c>
       <c r="I49" s="1">
-        <v>-2685056.91</v>
+        <v>949849.1</v>
       </c>
       <c r="J49" s="1">
-        <v>-24.289100528096</v>
+        <v>17.55216990382</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>8369518.4</v>
+        <v>6361425.59</v>
       </c>
       <c r="N49" s="1">
-        <v>8369518.4</v>
+        <v>6361425.59</v>
       </c>
       <c r="O49" s="1">
-        <v>0.36</v>
+        <v>0.26</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" t="s">
         <v>130</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>178147.0</v>
+        <v>752121.0</v>
       </c>
       <c r="D50" s="1">
-        <v>26.26</v>
+        <v>19.13</v>
       </c>
       <c r="E50" s="1">
-        <v>23.4549994106</v>
+        <v>15.2704559905</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4178437.78</v>
+        <v>11485230.63</v>
       </c>
       <c r="I50" s="1">
-        <v>499702.44</v>
+        <v>2902844.1</v>
       </c>
       <c r="J50" s="1">
-        <v>11.959073374069</v>
+        <v>25.274582579279</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4678140.22</v>
+        <v>14388074.73</v>
       </c>
       <c r="N50" s="1">
-        <v>4678140.22</v>
+        <v>14388074.73</v>
       </c>
       <c r="O50" s="1">
-        <v>0.2</v>
+        <v>0.58</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" t="s">
         <v>132</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>196097.0</v>
+        <v>25992.0</v>
       </c>
       <c r="D51" s="1">
-        <v>37.74</v>
+        <v>196.7</v>
       </c>
       <c r="E51" s="1">
-        <v>41.6881530059</v>
+        <v>137.6485649431</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>8174921.74</v>
+        <v>3577761.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-774220.96</v>
+        <v>1534864.9</v>
       </c>
       <c r="J51" s="1">
-        <v>-9.4706834465672</v>
+        <v>42.900145803458</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>7400700.78</v>
+        <v>5112626.4</v>
       </c>
       <c r="N51" s="1">
-        <v>7400700.78</v>
+        <v>5112626.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" t="s">
         <v>134</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>147017.0</v>
+        <v>262171.0</v>
       </c>
       <c r="D52" s="1">
-        <v>43.69</v>
+        <v>61.65</v>
       </c>
       <c r="E52" s="1">
-        <v>36.8091886653</v>
+        <v>38.8187797659</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>5411576.49</v>
+        <v>10177158.31</v>
       </c>
       <c r="I52" s="1">
-        <v>1011596.24</v>
+        <v>5985683.84</v>
       </c>
       <c r="J52" s="1">
-        <v>18.69318934823</v>
+        <v>58.814883857299</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>6423172.73</v>
+        <v>16162842.15</v>
       </c>
       <c r="N52" s="1">
-        <v>6423172.73</v>
+        <v>16162842.15</v>
       </c>
       <c r="O52" s="1">
-        <v>0.28</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" t="s">
         <v>136</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>752121.0</v>
+        <v>4724.0</v>
       </c>
       <c r="D53" s="1">
-        <v>21.32</v>
+        <v>541.0</v>
       </c>
       <c r="E53" s="1">
-        <v>15.2704559905</v>
+        <v>618.7056117697</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H53" s="1">
-        <v>11485230.63</v>
+        <v>3115906.0</v>
       </c>
       <c r="I53" s="1">
-        <v>4549989.09</v>
+        <v>-327075.79</v>
       </c>
       <c r="J53" s="1">
-        <v>39.616001076332</v>
+        <v>-10.496972309177</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>16035219.72</v>
+        <v>2788830.21</v>
       </c>
       <c r="N53" s="1">
-        <v>16035219.72</v>
+        <v>2788830.21</v>
       </c>
       <c r="O53" s="1">
-        <v>0.7</v>
+        <v>0.11</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" t="s">
         <v>138</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>25992.0</v>
+        <v>914900.0</v>
       </c>
       <c r="D54" s="1">
-        <v>203.8</v>
+        <v>37.87</v>
       </c>
       <c r="E54" s="1">
-        <v>137.6485649431</v>
+        <v>24.9927591212</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3577761.5</v>
+        <v>22865875.32</v>
       </c>
       <c r="I54" s="1">
-        <v>1719408.1</v>
+        <v>11781387.68</v>
       </c>
       <c r="J54" s="1">
-        <v>48.058209022597</v>
+        <v>51.523886643846</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>5297169.6</v>
+        <v>34647263.0</v>
       </c>
       <c r="N54" s="1">
-        <v>5297169.6</v>
+        <v>34647263.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.23</v>
+        <v>1.39</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" t="s">
         <v>140</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>262171.0</v>
+        <v>248513.0</v>
       </c>
       <c r="D55" s="1">
-        <v>59.6</v>
+        <v>17.15</v>
       </c>
       <c r="E55" s="1">
-        <v>38.8187797659</v>
+        <v>16.6783863621</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>10177158.31</v>
+        <v>4144795.83</v>
       </c>
       <c r="I55" s="1">
-        <v>5448233.29</v>
+        <v>117202.12</v>
       </c>
       <c r="J55" s="1">
-        <v>53.533934759044</v>
+        <v>2.8276934451558</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>15625391.6</v>
+        <v>4261997.95</v>
       </c>
       <c r="N55" s="1">
-        <v>15625391.6</v>
+        <v>4261997.95</v>
       </c>
       <c r="O55" s="1">
-        <v>0.68</v>
+        <v>0.17</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" t="s">
         <v>142</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>4724.0</v>
+        <v>75731.0</v>
       </c>
       <c r="D56" s="1">
-        <v>525.6</v>
+        <v>188.9</v>
       </c>
       <c r="E56" s="1">
-        <v>618.7056117697</v>
+        <v>101.6050588266</v>
       </c>
       <c r="F56" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3115906.0</v>
+        <v>7694652.71</v>
       </c>
       <c r="I56" s="1">
-        <v>-389952.88</v>
+        <v>6610933.19</v>
       </c>
       <c r="J56" s="1">
-        <v>-12.514911553815</v>
+        <v>85.915939798146</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2725953.12</v>
+        <v>14305585.9</v>
       </c>
       <c r="N56" s="1">
-        <v>2725953.12</v>
+        <v>14305585.9</v>
       </c>
       <c r="O56" s="1">
-        <v>0.12</v>
+        <v>0.57</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" t="s">
         <v>144</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>744819.0</v>
+        <v>147141.0</v>
       </c>
       <c r="D57" s="1">
-        <v>33.35</v>
+        <v>67.66</v>
       </c>
       <c r="E57" s="1">
-        <v>22.8080742167</v>
+        <v>67.8664957422</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>16987887.03</v>
+        <v>9985944.05</v>
       </c>
       <c r="I57" s="1">
-        <v>7851826.62</v>
+        <v>-30383.99</v>
       </c>
       <c r="J57" s="1">
-        <v>46.220148545455</v>
+        <v>-0.30426757698487</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>24839713.65</v>
+        <v>9955560.06</v>
       </c>
       <c r="N57" s="1">
-        <v>24839713.65</v>
+        <v>9955560.06</v>
       </c>
       <c r="O57" s="1">
-        <v>1.08</v>
+        <v>0.4</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" t="s">
         <v>146</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>93653.0</v>
+        <v>112726.0</v>
       </c>
       <c r="D58" s="1">
-        <v>16.68</v>
+        <v>65.1</v>
       </c>
       <c r="E58" s="1">
-        <v>16.2590650593</v>
+        <v>76.2256770399</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1522710.22</v>
+        <v>8592615.67</v>
       </c>
       <c r="I58" s="1">
-        <v>39421.82</v>
+        <v>-1254153.07</v>
       </c>
       <c r="J58" s="1">
-        <v>2.5889246346557</v>
+        <v>-14.595707735174</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1562132.04</v>
+        <v>7338462.6</v>
       </c>
       <c r="N58" s="1">
-        <v>1562132.04</v>
+        <v>7338462.6</v>
       </c>
       <c r="O58" s="1">
-        <v>0.07</v>
+        <v>0.29</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" t="s">
         <v>148</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>88934.0</v>
+        <v>13502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>171.3</v>
+        <v>1676.0</v>
       </c>
       <c r="E59" s="1">
-        <v>101.6050588077</v>
+        <v>1848.9450133314</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>9036144.3</v>
+        <v>24964455.57</v>
       </c>
       <c r="I59" s="1">
-        <v>6198249.9</v>
+        <v>-2335103.57</v>
       </c>
       <c r="J59" s="1">
-        <v>68.593967672694</v>
+        <v>-9.3537131761292</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>15234394.2</v>
+        <v>22629352.0</v>
       </c>
       <c r="N59" s="1">
-        <v>15234394.2</v>
+        <v>22629352.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.66</v>
+        <v>0.91</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>149</v>
+      </c>
+      <c r="B60" t="s">
         <v>150</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>74856.0</v>
+        <v>63683.0</v>
       </c>
       <c r="D60" s="1">
-        <v>66.16</v>
+        <v>45.34</v>
       </c>
       <c r="E60" s="1">
-        <v>81.693697232</v>
+        <v>51.4520457579</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>6115263.4</v>
+        <v>3276620.63</v>
       </c>
       <c r="I60" s="1">
-        <v>-1162790.44</v>
+        <v>-389233.41</v>
       </c>
       <c r="J60" s="1">
-        <v>-19.01456019049</v>
+        <v>-11.879111253719</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>4952472.96</v>
+        <v>2887387.22</v>
       </c>
       <c r="N60" s="1">
-        <v>4952472.96</v>
+        <v>2887387.22</v>
       </c>
       <c r="O60" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>151</v>
+      </c>
+      <c r="B61" t="s">
         <v>152</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>13502.0</v>
+        <v>794390.0</v>
       </c>
       <c r="D61" s="1">
-        <v>1656.0</v>
+        <v>19.93</v>
       </c>
       <c r="E61" s="1">
-        <v>1848.9450133314</v>
+        <v>11.5333553041</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>24964455.57</v>
+        <v>9161982.12</v>
       </c>
       <c r="I61" s="1">
-        <v>-2605143.57</v>
+        <v>6670210.58</v>
       </c>
       <c r="J61" s="1">
-        <v>-10.435411109588</v>
+        <v>72.803139022061</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>22359312.0</v>
+        <v>15832192.7</v>
       </c>
       <c r="N61" s="1">
-        <v>22359312.0</v>
+        <v>15832192.7</v>
       </c>
       <c r="O61" s="1">
-        <v>0.97</v>
+        <v>0.64</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" t="s">
         <v>154</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>90421.0</v>
+        <v>486373.0</v>
       </c>
       <c r="D62" s="1">
-        <v>41.26</v>
+        <v>53.9</v>
       </c>
       <c r="E62" s="1">
-        <v>51.4520458743</v>
+        <v>29.058348058</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>4652345.44</v>
+        <v>14133195.92</v>
       </c>
       <c r="I62" s="1">
-        <v>-921574.98</v>
+        <v>12082308.78</v>
       </c>
       <c r="J62" s="1">
-        <v>-19.808825287918</v>
+        <v>85.488864998342</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>3730770.46</v>
+        <v>26215504.7</v>
       </c>
       <c r="N62" s="1">
-        <v>3730770.46</v>
+        <v>26215504.7</v>
       </c>
       <c r="O62" s="1">
-        <v>0.16</v>
+        <v>1.05</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" t="s">
         <v>156</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>554812.0</v>
+        <v>358453.0</v>
       </c>
       <c r="D63" s="1">
-        <v>19.175</v>
+        <v>47.735</v>
       </c>
       <c r="E63" s="1">
-        <v>7.8276802773</v>
+        <v>22.8351660608</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>4342890.95</v>
+        <v>8185333.78</v>
       </c>
       <c r="I63" s="1">
-        <v>6295629.15</v>
+        <v>8925420.18</v>
       </c>
       <c r="J63" s="1">
-        <v>144.96401642321</v>
+        <v>109.04161540496</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>10638520.1</v>
+        <v>17110753.96</v>
       </c>
       <c r="N63" s="1">
-        <v>10638520.1</v>
+        <v>17110753.96</v>
       </c>
       <c r="O63" s="1">
-        <v>0.46</v>
+        <v>0.69</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" t="s">
         <v>158</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>533240.0</v>
+        <v>618310.0</v>
       </c>
       <c r="D64" s="1">
-        <v>50.56</v>
+        <v>24.495</v>
       </c>
       <c r="E64" s="1">
-        <v>29.0583480609</v>
+        <v>13.8495131892</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>15495073.52</v>
+        <v>8563292.5</v>
       </c>
       <c r="I64" s="1">
-        <v>11465540.88</v>
+        <v>6582210.95</v>
       </c>
       <c r="J64" s="1">
-        <v>73.994749784188</v>
+        <v>76.865422382804</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>26960614.4</v>
+        <v>15145503.45</v>
       </c>
       <c r="N64" s="1">
-        <v>26960614.4</v>
+        <v>15145503.45</v>
       </c>
       <c r="O64" s="1">
-        <v>1.17</v>
+        <v>0.61</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" t="s">
         <v>160</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>358453.0</v>
+        <v>8911968.0</v>
       </c>
       <c r="D65" s="1">
-        <v>37.645</v>
+        <v>5.779</v>
       </c>
       <c r="E65" s="1">
-        <v>22.8351660608</v>
+        <v>3.2816664075</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>8185333.78</v>
+        <v>29246106.01</v>
       </c>
       <c r="I65" s="1">
-        <v>5308629.41</v>
+        <v>22256157.06</v>
       </c>
       <c r="J65" s="1">
-        <v>64.855381010498</v>
+        <v>76.099556817547</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>13493963.19</v>
+        <v>51502263.07</v>
       </c>
       <c r="N65" s="1">
-        <v>13493963.19</v>
+        <v>51502263.07</v>
       </c>
       <c r="O65" s="1">
-        <v>0.59</v>
+        <v>2.07</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" t="s">
         <v>162</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>639097.0</v>
+        <v>408620.0</v>
       </c>
       <c r="D66" s="1">
-        <v>21.93</v>
+        <v>14.03</v>
       </c>
       <c r="E66" s="1">
-        <v>13.8495131881</v>
+        <v>10.7080922618</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>8851182.33</v>
+        <v>4375540.66</v>
       </c>
       <c r="I66" s="1">
-        <v>5164214.88</v>
+        <v>1357397.94</v>
       </c>
       <c r="J66" s="1">
-        <v>58.3449158255</v>
+        <v>31.022404897501</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>14015397.21</v>
+        <v>5732938.6</v>
       </c>
       <c r="N66" s="1">
-        <v>14015397.21</v>
+        <v>5732938.6</v>
       </c>
       <c r="O66" s="1">
-        <v>0.61</v>
+        <v>0.23</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" t="s">
         <v>164</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>8692992.0</v>
+        <v>117464.0</v>
       </c>
       <c r="D67" s="1">
-        <v>4.966</v>
+        <v>117.75</v>
       </c>
       <c r="E67" s="1">
-        <v>3.222202175</v>
+        <v>69.9605123272</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>28010577.73</v>
+        <v>8217841.62</v>
       </c>
       <c r="I67" s="1">
-        <v>15158820.54</v>
+        <v>5613544.38</v>
       </c>
       <c r="J67" s="1">
-        <v>54.118200224641</v>
+        <v>68.309230568987</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>43169398.27</v>
+        <v>13831386.0</v>
       </c>
       <c r="N67" s="1">
-        <v>43169398.27</v>
+        <v>13831386.0</v>
       </c>
       <c r="O67" s="1">
-        <v>1.88</v>
+        <v>0.56</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" t="s">
         <v>166</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1">
-        <v>408620.0</v>
+        <v>36291.0</v>
       </c>
       <c r="D68" s="1">
-        <v>19.155</v>
+        <v>45.86</v>
       </c>
       <c r="E68" s="1">
-        <v>10.7080922618</v>
+        <v>65.6</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4375540.66</v>
+        <v>2380689.6</v>
       </c>
       <c r="I68" s="1">
-        <v>3451575.44</v>
+        <v>-716384.34</v>
       </c>
       <c r="J68" s="1">
-        <v>78.883404548228</v>
+        <v>-30.091463414634</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>7827116.1</v>
+        <v>1664305.26</v>
       </c>
       <c r="N68" s="1">
-        <v>7827116.1</v>
+        <v>1664305.26</v>
       </c>
       <c r="O68" s="1">
-        <v>0.34</v>
+        <v>0.07</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" t="s">
         <v>168</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>121871.0</v>
+        <v>271383.0</v>
       </c>
       <c r="D69" s="1">
-        <v>103.45</v>
+        <v>57.64</v>
       </c>
       <c r="E69" s="1">
-        <v>69.960512345</v>
+        <v>54.9469773346</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>8526157.6</v>
+        <v>14911675.55</v>
       </c>
       <c r="I69" s="1">
-        <v>4081397.35</v>
+        <v>730840.57</v>
       </c>
       <c r="J69" s="1">
-        <v>47.869128644772</v>
+        <v>4.9011297727706</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>12607554.95</v>
+        <v>15642516.12</v>
       </c>
       <c r="N69" s="1">
-        <v>12607554.95</v>
+        <v>15642516.12</v>
       </c>
       <c r="O69" s="1">
-        <v>0.55</v>
+        <v>0.63</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" t="s">
         <v>170</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>36291.0</v>
+        <v>195783.0</v>
       </c>
       <c r="D70" s="1">
-        <v>43.48</v>
+        <v>30.98</v>
       </c>
       <c r="E70" s="1">
-        <v>65.6</v>
+        <v>21.6928919263</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2380689.6</v>
+        <v>4247099.46</v>
       </c>
       <c r="I70" s="1">
-        <v>-802756.92</v>
+        <v>1818257.88</v>
       </c>
       <c r="J70" s="1">
-        <v>-33.719512195122</v>
+        <v>42.811756520531</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1577932.68</v>
+        <v>6065357.34</v>
       </c>
       <c r="N70" s="1">
-        <v>1577932.68</v>
+        <v>6065357.34</v>
       </c>
       <c r="O70" s="1">
-        <v>0.07</v>
+        <v>0.24</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" t="s">
         <v>172</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>271383.0</v>
+        <v>293111.0</v>
       </c>
       <c r="D71" s="1">
-        <v>54.56</v>
+        <v>41.5</v>
       </c>
       <c r="E71" s="1">
-        <v>54.9469773346</v>
+        <v>28.8726508046</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>14911675.55</v>
+        <v>8462891.55</v>
       </c>
       <c r="I71" s="1">
-        <v>-105019.07</v>
+        <v>3701214.95</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.70427410821717</v>
+        <v>43.734637601494</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>14806656.48</v>
+        <v>12164106.5</v>
       </c>
       <c r="N71" s="1">
-        <v>14806656.48</v>
+        <v>12164106.5</v>
       </c>
       <c r="O71" s="1">
-        <v>0.64</v>
+        <v>0.49</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" t="s">
         <v>174</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>65261.0</v>
+        <v>4264498.0</v>
       </c>
       <c r="D72" s="1">
-        <v>86.65</v>
+        <v>4.617</v>
       </c>
       <c r="E72" s="1">
-        <v>65.0786757788</v>
+        <v>3.3332265111</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>4247099.46</v>
+        <v>14214537.79</v>
       </c>
       <c r="I72" s="1">
-        <v>1407766.19</v>
+        <v>5474649.48</v>
       </c>
       <c r="J72" s="1">
-        <v>33.146532198236</v>
+        <v>38.51443895595</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>5654865.65</v>
+        <v>19689187.27</v>
       </c>
       <c r="N72" s="1">
-        <v>5654865.65</v>
+        <v>19689187.27</v>
       </c>
       <c r="O72" s="1">
-        <v>0.25</v>
+        <v>0.79</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" t="s">
         <v>176</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>410107.0</v>
+        <v>291516.0</v>
       </c>
       <c r="D73" s="1">
-        <v>40.85</v>
+        <v>24.4</v>
       </c>
       <c r="E73" s="1">
-        <v>28.872650796</v>
+        <v>24.8608672251</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>11840876.2</v>
+        <v>7247340.57</v>
       </c>
       <c r="I73" s="1">
-        <v>4911994.75</v>
+        <v>-134350.17</v>
       </c>
       <c r="J73" s="1">
-        <v>41.483372235578</v>
+        <v>-1.8537857949733</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>16752870.95</v>
+        <v>7112990.4</v>
       </c>
       <c r="N73" s="1">
-        <v>16752870.95</v>
+        <v>7112990.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.73</v>
+        <v>0.29</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" t="s">
         <v>178</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>4020788.0</v>
+        <v>233255.0</v>
       </c>
       <c r="D74" s="1">
-        <v>4.685</v>
+        <v>186.44</v>
       </c>
       <c r="E74" s="1">
-        <v>3.2430549062</v>
+        <v>53.7325414246</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>13039636.25</v>
+        <v>12533383.95</v>
       </c>
       <c r="I74" s="1">
-        <v>5797755.53</v>
+        <v>30954678.25</v>
       </c>
       <c r="J74" s="1">
-        <v>44.462555694374</v>
+        <v>246.97781838878</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>18837391.78</v>
+        <v>43488062.2</v>
       </c>
       <c r="N74" s="1">
-        <v>18837391.78</v>
+        <v>43488062.2</v>
       </c>
       <c r="O74" s="1">
-        <v>0.82</v>
+        <v>1.75</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" t="s">
         <v>180</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>291516.0</v>
+        <v>66588.0</v>
       </c>
       <c r="D75" s="1">
-        <v>22.83</v>
+        <v>61.05</v>
       </c>
       <c r="E75" s="1">
-        <v>24.8608672251</v>
+        <v>110.9074526942</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>7247340.57</v>
+        <v>7385105.46</v>
       </c>
       <c r="I75" s="1">
-        <v>-592030.29</v>
+        <v>-3319908.06</v>
       </c>
       <c r="J75" s="1">
-        <v>-8.1689315450509</v>
+        <v>-44.954104961421</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>6655310.28</v>
+        <v>4065197.4</v>
       </c>
       <c r="N75" s="1">
-        <v>6655310.28</v>
+        <v>4065197.4</v>
       </c>
       <c r="O75" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" t="s">
         <v>182</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>233255.0</v>
+        <v>178349.0</v>
       </c>
       <c r="D76" s="1">
-        <v>167.24</v>
+        <v>55.27</v>
       </c>
       <c r="E76" s="1">
-        <v>53.7325414246</v>
+        <v>52.4597216693</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>12533383.95</v>
+        <v>9356138.9</v>
       </c>
       <c r="I76" s="1">
-        <v>26476182.25</v>
+        <v>501210.33</v>
       </c>
       <c r="J76" s="1">
-        <v>211.24528184585</v>
+        <v>5.3570210463635</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>39009566.2</v>
+        <v>9857349.23</v>
       </c>
       <c r="N76" s="1">
-        <v>39009566.2</v>
+        <v>9857349.23</v>
       </c>
       <c r="O76" s="1">
-        <v>1.7</v>
+        <v>0.4</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" t="s">
         <v>184</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>66588.0</v>
+        <v>37233.0</v>
       </c>
       <c r="D77" s="1">
-        <v>55.35</v>
+        <v>77.28</v>
       </c>
       <c r="E77" s="1">
-        <v>110.9074526942</v>
+        <v>90.0816265141</v>
       </c>
       <c r="F77" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H77" s="1">
-        <v>7385105.46</v>
+        <v>3610063.85</v>
       </c>
       <c r="I77" s="1">
-        <v>-3699459.66</v>
+        <v>-470205.45</v>
       </c>
       <c r="J77" s="1">
-        <v>-50.093525137013</v>
+        <v>-13.024851347158</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>3685645.8</v>
+        <v>3139858.4</v>
       </c>
       <c r="N77" s="1">
-        <v>3685645.8</v>
+        <v>3139858.4</v>
       </c>
       <c r="O77" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" t="s">
         <v>186</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>131273.0</v>
+        <v>101850.0</v>
       </c>
       <c r="D78" s="1">
-        <v>60.6</v>
+        <v>345.15</v>
       </c>
       <c r="E78" s="1">
-        <v>50.6091509297</v>
+        <v>189.6456432008</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>6643615.07</v>
+        <v>19315408.76</v>
       </c>
       <c r="I78" s="1">
-        <v>1311528.73</v>
+        <v>15838118.74</v>
       </c>
       <c r="J78" s="1">
-        <v>19.741190845363</v>
+        <v>81.997326263159</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>7955143.8</v>
+        <v>35153527.5</v>
       </c>
       <c r="N78" s="1">
-        <v>7955143.8</v>
+        <v>35153527.5</v>
       </c>
       <c r="O78" s="1">
-        <v>0.35</v>
+        <v>1.41</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" t="s">
         <v>188</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>37233.0</v>
+        <v>71767.0</v>
       </c>
       <c r="D79" s="1">
-        <v>69.9</v>
+        <v>486.0</v>
       </c>
       <c r="E79" s="1">
-        <v>90.0816265141</v>
+        <v>179.8035250185</v>
       </c>
       <c r="F79" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G79">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>3610063.85</v>
+        <v>12903959.58</v>
       </c>
       <c r="I79" s="1">
-        <v>-752747.39</v>
+        <v>21974802.42</v>
       </c>
       <c r="J79" s="1">
-        <v>-20.851359457257</v>
+        <v>170.29503451064</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2857316.46</v>
+        <v>34878762.0</v>
       </c>
       <c r="N79" s="1">
-        <v>2857316.46</v>
+        <v>34878762.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.12</v>
+        <v>1.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" t="s">
         <v>190</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>105783.0</v>
+        <v>1061935.0</v>
       </c>
       <c r="D80" s="1">
-        <v>347.7</v>
+        <v>3.5195</v>
       </c>
       <c r="E80" s="1">
-        <v>189.6456431563</v>
+        <v>3.3590091861</v>
       </c>
       <c r="F80" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G80">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H80" s="1">
-        <v>20061285.07</v>
+        <v>4086970.45</v>
       </c>
       <c r="I80" s="1">
-        <v>16719464.03</v>
+        <v>209230.75</v>
       </c>
       <c r="J80" s="1">
-        <v>83.34193932074</v>
+        <v>5.1194583508672</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>36780749.1</v>
+        <v>4296201.2</v>
       </c>
       <c r="N80" s="1">
-        <v>36780749.1</v>
+        <v>4296201.2</v>
       </c>
       <c r="O80" s="1">
-        <v>1.6</v>
+        <v>0.17</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" t="s">
         <v>192</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>53034.0</v>
+        <v>553375.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.62</v>
+        <v>15.73</v>
       </c>
       <c r="E81" s="1">
-        <v>23.1342944149</v>
+        <v>14.5416794037</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1226904.17</v>
+        <v>8047001.84</v>
       </c>
       <c r="I81" s="1">
-        <v>78792.91</v>
+        <v>657586.91</v>
       </c>
       <c r="J81" s="1">
-        <v>6.4220916292101</v>
+        <v>8.1718250234674</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1305697.08</v>
+        <v>8704588.75</v>
       </c>
       <c r="N81" s="1">
-        <v>1305697.08</v>
+        <v>8704588.75</v>
       </c>
       <c r="O81" s="1">
-        <v>0.06</v>
+        <v>0.35</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" t="s">
         <v>194</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>74286.0</v>
+        <v>348686.0</v>
       </c>
       <c r="D82" s="1">
-        <v>457.95</v>
+        <v>31.96</v>
       </c>
       <c r="E82" s="1">
-        <v>179.8035250249</v>
+        <v>31.4790175115</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>13356884.66</v>
+        <v>10976292.7</v>
       </c>
       <c r="I82" s="1">
-        <v>20662389.04</v>
+        <v>167711.86</v>
       </c>
       <c r="J82" s="1">
-        <v>154.6946729418</v>
+        <v>1.5279463165191</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>34019273.7</v>
+        <v>11144004.56</v>
       </c>
       <c r="N82" s="1">
-        <v>34019273.7</v>
+        <v>11144004.56</v>
       </c>
       <c r="O82" s="1">
-        <v>1.48</v>
+        <v>0.45</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" t="s">
         <v>196</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>108892.0</v>
+        <v>117604.0</v>
       </c>
       <c r="D83" s="1">
-        <v>12.878</v>
+        <v>57.58</v>
       </c>
       <c r="E83" s="1">
-        <v>14.1799373691</v>
+        <v>52.1111617802</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1544081.74</v>
+        <v>6128481.07</v>
       </c>
       <c r="I83" s="1">
-        <v>-141770.56</v>
+        <v>643157.25</v>
       </c>
       <c r="J83" s="1">
-        <v>-9.1815450132841</v>
+        <v>10.494562072621</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1402311.18</v>
+        <v>6771638.32</v>
       </c>
       <c r="N83" s="1">
-        <v>1402311.18</v>
+        <v>6771638.32</v>
       </c>
       <c r="O83" s="1">
-        <v>0.06</v>
+        <v>0.27</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" t="s">
         <v>198</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>761278.0</v>
+        <v>39008.0</v>
       </c>
       <c r="D84" s="1">
-        <v>3.306</v>
+        <v>568.0</v>
       </c>
       <c r="E84" s="1">
-        <v>3.2452314135</v>
+        <v>206.5642347724</v>
       </c>
       <c r="F84" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G84">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2826015.83</v>
+        <v>8057657.67</v>
       </c>
       <c r="I84" s="1">
-        <v>74007.3</v>
+        <v>14098886.33</v>
       </c>
       <c r="J84" s="1">
-        <v>2.6187857553508</v>
+        <v>174.9749977899</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>2900023.13</v>
+        <v>22156544.0</v>
       </c>
       <c r="N84" s="1">
-        <v>2900023.13</v>
+        <v>22156544.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.13</v>
+        <v>0.89</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" t="s">
         <v>200</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>158974.0</v>
+        <v>374458.0</v>
       </c>
       <c r="D85" s="1">
-        <v>50.86</v>
+        <v>14.48</v>
       </c>
       <c r="E85" s="1">
-        <v>39.1090210978</v>
+        <v>13.1870293865</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>6217317.52</v>
+        <v>4937988.65</v>
       </c>
       <c r="I85" s="1">
-        <v>1868100.12</v>
+        <v>484163.19</v>
       </c>
       <c r="J85" s="1">
-        <v>30.046722143282</v>
+        <v>9.8048664004118</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>8085417.64</v>
+        <v>5422151.84</v>
       </c>
       <c r="N85" s="1">
-        <v>8085417.64</v>
+        <v>5422151.84</v>
       </c>
       <c r="O85" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" t="s">
         <v>202</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>553375.0</v>
+        <v>61309.0</v>
       </c>
       <c r="D86" s="1">
-        <v>14.035</v>
+        <v>134.6</v>
       </c>
       <c r="E86" s="1">
-        <v>14.5416794037</v>
+        <v>124.6053735993</v>
       </c>
       <c r="F86" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G86">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H86" s="1">
-        <v>8047001.84</v>
+        <v>8791480.07</v>
       </c>
       <c r="I86" s="1">
-        <v>-280383.71</v>
+        <v>694342.56</v>
       </c>
       <c r="J86" s="1">
-        <v>-3.484325163271</v>
+        <v>7.8979029068083</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>7766618.13</v>
+        <v>9485822.63</v>
       </c>
       <c r="N86" s="1">
-        <v>7766618.13</v>
+        <v>9485822.63</v>
       </c>
       <c r="O86" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" t="s">
         <v>204</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>348686.0</v>
+        <v>143037.0</v>
       </c>
       <c r="D87" s="1">
-        <v>28.45</v>
+        <v>73.76</v>
       </c>
       <c r="E87" s="1">
-        <v>31.4790175115</v>
+        <v>63.7488328195</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>10976292.7</v>
+        <v>9118441.8</v>
       </c>
       <c r="I87" s="1">
-        <v>-1056176.0</v>
+        <v>1431967.32</v>
       </c>
       <c r="J87" s="1">
-        <v>-9.6223381506581</v>
+        <v>15.704079177212</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>9920116.7</v>
+        <v>10550409.12</v>
       </c>
       <c r="N87" s="1">
-        <v>9920116.7</v>
+        <v>10550409.12</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" t="s">
         <v>206</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>94538.0</v>
+        <v>1615189.0</v>
       </c>
       <c r="D88" s="1">
-        <v>52.1</v>
+        <v>8.832</v>
       </c>
       <c r="E88" s="1">
-        <v>51.5623778798</v>
+        <v>6.3360417512</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>4874604.08</v>
+        <v>10233904.94</v>
       </c>
       <c r="I88" s="1">
-        <v>50825.72</v>
+        <v>4031444.31</v>
       </c>
       <c r="J88" s="1">
-        <v>1.0426635510468</v>
+        <v>39.393020881431</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>4925429.8</v>
+        <v>14265349.25</v>
       </c>
       <c r="N88" s="1">
-        <v>4925429.8</v>
+        <v>14265349.25</v>
       </c>
       <c r="O88" s="1">
-        <v>0.21</v>
+        <v>0.57</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" t="s">
         <v>208</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>43478.0</v>
+        <v>1047302.0</v>
       </c>
       <c r="D89" s="1">
-        <v>520.8</v>
+        <v>15.9</v>
       </c>
       <c r="E89" s="1">
-        <v>206.5642347854</v>
+        <v>10.0524633869</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>8980999.8</v>
+        <v>10527965.01</v>
       </c>
       <c r="I89" s="1">
-        <v>13662342.6</v>
+        <v>6124136.79</v>
       </c>
       <c r="J89" s="1">
-        <v>152.12496274635</v>
+        <v>58.170185635904</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>22643342.4</v>
+        <v>16652101.8</v>
       </c>
       <c r="N89" s="1">
-        <v>22643342.4</v>
+        <v>16652101.8</v>
       </c>
       <c r="O89" s="1">
-        <v>0.98</v>
+        <v>0.67</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" t="s">
         <v>210</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>374458.0</v>
+        <v>31018.0</v>
       </c>
       <c r="D90" s="1">
-        <v>12.6</v>
+        <v>1073.38</v>
       </c>
       <c r="E90" s="1">
-        <v>13.1870293865</v>
+        <v>1072.3048217164</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>4937988.65</v>
+        <v>33260750.96</v>
       </c>
       <c r="I90" s="1">
-        <v>-219817.85</v>
+        <v>33349.88</v>
       </c>
       <c r="J90" s="1">
-        <v>-4.4515665300284</v>
+        <v>0.1002679706183</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>4718170.8</v>
+        <v>33294100.84</v>
       </c>
       <c r="N90" s="1">
-        <v>4718170.8</v>
+        <v>33294100.84</v>
       </c>
       <c r="O90" s="1">
-        <v>0.21</v>
+        <v>1.34</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" t="s">
         <v>212</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>45143.0</v>
+        <v>968.0</v>
       </c>
       <c r="D91" s="1">
-        <v>121.3</v>
+        <v>28460.3</v>
       </c>
       <c r="E91" s="1">
-        <v>121.5500356644</v>
+        <v>18195.731993802</v>
       </c>
       <c r="F91" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G91">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>6316436.84</v>
+        <v>17613468.57</v>
       </c>
       <c r="I91" s="1">
-        <v>-6768.23</v>
+        <v>9936101.83</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.10715265855488</v>
+        <v>56.41195424122</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>6309668.61</v>
+        <v>27549570.4</v>
       </c>
       <c r="N91" s="1">
-        <v>6309668.61</v>
+        <v>27549570.4</v>
       </c>
       <c r="O91" s="1">
-        <v>0.27</v>
+        <v>1.11</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" t="s">
         <v>214</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>108833.0</v>
+        <v>1480703.0</v>
       </c>
       <c r="D92" s="1">
-        <v>65.7</v>
+        <v>17.645</v>
       </c>
       <c r="E92" s="1">
-        <v>60.9445884061</v>
+        <v>11.4393713121</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>6632782.39</v>
+        <v>16938311.42</v>
       </c>
       <c r="I92" s="1">
-        <v>517545.71</v>
+        <v>9188693.02</v>
       </c>
       <c r="J92" s="1">
-        <v>7.8028447123531</v>
+        <v>54.247987253029</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>7150328.1</v>
+        <v>26127004.44</v>
       </c>
       <c r="N92" s="1">
-        <v>7150328.1</v>
+        <v>26127004.44</v>
       </c>
       <c r="O92" s="1">
-        <v>0.31</v>
+        <v>1.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" t="s">
         <v>216</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>1615189.0</v>
+        <v>109929.0</v>
       </c>
       <c r="D93" s="1">
-        <v>6.916</v>
+        <v>73.45</v>
       </c>
       <c r="E93" s="1">
-        <v>6.3360417512</v>
+        <v>55.1232077978</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>10233904.94</v>
+        <v>6059639.11</v>
       </c>
       <c r="I93" s="1">
-        <v>936742.18</v>
+        <v>2014645.94</v>
       </c>
       <c r="J93" s="1">
-        <v>9.1533210977823</v>
+        <v>33.246962458132</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>11170647.12</v>
+        <v>8074285.05</v>
       </c>
       <c r="N93" s="1">
-        <v>11170647.12</v>
+        <v>8074285.05</v>
       </c>
       <c r="O93" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" t="s">
         <v>218</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>1077048.0</v>
+        <v>471969.0</v>
       </c>
       <c r="D94" s="1">
-        <v>15.325</v>
+        <v>42.785</v>
       </c>
       <c r="E94" s="1">
-        <v>10.0524633907</v>
+        <v>30.0058583721</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>10826985.59</v>
+        <v>14161834.97</v>
       </c>
       <c r="I94" s="1">
-        <v>5678775.01</v>
+        <v>6031358.7</v>
       </c>
       <c r="J94" s="1">
-        <v>52.45019458828</v>
+        <v>42.588822089628</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>16505760.6</v>
+        <v>20193193.67</v>
       </c>
       <c r="N94" s="1">
-        <v>16505760.6</v>
+        <v>20193193.67</v>
       </c>
       <c r="O94" s="1">
-        <v>0.72</v>
+        <v>0.81</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" t="s">
         <v>220</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>57473.0</v>
+        <v>232687.0</v>
       </c>
       <c r="D95" s="1">
-        <v>115.6</v>
+        <v>119.3</v>
       </c>
       <c r="E95" s="1">
-        <v>83.8987566335</v>
+        <v>29.2892572855</v>
       </c>
       <c r="F95" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G95">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>4767445.26</v>
+        <v>6815229.41</v>
       </c>
       <c r="I95" s="1">
-        <v>2526707.23</v>
+        <v>20944329.69</v>
       </c>
       <c r="J95" s="1">
-        <v>52.999187032092</v>
+        <v>307.3165763029</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>7294152.49</v>
+        <v>27759559.1</v>
       </c>
       <c r="N95" s="1">
-        <v>7294152.49</v>
+        <v>27759559.1</v>
       </c>
       <c r="O95" s="1">
-        <v>0.32</v>
+        <v>1.11</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" t="s">
         <v>222</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>16131.0</v>
+        <v>188889.0</v>
       </c>
       <c r="D96" s="1">
-        <v>1071.41</v>
+        <v>78.78</v>
       </c>
       <c r="E96" s="1">
-        <v>1069.6167956109</v>
+        <v>54.715396238</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>17253988.53</v>
+        <v>10335136.48</v>
       </c>
       <c r="I96" s="1">
-        <v>28926.18</v>
+        <v>4545538.94</v>
       </c>
       <c r="J96" s="1">
-        <v>0.16764923628937</v>
+        <v>43.981411844887</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>17282914.71</v>
+        <v>14880675.42</v>
       </c>
       <c r="N96" s="1">
-        <v>17282914.71</v>
+        <v>14880675.42</v>
       </c>
       <c r="O96" s="1">
-        <v>0.75</v>
+        <v>0.6</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" t="s">
         <v>224</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>979.0</v>
+        <v>3279.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26275.74</v>
+        <v>680.0</v>
       </c>
       <c r="E97" s="1">
-        <v>18195.731991828</v>
+        <v>656.6091613297</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>17813621.62</v>
+        <v>2153021.44</v>
       </c>
       <c r="I97" s="1">
-        <v>7910327.84</v>
+        <v>76698.56</v>
       </c>
       <c r="J97" s="1">
-        <v>44.406061881986</v>
+        <v>3.5623686125485</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>25723949.46</v>
+        <v>2229720.0</v>
       </c>
       <c r="N97" s="1">
-        <v>25723949.46</v>
+        <v>2229720.0</v>
       </c>
       <c r="O97" s="1">
-        <v>1.12</v>
+        <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" t="s">
         <v>226</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>1480703.0</v>
+        <v>302046.0</v>
       </c>
       <c r="D98" s="1">
-        <v>17.115</v>
+        <v>20.69</v>
       </c>
       <c r="E98" s="1">
-        <v>11.4393713121</v>
+        <v>22.217196586</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>16938311.42</v>
+        <v>6710615.36</v>
       </c>
       <c r="I98" s="1">
-        <v>8403920.43</v>
+        <v>-461283.62</v>
       </c>
       <c r="J98" s="1">
-        <v>49.614865505879</v>
+        <v>-6.8739392030957</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>25342231.85</v>
+        <v>6249331.74</v>
       </c>
       <c r="N98" s="1">
-        <v>25342231.85</v>
+        <v>6249331.74</v>
       </c>
       <c r="O98" s="1">
-        <v>1.1</v>
+        <v>0.25</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B99" t="s">
         <v>228</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>109929.0</v>
+        <v>29134.0</v>
       </c>
       <c r="D99" s="1">
-        <v>68.9</v>
+        <v>317.2</v>
       </c>
       <c r="E99" s="1">
-        <v>55.1232077978</v>
+        <v>315.3562064941</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H99" s="1">
-        <v>6059639.11</v>
+        <v>10078824.51</v>
       </c>
       <c r="I99" s="1">
-        <v>1514468.99</v>
+        <v>5532.54</v>
       </c>
       <c r="J99" s="1">
-        <v>24.992725845682</v>
+        <v>0.054892710896104</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>7574108.1</v>
+        <v>10084357.05</v>
       </c>
       <c r="N99" s="1">
-        <v>7574108.1</v>
+        <v>10084357.05</v>
       </c>
       <c r="O99" s="1">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" t="s">
         <v>230</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>547826.0</v>
+        <v>174151.0</v>
       </c>
       <c r="D100" s="1">
-        <v>40.02</v>
+        <v>282.4</v>
       </c>
       <c r="E100" s="1">
-        <v>30.0058583747</v>
+        <v>164.549703246</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>16437989.37</v>
+        <v>28656495.37</v>
       </c>
       <c r="I100" s="1">
-        <v>5486007.15</v>
+        <v>20523747.03</v>
       </c>
       <c r="J100" s="1">
-        <v>33.373954846401</v>
+        <v>71.619878024184</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>21923996.52</v>
+        <v>49180242.4</v>
       </c>
       <c r="N100" s="1">
-        <v>21923996.52</v>
+        <v>49180242.4</v>
       </c>
       <c r="O100" s="1">
-        <v>0.95</v>
+        <v>1.97</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" t="s">
         <v>232</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1">
-        <v>269121.0</v>
+        <v>3221566.0</v>
       </c>
       <c r="D101" s="1">
-        <v>93.9</v>
+        <v>3.92</v>
       </c>
       <c r="E101" s="1">
-        <v>29.2892572858</v>
+        <v>2.3415455154</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>7882354.21</v>
+        <v>7543443.42</v>
       </c>
       <c r="I101" s="1">
-        <v>17388107.69</v>
+        <v>5085095.3</v>
       </c>
       <c r="J101" s="1">
-        <v>220.5953605579</v>
+        <v>67.410796593474</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>25270461.9</v>
+        <v>12628538.72</v>
       </c>
       <c r="N101" s="1">
-        <v>25270461.9</v>
+        <v>12628538.72</v>
       </c>
       <c r="O101" s="1">
-        <v>1.1</v>
+        <v>0.51</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>233</v>
+      </c>
+      <c r="B102" t="s">
         <v>234</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1">
-        <v>188889.0</v>
+        <v>575136.0</v>
       </c>
       <c r="D102" s="1">
-        <v>70.52</v>
+        <v>81.02</v>
       </c>
       <c r="E102" s="1">
-        <v>54.715396238</v>
+        <v>92.7139452234</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>10335136.48</v>
+        <v>53323127.6</v>
       </c>
       <c r="I102" s="1">
-        <v>2985315.8</v>
+        <v>-6725608.88</v>
       </c>
       <c r="J102" s="1">
-        <v>28.885112507</v>
+        <v>-12.612930228796</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>13320452.28</v>
+        <v>46597518.72</v>
       </c>
       <c r="N102" s="1">
-        <v>13320452.28</v>
+        <v>46597518.72</v>
       </c>
       <c r="O102" s="1">
-        <v>0.58</v>
+        <v>1.87</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" t="s">
         <v>236</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1">
-        <v>2157.0</v>
+        <v>439200.0</v>
       </c>
       <c r="D103" s="1">
-        <v>620.0</v>
+        <v>151.16</v>
       </c>
       <c r="E103" s="1">
-        <v>679.1062540566</v>
+        <v>80.8136705373</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1464832.19</v>
+        <v>35493364.1</v>
       </c>
       <c r="I103" s="1">
-        <v>-127492.19</v>
+        <v>30896107.9</v>
       </c>
       <c r="J103" s="1">
-        <v>-8.7035355223864</v>
+        <v>87.047561377818</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1337340.0</v>
+        <v>66389472.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1337340.0</v>
+        <v>66389472.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.06</v>
+        <v>2.67</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" t="s">
         <v>238</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>50169.0</v>
+        <v>10202.0</v>
       </c>
       <c r="D104" s="1">
-        <v>51.74</v>
+        <v>271.6</v>
       </c>
       <c r="E104" s="1">
-        <v>70.3323169686</v>
+        <v>290.484279553</v>
       </c>
       <c r="F104" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G104">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H104" s="1">
-        <v>3528502.01</v>
+        <v>3159368.29</v>
       </c>
       <c r="I104" s="1">
-        <v>-932757.95</v>
+        <v>-135728.83</v>
       </c>
       <c r="J104" s="1">
-        <v>-26.434955892231</v>
+        <v>-4.2960749599725</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>2595744.06</v>
+        <v>3023639.46</v>
       </c>
       <c r="N104" s="1">
-        <v>2595744.06</v>
+        <v>3023639.46</v>
       </c>
       <c r="O104" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" t="s">
         <v>240</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>9734.0</v>
+        <v>215182.0</v>
       </c>
       <c r="D105" s="1">
-        <v>300.9</v>
+        <v>272.1</v>
       </c>
       <c r="E105" s="1">
-        <v>335.8173001849</v>
+        <v>75.6916901507</v>
       </c>
       <c r="F105" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G105">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>3619783.62</v>
+        <v>16287489.27</v>
       </c>
       <c r="I105" s="1">
-        <v>-404149.21</v>
+        <v>42263532.93</v>
       </c>
       <c r="J105" s="1">
-        <v>-11.1650101892</v>
+        <v>259.48464020078</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>3215634.41</v>
+        <v>58551022.2</v>
       </c>
       <c r="N105" s="1">
-        <v>3215634.41</v>
+        <v>58551022.2</v>
       </c>
       <c r="O105" s="1">
-        <v>0.14</v>
+        <v>2.35</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>241</v>
+      </c>
+      <c r="B106" t="s">
         <v>242</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>174151.0</v>
+        <v>258489.0</v>
       </c>
       <c r="D106" s="1">
-        <v>281.6</v>
+        <v>166.94</v>
       </c>
       <c r="E106" s="1">
-        <v>164.549703246</v>
+        <v>76.0454849529</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>28656495.37</v>
+        <v>19656921.36</v>
       </c>
       <c r="I106" s="1">
-        <v>20384426.23</v>
+        <v>23495232.3</v>
       </c>
       <c r="J106" s="1">
-        <v>71.133702732331</v>
+        <v>119.52651114437</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>49040921.6</v>
+        <v>43152153.66</v>
       </c>
       <c r="N106" s="1">
-        <v>49040921.6</v>
+        <v>43152153.66</v>
       </c>
       <c r="O106" s="1">
-        <v>2.13</v>
+        <v>1.73</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>243</v>
+      </c>
+      <c r="B107" t="s">
         <v>244</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>3816907.0</v>
+        <v>305368.0</v>
       </c>
       <c r="D107" s="1">
-        <v>3.42</v>
+        <v>241.6</v>
       </c>
       <c r="E107" s="1">
-        <v>2.3415455158</v>
+        <v>93.9521602787</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>8937461.47</v>
+        <v>28689983.28</v>
       </c>
       <c r="I107" s="1">
-        <v>4116360.47</v>
+        <v>45086925.52</v>
       </c>
       <c r="J107" s="1">
-        <v>46.05737863953</v>
+        <v>157.1521498635</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>13053821.94</v>
+        <v>73776908.8</v>
       </c>
       <c r="N107" s="1">
-        <v>13053821.94</v>
+        <v>73776908.8</v>
       </c>
       <c r="O107" s="1">
-        <v>0.57</v>
+        <v>2.96</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" t="s">
         <v>246</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>575136.0</v>
+        <v>357482.0</v>
       </c>
       <c r="D108" s="1">
-        <v>77.79</v>
+        <v>19.26</v>
       </c>
       <c r="E108" s="1">
-        <v>92.7139452234</v>
+        <v>22.3069429789</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>53323127.6</v>
+        <v>7974330.59</v>
       </c>
       <c r="I108" s="1">
-        <v>-8583298.16</v>
+        <v>-1089227.27</v>
       </c>
       <c r="J108" s="1">
-        <v>-16.096764286572</v>
+        <v>-13.659168725284</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>44739829.44</v>
+        <v>6885103.32</v>
       </c>
       <c r="N108" s="1">
-        <v>44739829.44</v>
+        <v>6885103.32</v>
       </c>
       <c r="O108" s="1">
-        <v>1.95</v>
+        <v>0.28</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" t="s">
         <v>248</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>439200.0</v>
+        <v>303852.0</v>
       </c>
       <c r="D109" s="1">
-        <v>153.82</v>
+        <v>12.21</v>
       </c>
       <c r="E109" s="1">
-        <v>80.8136705373</v>
+        <v>12.5240896555</v>
       </c>
       <c r="F109" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G109">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H109" s="1">
-        <v>35493364.1</v>
+        <v>4352991.98</v>
       </c>
       <c r="I109" s="1">
-        <v>32064379.9</v>
+        <v>-88341.23</v>
       </c>
       <c r="J109" s="1">
-        <v>90.339083693676</v>
+        <v>-2.0294370034654</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>67557744.0</v>
+        <v>4264650.75</v>
       </c>
       <c r="N109" s="1">
-        <v>67557744.0</v>
+        <v>4264650.75</v>
       </c>
       <c r="O109" s="1">
-        <v>2.94</v>
+        <v>0.17</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" t="s">
         <v>250</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>10202.0</v>
+        <v>292741.0</v>
       </c>
       <c r="D110" s="1">
-        <v>261.4</v>
+        <v>71.76</v>
       </c>
       <c r="E110" s="1">
-        <v>290.484279553</v>
+        <v>46.5145454173</v>
       </c>
       <c r="F110" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G110">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>3159368.29</v>
+        <v>13616714.54</v>
       </c>
       <c r="I110" s="1">
-        <v>-231550.54</v>
+        <v>7390379.62</v>
       </c>
       <c r="J110" s="1">
-        <v>-7.3290138643507</v>
+        <v>54.274322916077</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>2927817.75</v>
+        <v>21007094.16</v>
       </c>
       <c r="N110" s="1">
-        <v>2927817.75</v>
+        <v>21007094.16</v>
       </c>
       <c r="O110" s="1">
-        <v>0.13</v>
+        <v>0.84</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" t="s">
         <v>252</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1">
-        <v>224067.0</v>
+        <v>695349.0</v>
       </c>
       <c r="D111" s="1">
-        <v>237.15</v>
+        <v>84.56</v>
       </c>
       <c r="E111" s="1">
-        <v>75.6916901641</v>
+        <v>59.7352610847</v>
       </c>
       <c r="F111" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="G111">
-        <v>1.0</v>
+        <v>10.76</v>
       </c>
       <c r="H111" s="1">
-        <v>16960009.94</v>
+        <v>3783798.37</v>
       </c>
       <c r="I111" s="1">
-        <v>36177479.11</v>
+        <v>1680004.21</v>
       </c>
       <c r="J111" s="1">
-        <v>213.31048294185</v>
+        <v>44.399940105688</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>53137489.05</v>
+        <v>5463802.58</v>
       </c>
       <c r="N111" s="1">
-        <v>53137489.05</v>
+        <v>5463802.58</v>
       </c>
       <c r="O111" s="1">
-        <v>2.31</v>
+        <v>0.22</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" t="s">
         <v>254</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>238957.0</v>
+        <v>215998.0</v>
       </c>
       <c r="D112" s="1">
-        <v>140.75</v>
+        <v>37.615</v>
       </c>
       <c r="E112" s="1">
-        <v>69.3296750043</v>
+        <v>22.2325999778</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>16566811.15</v>
+        <v>4802197.13</v>
       </c>
       <c r="I112" s="1">
-        <v>17066386.6</v>
+        <v>3322567.64</v>
       </c>
       <c r="J112" s="1">
-        <v>103.01551967652</v>
+        <v>69.188489144759</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>33633197.75</v>
+        <v>8124764.77</v>
       </c>
       <c r="N112" s="1">
-        <v>33633197.75</v>
+        <v>8124764.77</v>
       </c>
       <c r="O112" s="1">
-        <v>1.46</v>
+        <v>0.33</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" t="s">
         <v>256</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>305368.0</v>
+        <v>60919.0</v>
       </c>
       <c r="D113" s="1">
-        <v>203.75</v>
+        <v>55.7</v>
       </c>
       <c r="E113" s="1">
-        <v>93.9521602787</v>
+        <v>85.1394582971</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>28689983.28</v>
+        <v>5186610.66</v>
       </c>
       <c r="I113" s="1">
-        <v>33528746.72</v>
+        <v>-1793422.36</v>
       </c>
       <c r="J113" s="1">
-        <v>116.86568929921</v>
+        <v>-34.577925307391</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>62218730.0</v>
+        <v>3393188.3</v>
       </c>
       <c r="N113" s="1">
-        <v>62218730.0</v>
+        <v>3393188.3</v>
       </c>
       <c r="O113" s="1">
-        <v>2.71</v>
+        <v>0.14</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" t="s">
         <v>258</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1">
-        <v>357482.0</v>
+        <v>151241.0</v>
       </c>
       <c r="D114" s="1">
-        <v>17.59</v>
+        <v>39.42</v>
       </c>
       <c r="E114" s="1">
-        <v>22.3069429789</v>
+        <v>21.3361712102</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>7974330.59</v>
+        <v>3226903.87</v>
       </c>
       <c r="I114" s="1">
-        <v>-1686222.21</v>
+        <v>2735016.35</v>
       </c>
       <c r="J114" s="1">
-        <v>-21.145627096456</v>
+        <v>84.75667265539</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>6288108.38</v>
+        <v>5961920.22</v>
       </c>
       <c r="N114" s="1">
-        <v>6288108.38</v>
+        <v>5961920.22</v>
       </c>
       <c r="O114" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" t="s">
         <v>260</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="1">
-        <v>303852.0</v>
+        <v>38052.0</v>
       </c>
       <c r="D115" s="1">
-        <v>12.005</v>
+        <v>76.95</v>
       </c>
       <c r="E115" s="1">
-        <v>12.5240896555</v>
+        <v>75.3178001156</v>
       </c>
       <c r="F115" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="G115">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="H115" s="1">
-        <v>4352991.98</v>
+        <v>3109562.43</v>
       </c>
       <c r="I115" s="1">
-        <v>-149796.43</v>
+        <v>85659.53</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.4412291749731</v>
+        <v>2.7547133054344</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>4203195.55</v>
+        <v>3195221.96</v>
       </c>
       <c r="N115" s="1">
-        <v>4203195.55</v>
+        <v>3195221.96</v>
       </c>
       <c r="O115" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" t="s">
         <v>262</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1">
-        <v>374387.0</v>
+        <v>680272.0</v>
       </c>
       <c r="D116" s="1">
-        <v>60.98</v>
+        <v>4.8755</v>
       </c>
       <c r="E116" s="1">
-        <v>46.5145454303</v>
+        <v>4.6131474616</v>
       </c>
       <c r="F116" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G116">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H116" s="1">
-        <v>17414441.12</v>
+        <v>3598689.94</v>
       </c>
       <c r="I116" s="1">
-        <v>5415678.14</v>
+        <v>213789.1</v>
       </c>
       <c r="J116" s="1">
-        <v>31.098776599728</v>
+        <v>5.940747982306</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>22830119.26</v>
+        <v>3812479.04</v>
       </c>
       <c r="N116" s="1">
-        <v>22830119.26</v>
+        <v>3812479.04</v>
       </c>
       <c r="O116" s="1">
-        <v>0.99</v>
+        <v>0.15</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" t="s">
         <v>264</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="1">
-        <v>148137.0</v>
+        <v>20277.0</v>
       </c>
       <c r="D117" s="1">
-        <v>24.5</v>
+        <v>247.7</v>
       </c>
       <c r="E117" s="1">
-        <v>26.4103380654</v>
+        <v>259.4231454357</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3912348.25</v>
+        <v>5260323.12</v>
       </c>
       <c r="I117" s="1">
-        <v>-282991.75</v>
+        <v>-237710.22</v>
       </c>
       <c r="J117" s="1">
-        <v>-7.2332965246639</v>
+        <v>-4.5189281072148</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>3629356.5</v>
+        <v>5022612.9</v>
       </c>
       <c r="N117" s="1">
-        <v>3629356.5</v>
+        <v>5022612.9</v>
       </c>
       <c r="O117" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>265</v>
+      </c>
+      <c r="B118" t="s">
         <v>266</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1">
-        <v>695349.0</v>
+        <v>579445.0</v>
       </c>
       <c r="D118" s="1">
-        <v>67.54</v>
+        <v>75.03</v>
       </c>
       <c r="E118" s="1">
-        <v>59.7352610847</v>
+        <v>45.0331654428</v>
       </c>
       <c r="F118" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
       <c r="G118">
-        <v>10.81</v>
+        <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3783798.37</v>
+        <v>26094242.55</v>
       </c>
       <c r="I118" s="1">
-        <v>561911.7</v>
+        <v>17381515.8</v>
       </c>
       <c r="J118" s="1">
-        <v>14.850466252513</v>
+        <v>66.610539726128</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>4345710.07</v>
+        <v>43475758.35</v>
       </c>
       <c r="N118" s="1">
-        <v>4345710.07</v>
+        <v>43475758.35</v>
       </c>
       <c r="O118" s="1">
-        <v>0.19</v>
+        <v>1.75</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" t="s">
         <v>268</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1">
-        <v>215998.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D119" s="1">
-        <v>26.815</v>
+        <v>247.1</v>
       </c>
       <c r="E119" s="1">
-        <v>22.2325999778</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4802197.13</v>
+        <v>16555164.03</v>
       </c>
       <c r="I119" s="1">
-        <v>989789.24</v>
+        <v>4916837.57</v>
       </c>
       <c r="J119" s="1">
-        <v>20.611174702026</v>
+        <v>29.699721253683</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>5791986.37</v>
+        <v>21472001.6</v>
       </c>
       <c r="N119" s="1">
-        <v>5791986.37</v>
+        <v>21472001.6</v>
       </c>
       <c r="O119" s="1">
-        <v>0.25</v>
+        <v>0.86</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>269</v>
+      </c>
+      <c r="B120" t="s">
         <v>270</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1">
-        <v>114211.0</v>
+        <v>146145.0</v>
       </c>
       <c r="D120" s="1">
-        <v>43.52</v>
+        <v>17.6</v>
       </c>
       <c r="E120" s="1">
-        <v>85.1394583709</v>
+        <v>17.0923922816</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>9723862.68</v>
+        <v>2497967.67</v>
       </c>
       <c r="I120" s="1">
-        <v>-4753399.96</v>
+        <v>74184.33</v>
       </c>
       <c r="J120" s="1">
-        <v>-48.883865562774</v>
+        <v>2.9697874352393</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>4970462.72</v>
+        <v>2572152.0</v>
       </c>
       <c r="N120" s="1">
-        <v>4970462.72</v>
+        <v>2572152.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>271</v>
+      </c>
+      <c r="B121" t="s">
         <v>272</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="1">
-        <v>151241.0</v>
+        <v>109393.0</v>
       </c>
       <c r="D121" s="1">
-        <v>32.02</v>
+        <v>104.75</v>
       </c>
       <c r="E121" s="1">
-        <v>21.3361712102</v>
+        <v>84.5130175605</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3226903.87</v>
+        <v>9245132.53</v>
       </c>
       <c r="I121" s="1">
-        <v>1615832.95</v>
+        <v>2213784.22</v>
       </c>
       <c r="J121" s="1">
-        <v>50.073786362901</v>
+        <v>23.945402759954</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>4842736.82</v>
+        <v>11458916.75</v>
       </c>
       <c r="N121" s="1">
-        <v>4842736.82</v>
+        <v>11458916.75</v>
       </c>
       <c r="O121" s="1">
-        <v>0.21</v>
+        <v>0.46</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>273</v>
+      </c>
+      <c r="B122" t="s">
         <v>274</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" s="1">
-        <v>2410708.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D122" s="1">
-        <v>3.578</v>
+        <v>67.01</v>
       </c>
       <c r="E122" s="1">
-        <v>4.6656286742</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>11247468.37</v>
+        <v>16163371.58</v>
       </c>
       <c r="I122" s="1">
-        <v>-2621955.15</v>
+        <v>48673293.09</v>
       </c>
       <c r="J122" s="1">
-        <v>-23.311513878034</v>
+        <v>301.1332929463</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>8625513.22</v>
+        <v>64836664.67</v>
       </c>
       <c r="N122" s="1">
-        <v>8625513.22</v>
+        <v>64836664.67</v>
       </c>
       <c r="O122" s="1">
-        <v>0.38</v>
+        <v>2.6</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>275</v>
+      </c>
+      <c r="B123" t="s">
         <v>276</v>
       </c>
-      <c r="B123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123" s="1">
-        <v>466420.0</v>
+        <v>203662.0</v>
       </c>
       <c r="D123" s="1">
-        <v>4.689</v>
+        <v>48.705</v>
       </c>
       <c r="E123" s="1">
-        <v>4.5006999914</v>
+        <v>39.7678394595</v>
       </c>
       <c r="F123" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G123">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2403912.39</v>
+        <v>9466517.48</v>
       </c>
       <c r="I123" s="1">
-        <v>116158.34</v>
+        <v>452840.23</v>
       </c>
       <c r="J123" s="1">
-        <v>4.8320538004299</v>
+        <v>4.7835989418149</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2520070.73</v>
+        <v>9919357.71</v>
       </c>
       <c r="N123" s="1">
-        <v>2520070.73</v>
+        <v>9919357.71</v>
       </c>
       <c r="O123" s="1">
-        <v>0.11</v>
+        <v>0.4</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>277</v>
+      </c>
+      <c r="B124" t="s">
         <v>278</v>
       </c>
-      <c r="B124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124" s="1">
-        <v>20277.0</v>
+        <v>434044.0</v>
       </c>
       <c r="D124" s="1">
-        <v>242.3</v>
+        <v>23.69</v>
       </c>
       <c r="E124" s="1">
-        <v>259.4231454357</v>
+        <v>15.354600916</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>5260323.12</v>
+        <v>6664572.4</v>
       </c>
       <c r="I124" s="1">
-        <v>-347206.02</v>
+        <v>3617929.96</v>
       </c>
       <c r="J124" s="1">
-        <v>-6.600469440364</v>
+        <v>54.286002804921</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>4913117.1</v>
+        <v>10282502.36</v>
       </c>
       <c r="N124" s="1">
-        <v>4913117.1</v>
+        <v>10282502.36</v>
       </c>
       <c r="O124" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>279</v>
+      </c>
+      <c r="B125" t="s">
         <v>280</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" s="1">
-        <v>579445.0</v>
+        <v>168171.0</v>
       </c>
       <c r="D125" s="1">
-        <v>76.96</v>
+        <v>133.65</v>
       </c>
       <c r="E125" s="1">
-        <v>45.0331654428</v>
+        <v>95.7333994565</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>26094242.55</v>
+        <v>16099581.52</v>
       </c>
       <c r="I125" s="1">
-        <v>18499844.65</v>
+        <v>6376472.63</v>
       </c>
       <c r="J125" s="1">
-        <v>70.896269989642</v>
+        <v>39.606449534596</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>44594087.2</v>
+        <v>22476054.15</v>
       </c>
       <c r="N125" s="1">
-        <v>44594087.2</v>
+        <v>22476054.15</v>
       </c>
       <c r="O125" s="1">
-        <v>1.94</v>
+        <v>0.9</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>281</v>
+      </c>
+      <c r="B126" t="s">
         <v>282</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="1">
-        <v>86896.0</v>
+        <v>234476.0</v>
       </c>
       <c r="D126" s="1">
-        <v>246.6</v>
+        <v>23.51</v>
       </c>
       <c r="E126" s="1">
-        <v>190.5169861674</v>
+        <v>49.0180555366</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>16555164.03</v>
+        <v>11493557.59</v>
       </c>
       <c r="I126" s="1">
-        <v>4873389.57</v>
+        <v>-5981026.83</v>
       </c>
       <c r="J126" s="1">
-        <v>29.437277463206</v>
+        <v>-52.038081187358</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>21428553.6</v>
+        <v>5512530.76</v>
       </c>
       <c r="N126" s="1">
-        <v>21428553.6</v>
+        <v>5512530.76</v>
       </c>
       <c r="O126" s="1">
-        <v>0.93</v>
+        <v>0.22</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>283</v>
+      </c>
+      <c r="B127" t="s">
         <v>284</v>
       </c>
-      <c r="B127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127" s="1">
-        <v>146145.0</v>
+        <v>268022.0</v>
       </c>
       <c r="D127" s="1">
-        <v>15.4</v>
+        <v>36.39</v>
       </c>
       <c r="E127" s="1">
-        <v>17.0923922816</v>
+        <v>23.6258324317</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2497967.67</v>
+        <v>6332242.86</v>
       </c>
       <c r="I127" s="1">
-        <v>-247334.67</v>
+        <v>3421077.72</v>
       </c>
       <c r="J127" s="1">
-        <v>-9.9014359941656</v>
+        <v>54.026318883164</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2250633.0</v>
+        <v>9753320.58</v>
       </c>
       <c r="N127" s="1">
-        <v>2250633.0</v>
+        <v>9753320.58</v>
       </c>
       <c r="O127" s="1">
-        <v>0.1</v>
+        <v>0.39</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>285</v>
+      </c>
+      <c r="B128" t="s">
         <v>286</v>
       </c>
-      <c r="B128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" s="1">
-        <v>80263.0</v>
+        <v>204604.0</v>
       </c>
       <c r="D128" s="1">
-        <v>93.98</v>
+        <v>69.72</v>
       </c>
       <c r="E128" s="1">
-        <v>77.549813239</v>
+        <v>76.0764845751</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>6224380.66</v>
+        <v>15565553.05</v>
       </c>
       <c r="I128" s="1">
-        <v>1318736.08</v>
+        <v>-1300562.17</v>
       </c>
       <c r="J128" s="1">
-        <v>21.186623248714</v>
+        <v>-8.3553868328501</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>7543116.74</v>
+        <v>14264990.88</v>
       </c>
       <c r="N128" s="1">
-        <v>7543116.74</v>
+        <v>14264990.88</v>
       </c>
       <c r="O128" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>287</v>
+      </c>
+      <c r="B129" t="s">
         <v>288</v>
       </c>
-      <c r="B129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C129" s="1">
-        <v>967567.0</v>
+        <v>423.0</v>
       </c>
       <c r="D129" s="1">
-        <v>59.63</v>
+        <v>5891.0</v>
       </c>
       <c r="E129" s="1">
-        <v>16.7051703706</v>
+        <v>5756.676122931</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>16163371.58</v>
+        <v>0.0</v>
       </c>
       <c r="I129" s="1">
-        <v>41532648.63</v>
+        <v>568190.0</v>
       </c>
       <c r="J129" s="1">
-        <v>256.95535380373</v>
+        <v>0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>57696020.21</v>
+        <v>568190.0</v>
       </c>
       <c r="N129" s="1">
-        <v>57696020.21</v>
+        <v>568190.0</v>
       </c>
       <c r="O129" s="1">
-        <v>2.51</v>
+        <v>0.02</v>
       </c>
       <c r="P129">
-        <v>1</v>
-[...398 lines deleted...]
-      <c r="P137">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>