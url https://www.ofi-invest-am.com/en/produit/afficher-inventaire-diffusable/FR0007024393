--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -815,50 +815,56 @@
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
     <t>TEMENOS AG</t>
   </si>
   <si>
     <t>GB00BLGZ9862</t>
   </si>
   <si>
     <t>TESCO PLC</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
+  </si>
+  <si>
+    <t>SE0000114837</t>
+  </si>
+  <si>
+    <t>TRELLEBORG B</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
@@ -1288,183 +1294,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6453770.0898</v>
+        <v>6462057.0898</v>
       </c>
       <c r="D2">
-        <v>260.04</v>
+        <v>262.95</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1678294130.85</v>
+        <v>1699261724.19</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1678294130.85</v>
+        <v>1699261724.19</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3096.1276</v>
+        <v>3118.9822</v>
       </c>
       <c r="D3">
-        <v>250579.27</v>
+        <v>253479.15</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>775825408.95</v>
+        <v>790596979.56</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>775825408.95</v>
+        <v>790596979.56</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>77287.0</v>
+        <v>77973.0</v>
       </c>
       <c r="D4">
-        <v>254.54</v>
+        <v>257.39</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19672857.77</v>
+        <v>20069666.26</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19672857.77</v>
+        <v>20069666.26</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>128755.0</v>
+        <v>134288.0</v>
       </c>
       <c r="D5">
-        <v>131.41</v>
+        <v>132.94</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>16920720.5</v>
+        <v>17853028.8</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>16920720.5</v>
+        <v>17853028.8</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P129"/>
+  <dimension ref="A1:P130"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O129" sqref="O129"/>
+      <selection activeCell="O130" sqref="O130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1486,6436 +1492,6486 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>229587.0</v>
       </c>
       <c r="D2" s="1">
-        <v>74.2</v>
+        <v>83.56</v>
       </c>
       <c r="E2" s="1">
         <v>60.759836489</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>15104211.55</v>
       </c>
       <c r="I2" s="1">
-        <v>3485220.36</v>
+        <v>5848485.83</v>
       </c>
       <c r="J2" s="1">
-        <v>23.074493815601</v>
+        <v>38.720894570627</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>18589431.91</v>
+        <v>20952697.38</v>
       </c>
       <c r="N2" s="1">
-        <v>18589431.91</v>
+        <v>20952697.38</v>
       </c>
       <c r="O2" s="1">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>77041.0</v>
+        <v>87081.0</v>
       </c>
       <c r="D3" s="1">
-        <v>121.3</v>
+        <v>136.0</v>
       </c>
       <c r="E3" s="1">
-        <v>113.5735566776</v>
+        <v>115.8468207761</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8749820.38</v>
+        <v>10088057.0</v>
       </c>
       <c r="I3" s="1">
-        <v>595252.92</v>
+        <v>1754959.0</v>
       </c>
       <c r="J3" s="1">
-        <v>6.803030166889</v>
+        <v>17.396402498519</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9345073.3</v>
+        <v>11843016.0</v>
       </c>
       <c r="N3" s="1">
-        <v>9345073.3</v>
+        <v>11843016.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
         <v>126975.0</v>
       </c>
       <c r="D4" s="1">
-        <v>145.05</v>
+        <v>141.7</v>
       </c>
       <c r="E4" s="1">
         <v>208.744855129</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26505377.98</v>
       </c>
       <c r="I4" s="1">
-        <v>-8087654.23</v>
+        <v>-8513020.48</v>
       </c>
       <c r="J4" s="1">
-        <v>-30.513257483454</v>
+        <v>-32.118087455397</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>18417723.75</v>
+        <v>17992357.5</v>
       </c>
       <c r="N4" s="1">
-        <v>18417723.75</v>
+        <v>17992357.5</v>
       </c>
       <c r="O4" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
         <v>1080.0</v>
       </c>
       <c r="D5" s="1">
-        <v>981.3</v>
+        <v>921.0</v>
       </c>
       <c r="E5" s="1">
         <v>1653.8514907407</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1786159.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-726355.61</v>
+        <v>-791479.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-40.665772864498</v>
+        <v>-44.311807610519</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1059804.0</v>
+        <v>994680.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1059804.0</v>
+        <v>994680.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
         <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>26.18</v>
+        <v>23.38</v>
       </c>
       <c r="E6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>5531750.12</v>
+        <v>3643794.12</v>
       </c>
       <c r="J6" s="1">
-        <v>45.639098378586</v>
+        <v>30.062724220449</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>17652388.6</v>
+        <v>15764432.6</v>
       </c>
       <c r="N6" s="1">
-        <v>17652388.6</v>
+        <v>15764432.6</v>
       </c>
       <c r="O6" s="1">
-        <v>0.71</v>
+        <v>0.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>1201208.0</v>
+        <v>1251130.0</v>
       </c>
       <c r="D7" s="1">
-        <v>9.778</v>
+        <v>9.66</v>
       </c>
       <c r="E7" s="1">
-        <v>9.2645999694</v>
+        <v>9.2810872811</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>11128711.6</v>
+        <v>11611846.73</v>
       </c>
       <c r="I7" s="1">
-        <v>616700.22</v>
+        <v>474069.07</v>
       </c>
       <c r="J7" s="1">
-        <v>5.5415239622168</v>
+        <v>4.0826328578314</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>11745411.82</v>
+        <v>12085915.8</v>
       </c>
       <c r="N7" s="1">
-        <v>11745411.82</v>
+        <v>12085915.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>170.52</v>
+        <v>175.48</v>
       </c>
       <c r="E8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>8095725.69</v>
+        <v>9106305.85</v>
       </c>
       <c r="J8" s="1">
-        <v>30.38132945534</v>
+        <v>34.173795993568</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>34742767.92</v>
+        <v>35753348.08</v>
       </c>
       <c r="N8" s="1">
-        <v>34742767.92</v>
+        <v>35753348.08</v>
       </c>
       <c r="O8" s="1">
-        <v>1.39</v>
+        <v>1.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>178045.0</v>
       </c>
       <c r="D9" s="1">
-        <v>52.2</v>
+        <v>50.5</v>
       </c>
       <c r="E9" s="1">
         <v>64.6603093038</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>11512444.77</v>
       </c>
       <c r="I9" s="1">
-        <v>-2218495.77</v>
+        <v>-2521172.27</v>
       </c>
       <c r="J9" s="1">
-        <v>-19.270414011289</v>
+        <v>-21.899538459197</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>9293949.0</v>
+        <v>8991272.5</v>
       </c>
       <c r="N9" s="1">
-        <v>9293949.0</v>
+        <v>8991272.5</v>
       </c>
       <c r="O9" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
         <v>183781.0</v>
       </c>
       <c r="D10" s="1">
-        <v>394.8</v>
+        <v>371.7</v>
       </c>
       <c r="E10" s="1">
         <v>227.3947787856</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>41790839.84</v>
       </c>
       <c r="I10" s="1">
-        <v>30765898.96</v>
+        <v>26520557.86</v>
       </c>
       <c r="J10" s="1">
-        <v>73.618762096646</v>
+        <v>63.460217505885</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>72556738.8</v>
+        <v>68311397.7</v>
       </c>
       <c r="N10" s="1">
-        <v>72556738.8</v>
+        <v>68311397.7</v>
       </c>
       <c r="O10" s="1">
-        <v>2.91</v>
+        <v>2.7</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
         <v>328782.0</v>
       </c>
       <c r="D11" s="1">
-        <v>52.64</v>
+        <v>51.38</v>
       </c>
       <c r="E11" s="1">
         <v>67.196507321</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>22093002.07</v>
       </c>
       <c r="I11" s="1">
-        <v>-4785917.59</v>
+        <v>-5200182.91</v>
       </c>
       <c r="J11" s="1">
-        <v>-21.662595127797</v>
+        <v>-23.537692584845</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>17307084.48</v>
+        <v>16892819.16</v>
       </c>
       <c r="N11" s="1">
-        <v>17307084.48</v>
+        <v>16892819.16</v>
       </c>
       <c r="O11" s="1">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>430626.0</v>
       </c>
       <c r="D12" s="1">
-        <v>62.58</v>
+        <v>67.82</v>
       </c>
       <c r="E12" s="1">
         <v>59.3624597679</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>25563018.6</v>
       </c>
       <c r="I12" s="1">
-        <v>1385556.48</v>
+        <v>3642036.72</v>
       </c>
       <c r="J12" s="1">
-        <v>5.4201598867514</v>
+        <v>14.24728736848</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>26948575.08</v>
+        <v>29205055.32</v>
       </c>
       <c r="N12" s="1">
-        <v>26948575.08</v>
+        <v>29205055.32</v>
       </c>
       <c r="O12" s="1">
-        <v>1.08</v>
+        <v>1.16</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
         <v>18563.0</v>
       </c>
       <c r="D13" s="1">
-        <v>686.4</v>
+        <v>691.2</v>
       </c>
       <c r="E13" s="1">
         <v>683.554539137</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>12688822.91</v>
       </c>
       <c r="I13" s="1">
-        <v>52820.29</v>
+        <v>141922.69</v>
       </c>
       <c r="J13" s="1">
-        <v>0.41627415225704</v>
+        <v>1.1184858596155</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>12741643.2</v>
+        <v>12830745.6</v>
       </c>
       <c r="N13" s="1">
-        <v>12741643.2</v>
+        <v>12830745.6</v>
       </c>
       <c r="O13" s="1">
         <v>0.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
         <v>168830.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1237.0</v>
+        <v>1305.6</v>
       </c>
       <c r="E14" s="1">
         <v>212.7903277853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>35925391.04</v>
       </c>
       <c r="I14" s="1">
-        <v>172917318.96</v>
+        <v>184499056.96</v>
       </c>
       <c r="J14" s="1">
-        <v>481.32341487242</v>
+        <v>513.56172227764</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>208842710.0</v>
+        <v>220424448.0</v>
       </c>
       <c r="N14" s="1">
-        <v>208842710.0</v>
+        <v>220424448.0</v>
       </c>
       <c r="O14" s="1">
-        <v>8.38</v>
+        <v>8.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>17882.0</v>
+        <v>21976.0</v>
       </c>
       <c r="D15" s="1">
-        <v>191.2</v>
+        <v>195.9</v>
       </c>
       <c r="E15" s="1">
-        <v>185.1985504977</v>
+        <v>185.1785702585</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3311720.48</v>
+        <v>4069484.26</v>
       </c>
       <c r="I15" s="1">
-        <v>107317.92</v>
+        <v>235614.14</v>
       </c>
       <c r="J15" s="1">
-        <v>3.2405488521181</v>
+        <v>5.7897788748297</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3419038.4</v>
+        <v>4305098.4</v>
       </c>
       <c r="N15" s="1">
-        <v>3419038.4</v>
+        <v>4305098.4</v>
       </c>
       <c r="O15" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>42.42</v>
+        <v>39.5</v>
       </c>
       <c r="E16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>17279635.39</v>
+        <v>14892725.19</v>
       </c>
       <c r="J16" s="1">
-        <v>99.331327860105</v>
+        <v>85.610265216269</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>34675592.7</v>
+        <v>32288682.5</v>
       </c>
       <c r="N16" s="1">
-        <v>34675592.7</v>
+        <v>32288682.5</v>
       </c>
       <c r="O16" s="1">
-        <v>1.39</v>
+        <v>1.28</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
         <v>3416962.0</v>
       </c>
       <c r="D17" s="1">
-        <v>19.23</v>
+        <v>18.76</v>
       </c>
       <c r="E17" s="1">
         <v>7.4092103541</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>25316990.23</v>
       </c>
       <c r="I17" s="1">
-        <v>40391189.03</v>
+        <v>38785216.89</v>
       </c>
       <c r="J17" s="1">
-        <v>159.54182808878</v>
+        <v>153.19837207205</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>65708179.26</v>
+        <v>64102207.12</v>
       </c>
       <c r="N17" s="1">
-        <v>65708179.26</v>
+        <v>64102207.12</v>
       </c>
       <c r="O17" s="1">
-        <v>2.64</v>
+        <v>2.54</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
         <v>8412559.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.8784</v>
+        <v>0.9264</v>
       </c>
       <c r="E18" s="1">
         <v>0.4843255804</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>4074417.52</v>
       </c>
       <c r="I18" s="1">
-        <v>3315174.31</v>
+        <v>3718977.14</v>
       </c>
       <c r="J18" s="1">
-        <v>81.365601186596</v>
+        <v>91.27628972104</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7389591.83</v>
+        <v>7793394.66</v>
       </c>
       <c r="N18" s="1">
-        <v>7389591.83</v>
+        <v>7793394.66</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>4731057.0</v>
+        <v>4804582.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.634</v>
+        <v>10.416</v>
       </c>
       <c r="E19" s="1">
-        <v>4.903104896</v>
+        <v>4.9831415657</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>23196868.74</v>
+        <v>23941912.27</v>
       </c>
       <c r="I19" s="1">
-        <v>27113191.4</v>
+        <v>26102613.84</v>
       </c>
       <c r="J19" s="1">
-        <v>116.88297978445</v>
+        <v>109.0247660489</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>50310060.14</v>
+        <v>50044526.11</v>
       </c>
       <c r="N19" s="1">
-        <v>50310060.14</v>
+        <v>50044526.11</v>
       </c>
       <c r="O19" s="1">
-        <v>2.02</v>
+        <v>1.98</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>70726.0</v>
+        <v>74135.0</v>
       </c>
       <c r="D20" s="1">
-        <v>154.7</v>
+        <v>148.2</v>
       </c>
       <c r="E20" s="1">
-        <v>108.9943275457</v>
+        <v>106.8305951305</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>7708732.81</v>
+        <v>7919886.17</v>
       </c>
       <c r="I20" s="1">
-        <v>3232579.39</v>
+        <v>3066920.83</v>
       </c>
       <c r="J20" s="1">
-        <v>41.933991872265</v>
+        <v>38.724304417623</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>10941312.2</v>
+        <v>10986807.0</v>
       </c>
       <c r="N20" s="1">
-        <v>10941312.2</v>
+        <v>10986807.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>63412.0</v>
       </c>
       <c r="D21" s="1">
-        <v>227.9</v>
+        <v>261.3</v>
       </c>
       <c r="E21" s="1">
         <v>141.7162768877</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>8986512.55</v>
       </c>
       <c r="I21" s="1">
-        <v>5465082.25</v>
+        <v>7583043.05</v>
       </c>
       <c r="J21" s="1">
-        <v>60.814272718063</v>
+        <v>84.38248995713</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>14451594.8</v>
+        <v>16569555.6</v>
       </c>
       <c r="N21" s="1">
-        <v>14451594.8</v>
+        <v>16569555.6</v>
       </c>
       <c r="O21" s="1">
-        <v>0.58</v>
+        <v>0.66</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
         <v>26958.0</v>
       </c>
       <c r="D22" s="1">
-        <v>90.6</v>
+        <v>71.85</v>
       </c>
       <c r="E22" s="1">
         <v>115.7674886861</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3120859.96</v>
       </c>
       <c r="I22" s="1">
-        <v>-678465.16</v>
+        <v>-1183927.66</v>
       </c>
       <c r="J22" s="1">
-        <v>-21.739686134459</v>
+        <v>-37.935943143056</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2442394.8</v>
+        <v>1936932.3</v>
       </c>
       <c r="N22" s="1">
-        <v>2442394.8</v>
+        <v>1936932.3</v>
       </c>
       <c r="O22" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>83.48</v>
+        <v>80.9</v>
       </c>
       <c r="E23" s="1">
         <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>896959.45</v>
+        <v>73059.67</v>
       </c>
       <c r="J23" s="1">
-        <v>3.4817655033665</v>
+        <v>0.28359881675068</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>26658586.68</v>
+        <v>25834686.9</v>
       </c>
       <c r="N23" s="1">
-        <v>26658586.68</v>
+        <v>25834686.9</v>
       </c>
       <c r="O23" s="1">
-        <v>1.07</v>
+        <v>1.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>452298.0</v>
+        <v>457891.0</v>
       </c>
       <c r="D24" s="1">
-        <v>92.14</v>
+        <v>92.96</v>
       </c>
       <c r="E24" s="1">
-        <v>56.6675505087</v>
+        <v>57.0580427656</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>25630619.76</v>
+        <v>26126364.26</v>
       </c>
       <c r="I24" s="1">
-        <v>16044117.96</v>
+        <v>16439183.1</v>
       </c>
       <c r="J24" s="1">
-        <v>62.597463932725</v>
+        <v>62.921816967731</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>41674737.72</v>
+        <v>42565547.36</v>
       </c>
       <c r="N24" s="1">
-        <v>41674737.72</v>
+        <v>42565547.36</v>
       </c>
       <c r="O24" s="1">
-        <v>1.67</v>
+        <v>1.68</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
         <v>906227.0</v>
       </c>
       <c r="D25" s="1">
-        <v>12.158</v>
+        <v>12.582</v>
       </c>
       <c r="E25" s="1">
         <v>6.1655268492</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>5587366.9</v>
       </c>
       <c r="I25" s="1">
-        <v>5430540.97</v>
+        <v>5814781.21</v>
       </c>
       <c r="J25" s="1">
-        <v>97.193205085565</v>
+        <v>104.0701517203</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>11017907.87</v>
+        <v>11402148.11</v>
       </c>
       <c r="N25" s="1">
-        <v>11017907.87</v>
+        <v>11402148.11</v>
       </c>
       <c r="O25" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>487224.0</v>
       </c>
       <c r="D26" s="1">
-        <v>28.43</v>
+        <v>25.99</v>
       </c>
       <c r="E26" s="1">
         <v>28.6535276793</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>13960686.37</v>
       </c>
       <c r="I26" s="1">
-        <v>-108908.05</v>
+        <v>-1297734.61</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.78010526927982</v>
+        <v>-9.2956361571784</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>13851778.32</v>
+        <v>12662951.76</v>
       </c>
       <c r="N26" s="1">
-        <v>13851778.32</v>
+        <v>12662951.76</v>
       </c>
       <c r="O26" s="1">
-        <v>0.56</v>
+        <v>0.5</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.795</v>
+        <v>10.74</v>
       </c>
       <c r="E27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>5530957.17</v>
+        <v>5488066.85</v>
       </c>
       <c r="J27" s="1">
-        <v>191.56535637661</v>
+        <v>190.07984506576</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>8418200.08</v>
+        <v>8375309.76</v>
       </c>
       <c r="N27" s="1">
-        <v>8418200.08</v>
+        <v>8375309.76</v>
       </c>
       <c r="O27" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
         <v>18207.0</v>
       </c>
       <c r="D28" s="1">
-        <v>109.5</v>
+        <v>101.75</v>
       </c>
       <c r="E28" s="1">
         <v>94.3156961608</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1717205.88</v>
       </c>
       <c r="I28" s="1">
-        <v>276460.62</v>
+        <v>135356.37</v>
       </c>
       <c r="J28" s="1">
-        <v>16.099445222025</v>
+        <v>7.882361199462</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1993666.5</v>
+        <v>1852562.25</v>
       </c>
       <c r="N28" s="1">
-        <v>1993666.5</v>
+        <v>1852562.25</v>
       </c>
       <c r="O28" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
         <v>142692.0</v>
       </c>
       <c r="D29" s="1">
-        <v>42.05</v>
+        <v>41.92</v>
       </c>
       <c r="E29" s="1">
         <v>43.0530775376</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H29" s="1">
         <v>6729140.85</v>
       </c>
       <c r="I29" s="1">
-        <v>168035.54</v>
+        <v>196468.32</v>
       </c>
       <c r="J29" s="1">
-        <v>2.4971321561801</v>
+        <v>2.9196642540184</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>6897176.39</v>
+        <v>6925609.17</v>
       </c>
       <c r="N29" s="1">
-        <v>6897176.39</v>
+        <v>6925609.17</v>
       </c>
       <c r="O29" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>312677.0</v>
       </c>
       <c r="D30" s="1">
-        <v>35.94</v>
+        <v>35.97</v>
       </c>
       <c r="E30" s="1">
         <v>11.5301145271</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>3605201.62</v>
       </c>
       <c r="I30" s="1">
-        <v>7632409.76</v>
+        <v>7641790.07</v>
       </c>
       <c r="J30" s="1">
-        <v>211.70549013567</v>
+        <v>211.96567835782</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>11237611.38</v>
+        <v>11246991.69</v>
       </c>
       <c r="N30" s="1">
-        <v>11237611.38</v>
+        <v>11246991.69</v>
       </c>
       <c r="O30" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>251187.0</v>
       </c>
       <c r="D31" s="1">
-        <v>78.42</v>
+        <v>77.96</v>
       </c>
       <c r="E31" s="1">
         <v>47.8803840565</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>12026930.03</v>
       </c>
       <c r="I31" s="1">
-        <v>7671154.51</v>
+        <v>7555608.49</v>
       </c>
       <c r="J31" s="1">
-        <v>63.783147410562</v>
+        <v>62.822419945516</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19698084.54</v>
+        <v>19582538.52</v>
       </c>
       <c r="N31" s="1">
-        <v>19698084.54</v>
+        <v>19582538.52</v>
       </c>
       <c r="O31" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>32613.0</v>
       </c>
       <c r="D32" s="1">
-        <v>155.85</v>
+        <v>154.3</v>
       </c>
       <c r="E32" s="1">
         <v>169.9207733113</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
       <c r="G32">
         <v>0.92</v>
       </c>
       <c r="H32" s="1">
         <v>5943091.19</v>
       </c>
       <c r="I32" s="1">
-        <v>-396674.72</v>
+        <v>-447038.44</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.6745521365625</v>
+        <v>-7.5219852044707</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>5546416.47</v>
+        <v>5496052.75</v>
       </c>
       <c r="N32" s="1">
-        <v>5546416.47</v>
+        <v>5496052.75</v>
       </c>
       <c r="O32" s="1">
         <v>0.22</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
         <v>1203887.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.31</v>
+        <v>2.02</v>
       </c>
       <c r="E33" s="1">
         <v>2.2886534617</v>
       </c>
       <c r="F33" t="s">
         <v>87</v>
       </c>
       <c r="G33">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H33" s="1">
         <v>3151404.96</v>
       </c>
       <c r="I33" s="1">
-        <v>45306.31</v>
+        <v>-335784.1</v>
       </c>
       <c r="J33" s="1">
-        <v>1.4376543343385</v>
+        <v>-10.655060338548</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3196711.27</v>
+        <v>2815620.86</v>
       </c>
       <c r="N33" s="1">
-        <v>3196711.27</v>
+        <v>2815620.86</v>
       </c>
       <c r="O33" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
         <v>163459.0</v>
       </c>
       <c r="D34" s="1">
-        <v>43.17</v>
+        <v>40.37</v>
       </c>
       <c r="E34" s="1">
         <v>37.1563429361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>6073538.66</v>
       </c>
       <c r="I34" s="1">
-        <v>982986.37</v>
+        <v>525301.17</v>
       </c>
       <c r="J34" s="1">
-        <v>16.184738832304</v>
+        <v>8.6490133578898</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>7056525.03</v>
+        <v>6598839.83</v>
       </c>
       <c r="N34" s="1">
-        <v>7056525.03</v>
+        <v>6598839.83</v>
       </c>
       <c r="O34" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>165403.0</v>
       </c>
       <c r="D35" s="1">
-        <v>66.42</v>
+        <v>61.82</v>
       </c>
       <c r="E35" s="1">
         <v>50.9596718923</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>8428882.61</v>
       </c>
       <c r="I35" s="1">
-        <v>2557184.65</v>
+        <v>1796330.85</v>
       </c>
       <c r="J35" s="1">
-        <v>30.33835881124</v>
+        <v>21.311613094111</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>10986067.26</v>
+        <v>10225213.46</v>
       </c>
       <c r="N35" s="1">
-        <v>10986067.26</v>
+        <v>10225213.46</v>
       </c>
       <c r="O35" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>31682.0</v>
       </c>
       <c r="D36" s="1">
-        <v>265.3</v>
+        <v>248.0</v>
       </c>
       <c r="E36" s="1">
         <v>271.6233665804</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>8605571.5</v>
       </c>
       <c r="I36" s="1">
-        <v>-200336.9</v>
+        <v>-748435.5</v>
       </c>
       <c r="J36" s="1">
-        <v>-2.3279906511729</v>
+        <v>-8.6971039634032</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>8405234.6</v>
+        <v>7857136.0</v>
       </c>
       <c r="N36" s="1">
-        <v>8405234.6</v>
+        <v>7857136.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>449404.0</v>
       </c>
       <c r="D37" s="1">
-        <v>28.79</v>
+        <v>27.6</v>
       </c>
       <c r="E37" s="1">
         <v>30.9519759059</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>13909941.78</v>
       </c>
       <c r="I37" s="1">
-        <v>-971600.62</v>
+        <v>-1506391.38</v>
       </c>
       <c r="J37" s="1">
-        <v>-6.9849366400439</v>
+        <v>-10.829602336409</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>12938341.16</v>
+        <v>12403550.4</v>
       </c>
       <c r="N37" s="1">
-        <v>12938341.16</v>
+        <v>12403550.4</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>1600843.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.955</v>
+        <v>18.25</v>
       </c>
       <c r="E38" s="1">
         <v>12.4476612572</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>19926751.39</v>
       </c>
       <c r="I38" s="1">
-        <v>10417227.68</v>
+        <v>9288633.36</v>
       </c>
       <c r="J38" s="1">
-        <v>52.277601482135</v>
+        <v>46.613886921184</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>30343979.07</v>
+        <v>29215384.75</v>
       </c>
       <c r="N38" s="1">
-        <v>30343979.07</v>
+        <v>29215384.75</v>
       </c>
       <c r="O38" s="1">
-        <v>1.22</v>
+        <v>1.16</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
         <v>111798.0</v>
       </c>
       <c r="D39" s="1">
-        <v>140.25</v>
+        <v>138.7</v>
       </c>
       <c r="E39" s="1">
         <v>89.0729509472</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>9958177.77</v>
       </c>
       <c r="I39" s="1">
-        <v>5721491.73</v>
+        <v>5548204.83</v>
       </c>
       <c r="J39" s="1">
-        <v>57.455207791495</v>
+        <v>55.715061110021</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>15679669.5</v>
+        <v>15506382.6</v>
       </c>
       <c r="N39" s="1">
-        <v>15679669.5</v>
+        <v>15506382.6</v>
       </c>
       <c r="O39" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
         <v>5906211.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.694</v>
+        <v>9.883</v>
       </c>
       <c r="E40" s="1">
         <v>6.7058335302</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>39606067.76</v>
       </c>
       <c r="I40" s="1">
-        <v>17648741.67</v>
+        <v>18765015.55</v>
       </c>
       <c r="J40" s="1">
-        <v>44.560701599931</v>
+        <v>47.379143175005</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>57254809.43</v>
+        <v>58371083.31</v>
       </c>
       <c r="N40" s="1">
-        <v>57254809.43</v>
+        <v>58371083.31</v>
       </c>
       <c r="O40" s="1">
-        <v>2.3</v>
+        <v>2.31</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>2031153.0</v>
       </c>
       <c r="D41" s="1">
-        <v>27.97</v>
+        <v>27.46</v>
       </c>
       <c r="E41" s="1">
-        <v>19.0395123558</v>
+        <v>18.7205123543</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>38672162.64</v>
+        <v>38024224.83</v>
       </c>
       <c r="I41" s="1">
-        <v>18139186.77</v>
+        <v>17751236.55</v>
       </c>
       <c r="J41" s="1">
-        <v>46.905022971842</v>
+        <v>46.684019541129</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>56811349.41</v>
+        <v>55775461.38</v>
       </c>
       <c r="N41" s="1">
-        <v>56811349.41</v>
+        <v>55775461.38</v>
       </c>
       <c r="O41" s="1">
-        <v>2.28</v>
+        <v>2.21</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>498057.0</v>
       </c>
       <c r="D42" s="1">
-        <v>108.45</v>
+        <v>114.65</v>
       </c>
       <c r="E42" s="1">
         <v>105.1142000012</v>
       </c>
       <c r="F42" t="s">
         <v>114</v>
       </c>
       <c r="G42">
-        <v>10.76</v>
+        <v>10.86</v>
       </c>
       <c r="H42" s="1">
         <v>4921769.59</v>
       </c>
       <c r="I42" s="1">
-        <v>97445.36</v>
+        <v>335996.83</v>
       </c>
       <c r="J42" s="1">
-        <v>1.9798846373871</v>
+        <v>6.8267484662971</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5019214.95</v>
+        <v>5257766.42</v>
       </c>
       <c r="N42" s="1">
-        <v>5019214.95</v>
+        <v>5257766.42</v>
       </c>
       <c r="O42" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
         <v>124172.0</v>
       </c>
       <c r="D43" s="1">
-        <v>102.3</v>
+        <v>100.0</v>
       </c>
       <c r="E43" s="1">
         <v>97.8622890024</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>12151756.15</v>
       </c>
       <c r="I43" s="1">
-        <v>551039.45</v>
+        <v>265443.85</v>
       </c>
       <c r="J43" s="1">
-        <v>4.5346486812114</v>
+        <v>2.1844073130121</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>12702795.6</v>
+        <v>12417200.0</v>
       </c>
       <c r="N43" s="1">
-        <v>12702795.6</v>
+        <v>12417200.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
         <v>72758.0</v>
       </c>
       <c r="D44" s="1">
-        <v>206.7</v>
+        <v>167.0</v>
       </c>
       <c r="E44" s="1">
         <v>125.2737671459</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>9114668.75</v>
       </c>
       <c r="I44" s="1">
-        <v>5924409.85</v>
+        <v>3035917.25</v>
       </c>
       <c r="J44" s="1">
-        <v>64.998630367121</v>
+        <v>33.308037113252</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>15039078.6</v>
+        <v>12150586.0</v>
       </c>
       <c r="N44" s="1">
-        <v>15039078.6</v>
+        <v>12150586.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.6</v>
+        <v>0.48</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
         <v>64301.0</v>
       </c>
       <c r="D45" s="1">
-        <v>69.36</v>
+        <v>58.52</v>
       </c>
       <c r="E45" s="1">
         <v>65.389426292</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>4204605.5</v>
       </c>
       <c r="I45" s="1">
-        <v>255311.86</v>
+        <v>-441710.98</v>
       </c>
       <c r="J45" s="1">
-        <v>6.0721953581614</v>
+        <v>-10.505408414654</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4459917.36</v>
+        <v>3762894.52</v>
       </c>
       <c r="N45" s="1">
-        <v>4459917.36</v>
+        <v>3762894.52</v>
       </c>
       <c r="O45" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
         <v>789770.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.07</v>
+        <v>17.93</v>
       </c>
       <c r="E46" s="1">
         <v>18.8605773326</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>14895518.16</v>
       </c>
       <c r="I46" s="1">
-        <v>-1414144.26</v>
+        <v>-734942.06</v>
       </c>
       <c r="J46" s="1">
-        <v>-9.4937567448812</v>
+        <v>-4.9339811620222</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>13481373.9</v>
+        <v>14160576.1</v>
       </c>
       <c r="N46" s="1">
-        <v>13481373.9</v>
+        <v>14160576.1</v>
       </c>
       <c r="O46" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
-        <v>44625.0</v>
+        <v>47146.0</v>
       </c>
       <c r="D47" s="1">
-        <v>309.3</v>
+        <v>281.1</v>
       </c>
       <c r="E47" s="1">
-        <v>343.7634095238</v>
+        <v>340.3831536079</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>15340442.15</v>
+        <v>16047704.16</v>
       </c>
       <c r="I47" s="1">
-        <v>-1537929.65</v>
+        <v>-2794963.56</v>
       </c>
       <c r="J47" s="1">
-        <v>-10.025328050926</v>
+        <v>-17.416594499334</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>13802512.5</v>
+        <v>13252740.6</v>
       </c>
       <c r="N47" s="1">
-        <v>13802512.5</v>
+        <v>13252740.6</v>
       </c>
       <c r="O47" s="1">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
         <v>196097.0</v>
       </c>
       <c r="D48" s="1">
-        <v>39.6</v>
+        <v>37.27</v>
       </c>
       <c r="E48" s="1">
         <v>41.6881530059</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>8174921.74</v>
       </c>
       <c r="I48" s="1">
-        <v>-409480.54</v>
+        <v>-866386.55</v>
       </c>
       <c r="J48" s="1">
-        <v>-5.0089842205633</v>
+        <v>-10.598102068192</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7765441.2</v>
+        <v>7308535.19</v>
       </c>
       <c r="N48" s="1">
-        <v>7765441.2</v>
+        <v>7308535.19</v>
       </c>
       <c r="O48" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
         <v>147017.0</v>
       </c>
       <c r="D49" s="1">
-        <v>43.27</v>
+        <v>39.88</v>
       </c>
       <c r="E49" s="1">
         <v>36.8091886653</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5411576.49</v>
       </c>
       <c r="I49" s="1">
-        <v>949849.1</v>
+        <v>451461.47</v>
       </c>
       <c r="J49" s="1">
-        <v>17.55216990382</v>
+        <v>8.342512959657</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>6361425.59</v>
+        <v>5863037.96</v>
       </c>
       <c r="N49" s="1">
-        <v>6361425.59</v>
+        <v>5863037.96</v>
       </c>
       <c r="O49" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
         <v>752121.0</v>
       </c>
       <c r="D50" s="1">
-        <v>19.13</v>
+        <v>19.095</v>
       </c>
       <c r="E50" s="1">
         <v>15.2704559905</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>11485230.63</v>
       </c>
       <c r="I50" s="1">
-        <v>2902844.1</v>
+        <v>2876519.87</v>
       </c>
       <c r="J50" s="1">
-        <v>25.274582579279</v>
+        <v>25.045381870577</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>14388074.73</v>
+        <v>14361750.5</v>
       </c>
       <c r="N50" s="1">
-        <v>14388074.73</v>
+        <v>14361750.5</v>
       </c>
       <c r="O50" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
         <v>25992.0</v>
       </c>
       <c r="D51" s="1">
-        <v>196.7</v>
+        <v>206.4</v>
       </c>
       <c r="E51" s="1">
         <v>137.6485649431</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>3577761.5</v>
       </c>
       <c r="I51" s="1">
-        <v>1534864.9</v>
+        <v>1786987.3</v>
       </c>
       <c r="J51" s="1">
-        <v>42.900145803458</v>
+        <v>49.94707724369</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5112626.4</v>
+        <v>5364748.8</v>
       </c>
       <c r="N51" s="1">
-        <v>5112626.4</v>
+        <v>5364748.8</v>
       </c>
       <c r="O51" s="1">
         <v>0.21</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
         <v>262171.0</v>
       </c>
       <c r="D52" s="1">
-        <v>61.65</v>
+        <v>56.35</v>
       </c>
       <c r="E52" s="1">
         <v>38.8187797659</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>10177158.31</v>
       </c>
       <c r="I52" s="1">
-        <v>5985683.84</v>
+        <v>4596177.54</v>
       </c>
       <c r="J52" s="1">
-        <v>58.814883857299</v>
+        <v>45.16169838376</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>16162842.15</v>
+        <v>14773335.85</v>
       </c>
       <c r="N52" s="1">
-        <v>16162842.15</v>
+        <v>14773335.85</v>
       </c>
       <c r="O52" s="1">
-        <v>0.65</v>
+        <v>0.58</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>4724.0</v>
+        <v>5586.0</v>
       </c>
       <c r="D53" s="1">
-        <v>541.0</v>
+        <v>515.2</v>
       </c>
       <c r="E53" s="1">
-        <v>618.7056117697</v>
+        <v>602.9675044755</v>
       </c>
       <c r="F53" t="s">
         <v>32</v>
       </c>
       <c r="G53">
         <v>0.92</v>
       </c>
       <c r="H53" s="1">
-        <v>3115906.0</v>
+        <v>3602614.37</v>
       </c>
       <c r="I53" s="1">
-        <v>-327075.79</v>
+        <v>-459421.71</v>
       </c>
       <c r="J53" s="1">
-        <v>-10.496972309177</v>
+        <v>-12.752453158066</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2788830.21</v>
+        <v>3143192.66</v>
       </c>
       <c r="N53" s="1">
-        <v>2788830.21</v>
+        <v>3143192.66</v>
       </c>
       <c r="O53" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
         <v>914900.0</v>
       </c>
       <c r="D54" s="1">
-        <v>37.87</v>
+        <v>39.42</v>
       </c>
       <c r="E54" s="1">
         <v>24.9927591212</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>22865875.32</v>
       </c>
       <c r="I54" s="1">
-        <v>11781387.68</v>
+        <v>13199482.68</v>
       </c>
       <c r="J54" s="1">
-        <v>51.523886643846</v>
+        <v>57.725682902044</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>34647263.0</v>
+        <v>36065358.0</v>
       </c>
       <c r="N54" s="1">
-        <v>34647263.0</v>
+        <v>36065358.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.39</v>
+        <v>1.43</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>248513.0</v>
+        <v>273242.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.15</v>
+        <v>19.43</v>
       </c>
       <c r="E55" s="1">
-        <v>16.6783863621</v>
+        <v>16.9562383894</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>4144795.83</v>
+        <v>4633156.49</v>
       </c>
       <c r="I55" s="1">
-        <v>117202.12</v>
+        <v>675935.57</v>
       </c>
       <c r="J55" s="1">
-        <v>2.8276934451558</v>
+        <v>14.589094313108</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4261997.95</v>
+        <v>5309092.06</v>
       </c>
       <c r="N55" s="1">
-        <v>4261997.95</v>
+        <v>5309092.06</v>
       </c>
       <c r="O55" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
         <v>75731.0</v>
       </c>
       <c r="D56" s="1">
-        <v>188.9</v>
+        <v>185.2</v>
       </c>
       <c r="E56" s="1">
         <v>101.6050588266</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>7694652.71</v>
       </c>
       <c r="I56" s="1">
-        <v>6610933.19</v>
+        <v>6330728.49</v>
       </c>
       <c r="J56" s="1">
-        <v>85.915939798146</v>
+        <v>82.274388833333</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14305585.9</v>
+        <v>14025381.2</v>
       </c>
       <c r="N56" s="1">
-        <v>14305585.9</v>
+        <v>14025381.2</v>
       </c>
       <c r="O56" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
         <v>147141.0</v>
       </c>
       <c r="D57" s="1">
-        <v>67.66</v>
+        <v>64.76</v>
       </c>
       <c r="E57" s="1">
         <v>67.8664957422</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>9985944.05</v>
       </c>
       <c r="I57" s="1">
-        <v>-30383.99</v>
+        <v>-457092.89</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.30426757698487</v>
+        <v>-4.5773628182906</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9955560.06</v>
+        <v>9528851.16</v>
       </c>
       <c r="N57" s="1">
-        <v>9955560.06</v>
+        <v>9528851.16</v>
       </c>
       <c r="O57" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>112726.0</v>
+        <v>124656.0</v>
       </c>
       <c r="D58" s="1">
-        <v>65.1</v>
+        <v>63.1</v>
       </c>
       <c r="E58" s="1">
-        <v>76.2256770399</v>
+        <v>74.8587191952</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>8592615.67</v>
+        <v>9331588.5</v>
       </c>
       <c r="I58" s="1">
-        <v>-1254153.07</v>
+        <v>-1465794.9</v>
       </c>
       <c r="J58" s="1">
-        <v>-14.595707735174</v>
+        <v>-15.707881889563</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>7338462.6</v>
+        <v>7865793.6</v>
       </c>
       <c r="N58" s="1">
-        <v>7338462.6</v>
+        <v>7865793.6</v>
       </c>
       <c r="O58" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
         <v>13502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>1676.0</v>
+        <v>1606.5</v>
       </c>
       <c r="E59" s="1">
         <v>1848.9450133314</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>24964455.57</v>
       </c>
       <c r="I59" s="1">
-        <v>-2335103.57</v>
+        <v>-3273492.57</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.3537131761292</v>
+        <v>-13.112613494899</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>22629352.0</v>
+        <v>21690963.0</v>
       </c>
       <c r="N59" s="1">
-        <v>22629352.0</v>
+        <v>21690963.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
         <v>63683.0</v>
       </c>
       <c r="D60" s="1">
-        <v>45.34</v>
+        <v>51.95</v>
       </c>
       <c r="E60" s="1">
         <v>51.4520457579</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>3276620.63</v>
       </c>
       <c r="I60" s="1">
-        <v>-389233.41</v>
+        <v>31711.22</v>
       </c>
       <c r="J60" s="1">
-        <v>-11.879111253719</v>
+        <v>0.96780261070382</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2887387.22</v>
+        <v>3308331.85</v>
       </c>
       <c r="N60" s="1">
-        <v>2887387.22</v>
+        <v>3308331.85</v>
       </c>
       <c r="O60" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
         <v>794390.0</v>
       </c>
       <c r="D61" s="1">
-        <v>19.93</v>
+        <v>19.61</v>
       </c>
       <c r="E61" s="1">
         <v>11.5333553041</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>9161982.12</v>
       </c>
       <c r="I61" s="1">
-        <v>6670210.58</v>
+        <v>6416005.78</v>
       </c>
       <c r="J61" s="1">
-        <v>72.803139022061</v>
+        <v>70.028577833549</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>15832192.7</v>
+        <v>15577987.9</v>
       </c>
       <c r="N61" s="1">
-        <v>15832192.7</v>
+        <v>15577987.9</v>
       </c>
       <c r="O61" s="1">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
         <v>486373.0</v>
       </c>
       <c r="D62" s="1">
-        <v>53.9</v>
+        <v>49.92</v>
       </c>
       <c r="E62" s="1">
         <v>29.058348058</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>14133195.92</v>
       </c>
       <c r="I62" s="1">
-        <v>12082308.78</v>
+        <v>10146544.24</v>
       </c>
       <c r="J62" s="1">
-        <v>85.488864998342</v>
+        <v>71.79228461442</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>26215504.7</v>
+        <v>24279740.16</v>
       </c>
       <c r="N62" s="1">
-        <v>26215504.7</v>
+        <v>24279740.16</v>
       </c>
       <c r="O62" s="1">
-        <v>1.05</v>
+        <v>0.96</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
         <v>358453.0</v>
       </c>
       <c r="D63" s="1">
-        <v>47.735</v>
+        <v>61.79</v>
       </c>
       <c r="E63" s="1">
         <v>22.8351660608</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>8185333.78</v>
       </c>
       <c r="I63" s="1">
-        <v>8925420.18</v>
+        <v>13963477.09</v>
       </c>
       <c r="J63" s="1">
-        <v>109.04161540496</v>
+        <v>170.59141954746</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>17110753.96</v>
+        <v>22148810.87</v>
       </c>
       <c r="N63" s="1">
-        <v>17110753.96</v>
+        <v>22148810.87</v>
       </c>
       <c r="O63" s="1">
-        <v>0.69</v>
+        <v>0.88</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
         <v>618310.0</v>
       </c>
       <c r="D64" s="1">
-        <v>24.495</v>
+        <v>25.72</v>
       </c>
       <c r="E64" s="1">
         <v>13.8495131892</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>8563292.5</v>
       </c>
       <c r="I64" s="1">
-        <v>6582210.95</v>
+        <v>7339640.7</v>
       </c>
       <c r="J64" s="1">
-        <v>76.865422382804</v>
+        <v>85.710498619544</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>15145503.45</v>
+        <v>15902933.2</v>
       </c>
       <c r="N64" s="1">
-        <v>15145503.45</v>
+        <v>15902933.2</v>
       </c>
       <c r="O64" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
         <v>8911968.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.779</v>
+        <v>5.858</v>
       </c>
       <c r="E65" s="1">
         <v>3.2816664075</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>29246106.01</v>
       </c>
       <c r="I65" s="1">
-        <v>22256157.06</v>
+        <v>22960202.53</v>
       </c>
       <c r="J65" s="1">
-        <v>76.099556817547</v>
+        <v>78.506870357884</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>51502263.07</v>
+        <v>52206308.54</v>
       </c>
       <c r="N65" s="1">
-        <v>51502263.07</v>
+        <v>52206308.54</v>
       </c>
       <c r="O65" s="1">
         <v>2.07</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
         <v>408620.0</v>
       </c>
       <c r="D66" s="1">
-        <v>14.03</v>
+        <v>13.915</v>
       </c>
       <c r="E66" s="1">
         <v>10.7080922618</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>4375540.66</v>
       </c>
       <c r="I66" s="1">
-        <v>1357397.94</v>
+        <v>1310406.64</v>
       </c>
       <c r="J66" s="1">
-        <v>31.022404897501</v>
+        <v>29.948450758997</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>5732938.6</v>
+        <v>5685947.3</v>
       </c>
       <c r="N66" s="1">
-        <v>5732938.6</v>
+        <v>5685947.3</v>
       </c>
       <c r="O66" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
         <v>117464.0</v>
       </c>
       <c r="D67" s="1">
-        <v>117.75</v>
+        <v>116.1</v>
       </c>
       <c r="E67" s="1">
         <v>69.9605123272</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>8217841.62</v>
       </c>
       <c r="I67" s="1">
-        <v>5613544.38</v>
+        <v>5419728.78</v>
       </c>
       <c r="J67" s="1">
-        <v>68.309230568987</v>
+        <v>65.95075727439</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>13831386.0</v>
+        <v>13637570.4</v>
       </c>
       <c r="N67" s="1">
-        <v>13831386.0</v>
+        <v>13637570.4</v>
       </c>
       <c r="O67" s="1">
-        <v>0.56</v>
+        <v>0.54</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
         <v>36291.0</v>
       </c>
       <c r="D68" s="1">
-        <v>45.86</v>
+        <v>47.28</v>
       </c>
       <c r="E68" s="1">
         <v>65.6</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>2380689.6</v>
       </c>
       <c r="I68" s="1">
-        <v>-716384.34</v>
+        <v>-664851.12</v>
       </c>
       <c r="J68" s="1">
-        <v>-30.091463414634</v>
+        <v>-27.926829268293</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1664305.26</v>
+        <v>1715838.48</v>
       </c>
       <c r="N68" s="1">
-        <v>1664305.26</v>
+        <v>1715838.48</v>
       </c>
       <c r="O68" s="1">
         <v>0.07</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
         <v>271383.0</v>
       </c>
       <c r="D69" s="1">
-        <v>57.64</v>
+        <v>50.92</v>
       </c>
       <c r="E69" s="1">
         <v>54.9469773346</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>14911675.55</v>
       </c>
       <c r="I69" s="1">
-        <v>730840.57</v>
+        <v>-1092853.19</v>
       </c>
       <c r="J69" s="1">
-        <v>4.9011297727706</v>
+        <v>-7.3288423312027</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>15642516.12</v>
+        <v>13818822.36</v>
       </c>
       <c r="N69" s="1">
-        <v>15642516.12</v>
+        <v>13818822.36</v>
       </c>
       <c r="O69" s="1">
-        <v>0.63</v>
+        <v>0.55</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
         <v>195783.0</v>
       </c>
       <c r="D70" s="1">
-        <v>30.98</v>
+        <v>27.06</v>
       </c>
       <c r="E70" s="1">
         <v>21.6928919263</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>4247099.46</v>
       </c>
       <c r="I70" s="1">
-        <v>1818257.88</v>
+        <v>1050788.52</v>
       </c>
       <c r="J70" s="1">
-        <v>42.811756520531</v>
+        <v>24.741321221613</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>6065357.34</v>
+        <v>5297887.98</v>
       </c>
       <c r="N70" s="1">
-        <v>6065357.34</v>
+        <v>5297887.98</v>
       </c>
       <c r="O70" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>293111.0</v>
+        <v>311862.0</v>
       </c>
       <c r="D71" s="1">
-        <v>41.5</v>
+        <v>36.9</v>
       </c>
       <c r="E71" s="1">
-        <v>28.8726508046</v>
+        <v>29.5065737089</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>8462891.55</v>
+        <v>9201979.09</v>
       </c>
       <c r="I71" s="1">
-        <v>3701214.95</v>
+        <v>2305728.71</v>
       </c>
       <c r="J71" s="1">
-        <v>43.734637601494</v>
+        <v>25.056878389407</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>12164106.5</v>
+        <v>11507707.8</v>
       </c>
       <c r="N71" s="1">
-        <v>12164106.5</v>
+        <v>11507707.8</v>
       </c>
       <c r="O71" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
         <v>4264498.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.617</v>
+        <v>4.588</v>
       </c>
       <c r="E72" s="1">
         <v>3.3332265111</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>14214537.79</v>
       </c>
       <c r="I72" s="1">
-        <v>5474649.48</v>
+        <v>5350979.03</v>
       </c>
       <c r="J72" s="1">
-        <v>38.51443895595</v>
+        <v>37.644411018165</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19689187.27</v>
+        <v>19565516.82</v>
       </c>
       <c r="N72" s="1">
-        <v>19689187.27</v>
+        <v>19565516.82</v>
       </c>
       <c r="O72" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>291516.0</v>
+        <v>313236.0</v>
       </c>
       <c r="D73" s="1">
-        <v>24.4</v>
+        <v>22.91</v>
       </c>
       <c r="E73" s="1">
-        <v>24.8608672251</v>
+        <v>24.7108231812</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>7247340.57</v>
+        <v>7740319.41</v>
       </c>
       <c r="I73" s="1">
-        <v>-134350.17</v>
+        <v>-564082.65</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.8537857949733</v>
+        <v>-7.2875887947368</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>7112990.4</v>
+        <v>7176236.76</v>
       </c>
       <c r="N73" s="1">
-        <v>7112990.4</v>
+        <v>7176236.76</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
         <v>233255.0</v>
       </c>
       <c r="D74" s="1">
-        <v>186.44</v>
+        <v>176.0</v>
       </c>
       <c r="E74" s="1">
         <v>53.7325414246</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>12533383.95</v>
       </c>
       <c r="I74" s="1">
-        <v>30954678.25</v>
+        <v>28519496.05</v>
       </c>
       <c r="J74" s="1">
-        <v>246.97781838878</v>
+        <v>227.54825164356</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>43488062.2</v>
+        <v>41052880.0</v>
       </c>
       <c r="N74" s="1">
-        <v>43488062.2</v>
+        <v>41052880.0</v>
       </c>
       <c r="O74" s="1">
-        <v>1.75</v>
+        <v>1.62</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
         <v>66588.0</v>
       </c>
       <c r="D75" s="1">
-        <v>61.05</v>
+        <v>59.4</v>
       </c>
       <c r="E75" s="1">
         <v>110.9074526942</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>7385105.46</v>
       </c>
       <c r="I75" s="1">
-        <v>-3319908.06</v>
+        <v>-3429778.26</v>
       </c>
       <c r="J75" s="1">
-        <v>-44.954104961421</v>
+        <v>-46.441831854355</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>4065197.4</v>
+        <v>3955327.2</v>
       </c>
       <c r="N75" s="1">
-        <v>4065197.4</v>
+        <v>3955327.2</v>
       </c>
       <c r="O75" s="1">
         <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
         <v>178349.0</v>
       </c>
       <c r="D76" s="1">
-        <v>55.27</v>
+        <v>51.31</v>
       </c>
       <c r="E76" s="1">
         <v>52.4597216693</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>9356138.9</v>
       </c>
       <c r="I76" s="1">
-        <v>501210.33</v>
+        <v>-205051.71</v>
       </c>
       <c r="J76" s="1">
-        <v>5.3570210463635</v>
+        <v>-2.1916274671809</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>9857349.23</v>
+        <v>9151087.19</v>
       </c>
       <c r="N76" s="1">
-        <v>9857349.23</v>
+        <v>9151087.19</v>
       </c>
       <c r="O76" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" t="s">
         <v>184</v>
       </c>
       <c r="C77" s="1">
-        <v>37233.0</v>
+        <v>42919.0</v>
       </c>
       <c r="D77" s="1">
-        <v>77.28</v>
+        <v>84.42</v>
       </c>
       <c r="E77" s="1">
-        <v>90.0816265141</v>
+        <v>88.7485349146</v>
       </c>
       <c r="F77" t="s">
         <v>32</v>
       </c>
       <c r="G77">
         <v>0.92</v>
       </c>
       <c r="H77" s="1">
-        <v>3610063.85</v>
+        <v>4107238.27</v>
       </c>
       <c r="I77" s="1">
-        <v>-470205.45</v>
+        <v>-150027.72</v>
       </c>
       <c r="J77" s="1">
-        <v>-13.024851347158</v>
+        <v>-3.6527639775815</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>3139858.4</v>
+        <v>3957210.55</v>
       </c>
       <c r="N77" s="1">
-        <v>3139858.4</v>
+        <v>3957210.55</v>
       </c>
       <c r="O77" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>185</v>
       </c>
       <c r="B78" t="s">
         <v>186</v>
       </c>
       <c r="C78" s="1">
         <v>101850.0</v>
       </c>
       <c r="D78" s="1">
-        <v>345.15</v>
+        <v>353.6</v>
       </c>
       <c r="E78" s="1">
         <v>189.6456432008</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>19315408.76</v>
       </c>
       <c r="I78" s="1">
-        <v>15838118.74</v>
+        <v>16698751.24</v>
       </c>
       <c r="J78" s="1">
-        <v>81.997326263159</v>
+        <v>86.453004683914</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>35153527.5</v>
+        <v>36014160.0</v>
       </c>
       <c r="N78" s="1">
-        <v>35153527.5</v>
+        <v>36014160.0</v>
       </c>
       <c r="O78" s="1">
-        <v>1.41</v>
+        <v>1.42</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" t="s">
         <v>188</v>
       </c>
       <c r="C79" s="1">
         <v>71767.0</v>
       </c>
       <c r="D79" s="1">
-        <v>486.0</v>
+        <v>452.0</v>
       </c>
       <c r="E79" s="1">
         <v>179.8035250185</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>12903959.58</v>
       </c>
       <c r="I79" s="1">
-        <v>21974802.42</v>
+        <v>19534724.42</v>
       </c>
       <c r="J79" s="1">
-        <v>170.29503451064</v>
+        <v>151.38550534734</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>34878762.0</v>
+        <v>32438684.0</v>
       </c>
       <c r="N79" s="1">
-        <v>34878762.0</v>
+        <v>32438684.0</v>
       </c>
       <c r="O79" s="1">
-        <v>1.4</v>
+        <v>1.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>189</v>
       </c>
       <c r="B80" t="s">
         <v>190</v>
       </c>
       <c r="C80" s="1">
         <v>1061935.0</v>
       </c>
       <c r="D80" s="1">
-        <v>3.5195</v>
+        <v>3.225</v>
       </c>
       <c r="E80" s="1">
         <v>3.3590091861</v>
       </c>
       <c r="F80" t="s">
         <v>87</v>
       </c>
       <c r="G80">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H80" s="1">
         <v>4086970.45</v>
       </c>
       <c r="I80" s="1">
-        <v>209230.75</v>
+        <v>-121773.76</v>
       </c>
       <c r="J80" s="1">
-        <v>5.1194583508672</v>
+        <v>-2.9795605691252</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>4296201.2</v>
+        <v>3965196.69</v>
       </c>
       <c r="N80" s="1">
-        <v>4296201.2</v>
+        <v>3965196.69</v>
       </c>
       <c r="O80" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>191</v>
       </c>
       <c r="B81" t="s">
         <v>192</v>
       </c>
       <c r="C81" s="1">
         <v>553375.0</v>
       </c>
       <c r="D81" s="1">
-        <v>15.73</v>
+        <v>15.04</v>
       </c>
       <c r="E81" s="1">
         <v>14.5416794037</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>8047001.84</v>
       </c>
       <c r="I81" s="1">
-        <v>657586.91</v>
+        <v>275758.16</v>
       </c>
       <c r="J81" s="1">
-        <v>8.1718250234674</v>
+        <v>3.4268435062269</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>8704588.75</v>
+        <v>8322760.0</v>
       </c>
       <c r="N81" s="1">
-        <v>8704588.75</v>
+        <v>8322760.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>193</v>
       </c>
       <c r="B82" t="s">
         <v>194</v>
       </c>
       <c r="C82" s="1">
         <v>348686.0</v>
       </c>
       <c r="D82" s="1">
-        <v>31.96</v>
+        <v>31.85</v>
       </c>
       <c r="E82" s="1">
         <v>31.4790175115</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>10976292.7</v>
       </c>
       <c r="I82" s="1">
-        <v>167711.86</v>
+        <v>129356.4</v>
       </c>
       <c r="J82" s="1">
-        <v>1.5279463165191</v>
+        <v>1.1785072021631</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>11144004.56</v>
+        <v>11105649.1</v>
       </c>
       <c r="N82" s="1">
-        <v>11144004.56</v>
+        <v>11105649.1</v>
       </c>
       <c r="O82" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>195</v>
       </c>
       <c r="B83" t="s">
         <v>196</v>
       </c>
       <c r="C83" s="1">
         <v>117604.0</v>
       </c>
       <c r="D83" s="1">
-        <v>57.58</v>
+        <v>51.78</v>
       </c>
       <c r="E83" s="1">
         <v>52.1111617802</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>6128481.07</v>
       </c>
       <c r="I83" s="1">
-        <v>643157.25</v>
+        <v>-38945.95</v>
       </c>
       <c r="J83" s="1">
-        <v>10.494562072621</v>
+        <v>-0.63549107119947</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>6771638.32</v>
+        <v>6089535.12</v>
       </c>
       <c r="N83" s="1">
-        <v>6771638.32</v>
+        <v>6089535.12</v>
       </c>
       <c r="O83" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>197</v>
       </c>
       <c r="B84" t="s">
         <v>198</v>
       </c>
       <c r="C84" s="1">
         <v>39008.0</v>
       </c>
       <c r="D84" s="1">
-        <v>568.0</v>
+        <v>499.3</v>
       </c>
       <c r="E84" s="1">
         <v>206.5642347724</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>8057657.67</v>
       </c>
       <c r="I84" s="1">
-        <v>14098886.33</v>
+        <v>11419036.73</v>
       </c>
       <c r="J84" s="1">
-        <v>174.9749977899</v>
+        <v>141.71657816284</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>22156544.0</v>
+        <v>19476694.4</v>
       </c>
       <c r="N84" s="1">
-        <v>22156544.0</v>
+        <v>19476694.4</v>
       </c>
       <c r="O84" s="1">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>199</v>
       </c>
       <c r="B85" t="s">
         <v>200</v>
       </c>
       <c r="C85" s="1">
         <v>374458.0</v>
       </c>
       <c r="D85" s="1">
-        <v>14.48</v>
+        <v>14.62</v>
       </c>
       <c r="E85" s="1">
         <v>13.1870293865</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>4937988.65</v>
       </c>
       <c r="I85" s="1">
-        <v>484163.19</v>
+        <v>536587.31</v>
       </c>
       <c r="J85" s="1">
-        <v>9.8048664004118</v>
+        <v>10.866515661189</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>5422151.84</v>
+        <v>5474575.96</v>
       </c>
       <c r="N85" s="1">
-        <v>5422151.84</v>
+        <v>5474575.96</v>
       </c>
       <c r="O85" s="1">
         <v>0.22</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>201</v>
       </c>
       <c r="B86" t="s">
         <v>202</v>
       </c>
       <c r="C86" s="1">
-        <v>61309.0</v>
+        <v>64558.0</v>
       </c>
       <c r="D86" s="1">
-        <v>134.6</v>
+        <v>128.65</v>
       </c>
       <c r="E86" s="1">
-        <v>124.6053735993</v>
+        <v>124.7150069705</v>
       </c>
       <c r="F86" t="s">
         <v>87</v>
       </c>
       <c r="G86">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H86" s="1">
-        <v>8791480.07</v>
+        <v>9268820.09</v>
       </c>
       <c r="I86" s="1">
-        <v>694342.56</v>
+        <v>347234.91</v>
       </c>
       <c r="J86" s="1">
-        <v>7.8979029068083</v>
+        <v>3.7462687443316</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>9485822.63</v>
+        <v>9616055.0</v>
       </c>
       <c r="N86" s="1">
-        <v>9485822.63</v>
+        <v>9616055.0</v>
       </c>
       <c r="O86" s="1">
         <v>0.38</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>203</v>
       </c>
       <c r="B87" t="s">
         <v>204</v>
       </c>
       <c r="C87" s="1">
         <v>143037.0</v>
       </c>
       <c r="D87" s="1">
-        <v>73.76</v>
+        <v>76.2</v>
       </c>
       <c r="E87" s="1">
         <v>63.7488328195</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>9118441.8</v>
       </c>
       <c r="I87" s="1">
-        <v>1431967.32</v>
+        <v>1780977.6</v>
       </c>
       <c r="J87" s="1">
-        <v>15.704079177212</v>
+        <v>19.531600234593</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>10550409.12</v>
+        <v>10899419.4</v>
       </c>
       <c r="N87" s="1">
-        <v>10550409.12</v>
+        <v>10899419.4</v>
       </c>
       <c r="O87" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>205</v>
       </c>
       <c r="B88" t="s">
         <v>206</v>
       </c>
       <c r="C88" s="1">
-        <v>1615189.0</v>
+        <v>1679606.0</v>
       </c>
       <c r="D88" s="1">
-        <v>8.832</v>
+        <v>11.39</v>
       </c>
       <c r="E88" s="1">
-        <v>6.3360417512</v>
+        <v>6.5333634912</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>10233904.94</v>
+        <v>10973476.52</v>
       </c>
       <c r="I88" s="1">
-        <v>4031444.31</v>
+        <v>8157235.82</v>
       </c>
       <c r="J88" s="1">
-        <v>39.393020881431</v>
+        <v>74.335929959232</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>14265349.25</v>
+        <v>19130712.34</v>
       </c>
       <c r="N88" s="1">
-        <v>14265349.25</v>
+        <v>19130712.34</v>
       </c>
       <c r="O88" s="1">
-        <v>0.57</v>
+        <v>0.76</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>207</v>
       </c>
       <c r="B89" t="s">
         <v>208</v>
       </c>
       <c r="C89" s="1">
         <v>1047302.0</v>
       </c>
       <c r="D89" s="1">
-        <v>15.9</v>
+        <v>15.58</v>
       </c>
       <c r="E89" s="1">
         <v>10.0524633869</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>10527965.01</v>
       </c>
       <c r="I89" s="1">
-        <v>6124136.79</v>
+        <v>5789000.15</v>
       </c>
       <c r="J89" s="1">
-        <v>58.170185635904</v>
+        <v>54.986886302351</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>16652101.8</v>
+        <v>16316965.16</v>
       </c>
       <c r="N89" s="1">
-        <v>16652101.8</v>
+        <v>16316965.16</v>
       </c>
       <c r="O89" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>209</v>
       </c>
       <c r="B90" t="s">
         <v>210</v>
       </c>
       <c r="C90" s="1">
-        <v>31018.0</v>
+        <v>41287.0</v>
       </c>
       <c r="D90" s="1">
-        <v>1073.38</v>
+        <v>1074.69</v>
       </c>
       <c r="E90" s="1">
-        <v>1072.3048217164</v>
+        <v>1073.1708639523</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>33260750.96</v>
+        <v>44308005.46</v>
       </c>
       <c r="I90" s="1">
-        <v>33349.88</v>
+        <v>62720.57</v>
       </c>
       <c r="J90" s="1">
-        <v>0.1002679706183</v>
+        <v>0.1415558415434</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>33294100.84</v>
+        <v>44370726.03</v>
       </c>
       <c r="N90" s="1">
-        <v>33294100.84</v>
+        <v>44370726.03</v>
       </c>
       <c r="O90" s="1">
-        <v>1.34</v>
+        <v>1.76</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>211</v>
       </c>
       <c r="B91" t="s">
         <v>212</v>
       </c>
       <c r="C91" s="1">
         <v>968.0</v>
       </c>
       <c r="D91" s="1">
-        <v>28460.3</v>
+        <v>28798.35</v>
       </c>
       <c r="E91" s="1">
         <v>18195.731993802</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>17613468.57</v>
       </c>
       <c r="I91" s="1">
-        <v>9936101.83</v>
+        <v>10263334.23</v>
       </c>
       <c r="J91" s="1">
-        <v>56.41195424122</v>
+        <v>58.269807501067</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>27549570.4</v>
+        <v>27876802.8</v>
       </c>
       <c r="N91" s="1">
-        <v>27549570.4</v>
+        <v>27876802.8</v>
       </c>
       <c r="O91" s="1">
-        <v>1.11</v>
+        <v>1.1</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>213</v>
       </c>
       <c r="B92" t="s">
         <v>214</v>
       </c>
       <c r="C92" s="1">
         <v>1480703.0</v>
       </c>
       <c r="D92" s="1">
-        <v>17.645</v>
+        <v>18.25</v>
       </c>
       <c r="E92" s="1">
         <v>11.4393713121</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>16938311.42</v>
       </c>
       <c r="I92" s="1">
-        <v>9188693.02</v>
+        <v>10084518.33</v>
       </c>
       <c r="J92" s="1">
-        <v>54.247987253029</v>
+        <v>59.536739406578</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>26127004.44</v>
+        <v>27022829.75</v>
       </c>
       <c r="N92" s="1">
-        <v>26127004.44</v>
+        <v>27022829.75</v>
       </c>
       <c r="O92" s="1">
-        <v>1.05</v>
+        <v>1.07</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>215</v>
       </c>
       <c r="B93" t="s">
         <v>216</v>
       </c>
       <c r="C93" s="1">
         <v>109929.0</v>
       </c>
       <c r="D93" s="1">
-        <v>73.45</v>
+        <v>67.2</v>
       </c>
       <c r="E93" s="1">
         <v>55.1232077978</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>6059639.11</v>
       </c>
       <c r="I93" s="1">
-        <v>2014645.94</v>
+        <v>1327589.69</v>
       </c>
       <c r="J93" s="1">
-        <v>33.246962458132</v>
+        <v>21.908725353118</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>8074285.05</v>
+        <v>7387228.8</v>
       </c>
       <c r="N93" s="1">
-        <v>8074285.05</v>
+        <v>7387228.8</v>
       </c>
       <c r="O93" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>217</v>
       </c>
       <c r="B94" t="s">
         <v>218</v>
       </c>
       <c r="C94" s="1">
         <v>471969.0</v>
       </c>
       <c r="D94" s="1">
-        <v>42.785</v>
+        <v>41.065</v>
       </c>
       <c r="E94" s="1">
         <v>30.0058583721</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>14161834.97</v>
       </c>
       <c r="I94" s="1">
-        <v>6031358.7</v>
+        <v>5219572.02</v>
       </c>
       <c r="J94" s="1">
-        <v>42.588822089628</v>
+        <v>36.856608137695</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>20193193.67</v>
+        <v>19381406.99</v>
       </c>
       <c r="N94" s="1">
-        <v>20193193.67</v>
+        <v>19381406.99</v>
       </c>
       <c r="O94" s="1">
-        <v>0.81</v>
+        <v>0.77</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>219</v>
       </c>
       <c r="B95" t="s">
         <v>220</v>
       </c>
       <c r="C95" s="1">
-        <v>232687.0</v>
+        <v>236560.0</v>
       </c>
       <c r="D95" s="1">
-        <v>119.3</v>
+        <v>156.9</v>
       </c>
       <c r="E95" s="1">
-        <v>29.2892572855</v>
+        <v>31.067426023</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>6815229.41</v>
+        <v>7349310.3</v>
       </c>
       <c r="I95" s="1">
-        <v>20944329.69</v>
+        <v>29766953.7</v>
       </c>
       <c r="J95" s="1">
-        <v>307.3165763029</v>
+        <v>405.03057409346</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>27759559.1</v>
+        <v>37116264.0</v>
       </c>
       <c r="N95" s="1">
-        <v>27759559.1</v>
+        <v>37116264.0</v>
       </c>
       <c r="O95" s="1">
-        <v>1.11</v>
+        <v>1.47</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>221</v>
       </c>
       <c r="B96" t="s">
         <v>222</v>
       </c>
       <c r="C96" s="1">
         <v>188889.0</v>
       </c>
       <c r="D96" s="1">
-        <v>78.78</v>
+        <v>78.62</v>
       </c>
       <c r="E96" s="1">
         <v>54.715396238</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>10335136.48</v>
       </c>
       <c r="I96" s="1">
-        <v>4545538.94</v>
+        <v>4515316.7</v>
       </c>
       <c r="J96" s="1">
-        <v>43.981411844887</v>
+        <v>43.688989581684</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>14880675.42</v>
+        <v>14850453.18</v>
       </c>
       <c r="N96" s="1">
-        <v>14880675.42</v>
+        <v>14850453.18</v>
       </c>
       <c r="O96" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>223</v>
       </c>
       <c r="B97" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="1">
         <v>3279.0</v>
       </c>
       <c r="D97" s="1">
-        <v>680.0</v>
+        <v>646.0</v>
       </c>
       <c r="E97" s="1">
         <v>656.6091613297</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>2153021.44</v>
       </c>
       <c r="I97" s="1">
-        <v>76698.56</v>
+        <v>-34787.44</v>
       </c>
       <c r="J97" s="1">
-        <v>3.5623686125485</v>
+        <v>-1.6157498180789</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>2229720.0</v>
+        <v>2118234.0</v>
       </c>
       <c r="N97" s="1">
-        <v>2229720.0</v>
+        <v>2118234.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>225</v>
       </c>
       <c r="B98" t="s">
         <v>226</v>
       </c>
       <c r="C98" s="1">
         <v>302046.0</v>
       </c>
       <c r="D98" s="1">
-        <v>20.69</v>
+        <v>22.33</v>
       </c>
       <c r="E98" s="1">
         <v>22.217196586</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>6710615.36</v>
       </c>
       <c r="I98" s="1">
-        <v>-461283.62</v>
+        <v>34071.82</v>
       </c>
       <c r="J98" s="1">
-        <v>-6.8739392030957</v>
+        <v>0.50773018824908</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>6249331.74</v>
+        <v>6744687.18</v>
       </c>
       <c r="N98" s="1">
-        <v>6249331.74</v>
+        <v>6744687.18</v>
       </c>
       <c r="O98" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>227</v>
       </c>
       <c r="B99" t="s">
         <v>228</v>
       </c>
       <c r="C99" s="1">
-        <v>29134.0</v>
+        <v>30550.0</v>
       </c>
       <c r="D99" s="1">
-        <v>317.2</v>
+        <v>319.4</v>
       </c>
       <c r="E99" s="1">
-        <v>315.3562064941</v>
+        <v>315.5061584288</v>
       </c>
       <c r="F99" t="s">
         <v>32</v>
       </c>
       <c r="G99">
         <v>0.92</v>
       </c>
       <c r="H99" s="1">
-        <v>10078824.51</v>
+        <v>10571776.95</v>
       </c>
       <c r="I99" s="1">
-        <v>5532.54</v>
+        <v>85354.99</v>
       </c>
       <c r="J99" s="1">
-        <v>0.054892710896104</v>
+        <v>0.80738546039793</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>10084357.05</v>
+        <v>10657131.94</v>
       </c>
       <c r="N99" s="1">
-        <v>10084357.05</v>
+        <v>10657131.94</v>
       </c>
       <c r="O99" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>229</v>
       </c>
       <c r="B100" t="s">
         <v>230</v>
       </c>
       <c r="C100" s="1">
         <v>174151.0</v>
       </c>
       <c r="D100" s="1">
-        <v>282.4</v>
+        <v>284.4</v>
       </c>
       <c r="E100" s="1">
         <v>164.549703246</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>28656495.37</v>
       </c>
       <c r="I100" s="1">
-        <v>20523747.03</v>
+        <v>20872049.03</v>
       </c>
       <c r="J100" s="1">
-        <v>71.619878024184</v>
+        <v>72.835316253817</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>49180242.4</v>
+        <v>49528544.4</v>
       </c>
       <c r="N100" s="1">
-        <v>49180242.4</v>
+        <v>49528544.4</v>
       </c>
       <c r="O100" s="1">
-        <v>1.97</v>
+        <v>1.96</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>231</v>
       </c>
       <c r="B101" t="s">
         <v>232</v>
       </c>
       <c r="C101" s="1">
         <v>3221566.0</v>
       </c>
       <c r="D101" s="1">
-        <v>3.92</v>
+        <v>4.435</v>
       </c>
       <c r="E101" s="1">
         <v>2.3415455154</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>7543443.42</v>
       </c>
       <c r="I101" s="1">
-        <v>5085095.3</v>
+        <v>6744201.79</v>
       </c>
       <c r="J101" s="1">
-        <v>67.410796593474</v>
+        <v>89.4048170643</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>12628538.72</v>
+        <v>14287645.21</v>
       </c>
       <c r="N101" s="1">
-        <v>12628538.72</v>
+        <v>14287645.21</v>
       </c>
       <c r="O101" s="1">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>233</v>
       </c>
       <c r="B102" t="s">
         <v>234</v>
       </c>
       <c r="C102" s="1">
-        <v>575136.0</v>
+        <v>581774.0</v>
       </c>
       <c r="D102" s="1">
-        <v>81.02</v>
+        <v>73.22</v>
       </c>
       <c r="E102" s="1">
-        <v>92.7139452234</v>
+        <v>92.5011792036</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>53323127.6</v>
+        <v>53814781.03</v>
       </c>
       <c r="I102" s="1">
-        <v>-6725608.88</v>
+        <v>-11217288.75</v>
       </c>
       <c r="J102" s="1">
-        <v>-12.612930228796</v>
+        <v>-20.84425233236</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>46597518.72</v>
+        <v>42597492.28</v>
       </c>
       <c r="N102" s="1">
-        <v>46597518.72</v>
+        <v>42597492.28</v>
       </c>
       <c r="O102" s="1">
-        <v>1.87</v>
+        <v>1.69</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>235</v>
       </c>
       <c r="B103" t="s">
         <v>236</v>
       </c>
       <c r="C103" s="1">
         <v>439200.0</v>
       </c>
       <c r="D103" s="1">
-        <v>151.16</v>
+        <v>144.46</v>
       </c>
       <c r="E103" s="1">
         <v>80.8136705373</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>35493364.1</v>
       </c>
       <c r="I103" s="1">
-        <v>30896107.9</v>
+        <v>27953467.9</v>
       </c>
       <c r="J103" s="1">
-        <v>87.047561377818</v>
+        <v>78.756884867952</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>66389472.0</v>
+        <v>63446832.0</v>
       </c>
       <c r="N103" s="1">
-        <v>66389472.0</v>
+        <v>63446832.0</v>
       </c>
       <c r="O103" s="1">
-        <v>2.67</v>
+        <v>2.51</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>237</v>
       </c>
       <c r="B104" t="s">
         <v>238</v>
       </c>
       <c r="C104" s="1">
         <v>10202.0</v>
       </c>
       <c r="D104" s="1">
-        <v>271.6</v>
+        <v>264.8</v>
       </c>
       <c r="E104" s="1">
         <v>290.484279553</v>
       </c>
       <c r="F104" t="s">
         <v>32</v>
       </c>
       <c r="G104">
         <v>0.92</v>
       </c>
       <c r="H104" s="1">
         <v>3159368.29</v>
       </c>
       <c r="I104" s="1">
-        <v>-135728.83</v>
+        <v>-208855.4</v>
       </c>
       <c r="J104" s="1">
-        <v>-4.2960749599725</v>
+        <v>-6.6106696285161</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>3023639.46</v>
+        <v>2950512.89</v>
       </c>
       <c r="N104" s="1">
-        <v>3023639.46</v>
+        <v>2950512.89</v>
       </c>
       <c r="O104" s="1">
         <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>239</v>
       </c>
       <c r="B105" t="s">
         <v>240</v>
       </c>
       <c r="C105" s="1">
         <v>215182.0</v>
       </c>
       <c r="D105" s="1">
-        <v>272.1</v>
+        <v>274.65</v>
       </c>
       <c r="E105" s="1">
         <v>75.6916901507</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>16287489.27</v>
       </c>
       <c r="I105" s="1">
-        <v>42263532.93</v>
+        <v>42812247.03</v>
       </c>
       <c r="J105" s="1">
-        <v>259.48464020078</v>
+        <v>262.85357012548</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>58551022.2</v>
+        <v>59099736.3</v>
       </c>
       <c r="N105" s="1">
-        <v>58551022.2</v>
+        <v>59099736.3</v>
       </c>
       <c r="O105" s="1">
-        <v>2.35</v>
+        <v>2.34</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" t="s">
         <v>242</v>
       </c>
       <c r="C106" s="1">
-        <v>258489.0</v>
+        <v>262639.0</v>
       </c>
       <c r="D106" s="1">
-        <v>166.94</v>
+        <v>178.5</v>
       </c>
       <c r="E106" s="1">
-        <v>76.0454849529</v>
+        <v>77.7251671305</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>19656921.36</v>
+        <v>20413660.17</v>
       </c>
       <c r="I106" s="1">
-        <v>23495232.3</v>
+        <v>26467401.33</v>
       </c>
       <c r="J106" s="1">
-        <v>119.52651114437</v>
+        <v>129.6553440666</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>43152153.66</v>
+        <v>46881061.5</v>
       </c>
       <c r="N106" s="1">
-        <v>43152153.66</v>
+        <v>46881061.5</v>
       </c>
       <c r="O106" s="1">
-        <v>1.73</v>
+        <v>1.85</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>243</v>
       </c>
       <c r="B107" t="s">
         <v>244</v>
       </c>
       <c r="C107" s="1">
         <v>305368.0</v>
       </c>
       <c r="D107" s="1">
-        <v>241.6</v>
+        <v>268.65</v>
       </c>
       <c r="E107" s="1">
         <v>93.9521602787</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>28689983.28</v>
       </c>
       <c r="I107" s="1">
-        <v>45086925.52</v>
+        <v>53347129.92</v>
       </c>
       <c r="J107" s="1">
-        <v>157.1521498635</v>
+        <v>185.94339843059</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>73776908.8</v>
+        <v>82037113.2</v>
       </c>
       <c r="N107" s="1">
-        <v>73776908.8</v>
+        <v>82037113.2</v>
       </c>
       <c r="O107" s="1">
-        <v>2.96</v>
+        <v>3.25</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>245</v>
       </c>
       <c r="B108" t="s">
         <v>246</v>
       </c>
       <c r="C108" s="1">
         <v>357482.0</v>
       </c>
       <c r="D108" s="1">
-        <v>19.26</v>
+        <v>20.54</v>
       </c>
       <c r="E108" s="1">
         <v>22.3069429789</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>7974330.59</v>
       </c>
       <c r="I108" s="1">
-        <v>-1089227.27</v>
+        <v>-631650.31</v>
       </c>
       <c r="J108" s="1">
-        <v>-13.659168725284</v>
+        <v>-7.9210449437863</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>6885103.32</v>
+        <v>7342680.28</v>
       </c>
       <c r="N108" s="1">
-        <v>6885103.32</v>
+        <v>7342680.28</v>
       </c>
       <c r="O108" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>247</v>
       </c>
       <c r="B109" t="s">
         <v>248</v>
       </c>
       <c r="C109" s="1">
         <v>303852.0</v>
       </c>
       <c r="D109" s="1">
-        <v>12.21</v>
+        <v>10.735</v>
       </c>
       <c r="E109" s="1">
         <v>12.5240896555</v>
       </c>
       <c r="F109" t="s">
         <v>87</v>
       </c>
       <c r="G109">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H109" s="1">
         <v>4352991.98</v>
       </c>
       <c r="I109" s="1">
-        <v>-88341.23</v>
+        <v>-576389.9</v>
       </c>
       <c r="J109" s="1">
-        <v>-2.0294370034654</v>
+        <v>-13.241235055067</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>4264650.75</v>
+        <v>3776602.08</v>
       </c>
       <c r="N109" s="1">
-        <v>4264650.75</v>
+        <v>3776602.08</v>
       </c>
       <c r="O109" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>249</v>
       </c>
       <c r="B110" t="s">
         <v>250</v>
       </c>
       <c r="C110" s="1">
         <v>292741.0</v>
       </c>
       <c r="D110" s="1">
-        <v>71.76</v>
+        <v>69.39</v>
       </c>
       <c r="E110" s="1">
         <v>46.5145454173</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>13616714.54</v>
       </c>
       <c r="I110" s="1">
-        <v>7390379.62</v>
+        <v>6696583.45</v>
       </c>
       <c r="J110" s="1">
-        <v>54.274322916077</v>
+        <v>49.179142518765</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>21007094.16</v>
+        <v>20313297.99</v>
       </c>
       <c r="N110" s="1">
-        <v>21007094.16</v>
+        <v>20313297.99</v>
       </c>
       <c r="O110" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" t="s">
         <v>252</v>
       </c>
       <c r="C111" s="1">
         <v>695349.0</v>
       </c>
       <c r="D111" s="1">
-        <v>84.56</v>
+        <v>85.8</v>
       </c>
       <c r="E111" s="1">
         <v>59.7352610847</v>
       </c>
       <c r="F111" t="s">
         <v>114</v>
       </c>
       <c r="G111">
-        <v>10.76</v>
+        <v>10.86</v>
       </c>
       <c r="H111" s="1">
         <v>3783798.37</v>
       </c>
       <c r="I111" s="1">
-        <v>1680004.21</v>
+        <v>1709564.69</v>
       </c>
       <c r="J111" s="1">
-        <v>44.399940105688</v>
+        <v>45.181178351213</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>5463802.58</v>
+        <v>5493363.06</v>
       </c>
       <c r="N111" s="1">
-        <v>5463802.58</v>
+        <v>5493363.06</v>
       </c>
       <c r="O111" s="1">
         <v>0.22</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" t="s">
         <v>254</v>
       </c>
       <c r="C112" s="1">
-        <v>215998.0</v>
+        <v>226412.0</v>
       </c>
       <c r="D112" s="1">
-        <v>37.615</v>
+        <v>50.31</v>
       </c>
       <c r="E112" s="1">
-        <v>22.2325999778</v>
+        <v>23.4359741533</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4802197.13</v>
+        <v>5306185.78</v>
       </c>
       <c r="I112" s="1">
-        <v>3322567.64</v>
+        <v>6084601.94</v>
       </c>
       <c r="J112" s="1">
-        <v>69.188489144759</v>
+        <v>114.66997561476</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>8124764.77</v>
+        <v>11390787.72</v>
       </c>
       <c r="N112" s="1">
-        <v>8124764.77</v>
+        <v>11390787.72</v>
       </c>
       <c r="O112" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" t="s">
         <v>256</v>
       </c>
       <c r="C113" s="1">
         <v>60919.0</v>
       </c>
       <c r="D113" s="1">
-        <v>55.7</v>
+        <v>58.35</v>
       </c>
       <c r="E113" s="1">
         <v>85.1394582971</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>5186610.66</v>
       </c>
       <c r="I113" s="1">
-        <v>-1793422.36</v>
+        <v>-1631987.01</v>
       </c>
       <c r="J113" s="1">
-        <v>-34.577925307391</v>
+        <v>-31.465384949485</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>3393188.3</v>
+        <v>3554623.65</v>
       </c>
       <c r="N113" s="1">
-        <v>3393188.3</v>
+        <v>3554623.65</v>
       </c>
       <c r="O113" s="1">
         <v>0.14</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" t="s">
         <v>258</v>
       </c>
       <c r="C114" s="1">
         <v>151241.0</v>
       </c>
       <c r="D114" s="1">
-        <v>39.42</v>
+        <v>36.8</v>
       </c>
       <c r="E114" s="1">
         <v>21.3361712102</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>3226903.87</v>
       </c>
       <c r="I114" s="1">
-        <v>2735016.35</v>
+        <v>2338764.93</v>
       </c>
       <c r="J114" s="1">
-        <v>84.75667265539</v>
+        <v>72.477056157238</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>5961920.22</v>
+        <v>5565668.8</v>
       </c>
       <c r="N114" s="1">
-        <v>5961920.22</v>
+        <v>5565668.8</v>
       </c>
       <c r="O114" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" t="s">
         <v>260</v>
       </c>
       <c r="C115" s="1">
-        <v>38052.0</v>
+        <v>44027.0</v>
       </c>
       <c r="D115" s="1">
-        <v>76.95</v>
+        <v>73.25</v>
       </c>
       <c r="E115" s="1">
-        <v>75.3178001156</v>
+        <v>75.3023696822</v>
       </c>
       <c r="F115" t="s">
         <v>32</v>
       </c>
       <c r="G115">
         <v>0.92</v>
       </c>
       <c r="H115" s="1">
-        <v>3109562.43</v>
+        <v>3600568.82</v>
       </c>
       <c r="I115" s="1">
-        <v>85659.53</v>
+        <v>-78312.65</v>
       </c>
       <c r="J115" s="1">
-        <v>2.7547133054344</v>
+        <v>-2.1750077255849</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>3195221.96</v>
+        <v>3522256.17</v>
       </c>
       <c r="N115" s="1">
-        <v>3195221.96</v>
+        <v>3522256.17</v>
       </c>
       <c r="O115" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" t="s">
         <v>262</v>
       </c>
       <c r="C116" s="1">
         <v>680272.0</v>
       </c>
       <c r="D116" s="1">
-        <v>4.8755</v>
+        <v>4.645</v>
       </c>
       <c r="E116" s="1">
         <v>4.6131474616</v>
       </c>
       <c r="F116" t="s">
         <v>87</v>
       </c>
       <c r="G116">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H116" s="1">
         <v>3598689.94</v>
       </c>
       <c r="I116" s="1">
-        <v>213789.1</v>
+        <v>59829.73</v>
       </c>
       <c r="J116" s="1">
-        <v>5.940747982306</v>
+        <v>1.6625419526974</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>3812479.04</v>
+        <v>3658519.67</v>
       </c>
       <c r="N116" s="1">
-        <v>3812479.04</v>
+        <v>3658519.67</v>
       </c>
       <c r="O116" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" t="s">
         <v>264</v>
       </c>
       <c r="C117" s="1">
         <v>20277.0</v>
       </c>
       <c r="D117" s="1">
-        <v>247.7</v>
+        <v>225.0</v>
       </c>
       <c r="E117" s="1">
         <v>259.4231454357</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>5260323.12</v>
       </c>
       <c r="I117" s="1">
-        <v>-237710.22</v>
+        <v>-697998.12</v>
       </c>
       <c r="J117" s="1">
-        <v>-4.5189281072148</v>
+        <v>-13.269111118786</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>5022612.9</v>
+        <v>4562325.0</v>
       </c>
       <c r="N117" s="1">
-        <v>5022612.9</v>
+        <v>4562325.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" t="s">
         <v>266</v>
       </c>
       <c r="C118" s="1">
         <v>579445.0</v>
       </c>
       <c r="D118" s="1">
-        <v>75.03</v>
+        <v>76.91</v>
       </c>
       <c r="E118" s="1">
         <v>45.0331654428</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>26094242.55</v>
       </c>
       <c r="I118" s="1">
-        <v>17381515.8</v>
+        <v>18470872.4</v>
       </c>
       <c r="J118" s="1">
-        <v>66.610539726128</v>
+        <v>70.785240708204</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>43475758.35</v>
+        <v>44565114.95</v>
       </c>
       <c r="N118" s="1">
-        <v>43475758.35</v>
+        <v>44565114.95</v>
       </c>
       <c r="O118" s="1">
-        <v>1.75</v>
+        <v>1.76</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" t="s">
         <v>268</v>
       </c>
       <c r="C119" s="1">
-        <v>86896.0</v>
+        <v>35455.0</v>
       </c>
       <c r="D119" s="1">
-        <v>247.1</v>
+        <v>388.0</v>
       </c>
       <c r="E119" s="1">
-        <v>190.5169861674</v>
+        <v>381.608</v>
       </c>
       <c r="F119" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="G119">
-        <v>1.0</v>
+        <v>10.86</v>
       </c>
       <c r="H119" s="1">
-        <v>16555164.03</v>
+        <v>1249934.09</v>
       </c>
       <c r="I119" s="1">
-        <v>4916837.57</v>
+        <v>16718.15</v>
       </c>
       <c r="J119" s="1">
-        <v>29.699721253683</v>
+        <v>1.3375225248877</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>21472001.6</v>
+        <v>1266652.24</v>
       </c>
       <c r="N119" s="1">
-        <v>21472001.6</v>
+        <v>1266652.24</v>
       </c>
       <c r="O119" s="1">
-        <v>0.86</v>
+        <v>0.05</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" t="s">
         <v>270</v>
       </c>
       <c r="C120" s="1">
-        <v>146145.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D120" s="1">
-        <v>17.6</v>
+        <v>235.8</v>
       </c>
       <c r="E120" s="1">
-        <v>17.0923922816</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2497967.67</v>
+        <v>16555164.03</v>
       </c>
       <c r="I120" s="1">
-        <v>74184.33</v>
+        <v>3934912.77</v>
       </c>
       <c r="J120" s="1">
-        <v>2.9697874352393</v>
+        <v>23.768491588905</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>2572152.0</v>
+        <v>20490076.8</v>
       </c>
       <c r="N120" s="1">
-        <v>2572152.0</v>
+        <v>20490076.8</v>
       </c>
       <c r="O120" s="1">
-        <v>0.1</v>
+        <v>0.81</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" t="s">
         <v>272</v>
       </c>
       <c r="C121" s="1">
-        <v>109393.0</v>
+        <v>184161.0</v>
       </c>
       <c r="D121" s="1">
-        <v>104.75</v>
+        <v>21.92</v>
       </c>
       <c r="E121" s="1">
-        <v>84.5130175605</v>
+        <v>17.749247995</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>9245132.53</v>
+        <v>3268719.26</v>
       </c>
       <c r="I121" s="1">
-        <v>2213784.22</v>
+        <v>768089.86</v>
       </c>
       <c r="J121" s="1">
-        <v>23.945402759954</v>
+        <v>23.498189930205</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>11458916.75</v>
+        <v>4036809.12</v>
       </c>
       <c r="N121" s="1">
-        <v>11458916.75</v>
+        <v>4036809.12</v>
       </c>
       <c r="O121" s="1">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" t="s">
         <v>274</v>
       </c>
       <c r="C122" s="1">
-        <v>967567.0</v>
+        <v>109393.0</v>
       </c>
       <c r="D122" s="1">
-        <v>67.01</v>
+        <v>101.75</v>
       </c>
       <c r="E122" s="1">
-        <v>16.7051703706</v>
+        <v>84.5130175605</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>16163371.58</v>
+        <v>9245132.53</v>
       </c>
       <c r="I122" s="1">
-        <v>48673293.09</v>
+        <v>1885605.22</v>
       </c>
       <c r="J122" s="1">
-        <v>301.1332929463</v>
+        <v>20.395653754895</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>64836664.67</v>
+        <v>11130737.75</v>
       </c>
       <c r="N122" s="1">
-        <v>64836664.67</v>
+        <v>11130737.75</v>
       </c>
       <c r="O122" s="1">
-        <v>2.6</v>
+        <v>0.44</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" t="s">
         <v>276</v>
       </c>
       <c r="C123" s="1">
-        <v>203662.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D123" s="1">
-        <v>48.705</v>
+        <v>70.73</v>
       </c>
       <c r="E123" s="1">
-        <v>39.7678394595</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>9466517.48</v>
+        <v>16163371.58</v>
       </c>
       <c r="I123" s="1">
-        <v>452840.23</v>
+        <v>52272642.33</v>
       </c>
       <c r="J123" s="1">
-        <v>4.7835989418149</v>
+        <v>323.40184763605</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>9919357.71</v>
+        <v>68436013.91</v>
       </c>
       <c r="N123" s="1">
-        <v>9919357.71</v>
+        <v>68436013.91</v>
       </c>
       <c r="O123" s="1">
-        <v>0.4</v>
+        <v>2.71</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" t="s">
         <v>278</v>
       </c>
       <c r="C124" s="1">
-        <v>434044.0</v>
+        <v>203662.0</v>
       </c>
       <c r="D124" s="1">
-        <v>23.69</v>
+        <v>48.655</v>
       </c>
       <c r="E124" s="1">
-        <v>15.354600916</v>
+        <v>39.7678394595</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>6664572.4</v>
+        <v>9466517.48</v>
       </c>
       <c r="I124" s="1">
-        <v>3617929.96</v>
+        <v>442657.13</v>
       </c>
       <c r="J124" s="1">
-        <v>54.286002804921</v>
+        <v>4.6760292888616</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>10282502.36</v>
+        <v>9909174.61</v>
       </c>
       <c r="N124" s="1">
-        <v>10282502.36</v>
+        <v>9909174.61</v>
       </c>
       <c r="O124" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" t="s">
         <v>280</v>
       </c>
       <c r="C125" s="1">
-        <v>168171.0</v>
+        <v>434044.0</v>
       </c>
       <c r="D125" s="1">
-        <v>133.65</v>
+        <v>24.49</v>
       </c>
       <c r="E125" s="1">
-        <v>95.7333994565</v>
+        <v>15.354600916</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>16099581.52</v>
+        <v>6664572.4</v>
       </c>
       <c r="I125" s="1">
-        <v>6376472.63</v>
+        <v>3965165.16</v>
       </c>
       <c r="J125" s="1">
-        <v>39.606449534596</v>
+        <v>59.496167526067</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>22476054.15</v>
+        <v>10629737.56</v>
       </c>
       <c r="N125" s="1">
-        <v>22476054.15</v>
+        <v>10629737.56</v>
       </c>
       <c r="O125" s="1">
-        <v>0.9</v>
+        <v>0.42</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" t="s">
         <v>282</v>
       </c>
       <c r="C126" s="1">
-        <v>234476.0</v>
+        <v>168171.0</v>
       </c>
       <c r="D126" s="1">
-        <v>23.51</v>
+        <v>129.15</v>
       </c>
       <c r="E126" s="1">
-        <v>49.0180555366</v>
+        <v>95.7333994565</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>11493557.59</v>
+        <v>16099581.52</v>
       </c>
       <c r="I126" s="1">
-        <v>-5981026.83</v>
+        <v>5619703.13</v>
       </c>
       <c r="J126" s="1">
-        <v>-52.038081187358</v>
+        <v>34.905895678213</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>5512530.76</v>
+        <v>21719284.65</v>
       </c>
       <c r="N126" s="1">
-        <v>5512530.76</v>
+        <v>21719284.65</v>
       </c>
       <c r="O126" s="1">
-        <v>0.22</v>
+        <v>0.86</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" t="s">
         <v>284</v>
       </c>
       <c r="C127" s="1">
-        <v>268022.0</v>
+        <v>234476.0</v>
       </c>
       <c r="D127" s="1">
-        <v>36.39</v>
+        <v>22.47</v>
       </c>
       <c r="E127" s="1">
-        <v>23.6258324317</v>
+        <v>49.0180555366</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>6332242.86</v>
+        <v>11493557.59</v>
       </c>
       <c r="I127" s="1">
-        <v>3421077.72</v>
+        <v>-6224881.87</v>
       </c>
       <c r="J127" s="1">
-        <v>54.026318883164</v>
+        <v>-54.159748374306</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>9753320.58</v>
+        <v>5268675.72</v>
       </c>
       <c r="N127" s="1">
-        <v>9753320.58</v>
+        <v>5268675.72</v>
       </c>
       <c r="O127" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" t="s">
         <v>286</v>
       </c>
       <c r="C128" s="1">
-        <v>204604.0</v>
+        <v>268022.0</v>
       </c>
       <c r="D128" s="1">
-        <v>69.72</v>
+        <v>34.96</v>
       </c>
       <c r="E128" s="1">
-        <v>76.0764845751</v>
+        <v>23.6258324317</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>15565553.05</v>
+        <v>6332242.86</v>
       </c>
       <c r="I128" s="1">
-        <v>-1300562.17</v>
+        <v>3037806.26</v>
       </c>
       <c r="J128" s="1">
-        <v>-8.3553868328501</v>
+        <v>47.973622098253</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>14264990.88</v>
+        <v>9370049.12</v>
       </c>
       <c r="N128" s="1">
-        <v>14264990.88</v>
+        <v>9370049.12</v>
       </c>
       <c r="O128" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>287</v>
       </c>
       <c r="B129" t="s">
         <v>288</v>
       </c>
       <c r="C129" s="1">
-        <v>423.0</v>
+        <v>211701.0</v>
       </c>
       <c r="D129" s="1">
-        <v>5891.0</v>
+        <v>61.72</v>
       </c>
       <c r="E129" s="1">
-        <v>5756.676122931</v>
+        <v>75.8088184751</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>0.0</v>
+        <v>16048802.68</v>
       </c>
       <c r="I129" s="1">
-        <v>568190.0</v>
+        <v>-2982616.96</v>
       </c>
       <c r="J129" s="1">
+        <v>-18.584669644652</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>13066185.72</v>
+      </c>
+      <c r="N129" s="1">
+        <v>13066185.72</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>289</v>
+      </c>
+      <c r="B130" t="s">
+        <v>290</v>
+      </c>
+      <c r="C130" s="1">
+        <v>667.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>5887.0</v>
+      </c>
+      <c r="E130" s="1">
+        <v>5820.977511244</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>440370.0</v>
+      </c>
+      <c r="J130" s="1">
         <v>0</v>
       </c>
-      <c r="K129">
-[...11 lines deleted...]
-      <c r="O129" s="1">
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>440370.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>440370.0</v>
+      </c>
+      <c r="O130" s="1">
         <v>0.02</v>
       </c>
-      <c r="P129">
+      <c r="P130">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>