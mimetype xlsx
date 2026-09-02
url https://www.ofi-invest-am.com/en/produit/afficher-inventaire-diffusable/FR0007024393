--- v4 (2026-08-11)
+++ v5 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -214,51 +214,51 @@
   <si>
     <t>AURUBIS AG</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
@@ -352,473 +352,467 @@
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
-    <t>SE0000108656</t>
-[...2 lines deleted...]
-    <t>ERICSSON CLASS B</t>
+    <t>AT0000652011</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG</t>
+  </si>
+  <si>
+    <t>FR0000121667</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA</t>
+  </si>
+  <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE0005785604</t>
+  </si>
+  <si>
+    <t>FRESENIUS SE AND CO KGAA</t>
+  </si>
+  <si>
+    <t>PTGAL0AM0009</t>
+  </si>
+  <si>
+    <t>GALP ENERGIA SGPS SA CLASS B</t>
+  </si>
+  <si>
+    <t>FR0011726835</t>
+  </si>
+  <si>
+    <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
+  </si>
+  <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
+    <t>CH0030170408</t>
+  </si>
+  <si>
+    <t>GEBERIT AG</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>IE0000669501</t>
+  </si>
+  <si>
+    <t>GLANBIA PLC</t>
+  </si>
+  <si>
+    <t>DE0006047004</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>HENKEL &amp; KGAA PREF AG</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>INDUSTRIA DE DISENO TEXTIL SA</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>DE000KGX8881</t>
+  </si>
+  <si>
+    <t>KION GROUP AG</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CORP CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
+  </si>
+  <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
+    <t>DE000LEG1110</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN N</t>
+  </si>
+  <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
+    <t>CH0025751329</t>
+  </si>
+  <si>
+    <t>LOGITECH INTERNATIONAL SA</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>GB0031274896</t>
+  </si>
+  <si>
+    <t>MARKS AND SPENCER GROUP PLC</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORPORATION</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>GRS003003035</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA</t>
+  </si>
+  <si>
+    <t>GB0032089863</t>
+  </si>
+  <si>
+    <t>NEXT PLC</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART I</t>
+  </si>
+  <si>
+    <t>FR0010838607</t>
+  </si>
+  <si>
+    <t>OFI INVEST ESG MID CAPS EURO PART I</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>PROSUS NV CLASS N</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA</t>
+  </si>
+  <si>
+    <t>DE0007010803</t>
+  </si>
+  <si>
+    <t>RATIONAL AG</t>
+  </si>
+  <si>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>REPSOL SA</t>
+  </si>
+  <si>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
+  </si>
+  <si>
+    <t>IT0005495657</t>
+  </si>
+  <si>
+    <t>SAIPEM</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>SANOFI SA</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>CH0024638196</t>
+  </si>
+  <si>
+    <t>SCHINDLER HOLDING PAR AG</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY N AG</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>SIEMENS N AG</t>
+  </si>
+  <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
+    <t>GB0009223206</t>
+  </si>
+  <si>
+    <t>SMITH AND NEPHEW PLC</t>
+  </si>
+  <si>
+    <t>FR0000130809</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>SE0000171100</t>
+  </si>
+  <si>
+    <t>SSAB A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>AT0000652011</t>
-[...412 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>BE0974464977</t>
   </si>
   <si>
     <t>SYENSQO NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
     <t>TEMENOS AG</t>
   </si>
   <si>
     <t>GB00BLGZ9862</t>
@@ -863,56 +857,50 @@
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
-  </si>
-[...4 lines deleted...]
-    <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1294,183 +1282,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6462057.0898</v>
+        <v>6383106.0898</v>
       </c>
       <c r="D2">
-        <v>262.95</v>
+        <v>272.46</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1699261724.19</v>
+        <v>1739148552.04</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1699261724.19</v>
+        <v>1739148552.04</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3118.9822</v>
+        <v>3213.29</v>
       </c>
       <c r="D3">
-        <v>253479.15</v>
+        <v>262745.14</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>790596979.56</v>
+        <v>844276334.88</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>790596979.56</v>
+        <v>844276334.88</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>77973.0</v>
       </c>
       <c r="D4">
-        <v>257.39</v>
+        <v>266.69</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>20069666.26</v>
+        <v>20794816.93</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>20069666.26</v>
+        <v>20794816.93</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>134288.0</v>
+        <v>142843.0</v>
       </c>
       <c r="D5">
-        <v>132.94</v>
+        <v>137.81</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>17853028.8</v>
+        <v>19685676.14</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>17853028.8</v>
+        <v>19685676.14</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P130"/>
+  <dimension ref="A1:P128"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O130" sqref="O130"/>
+      <selection activeCell="O128" sqref="O128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1492,6486 +1480,6386 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>229587.0</v>
       </c>
       <c r="D2" s="1">
-        <v>83.56</v>
+        <v>86.1</v>
       </c>
       <c r="E2" s="1">
         <v>60.759836489</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>15104211.55</v>
       </c>
       <c r="I2" s="1">
-        <v>5848485.83</v>
+        <v>6494827.68</v>
       </c>
       <c r="J2" s="1">
-        <v>38.720894570627</v>
+        <v>43.000110654568</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>20952697.38</v>
+        <v>21599039.23</v>
       </c>
       <c r="N2" s="1">
-        <v>20952697.38</v>
+        <v>21599039.23</v>
       </c>
       <c r="O2" s="1">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>87081.0</v>
+        <v>114183.0</v>
       </c>
       <c r="D3" s="1">
-        <v>136.0</v>
+        <v>123.1</v>
       </c>
       <c r="E3" s="1">
-        <v>115.8468207761</v>
+        <v>117.9386913113</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>10088057.0</v>
+        <v>13466593.59</v>
       </c>
       <c r="I3" s="1">
-        <v>1754959.0</v>
+        <v>589333.71</v>
       </c>
       <c r="J3" s="1">
-        <v>17.396402498519</v>
+        <v>4.3762641685246</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>11843016.0</v>
+        <v>14055927.3</v>
       </c>
       <c r="N3" s="1">
-        <v>11843016.0</v>
+        <v>14055927.3</v>
       </c>
       <c r="O3" s="1">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
-        <v>126975.0</v>
+        <v>130303.0</v>
       </c>
       <c r="D4" s="1">
-        <v>141.7</v>
+        <v>166.85</v>
       </c>
       <c r="E4" s="1">
-        <v>208.744855129</v>
+        <v>207.4280381112</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>26505377.98</v>
+        <v>27028495.65</v>
       </c>
       <c r="I4" s="1">
-        <v>-8513020.48</v>
+        <v>-5287440.1</v>
       </c>
       <c r="J4" s="1">
-        <v>-32.118087455397</v>
+        <v>-19.562465364216</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>17992357.5</v>
+        <v>21741055.55</v>
       </c>
       <c r="N4" s="1">
-        <v>17992357.5</v>
+        <v>21741055.55</v>
       </c>
       <c r="O4" s="1">
-        <v>0.71</v>
+        <v>0.83</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
         <v>1080.0</v>
       </c>
       <c r="D5" s="1">
-        <v>921.0</v>
+        <v>890.0</v>
       </c>
       <c r="E5" s="1">
         <v>1653.8514907407</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1786159.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-791479.61</v>
+        <v>-824959.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-44.311807610519</v>
+        <v>-46.186220166517</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>994680.0</v>
+        <v>961200.0</v>
       </c>
       <c r="N5" s="1">
-        <v>994680.0</v>
+        <v>961200.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
         <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>23.38</v>
+        <v>24.06</v>
       </c>
       <c r="E6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>3643794.12</v>
+        <v>4102297.72</v>
       </c>
       <c r="J6" s="1">
-        <v>30.062724220449</v>
+        <v>33.845557944568</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>15764432.6</v>
+        <v>16222936.2</v>
       </c>
       <c r="N6" s="1">
-        <v>15764432.6</v>
+        <v>16222936.2</v>
       </c>
       <c r="O6" s="1">
         <v>0.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>1251130.0</v>
+        <v>1302111.0</v>
       </c>
       <c r="D7" s="1">
-        <v>9.66</v>
+        <v>10.19</v>
       </c>
       <c r="E7" s="1">
-        <v>9.2810872811</v>
+        <v>9.3165326074</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>11611846.73</v>
+        <v>12131159.59</v>
       </c>
       <c r="I7" s="1">
-        <v>474069.07</v>
+        <v>1137351.5</v>
       </c>
       <c r="J7" s="1">
-        <v>4.0826328578314</v>
+        <v>9.3754557555862</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>12085915.8</v>
+        <v>13268511.09</v>
       </c>
       <c r="N7" s="1">
-        <v>12085915.8</v>
+        <v>13268511.09</v>
       </c>
       <c r="O7" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>175.48</v>
+        <v>172.68</v>
       </c>
       <c r="E8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>9106305.85</v>
+        <v>8535817.05</v>
       </c>
       <c r="J8" s="1">
-        <v>34.173795993568</v>
+        <v>32.032887463923</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>35753348.08</v>
+        <v>35182859.28</v>
       </c>
       <c r="N8" s="1">
-        <v>35753348.08</v>
+        <v>35182859.28</v>
       </c>
       <c r="O8" s="1">
-        <v>1.41</v>
+        <v>1.34</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>178045.0</v>
+        <v>158232.0</v>
       </c>
       <c r="D9" s="1">
-        <v>50.5</v>
+        <v>66.44</v>
       </c>
       <c r="E9" s="1">
-        <v>64.6603093038</v>
+        <v>64.6603092927</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>11512444.77</v>
+        <v>10231330.06</v>
       </c>
       <c r="I9" s="1">
-        <v>-2521172.27</v>
+        <v>281604.02</v>
       </c>
       <c r="J9" s="1">
-        <v>-21.899538459197</v>
+        <v>2.7523696171327</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>8991272.5</v>
+        <v>10512934.08</v>
       </c>
       <c r="N9" s="1">
-        <v>8991272.5</v>
+        <v>10512934.08</v>
       </c>
       <c r="O9" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
         <v>183781.0</v>
       </c>
       <c r="D10" s="1">
-        <v>371.7</v>
+        <v>376.7</v>
       </c>
       <c r="E10" s="1">
         <v>227.3947787856</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>41790839.84</v>
       </c>
       <c r="I10" s="1">
-        <v>26520557.86</v>
+        <v>27439462.86</v>
       </c>
       <c r="J10" s="1">
-        <v>63.460217505885</v>
+        <v>65.659036681374</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>68311397.7</v>
+        <v>69230302.7</v>
       </c>
       <c r="N10" s="1">
-        <v>68311397.7</v>
+        <v>69230302.7</v>
       </c>
       <c r="O10" s="1">
-        <v>2.7</v>
+        <v>2.64</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
-        <v>328782.0</v>
+        <v>338590.0</v>
       </c>
       <c r="D11" s="1">
-        <v>51.38</v>
+        <v>54.46</v>
       </c>
       <c r="E11" s="1">
-        <v>67.196507321</v>
+        <v>66.836465253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>22093002.07</v>
+        <v>22630158.77</v>
       </c>
       <c r="I11" s="1">
-        <v>-5200182.91</v>
+        <v>-4190547.37</v>
       </c>
       <c r="J11" s="1">
-        <v>-23.537692584845</v>
+        <v>-18.517534112731</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>16892819.16</v>
+        <v>18439611.4</v>
       </c>
       <c r="N11" s="1">
-        <v>16892819.16</v>
+        <v>18439611.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.67</v>
+        <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>430626.0</v>
       </c>
       <c r="D12" s="1">
-        <v>67.82</v>
+        <v>69.76</v>
       </c>
       <c r="E12" s="1">
         <v>59.3624597679</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>25563018.6</v>
       </c>
       <c r="I12" s="1">
-        <v>3642036.72</v>
+        <v>4477451.16</v>
       </c>
       <c r="J12" s="1">
-        <v>14.24728736848</v>
+        <v>17.515346016296</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>29205055.32</v>
+        <v>30040469.76</v>
       </c>
       <c r="N12" s="1">
-        <v>29205055.32</v>
+        <v>30040469.76</v>
       </c>
       <c r="O12" s="1">
-        <v>1.16</v>
+        <v>1.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>18563.0</v>
+        <v>20012.0</v>
       </c>
       <c r="D13" s="1">
-        <v>691.2</v>
+        <v>694.0</v>
       </c>
       <c r="E13" s="1">
-        <v>683.554539137</v>
+        <v>685.8813861683</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>12688822.91</v>
+        <v>13725858.3</v>
       </c>
       <c r="I13" s="1">
-        <v>141922.69</v>
+        <v>162469.7</v>
       </c>
       <c r="J13" s="1">
-        <v>1.1184858596155</v>
+        <v>1.1836760692772</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>12830745.6</v>
+        <v>13888328.0</v>
       </c>
       <c r="N13" s="1">
-        <v>12830745.6</v>
+        <v>13888328.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
         <v>168830.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1305.6</v>
+        <v>1461.8</v>
       </c>
       <c r="E14" s="1">
         <v>212.7903277853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>35925391.04</v>
       </c>
       <c r="I14" s="1">
-        <v>184499056.96</v>
+        <v>210870302.96</v>
       </c>
       <c r="J14" s="1">
-        <v>513.56172227764</v>
+        <v>586.96731435773</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>220424448.0</v>
+        <v>246795694.0</v>
       </c>
       <c r="N14" s="1">
-        <v>220424448.0</v>
+        <v>246795694.0</v>
       </c>
       <c r="O14" s="1">
-        <v>8.72</v>
+        <v>9.41</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>21976.0</v>
+        <v>33018.0</v>
       </c>
       <c r="D15" s="1">
-        <v>195.9</v>
+        <v>218.4</v>
       </c>
       <c r="E15" s="1">
-        <v>185.1785702585</v>
+        <v>194.8049094433</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>4069484.26</v>
+        <v>6432068.5</v>
       </c>
       <c r="I15" s="1">
-        <v>235614.14</v>
+        <v>779062.7</v>
       </c>
       <c r="J15" s="1">
-        <v>5.7897788748297</v>
+        <v>12.11216422835</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4305098.4</v>
+        <v>7211131.2</v>
       </c>
       <c r="N15" s="1">
-        <v>4305098.4</v>
+        <v>7211131.2</v>
       </c>
       <c r="O15" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>39.5</v>
+        <v>39.78</v>
       </c>
       <c r="E16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>14892725.19</v>
+        <v>15121606.99</v>
       </c>
       <c r="J16" s="1">
-        <v>85.610265216269</v>
+        <v>86.92598355198</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>32288682.5</v>
+        <v>32517564.3</v>
       </c>
       <c r="N16" s="1">
-        <v>32288682.5</v>
+        <v>32517564.3</v>
       </c>
       <c r="O16" s="1">
-        <v>1.28</v>
+        <v>1.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>3416962.0</v>
+        <v>3220013.0</v>
       </c>
       <c r="D17" s="1">
-        <v>18.76</v>
+        <v>19.98</v>
       </c>
       <c r="E17" s="1">
         <v>7.4092103541</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>25316990.23</v>
+        <v>23857753.66</v>
       </c>
       <c r="I17" s="1">
-        <v>38785216.89</v>
+        <v>40478106.08</v>
       </c>
       <c r="J17" s="1">
-        <v>153.19837207205</v>
+        <v>169.66436428533</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>64102207.12</v>
+        <v>64335859.74</v>
       </c>
       <c r="N17" s="1">
-        <v>64102207.12</v>
+        <v>64335859.74</v>
       </c>
       <c r="O17" s="1">
-        <v>2.54</v>
+        <v>2.45</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>8412559.0</v>
+        <v>8943222.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.9264</v>
+        <v>0.9394</v>
       </c>
       <c r="E18" s="1">
-        <v>0.4843255804</v>
+        <v>0.5140577792</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>4074417.52</v>
+        <v>4597332.84</v>
       </c>
       <c r="I18" s="1">
-        <v>3718977.14</v>
+        <v>3803929.91</v>
       </c>
       <c r="J18" s="1">
-        <v>91.27628972104</v>
+        <v>82.742103789031</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7793394.66</v>
+        <v>8401262.75</v>
       </c>
       <c r="N18" s="1">
-        <v>7793394.66</v>
+        <v>8401262.75</v>
       </c>
       <c r="O18" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>4804582.0</v>
+        <v>5072239.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.416</v>
+        <v>10.738</v>
       </c>
       <c r="E19" s="1">
-        <v>4.9831415657</v>
+        <v>5.2858859766</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>23941912.27</v>
+        <v>26811277.0</v>
       </c>
       <c r="I19" s="1">
-        <v>26102613.84</v>
+        <v>27654425.38</v>
       </c>
       <c r="J19" s="1">
-        <v>109.0247660489</v>
+        <v>103.14475278443</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>50044526.11</v>
+        <v>54465702.38</v>
       </c>
       <c r="N19" s="1">
-        <v>50044526.11</v>
+        <v>54465702.38</v>
       </c>
       <c r="O19" s="1">
-        <v>1.98</v>
+        <v>2.08</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
         <v>74135.0</v>
       </c>
       <c r="D20" s="1">
-        <v>148.2</v>
+        <v>151.5</v>
       </c>
       <c r="E20" s="1">
         <v>106.8305951305</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>7919886.17</v>
       </c>
       <c r="I20" s="1">
-        <v>3066920.83</v>
+        <v>3311566.33</v>
       </c>
       <c r="J20" s="1">
-        <v>38.724304417623</v>
+        <v>41.81330714757</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>10986807.0</v>
+        <v>11231452.5</v>
       </c>
       <c r="N20" s="1">
-        <v>10986807.0</v>
+        <v>11231452.5</v>
       </c>
       <c r="O20" s="1">
         <v>0.43</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>63412.0</v>
+        <v>67112.0</v>
       </c>
       <c r="D21" s="1">
-        <v>261.3</v>
+        <v>286.2</v>
       </c>
       <c r="E21" s="1">
-        <v>141.7162768877</v>
+        <v>149.3741640839</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>8986512.55</v>
+        <v>10024798.9</v>
       </c>
       <c r="I21" s="1">
-        <v>7583043.05</v>
+        <v>9182655.5</v>
       </c>
       <c r="J21" s="1">
-        <v>84.38248995713</v>
+        <v>91.599398567486</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>16569555.6</v>
+        <v>19207454.4</v>
       </c>
       <c r="N21" s="1">
-        <v>16569555.6</v>
+        <v>19207454.4</v>
       </c>
       <c r="O21" s="1">
-        <v>0.66</v>
+        <v>0.73</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
         <v>26958.0</v>
       </c>
       <c r="D22" s="1">
-        <v>71.85</v>
+        <v>70.1</v>
       </c>
       <c r="E22" s="1">
         <v>115.7674886861</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3120859.96</v>
       </c>
       <c r="I22" s="1">
-        <v>-1183927.66</v>
+        <v>-1231104.16</v>
       </c>
       <c r="J22" s="1">
-        <v>-37.935943143056</v>
+        <v>-39.447593797192</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1936932.3</v>
+        <v>1889755.8</v>
       </c>
       <c r="N22" s="1">
-        <v>1936932.3</v>
+        <v>1889755.8</v>
       </c>
       <c r="O22" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>80.9</v>
+        <v>72.98</v>
       </c>
       <c r="E23" s="1">
         <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>73059.67</v>
+        <v>-2456121.05</v>
       </c>
       <c r="J23" s="1">
-        <v>0.28359881675068</v>
+        <v>-9.5340291514652</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>25834686.9</v>
+        <v>23305506.18</v>
       </c>
       <c r="N23" s="1">
-        <v>25834686.9</v>
+        <v>23305506.18</v>
       </c>
       <c r="O23" s="1">
-        <v>1.02</v>
+        <v>0.89</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
         <v>457891.0</v>
       </c>
       <c r="D24" s="1">
-        <v>92.96</v>
+        <v>94.43</v>
       </c>
       <c r="E24" s="1">
         <v>57.0580427656</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>26126364.26</v>
       </c>
       <c r="I24" s="1">
-        <v>16439183.1</v>
+        <v>17112282.87</v>
       </c>
       <c r="J24" s="1">
-        <v>62.921816967731</v>
+        <v>65.498140880625</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>42565547.36</v>
+        <v>43238647.13</v>
       </c>
       <c r="N24" s="1">
-        <v>42565547.36</v>
+        <v>43238647.13</v>
       </c>
       <c r="O24" s="1">
-        <v>1.68</v>
+        <v>1.65</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>906227.0</v>
+        <v>950870.0</v>
       </c>
       <c r="D25" s="1">
-        <v>12.582</v>
+        <v>11.74</v>
       </c>
       <c r="E25" s="1">
-        <v>6.1655268492</v>
+        <v>6.4196217149</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>5587366.9</v>
+        <v>6104225.7</v>
       </c>
       <c r="I25" s="1">
-        <v>5814781.21</v>
+        <v>5058988.1</v>
       </c>
       <c r="J25" s="1">
-        <v>104.0701517203</v>
+        <v>82.876819249983</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>11402148.11</v>
+        <v>11163213.8</v>
       </c>
       <c r="N25" s="1">
-        <v>11402148.11</v>
+        <v>11163213.8</v>
       </c>
       <c r="O25" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>487224.0</v>
       </c>
       <c r="D26" s="1">
-        <v>25.99</v>
+        <v>25.32</v>
       </c>
       <c r="E26" s="1">
         <v>28.6535276793</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>13960686.37</v>
       </c>
       <c r="I26" s="1">
-        <v>-1297734.61</v>
+        <v>-1624174.69</v>
       </c>
       <c r="J26" s="1">
-        <v>-9.2956361571784</v>
+        <v>-11.633917179675</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>12662951.76</v>
+        <v>12336511.68</v>
       </c>
       <c r="N26" s="1">
-        <v>12662951.76</v>
+        <v>12336511.68</v>
       </c>
       <c r="O26" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.74</v>
+        <v>11.685</v>
       </c>
       <c r="E27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>5488066.85</v>
+        <v>6225000.53</v>
       </c>
       <c r="J27" s="1">
-        <v>190.07984506576</v>
+        <v>215.60363031595</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>8375309.76</v>
+        <v>9112243.44</v>
       </c>
       <c r="N27" s="1">
-        <v>8375309.76</v>
+        <v>9112243.44</v>
       </c>
       <c r="O27" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
         <v>18207.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.75</v>
+        <v>100.8</v>
       </c>
       <c r="E28" s="1">
         <v>94.3156961608</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1717205.88</v>
       </c>
       <c r="I28" s="1">
-        <v>135356.37</v>
+        <v>118059.72</v>
       </c>
       <c r="J28" s="1">
-        <v>7.882361199462</v>
+        <v>6.8751057386316</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1852562.25</v>
+        <v>1835265.6</v>
       </c>
       <c r="N28" s="1">
-        <v>1852562.25</v>
+        <v>1835265.6</v>
       </c>
       <c r="O28" s="1">
         <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
         <v>142692.0</v>
       </c>
       <c r="D29" s="1">
-        <v>41.92</v>
+        <v>42.16</v>
       </c>
       <c r="E29" s="1">
-        <v>43.0530775376</v>
+        <v>41.8530775376</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29">
         <v>0.86</v>
       </c>
       <c r="H29" s="1">
-        <v>6729140.85</v>
+        <v>6557910.45</v>
       </c>
       <c r="I29" s="1">
-        <v>196468.32</v>
+        <v>402916.53</v>
       </c>
       <c r="J29" s="1">
-        <v>2.9196642540184</v>
+        <v>6.1439773091138</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>6925609.17</v>
+        <v>6960826.98</v>
       </c>
       <c r="N29" s="1">
-        <v>6925609.17</v>
+        <v>6960826.98</v>
       </c>
       <c r="O29" s="1">
         <v>0.27</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>312677.0</v>
       </c>
       <c r="D30" s="1">
-        <v>35.97</v>
+        <v>37.17</v>
       </c>
       <c r="E30" s="1">
         <v>11.5301145271</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>3605201.62</v>
       </c>
       <c r="I30" s="1">
-        <v>7641790.07</v>
+        <v>8017002.47</v>
       </c>
       <c r="J30" s="1">
-        <v>211.96567835782</v>
+        <v>222.37320724382</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>11246991.69</v>
+        <v>11622204.09</v>
       </c>
       <c r="N30" s="1">
-        <v>11246991.69</v>
+        <v>11622204.09</v>
       </c>
       <c r="O30" s="1">
         <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>251187.0</v>
       </c>
       <c r="D31" s="1">
-        <v>77.96</v>
+        <v>77.42</v>
       </c>
       <c r="E31" s="1">
         <v>47.8803840565</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>12026930.03</v>
       </c>
       <c r="I31" s="1">
-        <v>7555608.49</v>
+        <v>7419967.51</v>
       </c>
       <c r="J31" s="1">
-        <v>62.822419945516</v>
+        <v>61.694609443072</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19582538.52</v>
+        <v>19446897.54</v>
       </c>
       <c r="N31" s="1">
-        <v>19582538.52</v>
+        <v>19446897.54</v>
       </c>
       <c r="O31" s="1">
-        <v>0.77</v>
+        <v>0.74</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>32613.0</v>
       </c>
       <c r="D32" s="1">
-        <v>154.3</v>
+        <v>167.4</v>
       </c>
       <c r="E32" s="1">
         <v>169.9207733113</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
       <c r="G32">
         <v>0.92</v>
       </c>
       <c r="H32" s="1">
         <v>5943091.19</v>
       </c>
       <c r="I32" s="1">
-        <v>-447038.44</v>
+        <v>22180.01</v>
       </c>
       <c r="J32" s="1">
-        <v>-7.5219852044707</v>
+        <v>0.37320662414403</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>5496052.75</v>
+        <v>5965271.2</v>
       </c>
       <c r="N32" s="1">
-        <v>5496052.75</v>
+        <v>5965271.2</v>
       </c>
       <c r="O32" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
         <v>1203887.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.02</v>
+        <v>1.949</v>
       </c>
       <c r="E33" s="1">
         <v>2.2886534617</v>
       </c>
       <c r="F33" t="s">
         <v>87</v>
       </c>
       <c r="G33">
         <v>0.86</v>
       </c>
       <c r="H33" s="1">
         <v>3151404.96</v>
       </c>
       <c r="I33" s="1">
-        <v>-335784.1</v>
+        <v>-436477.84</v>
       </c>
       <c r="J33" s="1">
-        <v>-10.655060338548</v>
+        <v>-13.850261884464</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2815620.86</v>
+        <v>2714927.12</v>
       </c>
       <c r="N33" s="1">
-        <v>2815620.86</v>
+        <v>2714927.12</v>
       </c>
       <c r="O33" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
         <v>163459.0</v>
       </c>
       <c r="D34" s="1">
-        <v>40.37</v>
+        <v>42.1</v>
       </c>
       <c r="E34" s="1">
         <v>37.1563429361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>6073538.66</v>
       </c>
       <c r="I34" s="1">
-        <v>525301.17</v>
+        <v>808085.24</v>
       </c>
       <c r="J34" s="1">
-        <v>8.6490133578898</v>
+        <v>13.305015168867</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>6598839.83</v>
+        <v>6881623.9</v>
       </c>
       <c r="N34" s="1">
-        <v>6598839.83</v>
+        <v>6881623.9</v>
       </c>
       <c r="O34" s="1">
         <v>0.26</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>165403.0</v>
       </c>
       <c r="D35" s="1">
-        <v>61.82</v>
+        <v>64.04</v>
       </c>
       <c r="E35" s="1">
         <v>50.9596718923</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>8428882.61</v>
       </c>
       <c r="I35" s="1">
-        <v>1796330.85</v>
+        <v>2163525.51</v>
       </c>
       <c r="J35" s="1">
-        <v>21.311613094111</v>
+        <v>25.667999070638</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>10225213.46</v>
+        <v>10592408.12</v>
       </c>
       <c r="N35" s="1">
-        <v>10225213.46</v>
+        <v>10592408.12</v>
       </c>
       <c r="O35" s="1">
         <v>0.4</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>31682.0</v>
       </c>
       <c r="D36" s="1">
-        <v>248.0</v>
+        <v>242.1</v>
       </c>
       <c r="E36" s="1">
         <v>271.6233665804</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>8605571.5</v>
       </c>
       <c r="I36" s="1">
-        <v>-748435.5</v>
+        <v>-935359.3</v>
       </c>
       <c r="J36" s="1">
-        <v>-8.6971039634032</v>
+        <v>-10.869229312661</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>7857136.0</v>
+        <v>7670212.2</v>
       </c>
       <c r="N36" s="1">
-        <v>7857136.0</v>
+        <v>7670212.2</v>
       </c>
       <c r="O36" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>449404.0</v>
+        <v>781786.0</v>
       </c>
       <c r="D37" s="1">
-        <v>27.6</v>
+        <v>28.88</v>
       </c>
       <c r="E37" s="1">
-        <v>30.9519759059</v>
+        <v>30.0780976124</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>13909941.78</v>
+        <v>23514635.62</v>
       </c>
       <c r="I37" s="1">
-        <v>-1506391.38</v>
+        <v>-936655.94</v>
       </c>
       <c r="J37" s="1">
-        <v>-10.829602336409</v>
+        <v>-3.9832891954462</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>12403550.4</v>
+        <v>22577979.68</v>
       </c>
       <c r="N37" s="1">
-        <v>12403550.4</v>
+        <v>22577979.68</v>
       </c>
       <c r="O37" s="1">
-        <v>0.49</v>
+        <v>0.86</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>1600843.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.25</v>
+        <v>17.795</v>
       </c>
       <c r="E38" s="1">
         <v>12.4476612572</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>19926751.39</v>
       </c>
       <c r="I38" s="1">
-        <v>9288633.36</v>
+        <v>8560249.8</v>
       </c>
       <c r="J38" s="1">
-        <v>46.613886921184</v>
+        <v>42.958581820295</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29215384.75</v>
+        <v>28487001.19</v>
       </c>
       <c r="N38" s="1">
-        <v>29215384.75</v>
+        <v>28487001.19</v>
       </c>
       <c r="O38" s="1">
-        <v>1.16</v>
+        <v>1.09</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
         <v>111798.0</v>
       </c>
       <c r="D39" s="1">
-        <v>138.7</v>
+        <v>122.25</v>
       </c>
       <c r="E39" s="1">
         <v>89.0729509472</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>9958177.77</v>
       </c>
       <c r="I39" s="1">
-        <v>5548204.83</v>
+        <v>3709127.73</v>
       </c>
       <c r="J39" s="1">
-        <v>55.715061110021</v>
+        <v>37.247052780822</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>15506382.6</v>
+        <v>13667305.5</v>
       </c>
       <c r="N39" s="1">
-        <v>15506382.6</v>
+        <v>13667305.5</v>
       </c>
       <c r="O39" s="1">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>5906211.0</v>
+        <v>5959314.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.883</v>
+        <v>9.577</v>
       </c>
       <c r="E40" s="1">
-        <v>6.7058335302</v>
+        <v>6.7315341212</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>39606067.76</v>
+        <v>40115325.53</v>
       </c>
       <c r="I40" s="1">
-        <v>18765015.55</v>
+        <v>16957024.65</v>
       </c>
       <c r="J40" s="1">
-        <v>47.379143175005</v>
+        <v>42.270689383584</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>58371083.31</v>
+        <v>57072350.18</v>
       </c>
       <c r="N40" s="1">
-        <v>58371083.31</v>
+        <v>57072350.18</v>
       </c>
       <c r="O40" s="1">
-        <v>2.31</v>
+        <v>2.18</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>2031153.0</v>
       </c>
       <c r="D41" s="1">
-        <v>27.46</v>
+        <v>26.61</v>
       </c>
       <c r="E41" s="1">
         <v>18.7205123543</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>38024224.83</v>
       </c>
       <c r="I41" s="1">
-        <v>17751236.55</v>
+        <v>16024756.5</v>
       </c>
       <c r="J41" s="1">
-        <v>46.684019541129</v>
+        <v>42.143545520373</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>55775461.38</v>
+        <v>54048981.33</v>
       </c>
       <c r="N41" s="1">
-        <v>55775461.38</v>
+        <v>54048981.33</v>
       </c>
       <c r="O41" s="1">
-        <v>2.21</v>
+        <v>2.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
-        <v>498057.0</v>
+        <v>137081.0</v>
       </c>
       <c r="D42" s="1">
-        <v>114.65</v>
+        <v>102.8</v>
       </c>
       <c r="E42" s="1">
-        <v>105.1142000012</v>
+        <v>98.3458089743</v>
       </c>
       <c r="F42" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4921769.59</v>
+        <v>13481341.84</v>
       </c>
       <c r="I42" s="1">
-        <v>335996.83</v>
+        <v>610584.96</v>
       </c>
       <c r="J42" s="1">
-        <v>6.8267484662971</v>
+        <v>4.5291111763694</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5257766.42</v>
+        <v>14091926.8</v>
       </c>
       <c r="N42" s="1">
-        <v>5257766.42</v>
+        <v>14091926.8</v>
       </c>
       <c r="O42" s="1">
-        <v>0.21</v>
+        <v>0.54</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>114</v>
+      </c>
+      <c r="B43" t="s">
         <v>115</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>124172.0</v>
+        <v>72758.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0</v>
+        <v>171.1</v>
       </c>
       <c r="E43" s="1">
-        <v>97.8622890024</v>
+        <v>125.2737671459</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>12151756.15</v>
+        <v>9114668.75</v>
       </c>
       <c r="I43" s="1">
-        <v>265443.85</v>
+        <v>3334225.05</v>
       </c>
       <c r="J43" s="1">
-        <v>2.1844073130121</v>
+        <v>36.58086916214</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>12417200.0</v>
+        <v>12448893.8</v>
       </c>
       <c r="N43" s="1">
-        <v>12417200.0</v>
+        <v>12448893.8</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" t="s">
         <v>117</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>72758.0</v>
+        <v>64301.0</v>
       </c>
       <c r="D44" s="1">
-        <v>167.0</v>
+        <v>61.34</v>
       </c>
       <c r="E44" s="1">
-        <v>125.2737671459</v>
+        <v>65.389426292</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>9114668.75</v>
+        <v>4204605.5</v>
       </c>
       <c r="I44" s="1">
-        <v>3035917.25</v>
+        <v>-260382.16</v>
       </c>
       <c r="J44" s="1">
-        <v>33.308037113252</v>
+        <v>-6.1927845549362</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>12150586.0</v>
+        <v>3944223.34</v>
       </c>
       <c r="N44" s="1">
-        <v>12150586.0</v>
+        <v>3944223.34</v>
       </c>
       <c r="O44" s="1">
-        <v>0.48</v>
+        <v>0.15</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>118</v>
+      </c>
+      <c r="B45" t="s">
         <v>119</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>64301.0</v>
+        <v>820457.0</v>
       </c>
       <c r="D45" s="1">
-        <v>58.52</v>
+        <v>16.95</v>
       </c>
       <c r="E45" s="1">
-        <v>65.389426292</v>
+        <v>18.7987895405</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>4204605.5</v>
+        <v>15423598.47</v>
       </c>
       <c r="I45" s="1">
-        <v>-441710.98</v>
+        <v>-1516852.32</v>
       </c>
       <c r="J45" s="1">
-        <v>-10.505408414654</v>
+        <v>-9.8346201306419</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3762894.52</v>
+        <v>13906746.15</v>
       </c>
       <c r="N45" s="1">
-        <v>3762894.52</v>
+        <v>13906746.15</v>
       </c>
       <c r="O45" s="1">
-        <v>0.15</v>
+        <v>0.53</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>120</v>
+      </c>
+      <c r="B46" t="s">
         <v>121</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>789770.0</v>
+        <v>47146.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.93</v>
+        <v>304.75</v>
       </c>
       <c r="E46" s="1">
-        <v>18.8605773326</v>
+        <v>340.3831536079</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>14895518.16</v>
+        <v>16047704.16</v>
       </c>
       <c r="I46" s="1">
-        <v>-734942.06</v>
+        <v>-1679960.66</v>
       </c>
       <c r="J46" s="1">
-        <v>-4.9339811620222</v>
+        <v>-10.468542062156</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>14160576.1</v>
+        <v>14367743.5</v>
       </c>
       <c r="N46" s="1">
-        <v>14160576.1</v>
+        <v>14367743.5</v>
       </c>
       <c r="O46" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47" t="s">
         <v>123</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>47146.0</v>
+        <v>196097.0</v>
       </c>
       <c r="D47" s="1">
-        <v>281.1</v>
+        <v>35.69</v>
       </c>
       <c r="E47" s="1">
-        <v>340.3831536079</v>
+        <v>41.6881530059</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>16047704.16</v>
+        <v>8174921.74</v>
       </c>
       <c r="I47" s="1">
-        <v>-2794963.56</v>
+        <v>-1176219.81</v>
       </c>
       <c r="J47" s="1">
-        <v>-17.416594499334</v>
+        <v>-14.38814764727</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>13252740.6</v>
+        <v>6998701.93</v>
       </c>
       <c r="N47" s="1">
-        <v>13252740.6</v>
+        <v>6998701.93</v>
       </c>
       <c r="O47" s="1">
-        <v>0.52</v>
+        <v>0.27</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>124</v>
+      </c>
+      <c r="B48" t="s">
         <v>125</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>196097.0</v>
+        <v>147017.0</v>
       </c>
       <c r="D48" s="1">
-        <v>37.27</v>
+        <v>36.45</v>
       </c>
       <c r="E48" s="1">
-        <v>41.6881530059</v>
+        <v>36.8091886653</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>8174921.74</v>
+        <v>5411576.49</v>
       </c>
       <c r="I48" s="1">
-        <v>-866386.55</v>
+        <v>-52806.84</v>
       </c>
       <c r="J48" s="1">
-        <v>-10.598102068192</v>
+        <v>-0.97581250302165</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7308535.19</v>
+        <v>5358769.65</v>
       </c>
       <c r="N48" s="1">
-        <v>7308535.19</v>
+        <v>5358769.65</v>
       </c>
       <c r="O48" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B49" t="s">
         <v>127</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>147017.0</v>
+        <v>752121.0</v>
       </c>
       <c r="D49" s="1">
-        <v>39.88</v>
+        <v>19.01</v>
       </c>
       <c r="E49" s="1">
-        <v>36.8091886653</v>
+        <v>15.2704559905</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5411576.49</v>
+        <v>11485230.63</v>
       </c>
       <c r="I49" s="1">
-        <v>451461.47</v>
+        <v>2812589.58</v>
       </c>
       <c r="J49" s="1">
-        <v>8.342512959657</v>
+        <v>24.488751428756</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5863037.96</v>
+        <v>14297820.21</v>
       </c>
       <c r="N49" s="1">
-        <v>5863037.96</v>
+        <v>14297820.21</v>
       </c>
       <c r="O49" s="1">
-        <v>0.23</v>
+        <v>0.54</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" t="s">
         <v>129</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>752121.0</v>
+        <v>25992.0</v>
       </c>
       <c r="D50" s="1">
-        <v>19.095</v>
+        <v>197.4</v>
       </c>
       <c r="E50" s="1">
-        <v>15.2704559905</v>
+        <v>137.6485649431</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>11485230.63</v>
+        <v>3577761.5</v>
       </c>
       <c r="I50" s="1">
-        <v>2876519.87</v>
+        <v>1553059.3</v>
       </c>
       <c r="J50" s="1">
-        <v>25.045381870577</v>
+        <v>43.408687247599</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>14361750.5</v>
+        <v>5130820.8</v>
       </c>
       <c r="N50" s="1">
-        <v>14361750.5</v>
+        <v>5130820.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.57</v>
+        <v>0.2</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" t="s">
         <v>131</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>25992.0</v>
+        <v>262171.0</v>
       </c>
       <c r="D51" s="1">
-        <v>206.4</v>
+        <v>54.15</v>
       </c>
       <c r="E51" s="1">
-        <v>137.6485649431</v>
+        <v>38.8187797659</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3577761.5</v>
+        <v>10177158.31</v>
       </c>
       <c r="I51" s="1">
-        <v>1786987.3</v>
+        <v>4019401.34</v>
       </c>
       <c r="J51" s="1">
-        <v>49.94707724369</v>
+        <v>39.494338375876</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5364748.8</v>
+        <v>14196559.65</v>
       </c>
       <c r="N51" s="1">
-        <v>5364748.8</v>
+        <v>14196559.65</v>
       </c>
       <c r="O51" s="1">
-        <v>0.21</v>
+        <v>0.54</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" t="s">
         <v>133</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>262171.0</v>
+        <v>5586.0</v>
       </c>
       <c r="D52" s="1">
-        <v>56.35</v>
+        <v>503.2</v>
       </c>
       <c r="E52" s="1">
-        <v>38.8187797659</v>
+        <v>602.9675044755</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H52" s="1">
-        <v>10177158.31</v>
+        <v>3602614.37</v>
       </c>
       <c r="I52" s="1">
-        <v>4596177.54</v>
+        <v>-531290.94</v>
       </c>
       <c r="J52" s="1">
-        <v>45.16169838376</v>
+        <v>-14.747371920353</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>14773335.85</v>
+        <v>3071323.43</v>
       </c>
       <c r="N52" s="1">
-        <v>14773335.85</v>
+        <v>3071323.43</v>
       </c>
       <c r="O52" s="1">
-        <v>0.58</v>
+        <v>0.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53" t="s">
         <v>135</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>5586.0</v>
+        <v>914900.0</v>
       </c>
       <c r="D53" s="1">
-        <v>515.2</v>
+        <v>39.12</v>
       </c>
       <c r="E53" s="1">
-        <v>602.9675044755</v>
+        <v>24.9927591212</v>
       </c>
       <c r="F53" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3602614.37</v>
+        <v>22865875.32</v>
       </c>
       <c r="I53" s="1">
-        <v>-459421.71</v>
+        <v>12925012.68</v>
       </c>
       <c r="J53" s="1">
-        <v>-12.752453158066</v>
+        <v>56.525335239167</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3143192.66</v>
+        <v>35790888.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3143192.66</v>
+        <v>35790888.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.12</v>
+        <v>1.36</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>136</v>
+      </c>
+      <c r="B54" t="s">
         <v>137</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>914900.0</v>
+        <v>273242.0</v>
       </c>
       <c r="D54" s="1">
-        <v>39.42</v>
+        <v>21.82</v>
       </c>
       <c r="E54" s="1">
-        <v>24.9927591212</v>
+        <v>16.9562383894</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>22865875.32</v>
+        <v>4633156.49</v>
       </c>
       <c r="I54" s="1">
-        <v>13199482.68</v>
+        <v>1328983.95</v>
       </c>
       <c r="J54" s="1">
-        <v>57.725682902044</v>
+        <v>28.68420164241</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>36065358.0</v>
+        <v>5962140.44</v>
       </c>
       <c r="N54" s="1">
-        <v>36065358.0</v>
+        <v>5962140.44</v>
       </c>
       <c r="O54" s="1">
-        <v>1.43</v>
+        <v>0.23</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>138</v>
+      </c>
+      <c r="B55" t="s">
         <v>139</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>273242.0</v>
+        <v>75731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>19.43</v>
+        <v>183.3</v>
       </c>
       <c r="E55" s="1">
-        <v>16.9562383894</v>
+        <v>101.6050588266</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>4633156.49</v>
+        <v>7694652.71</v>
       </c>
       <c r="I55" s="1">
-        <v>675935.57</v>
+        <v>6186839.59</v>
       </c>
       <c r="J55" s="1">
-        <v>14.589094313108</v>
+        <v>80.404403202754</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>5309092.06</v>
+        <v>13881492.3</v>
       </c>
       <c r="N55" s="1">
-        <v>5309092.06</v>
+        <v>13881492.3</v>
       </c>
       <c r="O55" s="1">
-        <v>0.21</v>
+        <v>0.53</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>140</v>
+      </c>
+      <c r="B56" t="s">
         <v>141</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>75731.0</v>
+        <v>90197.0</v>
       </c>
       <c r="D56" s="1">
-        <v>185.2</v>
+        <v>66.32</v>
       </c>
       <c r="E56" s="1">
-        <v>101.6050588266</v>
+        <v>67.8664957815</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>7694652.71</v>
+        <v>6121354.32</v>
       </c>
       <c r="I56" s="1">
-        <v>6330728.49</v>
+        <v>-139489.28</v>
       </c>
       <c r="J56" s="1">
-        <v>82.274388833333</v>
+        <v>-2.2787323312466</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14025381.2</v>
+        <v>5981865.04</v>
       </c>
       <c r="N56" s="1">
-        <v>14025381.2</v>
+        <v>5981865.04</v>
       </c>
       <c r="O56" s="1">
-        <v>0.55</v>
+        <v>0.23</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>142</v>
+      </c>
+      <c r="B57" t="s">
         <v>143</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>147141.0</v>
+        <v>124656.0</v>
       </c>
       <c r="D57" s="1">
-        <v>64.76</v>
+        <v>66.04</v>
       </c>
       <c r="E57" s="1">
-        <v>67.8664957422</v>
+        <v>74.8587191952</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>9985944.05</v>
+        <v>9331588.5</v>
       </c>
       <c r="I57" s="1">
-        <v>-457092.89</v>
+        <v>-1099306.26</v>
       </c>
       <c r="J57" s="1">
-        <v>-4.5773628182906</v>
+        <v>-11.780483676493</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9528851.16</v>
+        <v>8232282.24</v>
       </c>
       <c r="N57" s="1">
-        <v>9528851.16</v>
+        <v>8232282.24</v>
       </c>
       <c r="O57" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>144</v>
+      </c>
+      <c r="B58" t="s">
         <v>145</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>124656.0</v>
+        <v>13502.0</v>
       </c>
       <c r="D58" s="1">
-        <v>63.1</v>
+        <v>1603.5</v>
       </c>
       <c r="E58" s="1">
-        <v>74.8587191952</v>
+        <v>1848.9450133314</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>9331588.5</v>
+        <v>24964455.57</v>
       </c>
       <c r="I58" s="1">
-        <v>-1465794.9</v>
+        <v>-3313998.57</v>
       </c>
       <c r="J58" s="1">
-        <v>-15.707881889563</v>
+        <v>-13.274868184918</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>7865793.6</v>
+        <v>21650457.0</v>
       </c>
       <c r="N58" s="1">
-        <v>7865793.6</v>
+        <v>21650457.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.31</v>
+        <v>0.83</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>146</v>
+      </c>
+      <c r="B59" t="s">
         <v>147</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>13502.0</v>
+        <v>63683.0</v>
       </c>
       <c r="D59" s="1">
-        <v>1606.5</v>
+        <v>60.95</v>
       </c>
       <c r="E59" s="1">
-        <v>1848.9450133314</v>
+        <v>51.4520457579</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>24964455.57</v>
+        <v>3276620.63</v>
       </c>
       <c r="I59" s="1">
-        <v>-3273492.57</v>
+        <v>604858.22</v>
       </c>
       <c r="J59" s="1">
-        <v>-13.112613494899</v>
+        <v>18.459818462414</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>21690963.0</v>
+        <v>3881478.85</v>
       </c>
       <c r="N59" s="1">
-        <v>21690963.0</v>
+        <v>3881478.85</v>
       </c>
       <c r="O59" s="1">
-        <v>0.86</v>
+        <v>0.15</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>148</v>
+      </c>
+      <c r="B60" t="s">
         <v>149</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>63683.0</v>
+        <v>794390.0</v>
       </c>
       <c r="D60" s="1">
-        <v>51.95</v>
+        <v>19.555</v>
       </c>
       <c r="E60" s="1">
-        <v>51.4520457579</v>
+        <v>11.5333553041</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3276620.63</v>
+        <v>9161982.12</v>
       </c>
       <c r="I60" s="1">
-        <v>31711.22</v>
+        <v>6372314.33</v>
       </c>
       <c r="J60" s="1">
-        <v>0.96780261070382</v>
+        <v>69.551700129273</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3308331.85</v>
+        <v>15534296.45</v>
       </c>
       <c r="N60" s="1">
-        <v>3308331.85</v>
+        <v>15534296.45</v>
       </c>
       <c r="O60" s="1">
-        <v>0.13</v>
+        <v>0.59</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>150</v>
+      </c>
+      <c r="B61" t="s">
         <v>151</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>794390.0</v>
+        <v>486373.0</v>
       </c>
       <c r="D61" s="1">
-        <v>19.61</v>
+        <v>52.68</v>
       </c>
       <c r="E61" s="1">
-        <v>11.5333553041</v>
+        <v>29.058348058</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>9161982.12</v>
+        <v>14133195.92</v>
       </c>
       <c r="I61" s="1">
-        <v>6416005.78</v>
+        <v>11488933.72</v>
       </c>
       <c r="J61" s="1">
-        <v>70.028577833549</v>
+        <v>81.290415734929</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>15577987.9</v>
+        <v>25622129.64</v>
       </c>
       <c r="N61" s="1">
-        <v>15577987.9</v>
+        <v>25622129.64</v>
       </c>
       <c r="O61" s="1">
-        <v>0.62</v>
+        <v>0.98</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>152</v>
+      </c>
+      <c r="B62" t="s">
         <v>153</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>486373.0</v>
+        <v>358453.0</v>
       </c>
       <c r="D62" s="1">
-        <v>49.92</v>
+        <v>88.0</v>
       </c>
       <c r="E62" s="1">
-        <v>29.058348058</v>
+        <v>22.8351660608</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>14133195.92</v>
+        <v>8185333.78</v>
       </c>
       <c r="I62" s="1">
-        <v>10146544.24</v>
+        <v>23358530.22</v>
       </c>
       <c r="J62" s="1">
-        <v>71.79228461442</v>
+        <v>285.37052792</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>24279740.16</v>
+        <v>31543864.0</v>
       </c>
       <c r="N62" s="1">
-        <v>24279740.16</v>
+        <v>31543864.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.96</v>
+        <v>1.2</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>154</v>
+      </c>
+      <c r="B63" t="s">
         <v>155</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>358453.0</v>
+        <v>618310.0</v>
       </c>
       <c r="D63" s="1">
-        <v>61.79</v>
+        <v>26.76</v>
       </c>
       <c r="E63" s="1">
-        <v>22.8351660608</v>
+        <v>13.8495131892</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>8185333.78</v>
+        <v>8563292.5</v>
       </c>
       <c r="I63" s="1">
-        <v>13963477.09</v>
+        <v>7982683.1</v>
       </c>
       <c r="J63" s="1">
-        <v>170.59141954746</v>
+        <v>93.219787832776</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>22148810.87</v>
+        <v>16545975.6</v>
       </c>
       <c r="N63" s="1">
-        <v>22148810.87</v>
+        <v>16545975.6</v>
       </c>
       <c r="O63" s="1">
-        <v>0.88</v>
+        <v>0.63</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>156</v>
+      </c>
+      <c r="B64" t="s">
         <v>157</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>618310.0</v>
+        <v>8911968.0</v>
       </c>
       <c r="D64" s="1">
-        <v>25.72</v>
+        <v>5.75</v>
       </c>
       <c r="E64" s="1">
-        <v>13.8495131892</v>
+        <v>3.2816664075</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>8563292.5</v>
+        <v>29246106.01</v>
       </c>
       <c r="I64" s="1">
-        <v>7339640.7</v>
+        <v>21997709.99</v>
       </c>
       <c r="J64" s="1">
-        <v>85.710498619544</v>
+        <v>75.215859446309</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>15902933.2</v>
+        <v>51243816.0</v>
       </c>
       <c r="N64" s="1">
-        <v>15902933.2</v>
+        <v>51243816.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.63</v>
+        <v>1.95</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>158</v>
+      </c>
+      <c r="B65" t="s">
         <v>159</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>8911968.0</v>
+        <v>408620.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.858</v>
+        <v>13.935</v>
       </c>
       <c r="E65" s="1">
-        <v>3.2816664075</v>
+        <v>10.7080922618</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>29246106.01</v>
+        <v>4375540.66</v>
       </c>
       <c r="I65" s="1">
-        <v>22960202.53</v>
+        <v>1318579.04</v>
       </c>
       <c r="J65" s="1">
-        <v>78.506870357884</v>
+        <v>30.13522539178</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>52206308.54</v>
+        <v>5694119.7</v>
       </c>
       <c r="N65" s="1">
-        <v>52206308.54</v>
+        <v>5694119.7</v>
       </c>
       <c r="O65" s="1">
-        <v>2.07</v>
+        <v>0.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>160</v>
+      </c>
+      <c r="B66" t="s">
         <v>161</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>408620.0</v>
+        <v>117464.0</v>
       </c>
       <c r="D66" s="1">
-        <v>13.915</v>
+        <v>112.85</v>
       </c>
       <c r="E66" s="1">
-        <v>10.7080922618</v>
+        <v>69.9605123272</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4375540.66</v>
+        <v>8217841.62</v>
       </c>
       <c r="I66" s="1">
-        <v>1310406.64</v>
+        <v>5037970.78</v>
       </c>
       <c r="J66" s="1">
-        <v>29.948450758997</v>
+        <v>61.305279572911</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>5685947.3</v>
+        <v>13255812.4</v>
       </c>
       <c r="N66" s="1">
-        <v>5685947.3</v>
+        <v>13255812.4</v>
       </c>
       <c r="O66" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>162</v>
+      </c>
+      <c r="B67" t="s">
         <v>163</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>117464.0</v>
+        <v>36291.0</v>
       </c>
       <c r="D67" s="1">
-        <v>116.1</v>
+        <v>42.61</v>
       </c>
       <c r="E67" s="1">
-        <v>69.9605123272</v>
+        <v>65.6</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>8217841.62</v>
+        <v>2380689.6</v>
       </c>
       <c r="I67" s="1">
-        <v>5419728.78</v>
+        <v>-834330.09</v>
       </c>
       <c r="J67" s="1">
-        <v>65.95075727439</v>
+        <v>-35.045731707317</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>13637570.4</v>
+        <v>1546359.51</v>
       </c>
       <c r="N67" s="1">
-        <v>13637570.4</v>
+        <v>1546359.51</v>
       </c>
       <c r="O67" s="1">
-        <v>0.54</v>
+        <v>0.06</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>164</v>
+      </c>
+      <c r="B68" t="s">
         <v>165</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1">
-        <v>36291.0</v>
+        <v>323132.0</v>
       </c>
       <c r="D68" s="1">
-        <v>47.28</v>
+        <v>50.76</v>
       </c>
       <c r="E68" s="1">
-        <v>65.6</v>
+        <v>54.2210453004</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2380689.6</v>
+        <v>17520554.81</v>
       </c>
       <c r="I68" s="1">
-        <v>-664851.12</v>
+        <v>-1118374.49</v>
       </c>
       <c r="J68" s="1">
-        <v>-27.926829268293</v>
+        <v>-6.3832139000626</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1715838.48</v>
+        <v>16402180.32</v>
       </c>
       <c r="N68" s="1">
-        <v>1715838.48</v>
+        <v>16402180.32</v>
       </c>
       <c r="O68" s="1">
-        <v>0.07</v>
+        <v>0.63</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>166</v>
+      </c>
+      <c r="B69" t="s">
         <v>167</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>271383.0</v>
+        <v>195783.0</v>
       </c>
       <c r="D69" s="1">
-        <v>50.92</v>
+        <v>27.54</v>
       </c>
       <c r="E69" s="1">
-        <v>54.9469773346</v>
+        <v>21.6928919263</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>14911675.55</v>
+        <v>4247099.46</v>
       </c>
       <c r="I69" s="1">
-        <v>-1092853.19</v>
+        <v>1144764.36</v>
       </c>
       <c r="J69" s="1">
-        <v>-7.3288423312027</v>
+        <v>26.954027584746</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>13818822.36</v>
+        <v>5391863.82</v>
       </c>
       <c r="N69" s="1">
-        <v>13818822.36</v>
+        <v>5391863.82</v>
       </c>
       <c r="O69" s="1">
-        <v>0.55</v>
+        <v>0.21</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>168</v>
+      </c>
+      <c r="B70" t="s">
         <v>169</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>195783.0</v>
+        <v>311862.0</v>
       </c>
       <c r="D70" s="1">
-        <v>27.06</v>
+        <v>34.94</v>
       </c>
       <c r="E70" s="1">
-        <v>21.6928919263</v>
+        <v>29.5065737089</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>4247099.46</v>
+        <v>9201979.09</v>
       </c>
       <c r="I70" s="1">
-        <v>1050788.52</v>
+        <v>1694479.19</v>
       </c>
       <c r="J70" s="1">
-        <v>24.741321221613</v>
+        <v>18.414290811</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>5297887.98</v>
+        <v>10896458.28</v>
       </c>
       <c r="N70" s="1">
-        <v>5297887.98</v>
+        <v>10896458.28</v>
       </c>
       <c r="O70" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>170</v>
+      </c>
+      <c r="B71" t="s">
         <v>171</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>311862.0</v>
+        <v>4264498.0</v>
       </c>
       <c r="D71" s="1">
-        <v>36.9</v>
+        <v>4.383</v>
       </c>
       <c r="E71" s="1">
-        <v>29.5065737089</v>
+        <v>3.3332265111</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>9201979.09</v>
+        <v>14214537.79</v>
       </c>
       <c r="I71" s="1">
-        <v>2305728.71</v>
+        <v>4476756.94</v>
       </c>
       <c r="J71" s="1">
-        <v>25.056878389407</v>
+        <v>31.494213924771</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>11507707.8</v>
+        <v>18691294.73</v>
       </c>
       <c r="N71" s="1">
-        <v>11507707.8</v>
+        <v>18691294.73</v>
       </c>
       <c r="O71" s="1">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>172</v>
+      </c>
+      <c r="B72" t="s">
         <v>173</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>4264498.0</v>
+        <v>313236.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.588</v>
+        <v>21.98</v>
       </c>
       <c r="E72" s="1">
-        <v>3.3332265111</v>
+        <v>24.7108231812</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>14214537.79</v>
+        <v>7740319.41</v>
       </c>
       <c r="I72" s="1">
-        <v>5350979.03</v>
+        <v>-855392.13</v>
       </c>
       <c r="J72" s="1">
-        <v>37.644411018165</v>
+        <v>-11.051121855448</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19565516.82</v>
+        <v>6884927.28</v>
       </c>
       <c r="N72" s="1">
-        <v>19565516.82</v>
+        <v>6884927.28</v>
       </c>
       <c r="O72" s="1">
-        <v>0.77</v>
+        <v>0.26</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>174</v>
+      </c>
+      <c r="B73" t="s">
         <v>175</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>313236.0</v>
+        <v>233255.0</v>
       </c>
       <c r="D73" s="1">
-        <v>22.91</v>
+        <v>176.54</v>
       </c>
       <c r="E73" s="1">
-        <v>24.7108231812</v>
+        <v>53.7325414246</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>7740319.41</v>
+        <v>12533383.95</v>
       </c>
       <c r="I73" s="1">
-        <v>-564082.65</v>
+        <v>28645453.75</v>
       </c>
       <c r="J73" s="1">
-        <v>-7.2875887947368</v>
+        <v>228.55322923383</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>7176236.76</v>
+        <v>41178837.7</v>
       </c>
       <c r="N73" s="1">
-        <v>7176236.76</v>
+        <v>41178837.7</v>
       </c>
       <c r="O73" s="1">
-        <v>0.28</v>
+        <v>1.57</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>176</v>
+      </c>
+      <c r="B74" t="s">
         <v>177</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>233255.0</v>
+        <v>66588.0</v>
       </c>
       <c r="D74" s="1">
-        <v>176.0</v>
+        <v>54.15</v>
       </c>
       <c r="E74" s="1">
-        <v>53.7325414246</v>
+        <v>110.9074526942</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>12533383.95</v>
+        <v>7385105.46</v>
       </c>
       <c r="I74" s="1">
-        <v>28519496.05</v>
+        <v>-3779365.26</v>
       </c>
       <c r="J74" s="1">
-        <v>227.54825164356</v>
+        <v>-51.175508331874</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>41052880.0</v>
+        <v>3605740.2</v>
       </c>
       <c r="N74" s="1">
-        <v>41052880.0</v>
+        <v>3605740.2</v>
       </c>
       <c r="O74" s="1">
-        <v>1.62</v>
+        <v>0.14</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>178</v>
+      </c>
+      <c r="B75" t="s">
         <v>179</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>66588.0</v>
+        <v>178349.0</v>
       </c>
       <c r="D75" s="1">
-        <v>59.4</v>
+        <v>52.34</v>
       </c>
       <c r="E75" s="1">
-        <v>110.9074526942</v>
+        <v>52.4597216693</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>7385105.46</v>
+        <v>9356138.9</v>
       </c>
       <c r="I75" s="1">
-        <v>-3429778.26</v>
+        <v>-21352.24</v>
       </c>
       <c r="J75" s="1">
-        <v>-46.441831854355</v>
+        <v>-0.22821636391054</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>3955327.2</v>
+        <v>9334786.66</v>
       </c>
       <c r="N75" s="1">
-        <v>3955327.2</v>
+        <v>9334786.66</v>
       </c>
       <c r="O75" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>180</v>
+      </c>
+      <c r="B76" t="s">
         <v>181</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>178349.0</v>
+        <v>48402.0</v>
       </c>
       <c r="D76" s="1">
-        <v>51.31</v>
+        <v>101.15</v>
       </c>
       <c r="E76" s="1">
-        <v>52.4597216693</v>
+        <v>88.5762993265</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H76" s="1">
-        <v>9356138.9</v>
+        <v>4631055.88</v>
       </c>
       <c r="I76" s="1">
-        <v>-205051.71</v>
+        <v>718444.01</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.1916274671809</v>
+        <v>15.513611336514</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>9151087.19</v>
+        <v>5349499.89</v>
       </c>
       <c r="N76" s="1">
-        <v>9151087.19</v>
+        <v>5349499.89</v>
       </c>
       <c r="O76" s="1">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>182</v>
+      </c>
+      <c r="B77" t="s">
         <v>183</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>42919.0</v>
+        <v>107321.0</v>
       </c>
       <c r="D77" s="1">
-        <v>84.42</v>
+        <v>378.85</v>
       </c>
       <c r="E77" s="1">
-        <v>88.7485349146</v>
+        <v>199.3169066632</v>
       </c>
       <c r="F77" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G77">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>4107238.27</v>
+        <v>21390889.74</v>
       </c>
       <c r="I77" s="1">
-        <v>-150027.72</v>
+        <v>19267671.11</v>
       </c>
       <c r="J77" s="1">
-        <v>-3.6527639775815</v>
+        <v>90.074192070516</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>3957210.55</v>
+        <v>40658560.85</v>
       </c>
       <c r="N77" s="1">
-        <v>3957210.55</v>
+        <v>40658560.85</v>
       </c>
       <c r="O77" s="1">
-        <v>0.16</v>
+        <v>1.55</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>184</v>
+      </c>
+      <c r="B78" t="s">
         <v>185</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>101850.0</v>
+        <v>71767.0</v>
       </c>
       <c r="D78" s="1">
-        <v>353.6</v>
+        <v>475.0</v>
       </c>
       <c r="E78" s="1">
-        <v>189.6456432008</v>
+        <v>179.8035250185</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>19315408.76</v>
+        <v>12903959.58</v>
       </c>
       <c r="I78" s="1">
-        <v>16698751.24</v>
+        <v>21185365.42</v>
       </c>
       <c r="J78" s="1">
-        <v>86.453004683914</v>
+        <v>164.17724566369</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>36014160.0</v>
+        <v>34089325.0</v>
       </c>
       <c r="N78" s="1">
-        <v>36014160.0</v>
+        <v>34089325.0</v>
       </c>
       <c r="O78" s="1">
-        <v>1.42</v>
+        <v>1.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>186</v>
+      </c>
+      <c r="B79" t="s">
         <v>187</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>71767.0</v>
+        <v>1061935.0</v>
       </c>
       <c r="D79" s="1">
-        <v>452.0</v>
+        <v>3.666</v>
       </c>
       <c r="E79" s="1">
-        <v>179.8035250185</v>
+        <v>3.3590091861</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H79" s="1">
-        <v>12903959.58</v>
+        <v>4086970.45</v>
       </c>
       <c r="I79" s="1">
-        <v>19534724.42</v>
+        <v>417575.35</v>
       </c>
       <c r="J79" s="1">
-        <v>151.38550534734</v>
+        <v>10.21723438201</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>32438684.0</v>
+        <v>4504545.8</v>
       </c>
       <c r="N79" s="1">
-        <v>32438684.0</v>
+        <v>4504545.8</v>
       </c>
       <c r="O79" s="1">
-        <v>1.28</v>
+        <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>188</v>
+      </c>
+      <c r="B80" t="s">
         <v>189</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>1061935.0</v>
+        <v>553375.0</v>
       </c>
       <c r="D80" s="1">
-        <v>3.225</v>
+        <v>16.26</v>
       </c>
       <c r="E80" s="1">
-        <v>3.3590091861</v>
+        <v>14.5416794037</v>
       </c>
       <c r="F80" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>4086970.45</v>
+        <v>8047001.84</v>
       </c>
       <c r="I80" s="1">
-        <v>-121773.76</v>
+        <v>950875.66</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.9795605691252</v>
+        <v>11.816520971493</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3965196.69</v>
+        <v>8997877.5</v>
       </c>
       <c r="N80" s="1">
-        <v>3965196.69</v>
+        <v>8997877.5</v>
       </c>
       <c r="O80" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>190</v>
+      </c>
+      <c r="B81" t="s">
         <v>191</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>553375.0</v>
+        <v>348686.0</v>
       </c>
       <c r="D81" s="1">
-        <v>15.04</v>
+        <v>31.85</v>
       </c>
       <c r="E81" s="1">
-        <v>14.5416794037</v>
+        <v>31.4790175115</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>8047001.84</v>
+        <v>10976292.7</v>
       </c>
       <c r="I81" s="1">
-        <v>275758.16</v>
+        <v>129356.4</v>
       </c>
       <c r="J81" s="1">
-        <v>3.4268435062269</v>
+        <v>1.1785072021631</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>8322760.0</v>
+        <v>11105649.1</v>
       </c>
       <c r="N81" s="1">
-        <v>8322760.0</v>
+        <v>11105649.1</v>
       </c>
       <c r="O81" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>192</v>
+      </c>
+      <c r="B82" t="s">
         <v>193</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>348686.0</v>
+        <v>164642.0</v>
       </c>
       <c r="D82" s="1">
-        <v>31.85</v>
+        <v>54.96</v>
       </c>
       <c r="E82" s="1">
-        <v>31.4790175115</v>
+        <v>53.1914279467</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>10976292.7</v>
+        <v>8757543.08</v>
       </c>
       <c r="I82" s="1">
-        <v>129356.4</v>
+        <v>291181.24</v>
       </c>
       <c r="J82" s="1">
-        <v>1.1785072021631</v>
+        <v>3.3249192991695</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>11105649.1</v>
+        <v>9048724.32</v>
       </c>
       <c r="N82" s="1">
-        <v>11105649.1</v>
+        <v>9048724.32</v>
       </c>
       <c r="O82" s="1">
-        <v>0.44</v>
+        <v>0.34</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>194</v>
+      </c>
+      <c r="B83" t="s">
         <v>195</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>117604.0</v>
+        <v>39008.0</v>
       </c>
       <c r="D83" s="1">
-        <v>51.78</v>
+        <v>442.4</v>
       </c>
       <c r="E83" s="1">
-        <v>52.1111617802</v>
+        <v>206.5642347724</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>6128481.07</v>
+        <v>8057657.67</v>
       </c>
       <c r="I83" s="1">
-        <v>-38945.95</v>
+        <v>9199481.53</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.63549107119947</v>
+        <v>114.17066729269</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>6089535.12</v>
+        <v>17257139.2</v>
       </c>
       <c r="N83" s="1">
-        <v>6089535.12</v>
+        <v>17257139.2</v>
       </c>
       <c r="O83" s="1">
-        <v>0.24</v>
+        <v>0.66</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>196</v>
+      </c>
+      <c r="B84" t="s">
         <v>197</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>39008.0</v>
+        <v>374458.0</v>
       </c>
       <c r="D84" s="1">
-        <v>499.3</v>
+        <v>14.84</v>
       </c>
       <c r="E84" s="1">
-        <v>206.5642347724</v>
+        <v>13.1870293865</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>8057657.67</v>
+        <v>4937988.65</v>
       </c>
       <c r="I84" s="1">
-        <v>11419036.73</v>
+        <v>618968.07</v>
       </c>
       <c r="J84" s="1">
-        <v>141.71657816284</v>
+        <v>12.534821642411</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19476694.4</v>
+        <v>5556956.72</v>
       </c>
       <c r="N84" s="1">
-        <v>19476694.4</v>
+        <v>5556956.72</v>
       </c>
       <c r="O84" s="1">
-        <v>0.77</v>
+        <v>0.21</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>198</v>
+      </c>
+      <c r="B85" t="s">
         <v>199</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>374458.0</v>
+        <v>64558.0</v>
       </c>
       <c r="D85" s="1">
-        <v>14.62</v>
+        <v>131.55</v>
       </c>
       <c r="E85" s="1">
-        <v>13.1870293865</v>
+        <v>124.7150069705</v>
       </c>
       <c r="F85" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G85">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H85" s="1">
-        <v>4937988.65</v>
+        <v>9268820.09</v>
       </c>
       <c r="I85" s="1">
-        <v>536587.31</v>
+        <v>557740.4</v>
       </c>
       <c r="J85" s="1">
-        <v>10.866515661189</v>
+        <v>6.0173829525695</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>5474575.96</v>
+        <v>9826560.49</v>
       </c>
       <c r="N85" s="1">
-        <v>5474575.96</v>
+        <v>9826560.49</v>
       </c>
       <c r="O85" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>200</v>
+      </c>
+      <c r="B86" t="s">
         <v>201</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>64558.0</v>
+        <v>143037.0</v>
       </c>
       <c r="D86" s="1">
-        <v>128.65</v>
+        <v>71.78</v>
       </c>
       <c r="E86" s="1">
-        <v>124.7150069705</v>
+        <v>63.7488328195</v>
       </c>
       <c r="F86" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>9268820.09</v>
+        <v>9118441.8</v>
       </c>
       <c r="I86" s="1">
-        <v>347234.91</v>
+        <v>1148754.06</v>
       </c>
       <c r="J86" s="1">
-        <v>3.7462687443316</v>
+        <v>12.598139958518</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>9616055.0</v>
+        <v>10267195.86</v>
       </c>
       <c r="N86" s="1">
-        <v>9616055.0</v>
+        <v>10267195.86</v>
       </c>
       <c r="O86" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>202</v>
+      </c>
+      <c r="B87" t="s">
         <v>203</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>143037.0</v>
+        <v>1777637.0</v>
       </c>
       <c r="D87" s="1">
-        <v>76.2</v>
+        <v>14.46</v>
       </c>
       <c r="E87" s="1">
-        <v>63.7488328195</v>
+        <v>6.9277589069</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>9118441.8</v>
+        <v>12315040.56</v>
       </c>
       <c r="I87" s="1">
-        <v>1780977.6</v>
+        <v>13389590.46</v>
       </c>
       <c r="J87" s="1">
-        <v>19.531600234593</v>
+        <v>108.72550841197</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>10899419.4</v>
+        <v>25704631.02</v>
       </c>
       <c r="N87" s="1">
-        <v>10899419.4</v>
+        <v>25704631.02</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.98</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>204</v>
+      </c>
+      <c r="B88" t="s">
         <v>205</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>1679606.0</v>
+        <v>1047302.0</v>
       </c>
       <c r="D88" s="1">
-        <v>11.39</v>
+        <v>16.23</v>
       </c>
       <c r="E88" s="1">
-        <v>6.5333634912</v>
+        <v>10.0524633869</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>10973476.52</v>
+        <v>10527965.01</v>
       </c>
       <c r="I88" s="1">
-        <v>8157235.82</v>
+        <v>6469746.45</v>
       </c>
       <c r="J88" s="1">
-        <v>74.335929959232</v>
+        <v>61.45296307363</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>19130712.34</v>
+        <v>16997711.46</v>
       </c>
       <c r="N88" s="1">
-        <v>19130712.34</v>
+        <v>16997711.46</v>
       </c>
       <c r="O88" s="1">
-        <v>0.76</v>
+        <v>0.65</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>206</v>
+      </c>
+      <c r="B89" t="s">
         <v>207</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>1047302.0</v>
+        <v>40086.0</v>
       </c>
       <c r="D89" s="1">
-        <v>15.58</v>
+        <v>1076.12</v>
       </c>
       <c r="E89" s="1">
-        <v>10.0524633869</v>
+        <v>1074.0882849374</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>10527965.01</v>
+        <v>43055902.99</v>
       </c>
       <c r="I89" s="1">
-        <v>5789000.15</v>
+        <v>81443.33</v>
       </c>
       <c r="J89" s="1">
-        <v>54.986886302351</v>
+        <v>0.18915717554203</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>16316965.16</v>
+        <v>43137346.32</v>
       </c>
       <c r="N89" s="1">
-        <v>16316965.16</v>
+        <v>43137346.32</v>
       </c>
       <c r="O89" s="1">
-        <v>0.65</v>
+        <v>1.64</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>208</v>
+      </c>
+      <c r="B90" t="s">
         <v>209</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>41287.0</v>
+        <v>968.0</v>
       </c>
       <c r="D90" s="1">
-        <v>1074.69</v>
+        <v>29157.06</v>
       </c>
       <c r="E90" s="1">
-        <v>1073.1708639523</v>
+        <v>18195.731993802</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>44308005.46</v>
+        <v>17613468.57</v>
       </c>
       <c r="I90" s="1">
-        <v>62720.57</v>
+        <v>10610565.51</v>
       </c>
       <c r="J90" s="1">
-        <v>0.1415558415434</v>
+        <v>60.241203870953</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>44370726.03</v>
+        <v>28224034.08</v>
       </c>
       <c r="N90" s="1">
-        <v>44370726.03</v>
+        <v>28224034.08</v>
       </c>
       <c r="O90" s="1">
-        <v>1.76</v>
+        <v>1.08</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>210</v>
+      </c>
+      <c r="B91" t="s">
         <v>211</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>968.0</v>
+        <v>1480703.0</v>
       </c>
       <c r="D91" s="1">
-        <v>28798.35</v>
+        <v>17.655</v>
       </c>
       <c r="E91" s="1">
-        <v>18195.731993802</v>
+        <v>11.4393713121</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>17613468.57</v>
+        <v>16938311.42</v>
       </c>
       <c r="I91" s="1">
-        <v>10263334.23</v>
+        <v>9203500.05</v>
       </c>
       <c r="J91" s="1">
-        <v>58.269807501067</v>
+        <v>54.335404644485</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>27876802.8</v>
+        <v>26141811.47</v>
       </c>
       <c r="N91" s="1">
-        <v>27876802.8</v>
+        <v>26141811.47</v>
       </c>
       <c r="O91" s="1">
-        <v>1.1</v>
+        <v>1.0</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>212</v>
+      </c>
+      <c r="B92" t="s">
         <v>213</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>1480703.0</v>
+        <v>109929.0</v>
       </c>
       <c r="D92" s="1">
-        <v>18.25</v>
+        <v>67.2</v>
       </c>
       <c r="E92" s="1">
-        <v>11.4393713121</v>
+        <v>55.1232077978</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>16938311.42</v>
+        <v>6059639.11</v>
       </c>
       <c r="I92" s="1">
-        <v>10084518.33</v>
+        <v>1327589.69</v>
       </c>
       <c r="J92" s="1">
-        <v>59.536739406578</v>
+        <v>21.908725353118</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>27022829.75</v>
+        <v>7387228.8</v>
       </c>
       <c r="N92" s="1">
-        <v>27022829.75</v>
+        <v>7387228.8</v>
       </c>
       <c r="O92" s="1">
-        <v>1.07</v>
+        <v>0.28</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>214</v>
+      </c>
+      <c r="B93" t="s">
         <v>215</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>109929.0</v>
+        <v>438248.0</v>
       </c>
       <c r="D93" s="1">
-        <v>67.2</v>
+        <v>42.595</v>
       </c>
       <c r="E93" s="1">
-        <v>55.1232077978</v>
+        <v>30.0058583724</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>6059639.11</v>
+        <v>13150007.42</v>
       </c>
       <c r="I93" s="1">
-        <v>1327589.69</v>
+        <v>5517166.14</v>
       </c>
       <c r="J93" s="1">
-        <v>21.908725353118</v>
+        <v>41.955612371814</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>7387228.8</v>
+        <v>18667173.56</v>
       </c>
       <c r="N93" s="1">
-        <v>7387228.8</v>
+        <v>18667173.56</v>
       </c>
       <c r="O93" s="1">
-        <v>0.29</v>
+        <v>0.71</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>216</v>
+      </c>
+      <c r="B94" t="s">
         <v>217</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>471969.0</v>
+        <v>236560.0</v>
       </c>
       <c r="D94" s="1">
-        <v>41.065</v>
+        <v>154.65</v>
       </c>
       <c r="E94" s="1">
-        <v>30.0058583721</v>
+        <v>31.067426023</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>14161834.97</v>
+        <v>7349310.3</v>
       </c>
       <c r="I94" s="1">
-        <v>5219572.02</v>
+        <v>29234693.7</v>
       </c>
       <c r="J94" s="1">
-        <v>36.856608137695</v>
+        <v>397.78826184547</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>19381406.99</v>
+        <v>36584004.0</v>
       </c>
       <c r="N94" s="1">
-        <v>19381406.99</v>
+        <v>36584004.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.77</v>
+        <v>1.39</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>218</v>
+      </c>
+      <c r="B95" t="s">
         <v>219</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>236560.0</v>
+        <v>188889.0</v>
       </c>
       <c r="D95" s="1">
-        <v>156.9</v>
+        <v>85.08</v>
       </c>
       <c r="E95" s="1">
-        <v>31.067426023</v>
+        <v>54.715396238</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>7349310.3</v>
+        <v>10335136.48</v>
       </c>
       <c r="I95" s="1">
-        <v>29766953.7</v>
+        <v>5735539.64</v>
       </c>
       <c r="J95" s="1">
-        <v>405.03057409346</v>
+        <v>55.49553845853</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>37116264.0</v>
+        <v>16070676.12</v>
       </c>
       <c r="N95" s="1">
-        <v>37116264.0</v>
+        <v>16070676.12</v>
       </c>
       <c r="O95" s="1">
-        <v>1.47</v>
+        <v>0.61</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>220</v>
+      </c>
+      <c r="B96" t="s">
         <v>221</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>188889.0</v>
+        <v>3279.0</v>
       </c>
       <c r="D96" s="1">
-        <v>78.62</v>
+        <v>646.0</v>
       </c>
       <c r="E96" s="1">
-        <v>54.715396238</v>
+        <v>656.6091613297</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>10335136.48</v>
+        <v>2153021.44</v>
       </c>
       <c r="I96" s="1">
-        <v>4515316.7</v>
+        <v>-34787.44</v>
       </c>
       <c r="J96" s="1">
-        <v>43.688989581684</v>
+        <v>-1.6157498180789</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>14850453.18</v>
+        <v>2118234.0</v>
       </c>
       <c r="N96" s="1">
-        <v>14850453.18</v>
+        <v>2118234.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.59</v>
+        <v>0.08</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>222</v>
+      </c>
+      <c r="B97" t="s">
         <v>223</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>3279.0</v>
+        <v>338277.0</v>
       </c>
       <c r="D97" s="1">
-        <v>646.0</v>
+        <v>22.7</v>
       </c>
       <c r="E97" s="1">
-        <v>656.6091613297</v>
+        <v>22.2295461116</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>2153021.44</v>
+        <v>7519744.17</v>
       </c>
       <c r="I97" s="1">
-        <v>-34787.44</v>
+        <v>159143.73</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.6157498180789</v>
+        <v>2.1163450032636</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>2118234.0</v>
+        <v>7678887.9</v>
       </c>
       <c r="N97" s="1">
-        <v>2118234.0</v>
+        <v>7678887.9</v>
       </c>
       <c r="O97" s="1">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>224</v>
+      </c>
+      <c r="B98" t="s">
         <v>225</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>302046.0</v>
+        <v>30550.0</v>
       </c>
       <c r="D98" s="1">
-        <v>22.33</v>
+        <v>309.7</v>
       </c>
       <c r="E98" s="1">
-        <v>22.217196586</v>
+        <v>315.5061584288</v>
       </c>
       <c r="F98" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G98">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H98" s="1">
-        <v>6710615.36</v>
+        <v>10571776.95</v>
       </c>
       <c r="I98" s="1">
-        <v>34071.82</v>
+        <v>-233779.79</v>
       </c>
       <c r="J98" s="1">
-        <v>0.50773018824908</v>
+        <v>-2.2113575712548</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>6744687.18</v>
+        <v>10337997.16</v>
       </c>
       <c r="N98" s="1">
-        <v>6744687.18</v>
+        <v>10337997.16</v>
       </c>
       <c r="O98" s="1">
-        <v>0.27</v>
+        <v>0.39</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>226</v>
+      </c>
+      <c r="B99" t="s">
         <v>227</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>30550.0</v>
+        <v>174151.0</v>
       </c>
       <c r="D99" s="1">
-        <v>319.4</v>
+        <v>298.0</v>
       </c>
       <c r="E99" s="1">
-        <v>315.5061584288</v>
+        <v>164.549703246</v>
       </c>
       <c r="F99" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G99">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>10571776.95</v>
+        <v>28656495.37</v>
       </c>
       <c r="I99" s="1">
-        <v>85354.99</v>
+        <v>23240502.63</v>
       </c>
       <c r="J99" s="1">
-        <v>0.80738546039793</v>
+        <v>81.100296215322</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>10657131.94</v>
+        <v>51896998.0</v>
       </c>
       <c r="N99" s="1">
-        <v>10657131.94</v>
+        <v>51896998.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.42</v>
+        <v>1.98</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>228</v>
+      </c>
+      <c r="B100" t="s">
         <v>229</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>174151.0</v>
+        <v>3221566.0</v>
       </c>
       <c r="D100" s="1">
-        <v>284.4</v>
+        <v>4.329</v>
       </c>
       <c r="E100" s="1">
-        <v>164.549703246</v>
+        <v>2.3415455154</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>28656495.37</v>
+        <v>7543443.42</v>
       </c>
       <c r="I100" s="1">
-        <v>20872049.03</v>
+        <v>6402715.79</v>
       </c>
       <c r="J100" s="1">
-        <v>72.835316253817</v>
+        <v>84.877892409512</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>49528544.4</v>
+        <v>13946159.21</v>
       </c>
       <c r="N100" s="1">
-        <v>49528544.4</v>
+        <v>13946159.21</v>
       </c>
       <c r="O100" s="1">
-        <v>1.96</v>
+        <v>0.53</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>230</v>
+      </c>
+      <c r="B101" t="s">
         <v>231</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1">
-        <v>3221566.0</v>
+        <v>581774.0</v>
       </c>
       <c r="D101" s="1">
-        <v>4.435</v>
+        <v>73.42</v>
       </c>
       <c r="E101" s="1">
-        <v>2.3415455154</v>
+        <v>92.5011792036</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>7543443.42</v>
+        <v>53814781.03</v>
       </c>
       <c r="I101" s="1">
-        <v>6744201.79</v>
+        <v>-11100933.95</v>
       </c>
       <c r="J101" s="1">
-        <v>89.4048170643</v>
+        <v>-20.628038872464</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>14287645.21</v>
+        <v>42713847.08</v>
       </c>
       <c r="N101" s="1">
-        <v>14287645.21</v>
+        <v>42713847.08</v>
       </c>
       <c r="O101" s="1">
-        <v>0.57</v>
+        <v>1.63</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>232</v>
+      </c>
+      <c r="B102" t="s">
         <v>233</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1">
-        <v>581774.0</v>
+        <v>439200.0</v>
       </c>
       <c r="D102" s="1">
-        <v>73.22</v>
+        <v>162.86</v>
       </c>
       <c r="E102" s="1">
-        <v>92.5011792036</v>
+        <v>80.8136705373</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>53814781.03</v>
+        <v>35493364.1</v>
       </c>
       <c r="I102" s="1">
-        <v>-11217288.75</v>
+        <v>36034747.9</v>
       </c>
       <c r="J102" s="1">
-        <v>-20.84425233236</v>
+        <v>101.52530990997</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>42597492.28</v>
+        <v>71528112.0</v>
       </c>
       <c r="N102" s="1">
-        <v>42597492.28</v>
+        <v>71528112.0</v>
       </c>
       <c r="O102" s="1">
-        <v>1.69</v>
+        <v>2.73</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>234</v>
+      </c>
+      <c r="B103" t="s">
         <v>235</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1">
-        <v>439200.0</v>
+        <v>10202.0</v>
       </c>
       <c r="D103" s="1">
-        <v>144.46</v>
+        <v>260.8</v>
       </c>
       <c r="E103" s="1">
-        <v>80.8136705373</v>
+        <v>290.484279553</v>
       </c>
       <c r="F103" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G103">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H103" s="1">
-        <v>35493364.1</v>
+        <v>3159368.29</v>
       </c>
       <c r="I103" s="1">
-        <v>27953467.9</v>
+        <v>-252155.0</v>
       </c>
       <c r="J103" s="1">
-        <v>78.756884867952</v>
+        <v>-7.9811841119669</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>63446832.0</v>
+        <v>2907213.29</v>
       </c>
       <c r="N103" s="1">
-        <v>63446832.0</v>
+        <v>2907213.29</v>
       </c>
       <c r="O103" s="1">
-        <v>2.51</v>
+        <v>0.11</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>236</v>
+      </c>
+      <c r="B104" t="s">
         <v>237</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>10202.0</v>
+        <v>215182.0</v>
       </c>
       <c r="D104" s="1">
-        <v>264.8</v>
+        <v>287.15</v>
       </c>
       <c r="E104" s="1">
-        <v>290.484279553</v>
+        <v>75.6916901507</v>
       </c>
       <c r="F104" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G104">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>3159368.29</v>
+        <v>16287489.27</v>
       </c>
       <c r="I104" s="1">
-        <v>-208855.4</v>
+        <v>45502022.03</v>
       </c>
       <c r="J104" s="1">
-        <v>-6.6106696285161</v>
+        <v>279.36793250148</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>2950512.89</v>
+        <v>61789511.3</v>
       </c>
       <c r="N104" s="1">
-        <v>2950512.89</v>
+        <v>61789511.3</v>
       </c>
       <c r="O104" s="1">
-        <v>0.12</v>
+        <v>2.35</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>238</v>
+      </c>
+      <c r="B105" t="s">
         <v>239</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>215182.0</v>
+        <v>272762.0</v>
       </c>
       <c r="D105" s="1">
-        <v>274.65</v>
+        <v>158.52</v>
       </c>
       <c r="E105" s="1">
-        <v>75.6916901507</v>
+        <v>81.4996660825</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>16287489.27</v>
+        <v>22230011.92</v>
       </c>
       <c r="I105" s="1">
-        <v>42812247.03</v>
+        <v>21008220.32</v>
       </c>
       <c r="J105" s="1">
-        <v>262.85357012548</v>
+        <v>94.503864395589</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>59099736.3</v>
+        <v>43238232.24</v>
       </c>
       <c r="N105" s="1">
-        <v>59099736.3</v>
+        <v>43238232.24</v>
       </c>
       <c r="O105" s="1">
-        <v>2.34</v>
+        <v>1.65</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>240</v>
+      </c>
+      <c r="B106" t="s">
         <v>241</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>262639.0</v>
+        <v>305368.0</v>
       </c>
       <c r="D106" s="1">
-        <v>178.5</v>
+        <v>278.7</v>
       </c>
       <c r="E106" s="1">
-        <v>77.7251671305</v>
+        <v>93.9521602787</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>20413660.17</v>
+        <v>28689983.28</v>
       </c>
       <c r="I106" s="1">
-        <v>26467401.33</v>
+        <v>56416078.32</v>
       </c>
       <c r="J106" s="1">
-        <v>129.6553440666</v>
+        <v>196.64033181688</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>46881061.5</v>
+        <v>85106061.6</v>
       </c>
       <c r="N106" s="1">
-        <v>46881061.5</v>
+        <v>85106061.6</v>
       </c>
       <c r="O106" s="1">
-        <v>1.85</v>
+        <v>3.24</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>242</v>
+      </c>
+      <c r="B107" t="s">
         <v>243</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>305368.0</v>
+        <v>357482.0</v>
       </c>
       <c r="D107" s="1">
-        <v>268.65</v>
+        <v>21.26</v>
       </c>
       <c r="E107" s="1">
-        <v>93.9521602787</v>
+        <v>22.3069429789</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>28689983.28</v>
+        <v>7974330.59</v>
       </c>
       <c r="I107" s="1">
-        <v>53347129.92</v>
+        <v>-374263.27</v>
       </c>
       <c r="J107" s="1">
-        <v>185.94339843059</v>
+        <v>-4.6933503166941</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>82037113.2</v>
+        <v>7600067.32</v>
       </c>
       <c r="N107" s="1">
-        <v>82037113.2</v>
+        <v>7600067.32</v>
       </c>
       <c r="O107" s="1">
-        <v>3.25</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>244</v>
+      </c>
+      <c r="B108" t="s">
         <v>245</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>357482.0</v>
+        <v>303852.0</v>
       </c>
       <c r="D108" s="1">
-        <v>20.54</v>
+        <v>10.915</v>
       </c>
       <c r="E108" s="1">
-        <v>22.3069429789</v>
+        <v>12.5240896555</v>
       </c>
       <c r="F108" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G108">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H108" s="1">
-        <v>7974330.59</v>
+        <v>4352991.98</v>
       </c>
       <c r="I108" s="1">
-        <v>-631650.31</v>
+        <v>-515509.1</v>
       </c>
       <c r="J108" s="1">
-        <v>-7.9210449437863</v>
+        <v>-11.842638405229</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>7342680.28</v>
+        <v>3837482.88</v>
       </c>
       <c r="N108" s="1">
-        <v>7342680.28</v>
+        <v>3837482.88</v>
       </c>
       <c r="O108" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>246</v>
+      </c>
+      <c r="B109" t="s">
         <v>247</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>303852.0</v>
+        <v>292741.0</v>
       </c>
       <c r="D109" s="1">
-        <v>10.735</v>
+        <v>70.5</v>
       </c>
       <c r="E109" s="1">
-        <v>12.5240896555</v>
+        <v>46.5145454173</v>
       </c>
       <c r="F109" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G109">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>4352991.98</v>
+        <v>13616714.54</v>
       </c>
       <c r="I109" s="1">
-        <v>-576389.9</v>
+        <v>7021525.96</v>
       </c>
       <c r="J109" s="1">
-        <v>-13.241235055067</v>
+        <v>51.56549283143</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>3776602.08</v>
+        <v>20638240.5</v>
       </c>
       <c r="N109" s="1">
-        <v>3776602.08</v>
+        <v>20638240.5</v>
       </c>
       <c r="O109" s="1">
-        <v>0.15</v>
+        <v>0.79</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>248</v>
+      </c>
+      <c r="B110" t="s">
         <v>249</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>695349.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>95.68</v>
+      </c>
+      <c r="E110" s="1">
+        <v>59.7352610847</v>
+      </c>
+      <c r="F110" t="s">
         <v>250</v>
       </c>
-      <c r="C110" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G110">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H110" s="1">
-        <v>13616714.54</v>
+        <v>3783798.37</v>
       </c>
       <c r="I110" s="1">
-        <v>6696583.45</v>
+        <v>2364523.63</v>
       </c>
       <c r="J110" s="1">
-        <v>49.179142518765</v>
+        <v>62.490740752658</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>20313297.99</v>
+        <v>6148322.0</v>
       </c>
       <c r="N110" s="1">
-        <v>20313297.99</v>
+        <v>6148322.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.8</v>
+        <v>0.23</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" t="s">
         <v>252</v>
       </c>
       <c r="C111" s="1">
-        <v>695349.0</v>
+        <v>239994.0</v>
       </c>
       <c r="D111" s="1">
-        <v>85.8</v>
+        <v>68.26</v>
       </c>
       <c r="E111" s="1">
-        <v>59.7352610847</v>
+        <v>25.5081878714</v>
       </c>
       <c r="F111" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="G111">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>3783798.37</v>
+        <v>6121812.04</v>
       </c>
       <c r="I111" s="1">
-        <v>1709564.69</v>
+        <v>10260178.4</v>
       </c>
       <c r="J111" s="1">
-        <v>45.181178351213</v>
+        <v>167.60034991208</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>5493363.06</v>
+        <v>16381990.44</v>
       </c>
       <c r="N111" s="1">
-        <v>5493363.06</v>
+        <v>16381990.44</v>
       </c>
       <c r="O111" s="1">
-        <v>0.22</v>
+        <v>0.62</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" t="s">
         <v>254</v>
       </c>
       <c r="C112" s="1">
-        <v>226412.0</v>
+        <v>60919.0</v>
       </c>
       <c r="D112" s="1">
-        <v>50.31</v>
+        <v>69.4</v>
       </c>
       <c r="E112" s="1">
-        <v>23.4359741533</v>
+        <v>85.1394582971</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>5306185.78</v>
+        <v>5186610.66</v>
       </c>
       <c r="I112" s="1">
-        <v>6084601.94</v>
+        <v>-958832.06</v>
       </c>
       <c r="J112" s="1">
-        <v>114.66997561476</v>
+        <v>-18.486678928779</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>11390787.72</v>
+        <v>4227778.6</v>
       </c>
       <c r="N112" s="1">
-        <v>11390787.72</v>
+        <v>4227778.6</v>
       </c>
       <c r="O112" s="1">
-        <v>0.45</v>
+        <v>0.16</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" t="s">
         <v>256</v>
       </c>
       <c r="C113" s="1">
-        <v>60919.0</v>
+        <v>151241.0</v>
       </c>
       <c r="D113" s="1">
-        <v>58.35</v>
+        <v>35.08</v>
       </c>
       <c r="E113" s="1">
-        <v>85.1394582971</v>
+        <v>21.3361712102</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>5186610.66</v>
+        <v>3226903.87</v>
       </c>
       <c r="I113" s="1">
-        <v>-1631987.01</v>
+        <v>2078630.41</v>
       </c>
       <c r="J113" s="1">
-        <v>-31.465384949485</v>
+        <v>64.415628532498</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>3554623.65</v>
+        <v>5305534.28</v>
       </c>
       <c r="N113" s="1">
-        <v>3554623.65</v>
+        <v>5305534.28</v>
       </c>
       <c r="O113" s="1">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" t="s">
         <v>258</v>
       </c>
       <c r="C114" s="1">
-        <v>151241.0</v>
+        <v>58266.0</v>
       </c>
       <c r="D114" s="1">
-        <v>36.8</v>
+        <v>70.15</v>
       </c>
       <c r="E114" s="1">
-        <v>21.3361712102</v>
+        <v>73.1329655374</v>
       </c>
       <c r="F114" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G114">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H114" s="1">
-        <v>3226903.87</v>
+        <v>4635498.11</v>
       </c>
       <c r="I114" s="1">
-        <v>2338764.93</v>
+        <v>-169414.3</v>
       </c>
       <c r="J114" s="1">
-        <v>72.477056157238</v>
+        <v>-3.65471619187</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>5565668.8</v>
+        <v>4466083.81</v>
       </c>
       <c r="N114" s="1">
-        <v>5565668.8</v>
+        <v>4466083.81</v>
       </c>
       <c r="O114" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" t="s">
         <v>260</v>
       </c>
       <c r="C115" s="1">
-        <v>44027.0</v>
+        <v>680272.0</v>
       </c>
       <c r="D115" s="1">
-        <v>73.25</v>
+        <v>4.305</v>
       </c>
       <c r="E115" s="1">
-        <v>75.3023696822</v>
+        <v>4.6131474616</v>
       </c>
       <c r="F115" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="G115">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="H115" s="1">
-        <v>3600568.82</v>
+        <v>3598689.94</v>
       </c>
       <c r="I115" s="1">
-        <v>-78312.65</v>
+        <v>-210120.71</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.1750077255849</v>
+        <v>-5.8388111647096</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>3522256.17</v>
+        <v>3388569.23</v>
       </c>
       <c r="N115" s="1">
-        <v>3522256.17</v>
+        <v>3388569.23</v>
       </c>
       <c r="O115" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" t="s">
         <v>262</v>
       </c>
       <c r="C116" s="1">
-        <v>680272.0</v>
+        <v>20277.0</v>
       </c>
       <c r="D116" s="1">
-        <v>4.645</v>
+        <v>226.6</v>
       </c>
       <c r="E116" s="1">
-        <v>4.6131474616</v>
+        <v>259.4231454357</v>
       </c>
       <c r="F116" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G116">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3598689.94</v>
+        <v>5260323.12</v>
       </c>
       <c r="I116" s="1">
-        <v>59829.73</v>
+        <v>-665554.92</v>
       </c>
       <c r="J116" s="1">
-        <v>1.6625419526974</v>
+        <v>-12.652358131186</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>3658519.67</v>
+        <v>4594768.2</v>
       </c>
       <c r="N116" s="1">
-        <v>3658519.67</v>
+        <v>4594768.2</v>
       </c>
       <c r="O116" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" t="s">
         <v>264</v>
       </c>
       <c r="C117" s="1">
-        <v>20277.0</v>
+        <v>579445.0</v>
       </c>
       <c r="D117" s="1">
-        <v>225.0</v>
+        <v>76.65</v>
       </c>
       <c r="E117" s="1">
-        <v>259.4231454357</v>
+        <v>45.0331654428</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>5260323.12</v>
+        <v>26094242.55</v>
       </c>
       <c r="I117" s="1">
-        <v>-697998.12</v>
+        <v>18320216.7</v>
       </c>
       <c r="J117" s="1">
-        <v>-13.269111118786</v>
+        <v>70.207888444725</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>4562325.0</v>
+        <v>44414459.25</v>
       </c>
       <c r="N117" s="1">
-        <v>4562325.0</v>
+        <v>44414459.25</v>
       </c>
       <c r="O117" s="1">
-        <v>0.18</v>
+        <v>1.69</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" t="s">
         <v>266</v>
       </c>
       <c r="C118" s="1">
-        <v>579445.0</v>
+        <v>35455.0</v>
       </c>
       <c r="D118" s="1">
-        <v>76.91</v>
+        <v>401.0</v>
       </c>
       <c r="E118" s="1">
-        <v>45.0331654428</v>
+        <v>381.608</v>
       </c>
       <c r="F118" t="s">
-        <v>8</v>
+        <v>250</v>
       </c>
       <c r="G118">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H118" s="1">
-        <v>26094242.55</v>
+        <v>1249934.09</v>
       </c>
       <c r="I118" s="1">
-        <v>18470872.4</v>
+        <v>63942.17</v>
       </c>
       <c r="J118" s="1">
-        <v>70.785240708204</v>
+        <v>5.1156433376419</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>44565114.95</v>
+        <v>1313876.26</v>
       </c>
       <c r="N118" s="1">
-        <v>44565114.95</v>
+        <v>1313876.26</v>
       </c>
       <c r="O118" s="1">
-        <v>1.76</v>
+        <v>0.05</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" t="s">
         <v>268</v>
       </c>
       <c r="C119" s="1">
-        <v>35455.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D119" s="1">
-        <v>388.0</v>
+        <v>248.3</v>
       </c>
       <c r="E119" s="1">
-        <v>381.608</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F119" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="G119">
-        <v>10.86</v>
+        <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1249934.09</v>
+        <v>16555164.03</v>
       </c>
       <c r="I119" s="1">
-        <v>16718.15</v>
+        <v>5021112.77</v>
       </c>
       <c r="J119" s="1">
-        <v>1.3375225248877</v>
+        <v>30.329586350828</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1266652.24</v>
+        <v>21576276.8</v>
       </c>
       <c r="N119" s="1">
-        <v>1266652.24</v>
+        <v>21576276.8</v>
       </c>
       <c r="O119" s="1">
-        <v>0.05</v>
+        <v>0.82</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" t="s">
         <v>270</v>
       </c>
       <c r="C120" s="1">
-        <v>86896.0</v>
+        <v>184161.0</v>
       </c>
       <c r="D120" s="1">
-        <v>235.8</v>
+        <v>26.44</v>
       </c>
       <c r="E120" s="1">
-        <v>190.5169861674</v>
+        <v>17.749247995</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>16555164.03</v>
+        <v>3268719.26</v>
       </c>
       <c r="I120" s="1">
-        <v>3934912.77</v>
+        <v>1600497.58</v>
       </c>
       <c r="J120" s="1">
-        <v>23.768491588905</v>
+        <v>48.964057561799</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>20490076.8</v>
+        <v>4869216.84</v>
       </c>
       <c r="N120" s="1">
-        <v>20490076.8</v>
+        <v>4869216.84</v>
       </c>
       <c r="O120" s="1">
-        <v>0.81</v>
+        <v>0.19</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" t="s">
         <v>272</v>
       </c>
       <c r="C121" s="1">
-        <v>184161.0</v>
+        <v>148942.0</v>
       </c>
       <c r="D121" s="1">
-        <v>21.92</v>
+        <v>98.78</v>
       </c>
       <c r="E121" s="1">
-        <v>17.749247995</v>
+        <v>88.447387238</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3268719.26</v>
+        <v>13173530.75</v>
       </c>
       <c r="I121" s="1">
-        <v>768089.86</v>
+        <v>1538960.01</v>
       </c>
       <c r="J121" s="1">
-        <v>23.498189930205</v>
+        <v>11.682213669255</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>4036809.12</v>
+        <v>14712490.76</v>
       </c>
       <c r="N121" s="1">
-        <v>4036809.12</v>
+        <v>14712490.76</v>
       </c>
       <c r="O121" s="1">
-        <v>0.16</v>
+        <v>0.56</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" t="s">
         <v>274</v>
       </c>
       <c r="C122" s="1">
-        <v>109393.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D122" s="1">
-        <v>101.75</v>
+        <v>74.93</v>
       </c>
       <c r="E122" s="1">
-        <v>84.5130175605</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>9245132.53</v>
+        <v>16163371.58</v>
       </c>
       <c r="I122" s="1">
-        <v>1885605.22</v>
+        <v>56336423.73</v>
       </c>
       <c r="J122" s="1">
-        <v>20.395653754895</v>
+        <v>348.54376422125</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>11130737.75</v>
+        <v>72499795.31</v>
       </c>
       <c r="N122" s="1">
-        <v>11130737.75</v>
+        <v>72499795.31</v>
       </c>
       <c r="O122" s="1">
-        <v>0.44</v>
+        <v>2.76</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" t="s">
         <v>276</v>
       </c>
       <c r="C123" s="1">
-        <v>967567.0</v>
+        <v>203662.0</v>
       </c>
       <c r="D123" s="1">
-        <v>70.73</v>
+        <v>47.54</v>
       </c>
       <c r="E123" s="1">
-        <v>16.7051703706</v>
+        <v>39.7678394595</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>16163371.58</v>
+        <v>9466517.48</v>
       </c>
       <c r="I123" s="1">
-        <v>52272642.33</v>
+        <v>215574.0</v>
       </c>
       <c r="J123" s="1">
-        <v>323.40184763605</v>
+        <v>2.2772260280029</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>68436013.91</v>
+        <v>9682091.48</v>
       </c>
       <c r="N123" s="1">
-        <v>68436013.91</v>
+        <v>9682091.48</v>
       </c>
       <c r="O123" s="1">
-        <v>2.71</v>
+        <v>0.37</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" t="s">
         <v>278</v>
       </c>
       <c r="C124" s="1">
-        <v>203662.0</v>
+        <v>434044.0</v>
       </c>
       <c r="D124" s="1">
-        <v>48.655</v>
+        <v>24.65</v>
       </c>
       <c r="E124" s="1">
-        <v>39.7678394595</v>
+        <v>15.354600916</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9466517.48</v>
+        <v>6664572.4</v>
       </c>
       <c r="I124" s="1">
-        <v>442657.13</v>
+        <v>4034612.2</v>
       </c>
       <c r="J124" s="1">
-        <v>4.6760292888616</v>
+        <v>60.538200470296</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>9909174.61</v>
+        <v>10699184.6</v>
       </c>
       <c r="N124" s="1">
-        <v>9909174.61</v>
+        <v>10699184.6</v>
       </c>
       <c r="O124" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" t="s">
         <v>280</v>
       </c>
       <c r="C125" s="1">
-        <v>434044.0</v>
+        <v>143032.0</v>
       </c>
       <c r="D125" s="1">
-        <v>24.49</v>
+        <v>122.55</v>
       </c>
       <c r="E125" s="1">
-        <v>15.354600916</v>
+        <v>95.7333994491</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>6664572.4</v>
+        <v>13692939.59</v>
       </c>
       <c r="I125" s="1">
-        <v>3965165.16</v>
+        <v>3835632.01</v>
       </c>
       <c r="J125" s="1">
-        <v>59.496167526067</v>
+        <v>28.01175003212</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>10629737.56</v>
+        <v>17528571.6</v>
       </c>
       <c r="N125" s="1">
-        <v>10629737.56</v>
+        <v>17528571.6</v>
       </c>
       <c r="O125" s="1">
-        <v>0.42</v>
+        <v>0.67</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" t="s">
         <v>282</v>
       </c>
       <c r="C126" s="1">
-        <v>168171.0</v>
+        <v>290065.0</v>
       </c>
       <c r="D126" s="1">
-        <v>129.15</v>
+        <v>34.44</v>
       </c>
       <c r="E126" s="1">
-        <v>95.7333994565</v>
+        <v>24.618059435</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>16099581.52</v>
+        <v>7140837.41</v>
       </c>
       <c r="I126" s="1">
-        <v>5619703.13</v>
+        <v>2849001.19</v>
       </c>
       <c r="J126" s="1">
-        <v>34.905895678213</v>
+        <v>39.89729812375</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>21719284.65</v>
+        <v>9989838.6</v>
       </c>
       <c r="N126" s="1">
-        <v>21719284.65</v>
+        <v>9989838.6</v>
       </c>
       <c r="O126" s="1">
-        <v>0.86</v>
+        <v>0.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" t="s">
         <v>284</v>
       </c>
       <c r="C127" s="1">
-        <v>234476.0</v>
+        <v>211701.0</v>
       </c>
       <c r="D127" s="1">
-        <v>22.47</v>
+        <v>61.66</v>
       </c>
       <c r="E127" s="1">
-        <v>49.0180555366</v>
+        <v>75.8088184751</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>11493557.59</v>
+        <v>16048802.68</v>
       </c>
       <c r="I127" s="1">
-        <v>-6224881.87</v>
+        <v>-2995319.02</v>
       </c>
       <c r="J127" s="1">
-        <v>-54.159748374306</v>
+        <v>-18.663816109676</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>5268675.72</v>
+        <v>13053483.66</v>
       </c>
       <c r="N127" s="1">
-        <v>5268675.72</v>
+        <v>13053483.66</v>
       </c>
       <c r="O127" s="1">
-        <v>0.21</v>
+        <v>0.5</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" t="s">
         <v>286</v>
       </c>
       <c r="C128" s="1">
-        <v>268022.0</v>
+        <v>599.0</v>
       </c>
       <c r="D128" s="1">
-        <v>34.96</v>
+        <v>6112.0</v>
       </c>
       <c r="E128" s="1">
-        <v>23.6258324317</v>
+        <v>5884.329716194</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>6332242.86</v>
+        <v>0.0</v>
       </c>
       <c r="I128" s="1">
-        <v>3037806.26</v>
+        <v>1363745.0</v>
       </c>
       <c r="J128" s="1">
-        <v>47.973622098253</v>
+        <v>0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>9370049.12</v>
+        <v>1363745.0</v>
       </c>
       <c r="N128" s="1">
-        <v>9370049.12</v>
+        <v>1363745.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.37</v>
+        <v>0.05</v>
       </c>
       <c r="P128">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P130">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>