--- v5 (2026-09-02)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -214,89 +214,89 @@
   <si>
     <t>AURUBIS AG</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>IT0000066123</t>
   </si>
   <si>
     <t>BPER BANCA</t>
   </si>
   <si>
+    <t>DE000A1DAHH0</t>
+  </si>
+  <si>
+    <t>BRENNTAG</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>CH0198251305</t>
   </si>
   <si>
     <t>COCA COLA HBC AG</t>
   </si>
   <si>
     <t>GBP</t>
@@ -352,116 +352,113 @@
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
+    <t>SE0015658109</t>
+  </si>
+  <si>
+    <t>EPIROC CLASS A</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>FR0014000MR3</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE0005785604</t>
   </si>
   <si>
     <t>FRESENIUS SE AND CO KGAA</t>
   </si>
   <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
-    <t>CH0030170408</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
   </si>
   <si>
     <t>GLANBIA PLC</t>
   </si>
   <si>
     <t>DE0006047004</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
@@ -550,80 +547,80 @@
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>DE000LEG1110</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN N</t>
   </si>
   <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>LOGITECH INTERNATIONAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>GB0031274896</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>GRS003003035</t>
@@ -766,83 +763,68 @@
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>GB0009223206</t>
   </si>
   <si>
     <t>SMITH AND NEPHEW PLC</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
-    <t>BE0974464977</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
     <t>TEMENOS AG</t>
   </si>
   <si>
-    <t>GB00BLGZ9862</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>SE0000114837</t>
   </si>
   <si>
     <t>TRELLEBORG B</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
@@ -859,66 +841,72 @@
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>AT0000937503</t>
+  </si>
+  <si>
+    <t>VOESTALPINE AG</t>
+  </si>
+  <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1227,6640 +1215,6540 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6395623.0898</v>
+      </c>
+      <c r="C2">
+        <v>281.6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1801055541.31</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1801055541.31</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3219.755</v>
+      </c>
+      <c r="C3">
+        <v>271666.8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>874700538.15</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>874700538.15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>77973.0</v>
+      </c>
+      <c r="C4">
+        <v>275.64</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>21492891.09</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>21492891.09</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>153252.0</v>
+      </c>
+      <c r="C5">
+        <v>142.5</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>21838443.82</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>21838443.82</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P128"/>
+  <dimension ref="A1:Z126"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O128" sqref="O128"/>
+      <selection activeCell="N126" sqref="N126"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>229587.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D2" s="1">
+        <v>60.759836489</v>
+      </c>
+      <c r="E2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>15104211.55</v>
+      </c>
+      <c r="H2" s="1">
+        <v>6890838.99</v>
+      </c>
+      <c r="I2" s="1">
+        <v>45.621970846932</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>21995050.54</v>
+      </c>
+      <c r="M2" s="1">
+        <v>21995050.54</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="1">
+        <v>143800.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>134.3</v>
+      </c>
+      <c r="D3" s="1">
+        <v>119.4640922114</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>17178936.46</v>
+      </c>
+      <c r="H3" s="1">
+        <v>2133403.54</v>
+      </c>
+      <c r="I3" s="1">
+        <v>12.418717217841</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>19312340.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>19312340.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="1">
+        <v>145391.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D4" s="1">
+        <v>204.197030559</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>29688410.47</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-4317680.97</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-14.543321456576</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>25370729.5</v>
+      </c>
+      <c r="M4" s="1">
+        <v>25370729.5</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1080.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1653.8514907407</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1786159.61</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-842023.61</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-47.141565920864</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>944136.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>944136.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="1">
+        <v>674270.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>26.56</v>
+      </c>
+      <c r="D6" s="1">
+        <v>17.9759421003</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>12120638.48</v>
+      </c>
+      <c r="H6" s="1">
+        <v>5787972.72</v>
+      </c>
+      <c r="I6" s="1">
+        <v>47.753034871477</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>17908611.2</v>
+      </c>
+      <c r="M6" s="1">
+        <v>17908611.2</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1302111.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>10.725</v>
+      </c>
+      <c r="D7" s="1">
+        <v>9.3165326074</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>12131159.59</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1833980.89</v>
+      </c>
+      <c r="I7" s="1">
+        <v>15.117935564147</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>13965140.48</v>
+      </c>
+      <c r="M7" s="1">
+        <v>13965140.48</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="1">
+        <v>203746.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D8" s="1">
+        <v>130.7855969197</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>26647042.23</v>
+      </c>
+      <c r="H8" s="1">
+        <v>11966899.69</v>
+      </c>
+      <c r="I8" s="1">
+        <v>44.908923049356</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>38613941.92</v>
+      </c>
+      <c r="M8" s="1">
+        <v>38613941.92</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="1">
+        <v>158232.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>60.7</v>
+      </c>
+      <c r="D9" s="1">
+        <v>64.6603092927</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>10231330.06</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-626647.66</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-6.1247917555697</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>9604682.4</v>
+      </c>
+      <c r="M9" s="1">
+        <v>9604682.4</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="1">
+        <v>183781.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D10" s="1">
+        <v>227.3947787856</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>41790839.84</v>
+      </c>
+      <c r="H10" s="1">
+        <v>32934514.76</v>
+      </c>
+      <c r="I10" s="1">
+        <v>78.807975350801</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>74725354.6</v>
+      </c>
+      <c r="M10" s="1">
+        <v>74725354.6</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.75</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="1">
+        <v>338590.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D11" s="1">
+        <v>66.836465253</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>22630158.77</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-5253719.97</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-23.215568319232</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>17376438.8</v>
+      </c>
+      <c r="M11" s="1">
+        <v>17376438.8</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="1">
+        <v>430626.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D12" s="1">
+        <v>59.3624597679</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>25563018.6</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4942527.24</v>
+      </c>
+      <c r="I12" s="1">
+        <v>19.334677634667</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>30505545.84</v>
+      </c>
+      <c r="M12" s="1">
+        <v>30505545.84</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="1">
+        <v>20012.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>796.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>685.8813861683</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>13725858.3</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2203693.7</v>
+      </c>
+      <c r="I13" s="1">
+        <v>16.055052090987</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>15929552.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>15929552.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1">
+        <v>162085.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D14" s="1">
+        <v>212.790327791</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>34490120.28</v>
+      </c>
+      <c r="H14" s="1">
+        <v>233890222.72</v>
+      </c>
+      <c r="I14" s="1">
+        <v>678.13687172215</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>268380343.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>268380343.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>9.87</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="1">
+        <v>48136.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>195.8</v>
+      </c>
+      <c r="D15" s="1">
+        <v>195.2761436347</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>9399812.45</v>
+      </c>
+      <c r="H15" s="1">
+        <v>25216.35</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.26826439499865</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>9425028.8</v>
+      </c>
+      <c r="M15" s="1">
+        <v>9425028.8</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1">
+        <v>817435.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D16" s="1">
+        <v>21.2811505624</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>17395957.31</v>
+      </c>
+      <c r="H16" s="1">
+        <v>17598435.04</v>
+      </c>
+      <c r="I16" s="1">
+        <v>101.16393554199</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>34994392.35</v>
+      </c>
+      <c r="M16" s="1">
+        <v>34994392.35</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3220013.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D17" s="1">
+        <v>7.4092103541</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>23857753.66</v>
+      </c>
+      <c r="H17" s="1">
+        <v>46177529.09</v>
+      </c>
+      <c r="I17" s="1">
+        <v>193.55354971001</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>70035282.75</v>
+      </c>
+      <c r="M17" s="1">
+        <v>70035282.75</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="1">
+        <v>8943222.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1.049</v>
+      </c>
+      <c r="D18" s="1">
+        <v>0.5140577792</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4597332.84</v>
+      </c>
+      <c r="H18" s="1">
+        <v>4784107.04</v>
+      </c>
+      <c r="I18" s="1">
+        <v>104.06266429907</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>9381439.88</v>
+      </c>
+      <c r="M18" s="1">
+        <v>9381439.88</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>5072239.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D19" s="1">
+        <v>5.2858859766</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>26811277.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>34045446.52</v>
+      </c>
+      <c r="I19" s="1">
+        <v>126.98181634541</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>60856723.52</v>
+      </c>
+      <c r="M19" s="1">
+        <v>60856723.52</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>74135.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>172.6</v>
+      </c>
+      <c r="D20" s="1">
+        <v>106.8305951305</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>7919886.17</v>
+      </c>
+      <c r="H20" s="1">
+        <v>4875814.83</v>
+      </c>
+      <c r="I20" s="1">
+        <v>61.564203390565</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>12795701.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>12795701.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>80858.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>320.3</v>
+      </c>
+      <c r="D21" s="1">
+        <v>177.6453410918</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>14364046.99</v>
+      </c>
+      <c r="H21" s="1">
+        <v>11534770.41</v>
+      </c>
+      <c r="I21" s="1">
+        <v>80.303067916934</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>25898817.4</v>
+      </c>
+      <c r="M21" s="1">
+        <v>25898817.4</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="1">
+        <v>319341.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>60.94</v>
+      </c>
+      <c r="D22" s="1">
+        <v>80.671217382</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>25761627.23</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-6300986.69</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-24.458807022339</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>19460640.54</v>
+      </c>
+      <c r="M22" s="1">
+        <v>19460640.54</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="1">
+        <v>457891.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D23" s="1">
+        <v>57.0580427656</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>26126364.26</v>
+      </c>
+      <c r="H23" s="1">
+        <v>20505255.18</v>
+      </c>
+      <c r="I23" s="1">
+        <v>78.484916523169</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>46631619.44</v>
+      </c>
+      <c r="M23" s="1">
+        <v>46631619.44</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>950870.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>13.904</v>
+      </c>
+      <c r="D24" s="1">
+        <v>6.4196217149</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>6104225.7</v>
+      </c>
+      <c r="H24" s="1">
+        <v>7116670.78</v>
+      </c>
+      <c r="I24" s="1">
+        <v>116.58597060066</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>13220896.48</v>
+      </c>
+      <c r="M24" s="1">
+        <v>13220896.48</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>96131.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>53.74</v>
+      </c>
+      <c r="D25" s="1">
+        <v>54.8841981255</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>5276072.85</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-109992.91</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.0847496448045</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>5166079.94</v>
+      </c>
+      <c r="M25" s="1">
+        <v>5166079.94</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>487224.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>25.54</v>
+      </c>
+      <c r="D26" s="1">
+        <v>28.6535276793</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>13960686.37</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-1516985.41</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-10.866123411094</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>12443700.96</v>
+      </c>
+      <c r="M26" s="1">
+        <v>12443700.96</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="1">
+        <v>779824.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>12.72</v>
+      </c>
+      <c r="D27" s="1">
+        <v>3.7024288942</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2887242.91</v>
+      </c>
+      <c r="H27" s="1">
+        <v>7032118.37</v>
+      </c>
+      <c r="I27" s="1">
+        <v>243.55825225665</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>9919361.28</v>
+      </c>
+      <c r="M27" s="1">
+        <v>9919361.28</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="1">
+        <v>18207.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>87.82</v>
+      </c>
+      <c r="D28" s="1">
+        <v>94.3156961608</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1717205.88</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-118267.14</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-6.8871846630295</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1598938.74</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1598938.74</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="1">
+        <v>142692.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>45.94</v>
+      </c>
+      <c r="D29" s="1">
+        <v>41.8530775376</v>
+      </c>
+      <c r="E29" t="s">
+        <v>87</v>
+      </c>
+      <c r="F29">
+        <v>0.86</v>
+      </c>
+      <c r="G29" s="1">
+        <v>6557910.45</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1037999.72</v>
+      </c>
+      <c r="I29" s="1">
+        <v>15.828208206167</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>7595910.17</v>
+      </c>
+      <c r="M29" s="1">
+        <v>7595910.17</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="1">
+        <v>312677.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D30" s="1">
+        <v>11.5301145271</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3605201.62</v>
+      </c>
+      <c r="H30" s="1">
+        <v>8307792.08</v>
+      </c>
+      <c r="I30" s="1">
+        <v>230.43904213046</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>11912993.7</v>
+      </c>
+      <c r="M30" s="1">
+        <v>11912993.7</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1">
+        <v>251187.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D31" s="1">
+        <v>47.8803840565</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>12026930.03</v>
+      </c>
+      <c r="H31" s="1">
+        <v>7590774.67</v>
+      </c>
+      <c r="I31" s="1">
+        <v>63.114815260965</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>19617704.7</v>
+      </c>
+      <c r="M31" s="1">
+        <v>19617704.7</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>32613.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>182.3</v>
+      </c>
+      <c r="D32" s="1">
+        <v>169.9207733113</v>
+      </c>
+      <c r="E32" t="s">
         <v>32</v>
       </c>
-      <c r="G2">
+      <c r="F32">
         <v>0.92</v>
       </c>
-      <c r="H2" s="1">
-[...220 lines deleted...]
-      <c r="O6" s="1">
+      <c r="G32" s="1">
+        <v>5943091.19</v>
+      </c>
+      <c r="H32" s="1">
+        <v>488485.94</v>
+      </c>
+      <c r="I32" s="1">
+        <v>8.219391632791</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>6431577.13</v>
+      </c>
+      <c r="M32" s="1">
+        <v>6431577.13</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1203887.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>2.074</v>
+      </c>
+      <c r="D33" s="1">
+        <v>2.2886534617</v>
+      </c>
+      <c r="E33" t="s">
+        <v>87</v>
+      </c>
+      <c r="F33">
+        <v>0.86</v>
+      </c>
+      <c r="G33" s="1">
+        <v>3151404.96</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-258170.15</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-8.1922238898805</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2893234.81</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2893234.81</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="1">
+        <v>163459.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>41.46</v>
+      </c>
+      <c r="D34" s="1">
+        <v>37.1563429361</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>6073538.66</v>
+      </c>
+      <c r="H34" s="1">
+        <v>703471.48</v>
+      </c>
+      <c r="I34" s="1">
+        <v>11.582563631858</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>6777010.14</v>
+      </c>
+      <c r="M34" s="1">
+        <v>6777010.14</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>165403.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D35" s="1">
+        <v>50.9596718923</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>8428882.61</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2593573.31</v>
+      </c>
+      <c r="I35" s="1">
+        <v>30.770072736842</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>11022455.92</v>
+      </c>
+      <c r="M35" s="1">
+        <v>11022455.92</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>31682.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>271.6233665804</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>8605571.5</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-875163.5</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-10.169731318832</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>7730408.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>7730408.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>781786.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D37" s="1">
+        <v>30.0780976124</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>23514635.62</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-3094385.3</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-13.159401446851</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>20420250.32</v>
+      </c>
+      <c r="M37" s="1">
+        <v>20420250.32</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1600843.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>17.805</v>
+      </c>
+      <c r="D38" s="1">
+        <v>12.4476612572</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>19926751.39</v>
+      </c>
+      <c r="H38" s="1">
+        <v>8576258.23</v>
+      </c>
+      <c r="I38" s="1">
+        <v>43.038918196691</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>28503009.62</v>
+      </c>
+      <c r="M38" s="1">
+        <v>28503009.62</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="1">
+        <v>111798.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>129.95</v>
+      </c>
+      <c r="D39" s="1">
+        <v>89.0729509472</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>9958177.77</v>
+      </c>
+      <c r="H39" s="1">
+        <v>4569972.33</v>
+      </c>
+      <c r="I39" s="1">
+        <v>45.891652424277</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>14528150.1</v>
+      </c>
+      <c r="M39" s="1">
+        <v>14528150.1</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="1">
+        <v>5959314.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D40" s="1">
+        <v>6.7315341212</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>40115325.53</v>
+      </c>
+      <c r="H40" s="1">
+        <v>18411097.26</v>
+      </c>
+      <c r="I40" s="1">
+        <v>45.89542030821</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>58526422.79</v>
+      </c>
+      <c r="M40" s="1">
+        <v>58526422.79</v>
+      </c>
+      <c r="N40" s="1">
+        <v>2.15</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2031153.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D41" s="1">
+        <v>18.7205123543</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>38024224.83</v>
+      </c>
+      <c r="H41" s="1">
+        <v>17182513.71</v>
+      </c>
+      <c r="I41" s="1">
+        <v>45.18833398135</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>55206738.54</v>
+      </c>
+      <c r="M41" s="1">
+        <v>55206738.54</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1">
+        <v>217855.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>277.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>271.2956322784</v>
+      </c>
+      <c r="E42" t="s">
+        <v>114</v>
+      </c>
+      <c r="F42">
+        <v>10.99</v>
+      </c>
+      <c r="G42" s="1">
+        <v>5407815.73</v>
+      </c>
+      <c r="H42" s="1">
+        <v>82161.98</v>
+      </c>
+      <c r="I42" s="1">
+        <v>1.5193191503217</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>5489977.71</v>
+      </c>
+      <c r="M42" s="1">
+        <v>5489977.71</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="1">
+        <v>137081.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.3458089743</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>13481341.84</v>
+      </c>
+      <c r="H43" s="1">
+        <v>2488594.66</v>
+      </c>
+      <c r="I43" s="1">
+        <v>18.459547198901</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>15969936.5</v>
+      </c>
+      <c r="M43" s="1">
+        <v>15969936.5</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>118</v>
+      </c>
+      <c r="B44" s="1">
+        <v>106215.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D44" s="1">
+        <v>142.0915744481</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>15092256.58</v>
+      </c>
+      <c r="H44" s="1">
+        <v>2804970.92</v>
+      </c>
+      <c r="I44" s="1">
+        <v>18.585497172882</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>17897227.5</v>
+      </c>
+      <c r="M44" s="1">
+        <v>17897227.5</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" s="1">
+        <v>820457.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>16.03</v>
+      </c>
+      <c r="D45" s="1">
+        <v>18.7987895405</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>15423598.47</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-2271672.76</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-14.728552253345</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>13151925.71</v>
+      </c>
+      <c r="M45" s="1">
+        <v>13151925.71</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" s="1">
+        <v>47146.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>306.2</v>
+      </c>
+      <c r="D46" s="1">
+        <v>340.3831536079</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>16047704.16</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-1611598.96</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-10.042551532181</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>14436105.2</v>
+      </c>
+      <c r="M46" s="1">
+        <v>14436105.2</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47" s="1">
+        <v>196097.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>41.25</v>
+      </c>
+      <c r="D47" s="1">
+        <v>41.6881530059</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>8174921.74</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-85920.49</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-1.0510252297535</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>8089001.25</v>
+      </c>
+      <c r="M47" s="1">
+        <v>8089001.25</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" s="1">
+        <v>147017.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>39.54</v>
+      </c>
+      <c r="D48" s="1">
+        <v>36.8091886653</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>5411576.49</v>
+      </c>
+      <c r="H48" s="1">
+        <v>401475.69</v>
+      </c>
+      <c r="I48" s="1">
+        <v>7.4188305522778</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>5813052.18</v>
+      </c>
+      <c r="M48" s="1">
+        <v>5813052.18</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="1">
+        <v>752121.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>18.605</v>
+      </c>
+      <c r="D49" s="1">
+        <v>15.2704559905</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>11485230.63</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2507980.58</v>
+      </c>
+      <c r="I49" s="1">
+        <v>21.836571339273</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>13993211.21</v>
+      </c>
+      <c r="M49" s="1">
+        <v>13993211.21</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="1">
+        <v>25992.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>191.5</v>
+      </c>
+      <c r="D50" s="1">
+        <v>137.6485649431</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3577761.5</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1399706.5</v>
+      </c>
+      <c r="I50" s="1">
+        <v>39.122409361272</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>4977468.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>4977468.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51" s="1">
+        <v>262171.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>58.3</v>
+      </c>
+      <c r="D51" s="1">
+        <v>38.8187797659</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>10177158.31</v>
+      </c>
+      <c r="H51" s="1">
+        <v>5107410.99</v>
+      </c>
+      <c r="I51" s="1">
+        <v>50.18504020893</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>15284569.3</v>
+      </c>
+      <c r="M51" s="1">
+        <v>15284569.3</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>134</v>
+      </c>
+      <c r="B52" s="1">
+        <v>914900.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D52" s="1">
+        <v>24.9927591212</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>22865875.32</v>
+      </c>
+      <c r="H52" s="1">
+        <v>16310142.68</v>
+      </c>
+      <c r="I52" s="1">
+        <v>71.329623081317</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>39176018.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>39176018.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="1">
+        <v>273242.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>22.64</v>
+      </c>
+      <c r="D53" s="1">
+        <v>16.9562383894</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>4633156.49</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1553042.39</v>
+      </c>
+      <c r="I53" s="1">
+        <v>33.520179889283</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>6186198.88</v>
+      </c>
+      <c r="M53" s="1">
+        <v>6186198.88</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" s="1">
+        <v>75731.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>185.15</v>
+      </c>
+      <c r="D54" s="1">
+        <v>101.6050588266</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>7694652.71</v>
+      </c>
+      <c r="H54" s="1">
+        <v>6326941.94</v>
+      </c>
+      <c r="I54" s="1">
+        <v>82.22517868516</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>14021594.65</v>
+      </c>
+      <c r="M54" s="1">
+        <v>14021594.65</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" s="1">
+        <v>90197.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>67.8664957815</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>6121354.32</v>
+      </c>
+      <c r="H55" s="1">
+        <v>282632.68</v>
+      </c>
+      <c r="I55" s="1">
+        <v>4.6171592955593</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>6403987.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>6403987.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>142</v>
+      </c>
+      <c r="B56" s="1">
+        <v>124656.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>70.26</v>
+      </c>
+      <c r="D56" s="1">
+        <v>74.8587191952</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>9331588.5</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-573257.94</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-6.1431978060327</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>8758330.56</v>
+      </c>
+      <c r="M56" s="1">
+        <v>8758330.56</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>144</v>
+      </c>
+      <c r="B57" s="1">
+        <v>13502.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>1848.9450133314</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>24964455.57</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-3091215.57</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-12.382467389815</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>21873240.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>21873240.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>146</v>
+      </c>
+      <c r="B58" s="1">
+        <v>63683.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>55.95</v>
+      </c>
+      <c r="D58" s="1">
+        <v>51.4520457579</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>3276620.63</v>
+      </c>
+      <c r="H58" s="1">
+        <v>286443.22</v>
+      </c>
+      <c r="I58" s="1">
+        <v>8.7420318781305</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>3563063.85</v>
+      </c>
+      <c r="M58" s="1">
+        <v>3563063.85</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>148</v>
+      </c>
+      <c r="B59" s="1">
+        <v>794390.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D59" s="1">
+        <v>11.5333553041</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>9161982.12</v>
+      </c>
+      <c r="H59" s="1">
+        <v>7671141.98</v>
+      </c>
+      <c r="I59" s="1">
+        <v>83.72797370183</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>16833124.1</v>
+      </c>
+      <c r="M59" s="1">
+        <v>16833124.1</v>
+      </c>
+      <c r="N59" s="1">
         <v>0.62</v>
       </c>
-      <c r="P6">
-[...146 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60" s="1">
+        <v>533638.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D60" s="1">
+        <v>31.4415931961</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>16778428.91</v>
+      </c>
+      <c r="H60" s="1">
+        <v>12657043.17</v>
+      </c>
+      <c r="I60" s="1">
+        <v>75.436402525485</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>29435472.08</v>
+      </c>
+      <c r="M60" s="1">
+        <v>29435472.08</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>152</v>
+      </c>
+      <c r="B61" s="1">
+        <v>358453.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D61" s="1">
+        <v>22.8351660608</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>8185333.78</v>
+      </c>
+      <c r="H61" s="1">
+        <v>22620117.04</v>
+      </c>
+      <c r="I61" s="1">
+        <v>276.34935419824</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>30805450.82</v>
+      </c>
+      <c r="M61" s="1">
+        <v>30805450.82</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>154</v>
+      </c>
+      <c r="B62" s="1">
+        <v>618310.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D62" s="1">
+        <v>13.8495131892</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>8563292.5</v>
+      </c>
+      <c r="H62" s="1">
+        <v>8857591.75</v>
+      </c>
+      <c r="I62" s="1">
+        <v>103.43675344501</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>17420884.25</v>
+      </c>
+      <c r="M62" s="1">
+        <v>17420884.25</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>156</v>
+      </c>
+      <c r="B63" s="1">
+        <v>8911968.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D63" s="1">
+        <v>3.2816664075</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>29246106.01</v>
+      </c>
+      <c r="H63" s="1">
+        <v>26311102.5</v>
+      </c>
+      <c r="I63" s="1">
+        <v>89.964463956342</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>55557208.51</v>
+      </c>
+      <c r="M63" s="1">
+        <v>55557208.51</v>
+      </c>
+      <c r="N63" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64" s="1">
+        <v>408620.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>13.925</v>
+      </c>
+      <c r="D64" s="1">
+        <v>10.7080922618</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>4375540.66</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1314492.84</v>
+      </c>
+      <c r="I64" s="1">
+        <v>30.041838075389</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>5690033.5</v>
+      </c>
+      <c r="M64" s="1">
+        <v>5690033.5</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>160</v>
+      </c>
+      <c r="B65" s="1">
+        <v>117464.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>121.55</v>
+      </c>
+      <c r="D65" s="1">
+        <v>69.9605123272</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>8217841.62</v>
+      </c>
+      <c r="H65" s="1">
+        <v>6059907.58</v>
+      </c>
+      <c r="I65" s="1">
+        <v>73.740866035333</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>14277749.2</v>
+      </c>
+      <c r="M65" s="1">
+        <v>14277749.2</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>162</v>
+      </c>
+      <c r="B66" s="1">
+        <v>36291.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>42.11</v>
+      </c>
+      <c r="D66" s="1">
+        <v>65.6</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2380689.6</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-852475.59</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-35.807926829268</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>1528214.01</v>
+      </c>
+      <c r="M66" s="1">
+        <v>1528214.01</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>164</v>
+      </c>
+      <c r="B67" s="1">
+        <v>323132.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>49.36</v>
+      </c>
+      <c r="D67" s="1">
+        <v>54.2210453004</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>17520554.81</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-1570759.29</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-8.96523715735</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>15949795.52</v>
+      </c>
+      <c r="M67" s="1">
+        <v>15949795.52</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>166</v>
+      </c>
+      <c r="B68" s="1">
+        <v>195783.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>28.1</v>
+      </c>
+      <c r="D68" s="1">
+        <v>21.6928919263</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>4247099.46</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1254402.84</v>
+      </c>
+      <c r="I68" s="1">
+        <v>29.535518341734</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>5501502.3</v>
+      </c>
+      <c r="M68" s="1">
+        <v>5501502.3</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>168</v>
+      </c>
+      <c r="B69" s="1">
+        <v>460824.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>34.23</v>
+      </c>
+      <c r="D69" s="1">
+        <v>31.4379855867</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>14487378.27</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1286627.25</v>
+      </c>
+      <c r="I69" s="1">
+        <v>8.8810219904612</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>15774005.52</v>
+      </c>
+      <c r="M69" s="1">
+        <v>15774005.52</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>170</v>
+      </c>
+      <c r="B70" s="1">
+        <v>4264498.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D70" s="1">
+        <v>3.3332265111</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>14214537.79</v>
+      </c>
+      <c r="H70" s="1">
+        <v>4382937.99</v>
+      </c>
+      <c r="I70" s="1">
+        <v>30.834192815495</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>18597475.78</v>
+      </c>
+      <c r="M70" s="1">
+        <v>18597475.78</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="1">
+        <v>313236.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>23.68</v>
+      </c>
+      <c r="D71" s="1">
+        <v>24.7108231812</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>7740319.41</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-322890.93</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-4.1715452928576</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>7417428.48</v>
+      </c>
+      <c r="M71" s="1">
+        <v>7417428.48</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>174</v>
+      </c>
+      <c r="B72" s="1">
+        <v>224465.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D72" s="1">
+        <v>48.8478601564</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>10964634.93</v>
+      </c>
+      <c r="H72" s="1">
+        <v>26229215.57</v>
+      </c>
+      <c r="I72" s="1">
+        <v>239.21649683233</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>37193850.5</v>
+      </c>
+      <c r="M72" s="1">
+        <v>37193850.5</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" s="1">
+        <v>66588.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>53.45</v>
+      </c>
+      <c r="D73" s="1">
+        <v>110.9074526942</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>7385105.46</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-3825976.86</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-51.806665195543</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>3559128.6</v>
+      </c>
+      <c r="M73" s="1">
+        <v>3559128.6</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" s="1">
+        <v>98583.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D74" s="1">
+        <v>142.4702575495</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>14045145.4</v>
+      </c>
+      <c r="H74" s="1">
+        <v>1141565.75</v>
+      </c>
+      <c r="I74" s="1">
+        <v>8.1278314854612</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>15186711.15</v>
+      </c>
+      <c r="M74" s="1">
+        <v>15186711.15</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>180</v>
+      </c>
+      <c r="B75" s="1">
+        <v>178349.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>50.08</v>
+      </c>
+      <c r="D75" s="1">
+        <v>52.4597216693</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>9356138.9</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-424420.98</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-4.5362834448728</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>8931717.92</v>
+      </c>
+      <c r="M75" s="1">
+        <v>8931717.92</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="1">
+        <v>48402.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>86.52</v>
+      </c>
+      <c r="D76" s="1">
+        <v>88.5762993265</v>
+      </c>
+      <c r="E76" t="s">
+        <v>32</v>
+      </c>
+      <c r="F76">
+        <v>0.92</v>
+      </c>
+      <c r="G76" s="1">
+        <v>4631055.88</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-100829.74</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-2.1772516379137</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>4530226.14</v>
+      </c>
+      <c r="M76" s="1">
+        <v>4530226.14</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>184</v>
+      </c>
+      <c r="B77" s="1">
+        <v>107321.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D77" s="1">
+        <v>199.3169066632</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>21390889.74</v>
+      </c>
+      <c r="H77" s="1">
+        <v>19187180.36</v>
+      </c>
+      <c r="I77" s="1">
+        <v>89.697906880988</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>40578070.1</v>
+      </c>
+      <c r="M77" s="1">
+        <v>40578070.1</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>186</v>
+      </c>
+      <c r="B78" s="1">
+        <v>71767.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D78" s="1">
+        <v>179.8035250185</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>12903959.58</v>
+      </c>
+      <c r="H78" s="1">
+        <v>21641085.87</v>
+      </c>
+      <c r="I78" s="1">
+        <v>167.70887831625</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>34545045.45</v>
+      </c>
+      <c r="M78" s="1">
+        <v>34545045.45</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>188</v>
+      </c>
+      <c r="B79" s="1">
+        <v>198754.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D79" s="1">
+        <v>14.5416794127</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>2890216.95</v>
+      </c>
+      <c r="H79" s="1">
+        <v>234195.93</v>
+      </c>
+      <c r="I79" s="1">
+        <v>8.1030571078756</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>3124412.88</v>
+      </c>
+      <c r="M79" s="1">
+        <v>3124412.88</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>190</v>
+      </c>
+      <c r="B80" s="1">
+        <v>348686.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>33.37</v>
+      </c>
+      <c r="D80" s="1">
+        <v>31.4790175115</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>10976292.7</v>
+      </c>
+      <c r="H80" s="1">
+        <v>659359.12</v>
+      </c>
+      <c r="I80" s="1">
+        <v>6.0071204187184</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>11635651.82</v>
+      </c>
+      <c r="M80" s="1">
+        <v>11635651.82</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>192</v>
+      </c>
+      <c r="B81" s="1">
+        <v>164642.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D81" s="1">
+        <v>53.1914279467</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>8757543.08</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-324579.84</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-3.7062888190782</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>8432963.24</v>
+      </c>
+      <c r="M81" s="1">
+        <v>8432963.24</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>194</v>
+      </c>
+      <c r="B82" s="1">
+        <v>39008.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>206.5642347724</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>8057657.67</v>
+      </c>
+      <c r="H82" s="1">
+        <v>10588166.33</v>
+      </c>
+      <c r="I82" s="1">
+        <v>131.40501574572</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>18645824.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>18645824.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>196</v>
+      </c>
+      <c r="B83" s="1">
+        <v>374458.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>15.7</v>
+      </c>
+      <c r="D83" s="1">
+        <v>13.1870293865</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>4937988.65</v>
+      </c>
+      <c r="H83" s="1">
+        <v>941001.95</v>
+      </c>
+      <c r="I83" s="1">
+        <v>19.056381387187</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>5878990.6</v>
+      </c>
+      <c r="M83" s="1">
+        <v>5878990.6</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>198</v>
+      </c>
+      <c r="B84" s="1">
+        <v>64558.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>143.65</v>
+      </c>
+      <c r="D84" s="1">
+        <v>124.7150069705</v>
+      </c>
+      <c r="E84" t="s">
+        <v>87</v>
+      </c>
+      <c r="F84">
+        <v>0.86</v>
+      </c>
+      <c r="G84" s="1">
+        <v>9268820.09</v>
+      </c>
+      <c r="H84" s="1">
+        <v>1477132.05</v>
+      </c>
+      <c r="I84" s="1">
+        <v>15.936570519841</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>10745952.14</v>
+      </c>
+      <c r="M84" s="1">
+        <v>10745952.14</v>
+      </c>
+      <c r="N84" s="1">
         <v>0.4</v>
       </c>
-      <c r="P9">
-[...196 lines deleted...]
-      <c r="O13" s="1">
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>200</v>
+      </c>
+      <c r="B85" s="1">
+        <v>143037.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>76.28</v>
+      </c>
+      <c r="D85" s="1">
+        <v>63.7488328195</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>9118441.8</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1792420.56</v>
+      </c>
+      <c r="I85" s="1">
+        <v>19.657092728277</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>10910862.36</v>
+      </c>
+      <c r="M85" s="1">
+        <v>10910862.36</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>202</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1777637.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D86" s="1">
+        <v>6.9277589069</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>12315040.56</v>
+      </c>
+      <c r="H86" s="1">
+        <v>9514341.8</v>
+      </c>
+      <c r="I86" s="1">
+        <v>77.257900643082</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>21829382.36</v>
+      </c>
+      <c r="M86" s="1">
+        <v>21829382.36</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>204</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1047302.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>16.815</v>
+      </c>
+      <c r="D87" s="1">
+        <v>10.0524633869</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>10527965.01</v>
+      </c>
+      <c r="H87" s="1">
+        <v>7082418.12</v>
+      </c>
+      <c r="I87" s="1">
+        <v>67.272432167781</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>17610383.13</v>
+      </c>
+      <c r="M87" s="1">
+        <v>17610383.13</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>206</v>
+      </c>
+      <c r="B88" s="1">
+        <v>38290.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>1077.41</v>
+      </c>
+      <c r="D88" s="1">
+        <v>1075.3458132672</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>41174991.19</v>
+      </c>
+      <c r="H88" s="1">
+        <v>79037.71</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.19195562091388</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>41254028.9</v>
+      </c>
+      <c r="M88" s="1">
+        <v>41254028.9</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>208</v>
+      </c>
+      <c r="B89" s="1">
+        <v>968.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>30028.97</v>
+      </c>
+      <c r="D89" s="1">
+        <v>18195.731993802</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>17613468.57</v>
+      </c>
+      <c r="H89" s="1">
+        <v>11454574.39</v>
+      </c>
+      <c r="I89" s="1">
+        <v>65.033041870639</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>29068042.96</v>
+      </c>
+      <c r="M89" s="1">
+        <v>29068042.96</v>
+      </c>
+      <c r="N89" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>210</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1480703.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D90" s="1">
+        <v>11.4393713121</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>16938311.42</v>
+      </c>
+      <c r="H90" s="1">
+        <v>8033744.68</v>
+      </c>
+      <c r="I90" s="1">
+        <v>47.429430719488</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>24972056.1</v>
+      </c>
+      <c r="M90" s="1">
+        <v>24972056.1</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>212</v>
+      </c>
+      <c r="B91" s="1">
+        <v>109929.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>68.5</v>
+      </c>
+      <c r="D91" s="1">
+        <v>55.1232077978</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>6059639.11</v>
+      </c>
+      <c r="H91" s="1">
+        <v>1470497.39</v>
+      </c>
+      <c r="I91" s="1">
+        <v>24.267078670961</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>7530136.5</v>
+      </c>
+      <c r="M91" s="1">
+        <v>7530136.5</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" s="1">
+        <v>438248.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D92" s="1">
+        <v>30.0058583724</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>13150007.42</v>
+      </c>
+      <c r="H92" s="1">
+        <v>3439870.62</v>
+      </c>
+      <c r="I92" s="1">
+        <v>26.158697178895</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>16589878.04</v>
+      </c>
+      <c r="M92" s="1">
+        <v>16589878.04</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>216</v>
+      </c>
+      <c r="B93" s="1">
+        <v>236560.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D93" s="1">
+        <v>31.067426023</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>7349310.3</v>
+      </c>
+      <c r="H93" s="1">
+        <v>29246521.7</v>
+      </c>
+      <c r="I93" s="1">
+        <v>397.94920211765</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>36595832.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>36595832.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>218</v>
+      </c>
+      <c r="B94" s="1">
+        <v>188889.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>87.72</v>
+      </c>
+      <c r="D94" s="1">
+        <v>54.715396238</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>10335136.48</v>
+      </c>
+      <c r="H94" s="1">
+        <v>6234206.6</v>
+      </c>
+      <c r="I94" s="1">
+        <v>60.32050580139</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>16569343.08</v>
+      </c>
+      <c r="M94" s="1">
+        <v>16569343.08</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>220</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3279.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>663.5</v>
+      </c>
+      <c r="D95" s="1">
+        <v>656.6091613297</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2153021.44</v>
+      </c>
+      <c r="H95" s="1">
+        <v>22595.06</v>
+      </c>
+      <c r="I95" s="1">
+        <v>1.0494581976852</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>2175616.5</v>
+      </c>
+      <c r="M95" s="1">
+        <v>2175616.5</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>222</v>
+      </c>
+      <c r="B96" s="1">
+        <v>338277.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>21.63</v>
+      </c>
+      <c r="D96" s="1">
+        <v>22.2295461116</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>7519744.17</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-202812.66</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-2.697068615833</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>7316931.51</v>
+      </c>
+      <c r="M96" s="1">
+        <v>7316931.51</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>224</v>
+      </c>
+      <c r="B97" s="1">
+        <v>30550.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>318.6</v>
+      </c>
+      <c r="D97" s="1">
+        <v>315.5061584288</v>
+      </c>
+      <c r="E97" t="s">
+        <v>32</v>
+      </c>
+      <c r="F97">
+        <v>0.92</v>
+      </c>
+      <c r="G97" s="1">
+        <v>10571776.95</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-42536.36</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-0.40235771338327</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>10529240.59</v>
+      </c>
+      <c r="M97" s="1">
+        <v>10529240.59</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>226</v>
+      </c>
+      <c r="B98" s="1">
+        <v>174151.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D98" s="1">
+        <v>164.549703246</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>28656495.37</v>
+      </c>
+      <c r="H98" s="1">
+        <v>29022315.83</v>
+      </c>
+      <c r="I98" s="1">
+        <v>101.27657082723</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>57678811.2</v>
+      </c>
+      <c r="M98" s="1">
+        <v>57678811.2</v>
+      </c>
+      <c r="N98" s="1">
+        <v>2.12</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>228</v>
+      </c>
+      <c r="B99" s="1">
+        <v>3221566.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>4.493</v>
+      </c>
+      <c r="D99" s="1">
+        <v>2.3415455154</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>7543443.42</v>
+      </c>
+      <c r="H99" s="1">
+        <v>6931052.62</v>
+      </c>
+      <c r="I99" s="1">
+        <v>91.881813571023</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>14474496.04</v>
+      </c>
+      <c r="M99" s="1">
+        <v>14474496.04</v>
+      </c>
+      <c r="N99" s="1">
         <v>0.53</v>
       </c>
-      <c r="P13">
-[...769 lines deleted...]
-      <c r="F29" t="s">
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>230</v>
+      </c>
+      <c r="B100" s="1">
+        <v>581774.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D100" s="1">
+        <v>92.5011792036</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>53814781.03</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-11641983.77</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-21.633431460977</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>42172797.26</v>
+      </c>
+      <c r="M100" s="1">
+        <v>42172797.26</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>232</v>
+      </c>
+      <c r="B101" s="1">
+        <v>439200.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D101" s="1">
+        <v>80.8136705373</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>35493364.1</v>
+      </c>
+      <c r="H101" s="1">
+        <v>22577659.9</v>
+      </c>
+      <c r="I101" s="1">
+        <v>63.61093255739</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>58071024.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>58071024.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>234</v>
+      </c>
+      <c r="B102" s="1">
+        <v>10202.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>268.8</v>
+      </c>
+      <c r="D102" s="1">
+        <v>290.484279553</v>
+      </c>
+      <c r="E102" t="s">
+        <v>32</v>
+      </c>
+      <c r="F102">
+        <v>0.92</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3159368.29</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-192797.97</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-6.1024215065474</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>2966570.32</v>
+      </c>
+      <c r="M102" s="1">
+        <v>2966570.32</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>236</v>
+      </c>
+      <c r="B103" s="1">
+        <v>215182.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D103" s="1">
+        <v>75.6916901507</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>16287489.27</v>
+      </c>
+      <c r="H103" s="1">
+        <v>46707041.23</v>
+      </c>
+      <c r="I103" s="1">
+        <v>286.76636684593</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>62994530.5</v>
+      </c>
+      <c r="M103" s="1">
+        <v>62994530.5</v>
+      </c>
+      <c r="N103" s="1">
+        <v>2.32</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>238</v>
+      </c>
+      <c r="B104" s="1">
+        <v>272762.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D104" s="1">
+        <v>81.4996660825</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>22230011.92</v>
+      </c>
+      <c r="H104" s="1">
+        <v>23904952.76</v>
+      </c>
+      <c r="I104" s="1">
+        <v>107.53459263102</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>46134964.68</v>
+      </c>
+      <c r="M104" s="1">
+        <v>46134964.68</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>240</v>
+      </c>
+      <c r="B105" s="1">
+        <v>255335.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>93.9521602601</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>23989274.84</v>
+      </c>
+      <c r="H105" s="1">
+        <v>47249190.16</v>
+      </c>
+      <c r="I105" s="1">
+        <v>196.95964332034</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>71238465.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>71238465.0</v>
+      </c>
+      <c r="N105" s="1">
+        <v>2.62</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>242</v>
+      </c>
+      <c r="B106" s="1">
+        <v>357482.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>20.92</v>
+      </c>
+      <c r="D106" s="1">
+        <v>22.3069429789</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>7974330.59</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-495807.15</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-6.2175394461543</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>7478523.44</v>
+      </c>
+      <c r="M106" s="1">
+        <v>7478523.44</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>244</v>
+      </c>
+      <c r="B107" s="1">
+        <v>303852.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>11.135</v>
+      </c>
+      <c r="D107" s="1">
+        <v>12.5240896555</v>
+      </c>
+      <c r="E107" t="s">
         <v>87</v>
       </c>
-      <c r="G29">
+      <c r="F107">
         <v>0.86</v>
       </c>
-      <c r="H29" s="1">
-[...70 lines deleted...]
-      <c r="O30" s="1">
+      <c r="G107" s="1">
+        <v>4352991.98</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-432491.38</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-9.9354968257947</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>3920500.6</v>
+      </c>
+      <c r="M107" s="1">
+        <v>3920500.6</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>246</v>
+      </c>
+      <c r="B108" s="1">
+        <v>292741.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D108" s="1">
+        <v>46.5145454173</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>13616714.54</v>
+      </c>
+      <c r="H108" s="1">
+        <v>9486405.18</v>
+      </c>
+      <c r="I108" s="1">
+        <v>69.66735736534</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>23103119.72</v>
+      </c>
+      <c r="M108" s="1">
+        <v>23103119.72</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>248</v>
+      </c>
+      <c r="B109" s="1">
+        <v>369948.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>95.96</v>
+      </c>
+      <c r="D109" s="1">
+        <v>59.7352610907</v>
+      </c>
+      <c r="E109" t="s">
+        <v>114</v>
+      </c>
+      <c r="F109">
+        <v>10.99</v>
+      </c>
+      <c r="G109" s="1">
+        <v>2013102.25</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1216538.41</v>
+      </c>
+      <c r="I109" s="1">
+        <v>60.431029273352</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>3229640.66</v>
+      </c>
+      <c r="M109" s="1">
+        <v>3229640.66</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>250</v>
+      </c>
+      <c r="B110" s="1">
+        <v>301157.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>69.35</v>
+      </c>
+      <c r="D110" s="1">
+        <v>33.9885712104</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>10235896.14</v>
+      </c>
+      <c r="H110" s="1">
+        <v>10649341.81</v>
+      </c>
+      <c r="I110" s="1">
+        <v>104.03917414113</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>20885237.95</v>
+      </c>
+      <c r="M110" s="1">
+        <v>20885237.95</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>252</v>
+      </c>
+      <c r="B111" s="1">
+        <v>151241.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D111" s="1">
+        <v>21.3361712102</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>3226903.87</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2081655.23</v>
+      </c>
+      <c r="I111" s="1">
+        <v>64.509366063018</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>5308559.1</v>
+      </c>
+      <c r="M111" s="1">
+        <v>5308559.1</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>254</v>
+      </c>
+      <c r="B112" s="1">
+        <v>58266.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>64.7</v>
+      </c>
+      <c r="D112" s="1">
+        <v>73.1329655374</v>
+      </c>
+      <c r="E112" t="s">
+        <v>32</v>
+      </c>
+      <c r="F112">
+        <v>0.92</v>
+      </c>
+      <c r="G112" s="1">
+        <v>4635498.11</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-557382.36</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-12.024217177385</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>4078115.75</v>
+      </c>
+      <c r="M112" s="1">
+        <v>4078115.75</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>256</v>
+      </c>
+      <c r="B113" s="1">
+        <v>20277.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D113" s="1">
+        <v>259.4231454357</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>5260323.12</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-671638.02</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-12.767999316361</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>4588685.1</v>
+      </c>
+      <c r="M113" s="1">
+        <v>4588685.1</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>258</v>
+      </c>
+      <c r="B114" s="1">
+        <v>579445.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>70.92</v>
+      </c>
+      <c r="D114" s="1">
+        <v>45.0331654428</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>26094242.55</v>
+      </c>
+      <c r="H114" s="1">
+        <v>14999996.85</v>
+      </c>
+      <c r="I114" s="1">
+        <v>57.48393279191</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>41094239.4</v>
+      </c>
+      <c r="M114" s="1">
+        <v>41094239.4</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>260</v>
+      </c>
+      <c r="B115" s="1">
+        <v>35455.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>424.2</v>
+      </c>
+      <c r="D115" s="1">
+        <v>381.608</v>
+      </c>
+      <c r="E115" t="s">
+        <v>114</v>
+      </c>
+      <c r="F115">
+        <v>10.99</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1249934.09</v>
+      </c>
+      <c r="H115" s="1">
+        <v>118334.74</v>
+      </c>
+      <c r="I115" s="1">
+        <v>9.467278390655</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1368268.83</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1368268.83</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>262</v>
+      </c>
+      <c r="B116" s="1">
+        <v>86896.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D116" s="1">
+        <v>190.5169861674</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>16555164.03</v>
+      </c>
+      <c r="H116" s="1">
+        <v>4960285.57</v>
+      </c>
+      <c r="I116" s="1">
+        <v>29.96216504416</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>21515449.6</v>
+      </c>
+      <c r="M116" s="1">
+        <v>21515449.6</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>264</v>
+      </c>
+      <c r="B117" s="1">
+        <v>184161.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>22.08</v>
+      </c>
+      <c r="D117" s="1">
+        <v>17.749247995</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>3268719.26</v>
+      </c>
+      <c r="H117" s="1">
+        <v>797555.62</v>
+      </c>
+      <c r="I117" s="1">
+        <v>24.399636572032</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>4066274.88</v>
+      </c>
+      <c r="M117" s="1">
+        <v>4066274.88</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>266</v>
+      </c>
+      <c r="B118" s="1">
+        <v>148942.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="D118" s="1">
+        <v>88.447387238</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>13173530.75</v>
+      </c>
+      <c r="H118" s="1">
+        <v>1765351.85</v>
+      </c>
+      <c r="I118" s="1">
+        <v>13.400749453597</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>14938882.6</v>
+      </c>
+      <c r="M118" s="1">
+        <v>14938882.6</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>268</v>
+      </c>
+      <c r="B119" s="1">
+        <v>967567.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D119" s="1">
+        <v>16.7051703706</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>16163371.58</v>
+      </c>
+      <c r="H119" s="1">
+        <v>61280691.1</v>
+      </c>
+      <c r="I119" s="1">
+        <v>379.13309606658</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>77444062.68</v>
+      </c>
+      <c r="M119" s="1">
+        <v>77444062.68</v>
+      </c>
+      <c r="N119" s="1">
+        <v>2.85</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>270</v>
+      </c>
+      <c r="B120" s="1">
+        <v>203662.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>50.99</v>
+      </c>
+      <c r="D120" s="1">
+        <v>39.7678394595</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>9466517.48</v>
+      </c>
+      <c r="H120" s="1">
+        <v>918207.9</v>
+      </c>
+      <c r="I120" s="1">
+        <v>9.6995320817809</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>10384725.38</v>
+      </c>
+      <c r="M120" s="1">
+        <v>10384725.38</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>272</v>
+      </c>
+      <c r="B121" s="1">
+        <v>434044.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>22.27</v>
+      </c>
+      <c r="D121" s="1">
+        <v>15.354600916</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>6664572.4</v>
+      </c>
+      <c r="H121" s="1">
+        <v>3001587.48</v>
+      </c>
+      <c r="I121" s="1">
+        <v>45.037960424888</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>9666159.88</v>
+      </c>
+      <c r="M121" s="1">
+        <v>9666159.88</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>274</v>
+      </c>
+      <c r="B122" s="1">
+        <v>143032.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D122" s="1">
+        <v>95.7333994491</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>13692939.59</v>
+      </c>
+      <c r="H122" s="1">
+        <v>4994191.21</v>
+      </c>
+      <c r="I122" s="1">
+        <v>36.472746974267</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>18687130.8</v>
+      </c>
+      <c r="M122" s="1">
+        <v>18687130.8</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>276</v>
+      </c>
+      <c r="B123" s="1">
+        <v>46555.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>44.96</v>
+      </c>
+      <c r="D123" s="1">
+        <v>45.4429429707</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>2115596.21</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-22483.41</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-1.0627458062992</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>2093112.8</v>
+      </c>
+      <c r="M123" s="1">
+        <v>2093112.8</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>278</v>
+      </c>
+      <c r="B124" s="1">
+        <v>290065.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>34.27</v>
+      </c>
+      <c r="D124" s="1">
+        <v>24.618059435</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>7140837.41</v>
+      </c>
+      <c r="H124" s="1">
+        <v>2799690.14</v>
+      </c>
+      <c r="I124" s="1">
+        <v>39.206748162048</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>9940527.55</v>
+      </c>
+      <c r="M124" s="1">
+        <v>9940527.55</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>280</v>
+      </c>
+      <c r="B125" s="1">
+        <v>211701.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>56.54</v>
+      </c>
+      <c r="D125" s="1">
+        <v>75.8088184751</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>16048802.68</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-4079228.14</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-25.417647791779</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>11969574.54</v>
+      </c>
+      <c r="M125" s="1">
+        <v>11969574.54</v>
+      </c>
+      <c r="N125" s="1">
         <v>0.44</v>
       </c>
-      <c r="P30">
-[...4704 lines deleted...]
-      <c r="A125" t="s">
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>279</v>
       </c>
-      <c r="B125" t="s">
-[...45 lines deleted...]
-    <row r="126" spans="1:16">
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" t="s">
+        <v>282</v>
+      </c>
+      <c r="B126" s="1">
+        <v>874.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>6359.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>6271.624141876</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>763665.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>763665.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>763665.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>281</v>
-      </c>
-[...143 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">