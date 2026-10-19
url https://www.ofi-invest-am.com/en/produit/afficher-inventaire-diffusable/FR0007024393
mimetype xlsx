--- v6 (2026-09-22)
+++ v7 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -322,50 +322,56 @@
   <si>
     <t>GB00BD3VFW73</t>
   </si>
   <si>
     <t>CONVATEC GROUP PLC</t>
   </si>
   <si>
     <t>DE000DTR0CK8</t>
   </si>
   <si>
     <t>DAIMLER TRUCK HOLDING E AG</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
@@ -391,56 +397,50 @@
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
-    <t>DE0005785604</t>
-[...4 lines deleted...]
-  <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
@@ -455,50 +455,56 @@
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
@@ -1225,228 +1231,228 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>1</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>6395623.0898</v>
+        <v>6385948.8886</v>
       </c>
       <c r="C2">
-        <v>281.6</v>
+        <v>275.67</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>1801055541.31</v>
+        <v>1760425860.2</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>1801055541.31</v>
+        <v>1760425860.2</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3219.755</v>
+        <v>3211.4169</v>
       </c>
       <c r="C3">
-        <v>271666.8</v>
+        <v>266064.97</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>874700538.15</v>
+        <v>854445557.44</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>874700538.15</v>
+        <v>854445557.44</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>77973.0</v>
+        <v>77979.0</v>
       </c>
       <c r="C4">
-        <v>275.64</v>
+        <v>269.83</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>21492891.09</v>
+        <v>21041480.26</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>21492891.09</v>
+        <v>21041480.26</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>153252.0</v>
+        <v>174614.0</v>
       </c>
       <c r="C5">
-        <v>142.5</v>
+        <v>139.57</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>21838443.82</v>
+        <v>24370988.09</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>21838443.82</v>
+        <v>24370988.09</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z126"/>
+  <dimension ref="A1:Z127"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N126" sqref="N126"/>
+      <selection activeCell="N127" sqref="N127"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1465,6290 +1471,6340 @@
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
         <v>229587.0</v>
       </c>
       <c r="C2" s="1">
-        <v>88.56</v>
+        <v>79.2</v>
       </c>
       <c r="D2" s="1">
         <v>60.759836489</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2">
         <v>0.92</v>
       </c>
       <c r="G2" s="1">
         <v>15104211.55</v>
       </c>
       <c r="H2" s="1">
-        <v>6890838.99</v>
+        <v>4597061.98</v>
       </c>
       <c r="I2" s="1">
-        <v>45.621970846932</v>
+        <v>30.435630253073</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>21995050.54</v>
+        <v>19701273.53</v>
       </c>
       <c r="M2" s="1">
-        <v>21995050.54</v>
+        <v>19701273.53</v>
       </c>
       <c r="N2" s="1">
-        <v>0.81</v>
+        <v>0.74</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="1">
-        <v>143800.0</v>
+        <v>38887.0</v>
       </c>
       <c r="C3" s="1">
-        <v>134.3</v>
+        <v>117.7</v>
       </c>
       <c r="D3" s="1">
-        <v>119.4640922114</v>
+        <v>119.4640923702</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>17178936.46</v>
+        <v>4645600.16</v>
       </c>
       <c r="H3" s="1">
-        <v>2133403.54</v>
+        <v>-68600.26</v>
       </c>
       <c r="I3" s="1">
-        <v>12.418717217841</v>
+        <v>-1.4766716384821</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>19312340.0</v>
+        <v>4576999.9</v>
       </c>
       <c r="M3" s="1">
-        <v>19312340.0</v>
+        <v>4576999.9</v>
       </c>
       <c r="N3" s="1">
-        <v>0.71</v>
+        <v>0.17</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="1">
         <v>145391.0</v>
       </c>
       <c r="C4" s="1">
-        <v>174.5</v>
+        <v>181.1</v>
       </c>
       <c r="D4" s="1">
         <v>204.197030559</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>29688410.47</v>
       </c>
       <c r="H4" s="1">
-        <v>-4317680.97</v>
+        <v>-3358100.37</v>
       </c>
       <c r="I4" s="1">
-        <v>-14.543321456576</v>
+        <v>-11.311149087599</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>25370729.5</v>
+        <v>26330310.1</v>
       </c>
       <c r="M4" s="1">
-        <v>25370729.5</v>
+        <v>26330310.1</v>
       </c>
       <c r="N4" s="1">
-        <v>0.93</v>
+        <v>0.99</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="1">
         <v>1080.0</v>
       </c>
       <c r="C5" s="1">
-        <v>874.2</v>
+        <v>833.1</v>
       </c>
       <c r="D5" s="1">
         <v>1653.8514907407</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>1786159.61</v>
       </c>
       <c r="H5" s="1">
-        <v>-842023.61</v>
+        <v>-886411.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-47.141565920864</v>
+        <v>-49.62667418059</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>944136.0</v>
+        <v>899748.0</v>
       </c>
       <c r="M5" s="1">
-        <v>944136.0</v>
+        <v>899748.0</v>
       </c>
       <c r="N5" s="1">
         <v>0.03</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="1">
         <v>674270.0</v>
       </c>
       <c r="C6" s="1">
-        <v>26.56</v>
+        <v>26.16</v>
       </c>
       <c r="D6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="H6" s="1">
-        <v>5787972.72</v>
+        <v>5518264.72</v>
       </c>
       <c r="I6" s="1">
-        <v>47.753034871477</v>
+        <v>45.527838563171</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>17908611.2</v>
+        <v>17638903.2</v>
       </c>
       <c r="M6" s="1">
-        <v>17908611.2</v>
+        <v>17638903.2</v>
       </c>
       <c r="N6" s="1">
         <v>0.66</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="1">
         <v>1302111.0</v>
       </c>
       <c r="C7" s="1">
-        <v>10.725</v>
+        <v>10.26</v>
       </c>
       <c r="D7" s="1">
         <v>9.3165326074</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>12131159.59</v>
       </c>
       <c r="H7" s="1">
-        <v>1833980.89</v>
+        <v>1228499.27</v>
       </c>
       <c r="I7" s="1">
-        <v>15.117935564147</v>
+        <v>10.12680824851</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>13965140.48</v>
+        <v>13359658.86</v>
       </c>
       <c r="M7" s="1">
-        <v>13965140.48</v>
+        <v>13359658.86</v>
       </c>
       <c r="N7" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="1">
         <v>203746.0</v>
       </c>
       <c r="C8" s="1">
-        <v>189.52</v>
+        <v>194.32</v>
       </c>
       <c r="D8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="H8" s="1">
-        <v>11966899.69</v>
+        <v>12944880.49</v>
       </c>
       <c r="I8" s="1">
-        <v>44.908923049356</v>
+        <v>48.579051957317</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>38613941.92</v>
+        <v>39591922.72</v>
       </c>
       <c r="M8" s="1">
-        <v>38613941.92</v>
+        <v>39591922.72</v>
       </c>
       <c r="N8" s="1">
-        <v>1.42</v>
+        <v>1.49</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="1">
         <v>158232.0</v>
       </c>
       <c r="C9" s="1">
-        <v>60.7</v>
+        <v>57.58</v>
       </c>
       <c r="D9" s="1">
         <v>64.6603092927</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>10231330.06</v>
       </c>
       <c r="H9" s="1">
-        <v>-626647.66</v>
+        <v>-1120331.5</v>
       </c>
       <c r="I9" s="1">
-        <v>-6.1247917555697</v>
+        <v>-10.950008390209</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>9604682.4</v>
+        <v>9110998.56</v>
       </c>
       <c r="M9" s="1">
-        <v>9604682.4</v>
+        <v>9110998.56</v>
       </c>
       <c r="N9" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="1">
         <v>183781.0</v>
       </c>
       <c r="C10" s="1">
-        <v>406.6</v>
+        <v>422.9</v>
       </c>
       <c r="D10" s="1">
         <v>227.3947787856</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>41790839.84</v>
       </c>
       <c r="H10" s="1">
-        <v>32934514.76</v>
+        <v>35930145.06</v>
       </c>
       <c r="I10" s="1">
-        <v>78.807975350801</v>
+        <v>85.976125862897</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>74725354.6</v>
+        <v>77720984.9</v>
       </c>
       <c r="M10" s="1">
-        <v>74725354.6</v>
+        <v>77720984.9</v>
       </c>
       <c r="N10" s="1">
-        <v>2.75</v>
+        <v>2.92</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="1">
         <v>338590.0</v>
       </c>
       <c r="C11" s="1">
-        <v>51.32</v>
+        <v>49.94</v>
       </c>
       <c r="D11" s="1">
         <v>66.836465253</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>22630158.77</v>
       </c>
       <c r="H11" s="1">
-        <v>-5253719.97</v>
+        <v>-5720974.17</v>
       </c>
       <c r="I11" s="1">
-        <v>-23.215568319232</v>
+        <v>-25.280309467312</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>17376438.8</v>
+        <v>16909184.6</v>
       </c>
       <c r="M11" s="1">
-        <v>17376438.8</v>
+        <v>16909184.6</v>
       </c>
       <c r="N11" s="1">
         <v>0.64</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="1">
-        <v>430626.0</v>
+        <v>468706.0</v>
       </c>
       <c r="C12" s="1">
-        <v>70.84</v>
+        <v>71.1</v>
       </c>
       <c r="D12" s="1">
-        <v>59.3624597679</v>
+        <v>60.1503929115</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>25563018.6</v>
+        <v>28192850.06</v>
       </c>
       <c r="H12" s="1">
-        <v>4942527.24</v>
+        <v>5132146.54</v>
       </c>
       <c r="I12" s="1">
-        <v>19.334677634667</v>
+        <v>18.203716648291</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>30505545.84</v>
+        <v>33324996.6</v>
       </c>
       <c r="M12" s="1">
-        <v>30505545.84</v>
+        <v>33324996.6</v>
       </c>
       <c r="N12" s="1">
-        <v>1.12</v>
+        <v>1.25</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="1">
-        <v>20012.0</v>
+        <v>23332.0</v>
       </c>
       <c r="C13" s="1">
-        <v>796.0</v>
+        <v>752.0</v>
       </c>
       <c r="D13" s="1">
-        <v>685.8813861683</v>
+        <v>701.9056531802</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>13725858.3</v>
+        <v>16376862.7</v>
       </c>
       <c r="H13" s="1">
-        <v>2203693.7</v>
+        <v>1168801.3</v>
       </c>
       <c r="I13" s="1">
-        <v>16.055052090987</v>
+        <v>7.1369060204675</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>15929552.0</v>
+        <v>17545664.0</v>
       </c>
       <c r="M13" s="1">
-        <v>15929552.0</v>
+        <v>17545664.0</v>
       </c>
       <c r="N13" s="1">
-        <v>0.59</v>
+        <v>0.66</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="1">
         <v>162085.0</v>
       </c>
       <c r="C14" s="1">
-        <v>1655.8</v>
+        <v>1537.0</v>
       </c>
       <c r="D14" s="1">
         <v>212.790327791</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>34490120.28</v>
       </c>
       <c r="H14" s="1">
-        <v>233890222.72</v>
+        <v>214634524.72</v>
       </c>
       <c r="I14" s="1">
-        <v>678.13687172215</v>
+        <v>622.30726647962</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>268380343.0</v>
+        <v>249124645.0</v>
       </c>
       <c r="M14" s="1">
-        <v>268380343.0</v>
+        <v>249124645.0</v>
       </c>
       <c r="N14" s="1">
-        <v>9.87</v>
+        <v>9.36</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="1">
         <v>48136.0</v>
       </c>
       <c r="C15" s="1">
-        <v>195.8</v>
+        <v>171.1</v>
       </c>
       <c r="D15" s="1">
         <v>195.2761436347</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>9399812.45</v>
       </c>
       <c r="H15" s="1">
-        <v>25216.35</v>
+        <v>-1163742.85</v>
       </c>
       <c r="I15" s="1">
-        <v>0.26826439499865</v>
+        <v>-12.380490102225</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>9425028.8</v>
+        <v>8236069.6</v>
       </c>
       <c r="M15" s="1">
-        <v>9425028.8</v>
+        <v>8236069.6</v>
       </c>
       <c r="N15" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="1">
         <v>817435.0</v>
       </c>
       <c r="C16" s="1">
-        <v>42.81</v>
+        <v>44.8</v>
       </c>
       <c r="D16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="H16" s="1">
-        <v>17598435.04</v>
+        <v>19225130.69</v>
       </c>
       <c r="I16" s="1">
-        <v>101.16393554199</v>
+        <v>110.51493371364</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>34994392.35</v>
+        <v>36621088.0</v>
       </c>
       <c r="M16" s="1">
-        <v>34994392.35</v>
+        <v>36621088.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1.29</v>
+        <v>1.38</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="1">
         <v>3220013.0</v>
       </c>
       <c r="C17" s="1">
-        <v>21.75</v>
+        <v>22.07</v>
       </c>
       <c r="D17" s="1">
         <v>7.4092103541</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>23857753.66</v>
       </c>
       <c r="H17" s="1">
-        <v>46177529.09</v>
+        <v>47207933.25</v>
       </c>
       <c r="I17" s="1">
-        <v>193.55354971001</v>
+        <v>197.87249848735</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>70035282.75</v>
+        <v>71065686.91</v>
       </c>
       <c r="M17" s="1">
-        <v>70035282.75</v>
+        <v>71065686.91</v>
       </c>
       <c r="N17" s="1">
-        <v>2.58</v>
+        <v>2.67</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="1">
         <v>8943222.0</v>
       </c>
       <c r="C18" s="1">
-        <v>1.049</v>
+        <v>1.026</v>
       </c>
       <c r="D18" s="1">
         <v>0.5140577792</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>4597332.84</v>
       </c>
       <c r="H18" s="1">
-        <v>4784107.04</v>
+        <v>4578412.93</v>
       </c>
       <c r="I18" s="1">
-        <v>104.06266429907</v>
+        <v>99.588458990061</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>9381439.88</v>
+        <v>9175745.77</v>
       </c>
       <c r="M18" s="1">
-        <v>9381439.88</v>
+        <v>9175745.77</v>
       </c>
       <c r="N18" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="1">
         <v>5072239.0</v>
       </c>
       <c r="C19" s="1">
-        <v>11.998</v>
+        <v>11.814</v>
       </c>
       <c r="D19" s="1">
         <v>5.2858859766</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>26811277.0</v>
       </c>
       <c r="H19" s="1">
-        <v>34045446.52</v>
+        <v>33112154.55</v>
       </c>
       <c r="I19" s="1">
-        <v>126.98181634541</v>
+        <v>123.50084835571</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>60856723.52</v>
+        <v>59923431.55</v>
       </c>
       <c r="M19" s="1">
-        <v>60856723.52</v>
+        <v>59923431.55</v>
       </c>
       <c r="N19" s="1">
-        <v>2.24</v>
+        <v>2.25</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="1">
         <v>74135.0</v>
       </c>
       <c r="C20" s="1">
-        <v>172.6</v>
+        <v>172.0</v>
       </c>
       <c r="D20" s="1">
         <v>106.8305951305</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>7919886.17</v>
       </c>
       <c r="H20" s="1">
-        <v>4875814.83</v>
+        <v>4831333.83</v>
       </c>
       <c r="I20" s="1">
-        <v>61.564203390565</v>
+        <v>61.002566530574</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>12795701.0</v>
+        <v>12751220.0</v>
       </c>
       <c r="M20" s="1">
-        <v>12795701.0</v>
+        <v>12751220.0</v>
       </c>
       <c r="N20" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="1">
         <v>80858.0</v>
       </c>
       <c r="C21" s="1">
-        <v>320.3</v>
+        <v>225.5</v>
       </c>
       <c r="D21" s="1">
         <v>177.6453410918</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>14364046.99</v>
       </c>
       <c r="H21" s="1">
-        <v>11534770.41</v>
+        <v>3869432.01</v>
       </c>
       <c r="I21" s="1">
-        <v>80.303067916934</v>
+        <v>26.938313503805</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>25898817.4</v>
+        <v>18233479.0</v>
       </c>
       <c r="M21" s="1">
-        <v>25898817.4</v>
+        <v>18233479.0</v>
       </c>
       <c r="N21" s="1">
-        <v>0.95</v>
+        <v>0.69</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" s="1">
         <v>319341.0</v>
       </c>
       <c r="C22" s="1">
-        <v>60.94</v>
+        <v>58.54</v>
       </c>
       <c r="D22" s="1">
         <v>80.671217382</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>25761627.23</v>
       </c>
       <c r="H22" s="1">
-        <v>-6300986.69</v>
+        <v>-7067405.09</v>
       </c>
       <c r="I22" s="1">
-        <v>-24.458807022339</v>
+        <v>-27.433845800586</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>19460640.54</v>
+        <v>18694222.14</v>
       </c>
       <c r="M22" s="1">
-        <v>19460640.54</v>
+        <v>18694222.14</v>
       </c>
       <c r="N22" s="1">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="1">
         <v>457891.0</v>
       </c>
       <c r="C23" s="1">
-        <v>101.84</v>
+        <v>101.94</v>
       </c>
       <c r="D23" s="1">
         <v>57.0580427656</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>26126364.26</v>
       </c>
       <c r="H23" s="1">
-        <v>20505255.18</v>
+        <v>20551044.28</v>
       </c>
       <c r="I23" s="1">
-        <v>78.484916523169</v>
+        <v>78.660176653298</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>46631619.44</v>
+        <v>46677408.54</v>
       </c>
       <c r="M23" s="1">
-        <v>46631619.44</v>
+        <v>46677408.54</v>
       </c>
       <c r="N23" s="1">
-        <v>1.71</v>
+        <v>1.75</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" s="1">
         <v>950870.0</v>
       </c>
       <c r="C24" s="1">
-        <v>13.904</v>
+        <v>13.7</v>
       </c>
       <c r="D24" s="1">
         <v>6.4196217149</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>6104225.7</v>
       </c>
       <c r="H24" s="1">
-        <v>7116670.78</v>
+        <v>6922693.3</v>
       </c>
       <c r="I24" s="1">
-        <v>116.58597060066</v>
+        <v>113.40821326446</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>13220896.48</v>
+        <v>13026919.0</v>
       </c>
       <c r="M24" s="1">
-        <v>13220896.48</v>
+        <v>13026919.0</v>
       </c>
       <c r="N24" s="1">
         <v>0.49</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="1">
         <v>96131.0</v>
       </c>
       <c r="C25" s="1">
-        <v>53.74</v>
+        <v>59.54</v>
       </c>
       <c r="D25" s="1">
         <v>54.8841981255</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>5276072.85</v>
       </c>
       <c r="H25" s="1">
-        <v>-109992.91</v>
+        <v>447566.89</v>
       </c>
       <c r="I25" s="1">
-        <v>-2.0847496448045</v>
+        <v>8.4829550827753</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>5166079.94</v>
+        <v>5723639.74</v>
       </c>
       <c r="M25" s="1">
-        <v>5166079.94</v>
+        <v>5723639.74</v>
       </c>
       <c r="N25" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="1">
         <v>487224.0</v>
       </c>
       <c r="C26" s="1">
-        <v>25.54</v>
+        <v>27.4</v>
       </c>
       <c r="D26" s="1">
         <v>28.6535276793</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>13960686.37</v>
       </c>
       <c r="H26" s="1">
-        <v>-1516985.41</v>
+        <v>-610748.77</v>
       </c>
       <c r="I26" s="1">
-        <v>-10.866123411094</v>
+        <v>-4.3747760949092</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>12443700.96</v>
+        <v>13349937.6</v>
       </c>
       <c r="M26" s="1">
-        <v>12443700.96</v>
+        <v>13349937.6</v>
       </c>
       <c r="N26" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="1">
         <v>779824.0</v>
       </c>
       <c r="C27" s="1">
-        <v>12.72</v>
+        <v>12.47</v>
       </c>
       <c r="D27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="H27" s="1">
-        <v>7032118.37</v>
+        <v>6837162.37</v>
       </c>
       <c r="I27" s="1">
-        <v>243.55825225665</v>
+        <v>236.80592811638</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>9919361.28</v>
+        <v>9724405.28</v>
       </c>
       <c r="M27" s="1">
-        <v>9919361.28</v>
+        <v>9724405.28</v>
       </c>
       <c r="N27" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="1">
         <v>18207.0</v>
       </c>
       <c r="C28" s="1">
-        <v>87.82</v>
+        <v>91.32</v>
       </c>
       <c r="D28" s="1">
         <v>94.3156961608</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>1717205.88</v>
       </c>
       <c r="H28" s="1">
-        <v>-118267.14</v>
+        <v>-54542.64</v>
       </c>
       <c r="I28" s="1">
-        <v>-6.8871846630295</v>
+        <v>-3.1762434915492</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>1598938.74</v>
+        <v>1662663.24</v>
       </c>
       <c r="M28" s="1">
-        <v>1598938.74</v>
+        <v>1662663.24</v>
       </c>
       <c r="N28" s="1">
         <v>0.06</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="1">
-        <v>142692.0</v>
+        <v>96545.0</v>
       </c>
       <c r="C29" s="1">
-        <v>45.94</v>
+        <v>49.36</v>
       </c>
       <c r="D29" s="1">
-        <v>41.8530775376</v>
+        <v>41.8530775286</v>
       </c>
       <c r="E29" t="s">
         <v>87</v>
       </c>
       <c r="F29">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G29" s="1">
-        <v>6557910.45</v>
+        <v>4437063.5</v>
       </c>
       <c r="H29" s="1">
-        <v>1037999.72</v>
+        <v>1163431.51</v>
       </c>
       <c r="I29" s="1">
-        <v>15.828208206167</v>
+        <v>26.220754109108</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>7595910.17</v>
+        <v>5600495.01</v>
       </c>
       <c r="M29" s="1">
-        <v>7595910.17</v>
+        <v>5600495.01</v>
       </c>
       <c r="N29" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1">
         <v>312677.0</v>
       </c>
       <c r="C30" s="1">
-        <v>38.1</v>
+        <v>36.85</v>
       </c>
       <c r="D30" s="1">
         <v>11.5301145271</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>3605201.62</v>
       </c>
       <c r="H30" s="1">
-        <v>8307792.08</v>
+        <v>7916945.83</v>
       </c>
       <c r="I30" s="1">
-        <v>230.43904213046</v>
+        <v>219.59786620755</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>11912993.7</v>
+        <v>11522147.45</v>
       </c>
       <c r="M30" s="1">
-        <v>11912993.7</v>
+        <v>11522147.45</v>
       </c>
       <c r="N30" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="1">
         <v>251187.0</v>
       </c>
       <c r="C31" s="1">
-        <v>78.1</v>
+        <v>75.98</v>
       </c>
       <c r="D31" s="1">
         <v>47.8803840565</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>12026930.03</v>
       </c>
       <c r="H31" s="1">
-        <v>7590774.67</v>
+        <v>7058258.23</v>
       </c>
       <c r="I31" s="1">
-        <v>63.114815260965</v>
+        <v>58.687114769886</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>19617704.7</v>
+        <v>19085188.26</v>
       </c>
       <c r="M31" s="1">
-        <v>19617704.7</v>
+        <v>19085188.26</v>
       </c>
       <c r="N31" s="1">
         <v>0.72</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="1">
-        <v>32613.0</v>
+        <v>12335.0</v>
       </c>
       <c r="C32" s="1">
-        <v>182.3</v>
+        <v>194.2</v>
       </c>
       <c r="D32" s="1">
-        <v>169.9207733113</v>
+        <v>169.920773409</v>
       </c>
       <c r="E32" t="s">
         <v>32</v>
       </c>
       <c r="F32">
         <v>0.92</v>
       </c>
       <c r="G32" s="1">
-        <v>5943091.19</v>
+        <v>2247816.21</v>
       </c>
       <c r="H32" s="1">
-        <v>488485.94</v>
+        <v>347619.08</v>
       </c>
       <c r="I32" s="1">
-        <v>8.219391632791</v>
+        <v>15.464746559506</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>6431577.13</v>
+        <v>2595435.29</v>
       </c>
       <c r="M32" s="1">
-        <v>6431577.13</v>
+        <v>2595435.29</v>
       </c>
       <c r="N32" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="1">
         <v>1203887.0</v>
       </c>
       <c r="C33" s="1">
-        <v>2.074</v>
+        <v>2.168</v>
       </c>
       <c r="D33" s="1">
         <v>2.2886534617</v>
       </c>
       <c r="E33" t="s">
         <v>87</v>
       </c>
       <c r="F33">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="G33" s="1">
         <v>3151404.96</v>
       </c>
       <c r="H33" s="1">
-        <v>-258170.15</v>
+        <v>-84032.74</v>
       </c>
       <c r="I33" s="1">
-        <v>-8.1922238898805</v>
+        <v>-2.6665167145006</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>2893234.81</v>
+        <v>3067372.22</v>
       </c>
       <c r="M33" s="1">
-        <v>2893234.81</v>
+        <v>3067372.22</v>
       </c>
       <c r="N33" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="1">
         <v>163459.0</v>
       </c>
       <c r="C34" s="1">
-        <v>41.46</v>
+        <v>42.5</v>
       </c>
       <c r="D34" s="1">
         <v>37.1563429361</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>6073538.66</v>
       </c>
       <c r="H34" s="1">
-        <v>703471.48</v>
+        <v>873468.84</v>
       </c>
       <c r="I34" s="1">
-        <v>11.582563631858</v>
+        <v>14.381547379498</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>6777010.14</v>
+        <v>6947007.5</v>
       </c>
       <c r="M34" s="1">
-        <v>6777010.14</v>
+        <v>6947007.5</v>
       </c>
       <c r="N34" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" s="1">
         <v>165403.0</v>
       </c>
       <c r="C35" s="1">
-        <v>66.64</v>
+        <v>72.98</v>
       </c>
       <c r="D35" s="1">
         <v>50.9596718923</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>8428882.61</v>
       </c>
       <c r="H35" s="1">
-        <v>2593573.31</v>
+        <v>3642228.33</v>
       </c>
       <c r="I35" s="1">
-        <v>30.770072736842</v>
+        <v>43.211283138276</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>11022455.92</v>
+        <v>12071110.94</v>
       </c>
       <c r="M35" s="1">
-        <v>11022455.92</v>
+        <v>12071110.94</v>
       </c>
       <c r="N35" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="1">
         <v>31682.0</v>
       </c>
       <c r="C36" s="1">
-        <v>244.0</v>
+        <v>256.9</v>
       </c>
       <c r="D36" s="1">
         <v>271.6233665804</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>8605571.5</v>
       </c>
       <c r="H36" s="1">
-        <v>-875163.5</v>
+        <v>-466465.7</v>
       </c>
       <c r="I36" s="1">
-        <v>-10.169731318832</v>
+        <v>-5.4205080975738</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>7730408.0</v>
+        <v>8139105.8</v>
       </c>
       <c r="M36" s="1">
-        <v>7730408.0</v>
+        <v>8139105.8</v>
       </c>
       <c r="N36" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="1">
-        <v>781786.0</v>
+        <v>262000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>26.12</v>
+        <v>56.9</v>
       </c>
       <c r="D37" s="1">
-        <v>30.0780976124</v>
+        <v>56.2825619847</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>23514635.62</v>
+        <v>14746031.24</v>
       </c>
       <c r="H37" s="1">
-        <v>-3094385.3</v>
+        <v>161768.76</v>
       </c>
       <c r="I37" s="1">
-        <v>-13.159401446851</v>
+        <v>1.0970325328024</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>20420250.32</v>
+        <v>14907800.0</v>
       </c>
       <c r="M37" s="1">
-        <v>20420250.32</v>
+        <v>14907800.0</v>
       </c>
       <c r="N37" s="1">
-        <v>0.75</v>
+        <v>0.56</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="1">
-        <v>1600843.0</v>
+        <v>781786.0</v>
       </c>
       <c r="C38" s="1">
-        <v>17.805</v>
+        <v>27.11</v>
       </c>
       <c r="D38" s="1">
-        <v>12.4476612572</v>
+        <v>30.0780976124</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>19926751.39</v>
+        <v>23514635.62</v>
       </c>
       <c r="H38" s="1">
-        <v>8576258.23</v>
+        <v>-2320417.16</v>
       </c>
       <c r="I38" s="1">
-        <v>43.038918196691</v>
+        <v>-9.8679698784123</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>28503009.62</v>
+        <v>21194218.46</v>
       </c>
       <c r="M38" s="1">
-        <v>28503009.62</v>
+        <v>21194218.46</v>
       </c>
       <c r="N38" s="1">
-        <v>1.05</v>
+        <v>0.8</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="1">
-        <v>111798.0</v>
+        <v>1600843.0</v>
       </c>
       <c r="C39" s="1">
-        <v>129.95</v>
+        <v>19.235</v>
       </c>
       <c r="D39" s="1">
-        <v>89.0729509472</v>
+        <v>12.4476612572</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>9958177.77</v>
+        <v>19926751.39</v>
       </c>
       <c r="H39" s="1">
-        <v>4569972.33</v>
+        <v>10865463.72</v>
       </c>
       <c r="I39" s="1">
-        <v>45.891652424277</v>
+        <v>54.5270200212</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>14528150.1</v>
+        <v>30792215.11</v>
       </c>
       <c r="M39" s="1">
-        <v>14528150.1</v>
+        <v>30792215.11</v>
       </c>
       <c r="N39" s="1">
-        <v>0.53</v>
+        <v>1.16</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" s="1">
-        <v>5959314.0</v>
+        <v>122377.0</v>
       </c>
       <c r="C40" s="1">
-        <v>9.821</v>
+        <v>121.35</v>
       </c>
       <c r="D40" s="1">
-        <v>6.7315341212</v>
+        <v>92.3572887879</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>40115325.53</v>
+        <v>11302407.93</v>
       </c>
       <c r="H40" s="1">
-        <v>18411097.26</v>
+        <v>3548041.02</v>
       </c>
       <c r="I40" s="1">
-        <v>45.89542030821</v>
+        <v>31.391903760458</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>58526422.79</v>
+        <v>14850448.95</v>
       </c>
       <c r="M40" s="1">
-        <v>58526422.79</v>
+        <v>14850448.95</v>
       </c>
       <c r="N40" s="1">
-        <v>2.15</v>
+        <v>0.56</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" s="1">
-        <v>2031153.0</v>
+        <v>5959314.0</v>
       </c>
       <c r="C41" s="1">
-        <v>27.18</v>
+        <v>10.168</v>
       </c>
       <c r="D41" s="1">
-        <v>18.7205123543</v>
+        <v>6.7315341212</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>38024224.83</v>
+        <v>40115325.53</v>
       </c>
       <c r="H41" s="1">
-        <v>17182513.71</v>
+        <v>20478979.22</v>
       </c>
       <c r="I41" s="1">
-        <v>45.18833398135</v>
+        <v>51.05026308383</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>55206738.54</v>
+        <v>60594304.75</v>
       </c>
       <c r="M41" s="1">
-        <v>55206738.54</v>
+        <v>60594304.75</v>
       </c>
       <c r="N41" s="1">
-        <v>2.03</v>
+        <v>2.28</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" s="1">
-        <v>217855.0</v>
+        <v>2031153.0</v>
       </c>
       <c r="C42" s="1">
-        <v>277.0</v>
+        <v>26.86</v>
       </c>
       <c r="D42" s="1">
-        <v>271.2956322784</v>
+        <v>18.7205123543</v>
       </c>
       <c r="E42" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="F42">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>5407815.73</v>
+        <v>38024224.83</v>
       </c>
       <c r="H42" s="1">
-        <v>82161.98</v>
+        <v>16532544.75</v>
       </c>
       <c r="I42" s="1">
-        <v>1.5193191503217</v>
+        <v>43.478979055889</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>5489977.71</v>
+        <v>54556769.58</v>
       </c>
       <c r="M42" s="1">
-        <v>5489977.71</v>
+        <v>54556769.58</v>
       </c>
       <c r="N42" s="1">
-        <v>0.2</v>
+        <v>2.05</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>115</v>
+      </c>
+      <c r="B43" s="1">
+        <v>217855.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>235.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>271.2956322784</v>
+      </c>
+      <c r="E43" t="s">
         <v>116</v>
       </c>
-      <c r="B43" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="F43">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G43" s="1">
-        <v>13481341.84</v>
+        <v>5407815.73</v>
       </c>
       <c r="H43" s="1">
-        <v>2488594.66</v>
+        <v>-769285.23</v>
       </c>
       <c r="I43" s="1">
-        <v>18.459547198901</v>
+        <v>-14.225433491241</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>15969936.5</v>
+        <v>4638530.5</v>
       </c>
       <c r="M43" s="1">
-        <v>15969936.5</v>
+        <v>4638530.5</v>
       </c>
       <c r="N43" s="1">
-        <v>0.59</v>
+        <v>0.17</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" s="1">
-        <v>106215.0</v>
+        <v>137081.0</v>
       </c>
       <c r="C44" s="1">
-        <v>168.5</v>
+        <v>111.7</v>
       </c>
       <c r="D44" s="1">
-        <v>142.0915744481</v>
+        <v>98.3458089743</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>15092256.58</v>
+        <v>13481341.84</v>
       </c>
       <c r="H44" s="1">
-        <v>2804970.92</v>
+        <v>1830605.86</v>
       </c>
       <c r="I44" s="1">
-        <v>18.585497172882</v>
+        <v>13.578810490277</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>17897227.5</v>
+        <v>15311947.7</v>
       </c>
       <c r="M44" s="1">
-        <v>17897227.5</v>
+        <v>15311947.7</v>
       </c>
       <c r="N44" s="1">
-        <v>0.66</v>
+        <v>0.58</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" s="1">
-        <v>820457.0</v>
+        <v>106215.0</v>
       </c>
       <c r="C45" s="1">
-        <v>16.03</v>
+        <v>166.7</v>
       </c>
       <c r="D45" s="1">
-        <v>18.7987895405</v>
+        <v>142.0915744481</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>15423598.47</v>
+        <v>15092256.58</v>
       </c>
       <c r="H45" s="1">
-        <v>-2271672.76</v>
+        <v>2613783.92</v>
       </c>
       <c r="I45" s="1">
-        <v>-14.728552253345</v>
+        <v>17.318708479047</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>13151925.71</v>
+        <v>17706040.5</v>
       </c>
       <c r="M45" s="1">
-        <v>13151925.71</v>
+        <v>17706040.5</v>
       </c>
       <c r="N45" s="1">
-        <v>0.48</v>
+        <v>0.67</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" s="1">
-        <v>47146.0</v>
+        <v>820457.0</v>
       </c>
       <c r="C46" s="1">
-        <v>306.2</v>
+        <v>16.95</v>
       </c>
       <c r="D46" s="1">
-        <v>340.3831536079</v>
+        <v>18.7987895405</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>16047704.16</v>
+        <v>15423598.47</v>
       </c>
       <c r="H46" s="1">
-        <v>-1611598.96</v>
+        <v>-1516852.32</v>
       </c>
       <c r="I46" s="1">
-        <v>-10.042551532181</v>
+        <v>-9.8346201306419</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>14436105.2</v>
+        <v>13906746.15</v>
       </c>
       <c r="M46" s="1">
-        <v>14436105.2</v>
+        <v>13906746.15</v>
       </c>
       <c r="N46" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" s="1">
-        <v>196097.0</v>
+        <v>47146.0</v>
       </c>
       <c r="C47" s="1">
-        <v>41.25</v>
+        <v>328.85</v>
       </c>
       <c r="D47" s="1">
-        <v>41.6881530059</v>
+        <v>340.3831536079</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>8174921.74</v>
+        <v>16047704.16</v>
       </c>
       <c r="H47" s="1">
-        <v>-85920.49</v>
+        <v>-543742.06</v>
       </c>
       <c r="I47" s="1">
-        <v>-1.0510252297535</v>
+        <v>-3.3882856673998</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>8089001.25</v>
+        <v>15503962.1</v>
       </c>
       <c r="M47" s="1">
-        <v>8089001.25</v>
+        <v>15503962.1</v>
       </c>
       <c r="N47" s="1">
-        <v>0.3</v>
+        <v>0.58</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" s="1">
-        <v>147017.0</v>
+        <v>196097.0</v>
       </c>
       <c r="C48" s="1">
-        <v>39.54</v>
+        <v>42.24</v>
       </c>
       <c r="D48" s="1">
-        <v>36.8091886653</v>
+        <v>41.6881530059</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>5411576.49</v>
+        <v>8174921.74</v>
       </c>
       <c r="H48" s="1">
-        <v>401475.69</v>
+        <v>108215.54</v>
       </c>
       <c r="I48" s="1">
-        <v>7.4188305522778</v>
+        <v>1.3237501647325</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>5813052.18</v>
+        <v>8283137.28</v>
       </c>
       <c r="M48" s="1">
-        <v>5813052.18</v>
+        <v>8283137.28</v>
       </c>
       <c r="N48" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" s="1">
         <v>752121.0</v>
       </c>
       <c r="C49" s="1">
-        <v>18.605</v>
+        <v>18.955</v>
       </c>
       <c r="D49" s="1">
         <v>15.2704559905</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
         <v>11485230.63</v>
       </c>
       <c r="H49" s="1">
-        <v>2507980.58</v>
+        <v>2771222.93</v>
       </c>
       <c r="I49" s="1">
-        <v>21.836571339273</v>
+        <v>24.128578861633</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>13993211.21</v>
+        <v>14256453.56</v>
       </c>
       <c r="M49" s="1">
-        <v>13993211.21</v>
+        <v>14256453.56</v>
       </c>
       <c r="N49" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" s="1">
         <v>25992.0</v>
       </c>
       <c r="C50" s="1">
-        <v>191.5</v>
+        <v>186.3</v>
       </c>
       <c r="D50" s="1">
         <v>137.6485649431</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
         <v>3577761.5</v>
       </c>
       <c r="H50" s="1">
-        <v>1399706.5</v>
+        <v>1264548.1</v>
       </c>
       <c r="I50" s="1">
-        <v>39.122409361272</v>
+        <v>35.344672919086</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>4977468.0</v>
+        <v>4842309.6</v>
       </c>
       <c r="M50" s="1">
-        <v>4977468.0</v>
+        <v>4842309.6</v>
       </c>
       <c r="N50" s="1">
         <v>0.18</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" s="1">
         <v>262171.0</v>
       </c>
       <c r="C51" s="1">
-        <v>58.3</v>
+        <v>60.3</v>
       </c>
       <c r="D51" s="1">
         <v>38.8187797659</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>10177158.31</v>
       </c>
       <c r="H51" s="1">
-        <v>5107410.99</v>
+        <v>5631752.99</v>
       </c>
       <c r="I51" s="1">
-        <v>50.18504020893</v>
+        <v>55.337185670643</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>15284569.3</v>
+        <v>15808911.3</v>
       </c>
       <c r="M51" s="1">
-        <v>15284569.3</v>
+        <v>15808911.3</v>
       </c>
       <c r="N51" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" s="1">
         <v>914900.0</v>
       </c>
       <c r="C52" s="1">
-        <v>42.82</v>
+        <v>42.24</v>
       </c>
       <c r="D52" s="1">
         <v>24.9927591212</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
         <v>22865875.32</v>
       </c>
       <c r="H52" s="1">
-        <v>16310142.68</v>
+        <v>15779500.68</v>
       </c>
       <c r="I52" s="1">
-        <v>71.329623081317</v>
+        <v>69.008950933089</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>39176018.0</v>
+        <v>38645376.0</v>
       </c>
       <c r="M52" s="1">
-        <v>39176018.0</v>
+        <v>38645376.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1.44</v>
+        <v>1.45</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" s="1">
         <v>273242.0</v>
       </c>
       <c r="C53" s="1">
-        <v>22.64</v>
+        <v>22.9</v>
       </c>
       <c r="D53" s="1">
         <v>16.9562383894</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
         <v>4633156.49</v>
       </c>
       <c r="H53" s="1">
-        <v>1553042.39</v>
+        <v>1624085.31</v>
       </c>
       <c r="I53" s="1">
-        <v>33.520179889283</v>
+        <v>35.053538845609</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>6186198.88</v>
+        <v>6257241.8</v>
       </c>
       <c r="M53" s="1">
-        <v>6186198.88</v>
+        <v>6257241.8</v>
       </c>
       <c r="N53" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" s="1">
         <v>75731.0</v>
       </c>
       <c r="C54" s="1">
-        <v>185.15</v>
+        <v>173.95</v>
       </c>
       <c r="D54" s="1">
         <v>101.6050588266</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
         <v>7694652.71</v>
       </c>
       <c r="H54" s="1">
-        <v>6326941.94</v>
+        <v>5478754.74</v>
       </c>
       <c r="I54" s="1">
-        <v>82.22517868516</v>
+        <v>71.202105494375</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>14021594.65</v>
+        <v>13173407.45</v>
       </c>
       <c r="M54" s="1">
-        <v>14021594.65</v>
+        <v>13173407.45</v>
       </c>
       <c r="N54" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" s="1">
         <v>90197.0</v>
       </c>
       <c r="C55" s="1">
-        <v>71.0</v>
+        <v>77.24</v>
       </c>
       <c r="D55" s="1">
         <v>67.8664957815</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>6121354.32</v>
       </c>
       <c r="H55" s="1">
-        <v>282632.68</v>
+        <v>845461.96</v>
       </c>
       <c r="I55" s="1">
-        <v>4.6171592955593</v>
+        <v>13.811681464634</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>6403987.0</v>
+        <v>6966816.28</v>
       </c>
       <c r="M55" s="1">
-        <v>6403987.0</v>
+        <v>6966816.28</v>
       </c>
       <c r="N55" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" s="1">
         <v>124656.0</v>
       </c>
       <c r="C56" s="1">
-        <v>70.26</v>
+        <v>74.9</v>
       </c>
       <c r="D56" s="1">
         <v>74.8587191952</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>9331588.5</v>
       </c>
       <c r="H56" s="1">
-        <v>-573257.94</v>
+        <v>5145.9</v>
       </c>
       <c r="I56" s="1">
-        <v>-6.1431978060327</v>
+        <v>0.055144952008975</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>8758330.56</v>
+        <v>9336734.4</v>
       </c>
       <c r="M56" s="1">
-        <v>8758330.56</v>
+        <v>9336734.4</v>
       </c>
       <c r="N56" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" s="1">
         <v>13502.0</v>
       </c>
       <c r="C57" s="1">
-        <v>1620.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D57" s="1">
         <v>1848.9450133314</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
         <v>24964455.57</v>
       </c>
       <c r="H57" s="1">
-        <v>-3091215.57</v>
+        <v>-2267593.57</v>
       </c>
       <c r="I57" s="1">
-        <v>-12.382467389815</v>
+        <v>-9.0832886927644</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>21873240.0</v>
+        <v>22696862.0</v>
       </c>
       <c r="M57" s="1">
-        <v>21873240.0</v>
+        <v>22696862.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.8</v>
+        <v>0.85</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" s="1">
         <v>63683.0</v>
       </c>
       <c r="C58" s="1">
-        <v>55.95</v>
+        <v>54.1</v>
       </c>
       <c r="D58" s="1">
         <v>51.4520457579</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
         <v>3276620.63</v>
       </c>
       <c r="H58" s="1">
-        <v>286443.22</v>
+        <v>168629.67</v>
       </c>
       <c r="I58" s="1">
-        <v>8.7420318781305</v>
+        <v>5.1464508419457</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>3563063.85</v>
+        <v>3445250.3</v>
       </c>
       <c r="M58" s="1">
-        <v>3563063.85</v>
+        <v>3445250.3</v>
       </c>
       <c r="N58" s="1">
         <v>0.13</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" s="1">
         <v>794390.0</v>
       </c>
       <c r="C59" s="1">
-        <v>21.19</v>
+        <v>0.4248</v>
       </c>
       <c r="D59" s="1">
-        <v>11.5333553041</v>
+        <v>0.0</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>9161982.12</v>
+        <v>0.0</v>
       </c>
       <c r="H59" s="1">
-        <v>7671141.98</v>
+        <v>337456.87</v>
       </c>
       <c r="I59" s="1">
-        <v>83.72797370183</v>
+        <v>0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>16833124.1</v>
+        <v>337456.87</v>
       </c>
       <c r="M59" s="1">
-        <v>16833124.1</v>
+        <v>337456.87</v>
       </c>
       <c r="N59" s="1">
-        <v>0.62</v>
+        <v>0.01</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" s="1">
-        <v>533638.0</v>
+        <v>794390.0</v>
       </c>
       <c r="C60" s="1">
-        <v>55.16</v>
+        <v>21.25</v>
       </c>
       <c r="D60" s="1">
-        <v>31.4415931961</v>
+        <v>11.5333553041</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>16778428.91</v>
+        <v>9161982.12</v>
       </c>
       <c r="H60" s="1">
-        <v>12657043.17</v>
+        <v>7718805.38</v>
       </c>
       <c r="I60" s="1">
-        <v>75.436402525485</v>
+        <v>84.248203924677</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>29435472.08</v>
+        <v>16880787.5</v>
       </c>
       <c r="M60" s="1">
-        <v>29435472.08</v>
+        <v>16880787.5</v>
       </c>
       <c r="N60" s="1">
-        <v>1.08</v>
+        <v>0.63</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" s="1">
-        <v>358453.0</v>
+        <v>533638.0</v>
       </c>
       <c r="C61" s="1">
-        <v>85.94</v>
+        <v>53.74</v>
       </c>
       <c r="D61" s="1">
-        <v>22.8351660608</v>
+        <v>31.4415931961</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>8185333.78</v>
+        <v>16778428.91</v>
       </c>
       <c r="H61" s="1">
-        <v>22620117.04</v>
+        <v>11899277.21</v>
       </c>
       <c r="I61" s="1">
-        <v>276.34935419824</v>
+        <v>70.920091945605</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>30805450.82</v>
+        <v>28677706.12</v>
       </c>
       <c r="M61" s="1">
-        <v>30805450.82</v>
+        <v>28677706.12</v>
       </c>
       <c r="N61" s="1">
-        <v>1.13</v>
+        <v>1.08</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" s="1">
-        <v>618310.0</v>
+        <v>358453.0</v>
       </c>
       <c r="C62" s="1">
-        <v>28.175</v>
+        <v>63.66</v>
       </c>
       <c r="D62" s="1">
-        <v>13.8495131892</v>
+        <v>22.8351660608</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>8563292.5</v>
+        <v>8185333.78</v>
       </c>
       <c r="H62" s="1">
-        <v>8857591.75</v>
+        <v>14633784.2</v>
       </c>
       <c r="I62" s="1">
-        <v>103.43675344501</v>
+        <v>178.78054326576</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>17420884.25</v>
+        <v>22819117.98</v>
       </c>
       <c r="M62" s="1">
-        <v>17420884.25</v>
+        <v>22819117.98</v>
       </c>
       <c r="N62" s="1">
-        <v>0.64</v>
+        <v>0.86</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" s="1">
-        <v>8911968.0</v>
+        <v>618310.0</v>
       </c>
       <c r="C63" s="1">
-        <v>6.234</v>
+        <v>28.37</v>
       </c>
       <c r="D63" s="1">
-        <v>3.2816664075</v>
+        <v>13.8495131892</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>29246106.01</v>
+        <v>8563292.5</v>
       </c>
       <c r="H63" s="1">
-        <v>26311102.5</v>
+        <v>8978162.2</v>
       </c>
       <c r="I63" s="1">
-        <v>89.964463956342</v>
+        <v>104.84474517249</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>55557208.51</v>
+        <v>17541454.7</v>
       </c>
       <c r="M63" s="1">
-        <v>55557208.51</v>
+        <v>17541454.7</v>
       </c>
       <c r="N63" s="1">
-        <v>2.04</v>
+        <v>0.66</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" s="1">
-        <v>408620.0</v>
+        <v>8911968.0</v>
       </c>
       <c r="C64" s="1">
-        <v>13.925</v>
+        <v>6.282</v>
       </c>
       <c r="D64" s="1">
-        <v>10.7080922618</v>
+        <v>3.2816664075</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>4375540.66</v>
+        <v>29246106.01</v>
       </c>
       <c r="H64" s="1">
-        <v>1314492.84</v>
+        <v>26738876.97</v>
       </c>
       <c r="I64" s="1">
-        <v>30.041838075389</v>
+        <v>91.427135499192</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>5690033.5</v>
+        <v>55984982.98</v>
       </c>
       <c r="M64" s="1">
-        <v>5690033.5</v>
+        <v>55984982.98</v>
       </c>
       <c r="N64" s="1">
-        <v>0.21</v>
+        <v>2.1</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" s="1">
-        <v>117464.0</v>
+        <v>408620.0</v>
       </c>
       <c r="C65" s="1">
-        <v>121.55</v>
+        <v>13.95</v>
       </c>
       <c r="D65" s="1">
-        <v>69.9605123272</v>
+        <v>10.7080922618</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>8217841.62</v>
+        <v>4375540.66</v>
       </c>
       <c r="H65" s="1">
-        <v>6059907.58</v>
+        <v>1324708.34</v>
       </c>
       <c r="I65" s="1">
-        <v>73.740866035333</v>
+        <v>30.275306366368</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>14277749.2</v>
+        <v>5700249.0</v>
       </c>
       <c r="M65" s="1">
-        <v>14277749.2</v>
+        <v>5700249.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.53</v>
+        <v>0.21</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" s="1">
-        <v>36291.0</v>
+        <v>117464.0</v>
       </c>
       <c r="C66" s="1">
-        <v>42.11</v>
+        <v>120.4</v>
       </c>
       <c r="D66" s="1">
-        <v>65.6</v>
+        <v>69.9605123272</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>2380689.6</v>
+        <v>8217841.62</v>
       </c>
       <c r="H66" s="1">
-        <v>-852475.59</v>
+        <v>5924823.98</v>
       </c>
       <c r="I66" s="1">
-        <v>-35.807926829268</v>
+        <v>72.097081617886</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>1528214.01</v>
+        <v>14142665.6</v>
       </c>
       <c r="M66" s="1">
-        <v>1528214.01</v>
+        <v>14142665.6</v>
       </c>
       <c r="N66" s="1">
-        <v>0.06</v>
+        <v>0.53</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" s="1">
-        <v>323132.0</v>
+        <v>36291.0</v>
       </c>
       <c r="C67" s="1">
-        <v>49.36</v>
+        <v>40.88</v>
       </c>
       <c r="D67" s="1">
-        <v>54.2210453004</v>
+        <v>65.6</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>17520554.81</v>
+        <v>2380689.6</v>
       </c>
       <c r="H67" s="1">
-        <v>-1570759.29</v>
+        <v>-897113.52</v>
       </c>
       <c r="I67" s="1">
-        <v>-8.96523715735</v>
+        <v>-37.682926829268</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>15949795.52</v>
+        <v>1483576.08</v>
       </c>
       <c r="M67" s="1">
-        <v>15949795.52</v>
+        <v>1483576.08</v>
       </c>
       <c r="N67" s="1">
-        <v>0.59</v>
+        <v>0.06</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" s="1">
-        <v>195783.0</v>
+        <v>323132.0</v>
       </c>
       <c r="C68" s="1">
-        <v>28.1</v>
+        <v>49.38</v>
       </c>
       <c r="D68" s="1">
-        <v>21.6928919263</v>
+        <v>54.2210453004</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>4247099.46</v>
+        <v>17520554.81</v>
       </c>
       <c r="H68" s="1">
-        <v>1254402.84</v>
+        <v>-1564296.65</v>
       </c>
       <c r="I68" s="1">
-        <v>29.535518341734</v>
+        <v>-8.9283511108174</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>5501502.3</v>
+        <v>15956258.16</v>
       </c>
       <c r="M68" s="1">
-        <v>5501502.3</v>
+        <v>15956258.16</v>
       </c>
       <c r="N68" s="1">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" s="1">
-        <v>460824.0</v>
+        <v>195783.0</v>
       </c>
       <c r="C69" s="1">
-        <v>34.23</v>
+        <v>27.38</v>
       </c>
       <c r="D69" s="1">
-        <v>31.4379855867</v>
+        <v>21.6928919263</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>14487378.27</v>
+        <v>4247099.46</v>
       </c>
       <c r="H69" s="1">
-        <v>1286627.25</v>
+        <v>1113439.08</v>
       </c>
       <c r="I69" s="1">
-        <v>8.8810219904612</v>
+        <v>26.216458797035</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>15774005.52</v>
+        <v>5360538.54</v>
       </c>
       <c r="M69" s="1">
-        <v>15774005.52</v>
+        <v>5360538.54</v>
       </c>
       <c r="N69" s="1">
-        <v>0.58</v>
+        <v>0.2</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" s="1">
-        <v>4264498.0</v>
+        <v>460824.0</v>
       </c>
       <c r="C70" s="1">
-        <v>4.361</v>
+        <v>36.3</v>
       </c>
       <c r="D70" s="1">
-        <v>3.3332265111</v>
+        <v>31.4379855867</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>14214537.79</v>
+        <v>14487378.27</v>
       </c>
       <c r="H70" s="1">
-        <v>4382937.99</v>
+        <v>2240532.93</v>
       </c>
       <c r="I70" s="1">
-        <v>30.834192815495</v>
+        <v>15.465413329061</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>18597475.78</v>
+        <v>16727911.2</v>
       </c>
       <c r="M70" s="1">
-        <v>18597475.78</v>
+        <v>16727911.2</v>
       </c>
       <c r="N70" s="1">
-        <v>0.68</v>
+        <v>0.63</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" s="1">
-        <v>313236.0</v>
+        <v>4264498.0</v>
       </c>
       <c r="C71" s="1">
-        <v>23.68</v>
+        <v>4.357</v>
       </c>
       <c r="D71" s="1">
-        <v>24.7108231812</v>
+        <v>3.3332265111</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>7740319.41</v>
+        <v>14214537.79</v>
       </c>
       <c r="H71" s="1">
-        <v>-322890.93</v>
+        <v>4365880.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-4.1715452928576</v>
+        <v>30.71418898384</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>7417428.48</v>
+        <v>18580417.79</v>
       </c>
       <c r="M71" s="1">
-        <v>7417428.48</v>
+        <v>18580417.79</v>
       </c>
       <c r="N71" s="1">
-        <v>0.27</v>
+        <v>0.7</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" s="1">
-        <v>224465.0</v>
+        <v>533657.0</v>
       </c>
       <c r="C72" s="1">
-        <v>165.7</v>
+        <v>23.66</v>
       </c>
       <c r="D72" s="1">
-        <v>48.8478601564</v>
+        <v>24.4032236811</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>10964634.93</v>
+        <v>13022951.14</v>
       </c>
       <c r="H72" s="1">
-        <v>26229215.57</v>
+        <v>-396626.52</v>
       </c>
       <c r="I72" s="1">
-        <v>239.21649683233</v>
+        <v>-3.045596314815</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>37193850.5</v>
+        <v>12626324.62</v>
       </c>
       <c r="M72" s="1">
-        <v>37193850.5</v>
+        <v>12626324.62</v>
       </c>
       <c r="N72" s="1">
-        <v>1.37</v>
+        <v>0.47</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" s="1">
-        <v>66588.0</v>
+        <v>224465.0</v>
       </c>
       <c r="C73" s="1">
-        <v>53.45</v>
+        <v>176.46</v>
       </c>
       <c r="D73" s="1">
-        <v>110.9074526942</v>
+        <v>48.8478601564</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>7385105.46</v>
+        <v>10964634.93</v>
       </c>
       <c r="H73" s="1">
-        <v>-3825976.86</v>
+        <v>28644458.97</v>
       </c>
       <c r="I73" s="1">
-        <v>-51.806665195543</v>
+        <v>261.24407381432</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>3559128.6</v>
+        <v>39609093.9</v>
       </c>
       <c r="M73" s="1">
-        <v>3559128.6</v>
+        <v>39609093.9</v>
       </c>
       <c r="N73" s="1">
-        <v>0.13</v>
+        <v>1.49</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" s="1">
-        <v>98583.0</v>
+        <v>66588.0</v>
       </c>
       <c r="C74" s="1">
-        <v>154.05</v>
+        <v>52.65</v>
       </c>
       <c r="D74" s="1">
-        <v>142.4702575495</v>
+        <v>110.9074526942</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>14045145.4</v>
+        <v>7385105.46</v>
       </c>
       <c r="H74" s="1">
-        <v>1141565.75</v>
+        <v>-3879247.26</v>
       </c>
       <c r="I74" s="1">
-        <v>8.1278314854612</v>
+        <v>-52.527987325451</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>15186711.15</v>
+        <v>3505858.2</v>
       </c>
       <c r="M74" s="1">
-        <v>15186711.15</v>
+        <v>3505858.2</v>
       </c>
       <c r="N74" s="1">
-        <v>0.56</v>
+        <v>0.13</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" s="1">
-        <v>178349.0</v>
+        <v>98583.0</v>
       </c>
       <c r="C75" s="1">
-        <v>50.08</v>
+        <v>135.4</v>
       </c>
       <c r="D75" s="1">
-        <v>52.4597216693</v>
+        <v>142.4702575495</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>9356138.9</v>
+        <v>14045145.4</v>
       </c>
       <c r="H75" s="1">
-        <v>-424420.98</v>
+        <v>-697007.2</v>
       </c>
       <c r="I75" s="1">
-        <v>-4.5362834448728</v>
+        <v>-4.9626200380952</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>8931717.92</v>
+        <v>13348138.2</v>
       </c>
       <c r="M75" s="1">
-        <v>8931717.92</v>
+        <v>13348138.2</v>
       </c>
       <c r="N75" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" s="1">
-        <v>48402.0</v>
+        <v>178349.0</v>
       </c>
       <c r="C76" s="1">
-        <v>86.52</v>
+        <v>50.75</v>
       </c>
       <c r="D76" s="1">
-        <v>88.5762993265</v>
+        <v>52.4597216693</v>
       </c>
       <c r="E76" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F76">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>4631055.88</v>
+        <v>9356138.9</v>
       </c>
       <c r="H76" s="1">
-        <v>-100829.74</v>
+        <v>-304927.15</v>
       </c>
       <c r="I76" s="1">
-        <v>-2.1772516379137</v>
+        <v>-3.2591131155609</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>4530226.14</v>
+        <v>9051211.75</v>
       </c>
       <c r="M76" s="1">
-        <v>4530226.14</v>
+        <v>9051211.75</v>
       </c>
       <c r="N76" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" s="1">
-        <v>107321.0</v>
+        <v>48402.0</v>
       </c>
       <c r="C77" s="1">
-        <v>378.1</v>
+        <v>83.04</v>
       </c>
       <c r="D77" s="1">
-        <v>199.3169066632</v>
+        <v>88.5762993265</v>
       </c>
       <c r="E77" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="F77">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G77" s="1">
-        <v>21390889.74</v>
+        <v>4631055.88</v>
       </c>
       <c r="H77" s="1">
-        <v>19187180.36</v>
+        <v>-276213.17</v>
       </c>
       <c r="I77" s="1">
-        <v>89.697906880988</v>
+        <v>-5.9643670289722</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>40578070.1</v>
+        <v>4354842.71</v>
       </c>
       <c r="M77" s="1">
-        <v>40578070.1</v>
+        <v>4354842.71</v>
       </c>
       <c r="N77" s="1">
-        <v>1.49</v>
+        <v>0.16</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" s="1">
-        <v>71767.0</v>
+        <v>117829.0</v>
       </c>
       <c r="C78" s="1">
-        <v>481.35</v>
+        <v>381.75</v>
       </c>
       <c r="D78" s="1">
-        <v>179.8035250185</v>
+        <v>215.4276925884</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>12903959.58</v>
+        <v>25383629.59</v>
       </c>
       <c r="H78" s="1">
-        <v>21641085.87</v>
+        <v>19597591.16</v>
       </c>
       <c r="I78" s="1">
-        <v>167.70887831625</v>
+        <v>77.205630071598</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>34545045.45</v>
+        <v>44981220.75</v>
       </c>
       <c r="M78" s="1">
-        <v>34545045.45</v>
+        <v>44981220.75</v>
       </c>
       <c r="N78" s="1">
-        <v>1.27</v>
+        <v>1.69</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" s="1">
-        <v>198754.0</v>
+        <v>71767.0</v>
       </c>
       <c r="C79" s="1">
-        <v>15.72</v>
+        <v>495.1</v>
       </c>
       <c r="D79" s="1">
-        <v>14.5416794127</v>
+        <v>179.8035250185</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>2890216.95</v>
+        <v>12903959.58</v>
       </c>
       <c r="H79" s="1">
-        <v>234195.93</v>
+        <v>22627882.12</v>
       </c>
       <c r="I79" s="1">
-        <v>8.1030571078756</v>
+        <v>175.35611437493</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>3124412.88</v>
+        <v>35531841.7</v>
       </c>
       <c r="M79" s="1">
-        <v>3124412.88</v>
+        <v>35531841.7</v>
       </c>
       <c r="N79" s="1">
-        <v>0.11</v>
+        <v>1.34</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" s="1">
-        <v>348686.0</v>
+        <v>198754.0</v>
       </c>
       <c r="C80" s="1">
-        <v>33.37</v>
+        <v>15.25</v>
       </c>
       <c r="D80" s="1">
-        <v>31.4790175115</v>
+        <v>14.5416794127</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>10976292.7</v>
+        <v>2890216.95</v>
       </c>
       <c r="H80" s="1">
-        <v>659359.12</v>
+        <v>140781.55</v>
       </c>
       <c r="I80" s="1">
-        <v>6.0071204187184</v>
+        <v>4.8709682503246</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>11635651.82</v>
+        <v>3030998.5</v>
       </c>
       <c r="M80" s="1">
-        <v>11635651.82</v>
+        <v>3030998.5</v>
       </c>
       <c r="N80" s="1">
-        <v>0.43</v>
+        <v>0.11</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" s="1">
-        <v>164642.0</v>
+        <v>348686.0</v>
       </c>
       <c r="C81" s="1">
-        <v>51.22</v>
+        <v>35.12</v>
       </c>
       <c r="D81" s="1">
-        <v>53.1914279467</v>
+        <v>31.4790175115</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>8757543.08</v>
+        <v>10976292.7</v>
       </c>
       <c r="H81" s="1">
-        <v>-324579.84</v>
+        <v>1269559.62</v>
       </c>
       <c r="I81" s="1">
-        <v>-3.7062888190782</v>
+        <v>11.5663790562</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>8432963.24</v>
+        <v>12245852.32</v>
       </c>
       <c r="M81" s="1">
-        <v>8432963.24</v>
+        <v>12245852.32</v>
       </c>
       <c r="N81" s="1">
-        <v>0.31</v>
+        <v>0.46</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" s="1">
-        <v>39008.0</v>
+        <v>164642.0</v>
       </c>
       <c r="C82" s="1">
-        <v>478.0</v>
+        <v>50.64</v>
       </c>
       <c r="D82" s="1">
-        <v>206.5642347724</v>
+        <v>53.1914279467</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>8057657.67</v>
+        <v>8757543.08</v>
       </c>
       <c r="H82" s="1">
-        <v>10588166.33</v>
+        <v>-420072.2</v>
       </c>
       <c r="I82" s="1">
-        <v>131.40501574572</v>
+        <v>-4.7966900780578</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>18645824.0</v>
+        <v>8337470.88</v>
       </c>
       <c r="M82" s="1">
-        <v>18645824.0</v>
+        <v>8337470.88</v>
       </c>
       <c r="N82" s="1">
-        <v>0.69</v>
+        <v>0.31</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" s="1">
-        <v>374458.0</v>
+        <v>39008.0</v>
       </c>
       <c r="C83" s="1">
-        <v>15.7</v>
+        <v>515.6</v>
       </c>
       <c r="D83" s="1">
-        <v>13.1870293865</v>
+        <v>206.5642347724</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>4937988.65</v>
+        <v>8057657.67</v>
       </c>
       <c r="H83" s="1">
-        <v>941001.95</v>
+        <v>12054867.13</v>
       </c>
       <c r="I83" s="1">
-        <v>19.056381387187</v>
+        <v>149.60758602196</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>5878990.6</v>
+        <v>20112524.8</v>
       </c>
       <c r="M83" s="1">
-        <v>5878990.6</v>
+        <v>20112524.8</v>
       </c>
       <c r="N83" s="1">
-        <v>0.22</v>
+        <v>0.76</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" s="1">
-        <v>64558.0</v>
+        <v>374458.0</v>
       </c>
       <c r="C84" s="1">
-        <v>143.65</v>
+        <v>14.575</v>
       </c>
       <c r="D84" s="1">
-        <v>124.7150069705</v>
+        <v>13.1870293865</v>
       </c>
       <c r="E84" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="F84">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>9268820.09</v>
+        <v>4937988.65</v>
       </c>
       <c r="H84" s="1">
-        <v>1477132.05</v>
+        <v>519736.7</v>
       </c>
       <c r="I84" s="1">
-        <v>15.936570519841</v>
+        <v>10.525271255939</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>10745952.14</v>
+        <v>5457725.35</v>
       </c>
       <c r="M84" s="1">
-        <v>10745952.14</v>
+        <v>5457725.35</v>
       </c>
       <c r="N84" s="1">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" s="1">
-        <v>143037.0</v>
+        <v>64558.0</v>
       </c>
       <c r="C85" s="1">
-        <v>76.28</v>
+        <v>148.75</v>
       </c>
       <c r="D85" s="1">
-        <v>63.7488328195</v>
+        <v>124.7150069705</v>
       </c>
       <c r="E85" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="F85">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G85" s="1">
-        <v>9118441.8</v>
+        <v>9268820.09</v>
       </c>
       <c r="H85" s="1">
-        <v>1792420.56</v>
+        <v>2016880.34</v>
       </c>
       <c r="I85" s="1">
-        <v>19.657092728277</v>
+        <v>21.759839121012</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>10910862.36</v>
+        <v>11285700.43</v>
       </c>
       <c r="M85" s="1">
-        <v>10910862.36</v>
+        <v>11285700.43</v>
       </c>
       <c r="N85" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" s="1">
-        <v>1777637.0</v>
+        <v>143037.0</v>
       </c>
       <c r="C86" s="1">
-        <v>12.28</v>
+        <v>78.06</v>
       </c>
       <c r="D86" s="1">
-        <v>6.9277589069</v>
+        <v>63.7488328195</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>12315040.56</v>
+        <v>9118441.8</v>
       </c>
       <c r="H86" s="1">
-        <v>9514341.8</v>
+        <v>2047026.42</v>
       </c>
       <c r="I86" s="1">
-        <v>77.257900643082</v>
+        <v>22.44930071276</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>21829382.36</v>
+        <v>11165468.22</v>
       </c>
       <c r="M86" s="1">
-        <v>21829382.36</v>
+        <v>11165468.22</v>
       </c>
       <c r="N86" s="1">
-        <v>0.8</v>
+        <v>0.42</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" s="1">
-        <v>1047302.0</v>
+        <v>1777637.0</v>
       </c>
       <c r="C87" s="1">
-        <v>16.815</v>
+        <v>8.852</v>
       </c>
       <c r="D87" s="1">
-        <v>10.0524633869</v>
+        <v>6.9277589069</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>10527965.01</v>
+        <v>12315040.56</v>
       </c>
       <c r="H87" s="1">
-        <v>7082418.12</v>
+        <v>3420602.16</v>
       </c>
       <c r="I87" s="1">
-        <v>67.272432167781</v>
+        <v>27.775809128151</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>17610383.13</v>
+        <v>15735642.72</v>
       </c>
       <c r="M87" s="1">
-        <v>17610383.13</v>
+        <v>15735642.72</v>
       </c>
       <c r="N87" s="1">
-        <v>0.65</v>
+        <v>0.59</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" s="1">
-        <v>38290.0</v>
+        <v>1047302.0</v>
       </c>
       <c r="C88" s="1">
-        <v>1077.41</v>
+        <v>17.04</v>
       </c>
       <c r="D88" s="1">
-        <v>1075.3458132672</v>
+        <v>10.0524633869</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>41174991.19</v>
+        <v>10527965.01</v>
       </c>
       <c r="H88" s="1">
-        <v>79037.71</v>
+        <v>7318061.07</v>
       </c>
       <c r="I88" s="1">
-        <v>0.19195562091388</v>
+        <v>69.510689511686</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>41254028.9</v>
+        <v>17846026.08</v>
       </c>
       <c r="M88" s="1">
-        <v>41254028.9</v>
+        <v>17846026.08</v>
       </c>
       <c r="N88" s="1">
-        <v>1.52</v>
+        <v>0.67</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" s="1">
-        <v>968.0</v>
+        <v>33756.0</v>
       </c>
       <c r="C89" s="1">
-        <v>30028.97</v>
+        <v>1079.05</v>
       </c>
       <c r="D89" s="1">
-        <v>18195.731993802</v>
+        <v>1077.1802547695</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>17613468.57</v>
+        <v>36361296.68</v>
       </c>
       <c r="H89" s="1">
-        <v>11454574.39</v>
+        <v>63115.12</v>
       </c>
       <c r="I89" s="1">
-        <v>65.033041870639</v>
+        <v>0.17357774821797</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>29068042.96</v>
+        <v>36424411.8</v>
       </c>
       <c r="M89" s="1">
-        <v>29068042.96</v>
+        <v>36424411.8</v>
       </c>
       <c r="N89" s="1">
-        <v>1.07</v>
+        <v>1.37</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" s="1">
-        <v>1480703.0</v>
+        <v>968.0</v>
       </c>
       <c r="C90" s="1">
-        <v>16.865</v>
+        <v>29961.82</v>
       </c>
       <c r="D90" s="1">
-        <v>11.4393713121</v>
+        <v>18195.731993802</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>16938311.42</v>
+        <v>17613468.57</v>
       </c>
       <c r="H90" s="1">
-        <v>8033744.68</v>
+        <v>11389573.19</v>
       </c>
       <c r="I90" s="1">
-        <v>47.429430719488</v>
+        <v>64.663999284043</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>24972056.1</v>
+        <v>29003041.76</v>
       </c>
       <c r="M90" s="1">
-        <v>24972056.1</v>
+        <v>29003041.76</v>
       </c>
       <c r="N90" s="1">
-        <v>0.92</v>
+        <v>1.09</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" s="1">
-        <v>109929.0</v>
+        <v>1144675.0</v>
       </c>
       <c r="C91" s="1">
-        <v>68.5</v>
+        <v>16.465</v>
       </c>
       <c r="D91" s="1">
-        <v>55.1232077978</v>
+        <v>11.439371315</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>6059639.11</v>
+        <v>13094362.36</v>
       </c>
       <c r="H91" s="1">
-        <v>1470497.39</v>
+        <v>5752711.52</v>
       </c>
       <c r="I91" s="1">
-        <v>24.267078670961</v>
+        <v>43.932735033919</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>7530136.5</v>
+        <v>18847073.88</v>
       </c>
       <c r="M91" s="1">
-        <v>7530136.5</v>
+        <v>18847073.88</v>
       </c>
       <c r="N91" s="1">
-        <v>0.28</v>
+        <v>0.71</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" s="1">
-        <v>438248.0</v>
+        <v>109929.0</v>
       </c>
       <c r="C92" s="1">
-        <v>37.855</v>
+        <v>77.4</v>
       </c>
       <c r="D92" s="1">
-        <v>30.0058583724</v>
+        <v>55.1232077978</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>13150007.42</v>
+        <v>6059639.11</v>
       </c>
       <c r="H92" s="1">
-        <v>3439870.62</v>
+        <v>2448865.49</v>
       </c>
       <c r="I92" s="1">
-        <v>26.158697178895</v>
+        <v>40.412728308502</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>16589878.04</v>
+        <v>8508504.6</v>
       </c>
       <c r="M92" s="1">
-        <v>16589878.04</v>
+        <v>8508504.6</v>
       </c>
       <c r="N92" s="1">
-        <v>0.61</v>
+        <v>0.32</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" s="1">
-        <v>236560.0</v>
+        <v>438248.0</v>
       </c>
       <c r="C93" s="1">
-        <v>154.7</v>
+        <v>38.505</v>
       </c>
       <c r="D93" s="1">
-        <v>31.067426023</v>
+        <v>30.0058583724</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>7349310.3</v>
+        <v>13150007.42</v>
       </c>
       <c r="H93" s="1">
-        <v>29246521.7</v>
+        <v>3724731.82</v>
       </c>
       <c r="I93" s="1">
-        <v>397.94920211765</v>
+        <v>28.324940823493</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>36595832.0</v>
+        <v>16874739.24</v>
       </c>
       <c r="M93" s="1">
-        <v>36595832.0</v>
+        <v>16874739.24</v>
       </c>
       <c r="N93" s="1">
-        <v>1.35</v>
+        <v>0.63</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>218</v>
       </c>
       <c r="B94" s="1">
-        <v>188889.0</v>
+        <v>236560.0</v>
       </c>
       <c r="C94" s="1">
-        <v>87.72</v>
+        <v>125.35</v>
       </c>
       <c r="D94" s="1">
-        <v>54.715396238</v>
+        <v>31.067426023</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>10335136.48</v>
+        <v>7349310.3</v>
       </c>
       <c r="H94" s="1">
-        <v>6234206.6</v>
+        <v>22303485.7</v>
       </c>
       <c r="I94" s="1">
-        <v>60.32050580139</v>
+        <v>303.47726234937</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>16569343.08</v>
+        <v>29652796.0</v>
       </c>
       <c r="M94" s="1">
-        <v>16569343.08</v>
+        <v>29652796.0</v>
       </c>
       <c r="N94" s="1">
-        <v>0.61</v>
+        <v>1.11</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>220</v>
       </c>
       <c r="B95" s="1">
-        <v>3279.0</v>
+        <v>188889.0</v>
       </c>
       <c r="C95" s="1">
-        <v>663.5</v>
+        <v>87.7</v>
       </c>
       <c r="D95" s="1">
-        <v>656.6091613297</v>
+        <v>54.715396238</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>2153021.44</v>
+        <v>10335136.48</v>
       </c>
       <c r="H95" s="1">
-        <v>22595.06</v>
+        <v>6230428.82</v>
       </c>
       <c r="I95" s="1">
-        <v>1.0494581976852</v>
+        <v>60.28395301849</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>2175616.5</v>
+        <v>16565565.3</v>
       </c>
       <c r="M95" s="1">
-        <v>2175616.5</v>
+        <v>16565565.3</v>
       </c>
       <c r="N95" s="1">
-        <v>0.08</v>
+        <v>0.62</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" s="1">
-        <v>338277.0</v>
+        <v>3279.0</v>
       </c>
       <c r="C96" s="1">
-        <v>21.63</v>
+        <v>639.0</v>
       </c>
       <c r="D96" s="1">
-        <v>22.2295461116</v>
+        <v>656.6091613297</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>7519744.17</v>
+        <v>2153021.44</v>
       </c>
       <c r="H96" s="1">
-        <v>-202812.66</v>
+        <v>-57740.44</v>
       </c>
       <c r="I96" s="1">
-        <v>-2.697068615833</v>
+        <v>-2.6818330243846</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>7316931.51</v>
+        <v>2095281.0</v>
       </c>
       <c r="M96" s="1">
-        <v>7316931.51</v>
+        <v>2095281.0</v>
       </c>
       <c r="N96" s="1">
-        <v>0.27</v>
+        <v>0.08</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>224</v>
       </c>
       <c r="B97" s="1">
-        <v>30550.0</v>
+        <v>338277.0</v>
       </c>
       <c r="C97" s="1">
-        <v>318.6</v>
+        <v>24.5</v>
       </c>
       <c r="D97" s="1">
-        <v>315.5061584288</v>
+        <v>22.2295461116</v>
       </c>
       <c r="E97" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F97">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>10571776.95</v>
+        <v>7519744.17</v>
       </c>
       <c r="H97" s="1">
-        <v>-42536.36</v>
+        <v>768042.33</v>
       </c>
       <c r="I97" s="1">
-        <v>-0.40235771338327</v>
+        <v>10.213676325108</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>10529240.59</v>
+        <v>8287786.5</v>
       </c>
       <c r="M97" s="1">
-        <v>10529240.59</v>
+        <v>8287786.5</v>
       </c>
       <c r="N97" s="1">
-        <v>0.39</v>
+        <v>0.31</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>226</v>
       </c>
       <c r="B98" s="1">
-        <v>174151.0</v>
+        <v>30550.0</v>
       </c>
       <c r="C98" s="1">
-        <v>331.2</v>
+        <v>334.2</v>
       </c>
       <c r="D98" s="1">
-        <v>164.549703246</v>
+        <v>315.5061584288</v>
       </c>
       <c r="E98" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="F98">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G98" s="1">
-        <v>28656495.37</v>
+        <v>10571776.95</v>
       </c>
       <c r="H98" s="1">
-        <v>29022315.83</v>
+        <v>490371.6</v>
       </c>
       <c r="I98" s="1">
-        <v>101.27657082723</v>
+        <v>4.6384974098418</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>57678811.2</v>
+        <v>11062148.55</v>
       </c>
       <c r="M98" s="1">
-        <v>57678811.2</v>
+        <v>11062148.55</v>
       </c>
       <c r="N98" s="1">
-        <v>2.12</v>
+        <v>0.42</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>228</v>
       </c>
       <c r="B99" s="1">
-        <v>3221566.0</v>
+        <v>174151.0</v>
       </c>
       <c r="C99" s="1">
-        <v>4.493</v>
+        <v>329.5</v>
       </c>
       <c r="D99" s="1">
-        <v>2.3415455154</v>
+        <v>164.549703246</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>7543443.42</v>
+        <v>28656495.37</v>
       </c>
       <c r="H99" s="1">
-        <v>6931052.62</v>
+        <v>28726259.13</v>
       </c>
       <c r="I99" s="1">
-        <v>91.881813571023</v>
+        <v>100.24344833204</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>14474496.04</v>
+        <v>57382754.5</v>
       </c>
       <c r="M99" s="1">
-        <v>14474496.04</v>
+        <v>57382754.5</v>
       </c>
       <c r="N99" s="1">
-        <v>0.53</v>
+        <v>2.16</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>230</v>
       </c>
       <c r="B100" s="1">
-        <v>581774.0</v>
+        <v>2915351.0</v>
       </c>
       <c r="C100" s="1">
-        <v>72.49</v>
+        <v>4.202</v>
       </c>
       <c r="D100" s="1">
-        <v>92.5011792036</v>
+        <v>2.3415455154</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>53814781.03</v>
+        <v>6826427.06</v>
       </c>
       <c r="H100" s="1">
-        <v>-11641983.77</v>
+        <v>5423877.84</v>
       </c>
       <c r="I100" s="1">
-        <v>-21.633431460977</v>
+        <v>79.454124278008</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>42172797.26</v>
+        <v>12250304.9</v>
       </c>
       <c r="M100" s="1">
-        <v>42172797.26</v>
+        <v>12250304.9</v>
       </c>
       <c r="N100" s="1">
-        <v>1.55</v>
+        <v>0.46</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>232</v>
       </c>
       <c r="B101" s="1">
-        <v>439200.0</v>
+        <v>581774.0</v>
       </c>
       <c r="C101" s="1">
-        <v>132.22</v>
+        <v>77.34</v>
       </c>
       <c r="D101" s="1">
-        <v>80.8136705373</v>
+        <v>92.5011792036</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>35493364.1</v>
+        <v>53814781.03</v>
       </c>
       <c r="H101" s="1">
-        <v>22577659.9</v>
+        <v>-8820379.87</v>
       </c>
       <c r="I101" s="1">
-        <v>63.61093255739</v>
+        <v>-16.390255058518</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>58071024.0</v>
+        <v>44994401.16</v>
       </c>
       <c r="M101" s="1">
-        <v>58071024.0</v>
+        <v>44994401.16</v>
       </c>
       <c r="N101" s="1">
-        <v>2.14</v>
+        <v>1.69</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" s="1">
-        <v>10202.0</v>
+        <v>439200.0</v>
       </c>
       <c r="C102" s="1">
-        <v>268.8</v>
+        <v>137.92</v>
       </c>
       <c r="D102" s="1">
-        <v>290.484279553</v>
+        <v>80.8136705373</v>
       </c>
       <c r="E102" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F102">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>3159368.29</v>
+        <v>35493364.1</v>
       </c>
       <c r="H102" s="1">
-        <v>-192797.97</v>
+        <v>25081099.9</v>
       </c>
       <c r="I102" s="1">
-        <v>-6.1024215065474</v>
+        <v>70.664194662799</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>2966570.32</v>
+        <v>60574464.0</v>
       </c>
       <c r="M102" s="1">
-        <v>2966570.32</v>
+        <v>60574464.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.11</v>
+        <v>2.28</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" s="1">
-        <v>215182.0</v>
+        <v>10202.0</v>
       </c>
       <c r="C103" s="1">
-        <v>292.75</v>
+        <v>270.2</v>
       </c>
       <c r="D103" s="1">
-        <v>75.6916901507</v>
+        <v>290.484279553</v>
       </c>
       <c r="E103" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="F103">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G103" s="1">
-        <v>16287489.27</v>
+        <v>3159368.29</v>
       </c>
       <c r="H103" s="1">
-        <v>46707041.23</v>
+        <v>-172662.18</v>
       </c>
       <c r="I103" s="1">
-        <v>286.76636684593</v>
+        <v>-5.4650855535427</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>62994530.5</v>
+        <v>2986706.11</v>
       </c>
       <c r="M103" s="1">
-        <v>62994530.5</v>
+        <v>2986706.11</v>
       </c>
       <c r="N103" s="1">
-        <v>2.32</v>
+        <v>0.11</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" s="1">
-        <v>272762.0</v>
+        <v>215182.0</v>
       </c>
       <c r="C104" s="1">
-        <v>169.14</v>
+        <v>262.45</v>
       </c>
       <c r="D104" s="1">
-        <v>81.4996660825</v>
+        <v>75.6916901507</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>22230011.92</v>
+        <v>16287489.27</v>
       </c>
       <c r="H104" s="1">
-        <v>23904952.76</v>
+        <v>40187026.63</v>
       </c>
       <c r="I104" s="1">
-        <v>107.53459263102</v>
+        <v>246.73555244651</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>46134964.68</v>
+        <v>56474515.9</v>
       </c>
       <c r="M104" s="1">
-        <v>46134964.68</v>
+        <v>56474515.9</v>
       </c>
       <c r="N104" s="1">
-        <v>1.7</v>
+        <v>2.12</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" s="1">
-        <v>255335.0</v>
+        <v>264070.0</v>
       </c>
       <c r="C105" s="1">
-        <v>279.0</v>
+        <v>147.66</v>
       </c>
       <c r="D105" s="1">
-        <v>93.9521602601</v>
+        <v>81.4996660734</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>23989274.84</v>
+        <v>21521616.82</v>
       </c>
       <c r="H105" s="1">
-        <v>47249190.16</v>
+        <v>17470959.38</v>
       </c>
       <c r="I105" s="1">
-        <v>196.95964332034</v>
+        <v>81.178656446314</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>71238465.0</v>
+        <v>38992576.2</v>
       </c>
       <c r="M105" s="1">
-        <v>71238465.0</v>
+        <v>38992576.2</v>
       </c>
       <c r="N105" s="1">
-        <v>2.62</v>
+        <v>1.47</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>242</v>
       </c>
       <c r="B106" s="1">
-        <v>357482.0</v>
+        <v>255335.0</v>
       </c>
       <c r="C106" s="1">
-        <v>20.92</v>
+        <v>264.55</v>
       </c>
       <c r="D106" s="1">
-        <v>22.3069429789</v>
+        <v>93.9521602601</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>7974330.59</v>
+        <v>23989274.84</v>
       </c>
       <c r="H106" s="1">
-        <v>-495807.15</v>
+        <v>43559599.41</v>
       </c>
       <c r="I106" s="1">
-        <v>-6.2175394461543</v>
+        <v>181.57947541361</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>7478523.44</v>
+        <v>67548874.25</v>
       </c>
       <c r="M106" s="1">
-        <v>7478523.44</v>
+        <v>67548874.25</v>
       </c>
       <c r="N106" s="1">
-        <v>0.28</v>
+        <v>2.54</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>244</v>
       </c>
       <c r="B107" s="1">
-        <v>303852.0</v>
+        <v>357482.0</v>
       </c>
       <c r="C107" s="1">
-        <v>11.135</v>
+        <v>16.44</v>
       </c>
       <c r="D107" s="1">
-        <v>12.5240896555</v>
+        <v>22.3069429789</v>
       </c>
       <c r="E107" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="F107">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>4352991.98</v>
+        <v>7974330.59</v>
       </c>
       <c r="H107" s="1">
-        <v>-432491.38</v>
+        <v>-2097326.51</v>
       </c>
       <c r="I107" s="1">
-        <v>-9.9354968257947</v>
+        <v>-26.300972681395</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>3920500.6</v>
+        <v>5877004.08</v>
       </c>
       <c r="M107" s="1">
-        <v>3920500.6</v>
+        <v>5877004.08</v>
       </c>
       <c r="N107" s="1">
-        <v>0.14</v>
+        <v>0.22</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>246</v>
       </c>
       <c r="B108" s="1">
-        <v>292741.0</v>
+        <v>303852.0</v>
       </c>
       <c r="C108" s="1">
-        <v>78.92</v>
+        <v>11.51</v>
       </c>
       <c r="D108" s="1">
-        <v>46.5145454173</v>
+        <v>12.5240896555</v>
       </c>
       <c r="E108" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="F108">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G108" s="1">
-        <v>13616714.54</v>
+        <v>4352991.98</v>
       </c>
       <c r="H108" s="1">
-        <v>9486405.18</v>
+        <v>-242830.36</v>
       </c>
       <c r="I108" s="1">
-        <v>69.66735736534</v>
+        <v>-5.5784701905194</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>23103119.72</v>
+        <v>4110161.62</v>
       </c>
       <c r="M108" s="1">
-        <v>23103119.72</v>
+        <v>4110161.62</v>
       </c>
       <c r="N108" s="1">
-        <v>0.85</v>
+        <v>0.15</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>248</v>
       </c>
       <c r="B109" s="1">
-        <v>369948.0</v>
+        <v>292741.0</v>
       </c>
       <c r="C109" s="1">
-        <v>95.96</v>
+        <v>74.55</v>
       </c>
       <c r="D109" s="1">
-        <v>59.7352610907</v>
+        <v>46.5145454173</v>
       </c>
       <c r="E109" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="F109">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>2013102.25</v>
+        <v>13616714.54</v>
       </c>
       <c r="H109" s="1">
-        <v>1216538.41</v>
+        <v>8207127.01</v>
       </c>
       <c r="I109" s="1">
-        <v>60.431029273352</v>
+        <v>60.272446674938</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>3229640.66</v>
+        <v>21823841.55</v>
       </c>
       <c r="M109" s="1">
-        <v>3229640.66</v>
+        <v>21823841.55</v>
       </c>
       <c r="N109" s="1">
-        <v>0.12</v>
+        <v>0.82</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>250</v>
       </c>
       <c r="B110" s="1">
-        <v>301157.0</v>
+        <v>369948.0</v>
       </c>
       <c r="C110" s="1">
-        <v>69.35</v>
+        <v>99.78</v>
       </c>
       <c r="D110" s="1">
-        <v>33.9885712104</v>
+        <v>59.7352610907</v>
       </c>
       <c r="E110" t="s">
-        <v>8</v>
+        <v>116</v>
       </c>
       <c r="F110">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G110" s="1">
-        <v>10235896.14</v>
+        <v>2013102.25</v>
       </c>
       <c r="H110" s="1">
-        <v>10649341.81</v>
+        <v>1331382.39</v>
       </c>
       <c r="I110" s="1">
-        <v>104.03917414113</v>
+        <v>66.135855245306</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>20885237.95</v>
+        <v>3344484.64</v>
       </c>
       <c r="M110" s="1">
-        <v>20885237.95</v>
+        <v>3344484.64</v>
       </c>
       <c r="N110" s="1">
-        <v>0.77</v>
+        <v>0.13</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>252</v>
       </c>
       <c r="B111" s="1">
-        <v>151241.0</v>
+        <v>301157.0</v>
       </c>
       <c r="C111" s="1">
-        <v>35.1</v>
+        <v>53.79</v>
       </c>
       <c r="D111" s="1">
-        <v>21.3361712102</v>
+        <v>33.9885712104</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>3226903.87</v>
+        <v>10235896.14</v>
       </c>
       <c r="H111" s="1">
-        <v>2081655.23</v>
+        <v>5963338.89</v>
       </c>
       <c r="I111" s="1">
-        <v>64.509366063018</v>
+        <v>58.259079697931</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>5308559.1</v>
+        <v>16199235.03</v>
       </c>
       <c r="M111" s="1">
-        <v>5308559.1</v>
+        <v>16199235.03</v>
       </c>
       <c r="N111" s="1">
-        <v>0.2</v>
+        <v>0.61</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" s="1">
-        <v>58266.0</v>
+        <v>151241.0</v>
       </c>
       <c r="C112" s="1">
-        <v>64.7</v>
+        <v>33.08</v>
       </c>
       <c r="D112" s="1">
-        <v>73.1329655374</v>
+        <v>21.3361712102</v>
       </c>
       <c r="E112" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F112">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>4635498.11</v>
+        <v>3226903.87</v>
       </c>
       <c r="H112" s="1">
-        <v>-557382.36</v>
+        <v>1776148.41</v>
       </c>
       <c r="I112" s="1">
-        <v>-12.024217177385</v>
+        <v>55.041875480474</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>4078115.75</v>
+        <v>5003052.28</v>
       </c>
       <c r="M112" s="1">
-        <v>4078115.75</v>
+        <v>5003052.28</v>
       </c>
       <c r="N112" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>256</v>
       </c>
       <c r="B113" s="1">
-        <v>20277.0</v>
+        <v>58266.0</v>
       </c>
       <c r="C113" s="1">
-        <v>226.3</v>
+        <v>68.35</v>
       </c>
       <c r="D113" s="1">
-        <v>259.4231454357</v>
+        <v>73.1329655374</v>
       </c>
       <c r="E113" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="F113">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G113" s="1">
-        <v>5260323.12</v>
+        <v>4635498.11</v>
       </c>
       <c r="H113" s="1">
-        <v>-671638.02</v>
+        <v>-320550.28</v>
       </c>
       <c r="I113" s="1">
-        <v>-12.767999316361</v>
+        <v>-6.915120498237</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>4588685.1</v>
+        <v>4314947.83</v>
       </c>
       <c r="M113" s="1">
-        <v>4588685.1</v>
+        <v>4314947.83</v>
       </c>
       <c r="N113" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" s="1">
-        <v>579445.0</v>
+        <v>20277.0</v>
       </c>
       <c r="C114" s="1">
-        <v>70.92</v>
+        <v>223.1</v>
       </c>
       <c r="D114" s="1">
-        <v>45.0331654428</v>
+        <v>259.4231454357</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>26094242.55</v>
+        <v>5260323.12</v>
       </c>
       <c r="H114" s="1">
-        <v>14999996.85</v>
+        <v>-736524.42</v>
       </c>
       <c r="I114" s="1">
-        <v>57.48393279191</v>
+        <v>-14.001505291561</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>41094239.4</v>
+        <v>4523798.7</v>
       </c>
       <c r="M114" s="1">
-        <v>41094239.4</v>
+        <v>4523798.7</v>
       </c>
       <c r="N114" s="1">
-        <v>1.51</v>
+        <v>0.17</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" s="1">
-        <v>35455.0</v>
+        <v>619274.0</v>
       </c>
       <c r="C115" s="1">
-        <v>424.2</v>
+        <v>70.51</v>
       </c>
       <c r="D115" s="1">
-        <v>381.608</v>
+        <v>46.5830779752</v>
       </c>
       <c r="E115" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="F115">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>1249934.09</v>
+        <v>28847689.03</v>
       </c>
       <c r="H115" s="1">
-        <v>118334.74</v>
+        <v>14817320.71</v>
       </c>
       <c r="I115" s="1">
-        <v>9.467278390655</v>
+        <v>51.363978218813</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>1368268.83</v>
+        <v>43665009.74</v>
       </c>
       <c r="M115" s="1">
-        <v>1368268.83</v>
+        <v>43665009.74</v>
       </c>
       <c r="N115" s="1">
-        <v>0.05</v>
+        <v>1.64</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" s="1">
-        <v>86896.0</v>
+        <v>35455.0</v>
       </c>
       <c r="C116" s="1">
-        <v>247.6</v>
+        <v>417.0</v>
       </c>
       <c r="D116" s="1">
-        <v>190.5169861674</v>
+        <v>381.608</v>
       </c>
       <c r="E116" t="s">
-        <v>8</v>
+        <v>116</v>
       </c>
       <c r="F116">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G116" s="1">
-        <v>16555164.03</v>
+        <v>1249934.09</v>
       </c>
       <c r="H116" s="1">
-        <v>4960285.57</v>
+        <v>89614.8</v>
       </c>
       <c r="I116" s="1">
-        <v>29.96216504416</v>
+        <v>7.1695620366671</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>21515449.6</v>
+        <v>1339548.89</v>
       </c>
       <c r="M116" s="1">
-        <v>21515449.6</v>
+        <v>1339548.89</v>
       </c>
       <c r="N116" s="1">
-        <v>0.79</v>
+        <v>0.05</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" s="1">
-        <v>184161.0</v>
+        <v>86896.0</v>
       </c>
       <c r="C117" s="1">
-        <v>22.08</v>
+        <v>239.3</v>
       </c>
       <c r="D117" s="1">
-        <v>17.749247995</v>
+        <v>190.5169861674</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>3268719.26</v>
+        <v>16555164.03</v>
       </c>
       <c r="H117" s="1">
-        <v>797555.62</v>
+        <v>4239048.77</v>
       </c>
       <c r="I117" s="1">
-        <v>24.399636572032</v>
+        <v>25.605598122243</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>4066274.88</v>
+        <v>20794212.8</v>
       </c>
       <c r="M117" s="1">
-        <v>4066274.88</v>
+        <v>20794212.8</v>
       </c>
       <c r="N117" s="1">
-        <v>0.15</v>
+        <v>0.78</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" s="1">
-        <v>148942.0</v>
+        <v>184161.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.3</v>
+        <v>19.33</v>
       </c>
       <c r="D118" s="1">
-        <v>88.447387238</v>
+        <v>17.749247995</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>13173530.75</v>
+        <v>3268719.26</v>
       </c>
       <c r="H118" s="1">
-        <v>1765351.85</v>
+        <v>291112.87</v>
       </c>
       <c r="I118" s="1">
-        <v>13.400749453597</v>
+        <v>8.9060224156418</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>14938882.6</v>
+        <v>3559832.13</v>
       </c>
       <c r="M118" s="1">
-        <v>14938882.6</v>
+        <v>3559832.13</v>
       </c>
       <c r="N118" s="1">
-        <v>0.55</v>
+        <v>0.13</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" s="1">
-        <v>967567.0</v>
+        <v>148942.0</v>
       </c>
       <c r="C119" s="1">
-        <v>80.04</v>
+        <v>103.65</v>
       </c>
       <c r="D119" s="1">
-        <v>16.7051703706</v>
+        <v>88.447387238</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>16163371.58</v>
+        <v>13173530.75</v>
       </c>
       <c r="H119" s="1">
-        <v>61280691.1</v>
+        <v>2264307.55</v>
       </c>
       <c r="I119" s="1">
-        <v>379.13309606658</v>
+        <v>17.188311873034</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>77444062.68</v>
+        <v>15437838.3</v>
       </c>
       <c r="M119" s="1">
-        <v>77444062.68</v>
+        <v>15437838.3</v>
       </c>
       <c r="N119" s="1">
-        <v>2.85</v>
+        <v>0.58</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" s="1">
-        <v>203662.0</v>
+        <v>967567.0</v>
       </c>
       <c r="C120" s="1">
-        <v>50.99</v>
+        <v>80.6</v>
       </c>
       <c r="D120" s="1">
-        <v>39.7678394595</v>
+        <v>16.7051703706</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>9466517.48</v>
+        <v>16163371.58</v>
       </c>
       <c r="H120" s="1">
-        <v>918207.9</v>
+        <v>61822528.62</v>
       </c>
       <c r="I120" s="1">
-        <v>9.6995320817809</v>
+        <v>382.48535161128</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>10384725.38</v>
+        <v>77985900.2</v>
       </c>
       <c r="M120" s="1">
-        <v>10384725.38</v>
+        <v>77985900.2</v>
       </c>
       <c r="N120" s="1">
-        <v>0.38</v>
+        <v>2.93</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" s="1">
-        <v>434044.0</v>
+        <v>203662.0</v>
       </c>
       <c r="C121" s="1">
-        <v>22.27</v>
+        <v>54.91</v>
       </c>
       <c r="D121" s="1">
-        <v>15.354600916</v>
+        <v>39.7678394595</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>6664572.4</v>
+        <v>9466517.48</v>
       </c>
       <c r="H121" s="1">
-        <v>3001587.48</v>
+        <v>1716562.94</v>
       </c>
       <c r="I121" s="1">
-        <v>45.037960424888</v>
+        <v>18.13299287332</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>9666159.88</v>
+        <v>11183080.42</v>
       </c>
       <c r="M121" s="1">
-        <v>9666159.88</v>
+        <v>11183080.42</v>
       </c>
       <c r="N121" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" s="1">
-        <v>143032.0</v>
+        <v>434044.0</v>
       </c>
       <c r="C122" s="1">
-        <v>130.65</v>
+        <v>20.73</v>
       </c>
       <c r="D122" s="1">
-        <v>95.7333994491</v>
+        <v>15.354600916</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>13692939.59</v>
+        <v>6664572.4</v>
       </c>
       <c r="H122" s="1">
-        <v>4994191.21</v>
+        <v>2333159.72</v>
       </c>
       <c r="I122" s="1">
-        <v>36.472746974267</v>
+        <v>35.008393336683</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>18687130.8</v>
+        <v>8997732.12</v>
       </c>
       <c r="M122" s="1">
-        <v>18687130.8</v>
+        <v>8997732.12</v>
       </c>
       <c r="N122" s="1">
-        <v>0.69</v>
+        <v>0.34</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" s="1">
-        <v>46555.0</v>
+        <v>153752.0</v>
       </c>
       <c r="C123" s="1">
-        <v>44.96</v>
+        <v>117.95</v>
       </c>
       <c r="D123" s="1">
-        <v>45.4429429707</v>
+        <v>97.7965769551</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>2115596.21</v>
+        <v>15036419.3</v>
       </c>
       <c r="H123" s="1">
-        <v>-22483.41</v>
+        <v>3098629.1</v>
       </c>
       <c r="I123" s="1">
-        <v>-1.0627458062992</v>
+        <v>20.607493301281</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>2093112.8</v>
+        <v>18135048.4</v>
       </c>
       <c r="M123" s="1">
-        <v>2093112.8</v>
+        <v>18135048.4</v>
       </c>
       <c r="N123" s="1">
-        <v>0.08</v>
+        <v>0.68</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" s="1">
-        <v>290065.0</v>
+        <v>46555.0</v>
       </c>
       <c r="C124" s="1">
-        <v>34.27</v>
+        <v>44.8</v>
       </c>
       <c r="D124" s="1">
-        <v>24.618059435</v>
+        <v>45.4429429707</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>7140837.41</v>
+        <v>2115596.21</v>
       </c>
       <c r="H124" s="1">
-        <v>2799690.14</v>
+        <v>-29932.21</v>
       </c>
       <c r="I124" s="1">
-        <v>39.206748162048</v>
+        <v>-1.4148356788747</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>9940527.55</v>
+        <v>2085664.0</v>
       </c>
       <c r="M124" s="1">
-        <v>9940527.55</v>
+        <v>2085664.0</v>
       </c>
       <c r="N124" s="1">
-        <v>0.37</v>
+        <v>0.08</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" s="1">
-        <v>211701.0</v>
+        <v>290065.0</v>
       </c>
       <c r="C125" s="1">
-        <v>56.54</v>
+        <v>29.88</v>
       </c>
       <c r="D125" s="1">
-        <v>75.8088184751</v>
+        <v>24.618059435</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>16048802.68</v>
+        <v>7140837.41</v>
       </c>
       <c r="H125" s="1">
-        <v>-4079228.14</v>
+        <v>1526304.79</v>
       </c>
       <c r="I125" s="1">
-        <v>-25.417647791779</v>
+        <v>21.374310915728</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>11969574.54</v>
+        <v>8667142.2</v>
       </c>
       <c r="M125" s="1">
-        <v>11969574.54</v>
+        <v>8667142.2</v>
       </c>
       <c r="N125" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" s="1">
-        <v>874.0</v>
+        <v>211701.0</v>
       </c>
       <c r="C126" s="1">
-        <v>6359.0</v>
+        <v>61.78</v>
       </c>
       <c r="D126" s="1">
-        <v>6271.624141876</v>
+        <v>75.8088184751</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>0.0</v>
+        <v>16048802.68</v>
       </c>
       <c r="H126" s="1">
-        <v>763665.0</v>
+        <v>-2969914.9</v>
       </c>
       <c r="I126" s="1">
-        <v>0</v>
+        <v>-18.505523179627</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>763665.0</v>
+        <v>13078887.78</v>
       </c>
       <c r="M126" s="1">
-        <v>763665.0</v>
+        <v>13078887.78</v>
       </c>
       <c r="N126" s="1">
-        <v>0.03</v>
+        <v>0.49</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>281</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>284</v>
+      </c>
+      <c r="B127" s="1">
+        <v>909.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>6251.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>6273.45929593</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-204155.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>-204155.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>-204155.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">