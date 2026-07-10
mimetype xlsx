--- v0 (2026-05-09)
+++ v1 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="442">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -124,1278 +124,1266 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
+    <t>XS3325326695</t>
+  </si>
+  <si>
+    <t>EURO ABN AMRO BANK NV 17/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
-    <t>FR0129367936</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>XS3047943058</t>
-[...2 lines deleted...]
-    <t>EURO BANCO SANTANDER SA 02/04/2026</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129677102</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
+  </si>
+  <si>
+    <t>4 958.22</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>74 254.78</t>
+    <t>111 573.92</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
-    <t>FR0129111094</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>183 195.00</t>
+    <t>275 247.29</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
-    <t>BE6371298470</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 27/02/2026</t>
+    <t>XS3324629974</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
+  </si>
+  <si>
+    <t>XS3336911915</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+  </si>
+  <si>
+    <t>XS3325957507</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
+  </si>
+  <si>
+    <t>BE6373027307</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 27/04/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
-    <t>DE000CZ452E3</t>
-[...2 lines deleted...]
-    <t>EURO COMMERZBANK AG 10/03/2026</t>
+    <t>DE000CZ46AH6</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46AL8</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 17/12/2026</t>
+  </si>
+  <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129544344</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 16/04/2026</t>
   </si>
   <si>
+    <t>FR0129671964</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
+  </si>
+  <si>
+    <t>26 161.33</t>
+  </si>
+  <si>
+    <t>FR0129671907</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
+  </si>
+  <si>
+    <t>25 578.00</t>
+  </si>
+  <si>
+    <t>FR0129671923</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
+  </si>
+  <si>
+    <t>25 694.67</t>
+  </si>
+  <si>
+    <t>FR0129673069</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 17/04/2026</t>
+  </si>
+  <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
-    <t>ES05306747C3</t>
-[...56 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
+    <t>XS3326554428</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/04/2026</t>
+  </si>
+  <si>
+    <t>XS3315890395</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+  </si>
+  <si>
+    <t>XS3326341511</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>620 950.67</t>
+    <t>769 144.44</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>204 902.50</t>
+    <t>315 325.83</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>14 936.00</t>
+    <t>88 540.94</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
+    <t>XS3297678768</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
+  </si>
+  <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...2 lines deleted...]
-    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
+    <t>XS3325290560</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>FR0129488021</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>95 321.33</t>
+    <t>114 298.46</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3029361378</t>
-[...20 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/02/2026</t>
+    <t>XS3317639261</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
+  </si>
+  <si>
+    <t>XS3305112065</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
+  </si>
+  <si>
+    <t>XS3303516838</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
+  </si>
+  <si>
+    <t>XS3320683777</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+  </si>
+  <si>
     <t>XS3219325175</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 24/04/2026</t>
   </si>
   <si>
+    <t>XS3298732184</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
+  </si>
+  <si>
+    <t>FR0129677953</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129673572</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 14/04/2026</t>
+  </si>
+  <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
+    <t>FR0129354819</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 13/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129628071</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129628394</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129628154</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129672830</t>
+  </si>
+  <si>
+    <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
+  </si>
+  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
+    <t>FR0129672715</t>
+  </si>
+  <si>
+    <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
+  </si>
+  <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
-    <t>FR0129355121</t>
-[...14 lines deleted...]
-    <t>187 708.33</t>
+    <t>FR0129582542</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
+  </si>
+  <si>
+    <t>74 326.00</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>719 266.33</t>
+    <t>869 644.44</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>867 377.78</t>
+    <t>1 055 292.36</t>
   </si>
   <si>
     <t>FR0129155679</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 17/04/2026</t>
   </si>
   <si>
-    <t>380 826.33</t>
+    <t>455 077.67</t>
   </si>
   <si>
     <t>FR0129514099</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 21/04/2026</t>
   </si>
   <si>
-    <t>120 588.75</t>
-[...32 lines deleted...]
-    <t>458 565.98</t>
+    <t>208 804.17</t>
+  </si>
+  <si>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
+  </si>
+  <si>
+    <t>8 554.50</t>
+  </si>
+  <si>
+    <t>FR0129672038</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
+  </si>
+  <si>
+    <t>34 726.22</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>55 981.00</t>
-[...8 lines deleted...]
-    <t>212 044.89</t>
+    <t>93 244.11</t>
+  </si>
+  <si>
+    <t>FR0129673788</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
+  </si>
+  <si>
+    <t>13 252.75</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>138 367.78</t>
+    <t>231 525.00</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>268 439.22</t>
-[...20 lines deleted...]
-    <t>NEUCP COFACE SA 04/03/2026</t>
+    <t>343 085.17</t>
+  </si>
+  <si>
+    <t>FR0129621944</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
+  </si>
+  <si>
+    <t>71 067.11</t>
+  </si>
+  <si>
+    <t>FR0129654705</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
+  </si>
+  <si>
+    <t>42 058.33</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129543940</t>
-[...17 lines deleted...]
-    <t>873 200.00</t>
+    <t>FR0129677144</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>BE6372774685</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 22/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129621878</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>62 221.50</t>
-[...8 lines deleted...]
-    <t>728 026.31</t>
+    <t>173 726.67</t>
+  </si>
+  <si>
+    <t>FR0129653319</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
+  </si>
+  <si>
+    <t>23 152.56</t>
+  </si>
+  <si>
+    <t>FR0129653343</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
+  </si>
+  <si>
+    <t>47 571.78</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>557 987.50</t>
+    <t>689 383.33</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>227 109.25</t>
+    <t>336 609.00</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>266 231.50</t>
-[...29 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
+    <t>378 316.67</t>
+  </si>
+  <si>
+    <t>FR0129649531</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129622520</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>503 206.00</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 12/02/2026</t>
+    <t>614 455.67</t>
+  </si>
+  <si>
+    <t>FR0129497519</t>
+  </si>
+  <si>
+    <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>65 126.25</t>
-[...8 lines deleted...]
-    <t>631 464.25</t>
+    <t>175 161.17</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>371 485.33</t>
+    <t>445 427.17</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>10 197.92</t>
+    <t>65 032.92</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>6 554.17</t>
-[...23 lines deleted...]
-    <t>NEUCP SAVENCIA SA 19/03/2026</t>
+    <t>41 799.72</t>
+  </si>
+  <si>
+    <t>FR0129630416</t>
+  </si>
+  <si>
+    <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129672517</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
-    <t>FR0129594380</t>
-[...8 lines deleted...]
-    <t>NEUCP SONEPAR SA 10/02/2026</t>
+    <t>FR0129653376</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129582765</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129581189</t>
-[...11 lines deleted...]
-    <t>117 808.22</t>
+    <t>FR0129678860</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129655710</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 10/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129673499</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129634376</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
+  </si>
+  <si>
+    <t>22 715.00</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>1 424.66</t>
+    <t>4 657.53</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>136 608.22</t>
+    <t>171 200.00</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>101 095.89</t>
+    <t>125 342.47</t>
+  </si>
+  <si>
+    <t>XS2625968693</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 22/11/2026</t>
+  </si>
+  <si>
+    <t>368 630.14</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>8 116.44</t>
+    <t>11 147.26</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>775 412.33</t>
-[...17 lines deleted...]
-    <t>17 972.60</t>
+    <t>928 933.56</t>
+  </si>
+  <si>
+    <t>XS1401174633</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV 1 04/05/2026</t>
+  </si>
+  <si>
+    <t>97 808.22</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>1 176.85</t>
+    <t>7 489.04</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 355 477.70</t>
+    <t>1 656 128.77</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>12 778.08</t>
+    <t>16 334.25</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>17 866.44</t>
-[...8 lines deleted...]
-    <t>623 213.01</t>
+    <t>27 363.01</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>1 010.27</t>
+  </si>
+  <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>7 345.10</t>
-[...17 lines deleted...]
-    <t>19 178.08</t>
+    <t>9 181.37</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>21 918.15</t>
+    <t>27 717.12</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>357 041.10</t>
+    <t>55 232.88</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>121 701.37</t>
+    <t>175 286.30</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>147 328.77</t>
-[...17 lines deleted...]
-    <t>-20 312.50</t>
+    <t>213 702.74</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>10 368.80</t>
+    <t>12 520.62</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>19 561.11</t>
+    <t>23 683.50</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>18 593.06</t>
-[...5 lines deleted...]
-    <t>24 222.91</t>
+    <t>22 644.53</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>22 690.66</t>
-[...11 lines deleted...]
-    <t>6 094.23</t>
+    <t>27 830.00</t>
   </si>
   <si>
     <t>SWAP04703173</t>
   </si>
   <si>
-    <t>34 307.64</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>64 428.00</t>
+    <t>80 942.22</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>52 943.63</t>
+    <t>66 852.05</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>33 111.87</t>
+    <t>42 044.91</t>
   </si>
   <si>
     <t>SWAP04714381</t>
   </si>
   <si>
-    <t>8 364.91</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>20 501.00</t>
+    <t>26 583.34</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>14 088.50</t>
-[...11 lines deleted...]
-    <t>3 879.25</t>
+    <t>18 427.09</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>6 056.11</t>
+    <t>8 536.59</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>15 336.67</t>
-[...5 lines deleted...]
-    <t>8 538.12</t>
+    <t>21 664.50</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>6 584.00</t>
+    <t>9 876.55</t>
   </si>
   <si>
     <t>SWAP04806154</t>
   </si>
   <si>
-    <t>1 272.24</t>
+    <t>1 961.92</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>3 560.55</t>
+    <t>5 696.00</t>
   </si>
   <si>
     <t>SWAP04827611</t>
   </si>
   <si>
+    <t>1 417.83</t>
+  </si>
+  <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>1 425.06</t>
+    <t>2 337.14</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>1 857.06</t>
+    <t>3 048.27</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>2 998.84</t>
-[...5 lines deleted...]
-    <t>1 717.34</t>
+    <t>4 815.55</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>7 043.75</t>
+    <t>12 107.50</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>8 907.50</t>
+    <t>14 709.92</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>1 719.84</t>
+    <t>2 942.89</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>1 456.66</t>
+    <t>2 738.78</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>1 425.67</t>
+    <t>2 558.50</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>2 913.61</t>
+    <t>5 781.94</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>1 152.67</t>
+    <t>2 372.22</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
-    <t>SWAP04692501</t>
-[...5 lines deleted...]
-    <t>-1 522.20</t>
+    <t>SWAP04987122</t>
+  </si>
+  <si>
+    <t>SWAP04987234</t>
+  </si>
+  <si>
+    <t>SWAP04987354</t>
+  </si>
+  <si>
+    <t>SWAP04987353</t>
+  </si>
+  <si>
+    <t>SWAP05010383</t>
+  </si>
+  <si>
+    <t>-3 371.38</t>
+  </si>
+  <si>
+    <t>SWAP05011031</t>
+  </si>
+  <si>
+    <t>-2 099.22</t>
+  </si>
+  <si>
+    <t>SWAP05011029</t>
+  </si>
+  <si>
+    <t>-2 603.39</t>
+  </si>
+  <si>
+    <t>SWAP05011030</t>
+  </si>
+  <si>
+    <t>-2 497.97</t>
+  </si>
+  <si>
+    <t>SWAP05011166</t>
+  </si>
+  <si>
+    <t>SWAP05011167</t>
+  </si>
+  <si>
+    <t>SWAP05011283</t>
+  </si>
+  <si>
+    <t>-1 379.93</t>
+  </si>
+  <si>
+    <t>SWAP05011324</t>
+  </si>
+  <si>
+    <t>SWAP05016334</t>
+  </si>
+  <si>
+    <t>-1 275.48</t>
+  </si>
+  <si>
+    <t>SWAP05016335</t>
+  </si>
+  <si>
+    <t>SWAP05017475</t>
+  </si>
+  <si>
+    <t>SWAP05018315</t>
+  </si>
+  <si>
+    <t>SWAP05019255</t>
   </si>
   <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
   </si>
   <si>
-    <t>7 737.36</t>
+    <t>9 225.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1759,212 +1747,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1124810.2637</v>
+        <v>1049888.9045</v>
       </c>
       <c r="D2">
-        <v>2438.28</v>
+        <v>2446.4</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2742603021.61</v>
+        <v>2568448969.87</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2742603021.61</v>
+        <v>2568448969.87</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10110.08</v>
+        <v>10143.73</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>418148.24</v>
+        <v>419539.79</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>418148.24</v>
+        <v>419539.79</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>110235.1525</v>
+        <v>109092.907</v>
       </c>
       <c r="D4">
-        <v>3386.47</v>
+        <v>3397.9</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>373308574.39</v>
+        <v>370687874.77</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>373308574.39</v>
+        <v>370687874.77</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9807.0171</v>
+        <v>10166.5832</v>
       </c>
       <c r="D5">
-        <v>1111.76</v>
+        <v>1115.41</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10903123.24</v>
+        <v>11339941.14</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10903123.24</v>
+        <v>11339941.14</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1752037.0985</v>
+        <v>1812144.8431</v>
       </c>
       <c r="D6">
-        <v>110.53</v>
+        <v>110.9</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>193660426.19</v>
+        <v>200968884.72</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>193660426.19</v>
+        <v>200968884.72</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P187"/>
+  <dimension ref="A1:P193"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O187" sqref="O187"/>
+      <selection activeCell="O193" sqref="O193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1983,9339 +1971,9639 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>15061.0</v>
+        <v>14239.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10778.5</v>
+        <v>10814.26</v>
       </c>
       <c r="E2" s="1">
-        <v>10766.457528053</v>
+        <v>10803.390349041</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>162153616.83</v>
+        <v>153829475.18</v>
       </c>
       <c r="I2" s="1">
-        <v>181371.67</v>
+        <v>154772.96</v>
       </c>
       <c r="J2" s="1">
-        <v>0.11185175733092</v>
+        <v>0.1006133316251</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>162334988.5</v>
+        <v>153984248.14</v>
       </c>
       <c r="N2" s="1">
-        <v>162334988.5</v>
+        <v>153984248.14</v>
       </c>
       <c r="O2" s="1">
         <v>4.89</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>626.0</v>
+        <v>582.0</v>
       </c>
       <c r="D3" s="1">
-        <v>260764.91</v>
+        <v>261617.21</v>
       </c>
       <c r="E3" s="1">
-        <v>260511.84876997</v>
+        <v>261300.28972509</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>163080417.33</v>
+        <v>152076768.62</v>
       </c>
       <c r="I3" s="1">
-        <v>158416.33</v>
+        <v>184447.6</v>
       </c>
       <c r="J3" s="1">
-        <v>0.097140007729707</v>
+        <v>0.12128584903121</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>163238833.66</v>
+        <v>152261216.22</v>
       </c>
       <c r="N3" s="1">
-        <v>163238833.66</v>
+        <v>152261216.22</v>
       </c>
       <c r="O3" s="1">
-        <v>4.92</v>
+        <v>4.83</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.5536</v>
+        <v>99.3819</v>
       </c>
       <c r="E4" s="1">
-        <v>97.8974084</v>
+        <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>9789740.84</v>
+        <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>165619.16</v>
+        <v>11810.65</v>
       </c>
       <c r="J4" s="1">
-        <v>1.6917624552766</v>
+        <v>0.1189824565792</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9955360.0</v>
+        <v>9938190.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9955360.0</v>
+        <v>9938190.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.4958</v>
+        <v>97.3084</v>
       </c>
       <c r="E5" s="1">
-        <v>99.4822914</v>
+        <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>14922343.71</v>
+        <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>2026.29</v>
+        <v>17617.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.013578899128574</v>
+        <v>0.18137646903486</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>14924370.0</v>
+        <v>9730840.0</v>
       </c>
       <c r="N5" s="1">
-        <v>14924370.0</v>
+        <v>9730840.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.45</v>
+        <v>0.31</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.782</v>
+        <v>99.8779</v>
       </c>
       <c r="E6" s="1">
-        <v>98.75546172</v>
+        <v>97.8974084</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>24688865.43</v>
+        <v>9789740.84</v>
       </c>
       <c r="I6" s="1">
-        <v>256634.57</v>
+        <v>198049.16</v>
       </c>
       <c r="J6" s="1">
-        <v>1.0394749435839</v>
+        <v>2.0230276085633</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>24945500.0</v>
+        <v>9987790.0</v>
       </c>
       <c r="N6" s="1">
-        <v>24945500.0</v>
+        <v>9987790.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.75</v>
+        <v>0.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.2964</v>
+        <v>99.8474</v>
       </c>
       <c r="E7" s="1">
-        <v>97.78527223</v>
+        <v>99.4822914</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>39114108.89</v>
+        <v>14922343.71</v>
       </c>
       <c r="I7" s="1">
-        <v>204451.11</v>
+        <v>54766.29</v>
       </c>
       <c r="J7" s="1">
-        <v>0.52270425123317</v>
+        <v>0.36700863526752</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39318560.0</v>
+        <v>14977110.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39318560.0</v>
+        <v>14977110.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.18</v>
+        <v>0.48</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.8554</v>
+        <v>98.4844</v>
       </c>
       <c r="E8" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="I8" s="1">
-        <v>98537.66</v>
+        <v>279651.11</v>
       </c>
       <c r="J8" s="1">
-        <v>0.50088930193656</v>
+        <v>0.71496224236236</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19771080.0</v>
+        <v>39393760.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19771080.0</v>
+        <v>39393760.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.6</v>
+        <v>1.25</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.709</v>
+        <v>99.1587</v>
       </c>
       <c r="E9" s="1">
-        <v>99.6222656</v>
+        <v>98.3627117</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>24905566.4</v>
+        <v>19672542.34</v>
       </c>
       <c r="I9" s="1">
-        <v>21683.6</v>
+        <v>159197.66</v>
       </c>
       <c r="J9" s="1">
-        <v>0.08706326791267</v>
+        <v>0.8092378567477</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24927250.0</v>
+        <v>19831740.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24927250.0</v>
+        <v>19831740.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.75</v>
+        <v>0.63</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0224</v>
+        <v>98.8289</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>98.72033764</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>10000000.0</v>
+        <v>24680084.41</v>
       </c>
       <c r="I10" s="1">
-        <v>2240.0</v>
+        <v>27140.59</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0224</v>
+        <v>0.10996959957318</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>50</v>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10002240.0</v>
+        <v>24707225.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10076494.78</v>
+        <v>24707225.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.3</v>
+        <v>0.78</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.6572</v>
+        <v>99.9937</v>
       </c>
       <c r="E11" s="1">
-        <v>98.942062</v>
+        <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9894206.2</v>
+        <v>10000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>71513.8</v>
+        <v>-630.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.72278461307993</v>
+        <v>-0.0063</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-        <v>0.0</v>
+      <c r="L11" t="s">
+        <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>9965720.0</v>
+        <v>9999370.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9965720.0</v>
+        <v>10004328.22</v>
       </c>
       <c r="O11" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0298</v>
+        <v>100.0295</v>
       </c>
       <c r="E12" s="1">
-        <v>99.9813</v>
+        <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>5998878.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>2910.0</v>
+        <v>2950.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.048509071196314</v>
+        <v>0.0295</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>6001788.0</v>
+        <v>10002950.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6121996.4</v>
+        <v>10114523.92</v>
       </c>
       <c r="O12" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0277</v>
+        <v>99.9945</v>
       </c>
       <c r="E13" s="1">
-        <v>100.0</v>
+        <v>98.942062</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>25000000.0</v>
+        <v>9894206.2</v>
       </c>
       <c r="I13" s="1">
-        <v>6925.0</v>
+        <v>105243.8</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0277</v>
+        <v>1.063691193337</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13" t="s">
-        <v>58</v>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>25006925.0</v>
+        <v>9999450.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25190120.0</v>
+        <v>9999450.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.76</v>
+        <v>0.32</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0444</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>11100.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>0.0444</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>19761980.0</v>
+        <v>25011100.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19761980.0</v>
+        <v>25286347.29</v>
       </c>
       <c r="O14" s="1">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.9319</v>
+        <v>99.0855</v>
       </c>
       <c r="E15" s="1">
-        <v>97.79494141</v>
+        <v>98.0238394</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>8312570.02</v>
+        <v>19604767.88</v>
       </c>
       <c r="I15" s="1">
-        <v>11641.48</v>
+        <v>212332.12</v>
       </c>
       <c r="J15" s="1">
-        <v>0.14004670002166</v>
+        <v>1.083063677671</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>8324211.5</v>
+        <v>19817100.0</v>
       </c>
       <c r="N15" s="1">
-        <v>8324211.5</v>
+        <v>19817100.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.25</v>
+        <v>0.63</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>48000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.9366</v>
+        <v>98.0557</v>
       </c>
       <c r="E16" s="1">
-        <v>99.81368113</v>
+        <v>97.79494141</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>47910566.94</v>
+        <v>8312570.02</v>
       </c>
       <c r="I16" s="1">
-        <v>59001.06</v>
+        <v>22164.48</v>
       </c>
       <c r="J16" s="1">
-        <v>0.12314832357106</v>
+        <v>0.26663811488712</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>47969568.0</v>
+        <v>8334734.5</v>
       </c>
       <c r="N16" s="1">
-        <v>47969568.0</v>
+        <v>8334734.5</v>
       </c>
       <c r="O16" s="1">
-        <v>1.44</v>
+        <v>0.26</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.8958</v>
+        <v>99.6956</v>
       </c>
       <c r="E17" s="1">
-        <v>99.81949308</v>
+        <v>99.5611428</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>24954873.27</v>
+        <v>9956114.28</v>
       </c>
       <c r="I17" s="1">
-        <v>19076.73</v>
+        <v>13445.72</v>
       </c>
       <c r="J17" s="1">
-        <v>0.076444908349559</v>
+        <v>0.13504987610488</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>24973950.0</v>
+        <v>9969560.0</v>
       </c>
       <c r="N17" s="1">
-        <v>24973950.0</v>
+        <v>9969560.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.75</v>
+        <v>0.32</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>10000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.7692</v>
+        <v>99.8498</v>
       </c>
       <c r="E18" s="1">
-        <v>97.7514452</v>
+        <v>99.83751445</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>9775144.52</v>
+        <v>10982126.59</v>
       </c>
       <c r="I18" s="1">
-        <v>1775.48</v>
+        <v>1351.41</v>
       </c>
       <c r="J18" s="1">
-        <v>0.018163209724085</v>
+        <v>0.012305540178626</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>9776920.0</v>
+        <v>10983478.0</v>
       </c>
       <c r="N18" s="1">
-        <v>9776920.0</v>
+        <v>10983478.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.8333</v>
+        <v>97.2292</v>
       </c>
       <c r="E19" s="1">
-        <v>97.5153099</v>
+        <v>97.4432515</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>19503061.98</v>
+        <v>9744325.15</v>
       </c>
       <c r="I19" s="1">
-        <v>463598.02</v>
+        <v>-21405.15</v>
       </c>
       <c r="J19" s="1">
-        <v>2.3770524878371</v>
+        <v>-0.21966785457688</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19966660.0</v>
+        <v>9722920.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19966660.0</v>
+        <v>9722920.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.3049</v>
+        <v>99.8893</v>
       </c>
       <c r="E20" s="1">
-        <v>98.14746655</v>
+        <v>99.803498</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19629493.31</v>
+        <v>19960699.6</v>
       </c>
       <c r="I20" s="1">
-        <v>31486.69</v>
+        <v>17160.4</v>
       </c>
       <c r="J20" s="1">
-        <v>0.16040500639902</v>
+        <v>0.085970934605919</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19660980.0</v>
+        <v>19977860.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19660980.0</v>
+        <v>19977860.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.7012</v>
+        <v>97.8699</v>
       </c>
       <c r="E21" s="1">
-        <v>97.87236355</v>
+        <v>97.7514452</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>19574472.71</v>
+        <v>9775144.52</v>
       </c>
       <c r="I21" s="1">
-        <v>165767.29</v>
+        <v>11845.48</v>
       </c>
       <c r="J21" s="1">
-        <v>0.84685443360788</v>
+        <v>0.12117958947578</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19740240.0</v>
+        <v>9786990.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19740240.0</v>
+        <v>9786990.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.59</v>
+        <v>0.31</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.875</v>
+        <v>97.5688</v>
       </c>
       <c r="E22" s="1">
-        <v>97.7562762</v>
+        <v>97.52492575</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>19551255.24</v>
+        <v>19504985.15</v>
       </c>
       <c r="I22" s="1">
-        <v>23744.76</v>
+        <v>8774.85</v>
       </c>
       <c r="J22" s="1">
-        <v>0.12144877507108</v>
+        <v>0.044987729713806</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19575000.0</v>
+        <v>19513760.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19575000.0</v>
+        <v>19513760.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.2254</v>
+        <v>98.536</v>
       </c>
       <c r="E23" s="1">
-        <v>97.86752107</v>
+        <v>98.14746655</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>14680128.16</v>
+        <v>19629493.31</v>
       </c>
       <c r="I23" s="1">
-        <v>203681.84</v>
+        <v>77706.69</v>
       </c>
       <c r="J23" s="1">
-        <v>1.3874663611929</v>
+        <v>0.39586701894345</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>14883810.0</v>
+        <v>19707200.0</v>
       </c>
       <c r="N23" s="1">
-        <v>14883810.0</v>
+        <v>19707200.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.6155</v>
+        <v>98.9905</v>
       </c>
       <c r="E24" s="1">
-        <v>99.48021585</v>
+        <v>97.87236355</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19896043.17</v>
+        <v>19574472.71</v>
       </c>
       <c r="I24" s="1">
-        <v>27056.83</v>
+        <v>223627.29</v>
       </c>
       <c r="J24" s="1">
-        <v>0.13599100971392</v>
+        <v>1.1424434942033</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19923100.0</v>
+        <v>19798100.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19923100.0</v>
+        <v>19798100.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>24000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.5942</v>
+        <v>98.2611</v>
       </c>
       <c r="E25" s="1">
-        <v>99.4492995</v>
+        <v>98.15181493</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>23867831.88</v>
+        <v>14722772.24</v>
       </c>
       <c r="I25" s="1">
-        <v>34776.12</v>
+        <v>16392.76</v>
       </c>
       <c r="J25" s="1">
-        <v>0.14570288652461</v>
+        <v>0.11134288931987</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>23902608.0</v>
+        <v>14739165.0</v>
       </c>
       <c r="N25" s="1">
-        <v>23902608.0</v>
+        <v>14739165.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.72</v>
+        <v>0.47</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>10500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.9189</v>
+        <v>97.9975</v>
       </c>
       <c r="E26" s="1">
-        <v>99.81323829</v>
+        <v>97.7562762</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>10480390.02</v>
+        <v>19551255.24</v>
       </c>
       <c r="I26" s="1">
-        <v>11094.48</v>
+        <v>48244.76</v>
       </c>
       <c r="J26" s="1">
-        <v>0.10585941915165</v>
+        <v>0.24676042232468</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>10491484.5</v>
+        <v>19599500.0</v>
       </c>
       <c r="N26" s="1">
-        <v>10491484.5</v>
+        <v>19599500.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.32</v>
+        <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>18000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.8957</v>
+        <v>99.5578</v>
       </c>
       <c r="E27" s="1">
-        <v>99.87997756</v>
+        <v>97.86752107</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>17978395.96</v>
+        <v>14680128.16</v>
       </c>
       <c r="I27" s="1">
-        <v>2830.04</v>
+        <v>253541.84</v>
       </c>
       <c r="J27" s="1">
-        <v>0.015741337582599</v>
+        <v>1.7271091725946</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>17981226.0</v>
+        <v>14933670.0</v>
       </c>
       <c r="N27" s="1">
-        <v>17981226.0</v>
+        <v>14933670.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.54</v>
+        <v>0.47</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>87</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="1">
-        <v>45000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.899</v>
+        <v>99.9591</v>
       </c>
       <c r="E28" s="1">
-        <v>99.82951338</v>
+        <v>99.48021585</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>44923281.02</v>
+        <v>19896043.17</v>
       </c>
       <c r="I28" s="1">
-        <v>31268.98</v>
+        <v>95776.83</v>
       </c>
       <c r="J28" s="1">
-        <v>0.069605289929912</v>
+        <v>0.48138631979054</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>44954550.0</v>
+        <v>19991820.0</v>
       </c>
       <c r="N28" s="1">
-        <v>44954550.0</v>
+        <v>19991820.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.35</v>
+        <v>0.63</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>89</v>
       </c>
       <c r="B29" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0041</v>
+        <v>99.9931</v>
       </c>
       <c r="E29" s="1">
-        <v>100.30777164</v>
+        <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>25076942.91</v>
+        <v>15000000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-75917.91</v>
+        <v>-1035.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.30273989246802</v>
+        <v>-0.0069</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" t="s">
         <v>91</v>
       </c>
       <c r="M29" s="1">
-        <v>25001025.0</v>
+        <v>14998965.0</v>
       </c>
       <c r="N29" s="1">
-        <v>25095860.56</v>
+        <v>15025126.33</v>
       </c>
       <c r="O29" s="1">
-        <v>0.76</v>
+        <v>0.48</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0007</v>
+        <v>99.9968</v>
       </c>
       <c r="E30" s="1">
         <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>245.0</v>
+        <v>-480.0</v>
       </c>
       <c r="J30" s="1">
-        <v>0.0007</v>
+        <v>-0.0032</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
         <v>94</v>
       </c>
       <c r="M30" s="1">
-        <v>35000245.0</v>
+        <v>14999520.0</v>
       </c>
       <c r="N30" s="1">
-        <v>35179415.44</v>
+        <v>15025098.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.06</v>
+        <v>0.48</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>95</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.9177</v>
+        <v>99.9942</v>
       </c>
       <c r="E31" s="1">
-        <v>99.81191</v>
+        <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>34934168.5</v>
+        <v>15000000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>37026.5</v>
+        <v>-870.0</v>
       </c>
       <c r="J31" s="1">
-        <v>0.10598935537853</v>
+        <v>-0.0058</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31">
-        <v>0.0</v>
+      <c r="L31" t="s">
+        <v>97</v>
       </c>
       <c r="M31" s="1">
-        <v>34971195.0</v>
+        <v>14999130.0</v>
       </c>
       <c r="N31" s="1">
-        <v>34971195.0</v>
+        <v>15024824.67</v>
       </c>
       <c r="O31" s="1">
-        <v>1.05</v>
+        <v>0.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B32" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C32" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.7397</v>
+        <v>99.9538</v>
       </c>
       <c r="E32" s="1">
-        <v>99.6790335</v>
+        <v>99.82530573</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>9967903.35</v>
+        <v>39930122.29</v>
       </c>
       <c r="I32" s="1">
-        <v>6066.65</v>
+        <v>51397.71</v>
       </c>
       <c r="J32" s="1">
-        <v>0.060861846137383</v>
+        <v>0.12871913996835</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>9973970.0</v>
+        <v>39981520.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9973970.0</v>
+        <v>39981520.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.3</v>
+        <v>1.27</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B33" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C33" s="1">
-        <v>15500000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.8373</v>
+        <v>99.9574</v>
       </c>
       <c r="E33" s="1">
-        <v>99.64711084</v>
+        <v>99.4492995</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>15445302.18</v>
+        <v>23867831.88</v>
       </c>
       <c r="I33" s="1">
-        <v>29479.32</v>
+        <v>121944.12</v>
       </c>
       <c r="J33" s="1">
-        <v>0.19086269505412</v>
+        <v>0.51091410653928</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>15474781.5</v>
+        <v>23989776.0</v>
       </c>
       <c r="N33" s="1">
-        <v>15474781.5</v>
+        <v>23989776.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.47</v>
+        <v>0.76</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>30000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.7734</v>
+        <v>99.9176</v>
       </c>
       <c r="E34" s="1">
-        <v>99.66600813</v>
+        <v>114.92223425</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>29899802.44</v>
+        <v>35933473.17</v>
       </c>
       <c r="I34" s="1">
-        <v>32217.56</v>
+        <v>36862.83</v>
       </c>
       <c r="J34" s="1">
-        <v>0.10775174874366</v>
+        <v>0.10258632619676</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>29932020.0</v>
+        <v>35970336.0</v>
       </c>
       <c r="N34" s="1">
-        <v>29932020.0</v>
+        <v>35970336.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.9</v>
+        <v>1.14</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C35" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.0429</v>
+        <v>99.8259</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>99.6462558</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>40000000.0</v>
+        <v>14946938.37</v>
       </c>
       <c r="I35" s="1">
-        <v>17160.0</v>
+        <v>26946.63</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0429</v>
+        <v>0.18028193689542</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>105</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>40017160.0</v>
+        <v>14973885.0</v>
       </c>
       <c r="N35" s="1">
-        <v>40638110.67</v>
+        <v>14973885.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.22</v>
+        <v>0.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.0076</v>
+        <v>99.7519</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>99.63197057</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>30000000.0</v>
+        <v>29889591.17</v>
       </c>
       <c r="I36" s="1">
-        <v>2280.0</v>
+        <v>35978.83</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0076</v>
+        <v>0.12037243933972</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>108</v>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>30002280.0</v>
+        <v>29925570.0</v>
       </c>
       <c r="N36" s="1">
-        <v>30207182.5</v>
+        <v>29925570.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" t="s">
         <v>109</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.9901</v>
+        <v>100.0289</v>
       </c>
       <c r="E37" s="1">
         <v>100.0</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-1980.0</v>
+        <v>11560.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.0099</v>
+        <v>0.0289</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="M37" s="1">
-        <v>19998020.0</v>
+        <v>40011560.0</v>
       </c>
       <c r="N37" s="1">
-        <v>20012956.0</v>
+        <v>40780704.44</v>
       </c>
       <c r="O37" s="1">
-        <v>0.6</v>
+        <v>1.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" t="s">
         <v>112</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0293</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>8790.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>0.0293</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="s">
         <v>113</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>4979740.0</v>
+        <v>30008790.0</v>
       </c>
       <c r="N38" s="1">
-        <v>4979740.0</v>
+        <v>30324115.83</v>
       </c>
       <c r="O38" s="1">
-        <v>0.15</v>
+        <v>0.96</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>114</v>
       </c>
       <c r="B39" t="s">
         <v>115</v>
       </c>
       <c r="C39" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.5001</v>
+        <v>100.0146</v>
       </c>
       <c r="E39" s="1">
-        <v>97.9450583</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>9794505.83</v>
+        <v>20000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>155504.17</v>
+        <v>2920.0</v>
       </c>
       <c r="J39" s="1">
-        <v>1.5876673381897</v>
+        <v>0.0146</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39">
-        <v>0.0</v>
+      <c r="L39" t="s">
+        <v>116</v>
       </c>
       <c r="M39" s="1">
-        <v>9950010.0</v>
+        <v>20002920.0</v>
       </c>
       <c r="N39" s="1">
-        <v>9950010.0</v>
+        <v>20091460.94</v>
       </c>
       <c r="O39" s="1">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C40" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.9683</v>
+        <v>99.9324</v>
       </c>
       <c r="E40" s="1">
-        <v>97.78527225</v>
+        <v>97.8753</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19557054.45</v>
+        <v>4893765.0</v>
       </c>
       <c r="I40" s="1">
-        <v>36605.55</v>
+        <v>102855.0</v>
       </c>
       <c r="J40" s="1">
-        <v>0.18717312514309</v>
+        <v>2.1017560099433</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19593660.0</v>
+        <v>4996620.0</v>
       </c>
       <c r="N40" s="1">
-        <v>19593660.0</v>
+        <v>4996620.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.59</v>
+        <v>0.16</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C41" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.8885</v>
+        <v>99.8472</v>
       </c>
       <c r="E41" s="1">
-        <v>97.85057616</v>
+        <v>97.9450583</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>12231322.02</v>
+        <v>9794505.83</v>
       </c>
       <c r="I41" s="1">
-        <v>129740.48</v>
+        <v>190214.17</v>
       </c>
       <c r="J41" s="1">
-        <v>1.060723279036</v>
+        <v>1.9420496888918</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>12361062.5</v>
+        <v>9984720.0</v>
       </c>
       <c r="N41" s="1">
-        <v>12361062.5</v>
+        <v>9984720.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B42" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C42" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.8638</v>
+        <v>98.0519</v>
       </c>
       <c r="E42" s="1">
-        <v>97.85299653</v>
+        <v>97.78527225</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>29355898.96</v>
+        <v>19557054.45</v>
       </c>
       <c r="I42" s="1">
-        <v>303241.04</v>
+        <v>53325.55</v>
       </c>
       <c r="J42" s="1">
-        <v>1.0329816178111</v>
+        <v>0.27266657224038</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29659140.0</v>
+        <v>19610380.0</v>
       </c>
       <c r="N42" s="1">
-        <v>29659140.0</v>
+        <v>19610380.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.89</v>
+        <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C43" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.3596</v>
+        <v>97.7819</v>
       </c>
       <c r="E43" s="1">
-        <v>97.94990843</v>
+        <v>97.7901066</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>39179963.37</v>
+        <v>9779010.66</v>
       </c>
       <c r="I43" s="1">
-        <v>563876.63</v>
+        <v>-820.66</v>
       </c>
       <c r="J43" s="1">
-        <v>1.4391964195448</v>
+        <v>-0.0083920554801809</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>39743840.0</v>
+        <v>9778190.0</v>
       </c>
       <c r="N43" s="1">
-        <v>39743840.0</v>
+        <v>9778190.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.2</v>
+        <v>0.31</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C44" s="1">
-        <v>19500000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.6998</v>
+        <v>99.1937</v>
       </c>
       <c r="E44" s="1">
-        <v>99.507892</v>
+        <v>97.85057616</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>19404038.94</v>
+        <v>12231322.02</v>
       </c>
       <c r="I44" s="1">
-        <v>37422.06</v>
+        <v>167890.48</v>
       </c>
       <c r="J44" s="1">
-        <v>0.19285706504565</v>
+        <v>1.3726274210218</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19441461.0</v>
+        <v>12399212.5</v>
       </c>
       <c r="N44" s="1">
-        <v>19441461.0</v>
+        <v>12399212.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C45" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.2127</v>
+        <v>99.1642</v>
       </c>
       <c r="E45" s="1">
-        <v>98.33703873</v>
+        <v>97.85299653</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>29501111.62</v>
+        <v>29355898.96</v>
       </c>
       <c r="I45" s="1">
-        <v>262698.38</v>
+        <v>393361.04</v>
       </c>
       <c r="J45" s="1">
-        <v>0.89046942835166</v>
+        <v>1.3399727275802</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>29763810.0</v>
+        <v>29749260.0</v>
       </c>
       <c r="N45" s="1">
-        <v>29763810.0</v>
+        <v>29749260.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.9</v>
+        <v>0.94</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C46" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.1615</v>
+        <v>99.712</v>
       </c>
       <c r="E46" s="1">
-        <v>98.503513</v>
+        <v>97.94990843</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>9850351.3</v>
+        <v>39179963.37</v>
       </c>
       <c r="I46" s="1">
-        <v>65798.7</v>
+        <v>704836.63</v>
       </c>
       <c r="J46" s="1">
-        <v>0.66798328299215</v>
+        <v>1.7989721515148</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>9916150.0</v>
+        <v>39884800.0</v>
       </c>
       <c r="N46" s="1">
-        <v>9916150.0</v>
+        <v>39884800.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.3</v>
+        <v>1.27</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C47" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.9884</v>
+        <v>99.5519</v>
       </c>
       <c r="E47" s="1">
-        <v>99.4706504</v>
+        <v>99.42955055</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9947065.04</v>
+        <v>19885910.11</v>
       </c>
       <c r="I47" s="1">
-        <v>51774.96</v>
+        <v>24469.89</v>
       </c>
       <c r="J47" s="1">
-        <v>0.52050489055614</v>
+        <v>0.12305139601177</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>9998840.0</v>
+        <v>19910380.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9998840.0</v>
+        <v>19910380.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.9827</v>
+        <v>99.5542</v>
       </c>
       <c r="E48" s="1">
-        <v>99.919953</v>
+        <v>98.33703873</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>9991995.3</v>
+        <v>29501111.62</v>
       </c>
       <c r="I48" s="1">
-        <v>6274.7</v>
+        <v>365148.38</v>
       </c>
       <c r="J48" s="1">
-        <v>0.062797267328579</v>
+        <v>1.2377444779147</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9998270.0</v>
+        <v>29866260.0</v>
       </c>
       <c r="N48" s="1">
-        <v>9998270.0</v>
+        <v>29866260.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.3</v>
+        <v>0.95</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.0447</v>
+        <v>99.5004</v>
       </c>
       <c r="E49" s="1">
-        <v>100.0518</v>
+        <v>98.503513</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5002590.0</v>
+        <v>9850351.3</v>
       </c>
       <c r="I49" s="1">
-        <v>-355.0</v>
+        <v>99688.7</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.0070963241041141</v>
+        <v>1.0120319262116</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>136</v>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5002235.0</v>
+        <v>9950040.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5097556.33</v>
+        <v>9950040.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>137</v>
       </c>
       <c r="B50" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.4732</v>
+        <v>100.0089</v>
       </c>
       <c r="E50" s="1">
-        <v>97.8035629</v>
+        <v>100.0518</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>19560712.58</v>
+        <v>5002590.0</v>
       </c>
       <c r="I50" s="1">
-        <v>333927.42</v>
+        <v>-2145.0</v>
       </c>
       <c r="J50" s="1">
-        <v>1.7071332071073</v>
+        <v>-0.04287778930514</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" t="s">
+        <v>139</v>
       </c>
       <c r="M50" s="1">
-        <v>19894640.0</v>
+        <v>5000445.0</v>
       </c>
       <c r="N50" s="1">
-        <v>19894640.0</v>
+        <v>5114743.46</v>
       </c>
       <c r="O50" s="1">
-        <v>0.6</v>
+        <v>0.16</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C51" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.5454</v>
+        <v>99.8166</v>
       </c>
       <c r="E51" s="1">
-        <v>97.862679</v>
+        <v>97.8035629</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>9786267.9</v>
+        <v>19560712.58</v>
       </c>
       <c r="I51" s="1">
-        <v>68272.1</v>
+        <v>402607.42</v>
       </c>
       <c r="J51" s="1">
-        <v>0.69763162727233</v>
+        <v>2.05824516031</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>9854540.0</v>
+        <v>19963320.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9854540.0</v>
+        <v>19963320.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B52" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C52" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.3635</v>
+        <v>98.784</v>
       </c>
       <c r="E52" s="1">
-        <v>97.96931383</v>
+        <v>97.862679</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>34289259.84</v>
+        <v>9786267.9</v>
       </c>
       <c r="I52" s="1">
-        <v>487965.16</v>
+        <v>92132.1</v>
       </c>
       <c r="J52" s="1">
-        <v>1.4230845526469</v>
+        <v>0.94144265149332</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>34777225.0</v>
+        <v>9878400.0</v>
       </c>
       <c r="N52" s="1">
-        <v>34777225.0</v>
+        <v>9878400.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.05</v>
+        <v>0.31</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.9868</v>
+        <v>99.6923</v>
       </c>
       <c r="E53" s="1">
-        <v>97.775605</v>
+        <v>97.96931383</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>14666340.75</v>
+        <v>34289259.84</v>
       </c>
       <c r="I53" s="1">
-        <v>31679.25</v>
+        <v>603045.16</v>
       </c>
       <c r="J53" s="1">
-        <v>0.2159996862203</v>
+        <v>1.7586998459982</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>14698020.0</v>
+        <v>34892305.0</v>
       </c>
       <c r="N53" s="1">
-        <v>14698020.0</v>
+        <v>34892305.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.44</v>
+        <v>1.11</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.8212</v>
+        <v>98.0899</v>
       </c>
       <c r="E54" s="1">
-        <v>97.6019208</v>
+        <v>97.775605</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>29280576.24</v>
+        <v>14666340.75</v>
       </c>
       <c r="I54" s="1">
-        <v>665783.76</v>
+        <v>47144.25</v>
       </c>
       <c r="J54" s="1">
-        <v>2.2738068900792</v>
+        <v>0.3214452112058</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>29946360.0</v>
+        <v>14713485.0</v>
       </c>
       <c r="N54" s="1">
-        <v>29946360.0</v>
+        <v>14713485.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.9</v>
+        <v>0.47</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
         <v>24000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.8167</v>
+        <v>99.964</v>
       </c>
       <c r="E55" s="1">
-        <v>99.45300846</v>
+        <v>99.78753571</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>23868722.03</v>
+        <v>23949008.57</v>
       </c>
       <c r="I55" s="1">
-        <v>87285.97</v>
+        <v>42351.43</v>
       </c>
       <c r="J55" s="1">
-        <v>0.36569184512808</v>
+        <v>0.17684001354884</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>23956008.0</v>
+        <v>23991360.0</v>
       </c>
       <c r="N55" s="1">
-        <v>23956008.0</v>
+        <v>23991360.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.72</v>
+        <v>0.76</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>10000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.9755</v>
+        <v>99.7584</v>
       </c>
       <c r="E56" s="1">
-        <v>99.4796111</v>
+        <v>99.48788611</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>9947961.11</v>
+        <v>54718337.36</v>
       </c>
       <c r="I56" s="1">
-        <v>49588.89</v>
+        <v>148782.64</v>
       </c>
       <c r="J56" s="1">
-        <v>0.49848294993988</v>
+        <v>0.27190636115483</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>9997550.0</v>
+        <v>54867120.0</v>
       </c>
       <c r="N56" s="1">
-        <v>9997550.0</v>
+        <v>54867120.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.3</v>
+        <v>1.74</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>32000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.9328</v>
+        <v>99.746</v>
       </c>
       <c r="E57" s="1">
-        <v>99.48901334</v>
+        <v>99.46446673</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>31836484.27</v>
+        <v>29839340.02</v>
       </c>
       <c r="I57" s="1">
-        <v>142011.73</v>
+        <v>84459.98</v>
       </c>
       <c r="J57" s="1">
-        <v>0.44606599395719</v>
+        <v>0.28304908869764</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>31978496.0</v>
+        <v>29923800.0</v>
       </c>
       <c r="N57" s="1">
-        <v>31978496.0</v>
+        <v>29923800.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B58" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.4789</v>
+        <v>99.9101</v>
       </c>
       <c r="E58" s="1">
-        <v>97.9014285</v>
+        <v>99.74282978</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>29370428.55</v>
+        <v>8976854.68</v>
       </c>
       <c r="I58" s="1">
-        <v>173241.45</v>
+        <v>15054.32</v>
       </c>
       <c r="J58" s="1">
-        <v>0.58984992236349</v>
+        <v>0.16770150054384</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29543670.0</v>
+        <v>8991909.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29543670.0</v>
+        <v>8991909.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.89</v>
+        <v>0.29</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B59" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.5659</v>
+        <v>98.6632</v>
       </c>
       <c r="E59" s="1">
-        <v>98.93958748</v>
+        <v>97.9014285</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>49469793.74</v>
+        <v>29370428.55</v>
       </c>
       <c r="I59" s="1">
-        <v>313156.26</v>
+        <v>228531.45</v>
       </c>
       <c r="J59" s="1">
-        <v>0.63302519845922</v>
+        <v>0.77810049523435</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>49782950.0</v>
+        <v>29598960.0</v>
       </c>
       <c r="N59" s="1">
-        <v>49782950.0</v>
+        <v>29598960.0</v>
       </c>
       <c r="O59" s="1">
-        <v>1.5</v>
+        <v>0.94</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B60" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C60" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.6085</v>
+        <v>98.2894</v>
       </c>
       <c r="E60" s="1">
-        <v>99.4735982</v>
+        <v>98.20184247</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>9947359.82</v>
+        <v>14730276.37</v>
       </c>
       <c r="I60" s="1">
-        <v>13490.18</v>
+        <v>13133.63</v>
       </c>
       <c r="J60" s="1">
-        <v>0.13561568339849</v>
+        <v>0.089160784700199</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>9960850.0</v>
+        <v>14743410.0</v>
       </c>
       <c r="N60" s="1">
-        <v>9960850.0</v>
+        <v>14743410.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B61" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.4717</v>
+        <v>99.9167</v>
       </c>
       <c r="E61" s="1">
-        <v>99.28333975</v>
+        <v>98.93958748</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>19856667.95</v>
+        <v>49469793.74</v>
       </c>
       <c r="I61" s="1">
-        <v>37672.05</v>
+        <v>488556.26</v>
       </c>
       <c r="J61" s="1">
-        <v>0.18971989708878</v>
+        <v>0.9875849949319</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>19894340.0</v>
+        <v>49958350.0</v>
       </c>
       <c r="N61" s="1">
-        <v>19894340.0</v>
+        <v>49958350.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.6</v>
+        <v>1.59</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.8538</v>
+        <v>97.8107</v>
       </c>
       <c r="E62" s="1">
-        <v>97.81428547</v>
+        <v>97.80461245</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>14672142.82</v>
+        <v>19560922.49</v>
       </c>
       <c r="I62" s="1">
-        <v>5927.18</v>
+        <v>1217.51</v>
       </c>
       <c r="J62" s="1">
-        <v>0.040397507526443</v>
+        <v>0.0062241952066546</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>14678070.0</v>
+        <v>19562140.0</v>
       </c>
       <c r="N62" s="1">
-        <v>14678070.0</v>
+        <v>19562140.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.545</v>
+        <v>99.8272</v>
       </c>
       <c r="E63" s="1">
-        <v>97.9881802</v>
+        <v>99.826856</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>4899409.01</v>
+        <v>9982685.6</v>
       </c>
       <c r="I63" s="1">
-        <v>77840.99</v>
+        <v>34.4</v>
       </c>
       <c r="J63" s="1">
-        <v>1.5887832561258</v>
+        <v>0.00034459664842094</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>4977250.0</v>
+        <v>9982720.0</v>
       </c>
       <c r="N63" s="1">
-        <v>4977250.0</v>
+        <v>9982720.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.971</v>
+        <v>99.9689</v>
       </c>
       <c r="E64" s="1">
-        <v>97.75025084</v>
+        <v>99.8399233</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>9286273.83</v>
+        <v>19967984.66</v>
       </c>
       <c r="I64" s="1">
-        <v>20971.17</v>
+        <v>25795.34</v>
       </c>
       <c r="J64" s="1">
-        <v>0.22582976104206</v>
+        <v>0.12918349267201</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>9307245.0</v>
+        <v>19993780.0</v>
       </c>
       <c r="N64" s="1">
-        <v>9307245.0</v>
+        <v>19993780.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.28</v>
+        <v>0.63</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.5083</v>
+        <v>99.9575</v>
       </c>
       <c r="E65" s="1">
-        <v>99.47774185</v>
+        <v>99.4735982</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>19895548.37</v>
+        <v>9947359.82</v>
       </c>
       <c r="I65" s="1">
-        <v>6111.63</v>
+        <v>48390.18</v>
       </c>
       <c r="J65" s="1">
-        <v>0.030718580289124</v>
+        <v>0.48646254760693</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>19901660.0</v>
+        <v>9995750.0</v>
       </c>
       <c r="N65" s="1">
-        <v>19901660.0</v>
+        <v>9995750.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.6</v>
+        <v>0.32</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.0103</v>
+        <v>99.8198</v>
       </c>
       <c r="E66" s="1">
-        <v>100.0</v>
+        <v>99.28333975</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>30000000.0</v>
+        <v>19856667.95</v>
       </c>
       <c r="I66" s="1">
-        <v>3090.0</v>
+        <v>107292.05</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0103</v>
+        <v>0.5403325989545</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66" t="s">
-        <v>171</v>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>30003090.0</v>
+        <v>19963960.0</v>
       </c>
       <c r="N66" s="1">
-        <v>30263525.0</v>
+        <v>19963960.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.91</v>
+        <v>0.63</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67" t="s">
         <v>173</v>
       </c>
       <c r="C67" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0075</v>
+        <v>97.9391</v>
       </c>
       <c r="E67" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>30000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I67" s="1">
-        <v>2250.0</v>
+        <v>18722.18</v>
       </c>
       <c r="J67" s="1">
-        <v>0.0075</v>
+        <v>0.12760358340078</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67" t="s">
-        <v>174</v>
+      <c r="L67">
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>30002250.0</v>
+        <v>14690865.0</v>
       </c>
       <c r="N67" s="1">
-        <v>30189958.33</v>
+        <v>14690865.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.91</v>
+        <v>0.47</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>174</v>
+      </c>
+      <c r="B68" t="s">
         <v>175</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.0412</v>
+        <v>99.8864</v>
       </c>
       <c r="E68" s="1">
-        <v>100.0</v>
+        <v>97.9881802</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>40000000.0</v>
+        <v>4899409.01</v>
       </c>
       <c r="I68" s="1">
-        <v>16480.0</v>
+        <v>94910.99</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0412</v>
+        <v>1.9371926247897</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68" t="s">
-        <v>177</v>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>40016480.0</v>
+        <v>4994320.0</v>
       </c>
       <c r="N68" s="1">
-        <v>40735746.33</v>
+        <v>4994320.0</v>
       </c>
       <c r="O68" s="1">
-        <v>1.23</v>
+        <v>0.16</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B69" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C69" s="1">
-        <v>50000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0432</v>
+        <v>99.9753</v>
       </c>
       <c r="E69" s="1">
-        <v>100.0</v>
+        <v>99.84676293</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>50000000.0</v>
+        <v>7488507.22</v>
       </c>
       <c r="I69" s="1">
-        <v>21600.0</v>
+        <v>9640.28</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0432</v>
+        <v>0.12873433538601</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>180</v>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>50021600.0</v>
+        <v>7498147.5</v>
       </c>
       <c r="N69" s="1">
-        <v>50888977.78</v>
+        <v>7498147.5</v>
       </c>
       <c r="O69" s="1">
-        <v>1.53</v>
+        <v>0.24</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B70" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0315</v>
+        <v>99.6196</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>99.508676</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>20000000.0</v>
+        <v>4975433.8</v>
       </c>
       <c r="I70" s="1">
-        <v>6300.0</v>
+        <v>5546.2</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0315</v>
+        <v>0.11147168715218</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>183</v>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>20006300.0</v>
+        <v>4980980.0</v>
       </c>
       <c r="N70" s="1">
-        <v>20387126.33</v>
+        <v>4980980.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.61</v>
+        <v>0.16</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B71" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C71" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.0158</v>
+        <v>99.7954</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>99.57189615</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>25000000.0</v>
+        <v>19914379.23</v>
       </c>
       <c r="I71" s="1">
-        <v>3950.0</v>
+        <v>44700.77</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0158</v>
+        <v>0.22446479241824</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71" t="s">
-        <v>186</v>
+      <c r="L71">
+        <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>25003950.0</v>
+        <v>19959080.0</v>
       </c>
       <c r="N71" s="1">
-        <v>25124538.75</v>
+        <v>19959080.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.76</v>
+        <v>0.63</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B72" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="C72" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.7645</v>
+        <v>99.9221</v>
       </c>
       <c r="E72" s="1">
-        <v>99.65384132</v>
+        <v>99.6413465</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>24913460.33</v>
+        <v>9964134.65</v>
       </c>
       <c r="I72" s="1">
-        <v>27664.67</v>
+        <v>28075.35</v>
       </c>
       <c r="J72" s="1">
-        <v>0.11104306520876</v>
+        <v>0.28176405665092</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>24941125.0</v>
+        <v>9992210.0</v>
       </c>
       <c r="N72" s="1">
-        <v>24941125.0</v>
+        <v>9992210.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.75</v>
+        <v>0.32</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B73" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C73" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0252</v>
+        <v>97.5202</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>97.46047773</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>30000000.0</v>
+        <v>14619071.66</v>
       </c>
       <c r="I73" s="1">
-        <v>7560.0</v>
+        <v>8958.34</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0252</v>
+        <v>0.061278446459165</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>191</v>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>30007560.0</v>
+        <v>14628030.0</v>
       </c>
       <c r="N73" s="1">
-        <v>30557236.75</v>
+        <v>14628030.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.92</v>
+        <v>0.46</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B74" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C74" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.0226</v>
+        <v>98.0427</v>
       </c>
       <c r="E74" s="1">
-        <v>100.0</v>
+        <v>97.75025084</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>20000000.0</v>
+        <v>9286273.83</v>
       </c>
       <c r="I74" s="1">
-        <v>4520.0</v>
+        <v>27782.67</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0226</v>
+        <v>0.29917995644546</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>194</v>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>20004520.0</v>
+        <v>9314056.5</v>
       </c>
       <c r="N74" s="1">
-        <v>20405214.67</v>
+        <v>9314056.5</v>
       </c>
       <c r="O74" s="1">
-        <v>0.61</v>
+        <v>0.3</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="B75" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="C75" s="1">
-        <v>21000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.0174</v>
+        <v>97.5233</v>
       </c>
       <c r="E75" s="1">
-        <v>100.00013333</v>
+        <v>97.42790333</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>21000028.0</v>
+        <v>14614185.5</v>
       </c>
       <c r="I75" s="1">
-        <v>3626.0</v>
+        <v>14309.5</v>
       </c>
       <c r="J75" s="1">
-        <v>0.017266643644475</v>
+        <v>0.097915138684944</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>197</v>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>21003654.0</v>
+        <v>14628495.0</v>
       </c>
       <c r="N75" s="1">
-        <v>21462219.98</v>
+        <v>14628495.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.65</v>
+        <v>0.46</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="B76" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="C76" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.9989</v>
+        <v>99.8591</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>99.47774185</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>10000000.0</v>
+        <v>19895548.37</v>
       </c>
       <c r="I76" s="1">
-        <v>-110.0</v>
+        <v>76271.63</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.0011</v>
+        <v>0.38336028030777</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76" t="s">
-        <v>200</v>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>9999890.0</v>
+        <v>19971820.0</v>
       </c>
       <c r="N76" s="1">
-        <v>10055871.0</v>
+        <v>19971820.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="B77" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="C77" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0194</v>
+        <v>99.9909</v>
       </c>
       <c r="E77" s="1">
-        <v>99.9897</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>9998970.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>2970.0</v>
+        <v>-2730.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.02970305941512</v>
+        <v>-0.0091</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="M77" s="1">
-        <v>10001940.0</v>
+        <v>29997270.0</v>
       </c>
       <c r="N77" s="1">
-        <v>10213984.89</v>
+        <v>30071596.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.31</v>
+        <v>0.95</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="B78" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="C78" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0124</v>
+        <v>100.0172</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>3100.0</v>
+        <v>6880.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0124</v>
+        <v>0.0172</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="M78" s="1">
-        <v>25003100.0</v>
+        <v>40006880.0</v>
       </c>
       <c r="N78" s="1">
-        <v>25141467.78</v>
+        <v>40876524.44</v>
       </c>
       <c r="O78" s="1">
-        <v>0.76</v>
+        <v>1.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="B79" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="C79" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0535</v>
+        <v>100.0223</v>
       </c>
       <c r="E79" s="1">
         <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>10700.0</v>
+        <v>11150.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0535</v>
+        <v>0.0223</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="M79" s="1">
-        <v>20010700.0</v>
+        <v>50011150.0</v>
       </c>
       <c r="N79" s="1">
-        <v>20279139.22</v>
+        <v>51066442.36</v>
       </c>
       <c r="O79" s="1">
-        <v>0.61</v>
+        <v>1.62</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="B80" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="C80" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.8611</v>
+        <v>100.0046</v>
       </c>
       <c r="E80" s="1">
-        <v>98.27945433</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>14741918.15</v>
+        <v>20000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>237246.85</v>
+        <v>920.0</v>
       </c>
       <c r="J80" s="1">
-        <v>1.6093350104511</v>
+        <v>0.0046</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80">
-        <v>0.0</v>
+      <c r="L80" t="s">
+        <v>203</v>
       </c>
       <c r="M80" s="1">
-        <v>14979165.0</v>
+        <v>20000920.0</v>
       </c>
       <c r="N80" s="1">
-        <v>14979165.0</v>
+        <v>20455997.67</v>
       </c>
       <c r="O80" s="1">
-        <v>0.45</v>
+        <v>0.65</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B81" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="C81" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0018</v>
+        <v>100.0041</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>360.0</v>
+        <v>1025.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0018</v>
+        <v>0.0041</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="M81" s="1">
-        <v>20000360.0</v>
+        <v>25001025.0</v>
       </c>
       <c r="N81" s="1">
-        <v>20206435.11</v>
+        <v>25209829.17</v>
       </c>
       <c r="O81" s="1">
-        <v>0.61</v>
+        <v>0.8</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="B82" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="C82" s="1">
-        <v>29000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.8658</v>
+        <v>99.9757</v>
       </c>
       <c r="E82" s="1">
-        <v>99.12450762</v>
+        <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>28746107.21</v>
+        <v>15000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>214974.79</v>
+        <v>-3645.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.74783965853024</v>
+        <v>-0.0243</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>0.0</v>
+      <c r="L82" t="s">
+        <v>209</v>
       </c>
       <c r="M82" s="1">
-        <v>28961082.0</v>
+        <v>14996355.0</v>
       </c>
       <c r="N82" s="1">
-        <v>28961082.0</v>
+        <v>15004909.5</v>
       </c>
       <c r="O82" s="1">
-        <v>0.87</v>
+        <v>0.48</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="B83" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="C83" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.6166</v>
+        <v>99.9891</v>
       </c>
       <c r="E83" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>14920177.05</v>
+        <v>20000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>22312.95</v>
+        <v>-2180.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.14954882857774</v>
+        <v>-0.0109</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83">
-        <v>0.0</v>
+      <c r="L83" t="s">
+        <v>212</v>
       </c>
       <c r="M83" s="1">
-        <v>14942490.0</v>
+        <v>19997820.0</v>
       </c>
       <c r="N83" s="1">
-        <v>14942490.0</v>
+        <v>20032546.22</v>
       </c>
       <c r="O83" s="1">
-        <v>0.45</v>
+        <v>0.64</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="B84" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="C84" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.983</v>
+        <v>100.0152</v>
       </c>
       <c r="E84" s="1">
-        <v>99.82378327</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>14973567.49</v>
+        <v>10000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>23882.51</v>
+        <v>1520.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.15949779513766</v>
+        <v>0.0152</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>0.0</v>
+      <c r="L84" t="s">
+        <v>215</v>
       </c>
       <c r="M84" s="1">
-        <v>14997450.0</v>
+        <v>10001520.0</v>
       </c>
       <c r="N84" s="1">
-        <v>14997450.0</v>
+        <v>10094764.11</v>
       </c>
       <c r="O84" s="1">
-        <v>0.45</v>
+        <v>0.32</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B85" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="C85" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9758</v>
+        <v>99.9989</v>
       </c>
       <c r="E85" s="1">
-        <v>98.92055693</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>14838083.54</v>
+        <v>10000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>158286.46</v>
+        <v>-110.0</v>
       </c>
       <c r="J85" s="1">
-        <v>1.0667581131572</v>
+        <v>-0.0011</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>0.0</v>
+      <c r="L85" t="s">
+        <v>218</v>
       </c>
       <c r="M85" s="1">
-        <v>14996370.0</v>
+        <v>9999890.0</v>
       </c>
       <c r="N85" s="1">
-        <v>14996370.0</v>
+        <v>10013142.75</v>
       </c>
       <c r="O85" s="1">
-        <v>0.45</v>
+        <v>0.32</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B86" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C86" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0207</v>
+        <v>100.0249</v>
       </c>
       <c r="E86" s="1">
-        <v>99.996575</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>39998630.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>9650.0</v>
+        <v>6225.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.024125826309551</v>
+        <v>0.0249</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="M86" s="1">
-        <v>40008280.0</v>
+        <v>25006225.0</v>
       </c>
       <c r="N86" s="1">
-        <v>40881480.0</v>
+        <v>25237750.0</v>
       </c>
       <c r="O86" s="1">
-        <v>1.23</v>
+        <v>0.8</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B87" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C87" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.9916</v>
+        <v>100.0402</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-2520.0</v>
+        <v>8040.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.0084</v>
+        <v>0.0402</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="M87" s="1">
-        <v>29997480.0</v>
+        <v>20008040.0</v>
       </c>
       <c r="N87" s="1">
-        <v>30059701.5</v>
+        <v>20351125.17</v>
       </c>
       <c r="O87" s="1">
-        <v>0.91</v>
+        <v>0.65</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B88" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C88" s="1">
-        <v>32000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.0121</v>
+        <v>100.009</v>
       </c>
       <c r="E88" s="1">
-        <v>100.00105</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>32000336.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>3536.0</v>
+        <v>1800.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.011049883976218</v>
+        <v>0.009</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="M88" s="1">
-        <v>32003872.0</v>
+        <v>20001800.0</v>
       </c>
       <c r="N88" s="1">
-        <v>32731898.31</v>
+        <v>20072867.11</v>
       </c>
       <c r="O88" s="1">
-        <v>0.99</v>
+        <v>0.64</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B89" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C89" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0482</v>
+        <v>100.0087</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>16870.0</v>
+        <v>1740.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.0482</v>
+        <v>0.0087</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="M89" s="1">
-        <v>35016870.0</v>
+        <v>20001740.0</v>
       </c>
       <c r="N89" s="1">
-        <v>35574857.5</v>
+        <v>20043798.33</v>
       </c>
       <c r="O89" s="1">
-        <v>1.07</v>
+        <v>0.64</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="B90" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C90" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0257</v>
+        <v>99.964</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>99.467847</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>30000000.0</v>
+        <v>14920177.05</v>
       </c>
       <c r="I90" s="1">
-        <v>7710.0</v>
+        <v>74422.95</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0257</v>
+        <v>0.49880741864253</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>237</v>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>30007710.0</v>
+        <v>14994600.0</v>
       </c>
       <c r="N90" s="1">
-        <v>30234819.25</v>
+        <v>14994600.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.91</v>
+        <v>0.48</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B91" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="C91" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.031</v>
+        <v>99.4703</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>30000000.0</v>
+        <v>29828181.39</v>
       </c>
       <c r="I91" s="1">
-        <v>9300.0</v>
+        <v>12908.61</v>
       </c>
       <c r="J91" s="1">
-        <v>0.031</v>
+        <v>0.043276557263822</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>240</v>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>30009300.0</v>
+        <v>29841090.0</v>
       </c>
       <c r="N91" s="1">
-        <v>30275531.5</v>
+        <v>29841090.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B92" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C92" s="1">
-        <v>15000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.6546</v>
+        <v>99.92</v>
       </c>
       <c r="E92" s="1">
-        <v>99.47526793</v>
+        <v>99.79965221</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>14921290.19</v>
+        <v>47903833.06</v>
       </c>
       <c r="I92" s="1">
-        <v>26899.81</v>
+        <v>57766.94</v>
       </c>
       <c r="J92" s="1">
-        <v>0.18027804336939</v>
+        <v>0.12058938984621</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>14948190.0</v>
+        <v>47961600.0</v>
       </c>
       <c r="N92" s="1">
-        <v>14948190.0</v>
+        <v>47961600.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.45</v>
+        <v>1.52</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="B93" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="C93" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.9772</v>
+        <v>97.6368</v>
       </c>
       <c r="E93" s="1">
-        <v>98.2467</v>
+        <v>97.7176416</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>4912335.0</v>
+        <v>14657646.24</v>
       </c>
       <c r="I93" s="1">
-        <v>86525.0</v>
+        <v>-12126.24</v>
       </c>
       <c r="J93" s="1">
-        <v>1.761382316149</v>
+        <v>-0.08272979031864</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>4998860.0</v>
+        <v>14645520.0</v>
       </c>
       <c r="N93" s="1">
-        <v>4998860.0</v>
+        <v>14645520.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.15</v>
+        <v>0.46</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="B94" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="C94" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.7884</v>
+        <v>100.0195</v>
       </c>
       <c r="E94" s="1">
-        <v>97.61480927</v>
+        <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>29284442.78</v>
+        <v>30000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>652077.22</v>
+        <v>5850.0</v>
       </c>
       <c r="J94" s="1">
-        <v>2.2267018187737</v>
+        <v>0.0195</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>0.0</v>
+      <c r="L94" t="s">
+        <v>241</v>
       </c>
       <c r="M94" s="1">
-        <v>29936520.0</v>
+        <v>30005850.0</v>
       </c>
       <c r="N94" s="1">
-        <v>29936520.0</v>
+        <v>30179576.67</v>
       </c>
       <c r="O94" s="1">
-        <v>0.9</v>
+        <v>0.96</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B95" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C95" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.9594</v>
+        <v>99.99</v>
       </c>
       <c r="E95" s="1">
-        <v>99.28424334</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>34749485.17</v>
+        <v>10000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>236304.83</v>
+        <v>-1000.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.68002397400698</v>
+        <v>-0.01</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>0.0</v>
+      <c r="L95" t="s">
+        <v>244</v>
       </c>
       <c r="M95" s="1">
-        <v>34985790.0</v>
+        <v>9999000.0</v>
       </c>
       <c r="N95" s="1">
-        <v>34985790.0</v>
+        <v>10022152.56</v>
       </c>
       <c r="O95" s="1">
-        <v>1.05</v>
+        <v>0.32</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B96" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C96" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.7425</v>
+        <v>99.9777</v>
       </c>
       <c r="E96" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>19857686.58</v>
+        <v>20000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>90813.42</v>
+        <v>-4460.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.4573212475388</v>
+        <v>-0.0223</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>0.0</v>
+      <c r="L96" t="s">
+        <v>247</v>
       </c>
       <c r="M96" s="1">
-        <v>19948500.0</v>
+        <v>19995540.0</v>
       </c>
       <c r="N96" s="1">
-        <v>19948500.0</v>
+        <v>20043111.78</v>
       </c>
       <c r="O96" s="1">
-        <v>0.6</v>
+        <v>0.64</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B97" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C97" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.0412</v>
+        <v>100.0289</v>
       </c>
       <c r="E97" s="1">
         <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>12360.0</v>
+        <v>10115.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0412</v>
+        <v>0.0289</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="M97" s="1">
-        <v>30012360.0</v>
+        <v>35010115.0</v>
       </c>
       <c r="N97" s="1">
-        <v>30515566.0</v>
+        <v>35699498.33</v>
       </c>
       <c r="O97" s="1">
-        <v>0.92</v>
+        <v>1.13</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B98" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C98" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.9827</v>
+        <v>100.0232</v>
       </c>
       <c r="E98" s="1">
-        <v>99.47378368</v>
+        <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>24868445.92</v>
+        <v>30000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>127229.08</v>
+        <v>6960.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.51160848735497</v>
+        <v>0.0232</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98">
-        <v>0.0</v>
+      <c r="L98" t="s">
+        <v>253</v>
       </c>
       <c r="M98" s="1">
-        <v>24995675.0</v>
+        <v>30006960.0</v>
       </c>
       <c r="N98" s="1">
-        <v>24995675.0</v>
+        <v>30343569.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.75</v>
+        <v>0.96</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B99" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="C99" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0163</v>
+        <v>100.0319</v>
       </c>
       <c r="E99" s="1">
         <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>4890.0</v>
+        <v>9570.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.0163</v>
+        <v>0.0319</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="M99" s="1">
-        <v>30004890.0</v>
+        <v>30009570.0</v>
       </c>
       <c r="N99" s="1">
-        <v>30070016.25</v>
+        <v>30387886.67</v>
       </c>
       <c r="O99" s="1">
-        <v>0.91</v>
+        <v>0.96</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B100" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C100" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0192</v>
+        <v>99.9595</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>99.8194931</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>30000000.0</v>
+        <v>19963898.62</v>
       </c>
       <c r="I100" s="1">
-        <v>5760.0</v>
+        <v>28001.38</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0192</v>
+        <v>0.14026007912076</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>261</v>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>30005760.0</v>
+        <v>19991900.0</v>
       </c>
       <c r="N100" s="1">
-        <v>30637224.25</v>
+        <v>19991900.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.92</v>
+        <v>0.63</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B101" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C101" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0311</v>
+        <v>99.7878</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>99.48082066</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>20000000.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I101" s="1">
-        <v>6220.0</v>
+        <v>107442.77</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0311</v>
+        <v>0.30858143391794</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>264</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>20006220.0</v>
+        <v>34925730.0</v>
       </c>
       <c r="N101" s="1">
-        <v>20377705.33</v>
+        <v>34925730.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.61</v>
+        <v>1.11</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="B102" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C102" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.9905</v>
+        <v>100.023</v>
       </c>
       <c r="E102" s="1">
         <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-1425.0</v>
+        <v>6900.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.0095</v>
+        <v>0.023</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="M102" s="1">
-        <v>14998575.0</v>
+        <v>30006900.0</v>
       </c>
       <c r="N102" s="1">
-        <v>15008772.92</v>
+        <v>30621355.67</v>
       </c>
       <c r="O102" s="1">
-        <v>0.45</v>
+        <v>0.97</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B103" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C103" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0013</v>
+        <v>99.8061</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>99.48840848</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>10000000.0</v>
+        <v>24872102.12</v>
       </c>
       <c r="I103" s="1">
-        <v>130.0</v>
+        <v>79422.88</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0013</v>
+        <v>0.31932516044205</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>270</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>10000130.0</v>
+        <v>24951525.0</v>
       </c>
       <c r="N103" s="1">
-        <v>10006684.17</v>
+        <v>24951525.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.3</v>
+        <v>0.79</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B104" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="C104" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.6626</v>
+        <v>100.0211</v>
       </c>
       <c r="E104" s="1">
-        <v>99.47403105</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>19894806.21</v>
+        <v>30000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>37713.79</v>
+        <v>6330.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.18956600834364</v>
+        <v>0.0211</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>268</v>
       </c>
       <c r="M104" s="1">
-        <v>19932520.0</v>
+        <v>30006330.0</v>
       </c>
       <c r="N104" s="1">
-        <v>19932520.0</v>
+        <v>30181491.17</v>
       </c>
       <c r="O104" s="1">
-        <v>0.6</v>
+        <v>0.96</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B105" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C105" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.8311</v>
+        <v>100.0077</v>
       </c>
       <c r="E105" s="1">
-        <v>99.829956</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>9982995.6</v>
+        <v>20000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>114.4</v>
+        <v>1540.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0011459486168661</v>
+        <v>0.0077</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105">
-        <v>0.0</v>
+      <c r="L105" t="s">
+        <v>271</v>
       </c>
       <c r="M105" s="1">
-        <v>9983110.0</v>
+        <v>20001540.0</v>
       </c>
       <c r="N105" s="1">
-        <v>9983110.0</v>
+        <v>20446967.17</v>
       </c>
       <c r="O105" s="1">
-        <v>0.3</v>
+        <v>0.65</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B106" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C106" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.9573</v>
+        <v>99.9992</v>
       </c>
       <c r="E106" s="1">
-        <v>99.81091378</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>39924365.51</v>
+        <v>15000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>58554.49</v>
+        <v>-120.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.14666354556175</v>
+        <v>-0.0008</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>0.0</v>
+      <c r="L106" t="s">
+        <v>274</v>
       </c>
       <c r="M106" s="1">
-        <v>39982920.0</v>
+        <v>14999880.0</v>
       </c>
       <c r="N106" s="1">
-        <v>39982920.0</v>
+        <v>15064912.92</v>
       </c>
       <c r="O106" s="1">
-        <v>1.2</v>
+        <v>0.48</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>275</v>
+      </c>
+      <c r="B107" t="s">
+        <v>276</v>
+      </c>
+      <c r="C107" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.0126</v>
+      </c>
+      <c r="E107" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>1260.0</v>
+      </c>
+      <c r="J107" s="1">
+        <v>0.0126</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" t="s">
         <v>277</v>
       </c>
-      <c r="B107" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>19954240.0</v>
+        <v>10001260.0</v>
       </c>
       <c r="N107" s="1">
-        <v>19954240.0</v>
+        <v>10043059.72</v>
       </c>
       <c r="O107" s="1">
-        <v>0.6</v>
+        <v>0.32</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>278</v>
+      </c>
+      <c r="B108" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="C108" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.5728</v>
+        <v>99.462</v>
       </c>
       <c r="E108" s="1">
-        <v>99.47155735</v>
+        <v>99.42696925</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>19894311.47</v>
+        <v>19885393.85</v>
       </c>
       <c r="I108" s="1">
-        <v>20248.53</v>
+        <v>7006.15</v>
       </c>
       <c r="J108" s="1">
-        <v>0.10178050157973</v>
+        <v>0.03523264388349</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>19914560.0</v>
+        <v>19892400.0</v>
       </c>
       <c r="N108" s="1">
-        <v>19914560.0</v>
+        <v>19892400.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>280</v>
+      </c>
+      <c r="B109" t="s">
         <v>281</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.8711</v>
+        <v>99.9564</v>
       </c>
       <c r="E109" s="1">
-        <v>99.836158</v>
+        <v>99.80919808</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>29950847.4</v>
+        <v>39923679.23</v>
       </c>
       <c r="I109" s="1">
-        <v>10482.6</v>
+        <v>58880.77</v>
       </c>
       <c r="J109" s="1">
-        <v>0.034999343624581</v>
+        <v>0.14748332602511</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>29961330.0</v>
+        <v>39982560.0</v>
       </c>
       <c r="N109" s="1">
-        <v>29961330.0</v>
+        <v>39982560.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.9</v>
+        <v>1.27</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>282</v>
+      </c>
+      <c r="B110" t="s">
         <v>283</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9941</v>
+        <v>99.9211</v>
       </c>
       <c r="E110" s="1">
-        <v>99.2825594</v>
+        <v>99.47155735</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>24820639.85</v>
+        <v>19894311.47</v>
       </c>
       <c r="I110" s="1">
-        <v>177885.15</v>
+        <v>89908.53</v>
       </c>
       <c r="J110" s="1">
-        <v>0.71668237029756</v>
+        <v>0.45193084533526</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>24998525.0</v>
+        <v>19984220.0</v>
       </c>
       <c r="N110" s="1">
-        <v>24998525.0</v>
+        <v>19984220.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.75</v>
+        <v>0.63</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>284</v>
+      </c>
+      <c r="B111" t="s">
         <v>285</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.3862</v>
+        <v>99.6658</v>
       </c>
       <c r="E111" s="1">
-        <v>97.8384763</v>
+        <v>99.458614</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>9783847.63</v>
+        <v>29837584.2</v>
       </c>
       <c r="I111" s="1">
-        <v>54772.37</v>
+        <v>62155.8</v>
       </c>
       <c r="J111" s="1">
-        <v>0.55982443790368</v>
+        <v>0.20831378164992</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>9838620.0</v>
+        <v>29899740.0</v>
       </c>
       <c r="N111" s="1">
-        <v>9838620.0</v>
+        <v>29899740.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.3</v>
+        <v>0.95</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>286</v>
+      </c>
+      <c r="B112" t="s">
         <v>287</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>18000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.8356</v>
+        <v>99.8457</v>
       </c>
       <c r="E112" s="1">
-        <v>99.81992211</v>
+        <v>99.63533473</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>17967585.98</v>
+        <v>7373014.77</v>
       </c>
       <c r="I112" s="1">
-        <v>2822.02</v>
+        <v>15567.03</v>
       </c>
       <c r="J112" s="1">
-        <v>0.01570617223227</v>
+        <v>0.21113520704367</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>17970408.0</v>
+        <v>7388581.8</v>
       </c>
       <c r="N112" s="1">
-        <v>17970408.0</v>
+        <v>7388581.8</v>
       </c>
       <c r="O112" s="1">
-        <v>0.54</v>
+        <v>0.23</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>288</v>
+      </c>
+      <c r="B113" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="C113" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.948</v>
+        <v>98.5751</v>
       </c>
       <c r="E113" s="1">
-        <v>99.24</v>
+        <v>97.8384763</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>9924000.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I113" s="1">
-        <v>70800.0</v>
+        <v>73662.37</v>
       </c>
       <c r="J113" s="1">
-        <v>0.71342200725514</v>
+        <v>0.75289776359692</v>
       </c>
       <c r="K113">
-        <v>1.18</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>9994800.0</v>
+        <v>9857510.0</v>
       </c>
       <c r="N113" s="1">
-        <v>10112608.22</v>
+        <v>9857510.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B114" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C114" s="1">
-        <v>4000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.389</v>
+        <v>99.8288</v>
       </c>
       <c r="E114" s="1">
-        <v>98.33</v>
+        <v>99.8307315</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>3933200.0</v>
+        <v>11979687.78</v>
       </c>
       <c r="I114" s="1">
-        <v>2360.0</v>
+        <v>-231.78</v>
       </c>
       <c r="J114" s="1">
-        <v>0.060002033967253</v>
+        <v>-0.0019347749645609</v>
       </c>
       <c r="K114">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>3935560.0</v>
+        <v>11979456.0</v>
       </c>
       <c r="N114" s="1">
-        <v>3936984.66</v>
+        <v>11979456.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B115" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C115" s="1">
-        <v>21400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.574</v>
+        <v>99.994</v>
       </c>
       <c r="E115" s="1">
-        <v>98.97545327</v>
+        <v>99.8186351</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>21180747.0</v>
+        <v>9981863.51</v>
       </c>
       <c r="I115" s="1">
-        <v>128089.0</v>
+        <v>17536.49</v>
       </c>
       <c r="J115" s="1">
-        <v>0.60474259949378</v>
+        <v>0.17568352825534</v>
       </c>
       <c r="K115">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>21308836.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="N115" s="1">
-        <v>21445444.22</v>
+        <v>9999400.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B116" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="C116" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.527</v>
+        <v>99.6807</v>
       </c>
       <c r="E116" s="1">
-        <v>99.163675</v>
+        <v>99.5457396</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>19832735.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I116" s="1">
-        <v>72665.0</v>
+        <v>26992.08</v>
       </c>
       <c r="J116" s="1">
-        <v>0.36638920451466</v>
+        <v>0.13557626930324</v>
       </c>
       <c r="K116">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>19905400.0</v>
+        <v>19936140.0</v>
       </c>
       <c r="N116" s="1">
-        <v>20006495.89</v>
+        <v>19936140.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="B117" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="C117" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.842</v>
+        <v>99.9935</v>
       </c>
       <c r="E117" s="1">
-        <v>98.63892667</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>14795839.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>30461.0</v>
+        <v>-1300.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.20587544917189</v>
+        <v>-0.0065</v>
       </c>
       <c r="K117">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="M117" s="1">
-        <v>14826300.0</v>
+        <v>19998700.0</v>
       </c>
       <c r="N117" s="1">
-        <v>14834416.44</v>
+        <v>20021415.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.45</v>
+        <v>0.64</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="B118" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="C118" s="1">
-        <v>26200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.257</v>
+        <v>98.388</v>
       </c>
       <c r="E118" s="1">
-        <v>100.64458779</v>
+        <v>98.33</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>26368882.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-101548.0</v>
+        <v>2320.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.38510544360584</v>
+        <v>0.05898505034069</v>
       </c>
       <c r="K118">
-        <v>2.96</v>
+        <v>0.12</v>
       </c>
       <c r="L118" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="M118" s="1">
-        <v>26267334.0</v>
+        <v>3935520.0</v>
       </c>
       <c r="N118" s="1">
-        <v>27042746.33</v>
+        <v>3940177.53</v>
       </c>
       <c r="O118" s="1">
-        <v>0.81</v>
+        <v>0.13</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B119" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="C119" s="1">
-        <v>5000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.868</v>
+        <v>99.735</v>
       </c>
       <c r="E119" s="1">
-        <v>99.14</v>
+        <v>98.97545327</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4957000.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I119" s="1">
-        <v>36400.0</v>
+        <v>162543.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.73431510994553</v>
+        <v>0.76740919477486</v>
       </c>
       <c r="K119">
-        <v>0.98</v>
+        <v>0.8</v>
       </c>
       <c r="L119" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="M119" s="1">
-        <v>4993400.0</v>
+        <v>21343290.0</v>
       </c>
       <c r="N119" s="1">
-        <v>5042560.96</v>
+        <v>21514490.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.15</v>
+        <v>0.68</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="B120" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="C120" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.804</v>
+        <v>99.75</v>
       </c>
       <c r="E120" s="1">
-        <v>98.3985</v>
+        <v>99.163675</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>9839850.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I120" s="1">
-        <v>140550.0</v>
+        <v>117265.0</v>
       </c>
       <c r="J120" s="1">
-        <v>1.4283754325523</v>
+        <v>0.59126993831158</v>
       </c>
       <c r="K120">
-        <v>0.18</v>
+        <v>0.63</v>
       </c>
       <c r="L120" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="M120" s="1">
-        <v>9980400.0</v>
+        <v>19950000.0</v>
       </c>
       <c r="N120" s="1">
-        <v>9998372.6</v>
+        <v>20075342.47</v>
       </c>
       <c r="O120" s="1">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B121" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="C121" s="1">
-        <v>3124000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.046</v>
+        <v>100.374</v>
       </c>
       <c r="E121" s="1">
-        <v>99.04783611</v>
+        <v>100.747</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3094254.4</v>
+        <v>30224100.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-57.36</v>
+        <v>-111900.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.0018537583722916</v>
+        <v>-0.37023434940991</v>
       </c>
       <c r="K121">
-        <v>0.04</v>
+        <v>1.23</v>
       </c>
       <c r="L121" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="M121" s="1">
-        <v>3094197.04</v>
+        <v>30112200.0</v>
       </c>
       <c r="N121" s="1">
-        <v>3095373.89</v>
+        <v>30480830.14</v>
       </c>
       <c r="O121" s="1">
-        <v>0.09</v>
+        <v>0.97</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="B122" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="C122" s="1">
-        <v>46499000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.455</v>
+        <v>99.07</v>
       </c>
       <c r="E122" s="1">
-        <v>101.14901439</v>
+        <v>98.63892667</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>47033280.2</v>
+        <v>14795839.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-322709.75</v>
+        <v>64661.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.68613064754943</v>
+        <v>0.43702151665749</v>
       </c>
       <c r="K122">
-        <v>2.92</v>
+        <v>0.07</v>
       </c>
       <c r="L122" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="M122" s="1">
-        <v>46710570.45</v>
+        <v>14860500.0</v>
       </c>
       <c r="N122" s="1">
-        <v>48066048.15</v>
+        <v>14871647.26</v>
       </c>
       <c r="O122" s="1">
-        <v>1.45</v>
+        <v>0.47</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B123" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="C123" s="1">
-        <v>8800000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.17</v>
+        <v>100.025</v>
       </c>
       <c r="E123" s="1">
-        <v>98.743125</v>
+        <v>100.64458779</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>8689395.0</v>
+        <v>26368882.0</v>
       </c>
       <c r="I123" s="1">
-        <v>37565.0</v>
+        <v>-162332.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.43230857844533</v>
+        <v>-0.61561957765217</v>
       </c>
       <c r="K123">
-        <v>0.15</v>
+        <v>3.55</v>
       </c>
       <c r="L123" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="M123" s="1">
-        <v>8726960.0</v>
+        <v>26206550.0</v>
       </c>
       <c r="N123" s="1">
-        <v>8739738.08</v>
+        <v>27135483.56</v>
       </c>
       <c r="O123" s="1">
-        <v>0.26</v>
+        <v>0.86</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B124" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="C124" s="1">
-        <v>9400000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.899</v>
+        <v>99.898</v>
       </c>
       <c r="E124" s="1">
-        <v>98.855</v>
+        <v>99.75</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9292370.0</v>
+        <v>10473750.0</v>
       </c>
       <c r="I124" s="1">
-        <v>4136.0</v>
+        <v>15540.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.044509635324465</v>
+        <v>0.1483709273183</v>
       </c>
       <c r="K124">
-        <v>0.19</v>
+        <v>0.93</v>
       </c>
       <c r="L124" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="M124" s="1">
-        <v>9296506.0</v>
+        <v>10489290.0</v>
       </c>
       <c r="N124" s="1">
-        <v>9314372.44</v>
+        <v>10587098.22</v>
       </c>
       <c r="O124" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B125" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="C125" s="1">
-        <v>31300000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.019</v>
+        <v>98.971</v>
       </c>
       <c r="E125" s="1">
-        <v>100.17175712</v>
+        <v>99.04783611</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>31353759.98</v>
+        <v>3094254.4</v>
       </c>
       <c r="I125" s="1">
-        <v>-47812.98</v>
+        <v>-2400.36</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.15249520322443</v>
+        <v>-0.077574746278134</v>
       </c>
       <c r="K125">
-        <v>1.99</v>
+        <v>0.24</v>
       </c>
       <c r="L125" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="M125" s="1">
-        <v>31305947.0</v>
+        <v>3091854.04</v>
       </c>
       <c r="N125" s="1">
-        <v>31929160.01</v>
+        <v>3099343.08</v>
       </c>
       <c r="O125" s="1">
-        <v>0.96</v>
+        <v>0.1</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B126" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C126" s="1">
-        <v>1000000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.307</v>
+        <v>100.16</v>
       </c>
       <c r="E126" s="1">
-        <v>98.02</v>
+        <v>101.14901439</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>980200.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I126" s="1">
-        <v>12870.0</v>
+        <v>-459881.8</v>
       </c>
       <c r="J126" s="1">
-        <v>1.3129973474801</v>
+        <v>-0.97777955958938</v>
       </c>
       <c r="K126">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>808.22</v>
+        <v>3.56</v>
+      </c>
+      <c r="L126" t="s">
+        <v>325</v>
       </c>
       <c r="M126" s="1">
-        <v>993070.0</v>
+        <v>46573398.4</v>
       </c>
       <c r="N126" s="1">
-        <v>993878.22</v>
+        <v>48229527.17</v>
       </c>
       <c r="O126" s="1">
-        <v>0.03</v>
+        <v>1.53</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B127" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C127" s="1">
-        <v>9088000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.276</v>
+        <v>99.458</v>
       </c>
       <c r="E127" s="1">
-        <v>98.65440383</v>
+        <v>98.743125</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>8965712.22</v>
+        <v>8689395.0</v>
       </c>
       <c r="I127" s="1">
-        <v>56490.66</v>
+        <v>62909.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.6300744281529</v>
+        <v>0.72397445391768</v>
       </c>
       <c r="K127">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="L127" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="M127" s="1">
-        <v>9022202.88</v>
+        <v>8752304.0</v>
       </c>
       <c r="N127" s="1">
-        <v>9029547.98</v>
+        <v>8768638.25</v>
       </c>
       <c r="O127" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B128" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C128" s="1">
-        <v>20000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.809</v>
+        <v>99.078</v>
       </c>
       <c r="E128" s="1">
-        <v>99.174455</v>
+        <v>98.855</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>19834891.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I128" s="1">
-        <v>126909.0</v>
+        <v>20962.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.63982706030499</v>
+        <v>0.22558292448536</v>
       </c>
       <c r="K128">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="L128" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="M128" s="1">
-        <v>19961800.0</v>
+        <v>9313332.0</v>
       </c>
       <c r="N128" s="1">
-        <v>19984402.74</v>
+        <v>9340695.01</v>
       </c>
       <c r="O128" s="1">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B129" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C129" s="1">
-        <v>16000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.919</v>
+        <v>99.609</v>
       </c>
       <c r="E129" s="1">
-        <v>99.24125</v>
+        <v>98.02</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>15878600.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I129" s="1">
-        <v>108440.0</v>
+        <v>15890.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.68293174461225</v>
+        <v>1.6210977351561</v>
       </c>
       <c r="K129">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="L129" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="M129" s="1">
-        <v>15987040.0</v>
+        <v>996090.0</v>
       </c>
       <c r="N129" s="1">
-        <v>16006218.08</v>
+        <v>997100.27</v>
       </c>
       <c r="O129" s="1">
-        <v>0.48</v>
+        <v>0.03</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B130" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C130" s="1">
-        <v>4100000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.487</v>
+        <v>99.583</v>
       </c>
       <c r="E130" s="1">
-        <v>99.37609756</v>
+        <v>98.65440383</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>4074420.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I130" s="1">
-        <v>4547.0</v>
+        <v>84390.82</v>
       </c>
       <c r="J130" s="1">
-        <v>0.1115987060735</v>
+        <v>0.94126175287835</v>
       </c>
       <c r="K130">
-        <v>0.53</v>
+        <v>0.1</v>
       </c>
       <c r="L130" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="M130" s="1">
-        <v>4078967.0</v>
+        <v>9050103.04</v>
       </c>
       <c r="N130" s="1">
-        <v>4100885.15</v>
+        <v>9059284.41</v>
       </c>
       <c r="O130" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B131" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C131" s="1">
-        <v>12000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.677</v>
+        <v>99.651</v>
       </c>
       <c r="E131" s="1">
-        <v>100.68475</v>
+        <v>99.37609756</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>12082170.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-930.0</v>
+        <v>11271.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.0076972927876367</v>
+        <v>0.2766283299218</v>
       </c>
       <c r="K131">
-        <v>2.98</v>
+        <v>0.68</v>
       </c>
       <c r="L131" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="M131" s="1">
-        <v>12081240.0</v>
+        <v>4085691.0</v>
       </c>
       <c r="N131" s="1">
-        <v>12438281.1</v>
+        <v>4113408.12</v>
       </c>
       <c r="O131" s="1">
-        <v>0.37</v>
+        <v>0.13</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B132" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C132" s="1">
-        <v>7800000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>101.255</v>
+        <v>100.213</v>
       </c>
       <c r="E132" s="1">
-        <v>101.89661538</v>
+        <v>100.68475</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>7947936.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-50046.0</v>
+        <v>-56610.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.62967291130678</v>
+        <v>-0.46854166097646</v>
       </c>
       <c r="K132">
-        <v>1.56</v>
+        <v>0.46</v>
       </c>
       <c r="L132" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="M132" s="1">
-        <v>7897890.0</v>
+        <v>12025560.0</v>
       </c>
       <c r="N132" s="1">
-        <v>8019591.37</v>
+        <v>12080792.88</v>
       </c>
       <c r="O132" s="1">
-        <v>0.24</v>
+        <v>0.38</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B133" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C133" s="1">
-        <v>15000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.735</v>
+        <v>100.804</v>
       </c>
       <c r="E133" s="1">
-        <v>99.71</v>
+        <v>101.89661538</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>14956500.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I133" s="1">
-        <v>3750.0</v>
+        <v>-85224.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.025072710861498</v>
+        <v>-1.0722783877475</v>
       </c>
       <c r="K133">
-        <v>0.98</v>
+        <v>2.25</v>
       </c>
       <c r="L133" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="M133" s="1">
-        <v>14960250.0</v>
+        <v>7862712.0</v>
       </c>
       <c r="N133" s="1">
-        <v>15107578.77</v>
+        <v>8037998.3</v>
       </c>
       <c r="O133" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>2706544712</v>
+        <v>347</v>
+      </c>
+      <c r="B134" t="s">
+        <v>348</v>
       </c>
       <c r="C134" s="1">
-        <v>20000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.98453925</v>
+        <v>99.847</v>
       </c>
       <c r="E134" s="1">
-        <v>0.0</v>
+        <v>99.71702006</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>0.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-3092.15</v>
+        <v>22681.5</v>
       </c>
       <c r="J134" s="1">
-        <v>0</v>
+        <v>0.13034880366332</v>
       </c>
       <c r="K134">
-        <v>0.0</v>
+        <v>1.22</v>
       </c>
       <c r="L134" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="M134" s="1">
-        <v>-3092.15</v>
+        <v>17423301.5</v>
       </c>
       <c r="N134" s="1">
-        <v>-21776.37</v>
+        <v>17637004.24</v>
       </c>
       <c r="O134" s="1">
-        <v>0.0</v>
+        <v>0.56</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B135">
-        <v>2711869102</v>
+        <v>2760392012</v>
       </c>
       <c r="C135" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.98515237</v>
+        <v>100.0137648</v>
       </c>
       <c r="E135" s="1">
         <v>0.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>0.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-4454.29</v>
+        <v>688.24</v>
       </c>
       <c r="J135" s="1">
         <v>0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="M135" s="1">
-        <v>-4454.29</v>
+        <v>688.24</v>
       </c>
       <c r="N135" s="1">
-        <v>-27429.46</v>
+        <v>13208.86</v>
       </c>
       <c r="O135" s="1">
         <v>0.0</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B136">
-        <v>2715297022</v>
+        <v>2763112602</v>
       </c>
       <c r="C136" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.98454083</v>
+        <v>100.0138525</v>
       </c>
       <c r="E136" s="1">
         <v>0.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>0.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-4637.75</v>
+        <v>1385.25</v>
       </c>
       <c r="J136" s="1">
         <v>0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="M136" s="1">
-        <v>-4637.75</v>
+        <v>1385.25</v>
       </c>
       <c r="N136" s="1">
-        <v>-24950.25</v>
+        <v>25068.75</v>
       </c>
       <c r="O136" s="1">
         <v>0.0</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B137">
-        <v>2760392012</v>
+        <v>2767186152</v>
       </c>
       <c r="C137" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.0555694</v>
+        <v>100.0179317</v>
       </c>
       <c r="E137" s="1">
         <v>0.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>0.0</v>
       </c>
       <c r="I137" s="1">
-        <v>2778.47</v>
+        <v>1793.17</v>
       </c>
       <c r="J137" s="1">
         <v>0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="M137" s="1">
-        <v>2778.47</v>
+        <v>1793.17</v>
       </c>
       <c r="N137" s="1">
-        <v>13147.27</v>
+        <v>24437.7</v>
       </c>
       <c r="O137" s="1">
         <v>0.0</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B138">
-        <v>2763112602</v>
+        <v>2773749642</v>
       </c>
       <c r="C138" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0538804</v>
+        <v>100.0165631</v>
       </c>
       <c r="E138" s="1">
         <v>0.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>0.0</v>
       </c>
       <c r="I138" s="1">
-        <v>5388.04</v>
+        <v>3312.62</v>
       </c>
       <c r="J138" s="1">
         <v>0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="M138" s="1">
-        <v>5388.04</v>
+        <v>3312.62</v>
       </c>
       <c r="N138" s="1">
-        <v>24949.15</v>
+        <v>31142.62</v>
       </c>
       <c r="O138" s="1">
         <v>0.0</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="B139">
-        <v>2767186152</v>
+        <v>2789264662</v>
       </c>
       <c r="C139" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0567258</v>
+        <v>100.172054</v>
       </c>
       <c r="E139" s="1">
         <v>0.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>0.0</v>
       </c>
       <c r="I139" s="1">
-        <v>5672.58</v>
+        <v>43013.5</v>
       </c>
       <c r="J139" s="1">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>362</v>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>5672.58</v>
+        <v>43013.5</v>
       </c>
       <c r="N139" s="1">
-        <v>24265.64</v>
+        <v>43013.5</v>
       </c>
       <c r="O139" s="1">
         <v>0.0</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B140">
-        <v>2767187812</v>
+        <v>2789797962</v>
       </c>
       <c r="C140" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0154302</v>
+        <v>100.03793945</v>
       </c>
       <c r="E140" s="1">
         <v>0.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>0.0</v>
       </c>
       <c r="I140" s="1">
-        <v>2314.53</v>
+        <v>15175.78</v>
       </c>
       <c r="J140" s="1">
         <v>0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="M140" s="1">
-        <v>2314.53</v>
+        <v>15175.78</v>
       </c>
       <c r="N140" s="1">
-        <v>26537.44</v>
+        <v>96118.0</v>
       </c>
       <c r="O140" s="1">
         <v>0.0</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B141">
-        <v>2773749642</v>
+        <v>2792185442</v>
       </c>
       <c r="C141" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0391692</v>
+        <v>100.03944711</v>
       </c>
       <c r="E141" s="1">
         <v>0.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>0.0</v>
       </c>
       <c r="I141" s="1">
-        <v>7833.84</v>
+        <v>13806.49</v>
       </c>
       <c r="J141" s="1">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="M141" s="1">
-        <v>7833.84</v>
+        <v>13806.49</v>
       </c>
       <c r="N141" s="1">
-        <v>30524.5</v>
+        <v>80658.54</v>
       </c>
       <c r="O141" s="1">
         <v>0.0</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B142">
-        <v>2786857582</v>
+        <v>2796875442</v>
       </c>
       <c r="C142" s="1">
-        <v>10000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0107152</v>
+        <v>100.02800838</v>
       </c>
       <c r="E142" s="1">
         <v>0.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>0.0</v>
       </c>
       <c r="I142" s="1">
-        <v>1071.52</v>
+        <v>6413.92</v>
       </c>
       <c r="J142" s="1">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="M142" s="1">
-        <v>1071.52</v>
+        <v>6413.92</v>
       </c>
       <c r="N142" s="1">
-        <v>12335.52</v>
+        <v>48458.83</v>
       </c>
       <c r="O142" s="1">
         <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B143">
-        <v>2786869692</v>
+        <v>2798428082</v>
       </c>
       <c r="C143" s="1">
-        <v>5000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0237428</v>
+        <v>100.16903921</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>1187.14</v>
+        <v>10649.47</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>370</v>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1187.14</v>
+        <v>10649.47</v>
       </c>
       <c r="N143" s="1">
-        <v>7281.37</v>
+        <v>10649.47</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="B144">
-        <v>2789264662</v>
+        <v>2798594412</v>
       </c>
       <c r="C144" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.03417932</v>
+        <v>100.0628706</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>8544.83</v>
+        <v>9430.59</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="M144" s="1">
-        <v>8544.83</v>
+        <v>9430.59</v>
       </c>
       <c r="N144" s="1">
-        <v>42852.47</v>
+        <v>36013.93</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="B145">
-        <v>2789797962</v>
+        <v>2813842972</v>
       </c>
       <c r="C145" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.07279498</v>
+        <v>100.04928307</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>29117.99</v>
+        <v>7392.46</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="M145" s="1">
-        <v>29117.99</v>
+        <v>7392.46</v>
       </c>
       <c r="N145" s="1">
-        <v>93545.99</v>
+        <v>25819.55</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="B146">
-        <v>2792185442</v>
+        <v>2862709242</v>
       </c>
       <c r="C146" s="1">
-        <v>35000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.07198866</v>
+        <v>100.09812632</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>25196.03</v>
+        <v>12265.79</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="M146" s="1">
-        <v>25196.03</v>
+        <v>12265.79</v>
       </c>
       <c r="N146" s="1">
-        <v>78139.66</v>
+        <v>20802.38</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="B147">
-        <v>2796875442</v>
+        <v>2863881832</v>
       </c>
       <c r="C147" s="1">
-        <v>22900000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0627886</v>
+        <v>100.1061458</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>14378.59</v>
+        <v>31843.74</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="M147" s="1">
-        <v>14378.59</v>
+        <v>31843.74</v>
       </c>
       <c r="N147" s="1">
-        <v>47490.46</v>
+        <v>53508.24</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B148">
-        <v>2798428082</v>
+        <v>2892744252</v>
       </c>
       <c r="C148" s="1">
-        <v>6300000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.03562857</v>
+        <v>100.13600345</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>2244.6</v>
+        <v>27200.69</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="M148" s="1">
-        <v>2244.6</v>
+        <v>27200.69</v>
       </c>
       <c r="N148" s="1">
-        <v>10609.51</v>
+        <v>37077.24</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B149">
-        <v>2798445762</v>
+        <v>2892982772</v>
       </c>
       <c r="C149" s="1">
-        <v>10000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0218757</v>
+        <v>100.00157355</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>2187.57</v>
+        <v>97.56</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="M149" s="1">
-        <v>2187.57</v>
+        <v>97.56</v>
       </c>
       <c r="N149" s="1">
-        <v>14750.63</v>
+        <v>2059.48</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B150">
-        <v>2798594412</v>
+        <v>2905161052</v>
       </c>
       <c r="C150" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.08612647</v>
+        <v>100.10200225</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>12918.97</v>
+        <v>20400.45</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="M150" s="1">
-        <v>12918.97</v>
+        <v>20400.45</v>
       </c>
       <c r="N150" s="1">
-        <v>33419.97</v>
+        <v>26096.45</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="B151">
-        <v>2813842972</v>
+        <v>2922922502</v>
       </c>
       <c r="C151" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0611244</v>
+        <v>100.0000895</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>9168.66</v>
+        <v>8.95</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="M151" s="1">
-        <v>9168.66</v>
+        <v>8.95</v>
       </c>
       <c r="N151" s="1">
-        <v>23257.16</v>
+        <v>1426.78</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B152">
-        <v>2843423492</v>
+        <v>2923119492</v>
       </c>
       <c r="C152" s="1">
-        <v>6000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.00802083</v>
+        <v>100.14511436</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>481.25</v>
+        <v>11318.92</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="M152" s="1">
-        <v>481.25</v>
+        <v>11318.92</v>
       </c>
       <c r="N152" s="1">
-        <v>5265.07</v>
+        <v>13656.06</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="B153">
-        <v>2861772482</v>
+        <v>2926581072</v>
       </c>
       <c r="C153" s="1">
-        <v>15000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.00128307</v>
+        <v>100.02755986</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>192.46</v>
+        <v>2504.64</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="M153" s="1">
-        <v>192.46</v>
+        <v>2504.64</v>
       </c>
       <c r="N153" s="1">
-        <v>4071.71</v>
+        <v>5552.91</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="B154">
-        <v>2862709242</v>
+        <v>2926627552</v>
       </c>
       <c r="C154" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.05408768</v>
+        <v>100.189705</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>6760.96</v>
+        <v>18970.5</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="M154" s="1">
-        <v>6760.96</v>
+        <v>18970.5</v>
       </c>
       <c r="N154" s="1">
-        <v>12817.07</v>
+        <v>23786.05</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B155">
-        <v>2863881832</v>
+        <v>2935596102</v>
       </c>
       <c r="C155" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0590046</v>
+        <v>100.00266272</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>17701.38</v>
+        <v>1331.36</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="M155" s="1">
-        <v>17701.38</v>
+        <v>1331.36</v>
       </c>
       <c r="N155" s="1">
-        <v>33038.05</v>
+        <v>13438.86</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="B156">
-        <v>2863985832</v>
+        <v>2935657812</v>
       </c>
       <c r="C156" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.00986908</v>
+        <v>100.20835533</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>2467.27</v>
+        <v>62506.6</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="M156" s="1">
-        <v>2467.27</v>
+        <v>62506.6</v>
       </c>
       <c r="N156" s="1">
-        <v>11005.39</v>
+        <v>77216.52</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B157">
-        <v>2892744252</v>
+        <v>2937267372</v>
       </c>
       <c r="C157" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.04992665</v>
+        <v>100.0330247</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>9985.33</v>
+        <v>3302.47</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="M157" s="1">
-        <v>9985.33</v>
+        <v>3302.47</v>
       </c>
       <c r="N157" s="1">
-        <v>16569.33</v>
+        <v>6245.36</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="B158">
-        <v>2892982772</v>
+        <v>2943810772</v>
       </c>
       <c r="C158" s="1">
-        <v>6200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.01233339</v>
+        <v>100.014411</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>764.67</v>
+        <v>2882.2</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="M158" s="1">
-        <v>764.67</v>
+        <v>2882.2</v>
       </c>
       <c r="N158" s="1">
-        <v>2036.91</v>
+        <v>5620.98</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="B159">
-        <v>2905161052</v>
+        <v>2949187952</v>
       </c>
       <c r="C159" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.02852655</v>
+        <v>100.2059401</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>5705.31</v>
+        <v>20594.01</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="M159" s="1">
-        <v>5705.31</v>
+        <v>20594.01</v>
       </c>
       <c r="N159" s="1">
-        <v>9265.86</v>
+        <v>23152.51</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B160">
-        <v>2922922502</v>
+        <v>2952571562</v>
       </c>
       <c r="C160" s="1">
-        <v>10000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.006094</v>
+        <v>100.02320641</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>609.4</v>
+        <v>1485.21</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
-        <v>803.25</v>
+        <v>884.73</v>
       </c>
       <c r="M160" s="1">
-        <v>609.4</v>
+        <v>1485.21</v>
       </c>
       <c r="N160" s="1">
-        <v>1412.65</v>
+        <v>2369.94</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="B161">
-        <v>2923119492</v>
+        <v>2957753962</v>
       </c>
       <c r="C161" s="1">
-        <v>7800000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.03434474</v>
+        <v>100.03884716</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2678.89</v>
+        <v>3418.55</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161" t="s">
-        <v>405</v>
+      <c r="L161">
+        <v>929.82</v>
       </c>
       <c r="M161" s="1">
-        <v>2678.89</v>
+        <v>3418.55</v>
       </c>
       <c r="N161" s="1">
-        <v>4103.95</v>
+        <v>4348.37</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="B162">
-        <v>2926581072</v>
+        <v>2962625832</v>
       </c>
       <c r="C162" s="1">
-        <v>9088000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.02659793</v>
+        <v>100.21064778</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2417.22</v>
+        <v>84259.11</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="M162" s="1">
-        <v>2417.22</v>
+        <v>84259.11</v>
       </c>
       <c r="N162" s="1">
-        <v>4274.28</v>
+        <v>90041.05</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="B163">
-        <v>2926627552</v>
+        <v>2962647772</v>
       </c>
       <c r="C163" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.061224</v>
+        <v>100.0783836</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>6122.4</v>
+        <v>15676.72</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="M163" s="1">
-        <v>6122.4</v>
+        <v>15676.72</v>
       </c>
       <c r="N163" s="1">
-        <v>9121.24</v>
+        <v>18048.94</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="B164">
-        <v>2928710612</v>
+        <v>3009856922</v>
       </c>
       <c r="C164" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.0039923</v>
+        <v>100.26615789</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>798.46</v>
+        <v>25285.0</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
-      <c r="L164" t="s">
-        <v>411</v>
+      <c r="L164">
+        <v>122.92</v>
       </c>
       <c r="M164" s="1">
-        <v>798.46</v>
+        <v>25285.0</v>
       </c>
       <c r="N164" s="1">
-        <v>2515.8</v>
+        <v>25407.92</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="B165">
-        <v>2935596102</v>
+        <v>3009858932</v>
       </c>
       <c r="C165" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.01229328</v>
+        <v>100.08436167</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>6146.64</v>
+        <v>12654.25</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165" t="s">
-        <v>413</v>
+      <c r="L165">
+        <v>344.09</v>
       </c>
       <c r="M165" s="1">
-        <v>6146.64</v>
+        <v>12654.25</v>
       </c>
       <c r="N165" s="1">
-        <v>13190.39</v>
+        <v>12998.34</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="B166">
-        <v>2935657812</v>
+        <v>3013661662</v>
       </c>
       <c r="C166" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0674994</v>
+        <v>100.2671859</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>20249.82</v>
+        <v>53437.18</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
-      <c r="L166" t="s">
-        <v>415</v>
+      <c r="L166">
+        <v>326.54</v>
       </c>
       <c r="M166" s="1">
-        <v>20249.82</v>
+        <v>53437.18</v>
       </c>
       <c r="N166" s="1">
-        <v>29157.32</v>
+        <v>53763.72</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="B167">
-        <v>2937267372</v>
+        <v>3015607942</v>
       </c>
       <c r="C167" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.0258104</v>
+        <v>100.27241787</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>2581.04</v>
+        <v>40862.68</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
-      <c r="L167" t="s">
-        <v>417</v>
+      <c r="L167">
+        <v>190.4</v>
       </c>
       <c r="M167" s="1">
-        <v>2581.04</v>
+        <v>40862.68</v>
       </c>
       <c r="N167" s="1">
-        <v>4300.88</v>
+        <v>41053.08</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="B168">
-        <v>2943810772</v>
+        <v>3017270942</v>
       </c>
       <c r="C168" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.01195325</v>
+        <v>100.17823485</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>2390.65</v>
+        <v>35646.97</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
-      <c r="L168" t="s">
-        <v>419</v>
+      <c r="L168">
+        <v>174.73</v>
       </c>
       <c r="M168" s="1">
-        <v>2390.65</v>
+        <v>35646.97</v>
       </c>
       <c r="N168" s="1">
-        <v>3847.31</v>
+        <v>35821.7</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="B169">
-        <v>2949187952</v>
+        <v>3021967322</v>
       </c>
       <c r="C169" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.0358077</v>
+        <v>100.28173918</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>3580.77</v>
+        <v>23947.83</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
-      <c r="L169" t="s">
-        <v>421</v>
+      <c r="L169">
+        <v>105.35</v>
       </c>
       <c r="M169" s="1">
-        <v>3580.77</v>
+        <v>23947.83</v>
       </c>
       <c r="N169" s="1">
-        <v>5006.44</v>
+        <v>24053.18</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
       <c r="B170">
-        <v>2952571562</v>
+        <v>3022014132</v>
       </c>
       <c r="C170" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.01333703</v>
+        <v>100.28251275</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>853.57</v>
+        <v>56502.55</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
-        <v>457.81</v>
+        <v>291.79</v>
       </c>
       <c r="M170" s="1">
-        <v>853.57</v>
+        <v>56502.55</v>
       </c>
       <c r="N170" s="1">
-        <v>1311.38</v>
+        <v>56794.34</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="B171">
-        <v>2957753962</v>
+        <v>3032560652</v>
       </c>
       <c r="C171" s="1">
-        <v>8800000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.01101227</v>
+        <v>100.30776575</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>969.08</v>
+        <v>36931.89</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
-        <v>451.44</v>
+        <v>-163.72</v>
       </c>
       <c r="M171" s="1">
-        <v>969.08</v>
+        <v>36931.89</v>
       </c>
       <c r="N171" s="1">
-        <v>1420.52</v>
+        <v>36768.17</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="B172">
-        <v>2962625832</v>
+        <v>3033105672</v>
       </c>
       <c r="C172" s="1">
-        <v>40000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.01904443</v>
+        <v>100.26778</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>7617.77</v>
+        <v>10711.2</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172" t="s">
-        <v>425</v>
+      <c r="L172">
+        <v>-30.64</v>
       </c>
       <c r="M172" s="1">
-        <v>7617.77</v>
+        <v>10711.2</v>
       </c>
       <c r="N172" s="1">
-        <v>10531.38</v>
+        <v>10680.56</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>426</v>
+        <v>413</v>
       </c>
       <c r="B173">
-        <v>2962647772</v>
+        <v>3037280862</v>
       </c>
       <c r="C173" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.0134976</v>
+        <v>100.3129918</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>2699.52</v>
+        <v>46948.77</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173" t="s">
-        <v>427</v>
+      <c r="L173">
+        <v>662.0</v>
       </c>
       <c r="M173" s="1">
-        <v>2699.52</v>
+        <v>46948.77</v>
       </c>
       <c r="N173" s="1">
-        <v>3852.19</v>
+        <v>47610.77</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="B174">
-        <v>3009856922</v>
+        <v>3042209452</v>
       </c>
       <c r="C174" s="1">
-        <v>9500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.98793779</v>
+        <v>100.3158541</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-1145.91</v>
+        <v>31585.41</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>14.65</v>
+        <v>303.18</v>
       </c>
       <c r="M174" s="1">
-        <v>-1145.91</v>
+        <v>31585.41</v>
       </c>
       <c r="N174" s="1">
-        <v>-1131.26</v>
+        <v>31888.59</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>429</v>
+        <v>415</v>
       </c>
       <c r="B175">
-        <v>3009858932</v>
+        <v>3047030172</v>
       </c>
       <c r="C175" s="1">
-        <v>15000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.99958927</v>
+        <v>100.30678553</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-61.61</v>
+        <v>9583.98</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>71.47</v>
+        <v>83.71</v>
       </c>
       <c r="M175" s="1">
-        <v>-61.61</v>
+        <v>9583.98</v>
       </c>
       <c r="N175" s="1">
-        <v>9.86</v>
+        <v>9667.69</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>430</v>
+        <v>416</v>
       </c>
       <c r="B176">
-        <v>3013661662</v>
+        <v>3050153122</v>
       </c>
       <c r="C176" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.98921675</v>
+        <v>100.3273697</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-2156.65</v>
+        <v>32736.97</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>51.29</v>
+        <v>281.47</v>
       </c>
       <c r="M176" s="1">
-        <v>-2156.65</v>
+        <v>32736.97</v>
       </c>
       <c r="N176" s="1">
-        <v>-2105.36</v>
+        <v>33018.44</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
       <c r="B177">
-        <v>3015607942</v>
+        <v>3051781772</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.987715</v>
+        <v>100.3284761</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-1842.75</v>
+        <v>65695.22</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>19.94</v>
+        <v>536.85</v>
       </c>
       <c r="M177" s="1">
-        <v>-1842.75</v>
+        <v>65695.22</v>
       </c>
       <c r="N177" s="1">
-        <v>-1822.81</v>
+        <v>66232.07</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="B178">
-        <v>3017270942</v>
+        <v>3053286692</v>
       </c>
       <c r="C178" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.99048765</v>
+        <v>100.23123553</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-1902.47</v>
+        <v>34685.33</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
-        <v>5.33</v>
+        <v>473.09</v>
       </c>
       <c r="M178" s="1">
-        <v>-1902.47</v>
+        <v>34685.33</v>
       </c>
       <c r="N178" s="1">
-        <v>-1897.14</v>
+        <v>35158.42</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="B179">
-        <v>3021967322</v>
+        <v>3053302732</v>
       </c>
       <c r="C179" s="1">
-        <v>8500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.98731624</v>
+        <v>100.3354226</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-1078.12</v>
+        <v>50313.39</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>10.53</v>
+        <v>540.59</v>
       </c>
       <c r="M179" s="1">
-        <v>-1078.12</v>
+        <v>50313.39</v>
       </c>
       <c r="N179" s="1">
-        <v>-1067.59</v>
+        <v>50853.98</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
       <c r="B180">
-        <v>3022014132</v>
+        <v>3089978672</v>
       </c>
       <c r="C180" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.9882589</v>
+        <v>100.14412775</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-2348.22</v>
+        <v>28825.55</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
-      <c r="L180">
-        <v>34.8</v>
+      <c r="L180" t="s">
+        <v>421</v>
       </c>
       <c r="M180" s="1">
-        <v>-2348.22</v>
+        <v>28825.55</v>
       </c>
       <c r="N180" s="1">
-        <v>-2313.42</v>
+        <v>25454.17</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="B181">
-        <v>3032560652</v>
+        <v>3094522902</v>
       </c>
       <c r="C181" s="1">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.97043708</v>
+        <v>100.0668496</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-3547.55</v>
+        <v>10027.44</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
-      <c r="L181">
-        <v>-40.88</v>
+      <c r="L181" t="s">
+        <v>423</v>
       </c>
       <c r="M181" s="1">
-        <v>-3547.55</v>
+        <v>10027.44</v>
       </c>
       <c r="N181" s="1">
-        <v>-3588.43</v>
+        <v>7928.22</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="B182">
-        <v>3033105672</v>
+        <v>3094554102</v>
       </c>
       <c r="C182" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.9783485</v>
+        <v>100.097287</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-866.06</v>
+        <v>14593.05</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
-      <c r="L182">
-        <v>-8.63</v>
+      <c r="L182" t="s">
+        <v>425</v>
       </c>
       <c r="M182" s="1">
-        <v>-866.06</v>
+        <v>14593.05</v>
       </c>
       <c r="N182" s="1">
-        <v>-874.69</v>
+        <v>11989.66</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
       <c r="B183">
-        <v>3037280862</v>
+        <v>3095024362</v>
       </c>
       <c r="C183" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.00377287</v>
+        <v>100.11221407</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>565.93</v>
+        <v>16832.11</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L183">
-        <v>53.53</v>
+      <c r="L183" t="s">
+        <v>427</v>
       </c>
       <c r="M183" s="1">
-        <v>565.93</v>
+        <v>16832.11</v>
       </c>
       <c r="N183" s="1">
-        <v>619.46</v>
+        <v>14334.14</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="B184">
-        <v>3042209452</v>
+        <v>3099290162</v>
       </c>
       <c r="C184" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.9974337</v>
+        <v>100.00432605</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-256.63</v>
+        <v>865.21</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
-        <v>7.97</v>
+        <v>-486.09</v>
       </c>
       <c r="M184" s="1">
-        <v>-256.63</v>
+        <v>865.21</v>
       </c>
       <c r="N184" s="1">
-        <v>-248.66</v>
+        <v>379.12</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="B185">
-        <v>3047030172</v>
+        <v>3099338312</v>
       </c>
       <c r="C185" s="1">
-        <v>3124000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.99634987</v>
+        <v>100.011649</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-114.03</v>
+        <v>1164.9</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>0.0</v>
+        <v>-420.83</v>
       </c>
       <c r="M185" s="1">
-        <v>-114.03</v>
+        <v>1164.9</v>
       </c>
       <c r="N185" s="1">
-        <v>-114.03</v>
+        <v>744.07</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>430</v>
+      </c>
+      <c r="B186">
+        <v>3101407942</v>
       </c>
       <c r="C186" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.9970354</v>
+        <v>100.1243197</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-148.23</v>
+        <v>12431.97</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="M186" s="1">
-        <v>-148.23</v>
+        <v>12431.97</v>
       </c>
       <c r="N186" s="1">
-        <v>-1670.43</v>
+        <v>11052.04</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>432</v>
+      </c>
+      <c r="B187">
+        <v>3103291672</v>
       </c>
       <c r="C187" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.0345666</v>
+        <v>99.998502</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>1728.33</v>
+        <v>-74.9</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
-      <c r="L187" t="s">
-        <v>445</v>
+      <c r="L187">
+        <v>-135.15</v>
       </c>
       <c r="M187" s="1">
-        <v>1728.33</v>
+        <v>-74.9</v>
       </c>
       <c r="N187" s="1">
-        <v>9465.69</v>
+        <v>-210.05</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:16">
+      <c r="A188" t="s">
+        <v>433</v>
+      </c>
+      <c r="B188">
+        <v>3119675662</v>
+      </c>
+      <c r="C188" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.96527504</v>
+      </c>
+      <c r="E188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-8681.24</v>
+      </c>
+      <c r="J188" s="1">
+        <v>0</v>
+      </c>
+      <c r="K188">
+        <v>0.0</v>
+      </c>
+      <c r="L188" t="s">
+        <v>434</v>
+      </c>
+      <c r="M188" s="1">
+        <v>-8681.24</v>
+      </c>
+      <c r="N188" s="1">
+        <v>-9956.72</v>
+      </c>
+      <c r="O188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P188">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:16">
+      <c r="A189" t="s">
+        <v>435</v>
+      </c>
+      <c r="B189">
+        <v>3119812902</v>
+      </c>
+      <c r="C189" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>99.9928083</v>
+      </c>
+      <c r="E189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-2157.51</v>
+      </c>
+      <c r="J189" s="1">
+        <v>0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
+      </c>
+      <c r="L189">
+        <v>-583.07</v>
+      </c>
+      <c r="M189" s="1">
+        <v>-2157.51</v>
+      </c>
+      <c r="N189" s="1">
+        <v>-2740.58</v>
+      </c>
+      <c r="O189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P189">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:16">
+      <c r="A190" t="s">
+        <v>436</v>
+      </c>
+      <c r="B190">
+        <v>3121777262</v>
+      </c>
+      <c r="C190" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.9230819</v>
+      </c>
+      <c r="E190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-7691.81</v>
+      </c>
+      <c r="J190" s="1">
+        <v>0</v>
+      </c>
+      <c r="K190">
+        <v>0.0</v>
+      </c>
+      <c r="L190">
+        <v>-133.53</v>
+      </c>
+      <c r="M190" s="1">
+        <v>-7691.81</v>
+      </c>
+      <c r="N190" s="1">
+        <v>-7825.34</v>
+      </c>
+      <c r="O190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P190">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:16">
+      <c r="A191" t="s">
+        <v>437</v>
+      </c>
+      <c r="B191">
+        <v>3123552652</v>
+      </c>
+      <c r="C191" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.98731535</v>
+      </c>
+      <c r="E191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-2536.93</v>
+      </c>
+      <c r="J191" s="1">
+        <v>0</v>
+      </c>
+      <c r="K191">
+        <v>0.0</v>
+      </c>
+      <c r="L191">
+        <v>0.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>-2536.93</v>
+      </c>
+      <c r="N191" s="1">
+        <v>-2536.93</v>
+      </c>
+      <c r="O191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P191">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16">
+      <c r="A192" t="s">
+        <v>438</v>
+      </c>
+      <c r="B192">
+        <v>3126897932</v>
+      </c>
+      <c r="C192" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>100.0009809</v>
+      </c>
+      <c r="E192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>98.09</v>
+      </c>
+      <c r="J192" s="1">
+        <v>0</v>
+      </c>
+      <c r="K192">
+        <v>0.0</v>
+      </c>
+      <c r="L192">
+        <v>0.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>98.09</v>
+      </c>
+      <c r="N192" s="1">
+        <v>98.09</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P192">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16">
+      <c r="A193" t="s">
+        <v>439</v>
+      </c>
+      <c r="B193" t="s">
+        <v>440</v>
+      </c>
+      <c r="C193" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.0058036</v>
+      </c>
+      <c r="E193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>290.18</v>
+      </c>
+      <c r="J193" s="1">
+        <v>0</v>
+      </c>
+      <c r="K193">
+        <v>0.0</v>
+      </c>
+      <c r="L193" t="s">
+        <v>441</v>
+      </c>
+      <c r="M193" s="1">
+        <v>290.18</v>
+      </c>
+      <c r="N193" s="1">
+        <v>9515.51</v>
+      </c>
+      <c r="O193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P193">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>