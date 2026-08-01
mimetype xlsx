--- v1 (2026-07-10)
+++ v2 (2026-08-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="442">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="448">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -172,249 +172,270 @@
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>4 958.22</t>
+    <t>17 368.56</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>111 573.92</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
+    <t>124 246.81</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>275 247.29</t>
+    <t>306 512.85</t>
+  </si>
+  <si>
+    <t>FR0129705952</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 23/03/2027</t>
+  </si>
+  <si>
+    <t>6 599.83</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
+  </si>
+  <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
     <t>XS3336911915</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6373027307</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 27/04/2026</t>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129544344</t>
-[...2 lines deleted...]
-    <t>EURO COVIVIO SA 16/04/2026</t>
+    <t>FR0129679702</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>26 161.33</t>
+    <t>44 878.00</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>25 578.00</t>
+    <t>43 878.00</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>25 694.67</t>
-[...17 lines deleted...]
-    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/04/2026</t>
+    <t>44 078.00</t>
+  </si>
+  <si>
+    <t>XS3350924224</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+  </si>
+  <si>
+    <t>XS3358227067</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
+    <t>XS3345827870</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 13/05/2026</t>
+  </si>
+  <si>
     <t>XS3326341511</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>769 144.44</t>
+    <t>819 489.78</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>315 325.83</t>
+    <t>352 831.50</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>88 540.94</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
+    <t>113 547.78</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
@@ -427,849 +448,813 @@
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...5 lines deleted...]
-    <t>114 298.46</t>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3317639261</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
+    <t>XS3348765788</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
-    <t>XS3320683777</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
+    <t>XS3358335118</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
+  </si>
+  <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
-    <t>XS3219325175</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>FR0129677953</t>
   </si>
   <si>
     <t>EURO SAVENCIA SA 07/05/2026</t>
   </si>
   <si>
-    <t>FR0129673572</t>
-[...8 lines deleted...]
-    <t>EURO SEB SA 16/04/2026</t>
+    <t>FR0129598530</t>
+  </si>
+  <si>
+    <t>EURO SEB SA 06/05/2026</t>
   </si>
   <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129628154</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>74 326.00</t>
+    <t>109 781.33</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>869 644.44</t>
+    <t>920 720.00</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>1 055 292.36</t>
-[...17 lines deleted...]
-    <t>208 804.17</t>
+    <t>1 119 105.00</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>8 554.50</t>
+    <t>27 587.46</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>34 726.22</t>
+    <t>59 570.67</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>93 244.11</t>
+    <t>105 900.67</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>13 252.75</t>
+    <t>25 892.64</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>231 525.00</t>
+    <t>263 175.76</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>343 085.17</t>
+    <t>368 431.22</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>71 067.11</t>
+    <t>96 498.89</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>42 058.33</t>
-[...5 lines deleted...]
-    <t>NEUCP COFACE SA 15/04/2026</t>
+    <t>66 134.44</t>
+  </si>
+  <si>
+    <t>FR0129682870</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
-    <t>BE6372774685</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 22/04/2026</t>
+    <t>BE6373705290</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 27/05/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>173 726.67</t>
+    <t>211 605.33</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>23 152.56</t>
+    <t>35 359.06</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>47 571.78</t>
+    <t>72 651.44</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>689 383.33</t>
+    <t>734 038.47</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>336 609.00</t>
+    <t>373 817.83</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>378 316.67</t>
-[...5 lines deleted...]
-    <t>NEUCP DASSAULT SYSTEMES 16/04/2026</t>
+    <t>416 368.33</t>
+  </si>
+  <si>
+    <t>FR0129679686</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129683761</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683175</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>614 455.67</t>
+    <t>652 238.83</t>
   </si>
   <si>
     <t>FR0129497519</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>175 161.17</t>
-[...8 lines deleted...]
-    <t>445 427.17</t>
+    <t>212 543.50</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>17 405.11</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>65 032.92</t>
+    <t>83 658.75</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>41 799.72</t>
+    <t>53 772.50</t>
+  </si>
+  <si>
+    <t>FR0129631067</t>
+  </si>
+  <si>
+    <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
+  </si>
+  <si>
+    <t>9 303.33</t>
   </si>
   <si>
     <t>FR0129630416</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
-    <t>FR0129672517</t>
-[...8 lines deleted...]
-    <t>NEUCP SEB SA 22/04/2026</t>
+    <t>FR0129682540</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 14/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683399</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683191</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129653376</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/06/2026</t>
   </si>
   <si>
     <t>FR0129582765</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129678860</t>
   </si>
   <si>
     <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
   </si>
   <si>
-    <t>FR0129655710</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 10/04/2026</t>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
+    <t>FR0129683035</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 13/07/2026</t>
+  </si>
+  <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>22 715.00</t>
+    <t>47 991.89</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>4 657.53</t>
+    <t>5 753.42</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>171 200.00</t>
+    <t>182 926.03</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>125 342.47</t>
+    <t>133 561.64</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>368 630.14</t>
+    <t>422 054.79</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>11 147.26</t>
-[...8 lines deleted...]
-    <t>928 933.56</t>
+    <t>12 174.66</t>
   </si>
   <si>
     <t>XS1401174633</t>
   </si>
   <si>
     <t>HEINEKEN NV 1 04/05/2026</t>
   </si>
   <si>
-    <t>97 808.22</t>
+    <t>103 561.64</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>7 489.04</t>
+    <t>9 628.77</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 656 128.77</t>
+    <t>1 758 044.38</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>16 334.25</t>
+    <t>17 539.73</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>27 363.01</t>
+    <t>30 582.19</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 010.27</t>
+    <t>1 078.77</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>9 181.37</t>
+    <t>9 803.84</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>27 717.12</t>
+    <t>29 682.88</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>55 232.88</t>
+    <t>74 958.90</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>175 286.30</t>
+    <t>193 450.68</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>213 702.74</t>
+    <t>228 045.21</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>12 520.62</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>23 683.50</t>
+    <t>25 048.39</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>22 644.53</t>
+    <t>23 978.50</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>27 830.00</t>
-[...2 lines deleted...]
-    <t>SWAP04703173</t>
+    <t>29 536.11</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>80 942.22</t>
+    <t>86 357.56</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>66 852.05</t>
+    <t>71 440.83</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>42 044.91</t>
-[...2 lines deleted...]
-    <t>SWAP04714381</t>
+    <t>44 983.75</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>26 583.34</t>
+    <t>28 584.58</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>18 427.09</t>
+    <t>19 865.83</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>8 536.59</t>
+    <t>9 370.42</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>21 664.50</t>
+    <t>23 791.33</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>9 876.55</t>
-[...5 lines deleted...]
-    <t>1 961.92</t>
+    <t>10 998.67</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>5 696.00</t>
-[...5 lines deleted...]
-    <t>1 417.83</t>
+    <t>6 430.67</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 337.14</t>
+    <t>2 651.22</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>3 048.27</t>
+    <t>3 455.71</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>4 815.55</t>
-[...5 lines deleted...]
-    <t>12 107.50</t>
+    <t>5 433.55</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>14 709.92</t>
+    <t>16 658.58</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>2 942.89</t>
+    <t>3 363.12</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>2 738.78</t>
+    <t>3 205.67</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>2 558.50</t>
+    <t>2 950.62</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
+    <t>1 042.55</t>
+  </si>
+  <si>
     <t>SWAP04884340</t>
   </si>
   <si>
+    <t>1 111.66</t>
+  </si>
+  <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>5 781.94</t>
+    <t>6 830.82</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>2 372.22</t>
+    <t>2 817.78</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
@@ -1279,111 +1264,144 @@
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-3 371.38</t>
+    <t>-5 927.65</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-2 099.22</t>
+    <t>-3 982.37</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-2 603.39</t>
+    <t>-4 944.87</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-2 497.97</t>
+    <t>-4 743.62</t>
   </si>
   <si>
     <t>SWAP05011166</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-1 379.93</t>
+    <t>-2 814.88</t>
   </si>
   <si>
     <t>SWAP05011324</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-1 275.48</t>
+    <t>-5 492.69</t>
   </si>
   <si>
     <t>SWAP05016335</t>
   </si>
   <si>
+    <t>-2 485.39</t>
+  </si>
+  <si>
     <t>SWAP05017475</t>
   </si>
   <si>
+    <t>-2 792.74</t>
+  </si>
+  <si>
     <t>SWAP05018315</t>
   </si>
   <si>
+    <t>-1 652.90</t>
+  </si>
+  <si>
     <t>SWAP05019255</t>
   </si>
   <si>
-    <t>SWAP04692497</t>
-[...5 lines deleted...]
-    <t>9 225.33</t>
+    <t>SWAP05019524</t>
+  </si>
+  <si>
+    <t>SWAP05019593</t>
+  </si>
+  <si>
+    <t>-2 276.76</t>
+  </si>
+  <si>
+    <t>SWAP05020023</t>
+  </si>
+  <si>
+    <t>-1 623.63</t>
+  </si>
+  <si>
+    <t>SWAP05020022</t>
+  </si>
+  <si>
+    <t>-1 210.43</t>
+  </si>
+  <si>
+    <t>SWAP05020021</t>
+  </si>
+  <si>
+    <t>SWAP05020024</t>
+  </si>
+  <si>
+    <t>SWAP05027220</t>
+  </si>
+  <si>
+    <t>SWAP05029792</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1747,212 +1765,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1049888.9045</v>
+        <v>1148840.3015</v>
       </c>
       <c r="D2">
-        <v>2446.4</v>
+        <v>2449.23</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2568448969.87</v>
+        <v>2813775924.11</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2568448969.87</v>
+        <v>2813775924.11</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10143.73</v>
+        <v>10155.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>419539.79</v>
+        <v>420025.43</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>419539.79</v>
+        <v>420025.43</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>109092.907</v>
+        <v>110554.9719</v>
       </c>
       <c r="D4">
-        <v>3397.9</v>
+        <v>3401.89</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>370687874.77</v>
+        <v>376096857.08</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>370687874.77</v>
+        <v>376096857.08</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>10166.5832</v>
+        <v>9781.3585</v>
       </c>
       <c r="D5">
-        <v>1115.41</v>
+        <v>1116.68</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>11339941.14</v>
+        <v>10922710.08</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>11339941.14</v>
+        <v>10922710.08</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1812144.8431</v>
+        <v>1559549.873</v>
       </c>
       <c r="D6">
-        <v>110.9</v>
+        <v>111.03</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>200968884.72</v>
+        <v>173157705.74</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>200968884.72</v>
+        <v>173157705.74</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P193"/>
+  <dimension ref="A1:P197"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O193" sqref="O193"/>
+      <selection activeCell="O197" sqref="O197"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1971,9639 +1989,9839 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>14239.0</v>
+        <v>15293.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10814.26</v>
+        <v>10826.58</v>
       </c>
       <c r="E2" s="1">
-        <v>10803.390349041</v>
+        <v>10821.188694828</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>153829475.18</v>
+        <v>165488438.71</v>
       </c>
       <c r="I2" s="1">
-        <v>154772.96</v>
+        <v>82449.23</v>
       </c>
       <c r="J2" s="1">
-        <v>0.1006133316251</v>
+        <v>0.04982174624566</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>153984248.14</v>
+        <v>165570887.94</v>
       </c>
       <c r="N2" s="1">
-        <v>153984248.14</v>
+        <v>165570887.94</v>
       </c>
       <c r="O2" s="1">
-        <v>4.89</v>
+        <v>4.91</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>582.0</v>
+        <v>635.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261617.21</v>
+        <v>261915.86</v>
       </c>
       <c r="E3" s="1">
-        <v>261300.28972509</v>
+        <v>261434.81192126</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>152076768.62</v>
+        <v>166011105.57</v>
       </c>
       <c r="I3" s="1">
-        <v>184447.6</v>
+        <v>305465.53</v>
       </c>
       <c r="J3" s="1">
-        <v>0.12128584903121</v>
+        <v>0.18400306952428</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>152261216.22</v>
+        <v>166316571.1</v>
       </c>
       <c r="N3" s="1">
-        <v>152261216.22</v>
+        <v>166316571.1</v>
       </c>
       <c r="O3" s="1">
-        <v>4.83</v>
+        <v>4.93</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.3819</v>
+        <v>99.5046</v>
       </c>
       <c r="E4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>11810.65</v>
+        <v>24080.65</v>
       </c>
       <c r="J4" s="1">
-        <v>0.1189824565792</v>
+        <v>0.24259248161818</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9938190.0</v>
+        <v>9950460.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9938190.0</v>
+        <v>9950460.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.3084</v>
+        <v>97.3618</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>17617.5</v>
+        <v>22957.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.18137646903486</v>
+        <v>0.23635307437877</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9730840.0</v>
+        <v>9736180.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9730840.0</v>
+        <v>9736180.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.8779</v>
+        <v>99.9942</v>
       </c>
       <c r="E6" s="1">
         <v>97.8974084</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9789740.84</v>
       </c>
       <c r="I6" s="1">
-        <v>198049.16</v>
+        <v>209679.16</v>
       </c>
       <c r="J6" s="1">
-        <v>2.0230276085633</v>
+        <v>2.1418254418265</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9987790.0</v>
+        <v>9999420.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9987790.0</v>
+        <v>9999420.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.8474</v>
+        <v>99.9637</v>
       </c>
       <c r="E7" s="1">
         <v>99.4822914</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>14922343.71</v>
       </c>
       <c r="I7" s="1">
-        <v>54766.29</v>
+        <v>72211.29</v>
       </c>
       <c r="J7" s="1">
-        <v>0.36700863526752</v>
+        <v>0.48391386368891</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>14977110.0</v>
+        <v>14994555.0</v>
       </c>
       <c r="N7" s="1">
-        <v>14977110.0</v>
+        <v>14994555.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.4844</v>
+        <v>98.5888</v>
       </c>
       <c r="E8" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I8" s="1">
-        <v>279651.11</v>
+        <v>321411.11</v>
       </c>
       <c r="J8" s="1">
-        <v>0.71496224236236</v>
+        <v>0.8217267863724</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>39393760.0</v>
+        <v>39435520.0</v>
       </c>
       <c r="N8" s="1">
-        <v>39393760.0</v>
+        <v>39435520.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.25</v>
+        <v>1.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.1587</v>
+        <v>99.2818</v>
       </c>
       <c r="E9" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I9" s="1">
-        <v>159197.66</v>
+        <v>183817.66</v>
       </c>
       <c r="J9" s="1">
-        <v>0.8092378567477</v>
+        <v>0.93438690751345</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>19831740.0</v>
+        <v>19856360.0</v>
       </c>
       <c r="N9" s="1">
-        <v>19831740.0</v>
+        <v>19856360.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.8289</v>
+        <v>98.9572</v>
       </c>
       <c r="E10" s="1">
         <v>98.72033764</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>24680084.41</v>
       </c>
       <c r="I10" s="1">
-        <v>27140.59</v>
+        <v>59215.59</v>
       </c>
       <c r="J10" s="1">
-        <v>0.10996959957318</v>
+        <v>0.23993268830153</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>24707225.0</v>
+        <v>24739300.0</v>
       </c>
       <c r="N10" s="1">
-        <v>24707225.0</v>
+        <v>24739300.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.9937</v>
+        <v>99.9932</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-630.0</v>
+        <v>-680.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.0063</v>
+        <v>-0.0068</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>9999370.0</v>
+        <v>9999320.0</v>
       </c>
       <c r="N11" s="1">
-        <v>10004328.22</v>
+        <v>10016688.56</v>
       </c>
       <c r="O11" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0295</v>
+        <v>100.0329</v>
       </c>
       <c r="E12" s="1">
         <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>2950.0</v>
+        <v>3290.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0295</v>
+        <v>0.0329</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>10002950.0</v>
+        <v>10003290.0</v>
       </c>
       <c r="N12" s="1">
-        <v>10114523.92</v>
+        <v>10127536.81</v>
       </c>
       <c r="O12" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.9945</v>
+        <v>99.5571</v>
       </c>
       <c r="E13" s="1">
-        <v>98.942062</v>
+        <v>99.4394653</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>9894206.2</v>
+        <v>9943946.53</v>
       </c>
       <c r="I13" s="1">
-        <v>105243.8</v>
+        <v>11763.47</v>
       </c>
       <c r="J13" s="1">
-        <v>1.063691193337</v>
+        <v>0.11829780021957</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9999450.0</v>
+        <v>9955710.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9999450.0</v>
+        <v>9955710.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.0444</v>
+        <v>100.0437</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>11100.0</v>
+        <v>10925.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.0444</v>
+        <v>0.0437</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" t="s">
         <v>60</v>
       </c>
       <c r="M14" s="1">
-        <v>25011100.0</v>
+        <v>25010925.0</v>
       </c>
       <c r="N14" s="1">
-        <v>25286347.29</v>
+        <v>25317437.85</v>
       </c>
       <c r="O14" s="1">
-        <v>0.8</v>
+        <v>0.75</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.0855</v>
+        <v>99.9873</v>
       </c>
       <c r="E15" s="1">
-        <v>98.0238394</v>
+        <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>19604767.88</v>
+        <v>15000000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>212332.12</v>
+        <v>-1905.0</v>
       </c>
       <c r="J15" s="1">
-        <v>1.083063677671</v>
+        <v>-0.0127</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" t="s">
+        <v>63</v>
       </c>
       <c r="M15" s="1">
-        <v>19817100.0</v>
+        <v>14998095.0</v>
       </c>
       <c r="N15" s="1">
-        <v>19817100.0</v>
+        <v>15004694.83</v>
       </c>
       <c r="O15" s="1">
-        <v>0.63</v>
+        <v>0.44</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.0557</v>
+        <v>99.2052</v>
       </c>
       <c r="E16" s="1">
-        <v>97.79494141</v>
+        <v>98.0238394</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>8312570.02</v>
+        <v>19604767.88</v>
       </c>
       <c r="I16" s="1">
-        <v>22164.48</v>
+        <v>236272.12</v>
       </c>
       <c r="J16" s="1">
-        <v>0.26663811488712</v>
+        <v>1.2051768296682</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>8334734.5</v>
+        <v>19841040.0</v>
       </c>
       <c r="N16" s="1">
-        <v>8334734.5</v>
+        <v>19841040.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.26</v>
+        <v>0.59</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.6956</v>
+        <v>98.0711</v>
       </c>
       <c r="E17" s="1">
-        <v>99.5611428</v>
+        <v>97.79494141</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>9956114.28</v>
+        <v>8312570.02</v>
       </c>
       <c r="I17" s="1">
-        <v>13445.72</v>
+        <v>23473.48</v>
       </c>
       <c r="J17" s="1">
-        <v>0.13504987610488</v>
+        <v>0.28238535066198</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9969560.0</v>
+        <v>8336043.5</v>
       </c>
       <c r="N17" s="1">
-        <v>9969560.0</v>
+        <v>8336043.5</v>
       </c>
       <c r="O17" s="1">
-        <v>0.32</v>
+        <v>0.25</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>11000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.8498</v>
+        <v>97.2311</v>
       </c>
       <c r="E18" s="1">
-        <v>99.83751445</v>
+        <v>97.32339053</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>10982126.59</v>
+        <v>7299254.29</v>
       </c>
       <c r="I18" s="1">
-        <v>1351.41</v>
+        <v>-6921.79</v>
       </c>
       <c r="J18" s="1">
-        <v>0.012305540178626</v>
+        <v>-0.094828728045314</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>10983478.0</v>
+        <v>7292332.5</v>
       </c>
       <c r="N18" s="1">
-        <v>10983478.0</v>
+        <v>7292332.5</v>
       </c>
       <c r="O18" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.2292</v>
+        <v>99.8192</v>
       </c>
       <c r="E19" s="1">
-        <v>97.4432515</v>
+        <v>99.5611428</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9744325.15</v>
+        <v>9956114.28</v>
       </c>
       <c r="I19" s="1">
-        <v>-21405.15</v>
+        <v>25805.72</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.21966785457688</v>
+        <v>0.25919469457918</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9722920.0</v>
+        <v>9981920.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9722920.0</v>
+        <v>9981920.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.8893</v>
+        <v>99.9699</v>
       </c>
       <c r="E20" s="1">
-        <v>99.803498</v>
+        <v>99.83751445</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19960699.6</v>
+        <v>10982126.59</v>
       </c>
       <c r="I20" s="1">
-        <v>17160.4</v>
+        <v>14562.41</v>
       </c>
       <c r="J20" s="1">
-        <v>0.085970934605919</v>
+        <v>0.13260100291741</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19977860.0</v>
+        <v>10996689.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19977860.0</v>
+        <v>10996689.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.63</v>
+        <v>0.33</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.8699</v>
+        <v>97.5008</v>
       </c>
       <c r="E21" s="1">
-        <v>97.7514452</v>
+        <v>97.4432515</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>9775144.52</v>
+        <v>9744325.15</v>
       </c>
       <c r="I21" s="1">
-        <v>11845.48</v>
+        <v>5754.85</v>
       </c>
       <c r="J21" s="1">
-        <v>0.12117958947578</v>
+        <v>0.0590584767176</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9786990.0</v>
+        <v>9750080.0</v>
       </c>
       <c r="N21" s="1">
-        <v>9786990.0</v>
+        <v>9750080.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.5688</v>
+        <v>99.8605</v>
       </c>
       <c r="E22" s="1">
-        <v>97.52492575</v>
+        <v>99.82032343</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>19504985.15</v>
+        <v>27949690.56</v>
       </c>
       <c r="I22" s="1">
-        <v>8774.85</v>
+        <v>11249.44</v>
       </c>
       <c r="J22" s="1">
-        <v>0.044987729713806</v>
+        <v>0.040248889252819</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19513760.0</v>
+        <v>27960940.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19513760.0</v>
+        <v>27960940.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.62</v>
+        <v>0.83</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.536</v>
+        <v>97.9482</v>
       </c>
       <c r="E23" s="1">
-        <v>98.14746655</v>
+        <v>97.7514452</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>19629493.31</v>
+        <v>9775144.52</v>
       </c>
       <c r="I23" s="1">
-        <v>77706.69</v>
+        <v>19675.48</v>
       </c>
       <c r="J23" s="1">
-        <v>0.39586701894345</v>
+        <v>0.20128070699869</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>19707200.0</v>
+        <v>9794820.0</v>
       </c>
       <c r="N23" s="1">
-        <v>19707200.0</v>
+        <v>9794820.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.63</v>
+        <v>0.29</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.9905</v>
+        <v>97.6314</v>
       </c>
       <c r="E24" s="1">
-        <v>97.87236355</v>
+        <v>97.52492575</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19574472.71</v>
+        <v>19504985.15</v>
       </c>
       <c r="I24" s="1">
-        <v>223627.29</v>
+        <v>21294.85</v>
       </c>
       <c r="J24" s="1">
-        <v>1.1424434942033</v>
+        <v>0.10917644815536</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19798100.0</v>
+        <v>19526280.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19798100.0</v>
+        <v>19526280.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.63</v>
+        <v>0.58</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.2611</v>
+        <v>98.6454</v>
       </c>
       <c r="E25" s="1">
-        <v>98.15181493</v>
+        <v>98.14746655</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>14722772.24</v>
+        <v>19629493.31</v>
       </c>
       <c r="I25" s="1">
-        <v>16392.76</v>
+        <v>99586.69</v>
       </c>
       <c r="J25" s="1">
-        <v>0.11134288931987</v>
+        <v>0.50733194396448</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14739165.0</v>
+        <v>19729080.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14739165.0</v>
+        <v>19729080.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.47</v>
+        <v>0.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>97.9975</v>
+        <v>99.1106</v>
       </c>
       <c r="E26" s="1">
-        <v>97.7562762</v>
+        <v>97.87236355</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19551255.24</v>
+        <v>19574472.71</v>
       </c>
       <c r="I26" s="1">
-        <v>48244.76</v>
+        <v>247647.29</v>
       </c>
       <c r="J26" s="1">
-        <v>0.24676042232468</v>
+        <v>1.2651543347754</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19599500.0</v>
+        <v>19822120.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19599500.0</v>
+        <v>19822120.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.5578</v>
+        <v>98.3622</v>
       </c>
       <c r="E27" s="1">
-        <v>97.86752107</v>
+        <v>98.15181493</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>14680128.16</v>
+        <v>14722772.24</v>
       </c>
       <c r="I27" s="1">
-        <v>253541.84</v>
+        <v>31557.76</v>
       </c>
       <c r="J27" s="1">
-        <v>1.7271091725946</v>
+        <v>0.21434658830258</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14933670.0</v>
+        <v>14754330.0</v>
       </c>
       <c r="N27" s="1">
-        <v>14933670.0</v>
+        <v>14754330.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.9591</v>
+        <v>98.0868</v>
       </c>
       <c r="E28" s="1">
-        <v>99.48021585</v>
+        <v>97.7562762</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>19896043.17</v>
+        <v>19551255.24</v>
       </c>
       <c r="I28" s="1">
-        <v>95776.83</v>
+        <v>66104.76</v>
       </c>
       <c r="J28" s="1">
-        <v>0.48138631979054</v>
+        <v>0.338110055792</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19991820.0</v>
+        <v>19617360.0</v>
       </c>
       <c r="N28" s="1">
-        <v>19991820.0</v>
+        <v>19617360.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.63</v>
+        <v>0.58</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.9931</v>
+        <v>97.2915</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>97.3233905</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>15000000.0</v>
+        <v>19464678.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-1035.0</v>
+        <v>-6378.1</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.0069</v>
+        <v>-0.032767559613534</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>91</v>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>14998965.0</v>
+        <v>19458300.0</v>
       </c>
       <c r="N29" s="1">
-        <v>15025126.33</v>
+        <v>19458300.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.48</v>
+        <v>0.58</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.9968</v>
+        <v>99.6788</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>97.86752107</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>15000000.0</v>
+        <v>14680128.16</v>
       </c>
       <c r="I30" s="1">
-        <v>-480.0</v>
+        <v>271691.84</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.0032</v>
+        <v>1.8507456953973</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>94</v>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>14999520.0</v>
+        <v>14951820.0</v>
       </c>
       <c r="N30" s="1">
-        <v>15025098.0</v>
+        <v>14951820.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
         <v>95</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.9942</v>
+        <v>99.9038</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>99.82469675</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>15000000.0</v>
+        <v>19964939.35</v>
       </c>
       <c r="I31" s="1">
-        <v>-870.0</v>
+        <v>15820.65</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.0058</v>
+        <v>0.079242164089018</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31" t="s">
-        <v>97</v>
+      <c r="L31">
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>14999130.0</v>
+        <v>19980760.0</v>
       </c>
       <c r="N31" s="1">
-        <v>15024824.67</v>
+        <v>19980760.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.48</v>
+        <v>0.59</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" t="s">
+        <v>97</v>
+      </c>
+      <c r="C32" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.9857</v>
+      </c>
+      <c r="E32" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-2145.0</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-0.0143</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" t="s">
         <v>98</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>39981520.0</v>
+        <v>14997855.0</v>
       </c>
       <c r="N32" s="1">
-        <v>39981520.0</v>
+        <v>15042733.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.27</v>
+        <v>0.45</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" t="s">
         <v>100</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.9928</v>
+      </c>
+      <c r="E33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1080.0</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-0.0072</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" t="s">
         <v>101</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>23989776.0</v>
+        <v>14998920.0</v>
       </c>
       <c r="N33" s="1">
-        <v>23989776.0</v>
+        <v>15042798.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.76</v>
+        <v>0.45</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>36000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9176</v>
+        <v>99.9865</v>
       </c>
       <c r="E34" s="1">
-        <v>114.92223425</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>35933473.17</v>
+        <v>15000000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>36862.83</v>
+        <v>-2025.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.10258632619676</v>
+        <v>-0.0135</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>0.0</v>
+      <c r="L34" t="s">
+        <v>104</v>
       </c>
       <c r="M34" s="1">
-        <v>35970336.0</v>
+        <v>14997975.0</v>
       </c>
       <c r="N34" s="1">
-        <v>35970336.0</v>
+        <v>15042053.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.14</v>
+        <v>0.45</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C35" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.8259</v>
+        <v>99.994</v>
       </c>
       <c r="E35" s="1">
-        <v>99.6462558</v>
+        <v>99.9227819</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>14946938.37</v>
+        <v>19984556.38</v>
       </c>
       <c r="I35" s="1">
-        <v>26946.63</v>
+        <v>14243.62</v>
       </c>
       <c r="J35" s="1">
-        <v>0.18028193689542</v>
+        <v>0.071273135761245</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>14973885.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="N35" s="1">
-        <v>14973885.0</v>
+        <v>19998800.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.48</v>
+        <v>0.59</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.7519</v>
+        <v>99.6509</v>
       </c>
       <c r="E36" s="1">
-        <v>99.63197057</v>
+        <v>99.6104126</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>29889591.17</v>
+        <v>19922082.52</v>
       </c>
       <c r="I36" s="1">
-        <v>35978.83</v>
+        <v>8097.48</v>
       </c>
       <c r="J36" s="1">
-        <v>0.12037243933972</v>
+        <v>0.040645750723454</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>29925570.0</v>
+        <v>19930180.0</v>
       </c>
       <c r="N36" s="1">
-        <v>29925570.0</v>
+        <v>19930180.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.95</v>
+        <v>0.59</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C37" s="1">
-        <v>40000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0289</v>
+        <v>99.8622</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>99.827105</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>40000000.0</v>
+        <v>15972336.8</v>
       </c>
       <c r="I37" s="1">
-        <v>11560.0</v>
+        <v>5615.2</v>
       </c>
       <c r="J37" s="1">
-        <v>0.0289</v>
+        <v>0.03515578259031</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>110</v>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>40011560.0</v>
+        <v>15977952.0</v>
       </c>
       <c r="N37" s="1">
-        <v>40780704.44</v>
+        <v>15977952.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.29</v>
+        <v>0.47</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>111</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0293</v>
+        <v>99.947</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>99.6462558</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>30000000.0</v>
+        <v>14946938.37</v>
       </c>
       <c r="I38" s="1">
-        <v>8790.0</v>
+        <v>45111.63</v>
       </c>
       <c r="J38" s="1">
-        <v>0.0293</v>
+        <v>0.30181184188558</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38" t="s">
-        <v>113</v>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>30008790.0</v>
+        <v>14992050.0</v>
       </c>
       <c r="N38" s="1">
-        <v>30324115.83</v>
+        <v>14992050.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.96</v>
+        <v>0.44</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
         <v>114</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>20000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.0146</v>
+        <v>99.9173</v>
       </c>
       <c r="E39" s="1">
-        <v>100.0</v>
+        <v>99.83900957</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>20000000.0</v>
+        <v>13977461.34</v>
       </c>
       <c r="I39" s="1">
-        <v>2920.0</v>
+        <v>10960.66</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0146</v>
+        <v>0.078416671907604</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39" t="s">
-        <v>116</v>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>20002920.0</v>
+        <v>13988422.0</v>
       </c>
       <c r="N39" s="1">
-        <v>20091460.94</v>
+        <v>13988422.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.64</v>
+        <v>0.41</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.9324</v>
+        <v>99.8757</v>
       </c>
       <c r="E40" s="1">
-        <v>97.8753</v>
+        <v>99.63197057</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4893765.0</v>
+        <v>29889591.17</v>
       </c>
       <c r="I40" s="1">
-        <v>102855.0</v>
+        <v>73118.83</v>
       </c>
       <c r="J40" s="1">
-        <v>2.1017560099433</v>
+        <v>0.24462974278949</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4996620.0</v>
+        <v>29962710.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4996620.0</v>
+        <v>29962710.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.16</v>
+        <v>0.89</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
+        <v>118</v>
+      </c>
+      <c r="C41" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.0221</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>8840.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0.0221</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="s">
         <v>119</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>9984720.0</v>
+        <v>40008840.0</v>
       </c>
       <c r="N41" s="1">
-        <v>9984720.0</v>
+        <v>40828329.78</v>
       </c>
       <c r="O41" s="1">
-        <v>0.32</v>
+        <v>1.21</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B42" t="s">
         <v>121</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.0183</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>5490.0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>0.0183</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" t="s">
         <v>122</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>19610380.0</v>
+        <v>30005490.0</v>
       </c>
       <c r="N42" s="1">
-        <v>19610380.0</v>
+        <v>30358321.5</v>
       </c>
       <c r="O42" s="1">
-        <v>0.62</v>
+        <v>0.9</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>123</v>
       </c>
       <c r="B43" t="s">
         <v>124</v>
       </c>
       <c r="C43" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.7819</v>
+        <v>100.0136</v>
       </c>
       <c r="E43" s="1">
-        <v>97.7901066</v>
+        <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>9779010.66</v>
+        <v>20000000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-820.66</v>
+        <v>2720.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.0083920554801809</v>
+        <v>0.0136</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" t="s">
+        <v>125</v>
       </c>
       <c r="M43" s="1">
-        <v>9778190.0</v>
+        <v>20002720.0</v>
       </c>
       <c r="N43" s="1">
-        <v>9778190.0</v>
+        <v>20116267.78</v>
       </c>
       <c r="O43" s="1">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C44" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.1937</v>
+        <v>99.9604</v>
       </c>
       <c r="E44" s="1">
-        <v>97.85057616</v>
+        <v>97.9450583</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>12231322.02</v>
+        <v>9794505.83</v>
       </c>
       <c r="I44" s="1">
-        <v>167890.48</v>
+        <v>201534.17</v>
       </c>
       <c r="J44" s="1">
-        <v>1.3726274210218</v>
+        <v>2.0576246877378</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>12399212.5</v>
+        <v>9996040.0</v>
       </c>
       <c r="N44" s="1">
-        <v>12399212.5</v>
+        <v>9996040.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.39</v>
+        <v>0.3</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C45" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.1642</v>
+        <v>98.1398</v>
       </c>
       <c r="E45" s="1">
-        <v>97.85299653</v>
+        <v>97.78527225</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>29355898.96</v>
+        <v>19557054.45</v>
       </c>
       <c r="I45" s="1">
-        <v>393361.04</v>
+        <v>70905.55</v>
       </c>
       <c r="J45" s="1">
-        <v>1.3399727275802</v>
+        <v>0.36255740955919</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>29749260.0</v>
+        <v>19627960.0</v>
       </c>
       <c r="N45" s="1">
-        <v>29749260.0</v>
+        <v>19627960.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.94</v>
+        <v>0.58</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C46" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.712</v>
+        <v>97.8572</v>
       </c>
       <c r="E46" s="1">
-        <v>97.94990843</v>
+        <v>97.7901066</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>39179963.37</v>
+        <v>9779010.66</v>
       </c>
       <c r="I46" s="1">
-        <v>704836.63</v>
+        <v>6709.34</v>
       </c>
       <c r="J46" s="1">
-        <v>1.7989721515148</v>
+        <v>0.068609599000069</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>39884800.0</v>
+        <v>9785720.0</v>
       </c>
       <c r="N46" s="1">
-        <v>39884800.0</v>
+        <v>9785720.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.27</v>
+        <v>0.29</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B47" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C47" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.5519</v>
+        <v>99.3241</v>
       </c>
       <c r="E47" s="1">
-        <v>99.42955055</v>
+        <v>97.85057616</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>19885910.11</v>
+        <v>12231322.02</v>
       </c>
       <c r="I47" s="1">
-        <v>24469.89</v>
+        <v>184190.48</v>
       </c>
       <c r="J47" s="1">
-        <v>0.12305139601177</v>
+        <v>1.5058918381743</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>19910380.0</v>
+        <v>12415512.5</v>
       </c>
       <c r="N47" s="1">
-        <v>19910380.0</v>
+        <v>12415512.5</v>
       </c>
       <c r="O47" s="1">
-        <v>0.63</v>
+        <v>0.37</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B48" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C48" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.5542</v>
+        <v>99.2948</v>
       </c>
       <c r="E48" s="1">
-        <v>98.33703873</v>
+        <v>97.85299653</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>29501111.62</v>
+        <v>29355898.96</v>
       </c>
       <c r="I48" s="1">
-        <v>365148.38</v>
+        <v>432541.04</v>
       </c>
       <c r="J48" s="1">
-        <v>1.2377444779147</v>
+        <v>1.4734382366875</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>29866260.0</v>
+        <v>29788440.0</v>
       </c>
       <c r="N48" s="1">
-        <v>29866260.0</v>
+        <v>29788440.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.95</v>
+        <v>0.88</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B49" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C49" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.5004</v>
+        <v>99.8286</v>
       </c>
       <c r="E49" s="1">
-        <v>98.503513</v>
+        <v>97.94990843</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>9850351.3</v>
+        <v>39179963.37</v>
       </c>
       <c r="I49" s="1">
-        <v>99688.7</v>
+        <v>751476.63</v>
       </c>
       <c r="J49" s="1">
-        <v>1.0120319262116</v>
+        <v>1.9180125895049</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>9950040.0</v>
+        <v>39931440.0</v>
       </c>
       <c r="N49" s="1">
-        <v>9950040.0</v>
+        <v>39931440.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.32</v>
+        <v>1.18</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C50" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.0089</v>
+        <v>99.6756</v>
       </c>
       <c r="E50" s="1">
-        <v>100.0518</v>
+        <v>99.42955055</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5002590.0</v>
+        <v>19885910.11</v>
       </c>
       <c r="I50" s="1">
-        <v>-2145.0</v>
+        <v>49209.89</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.04287778930514</v>
+        <v>0.24746109042932</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50" t="s">
-        <v>139</v>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5000445.0</v>
+        <v>19935120.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5114743.46</v>
+        <v>19935120.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.16</v>
+        <v>0.59</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>140</v>
       </c>
       <c r="B51" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.8166</v>
+        <v>99.6827</v>
       </c>
       <c r="E51" s="1">
-        <v>97.8035629</v>
+        <v>98.33703873</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>19560712.58</v>
+        <v>29501111.62</v>
       </c>
       <c r="I51" s="1">
-        <v>402607.42</v>
+        <v>403698.38</v>
       </c>
       <c r="J51" s="1">
-        <v>2.05824516031</v>
+        <v>1.3684175199904</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>19963320.0</v>
+        <v>29904810.0</v>
       </c>
       <c r="N51" s="1">
-        <v>19963320.0</v>
+        <v>29904810.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>142</v>
       </c>
       <c r="B52" t="s">
         <v>143</v>
       </c>
       <c r="C52" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.784</v>
+        <v>99.6307</v>
       </c>
       <c r="E52" s="1">
-        <v>97.862679</v>
+        <v>98.503513</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9786267.9</v>
+        <v>9850351.3</v>
       </c>
       <c r="I52" s="1">
-        <v>92132.1</v>
+        <v>112718.7</v>
       </c>
       <c r="J52" s="1">
-        <v>0.94144265149332</v>
+        <v>1.1443114724243</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>9878400.0</v>
+        <v>9963070.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9878400.0</v>
+        <v>9963070.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>144</v>
       </c>
       <c r="B53" t="s">
         <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.6923</v>
+        <v>97.281</v>
       </c>
       <c r="E53" s="1">
-        <v>97.96931383</v>
+        <v>97.3425484</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>34289259.84</v>
+        <v>14601382.26</v>
       </c>
       <c r="I53" s="1">
-        <v>603045.16</v>
+        <v>-9232.26</v>
       </c>
       <c r="J53" s="1">
-        <v>1.7586998459982</v>
+        <v>-0.063228671338134</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>34892305.0</v>
+        <v>14592150.0</v>
       </c>
       <c r="N53" s="1">
-        <v>34892305.0</v>
+        <v>14592150.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.11</v>
+        <v>0.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>146</v>
       </c>
       <c r="B54" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.0899</v>
+        <v>99.9218</v>
       </c>
       <c r="E54" s="1">
-        <v>97.775605</v>
+        <v>97.8035629</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>14666340.75</v>
+        <v>19560712.58</v>
       </c>
       <c r="I54" s="1">
-        <v>47144.25</v>
+        <v>423647.42</v>
       </c>
       <c r="J54" s="1">
-        <v>0.3214452112058</v>
+        <v>2.1658077039236</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>14713485.0</v>
+        <v>19984360.0</v>
       </c>
       <c r="N54" s="1">
-        <v>14713485.0</v>
+        <v>19984360.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.47</v>
+        <v>0.59</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>148</v>
       </c>
       <c r="B55" t="s">
         <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>24000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.964</v>
+        <v>98.9007</v>
       </c>
       <c r="E55" s="1">
-        <v>99.78753571</v>
+        <v>97.862679</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>23949008.57</v>
+        <v>9786267.9</v>
       </c>
       <c r="I55" s="1">
-        <v>42351.43</v>
+        <v>103802.1</v>
       </c>
       <c r="J55" s="1">
-        <v>0.17684001354884</v>
+        <v>1.0606913796014</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>23991360.0</v>
+        <v>9890070.0</v>
       </c>
       <c r="N55" s="1">
-        <v>23991360.0</v>
+        <v>9890070.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.76</v>
+        <v>0.29</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>150</v>
       </c>
       <c r="B56" t="s">
         <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>55000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.7584</v>
+        <v>99.8122</v>
       </c>
       <c r="E56" s="1">
-        <v>99.48788611</v>
+        <v>97.96931383</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>54718337.36</v>
+        <v>34289259.84</v>
       </c>
       <c r="I56" s="1">
-        <v>148782.64</v>
+        <v>645010.16</v>
       </c>
       <c r="J56" s="1">
-        <v>0.27190636115483</v>
+        <v>1.8810851065603</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>54867120.0</v>
+        <v>34934270.0</v>
       </c>
       <c r="N56" s="1">
-        <v>54867120.0</v>
+        <v>34934270.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.74</v>
+        <v>1.04</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>152</v>
       </c>
       <c r="B57" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.746</v>
+        <v>98.1771</v>
       </c>
       <c r="E57" s="1">
-        <v>99.46446673</v>
+        <v>97.775605</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>29839340.02</v>
+        <v>14666340.75</v>
       </c>
       <c r="I57" s="1">
-        <v>84459.98</v>
+        <v>60224.25</v>
       </c>
       <c r="J57" s="1">
-        <v>0.28304908869764</v>
+        <v>0.41062901119354</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>29923800.0</v>
+        <v>14726565.0</v>
       </c>
       <c r="N57" s="1">
-        <v>29923800.0</v>
+        <v>14726565.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.95</v>
+        <v>0.44</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>154</v>
       </c>
       <c r="B58" t="s">
         <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>9000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.9101</v>
+        <v>99.9156</v>
       </c>
       <c r="E58" s="1">
-        <v>99.74282978</v>
+        <v>99.82995629</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>8976854.68</v>
+        <v>23959189.51</v>
       </c>
       <c r="I58" s="1">
-        <v>15054.32</v>
+        <v>20554.49</v>
       </c>
       <c r="J58" s="1">
-        <v>0.16770150054384</v>
+        <v>0.085789588130354</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>8991909.0</v>
+        <v>23979744.0</v>
       </c>
       <c r="N58" s="1">
-        <v>8991909.0</v>
+        <v>23979744.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.29</v>
+        <v>0.71</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>156</v>
       </c>
       <c r="B59" t="s">
         <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>30000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.6632</v>
+        <v>99.8838</v>
       </c>
       <c r="E59" s="1">
-        <v>97.9014285</v>
+        <v>99.48788611</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>29370428.55</v>
+        <v>54718337.36</v>
       </c>
       <c r="I59" s="1">
-        <v>228531.45</v>
+        <v>217752.64</v>
       </c>
       <c r="J59" s="1">
-        <v>0.77810049523435</v>
+        <v>0.39795185765125</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>29598960.0</v>
+        <v>54936090.0</v>
       </c>
       <c r="N59" s="1">
-        <v>29598960.0</v>
+        <v>54936090.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.94</v>
+        <v>1.63</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>158</v>
       </c>
       <c r="B60" t="s">
         <v>159</v>
       </c>
       <c r="C60" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.2894</v>
+        <v>99.8709</v>
       </c>
       <c r="E60" s="1">
-        <v>98.20184247</v>
+        <v>99.46446673</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>14730276.37</v>
+        <v>29839340.02</v>
       </c>
       <c r="I60" s="1">
-        <v>13133.63</v>
+        <v>121929.98</v>
       </c>
       <c r="J60" s="1">
-        <v>0.089160784700199</v>
+        <v>0.40862157111476</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>14743410.0</v>
+        <v>29961270.0</v>
       </c>
       <c r="N60" s="1">
-        <v>14743410.0</v>
+        <v>29961270.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.47</v>
+        <v>0.89</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61" t="s">
         <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>50000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.9167</v>
+        <v>99.6536</v>
       </c>
       <c r="E61" s="1">
-        <v>98.93958748</v>
+        <v>99.62970956</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>49469793.74</v>
+        <v>8966673.86</v>
       </c>
       <c r="I61" s="1">
-        <v>488556.26</v>
+        <v>2150.14</v>
       </c>
       <c r="J61" s="1">
-        <v>0.9875849949319</v>
+        <v>0.023979237268701</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>49958350.0</v>
+        <v>8968824.0</v>
       </c>
       <c r="N61" s="1">
-        <v>49958350.0</v>
+        <v>8968824.0</v>
       </c>
       <c r="O61" s="1">
-        <v>1.59</v>
+        <v>0.27</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>163</v>
       </c>
       <c r="C62" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.8107</v>
+        <v>98.5704</v>
       </c>
       <c r="E62" s="1">
-        <v>97.80461245</v>
+        <v>98.49526595</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>19560922.49</v>
+        <v>19699053.19</v>
       </c>
       <c r="I62" s="1">
-        <v>1217.51</v>
+        <v>15026.81</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0062241952066546</v>
+        <v>0.076281889566287</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>19562140.0</v>
+        <v>19714080.0</v>
       </c>
       <c r="N62" s="1">
-        <v>19562140.0</v>
+        <v>19714080.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>164</v>
       </c>
       <c r="B63" t="s">
         <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.8272</v>
+        <v>98.7666</v>
       </c>
       <c r="E63" s="1">
-        <v>99.826856</v>
+        <v>97.9014285</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>9982685.6</v>
+        <v>29370428.55</v>
       </c>
       <c r="I63" s="1">
-        <v>34.4</v>
+        <v>259551.45</v>
       </c>
       <c r="J63" s="1">
-        <v>0.00034459664842094</v>
+        <v>0.88371693166867</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>9982720.0</v>
+        <v>29629980.0</v>
       </c>
       <c r="N63" s="1">
-        <v>9982720.0</v>
+        <v>29629980.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.32</v>
+        <v>0.88</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64" t="s">
         <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.9689</v>
+        <v>98.3862</v>
       </c>
       <c r="E64" s="1">
-        <v>99.8399233</v>
+        <v>98.20184247</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>19967984.66</v>
+        <v>14730276.37</v>
       </c>
       <c r="I64" s="1">
-        <v>25795.34</v>
+        <v>27653.63</v>
       </c>
       <c r="J64" s="1">
-        <v>0.12918349267201</v>
+        <v>0.1877332733303</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>19993780.0</v>
+        <v>14757930.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19993780.0</v>
+        <v>14757930.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.63</v>
+        <v>0.44</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65" t="s">
         <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.9575</v>
+        <v>97.8866</v>
       </c>
       <c r="E65" s="1">
-        <v>99.4735982</v>
+        <v>97.80461245</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>9947359.82</v>
+        <v>19560922.49</v>
       </c>
       <c r="I65" s="1">
-        <v>48390.18</v>
+        <v>16397.51</v>
       </c>
       <c r="J65" s="1">
-        <v>0.48646254760693</v>
+        <v>0.083827897218972</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>9995750.0</v>
+        <v>19577320.0</v>
       </c>
       <c r="N65" s="1">
-        <v>9995750.0</v>
+        <v>19577320.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.32</v>
+        <v>0.58</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>170</v>
       </c>
       <c r="B66" t="s">
         <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.8198</v>
+        <v>99.9507</v>
       </c>
       <c r="E66" s="1">
-        <v>99.28333975</v>
+        <v>99.826856</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>19856667.95</v>
+        <v>9982685.6</v>
       </c>
       <c r="I66" s="1">
-        <v>107292.05</v>
+        <v>12384.4</v>
       </c>
       <c r="J66" s="1">
-        <v>0.5403325989545</v>
+        <v>0.12405880036931</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>19963960.0</v>
+        <v>9995070.0</v>
       </c>
       <c r="N66" s="1">
-        <v>19963960.0</v>
+        <v>9995070.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.63</v>
+        <v>0.3</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67" t="s">
         <v>173</v>
       </c>
       <c r="C67" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.9391</v>
+        <v>99.9584</v>
       </c>
       <c r="E67" s="1">
-        <v>97.81428547</v>
+        <v>99.916459</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>14672142.82</v>
+        <v>29974937.7</v>
       </c>
       <c r="I67" s="1">
-        <v>18722.18</v>
+        <v>12582.3</v>
       </c>
       <c r="J67" s="1">
-        <v>0.12760358340078</v>
+        <v>0.041976067226322</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>14690865.0</v>
+        <v>29987520.0</v>
       </c>
       <c r="N67" s="1">
-        <v>14690865.0</v>
+        <v>29987520.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.47</v>
+        <v>0.89</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" t="s">
         <v>175</v>
       </c>
       <c r="C68" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.8864</v>
+        <v>99.9307</v>
       </c>
       <c r="E68" s="1">
-        <v>97.9881802</v>
+        <v>99.28333975</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4899409.01</v>
+        <v>19856667.95</v>
       </c>
       <c r="I68" s="1">
-        <v>94910.99</v>
+        <v>129472.05</v>
       </c>
       <c r="J68" s="1">
-        <v>1.9371926247897</v>
+        <v>0.65203311213148</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>4994320.0</v>
+        <v>19986140.0</v>
       </c>
       <c r="N68" s="1">
-        <v>4994320.0</v>
+        <v>19986140.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.16</v>
+        <v>0.59</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>176</v>
       </c>
       <c r="B69" t="s">
         <v>177</v>
       </c>
       <c r="C69" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.9753</v>
+        <v>98.0131</v>
       </c>
       <c r="E69" s="1">
-        <v>99.84676293</v>
+        <v>97.81428547</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>7488507.22</v>
+        <v>14672142.82</v>
       </c>
       <c r="I69" s="1">
-        <v>9640.28</v>
+        <v>29822.18</v>
       </c>
       <c r="J69" s="1">
-        <v>0.12873433538601</v>
+        <v>0.20325715449926</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>7498147.5</v>
+        <v>14701965.0</v>
       </c>
       <c r="N69" s="1">
-        <v>7498147.5</v>
+        <v>14701965.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.24</v>
+        <v>0.44</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" t="s">
         <v>179</v>
       </c>
       <c r="C70" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.6196</v>
+        <v>99.7431</v>
       </c>
       <c r="E70" s="1">
         <v>99.508676</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>4975433.8</v>
       </c>
       <c r="I70" s="1">
-        <v>5546.2</v>
+        <v>11721.2</v>
       </c>
       <c r="J70" s="1">
-        <v>0.11147168715218</v>
+        <v>0.23558146829328</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>4980980.0</v>
+        <v>4987155.0</v>
       </c>
       <c r="N70" s="1">
-        <v>4980980.0</v>
+        <v>4987155.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>180</v>
       </c>
       <c r="B71" t="s">
         <v>181</v>
       </c>
       <c r="C71" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.7954</v>
+        <v>99.9161</v>
       </c>
       <c r="E71" s="1">
         <v>99.57189615</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>19914379.23</v>
       </c>
       <c r="I71" s="1">
-        <v>44700.77</v>
+        <v>68840.77</v>
       </c>
       <c r="J71" s="1">
-        <v>0.22446479241824</v>
+        <v>0.34568373537999</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19959080.0</v>
+        <v>19983220.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19959080.0</v>
+        <v>19983220.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>182</v>
       </c>
       <c r="B72" t="s">
         <v>183</v>
       </c>
       <c r="C72" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.9221</v>
+        <v>97.5761</v>
       </c>
       <c r="E72" s="1">
-        <v>99.6413465</v>
+        <v>97.46047773</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>9964134.65</v>
+        <v>14619071.66</v>
       </c>
       <c r="I72" s="1">
-        <v>28075.35</v>
+        <v>17343.34</v>
       </c>
       <c r="J72" s="1">
-        <v>0.28176405665092</v>
+        <v>0.11863502966097</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>9992210.0</v>
+        <v>14636415.0</v>
       </c>
       <c r="N72" s="1">
-        <v>9992210.0</v>
+        <v>14636415.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.32</v>
+        <v>0.43</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>184</v>
       </c>
       <c r="B73" t="s">
         <v>185</v>
       </c>
       <c r="C73" s="1">
-        <v>15000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.5202</v>
+        <v>98.1312</v>
       </c>
       <c r="E73" s="1">
-        <v>97.46047773</v>
+        <v>97.75025084</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>14619071.66</v>
+        <v>9286273.83</v>
       </c>
       <c r="I73" s="1">
-        <v>8958.34</v>
+        <v>36190.17</v>
       </c>
       <c r="J73" s="1">
-        <v>0.061278446459165</v>
+        <v>0.38971680851242</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14628030.0</v>
+        <v>9322464.0</v>
       </c>
       <c r="N73" s="1">
-        <v>14628030.0</v>
+        <v>9322464.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>186</v>
       </c>
       <c r="B74" t="s">
         <v>187</v>
       </c>
       <c r="C74" s="1">
-        <v>9500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.0427</v>
+        <v>97.584</v>
       </c>
       <c r="E74" s="1">
-        <v>97.75025084</v>
+        <v>97.42790333</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>9286273.83</v>
+        <v>14614185.5</v>
       </c>
       <c r="I74" s="1">
-        <v>27782.67</v>
+        <v>23414.5</v>
       </c>
       <c r="J74" s="1">
-        <v>0.29917995644546</v>
+        <v>0.16021761869657</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>9314056.5</v>
+        <v>14637600.0</v>
       </c>
       <c r="N74" s="1">
-        <v>9314056.5</v>
+        <v>14637600.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>188</v>
       </c>
       <c r="B75" t="s">
         <v>189</v>
       </c>
       <c r="C75" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.5233</v>
+        <v>99.9741</v>
       </c>
       <c r="E75" s="1">
-        <v>97.42790333</v>
+        <v>99.47774185</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>14614185.5</v>
+        <v>19895548.37</v>
       </c>
       <c r="I75" s="1">
-        <v>14309.5</v>
+        <v>99271.63</v>
       </c>
       <c r="J75" s="1">
-        <v>0.097915138684944</v>
+        <v>0.49896403031388</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>14628495.0</v>
+        <v>19994820.0</v>
       </c>
       <c r="N75" s="1">
-        <v>14628495.0</v>
+        <v>19994820.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>190</v>
       </c>
       <c r="B76" t="s">
         <v>191</v>
       </c>
       <c r="C76" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.8591</v>
+        <v>100.0004</v>
       </c>
       <c r="E76" s="1">
-        <v>99.47774185</v>
+        <v>100.0</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>19895548.37</v>
+        <v>30000000.0</v>
       </c>
       <c r="I76" s="1">
-        <v>76271.63</v>
+        <v>120.0</v>
       </c>
       <c r="J76" s="1">
-        <v>0.38336028030777</v>
+        <v>0.0004</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>0.0</v>
+      <c r="L76" t="s">
+        <v>192</v>
       </c>
       <c r="M76" s="1">
-        <v>19971820.0</v>
+        <v>30000120.0</v>
       </c>
       <c r="N76" s="1">
-        <v>19971820.0</v>
+        <v>30109901.33</v>
       </c>
       <c r="O76" s="1">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B77" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C77" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.9909</v>
+        <v>100.004</v>
       </c>
       <c r="E77" s="1">
         <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-2730.0</v>
+        <v>1600.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.0091</v>
+        <v>0.004</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M77" s="1">
-        <v>29997270.0</v>
+        <v>40001600.0</v>
       </c>
       <c r="N77" s="1">
-        <v>30071596.0</v>
+        <v>40922320.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.95</v>
+        <v>1.21</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B78" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C78" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0172</v>
+        <v>100.0098</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>6880.0</v>
+        <v>4900.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0172</v>
+        <v>0.0098</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M78" s="1">
-        <v>40006880.0</v>
+        <v>50004900.0</v>
       </c>
       <c r="N78" s="1">
-        <v>40876524.44</v>
+        <v>51124005.0</v>
       </c>
       <c r="O78" s="1">
-        <v>1.3</v>
+        <v>1.52</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B79" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C79" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0223</v>
+        <v>99.984</v>
       </c>
       <c r="E79" s="1">
         <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>11150.0</v>
+        <v>-2400.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0223</v>
+        <v>-0.016</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M79" s="1">
-        <v>50011150.0</v>
+        <v>14997600.0</v>
       </c>
       <c r="N79" s="1">
-        <v>51066442.36</v>
+        <v>15025187.46</v>
       </c>
       <c r="O79" s="1">
-        <v>1.62</v>
+        <v>0.45</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B80" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C80" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.0046</v>
+        <v>99.9899</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>920.0</v>
+        <v>-2020.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.0046</v>
+        <v>-0.0101</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M80" s="1">
-        <v>20000920.0</v>
+        <v>19997980.0</v>
       </c>
       <c r="N80" s="1">
-        <v>20455997.67</v>
+        <v>20057550.67</v>
       </c>
       <c r="O80" s="1">
-        <v>0.65</v>
+        <v>0.59</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B81" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C81" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0041</v>
+        <v>100.0118</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>1025.0</v>
+        <v>1180.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0041</v>
+        <v>0.0118</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M81" s="1">
-        <v>25001025.0</v>
+        <v>10001180.0</v>
       </c>
       <c r="N81" s="1">
-        <v>25209829.17</v>
+        <v>10107080.67</v>
       </c>
       <c r="O81" s="1">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B82" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C82" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.9757</v>
+        <v>100.004</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-3645.0</v>
+        <v>400.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.0243</v>
+        <v>0.004</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="M82" s="1">
-        <v>14996355.0</v>
+        <v>10000400.0</v>
       </c>
       <c r="N82" s="1">
-        <v>15004909.5</v>
+        <v>10026292.64</v>
       </c>
       <c r="O82" s="1">
-        <v>0.48</v>
+        <v>0.3</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B83" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C83" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9891</v>
+        <v>100.0264</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-2180.0</v>
+        <v>6600.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.0109</v>
+        <v>0.0264</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="M83" s="1">
-        <v>19997820.0</v>
+        <v>25006600.0</v>
       </c>
       <c r="N83" s="1">
-        <v>20032546.22</v>
+        <v>25269775.76</v>
       </c>
       <c r="O83" s="1">
-        <v>0.64</v>
+        <v>0.75</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B84" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C84" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0152</v>
+        <v>100.0391</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>1520.0</v>
+        <v>7820.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0152</v>
+        <v>0.0391</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="M84" s="1">
-        <v>10001520.0</v>
+        <v>20007820.0</v>
       </c>
       <c r="N84" s="1">
-        <v>10094764.11</v>
+        <v>20376251.22</v>
       </c>
       <c r="O84" s="1">
-        <v>0.32</v>
+        <v>0.6</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B85" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C85" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9989</v>
+        <v>99.9975</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-110.0</v>
+        <v>-500.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.0011</v>
+        <v>-0.0025</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M85" s="1">
-        <v>9999890.0</v>
+        <v>19999500.0</v>
       </c>
       <c r="N85" s="1">
-        <v>10013142.75</v>
+        <v>20095998.89</v>
       </c>
       <c r="O85" s="1">
-        <v>0.32</v>
+        <v>0.6</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B86" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C86" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0249</v>
+        <v>100.0047</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>6225.0</v>
+        <v>940.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0249</v>
+        <v>0.0047</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M86" s="1">
-        <v>25006225.0</v>
+        <v>20000940.0</v>
       </c>
       <c r="N86" s="1">
-        <v>25237750.0</v>
+        <v>20067074.44</v>
       </c>
       <c r="O86" s="1">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B87" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C87" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0402</v>
+        <v>99.9032</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>99.8157568</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>20000000.0</v>
+        <v>9981575.68</v>
       </c>
       <c r="I87" s="1">
-        <v>8040.0</v>
+        <v>8744.32</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0402</v>
+        <v>0.087604605528573</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87" t="s">
-        <v>224</v>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>20008040.0</v>
+        <v>9990320.0</v>
       </c>
       <c r="N87" s="1">
-        <v>20351125.17</v>
+        <v>9990320.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.65</v>
+        <v>0.3</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>225</v>
       </c>
       <c r="B88" t="s">
         <v>226</v>
       </c>
       <c r="C88" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.009</v>
+        <v>99.6043</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>20000000.0</v>
+        <v>29828181.39</v>
       </c>
       <c r="I88" s="1">
-        <v>1800.0</v>
+        <v>53108.61</v>
       </c>
       <c r="J88" s="1">
-        <v>0.009</v>
+        <v>0.17804843448419</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>227</v>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>20001800.0</v>
+        <v>29881290.0</v>
       </c>
       <c r="N88" s="1">
-        <v>20072867.11</v>
+        <v>29881290.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.64</v>
+        <v>0.89</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>227</v>
+      </c>
+      <c r="B89" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="C89" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0087</v>
+        <v>99.8301</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>99.8203234</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>20000000.0</v>
+        <v>19964064.68</v>
       </c>
       <c r="I89" s="1">
-        <v>1740.0</v>
+        <v>1955.32</v>
       </c>
       <c r="J89" s="1">
-        <v>0.0087</v>
+        <v>0.0097941978817512</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89" t="s">
-        <v>230</v>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>20001740.0</v>
+        <v>19966020.0</v>
       </c>
       <c r="N89" s="1">
-        <v>20043798.33</v>
+        <v>19966020.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B90" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C90" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.964</v>
+        <v>97.7111</v>
       </c>
       <c r="E90" s="1">
-        <v>99.467847</v>
+        <v>97.7176416</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>14920177.05</v>
+        <v>14657646.24</v>
       </c>
       <c r="I90" s="1">
-        <v>74422.95</v>
+        <v>-981.24</v>
       </c>
       <c r="J90" s="1">
-        <v>0.49880741864253</v>
+        <v>-0.0066943899718513</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>14994600.0</v>
+        <v>14656665.0</v>
       </c>
       <c r="N90" s="1">
-        <v>14994600.0</v>
+        <v>14656665.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B91" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C91" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.4703</v>
+        <v>100.0087</v>
       </c>
       <c r="E91" s="1">
-        <v>99.4272713</v>
+        <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>29828181.39</v>
+        <v>30000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>12908.61</v>
+        <v>2610.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.043276557263822</v>
+        <v>0.0087</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91">
-        <v>0.0</v>
+      <c r="L91" t="s">
+        <v>233</v>
       </c>
       <c r="M91" s="1">
-        <v>29841090.0</v>
+        <v>30002610.0</v>
       </c>
       <c r="N91" s="1">
-        <v>29841090.0</v>
+        <v>30214215.33</v>
       </c>
       <c r="O91" s="1">
-        <v>0.95</v>
+        <v>0.9</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>234</v>
+      </c>
+      <c r="B92" t="s">
         <v>235</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.9957</v>
+      </c>
+      <c r="E92" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-430.0</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-0.0043</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" t="s">
         <v>236</v>
       </c>
-      <c r="C92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>47961600.0</v>
+        <v>9999570.0</v>
       </c>
       <c r="N92" s="1">
-        <v>47961600.0</v>
+        <v>10034929.06</v>
       </c>
       <c r="O92" s="1">
-        <v>1.52</v>
+        <v>0.3</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>237</v>
       </c>
       <c r="B93" t="s">
         <v>238</v>
       </c>
       <c r="C93" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.6368</v>
+        <v>99.9831</v>
       </c>
       <c r="E93" s="1">
-        <v>97.7176416</v>
+        <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>14657646.24</v>
+        <v>20000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-12126.24</v>
+        <v>-3380.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.08272979031864</v>
+        <v>-0.0169</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>0.0</v>
+      <c r="L93" t="s">
+        <v>239</v>
       </c>
       <c r="M93" s="1">
-        <v>14645520.0</v>
+        <v>19996620.0</v>
       </c>
       <c r="N93" s="1">
-        <v>14645520.0</v>
+        <v>20069271.44</v>
       </c>
       <c r="O93" s="1">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B94" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C94" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0195</v>
+        <v>100.0226</v>
       </c>
       <c r="E94" s="1">
         <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>5850.0</v>
+        <v>7910.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0195</v>
+        <v>0.0226</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M94" s="1">
-        <v>30005850.0</v>
+        <v>35007910.0</v>
       </c>
       <c r="N94" s="1">
-        <v>30179576.67</v>
+        <v>35741948.47</v>
       </c>
       <c r="O94" s="1">
-        <v>0.96</v>
+        <v>1.06</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B95" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C95" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.99</v>
+        <v>100.0246</v>
       </c>
       <c r="E95" s="1">
         <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-1000.0</v>
+        <v>7380.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.01</v>
+        <v>0.0246</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="M95" s="1">
-        <v>9999000.0</v>
+        <v>30007380.0</v>
       </c>
       <c r="N95" s="1">
-        <v>10022152.56</v>
+        <v>30381197.83</v>
       </c>
       <c r="O95" s="1">
-        <v>0.32</v>
+        <v>0.9</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B96" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C96" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.9777</v>
+        <v>100.0354</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-4460.0</v>
+        <v>10620.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.0223</v>
+        <v>0.0354</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M96" s="1">
-        <v>19995540.0</v>
+        <v>30010620.0</v>
       </c>
       <c r="N96" s="1">
-        <v>20043111.78</v>
+        <v>30426988.33</v>
       </c>
       <c r="O96" s="1">
-        <v>0.64</v>
+        <v>0.9</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B97" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C97" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.0289</v>
+        <v>99.707</v>
       </c>
       <c r="E97" s="1">
-        <v>100.0</v>
+        <v>99.62944765</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>35000000.0</v>
+        <v>19925889.53</v>
       </c>
       <c r="I97" s="1">
-        <v>10115.0</v>
+        <v>15510.47</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0289</v>
+        <v>0.077840790879864</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>250</v>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>35010115.0</v>
+        <v>19941400.0</v>
       </c>
       <c r="N97" s="1">
-        <v>35699498.33</v>
+        <v>19941400.0</v>
       </c>
       <c r="O97" s="1">
-        <v>1.13</v>
+        <v>0.59</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>251</v>
       </c>
       <c r="B98" t="s">
         <v>252</v>
       </c>
       <c r="C98" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.0232</v>
+        <v>99.9073</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>99.83577015</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>30000000.0</v>
+        <v>39934308.06</v>
       </c>
       <c r="I98" s="1">
-        <v>6960.0</v>
+        <v>28611.94</v>
       </c>
       <c r="J98" s="1">
-        <v>0.0232</v>
+        <v>0.071647516609056</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>253</v>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>30006960.0</v>
+        <v>39962920.0</v>
       </c>
       <c r="N98" s="1">
-        <v>30343569.0</v>
+        <v>39962920.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.96</v>
+        <v>1.18</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>253</v>
+      </c>
+      <c r="B99" t="s">
         <v>254</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>30000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0319</v>
+        <v>99.9017</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>99.81827529</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>30000000.0</v>
+        <v>23956386.07</v>
       </c>
       <c r="I99" s="1">
-        <v>9570.0</v>
+        <v>20021.93</v>
       </c>
       <c r="J99" s="1">
-        <v>0.0319</v>
+        <v>0.083576587643463</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>256</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>30009570.0</v>
+        <v>23976408.0</v>
       </c>
       <c r="N99" s="1">
-        <v>30387886.67</v>
+        <v>23976408.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.96</v>
+        <v>0.71</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B100" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C100" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.9595</v>
+        <v>99.7363</v>
       </c>
       <c r="E100" s="1">
-        <v>99.8194931</v>
+        <v>99.63136397</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>19963898.62</v>
+        <v>29889409.19</v>
       </c>
       <c r="I100" s="1">
-        <v>28001.38</v>
+        <v>31480.81</v>
       </c>
       <c r="J100" s="1">
-        <v>0.14026007912076</v>
+        <v>0.10532429664261</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>19991900.0</v>
+        <v>29920890.0</v>
       </c>
       <c r="N100" s="1">
-        <v>19991900.0</v>
+        <v>29920890.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B101" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C101" s="1">
         <v>35000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.7878</v>
+        <v>99.9061</v>
       </c>
       <c r="E101" s="1">
         <v>99.48082066</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>34818287.23</v>
       </c>
       <c r="I101" s="1">
-        <v>107442.77</v>
+        <v>148847.77</v>
       </c>
       <c r="J101" s="1">
-        <v>0.30858143391794</v>
+        <v>0.42749882846549</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>34925730.0</v>
+        <v>34967135.0</v>
       </c>
       <c r="N101" s="1">
-        <v>34925730.0</v>
+        <v>34967135.0</v>
       </c>
       <c r="O101" s="1">
-        <v>1.11</v>
+        <v>1.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B102" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C102" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.023</v>
+        <v>100.0129</v>
       </c>
       <c r="E102" s="1">
         <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>6900.0</v>
+        <v>3870.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.023</v>
+        <v>0.0129</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="M102" s="1">
-        <v>30006900.0</v>
+        <v>30003870.0</v>
       </c>
       <c r="N102" s="1">
-        <v>30621355.67</v>
+        <v>30656108.83</v>
       </c>
       <c r="O102" s="1">
-        <v>0.97</v>
+        <v>0.91</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B103" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C103" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.8061</v>
+        <v>99.924</v>
       </c>
       <c r="E103" s="1">
         <v>99.48840848</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>24872102.12</v>
       </c>
       <c r="I103" s="1">
-        <v>79422.88</v>
+        <v>108897.88</v>
       </c>
       <c r="J103" s="1">
-        <v>0.31932516044205</v>
+        <v>0.4378314284599</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>24951525.0</v>
+        <v>24981000.0</v>
       </c>
       <c r="N103" s="1">
-        <v>24951525.0</v>
+        <v>24981000.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.79</v>
+        <v>0.74</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B104" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C104" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0211</v>
+        <v>100.0208</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>6330.0</v>
+        <v>6240.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0211</v>
+        <v>0.0208</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="M104" s="1">
-        <v>30006330.0</v>
+        <v>30006240.0</v>
       </c>
       <c r="N104" s="1">
-        <v>30181491.17</v>
+        <v>30218783.5</v>
       </c>
       <c r="O104" s="1">
-        <v>0.96</v>
+        <v>0.9</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B105" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C105" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0077</v>
+        <v>99.9828</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>1540.0</v>
+        <v>-3440.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0077</v>
+        <v>-0.0172</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="M105" s="1">
-        <v>20001540.0</v>
+        <v>19996560.0</v>
       </c>
       <c r="N105" s="1">
-        <v>20446967.17</v>
+        <v>20013965.11</v>
       </c>
       <c r="O105" s="1">
-        <v>0.65</v>
+        <v>0.59</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B106" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C106" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.9992</v>
+        <v>100.0035</v>
       </c>
       <c r="E106" s="1">
         <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-120.0</v>
+        <v>525.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.0008</v>
+        <v>0.0035</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="M106" s="1">
-        <v>14999880.0</v>
+        <v>15000525.0</v>
       </c>
       <c r="N106" s="1">
-        <v>15064912.92</v>
+        <v>15084183.75</v>
       </c>
       <c r="O106" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B107" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C107" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0126</v>
+        <v>100.0147</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>1260.0</v>
+        <v>1470.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0126</v>
+        <v>0.0147</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M107" s="1">
-        <v>10001260.0</v>
+        <v>10001470.0</v>
       </c>
       <c r="N107" s="1">
-        <v>10043059.72</v>
+        <v>10055242.5</v>
       </c>
       <c r="O107" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>276</v>
+      </c>
+      <c r="B108" t="s">
+        <v>277</v>
+      </c>
+      <c r="C108" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.9937</v>
+      </c>
+      <c r="E108" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-630.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-0.0063</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" t="s">
         <v>278</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>19892400.0</v>
+        <v>9999370.0</v>
       </c>
       <c r="N108" s="1">
-        <v>19892400.0</v>
+        <v>10008673.33</v>
       </c>
       <c r="O108" s="1">
-        <v>0.63</v>
+        <v>0.3</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>279</v>
+      </c>
+      <c r="B109" t="s">
         <v>280</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.9564</v>
+        <v>99.5792</v>
       </c>
       <c r="E109" s="1">
-        <v>99.80919808</v>
+        <v>99.42696925</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>39923679.23</v>
+        <v>19885393.85</v>
       </c>
       <c r="I109" s="1">
-        <v>58880.77</v>
+        <v>30446.15</v>
       </c>
       <c r="J109" s="1">
-        <v>0.14748332602511</v>
+        <v>0.15310810653117</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>39982560.0</v>
+        <v>19915840.0</v>
       </c>
       <c r="N109" s="1">
-        <v>39982560.0</v>
+        <v>19915840.0</v>
       </c>
       <c r="O109" s="1">
-        <v>1.27</v>
+        <v>0.59</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>281</v>
+      </c>
+      <c r="B110" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="C110" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9211</v>
+        <v>99.9071</v>
       </c>
       <c r="E110" s="1">
-        <v>99.47155735</v>
+        <v>99.8153416</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>19894311.47</v>
+        <v>19963068.32</v>
       </c>
       <c r="I110" s="1">
-        <v>89908.53</v>
+        <v>18351.68</v>
       </c>
       <c r="J110" s="1">
-        <v>0.45193084533526</v>
+        <v>0.091928153056584</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>19984220.0</v>
+        <v>19981420.0</v>
       </c>
       <c r="N110" s="1">
-        <v>19984220.0</v>
+        <v>19981420.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>283</v>
+      </c>
+      <c r="B111" t="s">
         <v>284</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.6658</v>
+        <v>99.9009</v>
       </c>
       <c r="E111" s="1">
-        <v>99.458614</v>
+        <v>99.82068323</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>29837584.2</v>
+        <v>39928273.29</v>
       </c>
       <c r="I111" s="1">
-        <v>62155.8</v>
+        <v>32086.71</v>
       </c>
       <c r="J111" s="1">
-        <v>0.20831378164992</v>
+        <v>0.080360875530363</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>29899740.0</v>
+        <v>39960360.0</v>
       </c>
       <c r="N111" s="1">
-        <v>29899740.0</v>
+        <v>39960360.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.95</v>
+        <v>1.18</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>285</v>
+      </c>
+      <c r="B112" t="s">
         <v>286</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>7400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.8457</v>
+        <v>99.4973</v>
       </c>
       <c r="E112" s="1">
-        <v>99.63533473</v>
+        <v>99.421972</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>7373014.77</v>
+        <v>9942197.2</v>
       </c>
       <c r="I112" s="1">
-        <v>15567.03</v>
+        <v>7532.8</v>
       </c>
       <c r="J112" s="1">
-        <v>0.21113520704367</v>
+        <v>0.075765948396196</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>7388581.8</v>
+        <v>9949730.0</v>
       </c>
       <c r="N112" s="1">
-        <v>7388581.8</v>
+        <v>9949730.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>287</v>
+      </c>
+      <c r="B113" t="s">
         <v>288</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.5751</v>
+        <v>99.787</v>
       </c>
       <c r="E113" s="1">
-        <v>97.8384763</v>
+        <v>99.458614</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>9783847.63</v>
+        <v>24864653.5</v>
       </c>
       <c r="I113" s="1">
-        <v>73662.37</v>
+        <v>82096.5</v>
       </c>
       <c r="J113" s="1">
-        <v>0.75289776359692</v>
+        <v>0.33017351317604</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>9857510.0</v>
+        <v>24946750.0</v>
       </c>
       <c r="N113" s="1">
-        <v>9857510.0</v>
+        <v>24946750.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.31</v>
+        <v>0.74</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>289</v>
+      </c>
+      <c r="B114" t="s">
         <v>290</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1">
-        <v>12000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.8288</v>
+        <v>99.9692</v>
       </c>
       <c r="E114" s="1">
-        <v>99.8307315</v>
+        <v>99.63533473</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>11979687.78</v>
+        <v>7373014.77</v>
       </c>
       <c r="I114" s="1">
-        <v>-231.78</v>
+        <v>24706.03</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.0019347749645609</v>
+        <v>0.3350872169757</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>11979456.0</v>
+        <v>7397720.8</v>
       </c>
       <c r="N114" s="1">
-        <v>11979456.0</v>
+        <v>7397720.8</v>
       </c>
       <c r="O114" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>291</v>
+      </c>
+      <c r="B115" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="C115" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.994</v>
+        <v>98.6824</v>
       </c>
       <c r="E115" s="1">
-        <v>99.8186351</v>
+        <v>97.8384763</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>9981863.51</v>
+        <v>9783847.63</v>
       </c>
       <c r="I115" s="1">
-        <v>17536.49</v>
+        <v>84392.37</v>
       </c>
       <c r="J115" s="1">
-        <v>0.17568352825534</v>
+        <v>0.86256831863601</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>9999400.0</v>
+        <v>9868240.0</v>
       </c>
       <c r="N115" s="1">
-        <v>9999400.0</v>
+        <v>9868240.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>293</v>
+      </c>
+      <c r="B116" t="s">
         <v>294</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1">
-        <v>20000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.6807</v>
+        <v>99.9521</v>
       </c>
       <c r="E116" s="1">
-        <v>99.5457396</v>
+        <v>99.83411905</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>19909147.92</v>
+        <v>20965165.0</v>
       </c>
       <c r="I116" s="1">
-        <v>26992.08</v>
+        <v>24776.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.13557626930324</v>
+        <v>0.11817698548998</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>19936140.0</v>
+        <v>20989941.0</v>
       </c>
       <c r="N116" s="1">
-        <v>19936140.0</v>
+        <v>20989941.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>295</v>
+      </c>
+      <c r="B117" t="s">
         <v>296</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.9935</v>
+        <v>99.4563</v>
       </c>
       <c r="E117" s="1">
-        <v>100.0</v>
+        <v>99.42197171</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>20000000.0</v>
+        <v>34797690.1</v>
       </c>
       <c r="I117" s="1">
-        <v>-1300.0</v>
+        <v>12014.9</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.0065</v>
+        <v>0.034527866549395</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117" t="s">
-        <v>298</v>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>19998700.0</v>
+        <v>34809705.0</v>
       </c>
       <c r="N117" s="1">
-        <v>20021415.0</v>
+        <v>34809705.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.64</v>
+        <v>1.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B118" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C118" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.388</v>
+        <v>99.805</v>
       </c>
       <c r="E118" s="1">
-        <v>98.33</v>
+        <v>99.5457396</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3933200.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I118" s="1">
-        <v>2320.0</v>
+        <v>51852.08</v>
       </c>
       <c r="J118" s="1">
-        <v>0.05898505034069</v>
+        <v>0.26044349164693</v>
       </c>
       <c r="K118">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>3935520.0</v>
+        <v>19961000.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3940177.53</v>
+        <v>19961000.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.13</v>
+        <v>0.59</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B119" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C119" s="1">
-        <v>21400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.735</v>
+        <v>99.5317</v>
       </c>
       <c r="E119" s="1">
-        <v>98.97545327</v>
+        <v>99.4309374</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>21180747.0</v>
+        <v>14914640.61</v>
       </c>
       <c r="I119" s="1">
-        <v>162543.0</v>
+        <v>15114.39</v>
       </c>
       <c r="J119" s="1">
-        <v>0.76740919477486</v>
+        <v>0.10133928396415</v>
       </c>
       <c r="K119">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>21343290.0</v>
+        <v>14929755.0</v>
       </c>
       <c r="N119" s="1">
-        <v>21514490.0</v>
+        <v>14929755.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.68</v>
+        <v>0.44</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B120" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C120" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.75</v>
+        <v>100.0034</v>
       </c>
       <c r="E120" s="1">
-        <v>99.163675</v>
+        <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>19832735.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>117265.0</v>
+        <v>680.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.59126993831158</v>
+        <v>0.0034</v>
       </c>
       <c r="K120">
-        <v>0.63</v>
+        <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="M120" s="1">
-        <v>19950000.0</v>
+        <v>20000680.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20075342.47</v>
+        <v>20048671.89</v>
       </c>
       <c r="O120" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B121" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="C121" s="1">
-        <v>30000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.374</v>
+        <v>98.457</v>
       </c>
       <c r="E121" s="1">
-        <v>100.747</v>
+        <v>98.33</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>30224100.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-111900.0</v>
+        <v>5080.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.37023434940991</v>
+        <v>0.12915692057358</v>
       </c>
       <c r="K121">
-        <v>1.23</v>
+        <v>0.14</v>
       </c>
       <c r="L121" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="M121" s="1">
-        <v>30112200.0</v>
+        <v>3938280.0</v>
       </c>
       <c r="N121" s="1">
-        <v>30480830.14</v>
+        <v>3944033.42</v>
       </c>
       <c r="O121" s="1">
-        <v>0.97</v>
+        <v>0.12</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B122" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C122" s="1">
-        <v>15000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.07</v>
+        <v>99.811</v>
       </c>
       <c r="E122" s="1">
-        <v>98.63892667</v>
+        <v>98.97545327</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>14795839.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I122" s="1">
-        <v>64661.0</v>
+        <v>178807.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.43702151665749</v>
+        <v>0.84419591055972</v>
       </c>
       <c r="K122">
-        <v>0.07</v>
+        <v>0.85</v>
       </c>
       <c r="L122" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="M122" s="1">
-        <v>14860500.0</v>
+        <v>21359554.0</v>
       </c>
       <c r="N122" s="1">
-        <v>14871647.26</v>
+        <v>21542480.03</v>
       </c>
       <c r="O122" s="1">
-        <v>0.47</v>
+        <v>0.64</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="B123" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="C123" s="1">
-        <v>26200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.025</v>
+        <v>99.83</v>
       </c>
       <c r="E123" s="1">
-        <v>100.64458779</v>
+        <v>99.163675</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>26368882.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-162332.0</v>
+        <v>133265.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.61561957765217</v>
+        <v>0.671944641019</v>
       </c>
       <c r="K123">
-        <v>3.55</v>
+        <v>0.67</v>
       </c>
       <c r="L123" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="M123" s="1">
-        <v>26206550.0</v>
+        <v>19966000.0</v>
       </c>
       <c r="N123" s="1">
-        <v>27135483.56</v>
+        <v>20099561.64</v>
       </c>
       <c r="O123" s="1">
-        <v>0.86</v>
+        <v>0.6</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B124" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="C124" s="1">
-        <v>10500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.898</v>
+        <v>100.367</v>
       </c>
       <c r="E124" s="1">
-        <v>99.75</v>
+        <v>100.747</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>10473750.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="I124" s="1">
-        <v>15540.0</v>
+        <v>-114000.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.1483709273183</v>
+        <v>-0.37718244712001</v>
       </c>
       <c r="K124">
-        <v>0.93</v>
+        <v>1.41</v>
       </c>
       <c r="L124" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="M124" s="1">
-        <v>10489290.0</v>
+        <v>30110100.0</v>
       </c>
       <c r="N124" s="1">
-        <v>10587098.22</v>
+        <v>30532154.79</v>
       </c>
       <c r="O124" s="1">
-        <v>0.34</v>
+        <v>0.9</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="B125" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="C125" s="1">
-        <v>3124000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>98.971</v>
+        <v>99.189</v>
       </c>
       <c r="E125" s="1">
-        <v>99.04783611</v>
+        <v>98.63892667</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3094254.4</v>
+        <v>14795839.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-2400.36</v>
+        <v>82511.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.077574746278134</v>
+        <v>0.5576635431083</v>
       </c>
       <c r="K125">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="L125" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="M125" s="1">
-        <v>3091854.04</v>
+        <v>14878350.0</v>
       </c>
       <c r="N125" s="1">
-        <v>3099343.08</v>
+        <v>14890524.66</v>
       </c>
       <c r="O125" s="1">
-        <v>0.1</v>
+        <v>0.44</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B126" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="C126" s="1">
-        <v>46499000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.16</v>
+        <v>100.0</v>
       </c>
       <c r="E126" s="1">
-        <v>101.14901439</v>
+        <v>99.75</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>47033280.2</v>
+        <v>10473750.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-459881.8</v>
+        <v>26250.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.97777955958938</v>
+        <v>0.25062656641604</v>
       </c>
       <c r="K126">
-        <v>3.56</v>
+        <v>0.99</v>
       </c>
       <c r="L126" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="M126" s="1">
-        <v>46573398.4</v>
+        <v>10500000.0</v>
       </c>
       <c r="N126" s="1">
-        <v>48229527.17</v>
+        <v>10603561.64</v>
       </c>
       <c r="O126" s="1">
-        <v>1.53</v>
+        <v>0.31</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B127" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="C127" s="1">
-        <v>8800000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.458</v>
+        <v>98.998</v>
       </c>
       <c r="E127" s="1">
-        <v>98.743125</v>
+        <v>99.04783611</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>8689395.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I127" s="1">
-        <v>62909.0</v>
+        <v>-1556.88</v>
       </c>
       <c r="J127" s="1">
-        <v>0.72397445391768</v>
+        <v>-0.050315190632031</v>
       </c>
       <c r="K127">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="L127" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="M127" s="1">
-        <v>8752304.0</v>
+        <v>3092697.52</v>
       </c>
       <c r="N127" s="1">
-        <v>8768638.25</v>
+        <v>3102326.29</v>
       </c>
       <c r="O127" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="B128" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C128" s="1">
-        <v>9400000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.078</v>
+        <v>100.08</v>
       </c>
       <c r="E128" s="1">
-        <v>98.855</v>
+        <v>101.14901439</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>9292370.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I128" s="1">
-        <v>20962.0</v>
+        <v>-497081.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.22558292448536</v>
+        <v>-1.0568707899731</v>
       </c>
       <c r="K128">
-        <v>0.29</v>
+        <v>3.78</v>
       </c>
       <c r="L128" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="M128" s="1">
-        <v>9313332.0</v>
+        <v>46536199.2</v>
       </c>
       <c r="N128" s="1">
-        <v>9340695.01</v>
+        <v>48294243.58</v>
       </c>
       <c r="O128" s="1">
-        <v>0.3</v>
+        <v>1.43</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B129" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C129" s="1">
-        <v>1000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.609</v>
+        <v>99.593</v>
       </c>
       <c r="E129" s="1">
-        <v>98.02</v>
+        <v>98.743125</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>980200.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I129" s="1">
-        <v>15890.0</v>
+        <v>74789.0</v>
       </c>
       <c r="J129" s="1">
-        <v>1.6210977351561</v>
+        <v>0.86069283304534</v>
       </c>
       <c r="K129">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="L129" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="M129" s="1">
-        <v>996090.0</v>
+        <v>8764184.0</v>
       </c>
       <c r="N129" s="1">
-        <v>997100.27</v>
+        <v>8781723.73</v>
       </c>
       <c r="O129" s="1">
-        <v>0.03</v>
+        <v>0.26</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="B130" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C130" s="1">
-        <v>9088000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.583</v>
+        <v>99.169</v>
       </c>
       <c r="E130" s="1">
-        <v>98.65440383</v>
+        <v>98.855</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>8965712.22</v>
+        <v>9292370.0</v>
       </c>
       <c r="I130" s="1">
-        <v>84390.82</v>
+        <v>29516.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.94126175287835</v>
+        <v>0.31763694299732</v>
       </c>
       <c r="K130">
-        <v>0.1</v>
+        <v>0.33</v>
       </c>
       <c r="L130" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="M130" s="1">
-        <v>9050103.04</v>
+        <v>9321886.0</v>
       </c>
       <c r="N130" s="1">
-        <v>9059284.41</v>
+        <v>9352468.19</v>
       </c>
       <c r="O130" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="B131" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C131" s="1">
-        <v>4100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.651</v>
+        <v>99.727</v>
       </c>
       <c r="E131" s="1">
-        <v>99.37609756</v>
+        <v>98.02</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>4074420.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I131" s="1">
-        <v>11271.0</v>
+        <v>17070.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.2766283299218</v>
+        <v>1.7414813303407</v>
       </c>
       <c r="K131">
-        <v>0.68</v>
+        <v>0.11</v>
       </c>
       <c r="L131" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="M131" s="1">
-        <v>4085691.0</v>
+        <v>997270.0</v>
       </c>
       <c r="N131" s="1">
-        <v>4113408.12</v>
+        <v>998348.77</v>
       </c>
       <c r="O131" s="1">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B132" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C132" s="1">
-        <v>12000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.213</v>
+        <v>99.713</v>
       </c>
       <c r="E132" s="1">
-        <v>100.68475</v>
+        <v>98.65440383</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>12082170.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I132" s="1">
-        <v>-56610.0</v>
+        <v>96205.22</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.46854166097646</v>
+        <v>1.0730348871269</v>
       </c>
       <c r="K132">
-        <v>0.46</v>
+        <v>0.11</v>
       </c>
       <c r="L132" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="M132" s="1">
-        <v>12025560.0</v>
+        <v>9061917.44</v>
       </c>
       <c r="N132" s="1">
-        <v>12080792.88</v>
+        <v>9071721.28</v>
       </c>
       <c r="O132" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B133" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C133" s="1">
-        <v>7800000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.804</v>
+        <v>99.742</v>
       </c>
       <c r="E133" s="1">
-        <v>101.89661538</v>
+        <v>99.37609756</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>7947936.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-85224.0</v>
+        <v>15002.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.0722783877475</v>
+        <v>0.36819964559373</v>
       </c>
       <c r="K133">
-        <v>2.25</v>
+        <v>0.72</v>
       </c>
       <c r="L133" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="M133" s="1">
-        <v>7862712.0</v>
+        <v>4089422.0</v>
       </c>
       <c r="N133" s="1">
-        <v>8037998.3</v>
+        <v>4119104.88</v>
       </c>
       <c r="O133" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B134" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C134" s="1">
-        <v>17450000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.847</v>
+        <v>100.181</v>
       </c>
       <c r="E134" s="1">
-        <v>99.71702006</v>
+        <v>100.68475</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>17400620.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I134" s="1">
-        <v>22681.5</v>
+        <v>-60450.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.13034880366332</v>
+        <v>-0.50032403119638</v>
       </c>
       <c r="K134">
-        <v>1.22</v>
+        <v>0.62</v>
       </c>
       <c r="L134" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="M134" s="1">
-        <v>17423301.5</v>
+        <v>12021720.0</v>
       </c>
       <c r="N134" s="1">
-        <v>17637004.24</v>
+        <v>12096678.9</v>
       </c>
       <c r="O134" s="1">
-        <v>0.56</v>
+        <v>0.36</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>2760392012</v>
+        <v>346</v>
+      </c>
+      <c r="B135" t="s">
+        <v>347</v>
       </c>
       <c r="C135" s="1">
-        <v>5000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0137648</v>
+        <v>100.696</v>
       </c>
       <c r="E135" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I135" s="1">
-        <v>688.24</v>
+        <v>-93648.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0</v>
+        <v>-1.1782681692454</v>
       </c>
       <c r="K135">
-        <v>0.0</v>
+        <v>2.48</v>
       </c>
       <c r="L135" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="M135" s="1">
-        <v>688.24</v>
+        <v>7854288.0</v>
       </c>
       <c r="N135" s="1">
-        <v>13208.86</v>
+        <v>8047738.68</v>
       </c>
       <c r="O135" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>2763112602</v>
+        <v>349</v>
+      </c>
+      <c r="B136" t="s">
+        <v>350</v>
       </c>
       <c r="C136" s="1">
-        <v>10000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.0138525</v>
+        <v>99.87</v>
       </c>
       <c r="E136" s="1">
-        <v>0.0</v>
+        <v>99.71702006</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>0.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I136" s="1">
-        <v>1385.25</v>
+        <v>26695.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0</v>
+        <v>0.1534140737514</v>
       </c>
       <c r="K136">
-        <v>0.0</v>
+        <v>1.31</v>
       </c>
       <c r="L136" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="M136" s="1">
-        <v>1385.25</v>
+        <v>17427315.0</v>
       </c>
       <c r="N136" s="1">
-        <v>25068.75</v>
+        <v>17655360.21</v>
       </c>
       <c r="O136" s="1">
-        <v>0.0</v>
+        <v>0.52</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B137">
-        <v>2767186152</v>
+        <v>2760392012</v>
       </c>
       <c r="C137" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.0179317</v>
+        <v>100.2645496</v>
       </c>
       <c r="E137" s="1">
         <v>0.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>0.0</v>
       </c>
       <c r="I137" s="1">
-        <v>1793.17</v>
+        <v>13227.48</v>
       </c>
       <c r="J137" s="1">
         <v>0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>355</v>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>1793.17</v>
+        <v>13227.48</v>
       </c>
       <c r="N137" s="1">
-        <v>24437.7</v>
+        <v>13227.48</v>
       </c>
       <c r="O137" s="1">
         <v>0.0</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="B138">
-        <v>2773749642</v>
+        <v>2763112602</v>
       </c>
       <c r="C138" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0165631</v>
+        <v>100.000574</v>
       </c>
       <c r="E138" s="1">
         <v>0.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>0.0</v>
       </c>
       <c r="I138" s="1">
-        <v>3312.62</v>
+        <v>57.4</v>
       </c>
       <c r="J138" s="1">
         <v>0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="M138" s="1">
-        <v>3312.62</v>
+        <v>57.4</v>
       </c>
       <c r="N138" s="1">
-        <v>31142.62</v>
+        <v>25105.79</v>
       </c>
       <c r="O138" s="1">
         <v>0.0</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B139">
-        <v>2789264662</v>
+        <v>2767186152</v>
       </c>
       <c r="C139" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.172054</v>
+        <v>100.0045703</v>
       </c>
       <c r="E139" s="1">
         <v>0.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>0.0</v>
       </c>
       <c r="I139" s="1">
-        <v>43013.5</v>
+        <v>457.03</v>
       </c>
       <c r="J139" s="1">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>0.0</v>
+      <c r="L139" t="s">
+        <v>356</v>
       </c>
       <c r="M139" s="1">
-        <v>43013.5</v>
+        <v>457.03</v>
       </c>
       <c r="N139" s="1">
-        <v>43013.5</v>
+        <v>24435.53</v>
       </c>
       <c r="O139" s="1">
         <v>0.0</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B140">
-        <v>2789797962</v>
+        <v>2773749642</v>
       </c>
       <c r="C140" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.03793945</v>
+        <v>100.00697405</v>
       </c>
       <c r="E140" s="1">
         <v>0.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>0.0</v>
       </c>
       <c r="I140" s="1">
-        <v>15175.78</v>
+        <v>1394.81</v>
       </c>
       <c r="J140" s="1">
         <v>0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="M140" s="1">
-        <v>15175.78</v>
+        <v>1394.81</v>
       </c>
       <c r="N140" s="1">
-        <v>96118.0</v>
+        <v>30930.92</v>
       </c>
       <c r="O140" s="1">
         <v>0.0</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B141">
-        <v>2792185442</v>
+        <v>2789797962</v>
       </c>
       <c r="C141" s="1">
-        <v>35000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.03944711</v>
+        <v>100.0219663</v>
       </c>
       <c r="E141" s="1">
         <v>0.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>0.0</v>
       </c>
       <c r="I141" s="1">
-        <v>13806.49</v>
+        <v>8786.52</v>
       </c>
       <c r="J141" s="1">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="M141" s="1">
-        <v>13806.49</v>
+        <v>8786.52</v>
       </c>
       <c r="N141" s="1">
-        <v>80658.54</v>
+        <v>95144.08</v>
       </c>
       <c r="O141" s="1">
         <v>0.0</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B142">
-        <v>2796875442</v>
+        <v>2792185442</v>
       </c>
       <c r="C142" s="1">
-        <v>22900000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.02800838</v>
+        <v>100.02362603</v>
       </c>
       <c r="E142" s="1">
         <v>0.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>0.0</v>
       </c>
       <c r="I142" s="1">
-        <v>6413.92</v>
+        <v>8269.11</v>
       </c>
       <c r="J142" s="1">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="M142" s="1">
-        <v>6413.92</v>
+        <v>8269.11</v>
       </c>
       <c r="N142" s="1">
-        <v>48458.83</v>
+        <v>79709.94</v>
       </c>
       <c r="O142" s="1">
         <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B143">
-        <v>2798428082</v>
+        <v>2796875442</v>
       </c>
       <c r="C143" s="1">
-        <v>6300000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.16903921</v>
+        <v>100.01373603</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>10649.47</v>
+        <v>3145.55</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143">
-        <v>0.0</v>
+      <c r="L143" t="s">
+        <v>364</v>
       </c>
       <c r="M143" s="1">
-        <v>10649.47</v>
+        <v>3145.55</v>
       </c>
       <c r="N143" s="1">
-        <v>10649.47</v>
+        <v>48129.3</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B144">
         <v>2798594412</v>
       </c>
       <c r="C144" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0628706</v>
+        <v>100.04461307</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>9430.59</v>
+        <v>6691.96</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="M144" s="1">
-        <v>9430.59</v>
+        <v>6691.96</v>
       </c>
       <c r="N144" s="1">
-        <v>36013.93</v>
+        <v>35276.54</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B145">
         <v>2813842972</v>
       </c>
       <c r="C145" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.04928307</v>
+        <v>100.03469893</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>7392.46</v>
+        <v>5204.84</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="M145" s="1">
-        <v>7392.46</v>
+        <v>5204.84</v>
       </c>
       <c r="N145" s="1">
-        <v>25819.55</v>
+        <v>25070.67</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B146">
         <v>2862709242</v>
       </c>
       <c r="C146" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.09812632</v>
+        <v>100.0867072</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>12265.79</v>
+        <v>10838.4</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="M146" s="1">
-        <v>12265.79</v>
+        <v>10838.4</v>
       </c>
       <c r="N146" s="1">
-        <v>20802.38</v>
+        <v>20208.82</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B147">
         <v>2863881832</v>
       </c>
       <c r="C147" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.1061458</v>
+        <v>100.0952297</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>31843.74</v>
+        <v>28568.91</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="M147" s="1">
-        <v>31843.74</v>
+        <v>28568.91</v>
       </c>
       <c r="N147" s="1">
-        <v>53508.24</v>
+        <v>52360.24</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B148">
         <v>2892744252</v>
       </c>
       <c r="C148" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.13600345</v>
+        <v>100.13216375</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>27200.69</v>
+        <v>26432.75</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="M148" s="1">
-        <v>27200.69</v>
+        <v>26432.75</v>
       </c>
       <c r="N148" s="1">
-        <v>37077.24</v>
+        <v>37431.42</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B149">
-        <v>2892982772</v>
+        <v>2905161052</v>
       </c>
       <c r="C149" s="1">
-        <v>6200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.00157355</v>
+        <v>100.09766145</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>97.56</v>
+        <v>19532.29</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="M149" s="1">
-        <v>97.56</v>
+        <v>19532.29</v>
       </c>
       <c r="N149" s="1">
-        <v>2059.48</v>
+        <v>25962.96</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B150">
-        <v>2905161052</v>
+        <v>2923119492</v>
       </c>
       <c r="C150" s="1">
-        <v>20000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.10200225</v>
+        <v>100.14473628</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>20400.45</v>
+        <v>11289.43</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="M150" s="1">
-        <v>20400.45</v>
+        <v>11289.43</v>
       </c>
       <c r="N150" s="1">
-        <v>26096.45</v>
+        <v>13940.65</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B151">
-        <v>2922922502</v>
+        <v>2926581072</v>
       </c>
       <c r="C151" s="1">
-        <v>10000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0000895</v>
+        <v>100.01853576</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>8.95</v>
+        <v>1684.53</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="M151" s="1">
-        <v>8.95</v>
+        <v>1684.53</v>
       </c>
       <c r="N151" s="1">
-        <v>1426.78</v>
+        <v>5140.24</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B152">
-        <v>2923119492</v>
+        <v>2926627552</v>
       </c>
       <c r="C152" s="1">
-        <v>7800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.14511436</v>
+        <v>100.1904149</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>11318.92</v>
+        <v>19041.49</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="M152" s="1">
-        <v>11318.92</v>
+        <v>19041.49</v>
       </c>
       <c r="N152" s="1">
-        <v>13656.06</v>
+        <v>24475.04</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B153">
-        <v>2926581072</v>
+        <v>2935657812</v>
       </c>
       <c r="C153" s="1">
-        <v>9088000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.02755986</v>
+        <v>100.2113567</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>2504.64</v>
+        <v>63407.01</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="M153" s="1">
-        <v>2504.64</v>
+        <v>63407.01</v>
       </c>
       <c r="N153" s="1">
-        <v>5552.91</v>
+        <v>80065.59</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B154">
-        <v>2926627552</v>
+        <v>2937267372</v>
       </c>
       <c r="C154" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.189705</v>
+        <v>100.0231765</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>18970.5</v>
+        <v>2317.65</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="M154" s="1">
-        <v>18970.5</v>
+        <v>2317.65</v>
       </c>
       <c r="N154" s="1">
-        <v>23786.05</v>
+        <v>5680.77</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B155">
-        <v>2935596102</v>
+        <v>2943810772</v>
       </c>
       <c r="C155" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.00266272</v>
+        <v>100.0086099</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>1331.36</v>
+        <v>1721.98</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="M155" s="1">
-        <v>1331.36</v>
+        <v>1721.98</v>
       </c>
       <c r="N155" s="1">
-        <v>13438.86</v>
+        <v>4927.65</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B156">
-        <v>2935657812</v>
+        <v>2949187952</v>
       </c>
       <c r="C156" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.20835533</v>
+        <v>100.2162785</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>62506.6</v>
+        <v>21627.85</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="M156" s="1">
-        <v>62506.6</v>
+        <v>21627.85</v>
       </c>
       <c r="N156" s="1">
-        <v>77216.52</v>
+        <v>24578.47</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B157">
-        <v>2937267372</v>
+        <v>2952571562</v>
       </c>
       <c r="C157" s="1">
-        <v>10000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0330247</v>
+        <v>100.01563469</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>3302.47</v>
+        <v>1000.62</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="M157" s="1">
-        <v>3302.47</v>
+        <v>1000.62</v>
       </c>
       <c r="N157" s="1">
-        <v>6245.36</v>
+        <v>2043.17</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B158">
-        <v>2943810772</v>
+        <v>2957753962</v>
       </c>
       <c r="C158" s="1">
-        <v>20000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.014411</v>
+        <v>100.02917568</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>2882.2</v>
+        <v>2567.46</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="M158" s="1">
-        <v>2882.2</v>
+        <v>2567.46</v>
       </c>
       <c r="N158" s="1">
-        <v>5620.98</v>
+        <v>3679.12</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B159">
-        <v>2949187952</v>
+        <v>2962625832</v>
       </c>
       <c r="C159" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.2059401</v>
+        <v>100.22672478</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>20594.01</v>
+        <v>90689.91</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="M159" s="1">
-        <v>20594.01</v>
+        <v>90689.91</v>
       </c>
       <c r="N159" s="1">
-        <v>23152.51</v>
+        <v>97520.73</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B160">
-        <v>2952571562</v>
+        <v>2962647772</v>
       </c>
       <c r="C160" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.02320641</v>
+        <v>100.07295345</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1485.21</v>
+        <v>14590.69</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
-      <c r="L160">
-        <v>884.73</v>
+      <c r="L160" t="s">
+        <v>398</v>
       </c>
       <c r="M160" s="1">
-        <v>1485.21</v>
+        <v>14590.69</v>
       </c>
       <c r="N160" s="1">
-        <v>2369.94</v>
+        <v>17408.47</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>399</v>
       </c>
       <c r="B161">
-        <v>2957753962</v>
+        <v>3009856922</v>
       </c>
       <c r="C161" s="1">
-        <v>8800000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.03884716</v>
+        <v>100.30357726</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>3418.55</v>
+        <v>28839.84</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
-        <v>929.82</v>
+        <v>184.11</v>
       </c>
       <c r="M161" s="1">
-        <v>3418.55</v>
+        <v>28839.84</v>
       </c>
       <c r="N161" s="1">
-        <v>4348.37</v>
+        <v>29023.95</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>400</v>
       </c>
       <c r="B162">
-        <v>2962625832</v>
+        <v>3009858932</v>
       </c>
       <c r="C162" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.21064778</v>
+        <v>100.08448247</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>84259.11</v>
+        <v>12672.37</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>401</v>
+      <c r="L162">
+        <v>474.04</v>
       </c>
       <c r="M162" s="1">
-        <v>84259.11</v>
+        <v>12672.37</v>
       </c>
       <c r="N162" s="1">
-        <v>90041.05</v>
+        <v>13146.41</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B163">
-        <v>2962647772</v>
+        <v>3013661662</v>
       </c>
       <c r="C163" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0783836</v>
+        <v>100.3045267</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>15676.72</v>
+        <v>60905.34</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
-      <c r="L163" t="s">
-        <v>403</v>
+      <c r="L163">
+        <v>470.86</v>
       </c>
       <c r="M163" s="1">
-        <v>15676.72</v>
+        <v>60905.34</v>
       </c>
       <c r="N163" s="1">
-        <v>18048.94</v>
+        <v>61376.2</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B164">
-        <v>3009856922</v>
+        <v>3015607942</v>
       </c>
       <c r="C164" s="1">
-        <v>9500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.26615789</v>
+        <v>100.31157587</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>25285.0</v>
+        <v>46736.38</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
-        <v>122.92</v>
+        <v>286.83</v>
       </c>
       <c r="M164" s="1">
-        <v>25285.0</v>
+        <v>46736.38</v>
       </c>
       <c r="N164" s="1">
-        <v>25407.92</v>
+        <v>47023.21</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B165">
-        <v>3009858932</v>
+        <v>3017270942</v>
       </c>
       <c r="C165" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.08436167</v>
+        <v>100.1942485</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>12654.25</v>
+        <v>38849.7</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
-        <v>344.09</v>
+        <v>284.33</v>
       </c>
       <c r="M165" s="1">
-        <v>12654.25</v>
+        <v>38849.7</v>
       </c>
       <c r="N165" s="1">
-        <v>12998.34</v>
+        <v>39134.03</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B166">
-        <v>3013661662</v>
+        <v>3021967322</v>
       </c>
       <c r="C166" s="1">
-        <v>20000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.2671859</v>
+        <v>100.32351294</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>53437.18</v>
+        <v>27498.6</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
-        <v>326.54</v>
+        <v>159.41</v>
       </c>
       <c r="M166" s="1">
-        <v>53437.18</v>
+        <v>27498.6</v>
       </c>
       <c r="N166" s="1">
-        <v>53763.72</v>
+        <v>27658.01</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B167">
-        <v>3015607942</v>
+        <v>3022014132</v>
       </c>
       <c r="C167" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.27241787</v>
+        <v>100.32423155</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>40862.68</v>
+        <v>64846.31</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
-        <v>190.4</v>
+        <v>430.1</v>
       </c>
       <c r="M167" s="1">
-        <v>40862.68</v>
+        <v>64846.31</v>
       </c>
       <c r="N167" s="1">
-        <v>41053.08</v>
+        <v>65276.41</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B168">
-        <v>3017270942</v>
+        <v>3032560652</v>
       </c>
       <c r="C168" s="1">
-        <v>20000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.17823485</v>
+        <v>100.36157483</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>35646.97</v>
+        <v>43388.98</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
-        <v>174.73</v>
+        <v>-194.05</v>
       </c>
       <c r="M168" s="1">
-        <v>35646.97</v>
+        <v>43388.98</v>
       </c>
       <c r="N168" s="1">
-        <v>35821.7</v>
+        <v>43194.93</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B169">
-        <v>3021967322</v>
+        <v>3033105672</v>
       </c>
       <c r="C169" s="1">
-        <v>8500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.28173918</v>
+        <v>100.3083265</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>23947.83</v>
+        <v>12333.06</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
-        <v>105.35</v>
+        <v>-27.05</v>
       </c>
       <c r="M169" s="1">
-        <v>23947.83</v>
+        <v>12333.06</v>
       </c>
       <c r="N169" s="1">
-        <v>24053.18</v>
+        <v>12306.01</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B170">
-        <v>3022014132</v>
+        <v>3037280862</v>
       </c>
       <c r="C170" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.28251275</v>
+        <v>100.358636</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>56502.55</v>
+        <v>53795.4</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
-        <v>291.79</v>
+        <v>902.03</v>
       </c>
       <c r="M170" s="1">
-        <v>56502.55</v>
+        <v>53795.4</v>
       </c>
       <c r="N170" s="1">
-        <v>56794.34</v>
+        <v>54697.43</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B171">
-        <v>3032560652</v>
+        <v>3042209452</v>
       </c>
       <c r="C171" s="1">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.30776575</v>
+        <v>100.3640956</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>36931.89</v>
+        <v>36409.56</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
-        <v>-163.72</v>
+        <v>426.97</v>
       </c>
       <c r="M171" s="1">
-        <v>36931.89</v>
+        <v>36409.56</v>
       </c>
       <c r="N171" s="1">
-        <v>36768.17</v>
+        <v>36836.53</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="B172">
-        <v>3033105672</v>
+        <v>3047030172</v>
       </c>
       <c r="C172" s="1">
-        <v>4000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.26778</v>
+        <v>100.35281882</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>10711.2</v>
+        <v>11022.06</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
-        <v>-30.64</v>
+        <v>120.61</v>
       </c>
       <c r="M172" s="1">
-        <v>10711.2</v>
+        <v>11022.06</v>
       </c>
       <c r="N172" s="1">
-        <v>10680.56</v>
+        <v>11142.67</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B173">
-        <v>3037280862</v>
+        <v>3050153122</v>
       </c>
       <c r="C173" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.3129918</v>
+        <v>100.3787722</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>46948.77</v>
+        <v>37877.22</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
-        <v>662.0</v>
+        <v>406.78</v>
       </c>
       <c r="M173" s="1">
-        <v>46948.77</v>
+        <v>37877.22</v>
       </c>
       <c r="N173" s="1">
-        <v>47610.77</v>
+        <v>38284.0</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B174">
-        <v>3042209452</v>
+        <v>3051781772</v>
       </c>
       <c r="C174" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.3158541</v>
+        <v>100.38037255</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>31585.41</v>
+        <v>76074.51</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>303.18</v>
+        <v>780.74</v>
       </c>
       <c r="M174" s="1">
-        <v>31585.41</v>
+        <v>76074.51</v>
       </c>
       <c r="N174" s="1">
-        <v>31888.59</v>
+        <v>76855.25</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="B175">
-        <v>3047030172</v>
+        <v>3053286692</v>
       </c>
       <c r="C175" s="1">
-        <v>3124000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.30678553</v>
+        <v>100.25627513</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>9583.98</v>
+        <v>38441.27</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>83.71</v>
+        <v>684.32</v>
       </c>
       <c r="M175" s="1">
-        <v>9583.98</v>
+        <v>38441.27</v>
       </c>
       <c r="N175" s="1">
-        <v>9667.69</v>
+        <v>39125.59</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="B176">
-        <v>3050153122</v>
+        <v>3053302732</v>
       </c>
       <c r="C176" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.3273697</v>
+        <v>100.3874184</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>32736.97</v>
+        <v>58112.76</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>281.47</v>
+        <v>776.82</v>
       </c>
       <c r="M176" s="1">
-        <v>32736.97</v>
+        <v>58112.76</v>
       </c>
       <c r="N176" s="1">
-        <v>33018.44</v>
+        <v>58889.58</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B177">
-        <v>3051781772</v>
+        <v>3089978672</v>
       </c>
       <c r="C177" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.3284761</v>
+        <v>100.2240507</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>65695.22</v>
+        <v>44810.14</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
-      <c r="L177">
-        <v>536.85</v>
+      <c r="L177" t="s">
+        <v>416</v>
       </c>
       <c r="M177" s="1">
-        <v>65695.22</v>
+        <v>44810.14</v>
       </c>
       <c r="N177" s="1">
-        <v>66232.07</v>
+        <v>38882.49</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B178">
-        <v>3053286692</v>
+        <v>3094522902</v>
       </c>
       <c r="C178" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.23123553</v>
+        <v>100.10799627</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>34685.33</v>
+        <v>16199.44</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178">
-        <v>473.09</v>
+      <c r="L178" t="s">
+        <v>418</v>
       </c>
       <c r="M178" s="1">
-        <v>34685.33</v>
+        <v>16199.44</v>
       </c>
       <c r="N178" s="1">
-        <v>35158.42</v>
+        <v>12217.07</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>419</v>
       </c>
       <c r="B179">
-        <v>3053302732</v>
+        <v>3094554102</v>
       </c>
       <c r="C179" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.3354226</v>
+        <v>100.18000567</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>50313.39</v>
+        <v>27000.85</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
-      <c r="L179">
-        <v>540.59</v>
+      <c r="L179" t="s">
+        <v>420</v>
       </c>
       <c r="M179" s="1">
-        <v>50313.39</v>
+        <v>27000.85</v>
       </c>
       <c r="N179" s="1">
-        <v>50853.98</v>
+        <v>22055.98</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B180">
-        <v>3089978672</v>
+        <v>3095024362</v>
       </c>
       <c r="C180" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.14412775</v>
+        <v>100.1968476</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>28825.55</v>
+        <v>29527.14</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="M180" s="1">
-        <v>28825.55</v>
+        <v>29527.14</v>
       </c>
       <c r="N180" s="1">
-        <v>25454.17</v>
+        <v>24783.52</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B181">
-        <v>3094522902</v>
+        <v>3099290162</v>
       </c>
       <c r="C181" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.0668496</v>
+        <v>100.0018891</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>10027.44</v>
+        <v>377.82</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
-      <c r="L181" t="s">
-        <v>423</v>
+      <c r="L181">
+        <v>-938.17</v>
       </c>
       <c r="M181" s="1">
-        <v>10027.44</v>
+        <v>377.82</v>
       </c>
       <c r="N181" s="1">
-        <v>7928.22</v>
+        <v>-560.35</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>424</v>
       </c>
       <c r="B182">
-        <v>3094554102</v>
+        <v>3099338312</v>
       </c>
       <c r="C182" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.097287</v>
+        <v>100.0088905</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>14593.05</v>
+        <v>889.05</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
-      <c r="L182" t="s">
-        <v>425</v>
+      <c r="L182">
+        <v>-824.64</v>
       </c>
       <c r="M182" s="1">
-        <v>14593.05</v>
+        <v>889.05</v>
       </c>
       <c r="N182" s="1">
-        <v>11989.66</v>
+        <v>64.41</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B183">
-        <v>3095024362</v>
+        <v>3101407942</v>
       </c>
       <c r="C183" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.11221407</v>
+        <v>100.209326</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>16832.11</v>
+        <v>20932.6</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="M183" s="1">
-        <v>16832.11</v>
+        <v>20932.6</v>
       </c>
       <c r="N183" s="1">
-        <v>14334.14</v>
+        <v>18117.72</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B184">
-        <v>3099290162</v>
+        <v>3103291672</v>
       </c>
       <c r="C184" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.00432605</v>
+        <v>99.9976714</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>865.21</v>
+        <v>-116.43</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
-        <v>-486.09</v>
+        <v>-295.16</v>
       </c>
       <c r="M184" s="1">
-        <v>865.21</v>
+        <v>-116.43</v>
       </c>
       <c r="N184" s="1">
-        <v>379.12</v>
+        <v>-411.59</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B185">
-        <v>3099338312</v>
+        <v>3119675662</v>
       </c>
       <c r="C185" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.011649</v>
+        <v>99.98702996</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>1164.9</v>
+        <v>-3242.51</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
-      <c r="L185">
-        <v>-420.83</v>
+      <c r="L185" t="s">
+        <v>429</v>
       </c>
       <c r="M185" s="1">
-        <v>1164.9</v>
+        <v>-3242.51</v>
       </c>
       <c r="N185" s="1">
-        <v>744.07</v>
+        <v>-8735.2</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>430</v>
       </c>
       <c r="B186">
-        <v>3101407942</v>
+        <v>3119812902</v>
       </c>
       <c r="C186" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.1243197</v>
+        <v>99.993432</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>12431.97</v>
+        <v>-1970.4</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186" t="s">
         <v>431</v>
       </c>
       <c r="M186" s="1">
-        <v>12431.97</v>
+        <v>-1970.4</v>
       </c>
       <c r="N186" s="1">
-        <v>11052.04</v>
+        <v>-4455.79</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>432</v>
       </c>
       <c r="B187">
-        <v>3103291672</v>
+        <v>3121777262</v>
       </c>
       <c r="C187" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.998502</v>
+        <v>100.0290872</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-74.9</v>
+        <v>2908.72</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
-      <c r="L187">
-        <v>-135.15</v>
+      <c r="L187" t="s">
+        <v>433</v>
       </c>
       <c r="M187" s="1">
-        <v>-74.9</v>
+        <v>2908.72</v>
       </c>
       <c r="N187" s="1">
-        <v>-210.05</v>
+        <v>115.98</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B188">
-        <v>3119675662</v>
+        <v>3123552652</v>
       </c>
       <c r="C188" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.96527504</v>
+        <v>99.9891336</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-8681.24</v>
+        <v>-2173.28</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="M188" s="1">
-        <v>-8681.24</v>
+        <v>-2173.28</v>
       </c>
       <c r="N188" s="1">
-        <v>-9956.72</v>
+        <v>-3826.18</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B189">
-        <v>3119812902</v>
+        <v>3126897932</v>
       </c>
       <c r="C189" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.9928083</v>
+        <v>99.9994278</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-2157.51</v>
+        <v>-57.22</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
-        <v>-583.07</v>
+        <v>-501.3</v>
       </c>
       <c r="M189" s="1">
-        <v>-2157.51</v>
+        <v>-57.22</v>
       </c>
       <c r="N189" s="1">
-        <v>-2740.58</v>
+        <v>-558.52</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B190">
-        <v>3121777262</v>
+        <v>3132138012</v>
       </c>
       <c r="C190" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.9230819</v>
+        <v>99.98813607</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-7691.81</v>
+        <v>-1779.59</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
-        <v>-133.53</v>
+        <v>-866.52</v>
       </c>
       <c r="M190" s="1">
-        <v>-7691.81</v>
+        <v>-1779.59</v>
       </c>
       <c r="N190" s="1">
-        <v>-7825.34</v>
+        <v>-2646.11</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B191">
-        <v>3123552652</v>
+        <v>3134415152</v>
       </c>
       <c r="C191" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.98731535</v>
+        <v>100.00402645</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-2536.93</v>
+        <v>805.29</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191">
-        <v>0.0</v>
+      <c r="L191" t="s">
+        <v>439</v>
       </c>
       <c r="M191" s="1">
-        <v>-2536.93</v>
+        <v>805.29</v>
       </c>
       <c r="N191" s="1">
-        <v>-2536.93</v>
+        <v>-1471.47</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B192">
-        <v>3126897932</v>
+        <v>3138830172</v>
       </c>
       <c r="C192" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.0009809</v>
+        <v>100.0977811</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>98.09</v>
+        <v>19556.22</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
-      <c r="L192">
-        <v>0.0</v>
+      <c r="L192" t="s">
+        <v>441</v>
       </c>
       <c r="M192" s="1">
-        <v>98.09</v>
+        <v>19556.22</v>
       </c>
       <c r="N192" s="1">
-        <v>98.09</v>
+        <v>17932.59</v>
       </c>
       <c r="O192" s="1">
         <v>0.0</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>442</v>
+      </c>
+      <c r="B193">
+        <v>3138877082</v>
       </c>
       <c r="C193" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.0058036</v>
+        <v>100.10020013</v>
       </c>
       <c r="E193" s="1">
         <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>0.0</v>
       </c>
       <c r="I193" s="1">
-        <v>290.18</v>
+        <v>15030.02</v>
       </c>
       <c r="J193" s="1">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="M193" s="1">
-        <v>290.18</v>
+        <v>15030.02</v>
       </c>
       <c r="N193" s="1">
-        <v>9515.51</v>
+        <v>13819.59</v>
       </c>
       <c r="O193" s="1">
         <v>0.0</v>
       </c>
       <c r="P193">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16">
+      <c r="A194" t="s">
+        <v>444</v>
+      </c>
+      <c r="B194">
+        <v>3138920792</v>
+      </c>
+      <c r="C194" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>100.0038082</v>
+      </c>
+      <c r="E194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>761.64</v>
+      </c>
+      <c r="J194" s="1">
+        <v>0</v>
+      </c>
+      <c r="K194">
+        <v>0.0</v>
+      </c>
+      <c r="L194">
+        <v>-353.31</v>
+      </c>
+      <c r="M194" s="1">
+        <v>761.64</v>
+      </c>
+      <c r="N194" s="1">
+        <v>408.33</v>
+      </c>
+      <c r="O194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P194">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16">
+      <c r="A195" t="s">
+        <v>445</v>
+      </c>
+      <c r="B195">
+        <v>3138969592</v>
+      </c>
+      <c r="C195" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.00380813</v>
+      </c>
+      <c r="E195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>571.22</v>
+      </c>
+      <c r="J195" s="1">
+        <v>0</v>
+      </c>
+      <c r="K195">
+        <v>0.0</v>
+      </c>
+      <c r="L195">
+        <v>-264.98</v>
+      </c>
+      <c r="M195" s="1">
+        <v>571.22</v>
+      </c>
+      <c r="N195" s="1">
+        <v>306.24</v>
+      </c>
+      <c r="O195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P195">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16">
+      <c r="A196" t="s">
+        <v>446</v>
+      </c>
+      <c r="B196">
+        <v>3145172942</v>
+      </c>
+      <c r="C196" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.04314253</v>
+      </c>
+      <c r="E196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>3235.69</v>
+      </c>
+      <c r="J196" s="1">
+        <v>0</v>
+      </c>
+      <c r="K196">
+        <v>0.0</v>
+      </c>
+      <c r="L196">
+        <v>-99.73</v>
+      </c>
+      <c r="M196" s="1">
+        <v>3235.69</v>
+      </c>
+      <c r="N196" s="1">
+        <v>3135.96</v>
+      </c>
+      <c r="O196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P196">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16">
+      <c r="A197" t="s">
+        <v>447</v>
+      </c>
+      <c r="B197">
+        <v>3149823572</v>
+      </c>
+      <c r="C197" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.0156911</v>
+      </c>
+      <c r="E197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>1569.11</v>
+      </c>
+      <c r="J197" s="1">
+        <v>0</v>
+      </c>
+      <c r="K197">
+        <v>0.0</v>
+      </c>
+      <c r="L197">
+        <v>0.0</v>
+      </c>
+      <c r="M197" s="1">
+        <v>1569.11</v>
+      </c>
+      <c r="N197" s="1">
+        <v>1569.11</v>
+      </c>
+      <c r="O197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P197">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>