--- v2 (2026-08-01)
+++ v3 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="448">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -136,1272 +136,1566 @@
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
-    <t>FR0129174506</t>
-[...8 lines deleted...]
-    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+    <t>FR0129713618</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 29/04/2027</t>
+  </si>
+  <si>
+    <t>XS3371229066</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
+  </si>
+  <si>
+    <t>BE6374003364</t>
+  </si>
+  <si>
+    <t>EURO ANHEUSER BUSCH INBEV SA 25/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129632875</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>XS3398399058</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
+  </si>
+  <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>17 368.56</t>
+    <t>37 853.89</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>124 246.81</t>
+    <t>145 168.33</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>306 512.85</t>
+    <t>358 129.17</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>6 599.83</t>
+    <t>37 711.67</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3324629974</t>
-[...8 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+    <t>XS3384714914</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 19/08/2026</t>
+  </si>
+  <si>
+    <t>XS3395915559</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 24/08/2026</t>
+  </si>
+  <si>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3388157276</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 22/06/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6373663846</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 22/05/2026</t>
+    <t>BE6374289310</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 12/06/2026</t>
+  </si>
+  <si>
+    <t>BE6374368130</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>BE6374449948</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 29/06/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129679702</t>
-[...2 lines deleted...]
-    <t>EURO COVIVIO SA 15/05/2026</t>
+    <t>FR0129715373</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 15/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129755940</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 19/06/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>44 878.00</t>
+    <t>75 772.13</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>43 878.00</t>
+    <t>74 084.63</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>44 078.00</t>
-[...5 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+    <t>74 422.13</t>
+  </si>
+  <si>
+    <t>XS3386591484</t>
+  </si>
+  <si>
+    <t>EURO DEUTSCHE BOERSE AG 02/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129651024</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 15/06/2026</t>
+  </si>
+  <si>
+    <t>ES05306747Z4</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>XS3391078824</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
+  </si>
+  <si>
+    <t>XS3386590676</t>
+  </si>
+  <si>
+    <t>XS3396961107</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
-    <t>XS3358227067</t>
-[...20 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
+    <t>FR0129715100</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 27/07/2026</t>
+  </si>
+  <si>
+    <t>XS3391828509</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/06/2026</t>
+  </si>
+  <si>
+    <t>XS3359534529</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 05/06/2026</t>
+  </si>
+  <si>
+    <t>XS3367620492</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 06/07/2026</t>
+  </si>
+  <si>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3375218867</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
+  </si>
+  <si>
+    <t>XS3388169289</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 11/06/2026</t>
+  </si>
+  <si>
+    <t>XS3392841642</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 15/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129781268</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 01/06/2027</t>
+  </si>
+  <si>
+    <t>1 883.33</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>819 489.78</t>
+    <t>902 580.22</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>352 831.50</t>
+    <t>414 751.50</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>113 547.78</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
+    <t>154 820.89</t>
+  </si>
+  <si>
+    <t>XS3371668735</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
-    <t>XS3086812974</t>
-[...2 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
+    <t>XS3396973888</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 28/05/2027</t>
+  </si>
+  <si>
+    <t>XS3397034185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 30/03/2027</t>
   </si>
   <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
+    <t>FR0129632651</t>
+  </si>
+  <si>
+    <t>EURO KERING FINANCE SNC 07/08/2026</t>
+  </si>
+  <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
-    <t>FR0129202000</t>
-[...2 lines deleted...]
-    <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
+    <t>XS3376364462</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 12/06/2026</t>
+  </si>
+  <si>
+    <t>XS3384769066</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/06/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
-    <t>XS3087766385</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3348765788</t>
-[...14 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
+    <t>XS3396982285</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
+  </si>
+  <si>
+    <t>XS3386608122</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+  </si>
+  <si>
+    <t>XS3384762996</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/06/2026</t>
+  </si>
+  <si>
+    <t>XS3384763028</t>
+  </si>
+  <si>
+    <t>XS3381139354</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
   </si>
   <si>
     <t>XS3358335118</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
+    <t>FR0129716322</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 29/06/2026</t>
+  </si>
+  <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
+    <t>XS3127977471</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 17/06/2026</t>
+  </si>
+  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
-    <t>FR0129677953</t>
-[...14 lines deleted...]
-    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
+    <t>FR0129733145</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 15/06/2026</t>
+  </si>
+  <si>
+    <t>BE6372829265</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
+    <t>FR0129715894</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 19/06/2026</t>
+  </si>
+  <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129628394</t>
-[...2 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
+    <t>FR0129629590</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>XS3290508822</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>109 781.33</t>
-[...17 lines deleted...]
-    <t>1 119 105.00</t>
+    <t>168 316.25</t>
+  </si>
+  <si>
+    <t>FR0129716249</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129714913</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
+  </si>
+  <si>
+    <t>33 004.22</t>
+  </si>
+  <si>
+    <t>FR0129753671</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
+  </si>
+  <si>
+    <t>29 707.29</t>
+  </si>
+  <si>
+    <t>FR0129753655</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
+  </si>
+  <si>
+    <t>16 874.38</t>
+  </si>
+  <si>
+    <t>FR0129753648</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 15/07/2026</t>
+  </si>
+  <si>
+    <t>10 985.69</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>27 587.46</t>
+    <t>59 005.92</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>59 570.67</t>
+    <t>100 579.50</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>105 900.67</t>
+    <t>126 797.50</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>25 892.64</t>
+    <t>46 757.72</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>263 175.76</t>
+    <t>315 402.78</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>368 431.22</t>
+    <t>410 289.11</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>96 498.89</t>
+    <t>138 478.44</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>66 134.44</t>
-[...5 lines deleted...]
-    <t>NEUCP COFACE SA 15/05/2026</t>
+    <t>105 873.78</t>
+  </si>
+  <si>
+    <t>FR0129767267</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
+  </si>
+  <si>
+    <t>FR0129620771</t>
+  </si>
+  <si>
+    <t>NEUCP CAPGEMINI SE 11/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129780898</t>
+  </si>
+  <si>
+    <t>NEUCP CAPGEMINI SE 31/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129732964</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 15/06/2026</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
-    <t>BE6373705290</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>211 605.33</t>
+    <t>274 122.50</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>35 359.06</t>
+    <t>55 507.47</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>72 651.44</t>
+    <t>114 048.28</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>734 038.47</t>
+    <t>807 716.00</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>373 817.83</t>
+    <t>435 220.00</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>416 368.33</t>
+    <t>479 203.08</t>
   </si>
   <si>
     <t>FR0129679686</t>
   </si>
   <si>
     <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
   </si>
   <si>
-    <t>FR0129683761</t>
-[...8 lines deleted...]
-    <t>NEUCP ELIS SA 15/05/2026</t>
+    <t>FR0129716520</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129781599</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 01/07/2026</t>
   </si>
   <si>
     <t>FR0129681963</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
-    <t>FR0129622520</t>
-[...17 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
+    <t>FR0129756047</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 19/06/2026</t>
+  </si>
+  <si>
+    <t>17 759.17</t>
+  </si>
+  <si>
+    <t>FR0129756062</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 21/08/2026</t>
+  </si>
+  <si>
+    <t>18 175.83</t>
+  </si>
+  <si>
+    <t>FR0129632438</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129756021</t>
+  </si>
+  <si>
+    <t>NEUCP KLEPIERRE SA 21/07/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>212 543.50</t>
+    <t>274 240.75</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>17 405.11</t>
+    <t>58 441.89</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>83 658.75</t>
+    <t>114 410.50</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>53 772.50</t>
+    <t>73 540.33</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>9 303.33</t>
+    <t>29 777.33</t>
   </si>
   <si>
     <t>FR0129630416</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
-    <t>FR0129682540</t>
-[...8 lines deleted...]
-    <t>NEUCP SAVENCIA SA 15/05/2026</t>
+    <t>FR0129728038</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129781334</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129780146</t>
+  </si>
+  <si>
+    <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129717213</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 05/06/2026</t>
   </si>
   <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
+    <t>FR0129767150</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 25/06/2026</t>
+  </si>
+  <si>
     <t>FR0129653376</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/06/2026</t>
   </si>
   <si>
-    <t>FR0129582765</t>
-[...2 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>FR0129681195</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129680932</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129678860</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129673499</t>
-[...2 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
+    <t>FR0129781755</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
+  </si>
+  <si>
+    <t>2 455.56</t>
   </si>
   <si>
     <t>FR0129683035</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 13/07/2026</t>
   </si>
   <si>
+    <t>FR0129732915</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 15/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129756146</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 18/06/2027</t>
+  </si>
+  <si>
+    <t>23 011.00</t>
+  </si>
+  <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>47 991.89</t>
+    <t>89 716.39</t>
+  </si>
+  <si>
+    <t>XS1114159277</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 2.25 08/10/2026</t>
+  </si>
+  <si>
+    <t>32 209.15</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>7 561.64</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>182 926.03</t>
+    <t>202 273.97</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>133 561.64</t>
+    <t>147 123.29</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>422 054.79</t>
+    <t>510 205.48</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>12 174.66</t>
-[...8 lines deleted...]
-    <t>103 561.64</t>
+    <t>13 869.86</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>55 479.45</t>
+  </si>
+  <si>
+    <t>XS2723549528</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
+  </si>
+  <si>
+    <t>376 191.78</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>9 628.77</t>
-[...8 lines deleted...]
-    <t>1 758 044.38</t>
+    <t>13 159.32</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>17 539.73</t>
+    <t>19 528.77</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>30 582.19</t>
+    <t>35 893.84</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>1 191.78</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>9 803.84</t>
+    <t>10 830.90</t>
+  </si>
+  <si>
+    <t>XS3373518086</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 13/05/2027</t>
+  </si>
+  <si>
+    <t>36 439.58</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>29 682.88</t>
+    <t>32 926.37</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>74 958.90</t>
+    <t>107 506.85</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>193 450.68</t>
+    <t>223 421.92</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>228 045.21</t>
-[...26 lines deleted...]
-    <t>86 357.56</t>
+    <t>251 710.27</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>71 440.83</t>
-[...5 lines deleted...]
-    <t>44 983.75</t>
+    <t>78 337.00</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>28 584.58</t>
+    <t>31 605.83</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>19 865.83</t>
+    <t>22 043.33</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>9 370.42</t>
+    <t>10 630.00</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>23 791.33</t>
+    <t>27 003.67</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>10 998.67</t>
+    <t>12 700.45</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>6 430.67</t>
+    <t>7 569.22</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 651.22</t>
+    <t>3 131.96</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>3 455.71</t>
+    <t>4 078.24</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>5 433.55</t>
+    <t>6 359.38</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>16 658.58</t>
+    <t>19 620.41</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>3 363.12</t>
+    <t>4 000.61</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>3 205.67</t>
+    <t>3 921.50</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>2 950.62</t>
+    <t>3 546.86</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
-    <t>1 042.55</t>
+    <t>1 280.68</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
-    <t>1 111.66</t>
+    <t>1 387.03</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>6 830.82</t>
+    <t>8 495.58</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>2 817.78</t>
+    <t>3 504.44</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
+    <t>1 288.61</t>
+  </si>
+  <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
+    <t>1 178.19</t>
+  </si>
+  <si>
     <t>SWAP04987354</t>
   </si>
   <si>
+    <t>1 026.26</t>
+  </si>
+  <si>
     <t>SWAP04987353</t>
   </si>
   <si>
+    <t>1 157.51</t>
+  </si>
+  <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-5 927.65</t>
+    <t>-9 870.48</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-3 982.37</t>
+    <t>-6 886.74</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-4 944.87</t>
+    <t>-8 559.66</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-4 743.62</t>
+    <t>-8 209.87</t>
   </si>
   <si>
     <t>SWAP05011166</t>
   </si>
   <si>
+    <t>-1 619.52</t>
+  </si>
+  <si>
     <t>SWAP05011167</t>
   </si>
   <si>
+    <t>-1 440.87</t>
+  </si>
+  <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-2 814.88</t>
+    <t>-5 029.37</t>
   </si>
   <si>
     <t>SWAP05011324</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-5 492.69</t>
+    <t>-12 005.17</t>
   </si>
   <si>
     <t>SWAP05016335</t>
   </si>
   <si>
-    <t>-2 485.39</t>
+    <t>-5 404.96</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-2 792.74</t>
+    <t>-6 904.84</t>
   </si>
   <si>
     <t>SWAP05018315</t>
   </si>
   <si>
-    <t>-1 652.90</t>
+    <t>-4 195.56</t>
   </si>
   <si>
     <t>SWAP05019255</t>
   </si>
   <si>
+    <t>-1 356.77</t>
+  </si>
+  <si>
     <t>SWAP05019524</t>
   </si>
   <si>
+    <t>-2 924.97</t>
+  </si>
+  <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>-2 276.76</t>
+    <t>-8 148.99</t>
   </si>
   <si>
     <t>SWAP05020023</t>
   </si>
   <si>
-    <t>-1 623.63</t>
+    <t>-8 813.67</t>
   </si>
   <si>
     <t>SWAP05020022</t>
   </si>
   <si>
-    <t>-1 210.43</t>
-[...5 lines deleted...]
-    <t>SWAP05020024</t>
+    <t>-6 570.68</t>
   </si>
   <si>
     <t>SWAP05027220</t>
   </si>
   <si>
+    <t>-3 190.74</t>
+  </si>
+  <si>
     <t>SWAP05029792</t>
+  </si>
+  <si>
+    <t>-4 119.80</t>
+  </si>
+  <si>
+    <t>SWAP05029911</t>
+  </si>
+  <si>
+    <t>-1 478.68</t>
+  </si>
+  <si>
+    <t>SWAP05029910</t>
+  </si>
+  <si>
+    <t>-3 697.87</t>
+  </si>
+  <si>
+    <t>SWAP05030303</t>
+  </si>
+  <si>
+    <t>-2 535.21</t>
+  </si>
+  <si>
+    <t>SWAP05030302</t>
+  </si>
+  <si>
+    <t>-1 516.67</t>
+  </si>
+  <si>
+    <t>SWAP05030900</t>
+  </si>
+  <si>
+    <t>-3 384.99</t>
+  </si>
+  <si>
+    <t>SWAP05034114</t>
+  </si>
+  <si>
+    <t>SWAP05034113</t>
+  </si>
+  <si>
+    <t>-1 135.65</t>
+  </si>
+  <si>
+    <t>SWAP05034115</t>
+  </si>
+  <si>
+    <t>SWAP05034112</t>
+  </si>
+  <si>
+    <t>SWAP05034138</t>
+  </si>
+  <si>
+    <t>SWAP05034191</t>
+  </si>
+  <si>
+    <t>SWAP05034190</t>
+  </si>
+  <si>
+    <t>SWAP05034349</t>
+  </si>
+  <si>
+    <t>SWAP05030898</t>
+  </si>
+  <si>
+    <t>ST 0.020/OIS+m220726</t>
+  </si>
+  <si>
+    <t>-3 815.73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1765,212 +2059,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1148840.3015</v>
+        <v>1462500.6222</v>
       </c>
       <c r="D2">
-        <v>2449.23</v>
+        <v>2453.93</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2813775924.11</v>
+        <v>3588887158.25</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2813775924.11</v>
+        <v>3588887158.25</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10155.47</v>
+        <v>9904.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>420025.43</v>
+        <v>409643.95</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>420025.43</v>
+        <v>409643.95</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>110554.9719</v>
+        <v>114984.782</v>
       </c>
       <c r="D4">
-        <v>3401.89</v>
+        <v>3408.53</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>376096857.08</v>
+        <v>391929118.73</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>376096857.08</v>
+        <v>391929118.73</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9781.3585</v>
+        <v>10302.3678</v>
       </c>
       <c r="D5">
-        <v>1116.68</v>
+        <v>1118.8</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10922710.08</v>
+        <v>11526311.97</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10922710.08</v>
+        <v>11526311.97</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1559549.873</v>
+        <v>2080585.7126</v>
       </c>
       <c r="D6">
-        <v>111.03</v>
+        <v>111.24</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>173157705.74</v>
+        <v>231448350.11</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>173157705.74</v>
+        <v>231448350.11</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P197"/>
+  <dimension ref="A1:P240"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O197" sqref="O197"/>
+      <selection activeCell="O240" sqref="O240"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1989,9839 +2283,11989 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>15293.0</v>
+        <v>19217.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10826.58</v>
+        <v>10846.82</v>
       </c>
       <c r="E2" s="1">
-        <v>10821.188694828</v>
+        <v>10826.155292189</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>165488438.71</v>
+        <v>208046226.25</v>
       </c>
       <c r="I2" s="1">
-        <v>82449.23</v>
+        <v>397113.69</v>
       </c>
       <c r="J2" s="1">
-        <v>0.04982174624566</v>
+        <v>0.19087762232361</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>165570887.94</v>
+        <v>208443339.94</v>
       </c>
       <c r="N2" s="1">
-        <v>165570887.94</v>
+        <v>208443339.94</v>
       </c>
       <c r="O2" s="1">
-        <v>4.91</v>
+        <v>4.93</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>635.0</v>
+        <v>799.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261915.86</v>
+        <v>262408.33</v>
       </c>
       <c r="E3" s="1">
-        <v>261434.81192126</v>
+        <v>261642.11916145</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>166011105.57</v>
+        <v>209052053.21</v>
       </c>
       <c r="I3" s="1">
-        <v>305465.53</v>
+        <v>612202.46</v>
       </c>
       <c r="J3" s="1">
-        <v>0.18400306952428</v>
+        <v>0.29284690133372</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>166316571.1</v>
+        <v>209664255.67</v>
       </c>
       <c r="N3" s="1">
-        <v>166316571.1</v>
+        <v>209664255.67</v>
       </c>
       <c r="O3" s="1">
-        <v>4.93</v>
+        <v>4.96</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.5046</v>
+        <v>99.7155</v>
       </c>
       <c r="E4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>24080.65</v>
+        <v>45170.65</v>
       </c>
       <c r="J4" s="1">
-        <v>0.24259248161818</v>
+        <v>0.4550566566852</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9950460.0</v>
+        <v>9971550.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9950460.0</v>
+        <v>9971550.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.3618</v>
+        <v>97.7388</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>22957.5</v>
+        <v>60657.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.23635307437877</v>
+        <v>0.62448379000893</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9736180.0</v>
+        <v>9773880.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9736180.0</v>
+        <v>9773880.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.9942</v>
+        <v>97.5469</v>
       </c>
       <c r="E6" s="1">
-        <v>97.8974084</v>
+        <v>97.2229349</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>9789740.84</v>
+        <v>9722293.49</v>
       </c>
       <c r="I6" s="1">
-        <v>209679.16</v>
+        <v>32396.51</v>
       </c>
       <c r="J6" s="1">
-        <v>2.1418254418265</v>
+        <v>0.33321880308717</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9999420.0</v>
+        <v>9754690.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9999420.0</v>
+        <v>9754690.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.9637</v>
+        <v>99.5847</v>
       </c>
       <c r="E7" s="1">
-        <v>99.4822914</v>
+        <v>99.41818273</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>14922343.71</v>
+        <v>14912727.41</v>
       </c>
       <c r="I7" s="1">
-        <v>72211.29</v>
+        <v>24977.59</v>
       </c>
       <c r="J7" s="1">
-        <v>0.48391386368891</v>
+        <v>0.16749176266208</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>14994555.0</v>
+        <v>14937705.0</v>
       </c>
       <c r="N7" s="1">
-        <v>14994555.0</v>
+        <v>14937705.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>40000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.5888</v>
+        <v>99.8501</v>
       </c>
       <c r="E8" s="1">
-        <v>97.78527223</v>
+        <v>99.78048294</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>39114108.89</v>
+        <v>17960486.93</v>
       </c>
       <c r="I8" s="1">
-        <v>321411.11</v>
+        <v>12531.07</v>
       </c>
       <c r="J8" s="1">
-        <v>0.8217267863724</v>
+        <v>0.069770213072948</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>39435520.0</v>
+        <v>17973018.0</v>
       </c>
       <c r="N8" s="1">
-        <v>39435520.0</v>
+        <v>17973018.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.17</v>
+        <v>0.43</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.2818</v>
+        <v>97.4153</v>
       </c>
       <c r="E9" s="1">
-        <v>98.3627117</v>
+        <v>97.16801133</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>19672542.34</v>
+        <v>14575201.7</v>
       </c>
       <c r="I9" s="1">
-        <v>183817.66</v>
+        <v>37093.3</v>
       </c>
       <c r="J9" s="1">
-        <v>0.93438690751345</v>
+        <v>0.25449596351041</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>19856360.0</v>
+        <v>14612295.0</v>
       </c>
       <c r="N9" s="1">
-        <v>19856360.0</v>
+        <v>14612295.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.9572</v>
+        <v>98.8253</v>
       </c>
       <c r="E10" s="1">
-        <v>98.72033764</v>
+        <v>97.78527223</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>24680084.41</v>
+        <v>39114108.89</v>
       </c>
       <c r="I10" s="1">
-        <v>59215.59</v>
+        <v>416011.11</v>
       </c>
       <c r="J10" s="1">
-        <v>0.23993268830153</v>
+        <v>1.0635832486174</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>24739300.0</v>
+        <v>39530120.0</v>
       </c>
       <c r="N10" s="1">
-        <v>24739300.0</v>
+        <v>39530120.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.73</v>
+        <v>0.94</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.9932</v>
+        <v>99.4911</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>98.3627117</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>10000000.0</v>
+        <v>19672542.34</v>
       </c>
       <c r="I11" s="1">
-        <v>-680.0</v>
+        <v>225677.66</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.0068</v>
+        <v>1.1471707931777</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>52</v>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9999320.0</v>
+        <v>19898220.0</v>
       </c>
       <c r="N11" s="1">
-        <v>10016688.56</v>
+        <v>19898220.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0329</v>
+        <v>97.21816</v>
       </c>
       <c r="E12" s="1">
-        <v>100.0</v>
+        <v>97.21815647</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>10000000.0</v>
+        <v>29165446.94</v>
       </c>
       <c r="I12" s="1">
-        <v>3290.0</v>
+        <v>1.06</v>
       </c>
       <c r="J12" s="1">
-        <v>0.0329</v>
+        <v>3.6344377035629E-6</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12" t="s">
-        <v>55</v>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>10003290.0</v>
+        <v>29165448.0</v>
       </c>
       <c r="N12" s="1">
-        <v>10127536.81</v>
+        <v>29165448.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.3</v>
+        <v>0.69</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.5571</v>
+        <v>99.1959</v>
       </c>
       <c r="E13" s="1">
-        <v>99.4394653</v>
+        <v>98.72033764</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>9943946.53</v>
+        <v>24680084.41</v>
       </c>
       <c r="I13" s="1">
-        <v>11763.47</v>
+        <v>118890.59</v>
       </c>
       <c r="J13" s="1">
-        <v>0.11829780021957</v>
+        <v>0.48172683701125</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9955710.0</v>
+        <v>24798975.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9955710.0</v>
+        <v>24798975.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.0437</v>
+        <v>100.0014</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>10925.0</v>
+        <v>140.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.0437</v>
+        <v>0.0014</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M14" s="1">
-        <v>25010925.0</v>
+        <v>10000140.0</v>
       </c>
       <c r="N14" s="1">
-        <v>25317437.85</v>
+        <v>10037993.89</v>
       </c>
       <c r="O14" s="1">
-        <v>0.75</v>
+        <v>0.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.9873</v>
+        <v>100.0372</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-1905.0</v>
+        <v>3720.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.0127</v>
+        <v>0.0372</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M15" s="1">
-        <v>14998095.0</v>
+        <v>10003720.0</v>
       </c>
       <c r="N15" s="1">
-        <v>15004694.83</v>
+        <v>10148888.33</v>
       </c>
       <c r="O15" s="1">
-        <v>0.44</v>
+        <v>0.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C16" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.2052</v>
+        <v>99.763</v>
       </c>
       <c r="E16" s="1">
-        <v>98.0238394</v>
+        <v>99.4394653</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>19604767.88</v>
+        <v>9943946.53</v>
       </c>
       <c r="I16" s="1">
-        <v>236272.12</v>
+        <v>32353.47</v>
       </c>
       <c r="J16" s="1">
-        <v>1.2051768296682</v>
+        <v>0.32535844699479</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>19841040.0</v>
+        <v>9976300.0</v>
       </c>
       <c r="N16" s="1">
-        <v>19841040.0</v>
+        <v>9976300.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.59</v>
+        <v>0.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.0351</v>
+      </c>
+      <c r="E17" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>8775.0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0.0351</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" t="s">
         <v>66</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>8336043.5</v>
+        <v>25008775.0</v>
       </c>
       <c r="N17" s="1">
-        <v>8336043.5</v>
+        <v>25366904.17</v>
       </c>
       <c r="O17" s="1">
-        <v>0.25</v>
+        <v>0.6</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.0178</v>
+      </c>
+      <c r="E18" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>2670.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>0.0178</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>7292332.5</v>
+        <v>15002670.0</v>
       </c>
       <c r="N18" s="1">
-        <v>7292332.5</v>
+        <v>15040381.67</v>
       </c>
       <c r="O18" s="1">
-        <v>0.22</v>
+        <v>0.36</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.8192</v>
+        <v>99.4216</v>
       </c>
       <c r="E19" s="1">
-        <v>99.5611428</v>
+        <v>98.0238394</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9956114.28</v>
+        <v>19604767.88</v>
       </c>
       <c r="I19" s="1">
-        <v>25805.72</v>
+        <v>279552.12</v>
       </c>
       <c r="J19" s="1">
-        <v>0.25919469457918</v>
+        <v>1.4259394536631</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9981920.0</v>
+        <v>19884320.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9981920.0</v>
+        <v>19884320.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>11000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.9699</v>
+        <v>98.4193</v>
       </c>
       <c r="E20" s="1">
-        <v>99.83751445</v>
+        <v>97.79494141</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>10982126.59</v>
+        <v>8312570.02</v>
       </c>
       <c r="I20" s="1">
-        <v>14562.41</v>
+        <v>53070.48</v>
       </c>
       <c r="J20" s="1">
-        <v>0.13260100291741</v>
+        <v>0.63843648681831</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>10996689.0</v>
+        <v>8365640.5</v>
       </c>
       <c r="N20" s="1">
-        <v>10996689.0</v>
+        <v>8365640.5</v>
       </c>
       <c r="O20" s="1">
-        <v>0.33</v>
+        <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.5008</v>
+        <v>97.6373</v>
       </c>
       <c r="E21" s="1">
-        <v>97.4432515</v>
+        <v>97.32339053</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>9744325.15</v>
+        <v>7299254.29</v>
       </c>
       <c r="I21" s="1">
-        <v>5754.85</v>
+        <v>23543.21</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0590584767176</v>
+        <v>0.32254267442435</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9750080.0</v>
+        <v>7322797.5</v>
       </c>
       <c r="N21" s="1">
-        <v>9750080.0</v>
+        <v>7322797.5</v>
       </c>
       <c r="O21" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>28000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.8605</v>
+        <v>99.4815</v>
       </c>
       <c r="E22" s="1">
-        <v>99.82032343</v>
+        <v>99.40679</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>27949690.56</v>
+        <v>19881358.0</v>
       </c>
       <c r="I22" s="1">
-        <v>11249.44</v>
+        <v>14942.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.040248889252819</v>
+        <v>0.075155831910476</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>27960940.0</v>
+        <v>19896300.0</v>
       </c>
       <c r="N22" s="1">
-        <v>27960940.0</v>
+        <v>19896300.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>10000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>97.9482</v>
+        <v>99.4483</v>
       </c>
       <c r="E23" s="1">
-        <v>97.7514452</v>
+        <v>99.43367</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>9775144.52</v>
+        <v>26847090.9</v>
       </c>
       <c r="I23" s="1">
-        <v>19675.48</v>
+        <v>3950.1</v>
       </c>
       <c r="J23" s="1">
-        <v>0.20128070699869</v>
+        <v>0.014713325979017</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>9794820.0</v>
+        <v>26851041.0</v>
       </c>
       <c r="N23" s="1">
-        <v>9794820.0</v>
+        <v>26851041.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.29</v>
+        <v>0.64</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.6314</v>
+        <v>99.7994</v>
       </c>
       <c r="E24" s="1">
-        <v>97.52492575</v>
+        <v>99.63136391</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19504985.15</v>
+        <v>10959450.03</v>
       </c>
       <c r="I24" s="1">
-        <v>21294.85</v>
+        <v>18483.97</v>
       </c>
       <c r="J24" s="1">
-        <v>0.10917644815536</v>
+        <v>0.16865782452042</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19526280.0</v>
+        <v>10977934.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19526280.0</v>
+        <v>10977934.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.58</v>
+        <v>0.26</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.6454</v>
+        <v>99.872</v>
       </c>
       <c r="E25" s="1">
-        <v>98.14746655</v>
+        <v>99.80703973</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>19629493.31</v>
+        <v>29942111.92</v>
       </c>
       <c r="I25" s="1">
-        <v>99586.69</v>
+        <v>19488.08</v>
       </c>
       <c r="J25" s="1">
-        <v>0.50733194396448</v>
+        <v>0.065085856508949</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>19729080.0</v>
+        <v>29961600.0</v>
       </c>
       <c r="N25" s="1">
-        <v>19729080.0</v>
+        <v>29961600.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.58</v>
+        <v>0.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.1106</v>
+        <v>97.8393</v>
       </c>
       <c r="E26" s="1">
-        <v>97.87236355</v>
+        <v>97.4432515</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19574472.71</v>
+        <v>9744325.15</v>
       </c>
       <c r="I26" s="1">
-        <v>247647.29</v>
+        <v>39604.85</v>
       </c>
       <c r="J26" s="1">
-        <v>1.2651543347754</v>
+        <v>0.40644015250251</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19822120.0</v>
+        <v>9783930.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19822120.0</v>
+        <v>9783930.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.59</v>
+        <v>0.23</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.3622</v>
+        <v>99.9337</v>
       </c>
       <c r="E27" s="1">
-        <v>98.15181493</v>
+        <v>99.8186628</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>14722772.24</v>
+        <v>9981866.28</v>
       </c>
       <c r="I27" s="1">
-        <v>31557.76</v>
+        <v>11503.72</v>
       </c>
       <c r="J27" s="1">
-        <v>0.21434658830258</v>
+        <v>0.11524618420354</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14754330.0</v>
+        <v>9993370.0</v>
       </c>
       <c r="N27" s="1">
-        <v>14754330.0</v>
+        <v>9993370.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.44</v>
+        <v>0.24</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.0868</v>
+        <v>99.8721</v>
       </c>
       <c r="E28" s="1">
-        <v>97.7562762</v>
+        <v>99.81048486</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>19551255.24</v>
+        <v>27946935.76</v>
       </c>
       <c r="I28" s="1">
-        <v>66104.76</v>
+        <v>17252.24</v>
       </c>
       <c r="J28" s="1">
-        <v>0.338110055792</v>
+        <v>0.061732134600219</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19617360.0</v>
+        <v>27964188.0</v>
       </c>
       <c r="N28" s="1">
-        <v>19617360.0</v>
+        <v>27964188.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.58</v>
+        <v>0.66</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.2915</v>
+        <v>99.8257</v>
       </c>
       <c r="E29" s="1">
-        <v>97.3233905</v>
+        <v>99.7987392</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>19464678.1</v>
+        <v>24949684.8</v>
       </c>
       <c r="I29" s="1">
-        <v>-6378.1</v>
+        <v>6740.2</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.032767559613534</v>
+        <v>0.027015170949174</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>19458300.0</v>
+        <v>24956425.0</v>
       </c>
       <c r="N29" s="1">
-        <v>19458300.0</v>
+        <v>24956425.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.6788</v>
+        <v>98.2592</v>
       </c>
       <c r="E30" s="1">
-        <v>97.86752107</v>
+        <v>97.7514452</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>14680128.16</v>
+        <v>9775144.52</v>
       </c>
       <c r="I30" s="1">
-        <v>271691.84</v>
+        <v>50775.48</v>
       </c>
       <c r="J30" s="1">
-        <v>1.8507456953973</v>
+        <v>0.5194345709786</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>14951820.0</v>
+        <v>9825920.0</v>
       </c>
       <c r="N30" s="1">
-        <v>14951820.0</v>
+        <v>9825920.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.44</v>
+        <v>0.23</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.9038</v>
+        <v>97.9537</v>
       </c>
       <c r="E31" s="1">
-        <v>99.82469675</v>
+        <v>97.52492575</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>19964939.35</v>
+        <v>19504985.15</v>
       </c>
       <c r="I31" s="1">
-        <v>15820.65</v>
+        <v>85754.85</v>
       </c>
       <c r="J31" s="1">
-        <v>0.079242164089018</v>
+        <v>0.43965606402935</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19980760.0</v>
+        <v>19590740.0</v>
       </c>
       <c r="N31" s="1">
-        <v>19980760.0</v>
+        <v>19590740.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>96</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9857</v>
+        <v>98.9015</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>98.14746655</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>15000000.0</v>
+        <v>19629493.31</v>
       </c>
       <c r="I32" s="1">
-        <v>-2145.0</v>
+        <v>150806.69</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.0143</v>
+        <v>0.76826583151371</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32" t="s">
-        <v>98</v>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>14997855.0</v>
+        <v>19780300.0</v>
       </c>
       <c r="N32" s="1">
-        <v>15042733.0</v>
+        <v>19780300.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" t="s">
         <v>99</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9928</v>
+        <v>99.3303</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>97.87236355</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>15000000.0</v>
+        <v>19574472.71</v>
       </c>
       <c r="I33" s="1">
-        <v>-1080.0</v>
+        <v>291587.29</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.0072</v>
+        <v>1.4896303686946</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>101</v>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>14998920.0</v>
+        <v>19866060.0</v>
       </c>
       <c r="N33" s="1">
-        <v>15042798.0</v>
+        <v>19866060.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C34" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9865</v>
+        <v>98.6443</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>98.15181493</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>15000000.0</v>
+        <v>14722772.24</v>
       </c>
       <c r="I34" s="1">
-        <v>-2025.0</v>
+        <v>73872.76</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.0135</v>
+        <v>0.50175849219006</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>104</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>14997975.0</v>
+        <v>14796645.0</v>
       </c>
       <c r="N34" s="1">
-        <v>15042053.0</v>
+        <v>14796645.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.994</v>
+        <v>98.3898</v>
       </c>
       <c r="E35" s="1">
-        <v>99.9227819</v>
+        <v>97.7562762</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>19984556.38</v>
+        <v>19551255.24</v>
       </c>
       <c r="I35" s="1">
-        <v>14243.62</v>
+        <v>126704.76</v>
       </c>
       <c r="J35" s="1">
-        <v>0.071273135761245</v>
+        <v>0.64806457920295</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19998800.0</v>
+        <v>19677960.0</v>
       </c>
       <c r="N35" s="1">
-        <v>19998800.0</v>
+        <v>19677960.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.6509</v>
+        <v>97.6345</v>
       </c>
       <c r="E36" s="1">
-        <v>99.6104126</v>
+        <v>97.3233905</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>19922082.52</v>
+        <v>19464678.1</v>
       </c>
       <c r="I36" s="1">
-        <v>8097.48</v>
+        <v>62221.9</v>
       </c>
       <c r="J36" s="1">
-        <v>0.040645750723454</v>
+        <v>0.31966570256304</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>19930180.0</v>
+        <v>19526900.0</v>
       </c>
       <c r="N36" s="1">
-        <v>19930180.0</v>
+        <v>19526900.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B37" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1">
-        <v>16000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.8622</v>
+        <v>99.877</v>
       </c>
       <c r="E37" s="1">
-        <v>99.827105</v>
+        <v>97.86752107</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>15972336.8</v>
+        <v>14680128.16</v>
       </c>
       <c r="I37" s="1">
-        <v>5615.2</v>
+        <v>301421.84</v>
       </c>
       <c r="J37" s="1">
-        <v>0.03515578259031</v>
+        <v>2.0532643633269</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>15977952.0</v>
+        <v>14981550.0</v>
       </c>
       <c r="N37" s="1">
-        <v>15977952.0</v>
+        <v>14981550.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B38" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.947</v>
+        <v>99.9162</v>
       </c>
       <c r="E38" s="1">
-        <v>99.6462558</v>
+        <v>99.8147743</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>14946938.37</v>
+        <v>19962954.86</v>
       </c>
       <c r="I38" s="1">
-        <v>45111.63</v>
+        <v>20285.14</v>
       </c>
       <c r="J38" s="1">
-        <v>0.30181184188558</v>
+        <v>0.10161391508551</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>14992050.0</v>
+        <v>19983240.0</v>
       </c>
       <c r="N38" s="1">
-        <v>14992050.0</v>
+        <v>19983240.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>14000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.9173</v>
+        <v>99.8917</v>
       </c>
       <c r="E39" s="1">
-        <v>99.83900957</v>
+        <v>99.8548776</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>13977461.34</v>
+        <v>9985487.76</v>
       </c>
       <c r="I39" s="1">
-        <v>10960.66</v>
+        <v>3682.24</v>
       </c>
       <c r="J39" s="1">
-        <v>0.078416671907604</v>
+        <v>0.036875915213179</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>13988422.0</v>
+        <v>9989170.0</v>
       </c>
       <c r="N39" s="1">
-        <v>13988422.0</v>
+        <v>9989170.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.41</v>
+        <v>0.24</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.8757</v>
+        <v>99.9924</v>
       </c>
       <c r="E40" s="1">
-        <v>99.63197057</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>29889591.17</v>
+        <v>15000000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>73118.83</v>
+        <v>-1140.0</v>
       </c>
       <c r="J40" s="1">
-        <v>0.24462974278949</v>
+        <v>-0.0076</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>0.0</v>
+      <c r="L40" t="s">
+        <v>114</v>
       </c>
       <c r="M40" s="1">
-        <v>29962710.0</v>
+        <v>14998860.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29962710.0</v>
+        <v>15074632.13</v>
       </c>
       <c r="O40" s="1">
-        <v>0.89</v>
+        <v>0.36</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.0221</v>
+        <v>100.0044</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>8840.0</v>
+        <v>660.0</v>
       </c>
       <c r="J41" s="1">
-        <v>0.0221</v>
+        <v>0.0044</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="M41" s="1">
-        <v>40008840.0</v>
+        <v>15000660.0</v>
       </c>
       <c r="N41" s="1">
-        <v>40828329.78</v>
+        <v>15074744.63</v>
       </c>
       <c r="O41" s="1">
-        <v>1.21</v>
+        <v>0.36</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B42" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C42" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.0183</v>
+        <v>99.9957</v>
       </c>
       <c r="E42" s="1">
         <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>5490.0</v>
+        <v>-645.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.0183</v>
+        <v>-0.0043</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="M42" s="1">
-        <v>30005490.0</v>
+        <v>14999355.0</v>
       </c>
       <c r="N42" s="1">
-        <v>30358321.5</v>
+        <v>15073777.13</v>
       </c>
       <c r="O42" s="1">
-        <v>0.9</v>
+        <v>0.36</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.0136</v>
+        <v>99.9943</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>99.9215061</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>20000000.0</v>
+        <v>29976451.83</v>
       </c>
       <c r="I43" s="1">
-        <v>2720.0</v>
+        <v>21838.17</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0136</v>
+        <v>0.072851083656754</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>125</v>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>20002720.0</v>
+        <v>29998290.0</v>
       </c>
       <c r="N43" s="1">
-        <v>20116267.78</v>
+        <v>29998290.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.6</v>
+        <v>0.71</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.9604</v>
+        <v>99.9148</v>
       </c>
       <c r="E44" s="1">
-        <v>97.9450583</v>
+        <v>99.80233592</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>9794505.83</v>
+        <v>24950583.98</v>
       </c>
       <c r="I44" s="1">
-        <v>201534.17</v>
+        <v>28116.02</v>
       </c>
       <c r="J44" s="1">
-        <v>2.0576246877378</v>
+        <v>0.11268682136874</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>9996040.0</v>
+        <v>24978700.0</v>
       </c>
       <c r="N44" s="1">
-        <v>9996040.0</v>
+        <v>24978700.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.1398</v>
+        <v>99.7583</v>
       </c>
       <c r="E45" s="1">
-        <v>97.78527225</v>
+        <v>99.6766324</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>19557054.45</v>
+        <v>24919158.1</v>
       </c>
       <c r="I45" s="1">
-        <v>70905.55</v>
+        <v>20416.9</v>
       </c>
       <c r="J45" s="1">
-        <v>0.36255740955919</v>
+        <v>0.081932543298885</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>19627960.0</v>
+        <v>24939575.0</v>
       </c>
       <c r="N45" s="1">
-        <v>19627960.0</v>
+        <v>24939575.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.8572</v>
+        <v>99.817</v>
       </c>
       <c r="E46" s="1">
-        <v>97.7901066</v>
+        <v>99.76007705</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>9779010.66</v>
+        <v>19952015.41</v>
       </c>
       <c r="I46" s="1">
-        <v>6709.34</v>
+        <v>11384.59</v>
       </c>
       <c r="J46" s="1">
-        <v>0.068609599000069</v>
+        <v>0.057059849674605</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>9785720.0</v>
+        <v>19963400.0</v>
       </c>
       <c r="N46" s="1">
-        <v>9785720.0</v>
+        <v>19963400.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C47" s="1">
-        <v>12500000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.3241</v>
+        <v>99.817</v>
       </c>
       <c r="E47" s="1">
-        <v>97.85057616</v>
+        <v>99.74780431</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>12231322.02</v>
+        <v>34911731.51</v>
       </c>
       <c r="I47" s="1">
-        <v>184190.48</v>
+        <v>24218.49</v>
       </c>
       <c r="J47" s="1">
-        <v>1.5058918381743</v>
+        <v>0.069370635464079</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>12415512.5</v>
+        <v>34935950.0</v>
       </c>
       <c r="N47" s="1">
-        <v>12415512.5</v>
+        <v>34935950.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.37</v>
+        <v>0.83</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="C48" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.2948</v>
+        <v>99.817</v>
       </c>
       <c r="E48" s="1">
-        <v>97.85299653</v>
+        <v>99.80128456</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>29355898.96</v>
+        <v>24950321.14</v>
       </c>
       <c r="I48" s="1">
-        <v>432541.04</v>
+        <v>3928.86</v>
       </c>
       <c r="J48" s="1">
-        <v>1.4734382366875</v>
+        <v>0.015746731186162</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>29788440.0</v>
+        <v>24954250.0</v>
       </c>
       <c r="N48" s="1">
-        <v>29788440.0</v>
+        <v>24954250.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.88</v>
+        <v>0.59</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B49" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C49" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.8286</v>
+        <v>99.8308</v>
       </c>
       <c r="E49" s="1">
-        <v>97.94990843</v>
+        <v>99.625574</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>39179963.37</v>
+        <v>19925114.8</v>
       </c>
       <c r="I49" s="1">
-        <v>751476.63</v>
+        <v>41045.2</v>
       </c>
       <c r="J49" s="1">
-        <v>1.9180125895049</v>
+        <v>0.2059973074785</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>39931440.0</v>
+        <v>19966160.0</v>
       </c>
       <c r="N49" s="1">
-        <v>39931440.0</v>
+        <v>19966160.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.18</v>
+        <v>0.47</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B50" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C50" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.6756</v>
+        <v>99.8628</v>
       </c>
       <c r="E50" s="1">
-        <v>99.42955055</v>
+        <v>99.6104126</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>19885910.11</v>
+        <v>19922082.52</v>
       </c>
       <c r="I50" s="1">
-        <v>49209.89</v>
+        <v>50477.48</v>
       </c>
       <c r="J50" s="1">
-        <v>0.24746109042932</v>
+        <v>0.25337451518598</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>19935120.0</v>
+        <v>19972560.0</v>
       </c>
       <c r="N50" s="1">
-        <v>19935120.0</v>
+        <v>19972560.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B51" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C51" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.6827</v>
+        <v>99.6352</v>
       </c>
       <c r="E51" s="1">
-        <v>98.33703873</v>
+        <v>99.58465146</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>29501111.62</v>
+        <v>49792325.73</v>
       </c>
       <c r="I51" s="1">
-        <v>403698.38</v>
+        <v>25274.27</v>
       </c>
       <c r="J51" s="1">
-        <v>1.3684175199904</v>
+        <v>0.050759368295127</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>29904810.0</v>
+        <v>49817600.0</v>
       </c>
       <c r="N51" s="1">
-        <v>29904810.0</v>
+        <v>49817600.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.89</v>
+        <v>1.18</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B52" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C52" s="1">
-        <v>10000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.6307</v>
+        <v>99.8728</v>
       </c>
       <c r="E52" s="1">
-        <v>98.503513</v>
+        <v>99.81091375</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9850351.3</v>
+        <v>15969746.2</v>
       </c>
       <c r="I52" s="1">
-        <v>112718.7</v>
+        <v>9901.8</v>
       </c>
       <c r="J52" s="1">
-        <v>1.1443114724243</v>
+        <v>0.062003490074251</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>9963070.0</v>
+        <v>15979648.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9963070.0</v>
+        <v>15979648.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C53" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.281</v>
+        <v>99.9759</v>
       </c>
       <c r="E53" s="1">
-        <v>97.3425484</v>
+        <v>99.78496338</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>14601382.26</v>
+        <v>12972045.24</v>
       </c>
       <c r="I53" s="1">
-        <v>-9232.26</v>
+        <v>24821.76</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.063228671338134</v>
+        <v>0.19134808382768</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>14592150.0</v>
+        <v>12996867.0</v>
       </c>
       <c r="N53" s="1">
-        <v>14592150.0</v>
+        <v>12996867.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="B54" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="C54" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.9218</v>
+        <v>99.7731</v>
       </c>
       <c r="E54" s="1">
-        <v>97.8035629</v>
+        <v>99.6130035</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>19560712.58</v>
+        <v>9961300.35</v>
       </c>
       <c r="I54" s="1">
-        <v>423647.42</v>
+        <v>16009.65</v>
       </c>
       <c r="J54" s="1">
-        <v>2.1658077039236</v>
+        <v>0.16071847487261</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>19984360.0</v>
+        <v>9977310.0</v>
       </c>
       <c r="N54" s="1">
-        <v>19984360.0</v>
+        <v>9977310.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.59</v>
+        <v>0.24</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B55" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C55" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.9007</v>
+        <v>99.7948</v>
       </c>
       <c r="E55" s="1">
-        <v>97.862679</v>
+        <v>99.6305368</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>9786267.9</v>
+        <v>9963053.68</v>
       </c>
       <c r="I55" s="1">
-        <v>103802.1</v>
+        <v>16426.32</v>
       </c>
       <c r="J55" s="1">
-        <v>1.0606913796014</v>
+        <v>0.16487234263301</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>9890070.0</v>
+        <v>9979480.0</v>
       </c>
       <c r="N55" s="1">
-        <v>9890070.0</v>
+        <v>9979480.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B56" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="C56" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8122</v>
+        <v>99.7624</v>
       </c>
       <c r="E56" s="1">
-        <v>97.96931383</v>
+        <v>99.62944765</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>34289259.84</v>
+        <v>19925889.53</v>
       </c>
       <c r="I56" s="1">
-        <v>645010.16</v>
+        <v>26590.47</v>
       </c>
       <c r="J56" s="1">
-        <v>1.8810851065603</v>
+        <v>0.13344684040311</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>34934270.0</v>
+        <v>19952480.0</v>
       </c>
       <c r="N56" s="1">
-        <v>34934270.0</v>
+        <v>19952480.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.04</v>
+        <v>0.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B57" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C57" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.1771</v>
+        <v>99.9401</v>
       </c>
       <c r="E57" s="1">
-        <v>97.775605</v>
+        <v>99.87061207</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>14666340.75</v>
+        <v>29961183.62</v>
       </c>
       <c r="I57" s="1">
-        <v>60224.25</v>
+        <v>20846.38</v>
       </c>
       <c r="J57" s="1">
-        <v>0.41062901119354</v>
+        <v>0.069577958816301</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>14726565.0</v>
+        <v>29982030.0</v>
       </c>
       <c r="N57" s="1">
-        <v>14726565.0</v>
+        <v>29982030.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.44</v>
+        <v>0.71</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B58" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C58" s="1">
-        <v>24000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.9156</v>
+        <v>99.9161</v>
       </c>
       <c r="E58" s="1">
-        <v>99.82995629</v>
+        <v>99.8753223</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>23959189.51</v>
+        <v>29962596.69</v>
       </c>
       <c r="I58" s="1">
-        <v>20554.49</v>
+        <v>12233.31</v>
       </c>
       <c r="J58" s="1">
-        <v>0.085789588130354</v>
+        <v>0.040828604164615</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>23979744.0</v>
+        <v>29974830.0</v>
       </c>
       <c r="N58" s="1">
-        <v>23979744.0</v>
+        <v>29974830.0</v>
       </c>
       <c r="O58" s="1">
         <v>0.71</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B59" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C59" s="1">
-        <v>55000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.8838</v>
+        <v>99.9712</v>
       </c>
       <c r="E59" s="1">
-        <v>99.48788611</v>
+        <v>100.0</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>54718337.36</v>
+        <v>30000000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>217752.64</v>
+        <v>-8640.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.39795185765125</v>
+        <v>-0.0288</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" t="s">
+        <v>153</v>
       </c>
       <c r="M59" s="1">
-        <v>54936090.0</v>
+        <v>29991360.0</v>
       </c>
       <c r="N59" s="1">
-        <v>54936090.0</v>
+        <v>29993243.33</v>
       </c>
       <c r="O59" s="1">
-        <v>1.63</v>
+        <v>0.71</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B60" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.8709</v>
+        <v>100.0027</v>
       </c>
       <c r="E60" s="1">
-        <v>99.46446673</v>
+        <v>100.0</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>29839340.02</v>
+        <v>40000000.0</v>
       </c>
       <c r="I60" s="1">
-        <v>121929.98</v>
+        <v>1080.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.40862157111476</v>
+        <v>0.0027</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" t="s">
+        <v>156</v>
       </c>
       <c r="M60" s="1">
-        <v>29961270.0</v>
+        <v>40001080.0</v>
       </c>
       <c r="N60" s="1">
-        <v>29961270.0</v>
+        <v>40903660.22</v>
       </c>
       <c r="O60" s="1">
-        <v>0.89</v>
+        <v>0.97</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C61" s="1">
-        <v>9000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.6536</v>
+        <v>100.0283</v>
       </c>
       <c r="E61" s="1">
-        <v>99.62970956</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>8966673.86</v>
+        <v>30000000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>2150.14</v>
+        <v>8490.0</v>
       </c>
       <c r="J61" s="1">
-        <v>0.023979237268701</v>
+        <v>0.0283</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>0.0</v>
+      <c r="L61" t="s">
+        <v>159</v>
       </c>
       <c r="M61" s="1">
-        <v>8968824.0</v>
+        <v>30008490.0</v>
       </c>
       <c r="N61" s="1">
-        <v>8968824.0</v>
+        <v>30423241.5</v>
       </c>
       <c r="O61" s="1">
-        <v>0.27</v>
+        <v>0.72</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B62" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C62" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.5704</v>
+        <v>100.0153</v>
       </c>
       <c r="E62" s="1">
-        <v>98.49526595</v>
+        <v>100.0</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>19699053.19</v>
+        <v>20000000.0</v>
       </c>
       <c r="I62" s="1">
-        <v>15026.81</v>
+        <v>3060.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.076281889566287</v>
+        <v>0.0153</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62">
-        <v>0.0</v>
+      <c r="L62" t="s">
+        <v>162</v>
       </c>
       <c r="M62" s="1">
-        <v>19714080.0</v>
+        <v>20003060.0</v>
       </c>
       <c r="N62" s="1">
-        <v>19714080.0</v>
+        <v>20157880.89</v>
       </c>
       <c r="O62" s="1">
-        <v>0.58</v>
+        <v>0.48</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>163</v>
+      </c>
+      <c r="B63" t="s">
         <v>164</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.7666</v>
+        <v>97.5154</v>
       </c>
       <c r="E63" s="1">
-        <v>97.9014285</v>
+        <v>97.208601</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>29370428.55</v>
+        <v>9720860.1</v>
       </c>
       <c r="I63" s="1">
-        <v>259551.45</v>
+        <v>30679.9</v>
       </c>
       <c r="J63" s="1">
-        <v>0.88371693166867</v>
+        <v>0.31560890378414</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>29629980.0</v>
+        <v>9751540.0</v>
       </c>
       <c r="N63" s="1">
-        <v>29629980.0</v>
+        <v>9751540.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.88</v>
+        <v>0.23</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>165</v>
+      </c>
+      <c r="B64" t="s">
         <v>166</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.3862</v>
+        <v>98.4486</v>
       </c>
       <c r="E64" s="1">
-        <v>98.20184247</v>
+        <v>97.78527225</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>14730276.37</v>
+        <v>19557054.45</v>
       </c>
       <c r="I64" s="1">
-        <v>27653.63</v>
+        <v>132665.55</v>
       </c>
       <c r="J64" s="1">
-        <v>0.1877332733303</v>
+        <v>0.67835138639705</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>14757930.0</v>
+        <v>19689720.0</v>
       </c>
       <c r="N64" s="1">
-        <v>14757930.0</v>
+        <v>19689720.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>167</v>
+      </c>
+      <c r="B65" t="s">
         <v>168</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.8866</v>
+        <v>98.1897</v>
       </c>
       <c r="E65" s="1">
-        <v>97.80461245</v>
+        <v>97.7901066</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>19560922.49</v>
+        <v>9779010.66</v>
       </c>
       <c r="I65" s="1">
-        <v>16397.51</v>
+        <v>39959.34</v>
       </c>
       <c r="J65" s="1">
-        <v>0.083827897218972</v>
+        <v>0.40862354474619</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>19577320.0</v>
+        <v>9818970.0</v>
       </c>
       <c r="N65" s="1">
-        <v>19577320.0</v>
+        <v>9818970.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.58</v>
+        <v>0.23</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>169</v>
+      </c>
+      <c r="B66" t="s">
         <v>170</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.9507</v>
+        <v>99.5397</v>
       </c>
       <c r="E66" s="1">
-        <v>99.826856</v>
+        <v>97.85057616</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>9982685.6</v>
+        <v>12231322.02</v>
       </c>
       <c r="I66" s="1">
-        <v>12384.4</v>
+        <v>211140.48</v>
       </c>
       <c r="J66" s="1">
-        <v>0.12405880036931</v>
+        <v>1.7262277916872</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>9995070.0</v>
+        <v>12442462.5</v>
       </c>
       <c r="N66" s="1">
-        <v>9995070.0</v>
+        <v>12442462.5</v>
       </c>
       <c r="O66" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>171</v>
+      </c>
+      <c r="B67" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C67" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.9584</v>
+        <v>99.5125</v>
       </c>
       <c r="E67" s="1">
-        <v>99.916459</v>
+        <v>97.85299653</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>29974937.7</v>
+        <v>29355898.96</v>
       </c>
       <c r="I67" s="1">
-        <v>12582.3</v>
+        <v>497851.04</v>
       </c>
       <c r="J67" s="1">
-        <v>0.041976067226322</v>
+        <v>1.6959148165701</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>29987520.0</v>
+        <v>29853750.0</v>
       </c>
       <c r="N67" s="1">
-        <v>29987520.0</v>
+        <v>29853750.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.89</v>
+        <v>0.71</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>173</v>
+      </c>
+      <c r="B68" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C68" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.9307</v>
+        <v>97.3279</v>
       </c>
       <c r="E68" s="1">
-        <v>99.28333975</v>
+        <v>97.309027</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>19856667.95</v>
+        <v>19461805.4</v>
       </c>
       <c r="I68" s="1">
-        <v>129472.05</v>
+        <v>3774.6</v>
       </c>
       <c r="J68" s="1">
-        <v>0.65203311213148</v>
+        <v>0.019394911841016</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>19986140.0</v>
+        <v>19465580.0</v>
       </c>
       <c r="N68" s="1">
-        <v>19986140.0</v>
+        <v>19465580.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>175</v>
+      </c>
+      <c r="B69" t="s">
         <v>176</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.0131</v>
+        <v>97.8069</v>
       </c>
       <c r="E69" s="1">
-        <v>97.81428547</v>
+        <v>97.7920059</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>14672142.82</v>
+        <v>19558401.18</v>
       </c>
       <c r="I69" s="1">
-        <v>29822.18</v>
+        <v>2978.82</v>
       </c>
       <c r="J69" s="1">
-        <v>0.20325715449926</v>
+        <v>0.015230386024836</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>14701965.0</v>
+        <v>19561380.0</v>
       </c>
       <c r="N69" s="1">
-        <v>14701965.0</v>
+        <v>19561380.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70" t="s">
         <v>178</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.7431</v>
+        <v>99.8887</v>
       </c>
       <c r="E70" s="1">
-        <v>99.508676</v>
+        <v>99.42955055</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>4975433.8</v>
+        <v>19885910.11</v>
       </c>
       <c r="I70" s="1">
-        <v>11721.2</v>
+        <v>91829.89</v>
       </c>
       <c r="J70" s="1">
-        <v>0.23558146829328</v>
+        <v>0.46178369253425</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>4987155.0</v>
+        <v>19977740.0</v>
       </c>
       <c r="N70" s="1">
-        <v>4987155.0</v>
+        <v>19977740.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.15</v>
+        <v>0.47</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" t="s">
         <v>180</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.9161</v>
+        <v>99.8946</v>
       </c>
       <c r="E71" s="1">
-        <v>99.57189615</v>
+        <v>98.33703873</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>19914379.23</v>
+        <v>29501111.62</v>
       </c>
       <c r="I71" s="1">
-        <v>68840.77</v>
+        <v>467268.38</v>
       </c>
       <c r="J71" s="1">
-        <v>0.34568373537999</v>
+        <v>1.5839009255611</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19983220.0</v>
+        <v>29968380.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19983220.0</v>
+        <v>29968380.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>0.71</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>181</v>
+      </c>
+      <c r="B72" t="s">
         <v>182</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>97.5761</v>
+        <v>99.8412</v>
       </c>
       <c r="E72" s="1">
-        <v>97.46047773</v>
+        <v>98.503513</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>14619071.66</v>
+        <v>9850351.3</v>
       </c>
       <c r="I72" s="1">
-        <v>17343.34</v>
+        <v>133768.7</v>
       </c>
       <c r="J72" s="1">
-        <v>0.11863502966097</v>
+        <v>1.3580094346483</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>14636415.0</v>
+        <v>9984120.0</v>
       </c>
       <c r="N72" s="1">
-        <v>14636415.0</v>
+        <v>9984120.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>183</v>
+      </c>
+      <c r="B73" t="s">
         <v>184</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>9500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.1312</v>
+        <v>99.5611</v>
       </c>
       <c r="E73" s="1">
-        <v>97.75025084</v>
+        <v>99.45321452</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>9286273.83</v>
+        <v>24863303.63</v>
       </c>
       <c r="I73" s="1">
-        <v>36190.17</v>
+        <v>26971.37</v>
       </c>
       <c r="J73" s="1">
-        <v>0.38971680851242</v>
+        <v>0.10847862537244</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>9322464.0</v>
+        <v>24890275.0</v>
       </c>
       <c r="N73" s="1">
-        <v>9322464.0</v>
+        <v>24890275.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>185</v>
+      </c>
+      <c r="B74" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C74" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.584</v>
+        <v>97.6219</v>
       </c>
       <c r="E74" s="1">
-        <v>97.42790333</v>
+        <v>97.3425484</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>14614185.5</v>
+        <v>14601382.26</v>
       </c>
       <c r="I74" s="1">
-        <v>23414.5</v>
+        <v>41902.74</v>
       </c>
       <c r="J74" s="1">
-        <v>0.16021761869657</v>
+        <v>0.28697789876231</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>14637600.0</v>
+        <v>14643285.0</v>
       </c>
       <c r="N74" s="1">
-        <v>14637600.0</v>
+        <v>14643285.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>187</v>
+      </c>
+      <c r="B75" t="s">
         <v>188</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.9741</v>
+        <v>99.9354</v>
       </c>
       <c r="E75" s="1">
-        <v>99.47774185</v>
+        <v>99.9009316</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>19895548.37</v>
+        <v>9990093.16</v>
       </c>
       <c r="I75" s="1">
-        <v>99271.63</v>
+        <v>3446.84</v>
       </c>
       <c r="J75" s="1">
-        <v>0.49896403031388</v>
+        <v>0.034502581155109</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>19994820.0</v>
+        <v>9993540.0</v>
       </c>
       <c r="N75" s="1">
-        <v>19994820.0</v>
+        <v>9993540.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.59</v>
+        <v>0.24</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>189</v>
+      </c>
+      <c r="B76" t="s">
         <v>190</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.0004</v>
+        <v>99.9119</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>99.80571155</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>30000000.0</v>
+        <v>39922284.62</v>
       </c>
       <c r="I76" s="1">
-        <v>120.0</v>
+        <v>42475.38</v>
       </c>
       <c r="J76" s="1">
-        <v>0.0004</v>
+        <v>0.10639516351407</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76" t="s">
-        <v>192</v>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>30000120.0</v>
+        <v>39964760.0</v>
       </c>
       <c r="N76" s="1">
-        <v>30109901.33</v>
+        <v>39964760.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B77" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C77" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.004</v>
+        <v>99.1402</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>97.862679</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>40000000.0</v>
+        <v>9786267.9</v>
       </c>
       <c r="I77" s="1">
-        <v>1600.0</v>
+        <v>127752.1</v>
       </c>
       <c r="J77" s="1">
-        <v>0.004</v>
+        <v>1.3054220598232</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>195</v>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>40001600.0</v>
+        <v>9914020.0</v>
       </c>
       <c r="N77" s="1">
-        <v>40922320.0</v>
+        <v>9914020.0</v>
       </c>
       <c r="O77" s="1">
-        <v>1.21</v>
+        <v>0.23</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B78" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="C78" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0098</v>
+        <v>98.465</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>97.775605</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>50000000.0</v>
+        <v>14666340.75</v>
       </c>
       <c r="I78" s="1">
-        <v>4900.0</v>
+        <v>103409.25</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0098</v>
+        <v>0.70507873615305</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>198</v>
+      <c r="L78">
+        <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>50004900.0</v>
+        <v>14769750.0</v>
       </c>
       <c r="N78" s="1">
-        <v>51124005.0</v>
+        <v>14769750.0</v>
       </c>
       <c r="O78" s="1">
-        <v>1.52</v>
+        <v>0.35</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="B79" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C79" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.984</v>
+        <v>99.566</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0</v>
+        <v>99.5421063</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>15000000.0</v>
+        <v>19908421.26</v>
       </c>
       <c r="I79" s="1">
-        <v>-2400.0</v>
+        <v>4778.74</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.016</v>
+        <v>0.024003611022645</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>201</v>
+      <c r="L79">
+        <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>14997600.0</v>
+        <v>19913200.0</v>
       </c>
       <c r="N79" s="1">
-        <v>15025187.46</v>
+        <v>19913200.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B80" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="C80" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9899</v>
+        <v>99.7274</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>99.66065547</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>20000000.0</v>
+        <v>29898196.64</v>
       </c>
       <c r="I80" s="1">
-        <v>-2020.0</v>
+        <v>20023.36</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0101</v>
+        <v>0.066971798470317</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>204</v>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>19997980.0</v>
+        <v>29918220.0</v>
       </c>
       <c r="N80" s="1">
-        <v>20057550.67</v>
+        <v>29918220.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.59</v>
+        <v>0.71</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="B81" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="C81" s="1">
-        <v>10000000.0</v>
+        <v>30500000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0118</v>
+        <v>99.9037</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>99.81617187</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>10000000.0</v>
+        <v>30443932.42</v>
       </c>
       <c r="I81" s="1">
-        <v>1180.0</v>
+        <v>26696.08</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0118</v>
+        <v>0.087689328801893</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>207</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>10001180.0</v>
+        <v>30470628.5</v>
       </c>
       <c r="N81" s="1">
-        <v>10107080.67</v>
+        <v>30470628.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.3</v>
+        <v>0.72</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="B82" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="C82" s="1">
-        <v>10000000.0</v>
+        <v>33500000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.004</v>
+        <v>99.9037</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>99.81617188</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>10000000.0</v>
+        <v>33438417.58</v>
       </c>
       <c r="I82" s="1">
-        <v>400.0</v>
+        <v>29321.92</v>
       </c>
       <c r="J82" s="1">
-        <v>0.004</v>
+        <v>0.08768931702539</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>210</v>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>10000400.0</v>
+        <v>33467739.5</v>
       </c>
       <c r="N82" s="1">
-        <v>10026292.64</v>
+        <v>33467739.5</v>
       </c>
       <c r="O82" s="1">
-        <v>0.3</v>
+        <v>0.79</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B83" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="C83" s="1">
-        <v>25000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0264</v>
+        <v>99.8974</v>
       </c>
       <c r="E83" s="1">
-        <v>100.0</v>
+        <v>99.78048296</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>25000000.0</v>
+        <v>23947315.91</v>
       </c>
       <c r="I83" s="1">
-        <v>6600.0</v>
+        <v>28060.09</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0264</v>
+        <v>0.11717425913391</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>213</v>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>25006600.0</v>
+        <v>23975376.0</v>
       </c>
       <c r="N83" s="1">
-        <v>25269775.76</v>
+        <v>23975376.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.75</v>
+        <v>0.57</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="B84" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="C84" s="1">
-        <v>20000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0391</v>
+        <v>99.864</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>99.62970956</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>20000000.0</v>
+        <v>8966673.86</v>
       </c>
       <c r="I84" s="1">
-        <v>7820.0</v>
+        <v>21086.14</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0391</v>
+        <v>0.2351612239859</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84" t="s">
-        <v>216</v>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>20007820.0</v>
+        <v>8987760.0</v>
       </c>
       <c r="N84" s="1">
-        <v>20376251.22</v>
+        <v>8987760.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.6</v>
+        <v>0.21</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="B85" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="C85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9975</v>
+        <v>98.853</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>98.49526595</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>19699053.19</v>
       </c>
       <c r="I85" s="1">
-        <v>-500.0</v>
+        <v>71546.81</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.0025</v>
+        <v>0.36319923252108</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>219</v>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>19999500.0</v>
+        <v>19770600.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20095998.89</v>
+        <v>19770600.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.6</v>
+        <v>0.47</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="B86" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0047</v>
+        <v>99.0368</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>97.9014285</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>20000000.0</v>
+        <v>29370428.55</v>
       </c>
       <c r="I86" s="1">
-        <v>940.0</v>
+        <v>340611.45</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0047</v>
+        <v>1.1597088187533</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86" t="s">
-        <v>222</v>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>20000940.0</v>
+        <v>29711040.0</v>
       </c>
       <c r="N86" s="1">
-        <v>20067074.44</v>
+        <v>29711040.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.59</v>
+        <v>0.7</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="B87" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.9032</v>
+        <v>99.8239</v>
       </c>
       <c r="E87" s="1">
-        <v>99.8157568</v>
+        <v>99.80490913</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>9981575.68</v>
+        <v>14970736.37</v>
       </c>
       <c r="I87" s="1">
-        <v>8744.32</v>
+        <v>2848.63</v>
       </c>
       <c r="J87" s="1">
-        <v>0.087604605528573</v>
+        <v>0.019027988534408</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>9990320.0</v>
+        <v>14973585.0</v>
       </c>
       <c r="N87" s="1">
-        <v>9990320.0</v>
+        <v>14973585.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="B88" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.6043</v>
+        <v>98.6637</v>
       </c>
       <c r="E88" s="1">
-        <v>99.4272713</v>
+        <v>98.20184247</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>29828181.39</v>
+        <v>14730276.37</v>
       </c>
       <c r="I88" s="1">
-        <v>53108.61</v>
+        <v>69278.63</v>
       </c>
       <c r="J88" s="1">
-        <v>0.17804843448419</v>
+        <v>0.47031452947546</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>29881290.0</v>
+        <v>14799555.0</v>
       </c>
       <c r="N88" s="1">
-        <v>29881290.0</v>
+        <v>14799555.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.89</v>
+        <v>0.35</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="B89" t="s">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.8301</v>
+        <v>99.9105</v>
       </c>
       <c r="E89" s="1">
-        <v>99.8203234</v>
+        <v>99.8687835</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>19964064.68</v>
+        <v>19973756.7</v>
       </c>
       <c r="I89" s="1">
-        <v>1955.32</v>
+        <v>8343.3</v>
       </c>
       <c r="J89" s="1">
-        <v>0.0097941978817512</v>
+        <v>0.041771310852104</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>19966020.0</v>
+        <v>19982100.0</v>
       </c>
       <c r="N89" s="1">
-        <v>19966020.0</v>
+        <v>19982100.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="B90" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.7111</v>
+        <v>98.1971</v>
       </c>
       <c r="E90" s="1">
-        <v>97.7176416</v>
+        <v>97.80461245</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>14657646.24</v>
+        <v>19560922.49</v>
       </c>
       <c r="I90" s="1">
-        <v>-981.24</v>
+        <v>78497.51</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.0066943899718513</v>
+        <v>0.40129758726936</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>14656665.0</v>
+        <v>19639420.0</v>
       </c>
       <c r="N90" s="1">
-        <v>14656665.0</v>
+        <v>19639420.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0087</v>
+        <v>99.9146</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>99.80834027</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>30000000.0</v>
+        <v>29942502.08</v>
       </c>
       <c r="I91" s="1">
-        <v>2610.0</v>
+        <v>31877.92</v>
       </c>
       <c r="J91" s="1">
-        <v>0.0087</v>
+        <v>0.10646378153312</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>233</v>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>30002610.0</v>
+        <v>29974380.0</v>
       </c>
       <c r="N91" s="1">
-        <v>30214215.33</v>
+        <v>29974380.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.9</v>
+        <v>0.71</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="B92" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.9957</v>
+        <v>99.5781</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>99.41947312</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>10000000.0</v>
+        <v>49709736.56</v>
       </c>
       <c r="I92" s="1">
-        <v>-430.0</v>
+        <v>79313.44</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.0043</v>
+        <v>0.15955312880057</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>236</v>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>9999570.0</v>
+        <v>49789050.0</v>
       </c>
       <c r="N92" s="1">
-        <v>10034929.06</v>
+        <v>49789050.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.3</v>
+        <v>1.18</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="B93" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="C93" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.9831</v>
+        <v>98.3083</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>20000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I93" s="1">
-        <v>-3380.0</v>
+        <v>74102.18</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.0169</v>
+        <v>0.5050535624489</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>239</v>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>19996620.0</v>
+        <v>14746245.0</v>
       </c>
       <c r="N93" s="1">
-        <v>20069271.44</v>
+        <v>14746245.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="B94" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="C94" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0226</v>
+        <v>99.8919</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>99.8621902</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>35000000.0</v>
+        <v>9986219.02</v>
       </c>
       <c r="I94" s="1">
-        <v>7910.0</v>
+        <v>2970.98</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0226</v>
+        <v>0.029750799517313</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>242</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>35007910.0</v>
+        <v>9989190.0</v>
       </c>
       <c r="N94" s="1">
-        <v>35741948.47</v>
+        <v>9989190.0</v>
       </c>
       <c r="O94" s="1">
-        <v>1.06</v>
+        <v>0.24</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="B95" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="C95" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0246</v>
+        <v>99.945</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>99.508676</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>30000000.0</v>
+        <v>4975433.8</v>
       </c>
       <c r="I95" s="1">
-        <v>7380.0</v>
+        <v>21816.2</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0246</v>
+        <v>0.43847834936524</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95" t="s">
-        <v>245</v>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>30007380.0</v>
+        <v>4997250.0</v>
       </c>
       <c r="N95" s="1">
-        <v>30381197.83</v>
+        <v>4997250.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.9</v>
+        <v>0.12</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="B96" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
       <c r="C96" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0354</v>
+        <v>99.6017</v>
       </c>
       <c r="E96" s="1">
-        <v>100.0</v>
+        <v>99.60490056</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>30000000.0</v>
+        <v>12450612.57</v>
       </c>
       <c r="I96" s="1">
-        <v>10620.0</v>
+        <v>-400.07</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0354</v>
+        <v>-0.0032132555547024</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>248</v>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>30010620.0</v>
+        <v>12450212.5</v>
       </c>
       <c r="N96" s="1">
-        <v>30426988.33</v>
+        <v>12450212.5</v>
       </c>
       <c r="O96" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="B97" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="C97" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.707</v>
+        <v>97.8937</v>
       </c>
       <c r="E97" s="1">
-        <v>99.62944765</v>
+        <v>97.46047773</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>19925889.53</v>
+        <v>14619071.66</v>
       </c>
       <c r="I97" s="1">
-        <v>15510.47</v>
+        <v>64983.34</v>
       </c>
       <c r="J97" s="1">
-        <v>0.077840790879864</v>
+        <v>0.44451071525837</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>19941400.0</v>
+        <v>14684055.0</v>
       </c>
       <c r="N97" s="1">
-        <v>19941400.0</v>
+        <v>14684055.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.59</v>
+        <v>0.35</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="B98" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="C98" s="1">
-        <v>40000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.9073</v>
+        <v>98.4412</v>
       </c>
       <c r="E98" s="1">
-        <v>99.83577015</v>
+        <v>97.75025084</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>39934308.06</v>
+        <v>9286273.83</v>
       </c>
       <c r="I98" s="1">
-        <v>28611.94</v>
+        <v>65640.17</v>
       </c>
       <c r="J98" s="1">
-        <v>0.071647516609056</v>
+        <v>0.70685154456618</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>39962920.0</v>
+        <v>9351914.0</v>
       </c>
       <c r="N98" s="1">
-        <v>39962920.0</v>
+        <v>9351914.0</v>
       </c>
       <c r="O98" s="1">
-        <v>1.18</v>
+        <v>0.22</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
       <c r="B99" t="s">
-        <v>254</v>
+        <v>235</v>
       </c>
       <c r="C99" s="1">
-        <v>24000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.9017</v>
+        <v>97.9448</v>
       </c>
       <c r="E99" s="1">
-        <v>99.81827529</v>
+        <v>97.42790333</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>23956386.07</v>
+        <v>14614185.5</v>
       </c>
       <c r="I99" s="1">
-        <v>20021.93</v>
+        <v>77534.5</v>
       </c>
       <c r="J99" s="1">
-        <v>0.083576587643463</v>
+        <v>0.5305427387657</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>23976408.0</v>
+        <v>14691720.0</v>
       </c>
       <c r="N99" s="1">
-        <v>23976408.0</v>
+        <v>14691720.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.71</v>
+        <v>0.35</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="B100" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="C100" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.7363</v>
+        <v>100.0069</v>
       </c>
       <c r="E100" s="1">
-        <v>99.63136397</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>29889409.19</v>
+        <v>30000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>31480.81</v>
+        <v>2070.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.10532429664261</v>
+        <v>0.0069</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100">
-        <v>0.0</v>
+      <c r="L100" t="s">
+        <v>238</v>
       </c>
       <c r="M100" s="1">
-        <v>29920890.0</v>
+        <v>30002070.0</v>
       </c>
       <c r="N100" s="1">
-        <v>29920890.0</v>
+        <v>30170386.25</v>
       </c>
       <c r="O100" s="1">
-        <v>0.89</v>
+        <v>0.71</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="B101" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="C101" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.9061</v>
+        <v>99.4447</v>
       </c>
       <c r="E101" s="1">
-        <v>99.48082066</v>
+        <v>99.40744877</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>34818287.23</v>
+        <v>29822234.63</v>
       </c>
       <c r="I101" s="1">
-        <v>148847.77</v>
+        <v>11175.37</v>
       </c>
       <c r="J101" s="1">
-        <v>0.42749882846549</v>
+        <v>0.037473281726373</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>34967135.0</v>
+        <v>29833410.0</v>
       </c>
       <c r="N101" s="1">
-        <v>34967135.0</v>
+        <v>29833410.0</v>
       </c>
       <c r="O101" s="1">
-        <v>1.04</v>
+        <v>0.71</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="B102" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="C102" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0129</v>
+        <v>100.002</v>
       </c>
       <c r="E102" s="1">
         <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>3870.0</v>
+        <v>400.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0129</v>
+        <v>0.002</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
       <c r="M102" s="1">
-        <v>30003870.0</v>
+        <v>20000400.0</v>
       </c>
       <c r="N102" s="1">
-        <v>30656108.83</v>
+        <v>20033404.22</v>
       </c>
       <c r="O102" s="1">
-        <v>0.91</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="B103" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="C103" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.924</v>
+        <v>99.9805</v>
       </c>
       <c r="E103" s="1">
-        <v>99.48840848</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>24872102.12</v>
+        <v>25000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>108897.88</v>
+        <v>-4875.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.4378314284599</v>
+        <v>-0.0195</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>0.0</v>
+      <c r="L103" t="s">
+        <v>246</v>
       </c>
       <c r="M103" s="1">
-        <v>24981000.0</v>
+        <v>24995125.0</v>
       </c>
       <c r="N103" s="1">
-        <v>24981000.0</v>
+        <v>25024832.29</v>
       </c>
       <c r="O103" s="1">
-        <v>0.74</v>
+        <v>0.59</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="B104" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0208</v>
+        <v>99.9947</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>6240.0</v>
+        <v>-795.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0208</v>
+        <v>-0.0053</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
       <c r="M104" s="1">
-        <v>30006240.0</v>
+        <v>14999205.0</v>
       </c>
       <c r="N104" s="1">
-        <v>30218783.5</v>
+        <v>15016079.38</v>
       </c>
       <c r="O104" s="1">
-        <v>0.9</v>
+        <v>0.36</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="B105" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="C105" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.9828</v>
+        <v>100.0011</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-3440.0</v>
+        <v>110.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.0172</v>
+        <v>0.0011</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="M105" s="1">
-        <v>19996560.0</v>
+        <v>10000110.0</v>
       </c>
       <c r="N105" s="1">
-        <v>20013965.11</v>
+        <v>10011095.69</v>
       </c>
       <c r="O105" s="1">
-        <v>0.59</v>
+        <v>0.24</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>270</v>
+        <v>253</v>
       </c>
       <c r="B106" t="s">
-        <v>271</v>
+        <v>254</v>
       </c>
       <c r="C106" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0035</v>
+        <v>99.9971</v>
       </c>
       <c r="E106" s="1">
         <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>525.0</v>
+        <v>-435.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0035</v>
+        <v>-0.0029</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
       <c r="M106" s="1">
-        <v>15000525.0</v>
+        <v>14999565.0</v>
       </c>
       <c r="N106" s="1">
-        <v>15084183.75</v>
+        <v>15058570.92</v>
       </c>
       <c r="O106" s="1">
-        <v>0.45</v>
+        <v>0.36</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="B107" t="s">
-        <v>274</v>
+        <v>257</v>
       </c>
       <c r="C107" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0147</v>
+        <v>99.9989</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>1470.0</v>
+        <v>-220.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0147</v>
+        <v>-0.0011</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="M107" s="1">
-        <v>10001470.0</v>
+        <v>19999780.0</v>
       </c>
       <c r="N107" s="1">
-        <v>10055242.5</v>
+        <v>20100359.5</v>
       </c>
       <c r="O107" s="1">
-        <v>0.3</v>
+        <v>0.48</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="B108" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="C108" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.9937</v>
+        <v>100.0207</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-630.0</v>
+        <v>2070.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.0063</v>
+        <v>0.0207</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>278</v>
+        <v>261</v>
       </c>
       <c r="M108" s="1">
-        <v>9999370.0</v>
+        <v>10002070.0</v>
       </c>
       <c r="N108" s="1">
-        <v>10008673.33</v>
+        <v>10128867.5</v>
       </c>
       <c r="O108" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="B109" t="s">
-        <v>280</v>
+        <v>263</v>
       </c>
       <c r="C109" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.5792</v>
+        <v>100.0124</v>
       </c>
       <c r="E109" s="1">
-        <v>99.42696925</v>
+        <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>19885393.85</v>
+        <v>10000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>30446.15</v>
+        <v>1240.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.15310810653117</v>
+        <v>0.0124</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109">
-        <v>0.0</v>
+      <c r="L109" t="s">
+        <v>264</v>
       </c>
       <c r="M109" s="1">
-        <v>19915840.0</v>
+        <v>10001240.0</v>
       </c>
       <c r="N109" s="1">
-        <v>19915840.0</v>
+        <v>10047997.72</v>
       </c>
       <c r="O109" s="1">
-        <v>0.59</v>
+        <v>0.24</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="B110" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
       <c r="C110" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9071</v>
+        <v>100.0337</v>
       </c>
       <c r="E110" s="1">
-        <v>99.8153416</v>
+        <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>19963068.32</v>
+        <v>25000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>18351.68</v>
+        <v>8425.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.091928153056584</v>
+        <v>0.0337</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110">
-        <v>0.0</v>
+      <c r="L110" t="s">
+        <v>267</v>
       </c>
       <c r="M110" s="1">
-        <v>19981420.0</v>
+        <v>25008425.0</v>
       </c>
       <c r="N110" s="1">
-        <v>19981420.0</v>
+        <v>25323827.78</v>
       </c>
       <c r="O110" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="B111" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="C111" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9009</v>
+        <v>100.0252</v>
       </c>
       <c r="E111" s="1">
-        <v>99.82068323</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>39928273.29</v>
+        <v>20000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>32086.71</v>
+        <v>5040.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.080360875530363</v>
+        <v>0.0252</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>0.0</v>
+      <c r="L111" t="s">
+        <v>270</v>
       </c>
       <c r="M111" s="1">
-        <v>39960360.0</v>
+        <v>20005040.0</v>
       </c>
       <c r="N111" s="1">
-        <v>39960360.0</v>
+        <v>20415329.11</v>
       </c>
       <c r="O111" s="1">
-        <v>1.18</v>
+        <v>0.48</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="B112" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="C112" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.4973</v>
+        <v>100.0019</v>
       </c>
       <c r="E112" s="1">
-        <v>99.421972</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>9942197.2</v>
+        <v>20000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>7532.8</v>
+        <v>380.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.075765948396196</v>
+        <v>0.0019</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>273</v>
       </c>
       <c r="M112" s="1">
-        <v>9949730.0</v>
+        <v>20000380.0</v>
       </c>
       <c r="N112" s="1">
-        <v>9949730.0</v>
+        <v>20138858.44</v>
       </c>
       <c r="O112" s="1">
-        <v>0.29</v>
+        <v>0.48</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>287</v>
+        <v>274</v>
       </c>
       <c r="B113" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="C113" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.787</v>
+        <v>100.0028</v>
       </c>
       <c r="E113" s="1">
-        <v>99.458614</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>24864653.5</v>
+        <v>20000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>82096.5</v>
+        <v>560.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.33017351317604</v>
+        <v>0.0028</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>0.0</v>
+      <c r="L113" t="s">
+        <v>276</v>
       </c>
       <c r="M113" s="1">
-        <v>24946750.0</v>
+        <v>20000560.0</v>
       </c>
       <c r="N113" s="1">
-        <v>24946750.0</v>
+        <v>20106433.78</v>
       </c>
       <c r="O113" s="1">
-        <v>0.74</v>
+        <v>0.48</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="B114" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="C114" s="1">
-        <v>7400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9692</v>
+        <v>97.3227</v>
       </c>
       <c r="E114" s="1">
-        <v>99.63533473</v>
+        <v>97.2107272</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>7373014.77</v>
+        <v>19442145.44</v>
       </c>
       <c r="I114" s="1">
-        <v>24706.03</v>
+        <v>22394.56</v>
       </c>
       <c r="J114" s="1">
-        <v>0.3350872169757</v>
+        <v>0.11518564177555</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>7397720.8</v>
+        <v>19464540.0</v>
       </c>
       <c r="N114" s="1">
-        <v>7397720.8</v>
+        <v>19464540.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.22</v>
+        <v>0.46</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="B115" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="C115" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.6824</v>
+        <v>99.9412</v>
       </c>
       <c r="E115" s="1">
-        <v>97.8384763</v>
+        <v>99.88894618</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>9783847.63</v>
+        <v>39955578.47</v>
       </c>
       <c r="I115" s="1">
-        <v>84392.37</v>
+        <v>20901.53</v>
       </c>
       <c r="J115" s="1">
-        <v>0.86256831863601</v>
+        <v>0.052311919387411</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>9868240.0</v>
+        <v>39976480.0</v>
       </c>
       <c r="N115" s="1">
-        <v>9868240.0</v>
+        <v>39976480.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.29</v>
+        <v>0.95</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="B116" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="C116" s="1">
-        <v>21000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.9521</v>
+        <v>99.6026</v>
       </c>
       <c r="E116" s="1">
-        <v>99.83411905</v>
+        <v>99.60490057</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>20965165.0</v>
+        <v>29881470.17</v>
       </c>
       <c r="I116" s="1">
-        <v>24776.0</v>
+        <v>-690.17</v>
       </c>
       <c r="J116" s="1">
-        <v>0.11817698548998</v>
+        <v>-0.0023096922476489</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>20989941.0</v>
+        <v>29880780.0</v>
       </c>
       <c r="N116" s="1">
-        <v>20989941.0</v>
+        <v>29880780.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.62</v>
+        <v>0.71</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="B117" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="C117" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.4563</v>
+        <v>99.916</v>
       </c>
       <c r="E117" s="1">
-        <v>99.42197171</v>
+        <v>99.8134874</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>34797690.1</v>
+        <v>19962697.48</v>
       </c>
       <c r="I117" s="1">
-        <v>12014.9</v>
+        <v>20502.52</v>
       </c>
       <c r="J117" s="1">
-        <v>0.034527866549395</v>
+        <v>0.10270415619202</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>34809705.0</v>
+        <v>19983200.0</v>
       </c>
       <c r="N117" s="1">
-        <v>34809705.0</v>
+        <v>19983200.0</v>
       </c>
       <c r="O117" s="1">
-        <v>1.03</v>
+        <v>0.47</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="B118" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="C118" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.805</v>
+        <v>99.815</v>
       </c>
       <c r="E118" s="1">
-        <v>99.5457396</v>
+        <v>99.4272713</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>19909147.92</v>
+        <v>29828181.39</v>
       </c>
       <c r="I118" s="1">
-        <v>51852.08</v>
+        <v>116318.61</v>
       </c>
       <c r="J118" s="1">
-        <v>0.26044349164693</v>
+        <v>0.38996212500906</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>19961000.0</v>
+        <v>29944500.0</v>
       </c>
       <c r="N118" s="1">
-        <v>19961000.0</v>
+        <v>29944500.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.59</v>
+        <v>0.71</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="B119" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="C119" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.5317</v>
+        <v>98.0487</v>
       </c>
       <c r="E119" s="1">
-        <v>99.4309374</v>
+        <v>97.7176416</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>14914640.61</v>
+        <v>14657646.24</v>
       </c>
       <c r="I119" s="1">
-        <v>15114.39</v>
+        <v>49658.76</v>
       </c>
       <c r="J119" s="1">
-        <v>0.10133928396415</v>
+        <v>0.33879082075595</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>14929755.0</v>
+        <v>14707305.0</v>
       </c>
       <c r="N119" s="1">
-        <v>14929755.0</v>
+        <v>14707305.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="B120" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0034</v>
+        <v>100.0117</v>
       </c>
       <c r="E120" s="1">
         <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>680.0</v>
+        <v>3510.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.0034</v>
+        <v>0.0117</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
       <c r="M120" s="1">
-        <v>20000680.0</v>
+        <v>30003510.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20048671.89</v>
+        <v>30277632.5</v>
       </c>
       <c r="O120" s="1">
-        <v>0.59</v>
+        <v>0.72</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="B121" t="s">
-        <v>305</v>
+        <v>293</v>
       </c>
       <c r="C121" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.457</v>
+        <v>100.0012</v>
       </c>
       <c r="E121" s="1">
-        <v>98.33</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3933200.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>5080.0</v>
+        <v>120.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.12915692057358</v>
+        <v>0.0012</v>
       </c>
       <c r="K121">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="M121" s="1">
-        <v>3938280.0</v>
+        <v>10000120.0</v>
       </c>
       <c r="N121" s="1">
-        <v>3944033.42</v>
+        <v>10055627.47</v>
       </c>
       <c r="O121" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="B122" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="C122" s="1">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.811</v>
+        <v>99.9948</v>
       </c>
       <c r="E122" s="1">
-        <v>98.97545327</v>
+        <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>21180747.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>178807.0</v>
+        <v>-1040.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.84419591055972</v>
+        <v>-0.0052</v>
       </c>
       <c r="K122">
-        <v>0.85</v>
+        <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="M122" s="1">
-        <v>21359554.0</v>
+        <v>19998960.0</v>
       </c>
       <c r="N122" s="1">
-        <v>21542480.03</v>
+        <v>20113008.28</v>
       </c>
       <c r="O122" s="1">
-        <v>0.64</v>
+        <v>0.48</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B123" t="s">
-        <v>311</v>
+        <v>299</v>
       </c>
       <c r="C123" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.83</v>
+        <v>100.0015</v>
       </c>
       <c r="E123" s="1">
-        <v>99.163675</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>19832735.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>133265.0</v>
+        <v>525.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.671944641019</v>
+        <v>0.0015</v>
       </c>
       <c r="K123">
-        <v>0.67</v>
+        <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="M123" s="1">
-        <v>19966000.0</v>
+        <v>35000525.0</v>
       </c>
       <c r="N123" s="1">
-        <v>20099561.64</v>
+        <v>35808241.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.6</v>
+        <v>0.85</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="B124" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="C124" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.367</v>
+        <v>100.0196</v>
       </c>
       <c r="E124" s="1">
-        <v>100.747</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>30224100.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-114000.0</v>
+        <v>5880.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.37718244712001</v>
+        <v>0.0196</v>
       </c>
       <c r="K124">
-        <v>1.41</v>
+        <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="M124" s="1">
-        <v>30110100.0</v>
+        <v>30005880.0</v>
       </c>
       <c r="N124" s="1">
-        <v>30532154.79</v>
+        <v>30441100.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.9</v>
+        <v>0.72</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
       <c r="B125" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
       <c r="C125" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.189</v>
+        <v>100.0409</v>
       </c>
       <c r="E125" s="1">
-        <v>98.63892667</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>14795839.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>82511.0</v>
+        <v>12270.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.5576635431083</v>
+        <v>0.0409</v>
       </c>
       <c r="K125">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="M125" s="1">
-        <v>14878350.0</v>
+        <v>30012270.0</v>
       </c>
       <c r="N125" s="1">
-        <v>14890524.66</v>
+        <v>30491473.08</v>
       </c>
       <c r="O125" s="1">
-        <v>0.44</v>
+        <v>0.72</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="B126" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="C126" s="1">
-        <v>10500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.0</v>
+        <v>99.9133</v>
       </c>
       <c r="E126" s="1">
-        <v>99.75</v>
+        <v>99.62944765</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>10473750.0</v>
+        <v>19925889.53</v>
       </c>
       <c r="I126" s="1">
-        <v>26250.0</v>
+        <v>56770.47</v>
       </c>
       <c r="J126" s="1">
-        <v>0.25062656641604</v>
+        <v>0.28490808359912</v>
       </c>
       <c r="K126">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>10500000.0</v>
+        <v>19982660.0</v>
       </c>
       <c r="N126" s="1">
-        <v>10603561.64</v>
+        <v>19982660.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>322</v>
+        <v>309</v>
       </c>
       <c r="B127" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="C127" s="1">
-        <v>3124000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.998</v>
+        <v>99.8315</v>
       </c>
       <c r="E127" s="1">
-        <v>99.04783611</v>
+        <v>99.81177163</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3094254.4</v>
+        <v>29943531.49</v>
       </c>
       <c r="I127" s="1">
-        <v>-1556.88</v>
+        <v>5918.51</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.050315190632031</v>
+        <v>0.01976557107827</v>
       </c>
       <c r="K127">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>3092697.52</v>
+        <v>29949450.0</v>
       </c>
       <c r="N127" s="1">
-        <v>3102326.29</v>
+        <v>29949450.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.09</v>
+        <v>0.71</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>325</v>
+        <v>311</v>
       </c>
       <c r="B128" t="s">
-        <v>326</v>
+        <v>312</v>
       </c>
       <c r="C128" s="1">
-        <v>46499000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.08</v>
+        <v>99.8194</v>
       </c>
       <c r="E128" s="1">
-        <v>101.14901439</v>
+        <v>99.81451138</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>47033280.2</v>
+        <v>39925804.55</v>
       </c>
       <c r="I128" s="1">
-        <v>-497081.0</v>
+        <v>1955.45</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.0568707899731</v>
+        <v>0.0048977096943686</v>
       </c>
       <c r="K128">
-        <v>3.78</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>46536199.2</v>
+        <v>39927760.0</v>
       </c>
       <c r="N128" s="1">
-        <v>48294243.58</v>
+        <v>39927760.0</v>
       </c>
       <c r="O128" s="1">
-        <v>1.43</v>
+        <v>0.95</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>328</v>
+        <v>313</v>
       </c>
       <c r="B129" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
       <c r="C129" s="1">
-        <v>8800000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.593</v>
+        <v>99.9357</v>
       </c>
       <c r="E129" s="1">
-        <v>98.743125</v>
+        <v>99.63136397</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>8689395.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I129" s="1">
-        <v>74789.0</v>
+        <v>91300.81</v>
       </c>
       <c r="J129" s="1">
-        <v>0.86069283304534</v>
+        <v>0.30546207661591</v>
       </c>
       <c r="K129">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>8764184.0</v>
+        <v>29980710.0</v>
       </c>
       <c r="N129" s="1">
-        <v>8781723.73</v>
+        <v>29980710.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.26</v>
+        <v>0.71</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
       <c r="B130" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="C130" s="1">
-        <v>9400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.169</v>
+        <v>100.0013</v>
       </c>
       <c r="E130" s="1">
-        <v>98.855</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>9292370.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>29516.0</v>
+        <v>325.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.31763694299732</v>
+        <v>0.0013</v>
       </c>
       <c r="K130">
-        <v>0.33</v>
+        <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="M130" s="1">
-        <v>9321886.0</v>
+        <v>25000325.0</v>
       </c>
       <c r="N130" s="1">
-        <v>9352468.19</v>
+        <v>25018084.17</v>
       </c>
       <c r="O130" s="1">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="B131" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
       <c r="C131" s="1">
-        <v>1000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.727</v>
+        <v>100.0082</v>
       </c>
       <c r="E131" s="1">
-        <v>98.02</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>980200.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>17070.0</v>
+        <v>2050.0</v>
       </c>
       <c r="J131" s="1">
-        <v>1.7414813303407</v>
+        <v>0.0082</v>
       </c>
       <c r="K131">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="M131" s="1">
-        <v>997270.0</v>
+        <v>25002050.0</v>
       </c>
       <c r="N131" s="1">
-        <v>998348.77</v>
+        <v>25020225.83</v>
       </c>
       <c r="O131" s="1">
-        <v>0.03</v>
+        <v>0.59</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="B132" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="C132" s="1">
-        <v>9088000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.713</v>
+        <v>99.5132</v>
       </c>
       <c r="E132" s="1">
-        <v>98.65440383</v>
+        <v>99.41072909</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>8965712.22</v>
+        <v>34793755.18</v>
       </c>
       <c r="I132" s="1">
-        <v>96205.22</v>
+        <v>35864.82</v>
       </c>
       <c r="J132" s="1">
-        <v>1.0730348871269</v>
+        <v>0.10307832487312</v>
       </c>
       <c r="K132">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>9061917.44</v>
+        <v>34829620.0</v>
       </c>
       <c r="N132" s="1">
-        <v>9071721.28</v>
+        <v>34829620.0</v>
       </c>
       <c r="O132" s="1">
-        <v>0.27</v>
+        <v>0.82</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>340</v>
+        <v>323</v>
       </c>
       <c r="B133" t="s">
-        <v>341</v>
+        <v>324</v>
       </c>
       <c r="C133" s="1">
-        <v>4100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.742</v>
+        <v>99.6816</v>
       </c>
       <c r="E133" s="1">
-        <v>99.37609756</v>
+        <v>99.621039</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>4074420.0</v>
+        <v>14943155.85</v>
       </c>
       <c r="I133" s="1">
-        <v>15002.0</v>
+        <v>9084.15</v>
       </c>
       <c r="J133" s="1">
-        <v>0.36819964559373</v>
+        <v>0.060791375604906</v>
       </c>
       <c r="K133">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>4089422.0</v>
+        <v>14952240.0</v>
       </c>
       <c r="N133" s="1">
-        <v>4119104.88</v>
+        <v>14952240.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="B134" t="s">
-        <v>344</v>
+        <v>326</v>
       </c>
       <c r="C134" s="1">
-        <v>12000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.181</v>
+        <v>100.0251</v>
       </c>
       <c r="E134" s="1">
-        <v>100.68475</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>12082170.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-60450.0</v>
+        <v>7530.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.50032403119638</v>
+        <v>0.0251</v>
       </c>
       <c r="K134">
-        <v>0.62</v>
+        <v>0.0</v>
       </c>
       <c r="L134" t="s">
-        <v>345</v>
+        <v>327</v>
       </c>
       <c r="M134" s="1">
-        <v>12021720.0</v>
+        <v>30007530.0</v>
       </c>
       <c r="N134" s="1">
-        <v>12096678.9</v>
+        <v>30281770.75</v>
       </c>
       <c r="O134" s="1">
-        <v>0.36</v>
+        <v>0.72</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>346</v>
+        <v>328</v>
       </c>
       <c r="B135" t="s">
-        <v>347</v>
+        <v>329</v>
       </c>
       <c r="C135" s="1">
-        <v>7800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.696</v>
+        <v>99.9969</v>
       </c>
       <c r="E135" s="1">
-        <v>101.89661538</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>7947936.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-93648.0</v>
+        <v>-620.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.1782681692454</v>
+        <v>-0.0031</v>
       </c>
       <c r="K135">
-        <v>2.48</v>
+        <v>0.0</v>
       </c>
       <c r="L135" t="s">
-        <v>348</v>
+        <v>330</v>
       </c>
       <c r="M135" s="1">
-        <v>7854288.0</v>
+        <v>19999380.0</v>
       </c>
       <c r="N135" s="1">
-        <v>8047738.68</v>
+        <v>20057821.89</v>
       </c>
       <c r="O135" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>349</v>
+        <v>331</v>
       </c>
       <c r="B136" t="s">
-        <v>350</v>
+        <v>332</v>
       </c>
       <c r="C136" s="1">
-        <v>17450000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.87</v>
+        <v>100.0126</v>
       </c>
       <c r="E136" s="1">
-        <v>99.71702006</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>17400620.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>26695.0</v>
+        <v>1890.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.1534140737514</v>
+        <v>0.0126</v>
       </c>
       <c r="K136">
-        <v>1.31</v>
+        <v>0.0</v>
       </c>
       <c r="L136" t="s">
-        <v>351</v>
+        <v>333</v>
       </c>
       <c r="M136" s="1">
-        <v>17427315.0</v>
+        <v>15001890.0</v>
       </c>
       <c r="N136" s="1">
-        <v>17655360.21</v>
+        <v>15116300.5</v>
       </c>
       <c r="O136" s="1">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>2760392012</v>
+        <v>334</v>
+      </c>
+      <c r="B137" t="s">
+        <v>335</v>
       </c>
       <c r="C137" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.2645496</v>
+        <v>100.0131</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>0.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>13227.48</v>
+        <v>1310.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0</v>
+        <v>0.0131</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137">
-        <v>0.0</v>
+      <c r="L137" t="s">
+        <v>336</v>
       </c>
       <c r="M137" s="1">
-        <v>13227.48</v>
+        <v>10001310.0</v>
       </c>
       <c r="N137" s="1">
-        <v>13227.48</v>
+        <v>10074850.33</v>
       </c>
       <c r="O137" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>2763112602</v>
+        <v>337</v>
+      </c>
+      <c r="B138" t="s">
+        <v>338</v>
       </c>
       <c r="C138" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.000574</v>
+        <v>100.0039</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>0.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>57.4</v>
+        <v>390.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0</v>
+        <v>0.0039</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="M138" s="1">
-        <v>57.4</v>
+        <v>10000390.0</v>
       </c>
       <c r="N138" s="1">
-        <v>25105.79</v>
+        <v>10030167.33</v>
       </c>
       <c r="O138" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>2767186152</v>
+        <v>340</v>
+      </c>
+      <c r="B139" t="s">
+        <v>341</v>
       </c>
       <c r="C139" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0045703</v>
+        <v>99.7764</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0</v>
+        <v>99.42696925</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>0.0</v>
+        <v>19885393.85</v>
       </c>
       <c r="I139" s="1">
-        <v>457.03</v>
+        <v>69886.15</v>
       </c>
       <c r="J139" s="1">
-        <v>0</v>
+        <v>0.35144463583255</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>356</v>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>457.03</v>
+        <v>19955280.0</v>
       </c>
       <c r="N139" s="1">
-        <v>24435.53</v>
+        <v>19955280.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.0</v>
+        <v>0.47</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>2773749642</v>
+        <v>342</v>
+      </c>
+      <c r="B140" t="s">
+        <v>343</v>
       </c>
       <c r="C140" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.00697405</v>
+        <v>99.9573</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0</v>
+        <v>99.80217</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>0.0</v>
+        <v>9980217.0</v>
       </c>
       <c r="I140" s="1">
-        <v>1394.81</v>
+        <v>15513.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0</v>
+        <v>0.15543750201023</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140" t="s">
-        <v>358</v>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1394.81</v>
+        <v>9995730.0</v>
       </c>
       <c r="N140" s="1">
-        <v>30930.92</v>
+        <v>9995730.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>2789797962</v>
+        <v>344</v>
+      </c>
+      <c r="B141" t="s">
+        <v>345</v>
       </c>
       <c r="C141" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0219663</v>
+        <v>99.8169</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0</v>
+        <v>99.79508743</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>0.0</v>
+        <v>29938526.23</v>
       </c>
       <c r="I141" s="1">
-        <v>8786.52</v>
+        <v>6543.77</v>
       </c>
       <c r="J141" s="1">
-        <v>0</v>
+        <v>0.021857355134077</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141" t="s">
-        <v>360</v>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>8786.52</v>
+        <v>29945070.0</v>
       </c>
       <c r="N141" s="1">
-        <v>95144.08</v>
+        <v>29945070.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.0</v>
+        <v>0.71</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>2792185442</v>
+        <v>346</v>
+      </c>
+      <c r="B142" t="s">
+        <v>347</v>
       </c>
       <c r="C142" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.02362603</v>
+        <v>99.4192</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0</v>
+        <v>99.40302957</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>0.0</v>
+        <v>29820908.87</v>
       </c>
       <c r="I142" s="1">
-        <v>8269.11</v>
+        <v>4851.13</v>
       </c>
       <c r="J142" s="1">
-        <v>0</v>
+        <v>0.01626754577182</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142" t="s">
-        <v>362</v>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>8269.11</v>
+        <v>29825760.0</v>
       </c>
       <c r="N142" s="1">
-        <v>79709.94</v>
+        <v>29825760.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.0</v>
+        <v>0.71</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>2796875442</v>
+        <v>348</v>
+      </c>
+      <c r="B143" t="s">
+        <v>349</v>
       </c>
       <c r="C143" s="1">
-        <v>22900000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.01373603</v>
+        <v>99.9762</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0</v>
+        <v>99.8203234</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>0.0</v>
+        <v>29946097.02</v>
       </c>
       <c r="I143" s="1">
-        <v>3145.55</v>
+        <v>46762.98</v>
       </c>
       <c r="J143" s="1">
-        <v>0</v>
+        <v>0.15615717790792</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>364</v>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>3145.55</v>
+        <v>29992860.0</v>
       </c>
       <c r="N143" s="1">
-        <v>48129.3</v>
+        <v>29992860.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.0</v>
+        <v>0.71</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>2798594412</v>
+        <v>350</v>
+      </c>
+      <c r="B144" t="s">
+        <v>351</v>
       </c>
       <c r="C144" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.04461307</v>
+        <v>99.7065</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0</v>
+        <v>99.421972</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>0.0</v>
+        <v>9942197.2</v>
       </c>
       <c r="I144" s="1">
-        <v>6691.96</v>
+        <v>28452.8</v>
       </c>
       <c r="J144" s="1">
-        <v>0</v>
+        <v>0.28618221332403</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144" t="s">
-        <v>366</v>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>6691.96</v>
+        <v>9970650.0</v>
       </c>
       <c r="N144" s="1">
-        <v>35276.54</v>
+        <v>9970650.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>2813842972</v>
+        <v>352</v>
+      </c>
+      <c r="B145" t="s">
+        <v>353</v>
       </c>
       <c r="C145" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.03469893</v>
+        <v>99.8499</v>
       </c>
       <c r="E145" s="1">
-        <v>0.0</v>
+        <v>99.80748247</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>0.0</v>
+        <v>14971122.37</v>
       </c>
       <c r="I145" s="1">
-        <v>5204.84</v>
+        <v>6362.63</v>
       </c>
       <c r="J145" s="1">
-        <v>0</v>
+        <v>0.042499352037559</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145" t="s">
-        <v>368</v>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>5204.84</v>
+        <v>14977485.0</v>
       </c>
       <c r="N145" s="1">
-        <v>25070.67</v>
+        <v>14977485.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>2862709242</v>
+        <v>354</v>
+      </c>
+      <c r="B146" t="s">
+        <v>355</v>
       </c>
       <c r="C146" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0867072</v>
+        <v>99.9878</v>
       </c>
       <c r="E146" s="1">
-        <v>0.0</v>
+        <v>99.458614</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>0.0</v>
+        <v>24864653.5</v>
       </c>
       <c r="I146" s="1">
-        <v>10838.4</v>
+        <v>132296.5</v>
       </c>
       <c r="J146" s="1">
-        <v>0</v>
+        <v>0.53206653372427</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146" t="s">
-        <v>370</v>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>10838.4</v>
+        <v>24996950.0</v>
       </c>
       <c r="N146" s="1">
-        <v>20208.82</v>
+        <v>24996950.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.0</v>
+        <v>0.59</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>2863881832</v>
+        <v>356</v>
+      </c>
+      <c r="B147" t="s">
+        <v>357</v>
       </c>
       <c r="C147" s="1">
-        <v>30000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0952297</v>
+        <v>99.9815</v>
       </c>
       <c r="E147" s="1">
-        <v>0.0</v>
+        <v>99.80962703</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>0.0</v>
+        <v>7385912.4</v>
       </c>
       <c r="I147" s="1">
-        <v>28568.91</v>
+        <v>12718.6</v>
       </c>
       <c r="J147" s="1">
-        <v>0</v>
+        <v>0.17220079674923</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147" t="s">
-        <v>372</v>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>28568.91</v>
+        <v>7398631.0</v>
       </c>
       <c r="N147" s="1">
-        <v>52360.24</v>
+        <v>7398631.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>2892744252</v>
+        <v>358</v>
+      </c>
+      <c r="B148" t="s">
+        <v>359</v>
       </c>
       <c r="C148" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.13216375</v>
+        <v>99.815</v>
       </c>
       <c r="E148" s="1">
-        <v>0.0</v>
+        <v>99.61683493</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>0.0</v>
+        <v>7471262.62</v>
       </c>
       <c r="I148" s="1">
-        <v>26432.75</v>
+        <v>14862.38</v>
       </c>
       <c r="J148" s="1">
-        <v>0</v>
+        <v>0.19892728653674</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>374</v>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>26432.75</v>
+        <v>7486125.0</v>
       </c>
       <c r="N148" s="1">
-        <v>37431.42</v>
+        <v>7486125.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>2905161052</v>
+        <v>360</v>
+      </c>
+      <c r="B149" t="s">
+        <v>361</v>
       </c>
       <c r="C149" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.09766145</v>
+        <v>98.9369</v>
       </c>
       <c r="E149" s="1">
-        <v>0.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>0.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I149" s="1">
-        <v>19532.29</v>
+        <v>109842.37</v>
       </c>
       <c r="J149" s="1">
-        <v>0</v>
+        <v>1.1226909305414</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="L149" t="s">
-        <v>376</v>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>19532.29</v>
+        <v>9893690.0</v>
       </c>
       <c r="N149" s="1">
-        <v>25962.96</v>
+        <v>9893690.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>2923119492</v>
+        <v>362</v>
+      </c>
+      <c r="B150" t="s">
+        <v>363</v>
       </c>
       <c r="C150" s="1">
-        <v>7800000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.14473628</v>
+        <v>99.6647</v>
       </c>
       <c r="E150" s="1">
-        <v>0.0</v>
+        <v>99.48099271</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>0.0</v>
+        <v>62673025.41</v>
       </c>
       <c r="I150" s="1">
-        <v>11289.43</v>
+        <v>115735.59</v>
       </c>
       <c r="J150" s="1">
-        <v>0</v>
+        <v>0.18466571422533</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
-      <c r="L150" t="s">
-        <v>378</v>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>11289.43</v>
+        <v>62788761.0</v>
       </c>
       <c r="N150" s="1">
-        <v>13940.65</v>
+        <v>62788761.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.0</v>
+        <v>1.49</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>2926581072</v>
+        <v>364</v>
+      </c>
+      <c r="B151" t="s">
+        <v>365</v>
       </c>
       <c r="C151" s="1">
-        <v>9088000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.01853576</v>
+        <v>100.0072</v>
       </c>
       <c r="E151" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>0.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>1684.53</v>
+        <v>2880.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0</v>
+        <v>0.0072</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="M151" s="1">
-        <v>1684.53</v>
+        <v>40002880.0</v>
       </c>
       <c r="N151" s="1">
-        <v>5140.24</v>
+        <v>40005335.56</v>
       </c>
       <c r="O151" s="1">
-        <v>0.0</v>
+        <v>0.95</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>2926627552</v>
+        <v>367</v>
+      </c>
+      <c r="B152" t="s">
+        <v>368</v>
       </c>
       <c r="C152" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.1904149</v>
+        <v>99.7381</v>
       </c>
       <c r="E152" s="1">
-        <v>0.0</v>
+        <v>99.4309374</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>0.0</v>
+        <v>14914640.61</v>
       </c>
       <c r="I152" s="1">
-        <v>19041.49</v>
+        <v>46074.39</v>
       </c>
       <c r="J152" s="1">
-        <v>0</v>
+        <v>0.30892055132128</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
-      <c r="L152" t="s">
-        <v>382</v>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>19041.49</v>
+        <v>14960715.0</v>
       </c>
       <c r="N152" s="1">
-        <v>24475.04</v>
+        <v>14960715.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>2935657812</v>
+        <v>369</v>
+      </c>
+      <c r="B153" t="s">
+        <v>370</v>
       </c>
       <c r="C153" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.2113567</v>
+        <v>99.912</v>
       </c>
       <c r="E153" s="1">
-        <v>0.0</v>
+        <v>99.7960003</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>0.0</v>
+        <v>9979600.03</v>
       </c>
       <c r="I153" s="1">
-        <v>63407.01</v>
+        <v>11599.97</v>
       </c>
       <c r="J153" s="1">
-        <v>0</v>
+        <v>0.11623682276974</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>384</v>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>63407.01</v>
+        <v>9991200.0</v>
       </c>
       <c r="N153" s="1">
-        <v>80065.59</v>
+        <v>9991200.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>2937267372</v>
+        <v>371</v>
+      </c>
+      <c r="B154" t="s">
+        <v>372</v>
       </c>
       <c r="C154" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.0231765</v>
+        <v>100.0101</v>
       </c>
       <c r="E154" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>0.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>2317.65</v>
+        <v>3030.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0</v>
+        <v>0.0101</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
       <c r="M154" s="1">
-        <v>2317.65</v>
+        <v>30003030.0</v>
       </c>
       <c r="N154" s="1">
-        <v>5680.77</v>
+        <v>30026041.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.0</v>
+        <v>0.71</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>2943810772</v>
+        <v>374</v>
+      </c>
+      <c r="B155" t="s">
+        <v>375</v>
       </c>
       <c r="C155" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0086099</v>
+        <v>100.0205</v>
       </c>
       <c r="E155" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>0.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>1721.98</v>
+        <v>4100.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0</v>
+        <v>0.0205</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="M155" s="1">
-        <v>1721.98</v>
+        <v>20004100.0</v>
       </c>
       <c r="N155" s="1">
-        <v>4927.65</v>
+        <v>20093816.39</v>
       </c>
       <c r="O155" s="1">
-        <v>0.0</v>
+        <v>0.48</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>2949187952</v>
+        <v>377</v>
+      </c>
+      <c r="B156" t="s">
+        <v>378</v>
       </c>
       <c r="C156" s="1">
-        <v>10000000.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.2162785</v>
+        <v>99.891</v>
       </c>
       <c r="E156" s="1">
-        <v>0.0</v>
+        <v>99.9</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>0.0</v>
+        <v>2211786.0</v>
       </c>
       <c r="I156" s="1">
-        <v>21627.85</v>
+        <v>-199.26</v>
       </c>
       <c r="J156" s="1">
-        <v>0</v>
+        <v>-0.009009009009009</v>
       </c>
       <c r="K156">
-        <v>0.0</v>
+        <v>1.45</v>
       </c>
       <c r="L156" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="M156" s="1">
-        <v>21627.85</v>
+        <v>2211586.74</v>
       </c>
       <c r="N156" s="1">
-        <v>24578.47</v>
+        <v>2243795.89</v>
       </c>
       <c r="O156" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>2952571562</v>
+        <v>380</v>
+      </c>
+      <c r="B157" t="s">
+        <v>381</v>
       </c>
       <c r="C157" s="1">
-        <v>6400000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.01563469</v>
+        <v>98.695</v>
       </c>
       <c r="E157" s="1">
-        <v>0.0</v>
+        <v>98.33</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>0.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I157" s="1">
-        <v>1000.62</v>
+        <v>14600.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0</v>
+        <v>0.37119902369572</v>
       </c>
       <c r="K157">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="L157" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="M157" s="1">
-        <v>1000.62</v>
+        <v>3947800.0</v>
       </c>
       <c r="N157" s="1">
-        <v>2043.17</v>
+        <v>3955361.64</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>2957753962</v>
+        <v>383</v>
+      </c>
+      <c r="B158" t="s">
+        <v>384</v>
       </c>
       <c r="C158" s="1">
-        <v>8800000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.02917568</v>
+        <v>99.938</v>
       </c>
       <c r="E158" s="1">
-        <v>0.0</v>
+        <v>98.97545327</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>0.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I158" s="1">
-        <v>2567.46</v>
+        <v>205985.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0</v>
+        <v>0.97251055404231</v>
       </c>
       <c r="K158">
-        <v>0.0</v>
+        <v>0.95</v>
       </c>
       <c r="L158" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="M158" s="1">
-        <v>2567.46</v>
+        <v>21386732.0</v>
       </c>
       <c r="N158" s="1">
-        <v>3679.12</v>
+        <v>21589005.97</v>
       </c>
       <c r="O158" s="1">
-        <v>0.0</v>
+        <v>0.51</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>2962625832</v>
+        <v>386</v>
+      </c>
+      <c r="B159" t="s">
+        <v>387</v>
       </c>
       <c r="C159" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.22672478</v>
+        <v>99.976</v>
       </c>
       <c r="E159" s="1">
-        <v>0.0</v>
+        <v>99.163675</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>0.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I159" s="1">
-        <v>90689.91</v>
+        <v>162465.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0</v>
+        <v>0.81917597346004</v>
       </c>
       <c r="K159">
-        <v>0.0</v>
+        <v>0.74</v>
       </c>
       <c r="L159" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="M159" s="1">
-        <v>90689.91</v>
+        <v>19995200.0</v>
       </c>
       <c r="N159" s="1">
-        <v>97520.73</v>
+        <v>20142323.29</v>
       </c>
       <c r="O159" s="1">
-        <v>0.0</v>
+        <v>0.48</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>2962647772</v>
+        <v>389</v>
+      </c>
+      <c r="B160" t="s">
+        <v>390</v>
       </c>
       <c r="C160" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.07295345</v>
+        <v>100.316</v>
       </c>
       <c r="E160" s="1">
-        <v>0.0</v>
+        <v>100.747</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>0.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="I160" s="1">
-        <v>14590.69</v>
+        <v>-129300.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0</v>
+        <v>-0.42780430186507</v>
       </c>
       <c r="K160">
-        <v>0.0</v>
+        <v>1.7</v>
       </c>
       <c r="L160" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="M160" s="1">
-        <v>14590.69</v>
+        <v>30094800.0</v>
       </c>
       <c r="N160" s="1">
-        <v>17408.47</v>
+        <v>30605005.48</v>
       </c>
       <c r="O160" s="1">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>3009856922</v>
+        <v>392</v>
+      </c>
+      <c r="B161" t="s">
+        <v>393</v>
       </c>
       <c r="C161" s="1">
-        <v>9500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.30357726</v>
+        <v>99.414</v>
       </c>
       <c r="E161" s="1">
-        <v>0.0</v>
+        <v>98.63892667</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>0.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I161" s="1">
-        <v>28839.84</v>
+        <v>116261.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0</v>
+        <v>0.78576821496909</v>
       </c>
       <c r="K161">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>184.11</v>
+        <v>0.09</v>
+      </c>
+      <c r="L161" t="s">
+        <v>394</v>
       </c>
       <c r="M161" s="1">
-        <v>28839.84</v>
+        <v>14912100.0</v>
       </c>
       <c r="N161" s="1">
-        <v>29023.95</v>
+        <v>14925969.86</v>
       </c>
       <c r="O161" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>3009858932</v>
+        <v>395</v>
+      </c>
+      <c r="B162" t="s">
+        <v>396</v>
       </c>
       <c r="C162" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.08448247</v>
+        <v>99.295</v>
       </c>
       <c r="E162" s="1">
-        <v>0.0</v>
+        <v>99.268</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>0.0</v>
+        <v>12408500.0</v>
       </c>
       <c r="I162" s="1">
-        <v>12672.37</v>
+        <v>3375.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0</v>
+        <v>0.027199097392916</v>
       </c>
       <c r="K162">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>474.04</v>
+        <v>0.44</v>
+      </c>
+      <c r="L162" t="s">
+        <v>397</v>
       </c>
       <c r="M162" s="1">
-        <v>12672.37</v>
+        <v>12411875.0</v>
       </c>
       <c r="N162" s="1">
-        <v>13146.41</v>
+        <v>12467354.45</v>
       </c>
       <c r="O162" s="1">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>3013661662</v>
+        <v>398</v>
+      </c>
+      <c r="B163" t="s">
+        <v>399</v>
       </c>
       <c r="C163" s="1">
-        <v>20000000.0</v>
+        <v>19900000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.3045267</v>
+        <v>100.449</v>
       </c>
       <c r="E163" s="1">
-        <v>0.0</v>
+        <v>100.5281407</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>0.0</v>
+        <v>20005100.0</v>
       </c>
       <c r="I163" s="1">
-        <v>60905.34</v>
+        <v>-15749.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0</v>
+        <v>-0.078724925144088</v>
       </c>
       <c r="K163">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>470.86</v>
+        <v>1.89</v>
+      </c>
+      <c r="L163" t="s">
+        <v>400</v>
       </c>
       <c r="M163" s="1">
-        <v>60905.34</v>
+        <v>19989351.0</v>
       </c>
       <c r="N163" s="1">
-        <v>61376.2</v>
+        <v>20365542.78</v>
       </c>
       <c r="O163" s="1">
-        <v>0.0</v>
+        <v>0.48</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>401</v>
+      </c>
+      <c r="B164" t="s">
         <v>402</v>
       </c>
-      <c r="B164">
-[...1 lines deleted...]
-      </c>
       <c r="C164" s="1">
-        <v>15000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.31157587</v>
+        <v>99.114</v>
       </c>
       <c r="E164" s="1">
-        <v>0.0</v>
+        <v>99.04783611</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>0.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I164" s="1">
-        <v>46736.38</v>
+        <v>2066.96</v>
       </c>
       <c r="J164" s="1">
-        <v>0</v>
+        <v>0.066799937329006</v>
       </c>
       <c r="K164">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>286.83</v>
+        <v>0.42</v>
+      </c>
+      <c r="L164" t="s">
+        <v>403</v>
       </c>
       <c r="M164" s="1">
-        <v>46736.38</v>
+        <v>3096321.36</v>
       </c>
       <c r="N164" s="1">
-        <v>47023.21</v>
+        <v>3109480.68</v>
       </c>
       <c r="O164" s="1">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>3017270942</v>
+        <v>404</v>
+      </c>
+      <c r="B165" t="s">
+        <v>405</v>
       </c>
       <c r="C165" s="1">
-        <v>20000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.1942485</v>
+        <v>99.784</v>
       </c>
       <c r="E165" s="1">
-        <v>0.0</v>
+        <v>98.743125</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>0.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I165" s="1">
-        <v>38849.7</v>
+        <v>91597.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0</v>
+        <v>1.0541240212926</v>
       </c>
       <c r="K165">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>284.33</v>
+        <v>0.22</v>
+      </c>
+      <c r="L165" t="s">
+        <v>406</v>
       </c>
       <c r="M165" s="1">
-        <v>38849.7</v>
+        <v>8780992.0</v>
       </c>
       <c r="N165" s="1">
-        <v>39134.03</v>
+        <v>8800520.77</v>
       </c>
       <c r="O165" s="1">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>3021967322</v>
+        <v>407</v>
+      </c>
+      <c r="B166" t="s">
+        <v>408</v>
       </c>
       <c r="C166" s="1">
-        <v>8500000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.32351294</v>
+        <v>99.333</v>
       </c>
       <c r="E166" s="1">
-        <v>0.0</v>
+        <v>98.855</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>0.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I166" s="1">
-        <v>27498.6</v>
+        <v>44932.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0</v>
+        <v>0.48353649284305</v>
       </c>
       <c r="K166">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>159.41</v>
+        <v>0.38</v>
+      </c>
+      <c r="L166" t="s">
+        <v>409</v>
       </c>
       <c r="M166" s="1">
-        <v>27498.6</v>
+        <v>9337302.0</v>
       </c>
       <c r="N166" s="1">
-        <v>27658.01</v>
+        <v>9373195.84</v>
       </c>
       <c r="O166" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>3022014132</v>
+        <v>410</v>
+      </c>
+      <c r="B167" t="s">
+        <v>411</v>
       </c>
       <c r="C167" s="1">
-        <v>20000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.32423155</v>
+        <v>99.916</v>
       </c>
       <c r="E167" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I167" s="1">
-        <v>64846.31</v>
+        <v>18960.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0</v>
+        <v>1.934299122628</v>
       </c>
       <c r="K167">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>430.1</v>
+        <v>0.12</v>
+      </c>
+      <c r="L167" t="s">
+        <v>412</v>
       </c>
       <c r="M167" s="1">
-        <v>64846.31</v>
+        <v>999160.0</v>
       </c>
       <c r="N167" s="1">
-        <v>65276.41</v>
+        <v>1000351.78</v>
       </c>
       <c r="O167" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>3032560652</v>
+        <v>413</v>
+      </c>
+      <c r="B168" t="s">
+        <v>414</v>
       </c>
       <c r="C168" s="1">
-        <v>12000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.36157483</v>
+        <v>99.907</v>
       </c>
       <c r="E168" s="1">
-        <v>0.0</v>
+        <v>98.65440383</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>0.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I168" s="1">
-        <v>43388.98</v>
+        <v>113835.94</v>
       </c>
       <c r="J168" s="1">
-        <v>0</v>
+        <v>1.2696809490055</v>
       </c>
       <c r="K168">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-194.05</v>
+        <v>0.12</v>
+      </c>
+      <c r="L168" t="s">
+        <v>415</v>
       </c>
       <c r="M168" s="1">
-        <v>43388.98</v>
+        <v>9079548.16</v>
       </c>
       <c r="N168" s="1">
-        <v>43194.93</v>
+        <v>9090379.06</v>
       </c>
       <c r="O168" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>3033105672</v>
+        <v>416</v>
+      </c>
+      <c r="B169" t="s">
+        <v>417</v>
       </c>
       <c r="C169" s="1">
-        <v>4000000.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.3083265</v>
+        <v>100.0245</v>
       </c>
       <c r="E169" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>0.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>12333.06</v>
+        <v>7412.48</v>
       </c>
       <c r="J169" s="1">
-        <v>0</v>
+        <v>0.024500016526194</v>
       </c>
       <c r="K169">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-27.05</v>
+        <v>0.12</v>
+      </c>
+      <c r="L169" t="s">
+        <v>418</v>
       </c>
       <c r="M169" s="1">
-        <v>12333.06</v>
+        <v>30262412.48</v>
       </c>
       <c r="N169" s="1">
-        <v>12306.01</v>
+        <v>30298852.06</v>
       </c>
       <c r="O169" s="1">
-        <v>0.0</v>
+        <v>0.72</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>3037280862</v>
+        <v>419</v>
+      </c>
+      <c r="B170" t="s">
+        <v>420</v>
       </c>
       <c r="C170" s="1">
-        <v>15000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.358636</v>
+        <v>99.886</v>
       </c>
       <c r="E170" s="1">
-        <v>0.0</v>
+        <v>99.37609756</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>0.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I170" s="1">
-        <v>53795.4</v>
+        <v>20906.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0</v>
+        <v>0.51310370555809</v>
       </c>
       <c r="K170">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>902.03</v>
+        <v>0.8</v>
+      </c>
+      <c r="L170" t="s">
+        <v>421</v>
       </c>
       <c r="M170" s="1">
-        <v>53795.4</v>
+        <v>4095326.0</v>
       </c>
       <c r="N170" s="1">
-        <v>54697.43</v>
+        <v>4128252.37</v>
       </c>
       <c r="O170" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>3042209452</v>
+        <v>422</v>
+      </c>
+      <c r="B171" t="s">
+        <v>423</v>
       </c>
       <c r="C171" s="1">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.3640956</v>
+        <v>100.227</v>
       </c>
       <c r="E171" s="1">
-        <v>0.0</v>
+        <v>100.68475</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>0.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I171" s="1">
-        <v>36409.56</v>
+        <v>-54930.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0</v>
+        <v>-0.45463687400525</v>
       </c>
       <c r="K171">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>426.97</v>
+        <v>0.9</v>
+      </c>
+      <c r="L171" t="s">
+        <v>424</v>
       </c>
       <c r="M171" s="1">
-        <v>36409.56</v>
+        <v>12027240.0</v>
       </c>
       <c r="N171" s="1">
-        <v>36836.53</v>
+        <v>12134746.85</v>
       </c>
       <c r="O171" s="1">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>3047030172</v>
+        <v>425</v>
+      </c>
+      <c r="B172" t="s">
+        <v>426</v>
       </c>
       <c r="C172" s="1">
-        <v>3124000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.35281882</v>
+        <v>100.571</v>
       </c>
       <c r="E172" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I172" s="1">
-        <v>11022.06</v>
+        <v>-103398.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0</v>
+        <v>-1.3009415274607</v>
       </c>
       <c r="K172">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>120.61</v>
+        <v>2.86</v>
+      </c>
+      <c r="L172" t="s">
+        <v>427</v>
       </c>
       <c r="M172" s="1">
-        <v>11022.06</v>
+        <v>7844538.0</v>
       </c>
       <c r="N172" s="1">
-        <v>11142.67</v>
+        <v>8067959.92</v>
       </c>
       <c r="O172" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>3050153122</v>
+        <v>428</v>
+      </c>
+      <c r="B173" t="s">
+        <v>429</v>
       </c>
       <c r="C173" s="1">
-        <v>10000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.3787722</v>
+        <v>99.964</v>
       </c>
       <c r="E173" s="1">
-        <v>0.0</v>
+        <v>99.71702006</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>0.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I173" s="1">
-        <v>37877.22</v>
+        <v>43098.0</v>
       </c>
       <c r="J173" s="1">
-        <v>0</v>
+        <v>0.24768082976354</v>
       </c>
       <c r="K173">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>406.78</v>
+        <v>1.44</v>
+      </c>
+      <c r="L173" t="s">
+        <v>430</v>
       </c>
       <c r="M173" s="1">
-        <v>37877.22</v>
+        <v>17443718.0</v>
       </c>
       <c r="N173" s="1">
-        <v>38284.0</v>
+        <v>17695428.27</v>
       </c>
       <c r="O173" s="1">
-        <v>0.0</v>
+        <v>0.42</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>412</v>
+        <v>431</v>
       </c>
       <c r="B174">
-        <v>3051781772</v>
+        <v>2792185442</v>
       </c>
       <c r="C174" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.38037255</v>
+        <v>100.00199466</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>76074.51</v>
+        <v>698.13</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
-      <c r="L174">
-        <v>780.74</v>
+      <c r="L174" t="s">
+        <v>432</v>
       </c>
       <c r="M174" s="1">
-        <v>76074.51</v>
+        <v>698.13</v>
       </c>
       <c r="N174" s="1">
-        <v>76855.25</v>
+        <v>79035.13</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="B175">
-        <v>3053286692</v>
+        <v>2798594412</v>
       </c>
       <c r="C175" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.25627513</v>
+        <v>100.01926107</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>38441.27</v>
+        <v>2889.16</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175">
-        <v>684.32</v>
+      <c r="L175" t="s">
+        <v>434</v>
       </c>
       <c r="M175" s="1">
-        <v>38441.27</v>
+        <v>2889.16</v>
       </c>
       <c r="N175" s="1">
-        <v>39125.59</v>
+        <v>34494.99</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>414</v>
+        <v>435</v>
       </c>
       <c r="B176">
-        <v>3053302732</v>
+        <v>2813842972</v>
       </c>
       <c r="C176" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.3874184</v>
+        <v>100.01485513</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>58112.76</v>
+        <v>2228.27</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
-      <c r="L176">
-        <v>776.82</v>
+      <c r="L176" t="s">
+        <v>436</v>
       </c>
       <c r="M176" s="1">
-        <v>58112.76</v>
+        <v>2228.27</v>
       </c>
       <c r="N176" s="1">
-        <v>58889.58</v>
+        <v>24271.6</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>415</v>
+        <v>437</v>
       </c>
       <c r="B177">
-        <v>3089978672</v>
+        <v>2862709242</v>
       </c>
       <c r="C177" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.2240507</v>
+        <v>100.06506144</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>44810.14</v>
+        <v>8132.68</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177" t="s">
-        <v>416</v>
+        <v>438</v>
       </c>
       <c r="M177" s="1">
-        <v>44810.14</v>
+        <v>8132.68</v>
       </c>
       <c r="N177" s="1">
-        <v>38882.49</v>
+        <v>18762.68</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>417</v>
+        <v>439</v>
       </c>
       <c r="B178">
-        <v>3094522902</v>
+        <v>2863881832</v>
       </c>
       <c r="C178" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.10799627</v>
+        <v>100.07136573</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>16199.44</v>
+        <v>21409.72</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178" t="s">
-        <v>418</v>
+        <v>440</v>
       </c>
       <c r="M178" s="1">
-        <v>16199.44</v>
+        <v>21409.72</v>
       </c>
       <c r="N178" s="1">
-        <v>12217.07</v>
+        <v>48413.39</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="B179">
-        <v>3094554102</v>
+        <v>2892744252</v>
       </c>
       <c r="C179" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.18000567</v>
+        <v>100.09940465</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>27000.85</v>
+        <v>19880.93</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="M179" s="1">
-        <v>27000.85</v>
+        <v>19880.93</v>
       </c>
       <c r="N179" s="1">
-        <v>22055.98</v>
+        <v>32581.38</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>421</v>
+        <v>443</v>
       </c>
       <c r="B180">
-        <v>3095024362</v>
+        <v>2905161052</v>
       </c>
       <c r="C180" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.1968476</v>
+        <v>100.07296185</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>29527.14</v>
+        <v>14592.37</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="M180" s="1">
-        <v>29527.14</v>
+        <v>14592.37</v>
       </c>
       <c r="N180" s="1">
-        <v>24783.52</v>
+        <v>22161.59</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="B181">
-        <v>3099290162</v>
+        <v>2923119492</v>
       </c>
       <c r="C181" s="1">
-        <v>20000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.0018891</v>
+        <v>100.10918897</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>377.82</v>
+        <v>8516.74</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
-      <c r="L181">
-        <v>-938.17</v>
+      <c r="L181" t="s">
+        <v>446</v>
       </c>
       <c r="M181" s="1">
-        <v>377.82</v>
+        <v>8516.74</v>
       </c>
       <c r="N181" s="1">
-        <v>-560.35</v>
+        <v>11648.7</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>424</v>
+        <v>447</v>
       </c>
       <c r="B182">
-        <v>3099338312</v>
+        <v>2926581072</v>
       </c>
       <c r="C182" s="1">
-        <v>10000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.0088905</v>
+        <v>100.00549065</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>889.05</v>
+        <v>498.99</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
-      <c r="L182">
-        <v>-824.64</v>
+      <c r="L182" t="s">
+        <v>448</v>
       </c>
       <c r="M182" s="1">
-        <v>889.05</v>
+        <v>498.99</v>
       </c>
       <c r="N182" s="1">
-        <v>64.41</v>
+        <v>4577.23</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>425</v>
+        <v>449</v>
       </c>
       <c r="B183">
-        <v>3101407942</v>
+        <v>2926627552</v>
       </c>
       <c r="C183" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.209326</v>
+        <v>100.1455181</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>20932.6</v>
+        <v>14551.81</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183" t="s">
-        <v>426</v>
+        <v>450</v>
       </c>
       <c r="M183" s="1">
-        <v>20932.6</v>
+        <v>14551.81</v>
       </c>
       <c r="N183" s="1">
-        <v>18117.72</v>
+        <v>20911.19</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>427</v>
+        <v>451</v>
       </c>
       <c r="B184">
-        <v>3103291672</v>
+        <v>2935657812</v>
       </c>
       <c r="C184" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.9976714</v>
+        <v>100.16202397</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-116.43</v>
+        <v>48607.19</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
-      <c r="L184">
-        <v>-295.16</v>
+      <c r="L184" t="s">
+        <v>452</v>
       </c>
       <c r="M184" s="1">
-        <v>-116.43</v>
+        <v>48607.19</v>
       </c>
       <c r="N184" s="1">
-        <v>-411.59</v>
+        <v>68227.6</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>428</v>
+        <v>453</v>
       </c>
       <c r="B185">
-        <v>3119675662</v>
+        <v>2937267372</v>
       </c>
       <c r="C185" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.98702996</v>
+        <v>100.0121094</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-3242.51</v>
+        <v>1210.94</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185" t="s">
-        <v>429</v>
+        <v>454</v>
       </c>
       <c r="M185" s="1">
-        <v>-3242.51</v>
+        <v>1210.94</v>
       </c>
       <c r="N185" s="1">
-        <v>-8735.2</v>
+        <v>5211.55</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>430</v>
+        <v>455</v>
       </c>
       <c r="B186">
-        <v>3119812902</v>
+        <v>2943810772</v>
       </c>
       <c r="C186" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.993432</v>
+        <v>100.00137525</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-1970.4</v>
+        <v>275.05</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186" t="s">
-        <v>431</v>
+        <v>456</v>
       </c>
       <c r="M186" s="1">
-        <v>-1970.4</v>
+        <v>275.05</v>
       </c>
       <c r="N186" s="1">
-        <v>-4455.79</v>
+        <v>4196.55</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>432</v>
+        <v>457</v>
       </c>
       <c r="B187">
-        <v>3121777262</v>
+        <v>2949187952</v>
       </c>
       <c r="C187" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.0290872</v>
+        <v>100.1643928</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>2908.72</v>
+        <v>16439.28</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" t="s">
-        <v>433</v>
+        <v>458</v>
       </c>
       <c r="M187" s="1">
-        <v>2908.72</v>
+        <v>16439.28</v>
       </c>
       <c r="N187" s="1">
-        <v>115.98</v>
+        <v>19986.14</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>434</v>
+        <v>459</v>
       </c>
       <c r="B188">
-        <v>3123552652</v>
+        <v>2952571562</v>
       </c>
       <c r="C188" s="1">
-        <v>20000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.9891336</v>
+        <v>100.00639688</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-2173.28</v>
+        <v>409.4</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188" t="s">
-        <v>435</v>
+        <v>460</v>
       </c>
       <c r="M188" s="1">
-        <v>-2173.28</v>
+        <v>409.4</v>
       </c>
       <c r="N188" s="1">
-        <v>-3826.18</v>
+        <v>1690.08</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>436</v>
+        <v>461</v>
       </c>
       <c r="B189">
-        <v>3126897932</v>
+        <v>2957753962</v>
       </c>
       <c r="C189" s="1">
-        <v>10000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.9994278</v>
+        <v>100.02201909</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-57.22</v>
+        <v>1937.68</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
-      <c r="L189">
-        <v>-501.3</v>
+      <c r="L189" t="s">
+        <v>462</v>
       </c>
       <c r="M189" s="1">
-        <v>-57.22</v>
+        <v>1937.68</v>
       </c>
       <c r="N189" s="1">
-        <v>-558.52</v>
+        <v>3324.71</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>437</v>
+        <v>463</v>
       </c>
       <c r="B190">
-        <v>3132138012</v>
+        <v>2962625832</v>
       </c>
       <c r="C190" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.98813607</v>
+        <v>100.17667495</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-1779.59</v>
+        <v>70669.98</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
-      <c r="L190">
-        <v>-866.52</v>
+      <c r="L190" t="s">
+        <v>464</v>
       </c>
       <c r="M190" s="1">
-        <v>-1779.59</v>
+        <v>70669.98</v>
       </c>
       <c r="N190" s="1">
-        <v>-2646.11</v>
+        <v>79165.56</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>438</v>
+        <v>465</v>
       </c>
       <c r="B191">
-        <v>3134415152</v>
+        <v>2962647772</v>
       </c>
       <c r="C191" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.00402645</v>
+        <v>100.0550366</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>805.29</v>
+        <v>11007.32</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191" t="s">
-        <v>439</v>
+        <v>466</v>
       </c>
       <c r="M191" s="1">
-        <v>805.29</v>
+        <v>11007.32</v>
       </c>
       <c r="N191" s="1">
-        <v>-1471.47</v>
+        <v>14511.76</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>440</v>
+        <v>467</v>
       </c>
       <c r="B192">
-        <v>3138830172</v>
+        <v>3009856922</v>
       </c>
       <c r="C192" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.0977811</v>
+        <v>100.23472</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>19556.22</v>
+        <v>22298.4</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
-      <c r="L192" t="s">
-        <v>441</v>
+      <c r="L192">
+        <v>288.19</v>
       </c>
       <c r="M192" s="1">
-        <v>19556.22</v>
+        <v>22298.4</v>
       </c>
       <c r="N192" s="1">
-        <v>17932.59</v>
+        <v>22586.59</v>
       </c>
       <c r="O192" s="1">
         <v>0.0</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>442</v>
+        <v>468</v>
       </c>
       <c r="B193">
-        <v>3138877082</v>
+        <v>3009858932</v>
       </c>
       <c r="C193" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.10020013</v>
+        <v>100.06463493</v>
       </c>
       <c r="E193" s="1">
         <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>0.0</v>
       </c>
       <c r="I193" s="1">
-        <v>15030.02</v>
+        <v>9695.24</v>
       </c>
       <c r="J193" s="1">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
-      <c r="L193" t="s">
-        <v>443</v>
+      <c r="L193">
+        <v>690.03</v>
       </c>
       <c r="M193" s="1">
-        <v>15030.02</v>
+        <v>9695.24</v>
       </c>
       <c r="N193" s="1">
-        <v>13819.59</v>
+        <v>10385.27</v>
       </c>
       <c r="O193" s="1">
         <v>0.0</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>444</v>
+        <v>469</v>
       </c>
       <c r="B194">
-        <v>3138920792</v>
+        <v>3013661662</v>
       </c>
       <c r="C194" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.0038082</v>
+        <v>100.2355562</v>
       </c>
       <c r="E194" s="1">
         <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>0.0</v>
       </c>
       <c r="I194" s="1">
-        <v>761.64</v>
+        <v>47111.24</v>
       </c>
       <c r="J194" s="1">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194">
-        <v>-353.31</v>
+        <v>714.01</v>
       </c>
       <c r="M194" s="1">
-        <v>761.64</v>
+        <v>47111.24</v>
       </c>
       <c r="N194" s="1">
-        <v>408.33</v>
+        <v>47825.25</v>
       </c>
       <c r="O194" s="1">
         <v>0.0</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>445</v>
+        <v>470</v>
       </c>
       <c r="B195">
-        <v>3138969592</v>
+        <v>3015607942</v>
       </c>
       <c r="C195" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.00380813</v>
+        <v>100.2411924</v>
       </c>
       <c r="E195" s="1">
         <v>0.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>0.0</v>
       </c>
       <c r="I195" s="1">
-        <v>571.22</v>
+        <v>36178.86</v>
       </c>
       <c r="J195" s="1">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
-        <v>-264.98</v>
+        <v>450.89</v>
       </c>
       <c r="M195" s="1">
-        <v>571.22</v>
+        <v>36178.86</v>
       </c>
       <c r="N195" s="1">
-        <v>306.24</v>
+        <v>36629.75</v>
       </c>
       <c r="O195" s="1">
         <v>0.0</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>446</v>
+        <v>471</v>
       </c>
       <c r="B196">
-        <v>3145172942</v>
+        <v>3017270942</v>
       </c>
       <c r="C196" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.04314253</v>
+        <v>100.15004015</v>
       </c>
       <c r="E196" s="1">
         <v>0.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>0.0</v>
       </c>
       <c r="I196" s="1">
-        <v>3235.69</v>
+        <v>30008.03</v>
       </c>
       <c r="J196" s="1">
         <v>0</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
-        <v>-99.73</v>
+        <v>473.65</v>
       </c>
       <c r="M196" s="1">
-        <v>3235.69</v>
+        <v>30008.03</v>
       </c>
       <c r="N196" s="1">
-        <v>3135.96</v>
+        <v>30481.68</v>
       </c>
       <c r="O196" s="1">
         <v>0.0</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>447</v>
+        <v>472</v>
       </c>
       <c r="B197">
-        <v>3149823572</v>
+        <v>3021967322</v>
       </c>
       <c r="C197" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.0156911</v>
+        <v>100.250944</v>
       </c>
       <c r="E197" s="1">
         <v>0.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>0.0</v>
       </c>
       <c r="I197" s="1">
-        <v>1569.11</v>
+        <v>21330.24</v>
       </c>
       <c r="J197" s="1">
         <v>0</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197">
-        <v>0.0</v>
+        <v>251.47</v>
       </c>
       <c r="M197" s="1">
-        <v>1569.11</v>
+        <v>21330.24</v>
       </c>
       <c r="N197" s="1">
-        <v>1569.11</v>
+        <v>21581.71</v>
       </c>
       <c r="O197" s="1">
         <v>0.0</v>
       </c>
       <c r="P197">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16">
+      <c r="A198" t="s">
+        <v>473</v>
+      </c>
+      <c r="B198">
+        <v>3022014132</v>
+      </c>
+      <c r="C198" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.251579</v>
+      </c>
+      <c r="E198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>50315.8</v>
+      </c>
+      <c r="J198" s="1">
+        <v>0</v>
+      </c>
+      <c r="K198">
+        <v>0.0</v>
+      </c>
+      <c r="L198">
+        <v>663.91</v>
+      </c>
+      <c r="M198" s="1">
+        <v>50315.8</v>
+      </c>
+      <c r="N198" s="1">
+        <v>50979.71</v>
+      </c>
+      <c r="O198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P198">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16">
+      <c r="A199" t="s">
+        <v>474</v>
+      </c>
+      <c r="B199">
+        <v>3032560652</v>
+      </c>
+      <c r="C199" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>100.28135308</v>
+      </c>
+      <c r="E199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>33762.37</v>
+      </c>
+      <c r="J199" s="1">
+        <v>0</v>
+      </c>
+      <c r="K199">
+        <v>0.0</v>
+      </c>
+      <c r="L199">
+        <v>-229.42</v>
+      </c>
+      <c r="M199" s="1">
+        <v>33762.37</v>
+      </c>
+      <c r="N199" s="1">
+        <v>33532.95</v>
+      </c>
+      <c r="O199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P199">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:16">
+      <c r="A200" t="s">
+        <v>475</v>
+      </c>
+      <c r="B200">
+        <v>3033105672</v>
+      </c>
+      <c r="C200" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.23808125</v>
+      </c>
+      <c r="E200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>9523.25</v>
+      </c>
+      <c r="J200" s="1">
+        <v>0</v>
+      </c>
+      <c r="K200">
+        <v>0.0</v>
+      </c>
+      <c r="L200">
+        <v>-17.61</v>
+      </c>
+      <c r="M200" s="1">
+        <v>9523.25</v>
+      </c>
+      <c r="N200" s="1">
+        <v>9505.64</v>
+      </c>
+      <c r="O200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P200">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:16">
+      <c r="A201" t="s">
+        <v>476</v>
+      </c>
+      <c r="B201">
+        <v>3037280862</v>
+      </c>
+      <c r="C201" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.28073233</v>
+      </c>
+      <c r="E201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>42109.85</v>
+      </c>
+      <c r="J201" s="1">
+        <v>0</v>
+      </c>
+      <c r="K201">
+        <v>0.0</v>
+      </c>
+      <c r="L201" t="s">
+        <v>477</v>
+      </c>
+      <c r="M201" s="1">
+        <v>42109.85</v>
+      </c>
+      <c r="N201" s="1">
+        <v>43398.46</v>
+      </c>
+      <c r="O201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P201">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:16">
+      <c r="A202" t="s">
+        <v>478</v>
+      </c>
+      <c r="B202">
+        <v>3042209452</v>
+      </c>
+      <c r="C202" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.2849424</v>
+      </c>
+      <c r="E202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>28494.24</v>
+      </c>
+      <c r="J202" s="1">
+        <v>0</v>
+      </c>
+      <c r="K202">
+        <v>0.0</v>
+      </c>
+      <c r="L202">
+        <v>628.56</v>
+      </c>
+      <c r="M202" s="1">
+        <v>28494.24</v>
+      </c>
+      <c r="N202" s="1">
+        <v>29122.8</v>
+      </c>
+      <c r="O202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P202">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:16">
+      <c r="A203" t="s">
+        <v>479</v>
+      </c>
+      <c r="B203">
+        <v>3047030172</v>
+      </c>
+      <c r="C203" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.27558579</v>
+      </c>
+      <c r="E203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>8609.3</v>
+      </c>
+      <c r="J203" s="1">
+        <v>0</v>
+      </c>
+      <c r="K203">
+        <v>0.0</v>
+      </c>
+      <c r="L203">
+        <v>180.84</v>
+      </c>
+      <c r="M203" s="1">
+        <v>8609.3</v>
+      </c>
+      <c r="N203" s="1">
+        <v>8790.14</v>
+      </c>
+      <c r="O203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P203">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:16">
+      <c r="A204" t="s">
+        <v>480</v>
+      </c>
+      <c r="B204">
+        <v>3050153122</v>
+      </c>
+      <c r="C204" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>100.297025</v>
+      </c>
+      <c r="E204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>29702.5</v>
+      </c>
+      <c r="J204" s="1">
+        <v>0</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204">
+        <v>610.71</v>
+      </c>
+      <c r="M204" s="1">
+        <v>29702.5</v>
+      </c>
+      <c r="N204" s="1">
+        <v>30313.21</v>
+      </c>
+      <c r="O204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P204">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:16">
+      <c r="A205" t="s">
+        <v>481</v>
+      </c>
+      <c r="B205">
+        <v>3051781772</v>
+      </c>
+      <c r="C205" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.29830105</v>
+      </c>
+      <c r="E205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>59660.21</v>
+      </c>
+      <c r="J205" s="1">
+        <v>0</v>
+      </c>
+      <c r="K205">
+        <v>0.0</v>
+      </c>
+      <c r="L205" t="s">
+        <v>482</v>
+      </c>
+      <c r="M205" s="1">
+        <v>59660.21</v>
+      </c>
+      <c r="N205" s="1">
+        <v>60838.4</v>
+      </c>
+      <c r="O205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P205">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:16">
+      <c r="A206" t="s">
+        <v>483</v>
+      </c>
+      <c r="B206">
+        <v>3053286692</v>
+      </c>
+      <c r="C206" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.19848867</v>
+      </c>
+      <c r="E206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>29773.3</v>
+      </c>
+      <c r="J206" s="1">
+        <v>0</v>
+      </c>
+      <c r="K206">
+        <v>0.0</v>
+      </c>
+      <c r="L206" t="s">
+        <v>484</v>
+      </c>
+      <c r="M206" s="1">
+        <v>29773.3</v>
+      </c>
+      <c r="N206" s="1">
+        <v>30799.56</v>
+      </c>
+      <c r="O206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P206">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:16">
+      <c r="A207" t="s">
+        <v>485</v>
+      </c>
+      <c r="B207">
+        <v>3053302732</v>
+      </c>
+      <c r="C207" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>100.30444953</v>
+      </c>
+      <c r="E207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>45667.43</v>
+      </c>
+      <c r="J207" s="1">
+        <v>0</v>
+      </c>
+      <c r="K207">
+        <v>0.0</v>
+      </c>
+      <c r="L207" t="s">
+        <v>486</v>
+      </c>
+      <c r="M207" s="1">
+        <v>45667.43</v>
+      </c>
+      <c r="N207" s="1">
+        <v>46824.94</v>
+      </c>
+      <c r="O207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P207">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16">
+      <c r="A208" t="s">
+        <v>487</v>
+      </c>
+      <c r="B208">
+        <v>3089978672</v>
+      </c>
+      <c r="C208" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>100.1515189</v>
+      </c>
+      <c r="E208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>30303.78</v>
+      </c>
+      <c r="J208" s="1">
+        <v>0</v>
+      </c>
+      <c r="K208">
+        <v>0.0</v>
+      </c>
+      <c r="L208" t="s">
+        <v>488</v>
+      </c>
+      <c r="M208" s="1">
+        <v>30303.78</v>
+      </c>
+      <c r="N208" s="1">
+        <v>20433.3</v>
+      </c>
+      <c r="O208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P208">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:16">
+      <c r="A209" t="s">
+        <v>489</v>
+      </c>
+      <c r="B209">
+        <v>3094522902</v>
+      </c>
+      <c r="C209" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.06879567</v>
+      </c>
+      <c r="E209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>10319.35</v>
+      </c>
+      <c r="J209" s="1">
+        <v>0</v>
+      </c>
+      <c r="K209">
+        <v>0.0</v>
+      </c>
+      <c r="L209" t="s">
+        <v>490</v>
+      </c>
+      <c r="M209" s="1">
+        <v>10319.35</v>
+      </c>
+      <c r="N209" s="1">
+        <v>3432.61</v>
+      </c>
+      <c r="O209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P209">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:16">
+      <c r="A210" t="s">
+        <v>491</v>
+      </c>
+      <c r="B210">
+        <v>3094554102</v>
+      </c>
+      <c r="C210" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.111755</v>
+      </c>
+      <c r="E210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>16763.25</v>
+      </c>
+      <c r="J210" s="1">
+        <v>0</v>
+      </c>
+      <c r="K210">
+        <v>0.0</v>
+      </c>
+      <c r="L210" t="s">
+        <v>492</v>
+      </c>
+      <c r="M210" s="1">
+        <v>16763.25</v>
+      </c>
+      <c r="N210" s="1">
+        <v>8203.59</v>
+      </c>
+      <c r="O210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
+        <v>493</v>
+      </c>
+      <c r="B211">
+        <v>3095024362</v>
+      </c>
+      <c r="C211" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>100.12554547</v>
+      </c>
+      <c r="E211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>18831.82</v>
+      </c>
+      <c r="J211" s="1">
+        <v>0</v>
+      </c>
+      <c r="K211">
+        <v>0.0</v>
+      </c>
+      <c r="L211" t="s">
+        <v>494</v>
+      </c>
+      <c r="M211" s="1">
+        <v>18831.82</v>
+      </c>
+      <c r="N211" s="1">
+        <v>10621.95</v>
+      </c>
+      <c r="O211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:16">
+      <c r="A212" t="s">
+        <v>495</v>
+      </c>
+      <c r="B212">
+        <v>3099290162</v>
+      </c>
+      <c r="C212" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.9991301</v>
+      </c>
+      <c r="E212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-173.98</v>
+      </c>
+      <c r="J212" s="1">
+        <v>0</v>
+      </c>
+      <c r="K212">
+        <v>0.0</v>
+      </c>
+      <c r="L212" t="s">
+        <v>496</v>
+      </c>
+      <c r="M212" s="1">
+        <v>-173.98</v>
+      </c>
+      <c r="N212" s="1">
+        <v>-1793.5</v>
+      </c>
+      <c r="O212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P212">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:16">
+      <c r="A213" t="s">
+        <v>497</v>
+      </c>
+      <c r="B213">
+        <v>3099338312</v>
+      </c>
+      <c r="C213" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>100.0103508</v>
+      </c>
+      <c r="E213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>1035.08</v>
+      </c>
+      <c r="J213" s="1">
+        <v>0</v>
+      </c>
+      <c r="K213">
+        <v>0.0</v>
+      </c>
+      <c r="L213" t="s">
+        <v>498</v>
+      </c>
+      <c r="M213" s="1">
+        <v>1035.08</v>
+      </c>
+      <c r="N213" s="1">
+        <v>-405.79</v>
+      </c>
+      <c r="O213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P213">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:16">
+      <c r="A214" t="s">
+        <v>499</v>
+      </c>
+      <c r="B214">
+        <v>3101407942</v>
+      </c>
+      <c r="C214" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D214" s="1">
+        <v>100.1362997</v>
+      </c>
+      <c r="E214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F214" t="s">
+        <v>8</v>
+      </c>
+      <c r="G214">
+        <v>1.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>13629.97</v>
+      </c>
+      <c r="J214" s="1">
+        <v>0</v>
+      </c>
+      <c r="K214">
+        <v>0.0</v>
+      </c>
+      <c r="L214" t="s">
+        <v>500</v>
+      </c>
+      <c r="M214" s="1">
+        <v>13629.97</v>
+      </c>
+      <c r="N214" s="1">
+        <v>8600.6</v>
+      </c>
+      <c r="O214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P214">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:16">
+      <c r="A215" t="s">
+        <v>501</v>
+      </c>
+      <c r="B215">
+        <v>3103291672</v>
+      </c>
+      <c r="C215" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.9982148</v>
+      </c>
+      <c r="E215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-89.26</v>
+      </c>
+      <c r="J215" s="1">
+        <v>0</v>
+      </c>
+      <c r="K215">
+        <v>0.0</v>
+      </c>
+      <c r="L215">
+        <v>-538.33</v>
+      </c>
+      <c r="M215" s="1">
+        <v>-89.26</v>
+      </c>
+      <c r="N215" s="1">
+        <v>-627.59</v>
+      </c>
+      <c r="O215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P215">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="1:16">
+      <c r="A216" t="s">
+        <v>502</v>
+      </c>
+      <c r="B216">
+        <v>3119675662</v>
+      </c>
+      <c r="C216" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.98552372</v>
+      </c>
+      <c r="E216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F216" t="s">
+        <v>8</v>
+      </c>
+      <c r="G216">
+        <v>1.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-3619.07</v>
+      </c>
+      <c r="J216" s="1">
+        <v>0</v>
+      </c>
+      <c r="K216">
+        <v>0.0</v>
+      </c>
+      <c r="L216" t="s">
+        <v>503</v>
+      </c>
+      <c r="M216" s="1">
+        <v>-3619.07</v>
+      </c>
+      <c r="N216" s="1">
+        <v>-15624.24</v>
+      </c>
+      <c r="O216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P216">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217" spans="1:16">
+      <c r="A217" t="s">
+        <v>504</v>
+      </c>
+      <c r="B217">
+        <v>3119812902</v>
+      </c>
+      <c r="C217" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.99884113</v>
+      </c>
+      <c r="E217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-347.66</v>
+      </c>
+      <c r="J217" s="1">
+        <v>0</v>
+      </c>
+      <c r="K217">
+        <v>0.0</v>
+      </c>
+      <c r="L217" t="s">
+        <v>505</v>
+      </c>
+      <c r="M217" s="1">
+        <v>-347.66</v>
+      </c>
+      <c r="N217" s="1">
+        <v>-5752.62</v>
+      </c>
+      <c r="O217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P217">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="1:16">
+      <c r="A218" t="s">
+        <v>506</v>
+      </c>
+      <c r="B218">
+        <v>3121777262</v>
+      </c>
+      <c r="C218" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.9674523</v>
+      </c>
+      <c r="E218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F218" t="s">
+        <v>8</v>
+      </c>
+      <c r="G218">
+        <v>1.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-3254.77</v>
+      </c>
+      <c r="J218" s="1">
+        <v>0</v>
+      </c>
+      <c r="K218">
+        <v>0.0</v>
+      </c>
+      <c r="L218" t="s">
+        <v>507</v>
+      </c>
+      <c r="M218" s="1">
+        <v>-3254.77</v>
+      </c>
+      <c r="N218" s="1">
+        <v>-10159.61</v>
+      </c>
+      <c r="O218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P218">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:16">
+      <c r="A219" t="s">
+        <v>508</v>
+      </c>
+      <c r="B219">
+        <v>3123552652</v>
+      </c>
+      <c r="C219" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.99759695</v>
+      </c>
+      <c r="E219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-480.61</v>
+      </c>
+      <c r="J219" s="1">
+        <v>0</v>
+      </c>
+      <c r="K219">
+        <v>0.0</v>
+      </c>
+      <c r="L219" t="s">
+        <v>509</v>
+      </c>
+      <c r="M219" s="1">
+        <v>-480.61</v>
+      </c>
+      <c r="N219" s="1">
+        <v>-4676.17</v>
+      </c>
+      <c r="O219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P219">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:16">
+      <c r="A220" t="s">
+        <v>510</v>
+      </c>
+      <c r="B220">
+        <v>3126897932</v>
+      </c>
+      <c r="C220" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D220" s="1">
+        <v>100.0037116</v>
+      </c>
+      <c r="E220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>371.16</v>
+      </c>
+      <c r="J220" s="1">
+        <v>0</v>
+      </c>
+      <c r="K220">
+        <v>0.0</v>
+      </c>
+      <c r="L220" t="s">
+        <v>511</v>
+      </c>
+      <c r="M220" s="1">
+        <v>371.16</v>
+      </c>
+      <c r="N220" s="1">
+        <v>-985.61</v>
+      </c>
+      <c r="O220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P220">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:16">
+      <c r="A221" t="s">
+        <v>512</v>
+      </c>
+      <c r="B221">
+        <v>3132138012</v>
+      </c>
+      <c r="C221" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D221" s="1">
+        <v>99.99743787</v>
+      </c>
+      <c r="E221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F221" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221">
+        <v>1.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>-384.32</v>
+      </c>
+      <c r="J221" s="1">
+        <v>0</v>
+      </c>
+      <c r="K221">
+        <v>0.0</v>
+      </c>
+      <c r="L221" t="s">
+        <v>513</v>
+      </c>
+      <c r="M221" s="1">
+        <v>-384.32</v>
+      </c>
+      <c r="N221" s="1">
+        <v>-3309.29</v>
+      </c>
+      <c r="O221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P221">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:16">
+      <c r="A222" t="s">
+        <v>514</v>
+      </c>
+      <c r="B222">
+        <v>3134415152</v>
+      </c>
+      <c r="C222" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D222" s="1">
+        <v>99.98862455</v>
+      </c>
+      <c r="E222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F222" t="s">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>1.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-2275.09</v>
+      </c>
+      <c r="J222" s="1">
+        <v>0</v>
+      </c>
+      <c r="K222">
+        <v>0.0</v>
+      </c>
+      <c r="L222" t="s">
+        <v>515</v>
+      </c>
+      <c r="M222" s="1">
+        <v>-2275.09</v>
+      </c>
+      <c r="N222" s="1">
+        <v>-10424.08</v>
+      </c>
+      <c r="O222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P222">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:16">
+      <c r="A223" t="s">
+        <v>516</v>
+      </c>
+      <c r="B223">
+        <v>3138830172</v>
+      </c>
+      <c r="C223" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.0261681</v>
+      </c>
+      <c r="E223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>5233.62</v>
+      </c>
+      <c r="J223" s="1">
+        <v>0</v>
+      </c>
+      <c r="K223">
+        <v>0.0</v>
+      </c>
+      <c r="L223" t="s">
+        <v>517</v>
+      </c>
+      <c r="M223" s="1">
+        <v>5233.62</v>
+      </c>
+      <c r="N223" s="1">
+        <v>-3580.05</v>
+      </c>
+      <c r="O223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P223">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:16">
+      <c r="A224" t="s">
+        <v>518</v>
+      </c>
+      <c r="B224">
+        <v>3138877082</v>
+      </c>
+      <c r="C224" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D224" s="1">
+        <v>100.02837873</v>
+      </c>
+      <c r="E224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F224" t="s">
+        <v>8</v>
+      </c>
+      <c r="G224">
+        <v>1.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>4256.81</v>
+      </c>
+      <c r="J224" s="1">
+        <v>0</v>
+      </c>
+      <c r="K224">
+        <v>0.0</v>
+      </c>
+      <c r="L224" t="s">
+        <v>519</v>
+      </c>
+      <c r="M224" s="1">
+        <v>4256.81</v>
+      </c>
+      <c r="N224" s="1">
+        <v>-2313.87</v>
+      </c>
+      <c r="O224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P224">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:16">
+      <c r="A225" t="s">
+        <v>520</v>
+      </c>
+      <c r="B225">
+        <v>3145172942</v>
+      </c>
+      <c r="C225" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D225" s="1">
+        <v>99.97458427</v>
+      </c>
+      <c r="E225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F225" t="s">
+        <v>8</v>
+      </c>
+      <c r="G225">
+        <v>1.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-1906.18</v>
+      </c>
+      <c r="J225" s="1">
+        <v>0</v>
+      </c>
+      <c r="K225">
+        <v>0.0</v>
+      </c>
+      <c r="L225" t="s">
+        <v>521</v>
+      </c>
+      <c r="M225" s="1">
+        <v>-1906.18</v>
+      </c>
+      <c r="N225" s="1">
+        <v>-5096.92</v>
+      </c>
+      <c r="O225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P225">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226" spans="1:16">
+      <c r="A226" t="s">
+        <v>522</v>
+      </c>
+      <c r="B226">
+        <v>3149823572</v>
+      </c>
+      <c r="C226" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.9460189</v>
+      </c>
+      <c r="E226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F226" t="s">
+        <v>8</v>
+      </c>
+      <c r="G226">
+        <v>1.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-5398.11</v>
+      </c>
+      <c r="J226" s="1">
+        <v>0</v>
+      </c>
+      <c r="K226">
+        <v>0.0</v>
+      </c>
+      <c r="L226" t="s">
+        <v>523</v>
+      </c>
+      <c r="M226" s="1">
+        <v>-5398.11</v>
+      </c>
+      <c r="N226" s="1">
+        <v>-9517.91</v>
+      </c>
+      <c r="O226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P226">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:16">
+      <c r="A227" t="s">
+        <v>524</v>
+      </c>
+      <c r="B227">
+        <v>3154552562</v>
+      </c>
+      <c r="C227" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>100.00496587</v>
+      </c>
+      <c r="E227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+      <c r="G227">
+        <v>1.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>744.88</v>
+      </c>
+      <c r="J227" s="1">
+        <v>0</v>
+      </c>
+      <c r="K227">
+        <v>0.0</v>
+      </c>
+      <c r="L227" t="s">
+        <v>525</v>
+      </c>
+      <c r="M227" s="1">
+        <v>744.88</v>
+      </c>
+      <c r="N227" s="1">
+        <v>-733.8</v>
+      </c>
+      <c r="O227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P227">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:16">
+      <c r="A228" t="s">
+        <v>526</v>
+      </c>
+      <c r="B228">
+        <v>3154561012</v>
+      </c>
+      <c r="C228" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.8854707</v>
+      </c>
+      <c r="E228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-11452.93</v>
+      </c>
+      <c r="J228" s="1">
+        <v>0</v>
+      </c>
+      <c r="K228">
+        <v>0.0</v>
+      </c>
+      <c r="L228" t="s">
+        <v>527</v>
+      </c>
+      <c r="M228" s="1">
+        <v>-11452.93</v>
+      </c>
+      <c r="N228" s="1">
+        <v>-15150.8</v>
+      </c>
+      <c r="O228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P228">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:16">
+      <c r="A229" t="s">
+        <v>528</v>
+      </c>
+      <c r="B229">
+        <v>3155437292</v>
+      </c>
+      <c r="C229" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D229" s="1">
+        <v>99.98429584</v>
+      </c>
+      <c r="E229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>1.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-1963.02</v>
+      </c>
+      <c r="J229" s="1">
+        <v>0</v>
+      </c>
+      <c r="K229">
+        <v>0.0</v>
+      </c>
+      <c r="L229" t="s">
+        <v>529</v>
+      </c>
+      <c r="M229" s="1">
+        <v>-1963.02</v>
+      </c>
+      <c r="N229" s="1">
+        <v>-4498.23</v>
+      </c>
+      <c r="O229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P229">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:16">
+      <c r="A230" t="s">
+        <v>530</v>
+      </c>
+      <c r="B230">
+        <v>3155558992</v>
+      </c>
+      <c r="C230" s="1">
+        <v>7400000.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>99.98282432</v>
+      </c>
+      <c r="E230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-1271.0</v>
+      </c>
+      <c r="J230" s="1">
+        <v>0</v>
+      </c>
+      <c r="K230">
+        <v>0.0</v>
+      </c>
+      <c r="L230" t="s">
+        <v>531</v>
+      </c>
+      <c r="M230" s="1">
+        <v>-1271.0</v>
+      </c>
+      <c r="N230" s="1">
+        <v>-2787.67</v>
+      </c>
+      <c r="O230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P230">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:16">
+      <c r="A231" t="s">
+        <v>532</v>
+      </c>
+      <c r="B231">
+        <v>3163652032</v>
+      </c>
+      <c r="C231" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>99.8845874</v>
+      </c>
+      <c r="E231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-17311.89</v>
+      </c>
+      <c r="J231" s="1">
+        <v>0</v>
+      </c>
+      <c r="K231">
+        <v>0.0</v>
+      </c>
+      <c r="L231" t="s">
+        <v>533</v>
+      </c>
+      <c r="M231" s="1">
+        <v>-17311.89</v>
+      </c>
+      <c r="N231" s="1">
+        <v>-20696.88</v>
+      </c>
+      <c r="O231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P231">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232" spans="1:16">
+      <c r="A232" t="s">
+        <v>534</v>
+      </c>
+      <c r="B232">
+        <v>3174910502</v>
+      </c>
+      <c r="C232" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.97646933</v>
+      </c>
+      <c r="E232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F232" t="s">
+        <v>8</v>
+      </c>
+      <c r="G232">
+        <v>1.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-1764.8</v>
+      </c>
+      <c r="J232" s="1">
+        <v>0</v>
+      </c>
+      <c r="K232">
+        <v>0.0</v>
+      </c>
+      <c r="L232">
+        <v>-367.95</v>
+      </c>
+      <c r="M232" s="1">
+        <v>-1764.8</v>
+      </c>
+      <c r="N232" s="1">
+        <v>-2132.75</v>
+      </c>
+      <c r="O232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P232">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:16">
+      <c r="A233" t="s">
+        <v>535</v>
+      </c>
+      <c r="B233">
+        <v>3174911342</v>
+      </c>
+      <c r="C233" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.95238135</v>
+      </c>
+      <c r="E233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F233" t="s">
+        <v>8</v>
+      </c>
+      <c r="G233">
+        <v>1.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-9523.73</v>
+      </c>
+      <c r="J233" s="1">
+        <v>0</v>
+      </c>
+      <c r="K233">
+        <v>0.0</v>
+      </c>
+      <c r="L233" t="s">
+        <v>536</v>
+      </c>
+      <c r="M233" s="1">
+        <v>-9523.73</v>
+      </c>
+      <c r="N233" s="1">
+        <v>-10659.38</v>
+      </c>
+      <c r="O233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P233">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:16">
+      <c r="A234" t="s">
+        <v>537</v>
+      </c>
+      <c r="B234">
+        <v>3174922122</v>
+      </c>
+      <c r="C234" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D234" s="1">
+        <v>99.9772278</v>
+      </c>
+      <c r="E234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F234" t="s">
+        <v>8</v>
+      </c>
+      <c r="G234">
+        <v>1.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-1138.61</v>
+      </c>
+      <c r="J234" s="1">
+        <v>0</v>
+      </c>
+      <c r="K234">
+        <v>0.0</v>
+      </c>
+      <c r="L234">
+        <v>-244.75</v>
+      </c>
+      <c r="M234" s="1">
+        <v>-1138.61</v>
+      </c>
+      <c r="N234" s="1">
+        <v>-1383.36</v>
+      </c>
+      <c r="O234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P234">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:16">
+      <c r="A235" t="s">
+        <v>538</v>
+      </c>
+      <c r="B235">
+        <v>3174950872</v>
+      </c>
+      <c r="C235" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.00040967</v>
+      </c>
+      <c r="E235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>9.07</v>
+      </c>
+      <c r="J235" s="1">
+        <v>0</v>
+      </c>
+      <c r="K235">
+        <v>0.0</v>
+      </c>
+      <c r="L235">
+        <v>-64.71</v>
+      </c>
+      <c r="M235" s="1">
+        <v>9.07</v>
+      </c>
+      <c r="N235" s="1">
+        <v>-55.64</v>
+      </c>
+      <c r="O235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P235">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="1:16">
+      <c r="A236" t="s">
+        <v>539</v>
+      </c>
+      <c r="B236">
+        <v>3176513182</v>
+      </c>
+      <c r="C236" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>100.00077657</v>
+      </c>
+      <c r="E236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>232.97</v>
+      </c>
+      <c r="J236" s="1">
+        <v>0</v>
+      </c>
+      <c r="K236">
+        <v>0.0</v>
+      </c>
+      <c r="L236">
+        <v>-504.41</v>
+      </c>
+      <c r="M236" s="1">
+        <v>232.97</v>
+      </c>
+      <c r="N236" s="1">
+        <v>-271.44</v>
+      </c>
+      <c r="O236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P236">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:16">
+      <c r="A237" t="s">
+        <v>540</v>
+      </c>
+      <c r="B237">
+        <v>3180339762</v>
+      </c>
+      <c r="C237" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D237" s="1">
+        <v>99.98954955</v>
+      </c>
+      <c r="E237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F237" t="s">
+        <v>8</v>
+      </c>
+      <c r="G237">
+        <v>1.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-2090.09</v>
+      </c>
+      <c r="J237" s="1">
+        <v>0</v>
+      </c>
+      <c r="K237">
+        <v>0.0</v>
+      </c>
+      <c r="L237">
+        <v>0.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>-2090.09</v>
+      </c>
+      <c r="N237" s="1">
+        <v>-2090.09</v>
+      </c>
+      <c r="O237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P237">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:16">
+      <c r="A238" t="s">
+        <v>541</v>
+      </c>
+      <c r="B238">
+        <v>3180341312</v>
+      </c>
+      <c r="C238" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D238" s="1">
+        <v>99.9874823</v>
+      </c>
+      <c r="E238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F238" t="s">
+        <v>8</v>
+      </c>
+      <c r="G238">
+        <v>1.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-2503.54</v>
+      </c>
+      <c r="J238" s="1">
+        <v>0</v>
+      </c>
+      <c r="K238">
+        <v>0.0</v>
+      </c>
+      <c r="L238">
+        <v>0.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>-2503.54</v>
+      </c>
+      <c r="N238" s="1">
+        <v>-2503.54</v>
+      </c>
+      <c r="O238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P238">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:16">
+      <c r="A239" t="s">
+        <v>542</v>
+      </c>
+      <c r="B239">
+        <v>3182094392</v>
+      </c>
+      <c r="C239" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D239" s="1">
+        <v>99.95690007</v>
+      </c>
+      <c r="E239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F239" t="s">
+        <v>8</v>
+      </c>
+      <c r="G239">
+        <v>1.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>-12929.98</v>
+      </c>
+      <c r="J239" s="1">
+        <v>0</v>
+      </c>
+      <c r="K239">
+        <v>0.0</v>
+      </c>
+      <c r="L239">
+        <v>0.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>-12929.98</v>
+      </c>
+      <c r="N239" s="1">
+        <v>-12929.98</v>
+      </c>
+      <c r="O239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P239">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:16">
+      <c r="A240" t="s">
+        <v>543</v>
+      </c>
+      <c r="B240" t="s">
+        <v>544</v>
+      </c>
+      <c r="C240" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>100.00763749</v>
+      </c>
+      <c r="E240" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="F240" t="s">
+        <v>8</v>
+      </c>
+      <c r="G240">
+        <v>1.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>2673.12</v>
+      </c>
+      <c r="J240" s="1">
+        <v>0</v>
+      </c>
+      <c r="K240">
+        <v>0.0</v>
+      </c>
+      <c r="L240" t="s">
+        <v>545</v>
+      </c>
+      <c r="M240" s="1">
+        <v>2673.12</v>
+      </c>
+      <c r="N240" s="1">
+        <v>-1142.61</v>
+      </c>
+      <c r="O240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P240">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>