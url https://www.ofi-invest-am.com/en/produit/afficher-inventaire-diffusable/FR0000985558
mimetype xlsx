--- v3 (2026-09-01)
+++ v4 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="557">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -190,1512 +190,1545 @@
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>37 853.89</t>
+    <t>51 329.72</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>145 168.33</t>
+    <t>158 924.83</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>358 129.17</t>
+    <t>392 082.92</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>37 711.67</t>
+    <t>58 168.58</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
     <t>XS3384714914</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 19/08/2026</t>
   </si>
   <si>
     <t>XS3395915559</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 24/08/2026</t>
   </si>
   <si>
     <t>XS3367683490</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
-    <t>XS3388157276</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6374289310</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 22/06/2026</t>
+    <t>FR0129713873</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 31/07/2026</t>
+  </si>
+  <si>
+    <t>BE6374744017</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 04/08/2026</t>
+  </si>
+  <si>
+    <t>BE6374858189</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 13/07/2026</t>
+  </si>
+  <si>
+    <t>BE6375143128</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
     <t>BE6374449948</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 29/06/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46BP7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 15/06/2027</t>
+  </si>
+  <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>DE000CZ454T7</t>
-[...14 lines deleted...]
-    <t>EURO COVIVIO SA 19/06/2026</t>
+    <t>FR0129717239</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129678647</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE GENERALE DES ETABLISSEME 06/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129783991</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 17/07/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>75 772.13</t>
+    <t>96 092.50</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>74 084.63</t>
+    <t>93 967.50</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>74 422.13</t>
-[...11 lines deleted...]
-    <t>EURO ELIS SA 15/06/2026</t>
+    <t>94 392.50</t>
+  </si>
+  <si>
+    <t>XS3330316558</t>
+  </si>
+  <si>
+    <t>EURO DANAHER CORPORATION 26/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129783884</t>
+  </si>
+  <si>
+    <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129787299</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 04/09/2026</t>
   </si>
   <si>
     <t>ES05306747Z4</t>
   </si>
   <si>
     <t>EURO ENDESA SA 10/07/2026</t>
   </si>
   <si>
+    <t>XS3420336953</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
+  </si>
+  <si>
     <t>XS3391078824</t>
   </si>
   <si>
     <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
   </si>
   <si>
     <t>XS3386590676</t>
   </si>
   <si>
     <t>XS3396961107</t>
   </si>
   <si>
+    <t>FR0129788768</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 04/09/2026</t>
+  </si>
+  <si>
+    <t>45 302.00</t>
+  </si>
+  <si>
     <t>FR0129709046</t>
   </si>
   <si>
     <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
     <t>FR0129715100</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 27/07/2026</t>
   </si>
   <si>
-    <t>XS3391828509</t>
-[...8 lines deleted...]
-    <t>EURO HEINEKEN NV 05/06/2026</t>
+    <t>XS3420471735</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/07/2026</t>
   </si>
   <si>
     <t>XS3367620492</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 06/07/2026</t>
   </si>
   <si>
+    <t>XS3411930442</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 17/07/2026</t>
+  </si>
+  <si>
     <t>XS3367672709</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
     <t>XS3375218867</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
   </si>
   <si>
-    <t>XS3388169289</t>
-[...8 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 15/06/2026</t>
+    <t>XS3413324784</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 15/07/2026</t>
   </si>
   <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>1 883.33</t>
-[...8 lines deleted...]
-    <t>902 580.22</t>
+    <t>42 722.17</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>414 751.50</t>
+    <t>455 483.25</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>154 820.89</t>
+    <t>181 966.94</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
+    <t>XS3415149593</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
+  </si>
+  <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3396973888</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 28/05/2027</t>
   </si>
   <si>
     <t>XS3397034185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 30/03/2027</t>
   </si>
   <si>
-    <t>XS3325290560</t>
-[...8 lines deleted...]
-    <t>EURO KBC GROEP NV 18/06/2026</t>
+    <t>FR0129680205</t>
+  </si>
+  <si>
+    <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
+  </si>
+  <si>
+    <t>BE6375076427</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 18/09/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>FR0129632651</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 07/08/2026</t>
   </si>
   <si>
+    <t>XS3418600089</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
-    <t>XS3376364462</t>
-[...8 lines deleted...]
-    <t>EURO LSEG NETHERLANDS BV 16/06/2026</t>
+    <t>XS3415281438</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 15/09/2026</t>
+  </si>
+  <si>
+    <t>XS3415286742</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
+    <t>XS3408779000</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 09/06/2027</t>
+  </si>
+  <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
+    <t>XS3415149833</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
+  </si>
+  <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
     <t>XS3386608122</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
   </si>
   <si>
-    <t>XS3384762996</t>
-[...11 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
+    <t>XS3417520197</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
+  </si>
+  <si>
+    <t>XS3415315608</t>
   </si>
   <si>
     <t>XS3358335118</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
+  </si>
+  <si>
     <t>FR0129716322</t>
   </si>
   <si>
     <t>EURO PERNOD RICARD FINANCE SA 29/06/2026</t>
   </si>
   <si>
-    <t>XS3299470412</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
-    <t>FR0129733145</t>
-[...2 lines deleted...]
-    <t>EURO SAVENCIA SA 15/06/2026</t>
+    <t>XS3418592716</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>BE6372829265</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129715894</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129629590</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
+    <t>FR0129682839</t>
+  </si>
+  <si>
+    <t>EURO VIVENDI SE 15/07/2026</t>
+  </si>
+  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>168 316.25</t>
+    <t>206 876.33</t>
   </si>
   <si>
     <t>FR0129716249</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129714913</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
   </si>
   <si>
-    <t>33 004.22</t>
+    <t>58 631.22</t>
   </si>
   <si>
     <t>FR0129753671</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
   </si>
   <si>
-    <t>29 707.29</t>
+    <t>63 622.22</t>
   </si>
   <si>
     <t>FR0129753655</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
   </si>
   <si>
-    <t>16 874.38</t>
+    <t>36 173.33</t>
   </si>
   <si>
     <t>FR0129753648</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 15/07/2026</t>
   </si>
   <si>
-    <t>10 985.69</t>
+    <t>23 560.00</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>59 005.92</t>
+    <t>79 655.79</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>100 579.50</t>
+    <t>127 556.67</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>126 797.50</t>
+    <t>140 538.33</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>46 757.72</t>
+    <t>60 475.42</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>315 402.78</t>
+    <t>349 747.85</t>
+  </si>
+  <si>
+    <t>FR0129787802</t>
+  </si>
+  <si>
+    <t>NEUCP BPCE SA 04/06/2027</t>
+  </si>
+  <si>
+    <t>23 551.00</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>410 289.11</t>
+    <t>437 798.33</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>138 478.44</t>
+    <t>166 075.00</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>105 873.78</t>
+    <t>132 041.39</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
-    <t>FR0129620771</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129780898</t>
   </si>
   <si>
     <t>NEUCP CAPGEMINI SE 31/07/2026</t>
   </si>
   <si>
-    <t>FR0129732964</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
+    <t>FR0129783751</t>
+  </si>
+  <si>
+    <t>NEUCP COVIVIO SA 15/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129787877</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
+  </si>
+  <si>
+    <t>23 851.00</t>
+  </si>
+  <si>
+    <t>FR0129782787</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 02/06/2027</t>
+  </si>
+  <si>
+    <t>26 188.89</t>
+  </si>
+  <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>274 122.50</t>
+    <t>315 234.00</t>
+  </si>
+  <si>
+    <t>FR0129782829</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 31/03/2027</t>
+  </si>
+  <si>
+    <t>19 475.00</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>55 507.47</t>
+    <t>68 768.00</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>114 048.28</t>
-[...8 lines deleted...]
-    <t>807 716.00</t>
+    <t>141 269.33</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>435 220.00</t>
+    <t>475 626.67</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>479 203.08</t>
-[...5 lines deleted...]
-    <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
+    <t>520 531.50</t>
+  </si>
+  <si>
+    <t>FR0129806511</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 16/12/2026</t>
+  </si>
+  <si>
+    <t>13 790.47</t>
   </si>
   <si>
     <t>FR0129716520</t>
   </si>
   <si>
     <t>NEUCP DASSAULT SYSTEMES 29/06/2026</t>
   </si>
   <si>
     <t>FR0129781599</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 01/07/2026</t>
   </si>
   <si>
-    <t>FR0129681963</t>
-[...11 lines deleted...]
-    <t>17 759.17</t>
+    <t>FR0129806107</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805273</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 11/09/2026</t>
+  </si>
+  <si>
+    <t>21 247.42</t>
+  </si>
+  <si>
+    <t>FR0129807485</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 18/09/2026</t>
   </si>
   <si>
     <t>FR0129756062</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 21/08/2026</t>
   </si>
   <si>
-    <t>18 175.83</t>
+    <t>51 058.33</t>
   </si>
   <si>
     <t>FR0129632438</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129756021</t>
   </si>
   <si>
     <t>NEUCP KLEPIERRE SA 21/07/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>274 240.75</t>
+    <t>314 832.00</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>58 441.89</t>
+    <t>85 434.44</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>114 410.50</t>
+    <t>134 634.00</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>73 540.33</t>
+    <t>86 556.00</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>29 777.33</t>
+    <t>43 243.83</t>
+  </si>
+  <si>
+    <t>FR0129783272</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 27/07/2026</t>
   </si>
   <si>
     <t>FR0129630416</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
-    <t>FR0129728038</t>
-[...2 lines deleted...]
-    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+    <t>FR0129788875</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805828</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/07/2026</t>
   </si>
   <si>
     <t>FR0129781334</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 30/06/2026</t>
   </si>
   <si>
     <t>FR0129780146</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
-    <t>FR0129717213</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129767150</t>
   </si>
   <si>
     <t>NEUCP SEB SA 25/06/2026</t>
   </si>
   <si>
-    <t>FR0129653376</t>
-[...8 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+    <t>FR0129782928</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129782910</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/08/2026</t>
   </si>
   <si>
     <t>FR0129680932</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
-    <t>2 455.56</t>
+    <t>55 740.67</t>
+  </si>
+  <si>
+    <t>FR0129782480</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 02/07/2026</t>
   </si>
   <si>
     <t>FR0129683035</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 13/07/2026</t>
   </si>
   <si>
-    <t>FR0129732915</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129756146</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 18/06/2027</t>
   </si>
   <si>
-    <t>23 011.00</t>
+    <t>10 629.17</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>89 716.39</t>
+    <t>117 146.67</t>
   </si>
   <si>
     <t>XS1114159277</t>
   </si>
   <si>
     <t>ADIDAS AG 2.25 08/10/2026</t>
   </si>
   <si>
-    <t>32 209.15</t>
+    <t>35 075.22</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>7 561.64</t>
-[...17 lines deleted...]
-    <t>147 123.29</t>
+    <t>8 712.33</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>510 205.48</t>
+    <t>566 301.37</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>13 869.86</t>
+    <t>14 948.63</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>55 479.45</t>
+    <t>68 424.66</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>376 191.78</t>
+    <t>419 126.71</t>
+  </si>
+  <si>
+    <t>XS2168478068</t>
+  </si>
+  <si>
+    <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
+  </si>
+  <si>
+    <t>62 739.73</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>13 159.32</t>
+    <t>15 406.03</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>19 528.77</t>
+    <t>20 794.52</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>35 893.84</t>
-[...17 lines deleted...]
-    <t>10 830.90</t>
+    <t>39 273.97</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>36 439.58</t>
+    <t>76 714.91</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>32 926.37</t>
+    <t>34 990.41</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>107 506.85</t>
+    <t>128 219.18</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>223 421.92</t>
-[...14 lines deleted...]
-    <t>78 337.00</t>
+    <t>242 494.52</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>31 605.83</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>22 043.33</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>10 630.00</t>
+    <t>12 100.83</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>27 003.67</t>
+    <t>30 723.00</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>12 700.45</t>
+    <t>14 793.34</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>7 569.22</t>
+    <t>9 206.56</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>3 131.96</t>
-[...5 lines deleted...]
-    <t>4 078.24</t>
+    <t>3 805.62</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>6 359.38</t>
+    <t>7 479.17</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>19 620.41</t>
+    <t>23 095.83</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>4 000.61</t>
-[...5 lines deleted...]
-    <t>3 921.50</t>
+    <t>4 885.62</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>3 546.86</t>
+    <t>4 394.98</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
-    <t>1 280.68</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04884340</t>
   </si>
   <si>
-    <t>1 387.03</t>
+    <t>1 936.12</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>8 495.58</t>
+    <t>10 257.54</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>3 504.44</t>
+    <t>4 803.11</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
+    <t>1 073.56</t>
+  </si>
+  <si>
     <t>SWAP04923392</t>
   </si>
   <si>
+    <t>1 194.98</t>
+  </si>
+  <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
+    <t>1 138.39</t>
+  </si>
+  <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
-    <t>1 288.61</t>
+    <t>1 787.42</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
-    <t>1 178.19</t>
+    <t>1 763.11</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
-    <t>1 026.26</t>
+    <t>1 494.66</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
-    <t>1 157.51</t>
+    <t>1 652.16</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-9 870.48</t>
+    <t>-12 226.24</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-6 886.74</t>
+    <t>-8 617.87</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-8 559.66</t>
+    <t>-10 772.04</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-8 209.87</t>
-[...5 lines deleted...]
-    <t>-1 619.52</t>
+    <t>-10 321.62</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
-    <t>-1 440.87</t>
+    <t>-1 700.77</t>
   </si>
   <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-5 029.37</t>
-[...2 lines deleted...]
-    <t>SWAP05011324</t>
+    <t>-6 371.96</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-12 005.17</t>
+    <t>-16 023.29</t>
   </si>
   <si>
     <t>SWAP05016335</t>
   </si>
   <si>
-    <t>-5 404.96</t>
+    <t>-6 910.44</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-6 904.84</t>
+    <t>-9 533.07</t>
   </si>
   <si>
     <t>SWAP05018315</t>
   </si>
   <si>
-    <t>-4 195.56</t>
+    <t>-5 603.25</t>
   </si>
   <si>
     <t>SWAP05019255</t>
   </si>
   <si>
-    <t>-1 356.77</t>
+    <t>-1 778.92</t>
   </si>
   <si>
     <t>SWAP05019524</t>
   </si>
   <si>
-    <t>-2 924.97</t>
+    <t>-4 083.43</t>
   </si>
   <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>-8 148.99</t>
+    <t>-11 812.33</t>
   </si>
   <si>
     <t>SWAP05020023</t>
   </si>
   <si>
-    <t>-8 813.67</t>
+    <t>-13 369.81</t>
   </si>
   <si>
     <t>SWAP05020022</t>
   </si>
   <si>
-    <t>-6 570.68</t>
+    <t>-9 965.90</t>
   </si>
   <si>
     <t>SWAP05027220</t>
   </si>
   <si>
-    <t>-3 190.74</t>
+    <t>-5 166.75</t>
   </si>
   <si>
     <t>SWAP05029792</t>
   </si>
   <si>
-    <t>-4 119.80</t>
+    <t>-6 945.90</t>
   </si>
   <si>
     <t>SWAP05029911</t>
   </si>
   <si>
-    <t>-1 478.68</t>
+    <t>-2 595.20</t>
   </si>
   <si>
     <t>SWAP05029910</t>
   </si>
   <si>
-    <t>-3 697.87</t>
+    <t>-6 918.47</t>
   </si>
   <si>
     <t>SWAP05030303</t>
   </si>
   <si>
-    <t>-2 535.21</t>
+    <t>-4 760.68</t>
   </si>
   <si>
     <t>SWAP05030302</t>
   </si>
   <si>
-    <t>-1 516.67</t>
+    <t>-2 849.26</t>
   </si>
   <si>
     <t>SWAP05030900</t>
   </si>
   <si>
-    <t>-3 384.99</t>
+    <t>-8 237.29</t>
   </si>
   <si>
     <t>SWAP05034114</t>
   </si>
   <si>
+    <t>-2 194.94</t>
+  </si>
+  <si>
     <t>SWAP05034113</t>
   </si>
   <si>
-    <t>-1 135.65</t>
+    <t>-6 818.44</t>
   </si>
   <si>
     <t>SWAP05034115</t>
   </si>
   <si>
+    <t>-1 459.82</t>
+  </si>
+  <si>
     <t>SWAP05034112</t>
   </si>
   <si>
     <t>SWAP05034138</t>
   </si>
   <si>
+    <t>-3 622.93</t>
+  </si>
+  <si>
     <t>SWAP05034191</t>
   </si>
   <si>
+    <t>-4 871.02</t>
+  </si>
+  <si>
     <t>SWAP05034190</t>
   </si>
   <si>
+    <t>-5 279.36</t>
+  </si>
+  <si>
     <t>SWAP05034349</t>
   </si>
   <si>
+    <t>-7 268.26</t>
+  </si>
+  <si>
+    <t>SWAP05034659</t>
+  </si>
+  <si>
+    <t>-2 088.20</t>
+  </si>
+  <si>
+    <t>SWAP05034885</t>
+  </si>
+  <si>
+    <t>SWAP05034884</t>
+  </si>
+  <si>
+    <t>SWAP05035084</t>
+  </si>
+  <si>
+    <t>SWAP05035083</t>
+  </si>
+  <si>
     <t>SWAP05030898</t>
   </si>
   <si>
     <t>ST 0.020/OIS+m220726</t>
   </si>
   <si>
-    <t>-3 815.73</t>
+    <t>-5 431.34</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2004,12269 +2037,12469 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1503857.2955</v>
+      </c>
+      <c r="C2">
+        <v>2457.04</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3695051193.77</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3695051193.77</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>41.3595</v>
+      </c>
+      <c r="C3">
+        <v>9917.02</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>410163.17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>410163.17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>125819.8697</v>
+      </c>
+      <c r="C4">
+        <v>3412.9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>429411830.42</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>429411830.42</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10344.1932</v>
+      </c>
+      <c r="C5">
+        <v>1120.2</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>11587575.16</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>11587575.16</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1803329.5426</v>
+      </c>
+      <c r="C6">
+        <v>111.38</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>200860046.25</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>200860046.25</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P240"/>
+  <dimension ref="A1:Z244"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O240" sqref="O240"/>
+      <selection activeCell="N244" sqref="N244"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>19442.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>10860.07</v>
+      </c>
+      <c r="D2" s="1">
+        <v>10830.722215821</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>210570901.32</v>
+      </c>
+      <c r="H2" s="1">
+        <v>570579.62</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.2709679335669</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>211141480.94</v>
+      </c>
+      <c r="M2" s="1">
+        <v>211141480.94</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.87</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>790.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>262733.49</v>
+      </c>
+      <c r="D3" s="1">
+        <v>261887.28272152</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>206890953.35</v>
+      </c>
+      <c r="H3" s="1">
+        <v>668503.75</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0.32311888904542</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>207559457.1</v>
+      </c>
+      <c r="M3" s="1">
+        <v>207559457.1</v>
+      </c>
+      <c r="N3" s="1">
+        <v>4.79</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.8394</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.2637935</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>9926379.35</v>
+      </c>
+      <c r="H4" s="1">
+        <v>57560.65</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.57987558172457</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>9983940.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>9983940.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D4" s="1">
-[...40 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C5" s="1">
+        <v>97.8379</v>
+      </c>
+      <c r="D5" s="1">
+        <v>97.132225</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>9713222.5</v>
+      </c>
+      <c r="H5" s="1">
+        <v>70567.5</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.72650966247298</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>9783790.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>9783790.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>38</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D5" s="1">
-[...32 lines deleted...]
-      <c r="O5" s="1">
+      <c r="C6" s="1">
+        <v>97.6415</v>
+      </c>
+      <c r="D6" s="1">
+        <v>97.2229349</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>9722293.49</v>
+      </c>
+      <c r="H6" s="1">
+        <v>41856.51</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.43052094696639</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>9764150.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>9764150.0</v>
+      </c>
+      <c r="N6" s="1">
         <v>0.23</v>
       </c>
-      <c r="P5">
-[...4 lines deleted...]
-      <c r="A6" t="s">
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>40</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.7092</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.41818273</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>14912727.41</v>
+      </c>
+      <c r="H7" s="1">
+        <v>43652.59</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.29272036428915</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>14956380.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>14956380.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
+        <v>18000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.9806</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.78048294</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>17960486.93</v>
+      </c>
+      <c r="H8" s="1">
+        <v>36021.07</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.20055731306389</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>17996508.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>17996508.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>97.5036</v>
+      </c>
+      <c r="D9" s="1">
+        <v>97.16801133</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>14575201.7</v>
+      </c>
+      <c r="H9" s="1">
+        <v>50338.3</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.34536949152477</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>14625540.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>14625540.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.9504</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.78527223</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>39114108.89</v>
+      </c>
+      <c r="H10" s="1">
+        <v>466051.11</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.1915166246294</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>39580160.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>39580160.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.6157</v>
+      </c>
+      <c r="D11" s="1">
+        <v>98.3627117</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>19672542.34</v>
+      </c>
+      <c r="H11" s="1">
+        <v>250597.66</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.2738448120681</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>19923140.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>19923140.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.4099</v>
+      </c>
+      <c r="D12" s="1">
+        <v>97.21815647</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>29165446.94</v>
+      </c>
+      <c r="H12" s="1">
+        <v>57523.06</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.19723016800784</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>29222970.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>29222970.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.3014</v>
+      </c>
+      <c r="D13" s="1">
+        <v>98.72033764</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>24680084.41</v>
+      </c>
+      <c r="H13" s="1">
+        <v>145265.59</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.58859438074345</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>24825350.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>24825350.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D6" s="1">
-[...32 lines deleted...]
-      <c r="O6" s="1">
+      <c r="C14" s="1">
+        <v>100.0221</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>2210.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.0221</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14" t="s">
+        <v>58</v>
+      </c>
+      <c r="L14" s="1">
+        <v>10002210.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>10053539.72</v>
+      </c>
+      <c r="N14" s="1">
         <v>0.23</v>
       </c>
-      <c r="P6">
-[...10 lines deleted...]
-      <c r="C7" s="1">
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.037</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>3700.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.037</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>61</v>
+      </c>
+      <c r="L15" s="1">
+        <v>10003700.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>10162624.83</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>99.8897</v>
+      </c>
+      <c r="D16" s="1">
+        <v>99.4394653</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>9943946.53</v>
+      </c>
+      <c r="H16" s="1">
+        <v>45023.47</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.45277264780304</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>9988970.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>9988970.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.0332</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>8300.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.0332</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>66</v>
+      </c>
+      <c r="L17" s="1">
+        <v>25008300.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>25400382.92</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D7" s="1">
-[...32 lines deleted...]
-      <c r="O7" s="1">
+      <c r="C18" s="1">
+        <v>100.023</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>3450.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.023</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>69</v>
+      </c>
+      <c r="L18" s="1">
+        <v>15003450.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>15061618.58</v>
+      </c>
+      <c r="N18" s="1">
         <v>0.35</v>
       </c>
-      <c r="P7">
-[...60 lines deleted...]
-      <c r="C9" s="1">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>99.5406</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.0238394</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>19604767.88</v>
+      </c>
+      <c r="H19" s="1">
+        <v>303352.12</v>
+      </c>
+      <c r="I19" s="1">
+        <v>1.5473384936603</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>19908120.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>19908120.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>98.5155</v>
+      </c>
+      <c r="D20" s="1">
+        <v>97.79494141</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>8312570.02</v>
+      </c>
+      <c r="H20" s="1">
+        <v>61247.48</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.73680558302233</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>8373817.5</v>
+      </c>
+      <c r="M20" s="1">
+        <v>8373817.5</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.7277</v>
+      </c>
+      <c r="D21" s="1">
+        <v>97.32339053</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>7299254.29</v>
+      </c>
+      <c r="H21" s="1">
+        <v>30323.21</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.41542887526939</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>7329577.5</v>
+      </c>
+      <c r="M21" s="1">
+        <v>7329577.5</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>99.612</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.40679</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>19881358.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>41042.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.20643459063511</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>19922400.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>19922400.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="1">
+        <v>27000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.5785</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.43367</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>26847090.9</v>
+      </c>
+      <c r="H23" s="1">
+        <v>39104.1</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.14565488732338</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>26886195.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>26886195.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="1">
+        <v>11000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>99.9268</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.63136391</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>10959450.03</v>
+      </c>
+      <c r="H24" s="1">
+        <v>32497.97</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.29652920457725</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>10991948.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>10991948.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>97.9481</v>
+      </c>
+      <c r="D25" s="1">
+        <v>97.4432515</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>9744325.15</v>
+      </c>
+      <c r="H25" s="1">
+        <v>50484.85</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.51809488315361</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>9794810.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>9794810.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.7362</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.6879214</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>19937584.28</v>
+      </c>
+      <c r="H26" s="1">
+        <v>9655.72</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.04842973885099</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>19947240.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>19947240.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.7106</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.606747</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>9960674.7</v>
+      </c>
+      <c r="H27" s="1">
+        <v>10385.3</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.10426301744399</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>9971060.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>9971060.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.8588</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.792902</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>9979290.2</v>
+      </c>
+      <c r="H28" s="1">
+        <v>6589.8</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.066034756660348</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>9985880.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>9985880.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="1">
+        <v>28000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>99.7983</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.79956921</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>27943879.38</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-355.38</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.0012717632908706</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>27943524.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>27943524.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>99.9529</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.7987392</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>24949684.8</v>
+      </c>
+      <c r="H30" s="1">
+        <v>38540.2</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.154471690961</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>24988225.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>24988225.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>98.3725</v>
+      </c>
+      <c r="D31" s="1">
+        <v>97.7514452</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>9775144.52</v>
+      </c>
+      <c r="H31" s="1">
+        <v>62105.48</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.63534078573398</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>9837250.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>9837250.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>98.0594</v>
+      </c>
+      <c r="D32" s="1">
+        <v>97.52492575</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>19504985.15</v>
+      </c>
+      <c r="H32" s="1">
+        <v>106894.85</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.54803861258003</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>19611880.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>19611880.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>99.0201</v>
+      </c>
+      <c r="D33" s="1">
+        <v>98.14746655</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>19629493.31</v>
+      </c>
+      <c r="H33" s="1">
+        <v>174526.69</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.88910440653651</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>19804020.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>19804020.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.4492</v>
+      </c>
+      <c r="D34" s="1">
+        <v>97.87236355</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>19574472.71</v>
+      </c>
+      <c r="H34" s="1">
+        <v>315367.29</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1.6111151225999</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>19889840.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>19889840.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>97.2501</v>
+      </c>
+      <c r="D35" s="1">
+        <v>97.16562475</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>19433124.95</v>
+      </c>
+      <c r="H35" s="1">
+        <v>16895.05</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.086939439968969</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>19450020.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>19450020.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D9" s="1">
-[...96 lines deleted...]
-      <c r="C11" s="1">
+      <c r="C36" s="1">
+        <v>98.763</v>
+      </c>
+      <c r="D36" s="1">
+        <v>98.15181493</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>14722772.24</v>
+      </c>
+      <c r="H36" s="1">
+        <v>91677.76</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.62269359673257</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>14814450.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>14814450.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D11" s="1">
-[...146 lines deleted...]
-      <c r="C14" s="1">
+      <c r="C37" s="1">
+        <v>98.5052</v>
+      </c>
+      <c r="D37" s="1">
+        <v>97.7562762</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>19551255.24</v>
+      </c>
+      <c r="H37" s="1">
+        <v>149784.76</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0.76611326567695</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>19701040.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>19701040.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>97.7289</v>
+      </c>
+      <c r="D38" s="1">
+        <v>97.3233905</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>19464678.1</v>
+      </c>
+      <c r="H38" s="1">
+        <v>81101.9</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.41666191232826</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>19545780.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>19545780.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D14" s="1">
-[...246 lines deleted...]
-      <c r="C19" s="1">
+      <c r="C39" s="1">
+        <v>99.9533</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.8471091</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>9984710.91</v>
+      </c>
+      <c r="H39" s="1">
+        <v>10619.09</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.10635350483072</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>9995330.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>9995330.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D19" s="1">
-[...632 lines deleted...]
-      <c r="O31" s="1">
+      <c r="C40" s="1">
+        <v>99.907</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.8061958</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>19961239.16</v>
+      </c>
+      <c r="H40" s="1">
+        <v>20160.84</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.10099994212985</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>19981400.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>19981400.0</v>
+      </c>
+      <c r="N40" s="1">
         <v>0.46</v>
       </c>
-      <c r="P31">
-[...404 lines deleted...]
-      <c r="A40" t="s">
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>112</v>
       </c>
-      <c r="B40" t="s">
-[...45 lines deleted...]
-    <row r="41" spans="1:16">
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>115</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>99.8321</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.8160058</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>9981600.58</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1609.42</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.016123866980059</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>9983210.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>9983210.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.9993</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-105.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.0007</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42" t="s">
+        <v>118</v>
+      </c>
+      <c r="L42" s="1">
+        <v>14999895.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>15095987.5</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>116</v>
       </c>
-      <c r="C41" s="1">
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D41" s="1">
-[...2 lines deleted...]
-      <c r="E41" s="1">
+      <c r="C43" s="1">
+        <v>100.01</v>
+      </c>
+      <c r="D43" s="1">
         <v>100.0</v>
       </c>
-      <c r="F41" t="s">
-[...5 lines deleted...]
-      <c r="H41" s="1">
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="I41" s="1">
-[...28 lines deleted...]
-      <c r="B42" t="s">
+      <c r="H43" s="1">
+        <v>1500.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>121</v>
+      </c>
+      <c r="L43" s="1">
+        <v>15001500.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>15095467.5</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>119</v>
       </c>
-      <c r="C42" s="1">
-[...92 lines deleted...]
-    <row r="44" spans="1:16">
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>123</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>100.0043</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>645.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0.0043</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44" t="s">
         <v>124</v>
       </c>
-      <c r="C44" s="1">
+      <c r="L44" s="1">
+        <v>15000645.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>15095037.5</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>126</v>
+      </c>
+      <c r="B45" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>99.9733</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.9063378</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>14985950.67</v>
+      </c>
+      <c r="H45" s="1">
+        <v>10044.33</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.067024977068071</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>14995995.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>14995995.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>128</v>
+      </c>
+      <c r="B46" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.4185</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.3840947</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>19876818.94</v>
+      </c>
+      <c r="H46" s="1">
+        <v>6881.06</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.034618517282726</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>19883700.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>19883700.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>130</v>
+      </c>
+      <c r="B47" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>99.4962</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.38700305</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>39754801.22</v>
+      </c>
+      <c r="H47" s="1">
+        <v>43678.78</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.10987045252292</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>39798480.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>39798480.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D44" s="1">
-[...46 lines deleted...]
-      <c r="C45" s="1">
+      <c r="C48" s="1">
+        <v>99.8838</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.6766324</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>24919158.1</v>
+      </c>
+      <c r="H48" s="1">
+        <v>51791.9</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.20783968620513</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>24970950.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>24970950.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.8099</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.7954747</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>19959094.94</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2885.06</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.014454863853661</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>19961980.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>19961980.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.9457</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.76007705</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>19952015.41</v>
+      </c>
+      <c r="H50" s="1">
+        <v>37124.59</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.18606937312906</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>19989140.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>19989140.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>136</v>
+      </c>
+      <c r="B51" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.9457</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.74780431</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>34911731.51</v>
+      </c>
+      <c r="H51" s="1">
+        <v>69263.49</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.19839603194749</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>34980995.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>34980995.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>136</v>
+      </c>
+      <c r="B52" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D45" s="1">
-[...46 lines deleted...]
-      <c r="C46" s="1">
+      <c r="C52" s="1">
+        <v>99.9457</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.80128456</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>24950321.14</v>
+      </c>
+      <c r="H52" s="1">
+        <v>36103.86</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.14470298717766</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>24986425.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>24986425.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>100.001</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L53" s="1">
+        <v>40000400.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>40045702.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D46" s="1">
-[...146 lines deleted...]
-      <c r="C49" s="1">
+      <c r="C54" s="1">
+        <v>99.9546</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.625574</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>19925114.8</v>
+      </c>
+      <c r="H54" s="1">
+        <v>65805.2</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.33026258900149</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>19990920.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>19990920.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D49" s="1">
-[...46 lines deleted...]
-      <c r="C50" s="1">
+      <c r="C55" s="1">
+        <v>99.9869</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.6104126</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>19922082.52</v>
+      </c>
+      <c r="H55" s="1">
+        <v>75297.48</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.37795988408545</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>19997380.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>19997380.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>147</v>
+      </c>
+      <c r="B56" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>99.7693</v>
+      </c>
+      <c r="D56" s="1">
+        <v>99.58465146</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>49792325.73</v>
+      </c>
+      <c r="H56" s="1">
+        <v>92324.27</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0.18541867375433</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>49884650.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>49884650.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>149</v>
+      </c>
+      <c r="B57" s="1">
+        <v>21000000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>99.7955</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.79624933</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>20957212.36</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-157.36</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-0.00075086322215423</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>20957055.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>20957055.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>151</v>
+      </c>
+      <c r="B58" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>99.9078</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.6130035</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>9961300.35</v>
+      </c>
+      <c r="H58" s="1">
+        <v>29479.65</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.29594178434746</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>9990780.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>9990780.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>153</v>
+      </c>
+      <c r="B59" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D50" s="1">
-[...196 lines deleted...]
-      <c r="C54" s="1">
+      <c r="C59" s="1">
+        <v>99.8353</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.7739842</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>19954796.84</v>
+      </c>
+      <c r="H59" s="1">
+        <v>12263.16</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0.061454697325798</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>19967060.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>19967060.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>155</v>
+      </c>
+      <c r="B60" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D54" s="1">
-[...52 lines deleted...]
-      <c r="E55" s="1">
+      <c r="C60" s="1">
+        <v>99.9279</v>
+      </c>
+      <c r="D60" s="1">
         <v>99.6305368</v>
       </c>
-      <c r="F55" t="s">
-[...5 lines deleted...]
-      <c r="H55" s="1">
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
         <v>9963053.68</v>
       </c>
-      <c r="I55" s="1">
-[...225 lines deleted...]
-      <c r="A60" t="s">
+      <c r="H60" s="1">
+        <v>29736.32</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.29846592174539</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>9992790.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>9992790.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>154</v>
       </c>
-      <c r="B60" t="s">
-[...45 lines deleted...]
-    <row r="61" spans="1:16">
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>157</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.62944765</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>19925889.53</v>
+      </c>
+      <c r="H61" s="1">
+        <v>53110.47</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.26654002030895</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>19979000.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>19979000.0</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>159</v>
+      </c>
+      <c r="B62" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>99.8482</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.80454943</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>29941364.83</v>
+      </c>
+      <c r="H62" s="1">
+        <v>13095.17</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.043736049022318</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>29954460.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>29954460.0</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>158</v>
       </c>
-      <c r="C61" s="1">
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>161</v>
+      </c>
+      <c r="B63" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D61" s="1">
-[...2 lines deleted...]
-      <c r="E61" s="1">
+      <c r="C63" s="1">
+        <v>99.9902</v>
+      </c>
+      <c r="D63" s="1">
         <v>100.0</v>
       </c>
-      <c r="F61" t="s">
-[...5 lines deleted...]
-      <c r="H61" s="1">
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I61" s="1">
-[...25 lines deleted...]
-      <c r="A62" t="s">
+      <c r="H63" s="1">
+        <v>-2940.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-0.0098</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>162</v>
+      </c>
+      <c r="L63" s="1">
+        <v>29997060.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>30039782.17</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>160</v>
       </c>
-      <c r="B62" t="s">
-[...8 lines deleted...]
-      <c r="E62" s="1">
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>100.0264</v>
+      </c>
+      <c r="D64" s="1">
         <v>100.0</v>
       </c>
-      <c r="F62" t="s">
-[...34 lines deleted...]
-      <c r="A63" t="s">
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>7920.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.0264</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>165</v>
+      </c>
+      <c r="L64" s="1">
+        <v>30007920.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>30463403.25</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>163</v>
       </c>
-      <c r="B63" t="s">
-[...95 lines deleted...]
-    <row r="65" spans="1:16">
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>167</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.0192</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>3840.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.0192</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65" t="s">
         <v>168</v>
       </c>
-      <c r="C65" s="1">
+      <c r="L65" s="1">
+        <v>20003840.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>20185806.94</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>170</v>
+      </c>
+      <c r="B66" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D65" s="1">
-[...2 lines deleted...]
-      <c r="E65" s="1">
+      <c r="C66" s="1">
+        <v>97.6033</v>
+      </c>
+      <c r="D66" s="1">
+        <v>97.208601</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>9720860.1</v>
+      </c>
+      <c r="H66" s="1">
+        <v>39469.9</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.40603300113331</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>9760330.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>9760330.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>172</v>
+      </c>
+      <c r="B67" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>98.5604</v>
+      </c>
+      <c r="D67" s="1">
+        <v>97.78527225</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>19557054.45</v>
+      </c>
+      <c r="H67" s="1">
+        <v>155025.55</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.79268353215635</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>19712080.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>19712080.0</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>174</v>
+      </c>
+      <c r="B68" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>98.2953</v>
+      </c>
+      <c r="D68" s="1">
         <v>97.7901066</v>
       </c>
-      <c r="F65" t="s">
-[...5 lines deleted...]
-      <c r="H65" s="1">
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
         <v>9779010.66</v>
       </c>
-      <c r="I65" s="1">
-[...17 lines deleted...]
-      <c r="O65" s="1">
+      <c r="H68" s="1">
+        <v>50519.34</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0.51660992871849</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>9829530.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>9829530.0</v>
+      </c>
+      <c r="N68" s="1">
         <v>0.23</v>
       </c>
-      <c r="P65">
-[...10 lines deleted...]
-      <c r="C66" s="1">
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69" s="1">
         <v>12500000.0</v>
       </c>
-      <c r="D66" s="1">
-[...2 lines deleted...]
-      <c r="E66" s="1">
+      <c r="C69" s="1">
+        <v>99.6626</v>
+      </c>
+      <c r="D69" s="1">
         <v>97.85057616</v>
       </c>
-      <c r="F66" t="s">
-[...5 lines deleted...]
-      <c r="H66" s="1">
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
         <v>12231322.02</v>
       </c>
-      <c r="I66" s="1">
-[...17 lines deleted...]
-      <c r="O66" s="1">
+      <c r="H69" s="1">
+        <v>226502.98</v>
+      </c>
+      <c r="I69" s="1">
+        <v>1.8518274609207</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>12457825.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>12457825.0</v>
+      </c>
+      <c r="N69" s="1">
         <v>0.29</v>
       </c>
-      <c r="P66">
-[...10 lines deleted...]
-      <c r="C67" s="1">
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>97.2586</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.19905</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>19439810.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>11910.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0.061266030892277</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>19451720.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>19451720.0</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>180</v>
+      </c>
+      <c r="B71" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D67" s="1">
-[...2 lines deleted...]
-      <c r="E67" s="1">
+      <c r="C71" s="1">
+        <v>99.6359</v>
+      </c>
+      <c r="D71" s="1">
         <v>97.85299653</v>
       </c>
-      <c r="F67" t="s">
-[...5 lines deleted...]
-      <c r="H67" s="1">
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
         <v>29355898.96</v>
       </c>
-      <c r="I67" s="1">
-[...31 lines deleted...]
-      <c r="C68" s="1">
+      <c r="H71" s="1">
+        <v>534871.04</v>
+      </c>
+      <c r="I71" s="1">
+        <v>1.8220223496777</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>29890770.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>29890770.0</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>182</v>
+      </c>
+      <c r="B72" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D68" s="1">
-[...2 lines deleted...]
-      <c r="E68" s="1">
+      <c r="C72" s="1">
+        <v>97.4103</v>
+      </c>
+      <c r="D72" s="1">
         <v>97.309027</v>
       </c>
-      <c r="F68" t="s">
-[...5 lines deleted...]
-      <c r="H68" s="1">
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
         <v>19461805.4</v>
       </c>
-      <c r="I68" s="1">
-[...17 lines deleted...]
-      <c r="O68" s="1">
+      <c r="H72" s="1">
+        <v>20254.6</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.10407359226806</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>19482060.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>19482060.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>184</v>
+      </c>
+      <c r="B73" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>97.9031</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.7920059</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>19558401.18</v>
+      </c>
+      <c r="H73" s="1">
+        <v>22218.82</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0.11360243506366</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>19580620.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>19580620.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>186</v>
+      </c>
+      <c r="B74" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>99.7992</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.7941745</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>19958834.9</v>
+      </c>
+      <c r="H74" s="1">
+        <v>1005.1</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.0050358650945101</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>19959840.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>19959840.0</v>
+      </c>
+      <c r="N74" s="1">
         <v>0.46</v>
       </c>
-      <c r="P68">
-[...10 lines deleted...]
-      <c r="C69" s="1">
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>188</v>
+      </c>
+      <c r="B75" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>99.3866</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.3550752</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>14903261.28</v>
+      </c>
+      <c r="H75" s="1">
+        <v>4728.72</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.031729430969219</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>14907990.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>14907990.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>190</v>
+      </c>
+      <c r="B76" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>99.9724</v>
+      </c>
+      <c r="D76" s="1">
+        <v>98.503513</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>9850351.3</v>
+      </c>
+      <c r="H76" s="1">
+        <v>146888.7</v>
+      </c>
+      <c r="I76" s="1">
+        <v>1.4912026538586</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>9997240.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>9997240.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>192</v>
+      </c>
+      <c r="B77" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>99.6878</v>
+      </c>
+      <c r="D77" s="1">
+        <v>99.45321452</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>24863303.63</v>
+      </c>
+      <c r="H77" s="1">
+        <v>58646.37</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.23587521140689</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>24921950.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>24921950.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>194</v>
+      </c>
+      <c r="B78" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>97.2227</v>
+      </c>
+      <c r="D78" s="1">
+        <v>97.2850972</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>4864254.86</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-3119.86</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.064138497874678</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>4861135.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>4861135.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>196</v>
+      </c>
+      <c r="B79" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>97.7153</v>
+      </c>
+      <c r="D79" s="1">
+        <v>97.3425484</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>14601382.26</v>
+      </c>
+      <c r="H79" s="1">
+        <v>55912.74</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0.38292771878982</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>14657295.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>14657295.0</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>198</v>
+      </c>
+      <c r="B80" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>99.4376</v>
+      </c>
+      <c r="D80" s="1">
+        <v>99.3727372</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>29811821.16</v>
+      </c>
+      <c r="H80" s="1">
+        <v>19458.84</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.065272228407531</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>29831280.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>29831280.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>200</v>
+      </c>
+      <c r="B81" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>98.763</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.6238683</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>9862386.83</v>
+      </c>
+      <c r="H81" s="1">
+        <v>13913.17</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.14107305097462</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>9876300.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>9876300.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>202</v>
+      </c>
+      <c r="B82" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.2301</v>
+      </c>
+      <c r="D82" s="1">
+        <v>97.862679</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>9786267.9</v>
+      </c>
+      <c r="H82" s="1">
+        <v>136742.1</v>
+      </c>
+      <c r="I82" s="1">
+        <v>1.3972854759065</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>9923010.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>9923010.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>204</v>
+      </c>
+      <c r="B83" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>97.3581</v>
+      </c>
+      <c r="D83" s="1">
+        <v>97.170398</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>14575559.7</v>
+      </c>
+      <c r="H83" s="1">
+        <v>28155.3</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.19316788225978</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>14603715.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>14603715.0</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>206</v>
+      </c>
+      <c r="B84" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>98.5749</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.775605</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>14666340.75</v>
+      </c>
+      <c r="H84" s="1">
+        <v>119894.25</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.8174789611376</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>14786235.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>14786235.0</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>208</v>
+      </c>
+      <c r="B85" s="1">
+        <v>30500000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>99.4937</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.4543822</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>30333586.57</v>
+      </c>
+      <c r="H85" s="1">
+        <v>11991.93</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.039533505120888</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>30345578.5</v>
+      </c>
+      <c r="M85" s="1">
+        <v>30345578.5</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>210</v>
+      </c>
+      <c r="B86" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D69" s="1">
-[...32 lines deleted...]
-      <c r="O69" s="1">
+      <c r="C86" s="1">
+        <v>99.6918</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.5421063</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>19908421.26</v>
+      </c>
+      <c r="H86" s="1">
+        <v>29938.74</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.15038229103657</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>19938360.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>19938360.0</v>
+      </c>
+      <c r="N86" s="1">
         <v>0.46</v>
       </c>
-      <c r="P69">
-[...60 lines deleted...]
-      <c r="C71" s="1">
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>212</v>
+      </c>
+      <c r="B87" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D71" s="1">
-[...452 lines deleted...]
-      <c r="E80" s="1">
+      <c r="C87" s="1">
+        <v>99.854</v>
+      </c>
+      <c r="D87" s="1">
         <v>99.66065547</v>
       </c>
-      <c r="F80" t="s">
-[...5 lines deleted...]
-      <c r="H80" s="1">
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
         <v>29898196.64</v>
       </c>
-      <c r="I80" s="1">
-[...131 lines deleted...]
-      <c r="C83" s="1">
+      <c r="H87" s="1">
+        <v>58003.36</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.19400287147218</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>29956200.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>29956200.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>214</v>
+      </c>
+      <c r="B88" s="1">
         <v>24000000.0</v>
       </c>
-      <c r="D83" s="1">
-[...243 lines deleted...]
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>99.4031</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.3620405</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>23846889.72</v>
+      </c>
+      <c r="H88" s="1">
+        <v>9854.28</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.041323124800361</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>23856744.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>23856744.0</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>213</v>
       </c>
-      <c r="C88" s="1">
-[...42 lines deleted...]
-    <row r="89" spans="1:16">
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>214</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B89" s="1">
+        <v>33500000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.4031</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.35759794</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>33284795.31</v>
+      </c>
+      <c r="H89" s="1">
+        <v>15243.19</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.045796255791966</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>33300038.5</v>
+      </c>
+      <c r="M89" s="1">
+        <v>33300038.5</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>215</v>
       </c>
-      <c r="C89" s="1">
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>217</v>
+      </c>
+      <c r="B90" s="1">
+        <v>9000000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>99.993</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.62970956</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>8966673.86</v>
+      </c>
+      <c r="H90" s="1">
+        <v>32696.14</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.36464067401689</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>8999370.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>8999370.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>219</v>
+      </c>
+      <c r="B91" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D89" s="1">
-[...46 lines deleted...]
-      <c r="C90" s="1">
+      <c r="C91" s="1">
+        <v>98.9734</v>
+      </c>
+      <c r="D91" s="1">
+        <v>98.49526595</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>19699053.19</v>
+      </c>
+      <c r="H91" s="1">
+        <v>95626.81</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.48543861005738</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>19794680.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>19794680.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>221</v>
+      </c>
+      <c r="B92" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>99.1612</v>
+      </c>
+      <c r="D92" s="1">
+        <v>97.9014285</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>29370428.55</v>
+      </c>
+      <c r="H92" s="1">
+        <v>377931.45</v>
+      </c>
+      <c r="I92" s="1">
+        <v>1.2867754018523</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>29748360.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>29748360.0</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>223</v>
+      </c>
+      <c r="B93" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>98.784</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H93" s="1">
+        <v>87323.63</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.59281732268001</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>14817600.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>14817600.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>225</v>
+      </c>
+      <c r="B94" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.9544</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.80490913</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>14970736.37</v>
+      </c>
+      <c r="H94" s="1">
+        <v>22423.63</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.14978307977512</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>14993160.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>14993160.0</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>227</v>
+      </c>
+      <c r="B95" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D90" s="1">
-[...2 lines deleted...]
-      <c r="E90" s="1">
+      <c r="C95" s="1">
+        <v>98.2796</v>
+      </c>
+      <c r="D95" s="1">
         <v>97.80461245</v>
       </c>
-      <c r="F90" t="s">
-[...5 lines deleted...]
-      <c r="H90" s="1">
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
         <v>19560922.49</v>
       </c>
-      <c r="I90" s="1">
-[...81 lines deleted...]
-      <c r="C92" s="1">
+      <c r="H95" s="1">
+        <v>94997.51</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.48564943728275</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>19655920.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>19655920.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>229</v>
+      </c>
+      <c r="B96" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>97.2493</v>
+      </c>
+      <c r="D96" s="1">
+        <v>97.21815645</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>19443631.29</v>
+      </c>
+      <c r="H96" s="1">
+        <v>6228.71</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.032034705385529</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>19449860.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>19449860.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>231</v>
+      </c>
+      <c r="B97" s="1">
         <v>50000000.0</v>
       </c>
-      <c r="D92" s="1">
-[...2 lines deleted...]
-      <c r="E92" s="1">
+      <c r="C97" s="1">
+        <v>99.7016</v>
+      </c>
+      <c r="D97" s="1">
         <v>99.41947312</v>
       </c>
-      <c r="F92" t="s">
-[...5 lines deleted...]
-      <c r="H92" s="1">
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
         <v>49709736.56</v>
       </c>
-      <c r="I92" s="1">
-[...31 lines deleted...]
-      <c r="C93" s="1">
+      <c r="H97" s="1">
+        <v>141063.44</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.28377426589203</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>49850800.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>49850800.0</v>
+      </c>
+      <c r="N97" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>233</v>
+      </c>
+      <c r="B98" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D93" s="1">
-[...2 lines deleted...]
-      <c r="E93" s="1">
+      <c r="C98" s="1">
+        <v>98.4147</v>
+      </c>
+      <c r="D98" s="1">
         <v>97.81428547</v>
       </c>
-      <c r="F93" t="s">
-[...5 lines deleted...]
-      <c r="H93" s="1">
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
         <v>14672142.82</v>
       </c>
-      <c r="I93" s="1">
-[...131 lines deleted...]
-      <c r="C96" s="1">
+      <c r="H98" s="1">
+        <v>90062.18</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.61383112954185</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>14762205.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>14762205.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>235</v>
+      </c>
+      <c r="B99" s="1">
         <v>12500000.0</v>
       </c>
-      <c r="D96" s="1">
-[...2 lines deleted...]
-      <c r="E96" s="1">
+      <c r="C99" s="1">
+        <v>99.7402</v>
+      </c>
+      <c r="D99" s="1">
         <v>99.60490056</v>
       </c>
-      <c r="F96" t="s">
-[...5 lines deleted...]
-      <c r="H96" s="1">
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
         <v>12450612.57</v>
       </c>
-      <c r="I96" s="1">
-[...17 lines deleted...]
-      <c r="O96" s="1">
+      <c r="H99" s="1">
+        <v>16912.43</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.13583612778018</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>12467525.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>12467525.0</v>
+      </c>
+      <c r="N99" s="1">
         <v>0.29</v>
       </c>
-      <c r="P96">
-[...10 lines deleted...]
-      <c r="C97" s="1">
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>237</v>
+      </c>
+      <c r="B100" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D97" s="1">
-[...2 lines deleted...]
-      <c r="E97" s="1">
+      <c r="C100" s="1">
+        <v>97.9922</v>
+      </c>
+      <c r="D100" s="1">
         <v>97.46047773</v>
       </c>
-      <c r="F97" t="s">
-[...5 lines deleted...]
-      <c r="H97" s="1">
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
         <v>14619071.66</v>
       </c>
-      <c r="I97" s="1">
-[...125 lines deleted...]
-      <c r="A100" t="s">
+      <c r="H100" s="1">
+        <v>79758.34</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.54557732429913</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>14698830.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>14698830.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>236</v>
       </c>
-      <c r="B100" t="s">
-[...45 lines deleted...]
-    <row r="101" spans="1:16">
+    </row>
+    <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>239</v>
       </c>
-      <c r="B101" t="s">
-        <v>240</v>
+      <c r="B101" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>30000000.0</v>
+        <v>99.8413</v>
       </c>
       <c r="D101" s="1">
-        <v>99.4447</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.7962493</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>9979624.93</v>
       </c>
       <c r="H101" s="1">
-        <v>29822234.63</v>
+        <v>4505.07</v>
       </c>
       <c r="I101" s="1">
-        <v>11175.37</v>
-[...2 lines deleted...]
-        <v>0.037473281726373</v>
+        <v>0.04514267852349</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101">
-        <v>0.0</v>
+      <c r="L101" s="1">
+        <v>9984130.0</v>
       </c>
       <c r="M101" s="1">
-        <v>29833410.0</v>
+        <v>9984130.0</v>
       </c>
       <c r="N101" s="1">
-        <v>29833410.0</v>
-[...8 lines deleted...]
-    <row r="102" spans="1:16">
+        <v>0.23</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>241</v>
       </c>
-      <c r="B102" t="s">
+      <c r="B102" s="1">
+        <v>9500000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.5523</v>
+      </c>
+      <c r="D102" s="1">
+        <v>97.75025084</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>9286273.83</v>
+      </c>
+      <c r="H102" s="1">
+        <v>76194.67</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.82050854190674</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>9362468.5</v>
+      </c>
+      <c r="M102" s="1">
+        <v>9362468.5</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>243</v>
+      </c>
+      <c r="B103" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>98.046</v>
+      </c>
+      <c r="D103" s="1">
+        <v>97.42790333</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>14614185.5</v>
+      </c>
+      <c r="H103" s="1">
+        <v>92714.5</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.63441441878509</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>14706900.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>14706900.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
         <v>242</v>
       </c>
-      <c r="C102" s="1">
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>245</v>
+      </c>
+      <c r="B104" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>100.0014</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>420.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.0014</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104" t="s">
+        <v>246</v>
+      </c>
+      <c r="L104" s="1">
+        <v>30000420.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>30207296.33</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>248</v>
+      </c>
+      <c r="B105" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>99.5729</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.40744877</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>29822234.63</v>
+      </c>
+      <c r="H105" s="1">
+        <v>49635.37</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.1664374605586</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>29871870.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>29871870.0</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>250</v>
+      </c>
+      <c r="B106" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D102" s="1">
-[...2 lines deleted...]
-      <c r="E102" s="1">
+      <c r="C106" s="1">
+        <v>100.0059</v>
+      </c>
+      <c r="D106" s="1">
         <v>100.0</v>
       </c>
-      <c r="F102" t="s">
-[...5 lines deleted...]
-      <c r="H102" s="1">
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I102" s="1">
-[...17 lines deleted...]
-      <c r="O102" s="1">
+      <c r="H106" s="1">
+        <v>1180.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.0059</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>251</v>
+      </c>
+      <c r="L106" s="1">
+        <v>20001180.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>20059811.22</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>253</v>
+      </c>
+      <c r="B107" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.9892</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-2700.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.0108</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>254</v>
+      </c>
+      <c r="L107" s="1">
+        <v>24997300.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>25060922.22</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>256</v>
+      </c>
+      <c r="B108" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>99.9989</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-165.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.0011</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>257</v>
+      </c>
+      <c r="L108" s="1">
+        <v>14999835.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>15036008.33</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>259</v>
+      </c>
+      <c r="B109" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>100.0023</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>230.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.0023</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>260</v>
+      </c>
+      <c r="L109" s="1">
+        <v>10000230.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>10023790.0</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>262</v>
+      </c>
+      <c r="B110" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>100.0116</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>1740.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.0116</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>263</v>
+      </c>
+      <c r="L110" s="1">
+        <v>15001740.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>15081395.79</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>265</v>
+      </c>
+      <c r="B111" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.0215</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>4300.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.0215</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>266</v>
+      </c>
+      <c r="L111" s="1">
+        <v>20004300.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>20131856.67</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>268</v>
+      </c>
+      <c r="B112" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.032</v>
+      </c>
+      <c r="D112" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>3200.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.032</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112" t="s">
+        <v>269</v>
+      </c>
+      <c r="L112" s="1">
+        <v>10003200.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>10143738.33</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>271</v>
+      </c>
+      <c r="B113" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>100.0339</v>
+      </c>
+      <c r="D113" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>3390.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.0339</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>272</v>
+      </c>
+      <c r="L113" s="1">
+        <v>10003390.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>10063865.42</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>274</v>
+      </c>
+      <c r="B114" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.0364</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>9100.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.0364</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>275</v>
+      </c>
+      <c r="L114" s="1">
+        <v>25009100.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>25358847.85</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>277</v>
+      </c>
+      <c r="B115" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.0003</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>60.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.0003</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>278</v>
+      </c>
+      <c r="L115" s="1">
+        <v>20000060.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>20023611.0</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>280</v>
+      </c>
+      <c r="B116" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>100.0127</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>2540.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.0127</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>281</v>
+      </c>
+      <c r="L116" s="1">
+        <v>20002540.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>20440338.33</v>
+      </c>
+      <c r="N116" s="1">
         <v>0.47</v>
       </c>
-      <c r="P102">
-[...604 lines deleted...]
-      <c r="A115" t="s">
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>279</v>
       </c>
-      <c r="B115" t="s">
-[...95 lines deleted...]
-    <row r="117" spans="1:16">
+    </row>
+    <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>283</v>
       </c>
-      <c r="B117" t="s">
+      <c r="B117" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100.0086</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1720.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.0086</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
         <v>284</v>
       </c>
-      <c r="C117" s="1">
+      <c r="L117" s="1">
+        <v>20001720.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>20167795.0</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>286</v>
+      </c>
+      <c r="B118" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D117" s="1">
-[...40 lines deleted...]
-      <c r="A118" t="s">
+      <c r="C118" s="1">
+        <v>100.0018</v>
+      </c>
+      <c r="D118" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>360.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.0018</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>287</v>
+      </c>
+      <c r="L118" s="1">
+        <v>20000360.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>20132401.39</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>285</v>
       </c>
-      <c r="B118" t="s">
-[...2 lines deleted...]
-      <c r="C118" s="1">
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>289</v>
+      </c>
+      <c r="B119" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>97.4043</v>
+      </c>
+      <c r="D119" s="1">
+        <v>97.2107272</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>19442145.44</v>
+      </c>
+      <c r="H119" s="1">
+        <v>38714.56</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.19912699511212</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>19480860.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>19480860.0</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>291</v>
+      </c>
+      <c r="B120" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D118" s="1">
-[...2 lines deleted...]
-      <c r="E118" s="1">
+      <c r="C120" s="1">
+        <v>99.7335</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.60490057</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>29881470.17</v>
+      </c>
+      <c r="H120" s="1">
+        <v>38579.83</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.12910954441168</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>29920050.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>29920050.0</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>293</v>
+      </c>
+      <c r="B121" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>99.9463</v>
+      </c>
+      <c r="D121" s="1">
         <v>99.4272713</v>
       </c>
-      <c r="F118" t="s">
-[...5 lines deleted...]
-      <c r="H118" s="1">
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
         <v>29828181.39</v>
       </c>
-      <c r="I118" s="1">
-[...125 lines deleted...]
-      <c r="A121" t="s">
+      <c r="H121" s="1">
+        <v>155708.61</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.52201844947946</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>29983890.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>29983890.0</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>292</v>
       </c>
-      <c r="B121" t="s">
-[...45 lines deleted...]
-    <row r="122" spans="1:16">
+    </row>
+    <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>295</v>
       </c>
-      <c r="B122" t="s">
+      <c r="B122" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.1878</v>
+      </c>
+      <c r="D122" s="1">
+        <v>97.7176416</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>14657646.24</v>
+      </c>
+      <c r="H122" s="1">
+        <v>70523.76</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.48113973311448</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>14728170.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>14728170.0</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>297</v>
+      </c>
+      <c r="B123" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>99.4204</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.37778465</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>19875556.93</v>
+      </c>
+      <c r="H123" s="1">
+        <v>8523.07</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.042882169440673</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>19884080.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>19884080.0</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>296</v>
       </c>
-      <c r="C122" s="1">
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>299</v>
+      </c>
+      <c r="B124" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D122" s="1">
-[...2 lines deleted...]
-      <c r="E122" s="1">
+      <c r="C124" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="D124" s="1">
         <v>100.0</v>
       </c>
-      <c r="F122" t="s">
-[...5 lines deleted...]
-      <c r="H122" s="1">
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I122" s="1">
-[...25 lines deleted...]
-      <c r="A123" t="s">
+      <c r="H124" s="1">
+        <v>-800.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>300</v>
+      </c>
+      <c r="L124" s="1">
+        <v>19999200.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>20023051.0</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>298</v>
       </c>
-      <c r="B123" t="s">
-[...8 lines deleted...]
-      <c r="E123" s="1">
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>302</v>
+      </c>
+      <c r="B125" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>99.9781</v>
+      </c>
+      <c r="D125" s="1">
         <v>100.0</v>
       </c>
-      <c r="F123" t="s">
-[...34 lines deleted...]
-      <c r="A124" t="s">
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-4380.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-0.0219</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>303</v>
+      </c>
+      <c r="L125" s="1">
+        <v>19995620.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>20021808.89</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>301</v>
       </c>
-      <c r="B124" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="1">
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>305</v>
+      </c>
+      <c r="B126" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D124" s="1">
-[...2 lines deleted...]
-      <c r="E124" s="1">
+      <c r="C126" s="1">
+        <v>100.0173</v>
+      </c>
+      <c r="D126" s="1">
         <v>100.0</v>
       </c>
-      <c r="F124" t="s">
-[...5 lines deleted...]
-      <c r="H124" s="1">
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I124" s="1">
-[...25 lines deleted...]
-      <c r="A125" t="s">
+      <c r="H126" s="1">
+        <v>5190.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.0173</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>306</v>
+      </c>
+      <c r="L126" s="1">
+        <v>30005190.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>30320424.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>304</v>
       </c>
-      <c r="B125" t="s">
-[...8 lines deleted...]
-      <c r="E125" s="1">
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>308</v>
+      </c>
+      <c r="B127" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>99.9842</v>
+      </c>
+      <c r="D127" s="1">
         <v>100.0</v>
       </c>
-      <c r="F125" t="s">
-[...34 lines deleted...]
-      <c r="A126" t="s">
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-2370.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-0.0158</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>309</v>
+      </c>
+      <c r="L127" s="1">
+        <v>14997630.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>15017105.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>307</v>
       </c>
-      <c r="B126" t="s">
-[...95 lines deleted...]
-    <row r="128" spans="1:16">
+    </row>
+    <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>311</v>
       </c>
-      <c r="B128" t="s">
+      <c r="B128" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.012</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>1200.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.012</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
         <v>312</v>
       </c>
-      <c r="C128" s="1">
+      <c r="L128" s="1">
+        <v>10001200.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>10069968.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>314</v>
+      </c>
+      <c r="B129" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.0167</v>
+      </c>
+      <c r="D129" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3340.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.0167</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>315</v>
+      </c>
+      <c r="L129" s="1">
+        <v>20003340.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>20144609.33</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>317</v>
+      </c>
+      <c r="B130" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.0107</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>3210.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.0107</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>318</v>
+      </c>
+      <c r="L130" s="1">
+        <v>30003210.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>30478836.67</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>320</v>
+      </c>
+      <c r="B131" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100.0349</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>10470.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.0349</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>321</v>
+      </c>
+      <c r="L131" s="1">
+        <v>30010470.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>30531001.5</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>323</v>
+      </c>
+      <c r="B132" s="1">
+        <v>29000000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.0072</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>29000000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>2088.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.0072</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>324</v>
+      </c>
+      <c r="L132" s="1">
+        <v>29002088.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>29015878.47</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>326</v>
+      </c>
+      <c r="B133" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>99.9541</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.811772</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>29943531.6</v>
+      </c>
+      <c r="H133" s="1">
+        <v>42698.4</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.14259640636377</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>29986230.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>29986230.0</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>328</v>
+      </c>
+      <c r="B134" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="D128" s="1">
-[...2 lines deleted...]
-      <c r="E128" s="1">
+      <c r="C134" s="1">
+        <v>99.9398</v>
+      </c>
+      <c r="D134" s="1">
         <v>99.81451138</v>
       </c>
-      <c r="F128" t="s">
-[...5 lines deleted...]
-      <c r="H128" s="1">
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
         <v>39925804.55</v>
       </c>
-      <c r="I128" s="1">
-[...31 lines deleted...]
-      <c r="C129" s="1">
+      <c r="H134" s="1">
+        <v>50115.45</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.12552145301728</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>39975920.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>39975920.0</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>330</v>
+      </c>
+      <c r="B135" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>99.841</v>
+      </c>
+      <c r="D135" s="1">
+        <v>99.79375956</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>24948439.89</v>
+      </c>
+      <c r="H135" s="1">
+        <v>11810.11</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.047338070244359</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>24960250.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>24960250.0</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>332</v>
+      </c>
+      <c r="B136" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D129" s="1">
-[...46 lines deleted...]
-      <c r="C130" s="1">
+      <c r="C136" s="1">
+        <v>99.9986</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-420.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.0014</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>333</v>
+      </c>
+      <c r="L136" s="1">
+        <v>29999580.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>30020827.42</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>335</v>
+      </c>
+      <c r="B137" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D130" s="1">
-[...340 lines deleted...]
-      <c r="A137" t="s">
+      <c r="C137" s="1">
+        <v>99.395</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.38200956</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>24845502.39</v>
+      </c>
+      <c r="H137" s="1">
+        <v>3247.61</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.013071218883089</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>24848750.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>24848750.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
         <v>334</v>
       </c>
-      <c r="B137" t="s">
-[...45 lines deleted...]
-    <row r="138" spans="1:16">
+    </row>
+    <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>337</v>
       </c>
-      <c r="B138" t="s">
+      <c r="B138" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>100.0045</v>
+      </c>
+      <c r="D138" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>1125.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.0045</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138" t="s">
         <v>338</v>
       </c>
-      <c r="C138" s="1">
-[...27 lines deleted...]
-        <v>339</v>
+      <c r="L138" s="1">
+        <v>25001125.0</v>
       </c>
       <c r="M138" s="1">
-        <v>10000390.0</v>
+        <v>25052183.33</v>
       </c>
       <c r="N138" s="1">
-        <v>10030167.33</v>
-[...8 lines deleted...]
-    <row r="139" spans="1:16">
+        <v>0.58</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>340</v>
       </c>
-      <c r="B139" t="s">
-        <v>341</v>
+      <c r="B139" s="1">
+        <v>35000000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>20000000.0</v>
+        <v>99.6422</v>
       </c>
       <c r="D139" s="1">
-        <v>99.7764</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.41072909</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>34793755.18</v>
       </c>
       <c r="H139" s="1">
-        <v>19885393.85</v>
+        <v>81014.82</v>
       </c>
       <c r="I139" s="1">
-        <v>69886.15</v>
-[...2 lines deleted...]
-        <v>0.35144463583255</v>
+        <v>0.23284299030353</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139">
-        <v>0.0</v>
+      <c r="L139" s="1">
+        <v>34874770.0</v>
       </c>
       <c r="M139" s="1">
-        <v>19955280.0</v>
+        <v>34874770.0</v>
       </c>
       <c r="N139" s="1">
-        <v>19955280.0</v>
-[...8 lines deleted...]
-    <row r="140" spans="1:16">
+        <v>0.8</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>342</v>
       </c>
-      <c r="B140" t="s">
-        <v>343</v>
+      <c r="B140" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>10000000.0</v>
+        <v>99.8039</v>
       </c>
       <c r="D140" s="1">
-        <v>99.9573</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.621039</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>14943155.85</v>
       </c>
       <c r="H140" s="1">
-        <v>9980217.0</v>
+        <v>27429.15</v>
       </c>
       <c r="I140" s="1">
-        <v>15513.0</v>
-[...2 lines deleted...]
-        <v>0.15543750201023</v>
+        <v>0.18355660795708</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140">
-        <v>0.0</v>
+      <c r="L140" s="1">
+        <v>14970585.0</v>
       </c>
       <c r="M140" s="1">
-        <v>9995730.0</v>
+        <v>14970585.0</v>
       </c>
       <c r="N140" s="1">
-        <v>9995730.0</v>
-[...8 lines deleted...]
-    <row r="141" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>344</v>
       </c>
-      <c r="B141" t="s">
+      <c r="B141" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>100.0286</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>8580.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.0286</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
         <v>345</v>
       </c>
-      <c r="C141" s="1">
+      <c r="L141" s="1">
+        <v>30008580.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>30323412.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>347</v>
+      </c>
+      <c r="B142" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>99.9959</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-820.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-0.0041</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>348</v>
+      </c>
+      <c r="L142" s="1">
+        <v>19999180.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>20084614.44</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>350</v>
+      </c>
+      <c r="B143" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.0107</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>1605.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.0107</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>351</v>
+      </c>
+      <c r="L143" s="1">
+        <v>15001605.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>15136239.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>353</v>
+      </c>
+      <c r="B144" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>100.0098</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>980.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.0098</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>354</v>
+      </c>
+      <c r="L144" s="1">
+        <v>10000980.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>10087536.0</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>356</v>
+      </c>
+      <c r="B145" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>100.0035</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>350.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.0035</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>357</v>
+      </c>
+      <c r="L145" s="1">
+        <v>10000350.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>10043593.83</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>359</v>
+      </c>
+      <c r="B146" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>99.7618</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.66170386</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>6976319.27</v>
+      </c>
+      <c r="H146" s="1">
+        <v>7006.73</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.10043591367916</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>6983326.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>6983326.0</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>361</v>
+      </c>
+      <c r="B147" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.8918</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.42696925</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>19885393.85</v>
+      </c>
+      <c r="H147" s="1">
+        <v>92966.15</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.46750972448051</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>19978360.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>19978360.0</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>363</v>
+      </c>
+      <c r="B148" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>99.8924</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.802889</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>9980288.9</v>
+      </c>
+      <c r="H148" s="1">
+        <v>8951.1</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.089687784488884</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>9989240.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>9989240.0</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>365</v>
+      </c>
+      <c r="B149" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D141" s="1">
-[...2 lines deleted...]
-      <c r="E141" s="1">
+      <c r="C149" s="1">
+        <v>99.8454</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.79624933</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>29938874.8</v>
+      </c>
+      <c r="H149" s="1">
+        <v>14745.2</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.049251015939984</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>29953620.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>29953620.0</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>367</v>
+      </c>
+      <c r="B150" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>99.9462</v>
+      </c>
+      <c r="D150" s="1">
         <v>99.79508743</v>
       </c>
-      <c r="F141" t="s">
-[...5 lines deleted...]
-      <c r="H141" s="1">
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
         <v>29938526.23</v>
       </c>
-      <c r="I141" s="1">
-[...31 lines deleted...]
-      <c r="C142" s="1">
+      <c r="H150" s="1">
+        <v>45333.77</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.15142285111741</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>29983860.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>29983860.0</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>369</v>
+      </c>
+      <c r="B151" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D142" s="1">
-[...2 lines deleted...]
-      <c r="E142" s="1">
+      <c r="C151" s="1">
+        <v>99.542</v>
+      </c>
+      <c r="D151" s="1">
         <v>99.40302957</v>
       </c>
-      <c r="F142" t="s">
-[...5 lines deleted...]
-      <c r="H142" s="1">
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
         <v>29820908.87</v>
       </c>
-      <c r="I142" s="1">
-[...81 lines deleted...]
-      <c r="C144" s="1">
+      <c r="H151" s="1">
+        <v>41691.13</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.1398050280149</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>29862600.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>29862600.0</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>371</v>
+      </c>
+      <c r="B152" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D144" s="1">
-[...2 lines deleted...]
-      <c r="E144" s="1">
+      <c r="C152" s="1">
+        <v>99.8387</v>
+      </c>
+      <c r="D152" s="1">
         <v>99.421972</v>
       </c>
-      <c r="F144" t="s">
-[...5 lines deleted...]
-      <c r="H144" s="1">
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
         <v>9942197.2</v>
       </c>
-      <c r="I144" s="1">
-[...31 lines deleted...]
-      <c r="C145" s="1">
+      <c r="H152" s="1">
+        <v>41672.8</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.41915080903847</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>9983870.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>9983870.0</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>373</v>
+      </c>
+      <c r="B153" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D145" s="1">
-[...2 lines deleted...]
-      <c r="E145" s="1">
+      <c r="C153" s="1">
+        <v>99.98</v>
+      </c>
+      <c r="D153" s="1">
         <v>99.80748247</v>
       </c>
-      <c r="F145" t="s">
-[...5 lines deleted...]
-      <c r="H145" s="1">
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
         <v>14971122.37</v>
       </c>
-      <c r="I145" s="1">
-[...17 lines deleted...]
-      <c r="O145" s="1">
+      <c r="H153" s="1">
+        <v>25877.63</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.17285030046815</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>14997000.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>14997000.0</v>
+      </c>
+      <c r="N153" s="1">
         <v>0.35</v>
       </c>
-      <c r="P145">
-[...110 lines deleted...]
-      <c r="C148" s="1">
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>375</v>
+      </c>
+      <c r="B154" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.9266</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.81119</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>9981119.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>11541.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.11562831782689</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>9992660.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>9992660.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>377</v>
+      </c>
+      <c r="B155" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>99.7124</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.603385</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>9960338.5</v>
+      </c>
+      <c r="H155" s="1">
+        <v>10901.5</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.10944909151431</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>9971240.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>9971240.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>379</v>
+      </c>
+      <c r="B156" s="1">
         <v>7500000.0</v>
       </c>
-      <c r="D148" s="1">
-[...2 lines deleted...]
-      <c r="E148" s="1">
+      <c r="C156" s="1">
+        <v>99.9446</v>
+      </c>
+      <c r="D156" s="1">
         <v>99.61683493</v>
       </c>
-      <c r="F148" t="s">
-[...5 lines deleted...]
-      <c r="H148" s="1">
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
         <v>7471262.62</v>
       </c>
-      <c r="I148" s="1">
-[...31 lines deleted...]
-      <c r="C149" s="1">
+      <c r="H156" s="1">
+        <v>24582.38</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.32902577851025</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>7495845.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>7495845.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>381</v>
+      </c>
+      <c r="B157" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D149" s="1">
-[...2 lines deleted...]
-      <c r="E149" s="1">
+      <c r="C157" s="1">
+        <v>99.0712</v>
+      </c>
+      <c r="D157" s="1">
         <v>97.8384763</v>
       </c>
-      <c r="F149" t="s">
-[...5 lines deleted...]
-      <c r="H149" s="1">
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
         <v>9783847.63</v>
       </c>
-      <c r="I149" s="1">
-[...17 lines deleted...]
-      <c r="O149" s="1">
+      <c r="H157" s="1">
+        <v>123272.37</v>
+      </c>
+      <c r="I157" s="1">
+        <v>1.2599579905764</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>9907120.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>9907120.0</v>
+      </c>
+      <c r="N157" s="1">
         <v>0.23</v>
       </c>
-      <c r="P149">
-[...354 lines deleted...]
-      <c r="A157" t="s">
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
         <v>380</v>
       </c>
-      <c r="B157" t="s">
-[...45 lines deleted...]
-    <row r="158" spans="1:16">
+    </row>
+    <row r="158" spans="1:26">
       <c r="A158" t="s">
         <v>383</v>
       </c>
-      <c r="B158" t="s">
+      <c r="B158" s="1">
+        <v>63000000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>99.8004</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.48099271</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>62673025.41</v>
+      </c>
+      <c r="H158" s="1">
+        <v>201226.59</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.32107368151385</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>62874252.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>62874252.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>385</v>
+      </c>
+      <c r="B159" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>100.0068</v>
+      </c>
+      <c r="D159" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>2720.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.0068</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>386</v>
+      </c>
+      <c r="L159" s="1">
+        <v>40002720.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>40058460.67</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
         <v>384</v>
       </c>
-      <c r="C158" s="1">
-[...46 lines deleted...]
-      <c r="B159" t="s">
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>388</v>
+      </c>
+      <c r="B160" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>99.9344</v>
+      </c>
+      <c r="D160" s="1">
+        <v>99.8120207</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>29943606.21</v>
+      </c>
+      <c r="H160" s="1">
+        <v>36713.79</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.12260978100807</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>29980320.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>29980320.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>387</v>
       </c>
-      <c r="C159" s="1">
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>390</v>
+      </c>
+      <c r="B161" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.8623</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.4309374</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>14914640.61</v>
+      </c>
+      <c r="H161" s="1">
+        <v>64704.39</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.43383137208561</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>14979345.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>14979345.0</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>392</v>
+      </c>
+      <c r="B162" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>100.0126</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>3780.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.0126</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162" t="s">
+        <v>393</v>
+      </c>
+      <c r="L162" s="1">
+        <v>30003780.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>30014409.17</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>395</v>
+      </c>
+      <c r="B163" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D159" s="1">
-[...46 lines deleted...]
-      <c r="C160" s="1">
+      <c r="C163" s="1">
+        <v>100.0288</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>5760.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.0288</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163" t="s">
+        <v>396</v>
+      </c>
+      <c r="L163" s="1">
+        <v>20005760.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>20122906.67</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>398</v>
+      </c>
+      <c r="B164" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>99.873</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>2211786.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-597.78</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-0.027027027027027</v>
+      </c>
+      <c r="J164">
+        <v>1.58</v>
+      </c>
+      <c r="K164" t="s">
+        <v>399</v>
+      </c>
+      <c r="L164" s="1">
+        <v>2211188.22</v>
+      </c>
+      <c r="M164" s="1">
+        <v>2246263.44</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>401</v>
+      </c>
+      <c r="B165" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>98.809</v>
+      </c>
+      <c r="D165" s="1">
+        <v>98.33</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>3933200.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>19160.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.48713515712397</v>
+      </c>
+      <c r="J165">
+        <v>0.22</v>
+      </c>
+      <c r="K165" t="s">
+        <v>402</v>
+      </c>
+      <c r="L165" s="1">
+        <v>3952360.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>3961072.33</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>404</v>
+      </c>
+      <c r="B166" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D160" s="1">
-[...2 lines deleted...]
-      <c r="E160" s="1">
+      <c r="C166" s="1">
+        <v>100.247</v>
+      </c>
+      <c r="D166" s="1">
         <v>100.747</v>
       </c>
-      <c r="F160" t="s">
-[...5 lines deleted...]
-      <c r="H160" s="1">
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
         <v>30224100.0</v>
       </c>
-      <c r="I160" s="1">
-[...31 lines deleted...]
-      <c r="C161" s="1">
+      <c r="H166" s="1">
+        <v>-150000.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-0.49629269357897</v>
+      </c>
+      <c r="J166">
+        <v>1.89</v>
+      </c>
+      <c r="K166" t="s">
+        <v>405</v>
+      </c>
+      <c r="L166" s="1">
+        <v>30074100.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>30640401.37</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>407</v>
+      </c>
+      <c r="B167" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D161" s="1">
-[...2 lines deleted...]
-      <c r="E161" s="1">
+      <c r="C167" s="1">
+        <v>99.53</v>
+      </c>
+      <c r="D167" s="1">
         <v>98.63892667</v>
       </c>
-      <c r="F161" t="s">
-[...5 lines deleted...]
-      <c r="H161" s="1">
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
         <v>14795839.0</v>
       </c>
-      <c r="I161" s="1">
-[...31 lines deleted...]
-      <c r="C162" s="1">
+      <c r="H167" s="1">
+        <v>133661.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.90336884579509</v>
+      </c>
+      <c r="J167">
+        <v>0.1</v>
+      </c>
+      <c r="K167" t="s">
+        <v>408</v>
+      </c>
+      <c r="L167" s="1">
+        <v>14929500.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>14944448.63</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>410</v>
+      </c>
+      <c r="B168" s="1">
         <v>12500000.0</v>
       </c>
-      <c r="D162" s="1">
-[...2 lines deleted...]
-      <c r="E162" s="1">
+      <c r="C168" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D168" s="1">
         <v>99.268</v>
       </c>
-      <c r="F162" t="s">
-[...5 lines deleted...]
-      <c r="H162" s="1">
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
         <v>12408500.0</v>
       </c>
-      <c r="I162" s="1">
-[...31 lines deleted...]
-      <c r="C163" s="1">
+      <c r="H168" s="1">
+        <v>5250.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.042309707055647</v>
+      </c>
+      <c r="J168">
+        <v>0.55</v>
+      </c>
+      <c r="K168" t="s">
+        <v>411</v>
+      </c>
+      <c r="L168" s="1">
+        <v>12413750.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>12482174.66</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>413</v>
+      </c>
+      <c r="B169" s="1">
         <v>19900000.0</v>
       </c>
-      <c r="D163" s="1">
-[...2 lines deleted...]
-      <c r="E163" s="1">
+      <c r="C169" s="1">
+        <v>100.369</v>
+      </c>
+      <c r="D169" s="1">
         <v>100.5281407</v>
       </c>
-      <c r="F163" t="s">
-[...5 lines deleted...]
-      <c r="H163" s="1">
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
         <v>20005100.0</v>
       </c>
-      <c r="I163" s="1">
-[...31 lines deleted...]
-      <c r="C164" s="1">
+      <c r="H169" s="1">
+        <v>-31669.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-0.15830463231876</v>
+      </c>
+      <c r="J169">
+        <v>2.11</v>
+      </c>
+      <c r="K169" t="s">
+        <v>414</v>
+      </c>
+      <c r="L169" s="1">
+        <v>19973431.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>20392557.71</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>416</v>
+      </c>
+      <c r="B170" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.425</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>7954000.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>2240.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.028161931103847</v>
+      </c>
+      <c r="J170">
+        <v>0.78</v>
+      </c>
+      <c r="K170" t="s">
+        <v>417</v>
+      </c>
+      <c r="L170" s="1">
+        <v>7956240.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>8018979.73</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>419</v>
+      </c>
+      <c r="B171" s="1">
         <v>3124000.0</v>
       </c>
-      <c r="D164" s="1">
-[...2 lines deleted...]
-      <c r="E164" s="1">
+      <c r="C171" s="1">
+        <v>99.158</v>
+      </c>
+      <c r="D171" s="1">
         <v>99.04783611</v>
       </c>
-      <c r="F164" t="s">
-[...5 lines deleted...]
-      <c r="H164" s="1">
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
         <v>3094254.4</v>
       </c>
-      <c r="I164" s="1">
-[...5 lines deleted...]
-      <c r="K164">
+      <c r="H171" s="1">
+        <v>3441.52</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.11122291690043</v>
+      </c>
+      <c r="J171">
+        <v>0.49</v>
+      </c>
+      <c r="K171" t="s">
+        <v>420</v>
+      </c>
+      <c r="L171" s="1">
+        <v>3097695.92</v>
+      </c>
+      <c r="M171" s="1">
+        <v>3113101.95</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>422</v>
+      </c>
+      <c r="B172" s="1">
+        <v>8800000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="D172" s="1">
+        <v>98.743125</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>8689395.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>100925.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.1614732671262</v>
+      </c>
+      <c r="J172">
+        <v>0.24</v>
+      </c>
+      <c r="K172" t="s">
+        <v>423</v>
+      </c>
+      <c r="L172" s="1">
+        <v>8790320.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>8811114.52</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>425</v>
+      </c>
+      <c r="B173" s="1">
+        <v>9400000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="D173" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>9292370.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>53298.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.57356734611299</v>
+      </c>
+      <c r="J173">
         <v>0.42</v>
       </c>
-      <c r="L164" t="s">
-[...46 lines deleted...]
-      <c r="K165">
+      <c r="K173" t="s">
+        <v>426</v>
+      </c>
+      <c r="L173" s="1">
+        <v>9345668.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>9384941.97</v>
+      </c>
+      <c r="N173" s="1">
         <v>0.22</v>
       </c>
-      <c r="L165" t="s">
-[...172 lines deleted...]
-      <c r="C169" s="1">
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>428</v>
+      </c>
+      <c r="B174" s="1">
         <v>30255000.0</v>
       </c>
-      <c r="D169" s="1">
-[...2 lines deleted...]
-      <c r="E169" s="1">
+      <c r="C174" s="1">
+        <v>100.0305</v>
+      </c>
+      <c r="D174" s="1">
         <v>100.0</v>
       </c>
-      <c r="F169" t="s">
-[...5 lines deleted...]
-      <c r="H169" s="1">
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
         <v>30255000.0</v>
       </c>
-      <c r="I169" s="1">
-[...31 lines deleted...]
-      <c r="C170" s="1">
+      <c r="H174" s="1">
+        <v>9227.78</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.030500016526194</v>
+      </c>
+      <c r="J174">
+        <v>0.25</v>
+      </c>
+      <c r="K174" t="s">
+        <v>429</v>
+      </c>
+      <c r="L174" s="1">
+        <v>30264227.78</v>
+      </c>
+      <c r="M174" s="1">
+        <v>30340942.69</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>431</v>
+      </c>
+      <c r="B175" s="1">
         <v>4100000.0</v>
       </c>
-      <c r="D170" s="1">
-[...2 lines deleted...]
-      <c r="E170" s="1">
+      <c r="C175" s="1">
+        <v>99.967</v>
+      </c>
+      <c r="D175" s="1">
         <v>99.37609756</v>
       </c>
-      <c r="F170" t="s">
-[...5 lines deleted...]
-      <c r="H170" s="1">
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
         <v>4074420.0</v>
       </c>
-      <c r="I170" s="1">
-[...17 lines deleted...]
-      <c r="O170" s="1">
+      <c r="H175" s="1">
+        <v>24227.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.59461223928805</v>
+      </c>
+      <c r="J175">
+        <v>0.85</v>
+      </c>
+      <c r="K175" t="s">
+        <v>432</v>
+      </c>
+      <c r="L175" s="1">
+        <v>4098647.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>4133637.41</v>
+      </c>
+      <c r="N175" s="1">
         <v>0.1</v>
       </c>
-      <c r="P170">
-[...10 lines deleted...]
-      <c r="C171" s="1">
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>434</v>
+      </c>
+      <c r="B176" s="1">
         <v>12000000.0</v>
       </c>
-      <c r="D171" s="1">
-[...2 lines deleted...]
-      <c r="E171" s="1">
+      <c r="C176" s="1">
+        <v>100.177</v>
+      </c>
+      <c r="D176" s="1">
         <v>100.68475</v>
       </c>
-      <c r="F171" t="s">
-[...5 lines deleted...]
-      <c r="H171" s="1">
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
         <v>12082170.0</v>
       </c>
-      <c r="I171" s="1">
-[...175 lines deleted...]
-      <c r="A175" t="s">
+      <c r="H176" s="1">
+        <v>-60930.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-0.50429682747387</v>
+      </c>
+      <c r="J176">
+        <v>1.07</v>
+      </c>
+      <c r="K176" t="s">
+        <v>435</v>
+      </c>
+      <c r="L176" s="1">
+        <v>12021240.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>12149459.18</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
         <v>433</v>
       </c>
-      <c r="B175">
-[...95 lines deleted...]
-    <row r="177" spans="1:16">
+    </row>
+    <row r="177" spans="1:26">
       <c r="A177" t="s">
         <v>437</v>
       </c>
-      <c r="B177">
+      <c r="B177" s="1">
+        <v>7800000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>100.459</v>
+      </c>
+      <c r="D177" s="1">
+        <v>101.89661538</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>7947936.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-112134.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1.4108568564216</v>
+      </c>
+      <c r="J177">
+        <v>3.11</v>
+      </c>
+      <c r="K177" t="s">
+        <v>438</v>
+      </c>
+      <c r="L177" s="1">
+        <v>7835802.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>8078296.52</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178">
+        <v>2798594412</v>
+      </c>
+      <c r="B178" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>100.23049733</v>
+      </c>
+      <c r="D178" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>34574.6</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>34574.6</v>
+      </c>
+      <c r="M178" s="1">
+        <v>34574.6</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179">
+        <v>2813842972</v>
+      </c>
+      <c r="B179" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>100.16226387</v>
+      </c>
+      <c r="D179" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>24339.58</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>24339.58</v>
+      </c>
+      <c r="M179" s="1">
+        <v>24339.58</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180">
         <v>2862709242</v>
       </c>
-      <c r="C177" s="1">
+      <c r="B180" s="1">
         <v>12500000.0</v>
       </c>
-      <c r="D177" s="1">
-[...17 lines deleted...]
-      <c r="J177" s="1">
+      <c r="C180" s="1">
+        <v>100.05713032</v>
+      </c>
+      <c r="D180" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>7141.29</v>
+      </c>
+      <c r="I180" s="1">
         <v>0</v>
       </c>
-      <c r="K177">
-[...22 lines deleted...]
-      <c r="B178">
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>442</v>
+      </c>
+      <c r="L180" s="1">
+        <v>7141.29</v>
+      </c>
+      <c r="M180" s="1">
+        <v>19242.12</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181">
         <v>2863881832</v>
       </c>
-      <c r="C178" s="1">
+      <c r="B181" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D178" s="1">
-[...17 lines deleted...]
-      <c r="J178" s="1">
+      <c r="C181" s="1">
+        <v>100.06300533</v>
+      </c>
+      <c r="D181" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>18901.6</v>
+      </c>
+      <c r="I181" s="1">
         <v>0</v>
       </c>
-      <c r="K178">
-[...22 lines deleted...]
-      <c r="B179">
+      <c r="J181">
+        <v>0.0</v>
+      </c>
+      <c r="K181" t="s">
+        <v>444</v>
+      </c>
+      <c r="L181" s="1">
+        <v>18901.6</v>
+      </c>
+      <c r="M181" s="1">
+        <v>49624.6</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182">
         <v>2892744252</v>
       </c>
-      <c r="C179" s="1">
+      <c r="B182" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D179" s="1">
-[...17 lines deleted...]
-      <c r="J179" s="1">
+      <c r="C182" s="1">
+        <v>100.0925209</v>
+      </c>
+      <c r="D182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>18504.18</v>
+      </c>
+      <c r="I182" s="1">
         <v>0</v>
       </c>
-      <c r="K179">
-[...22 lines deleted...]
-      <c r="B180">
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182" t="s">
+        <v>446</v>
+      </c>
+      <c r="L182" s="1">
+        <v>18504.18</v>
+      </c>
+      <c r="M182" s="1">
+        <v>33297.52</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183">
         <v>2905161052</v>
       </c>
-      <c r="C180" s="1">
+      <c r="B183" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D180" s="1">
-[...17 lines deleted...]
-      <c r="J180" s="1">
+      <c r="C183" s="1">
+        <v>100.06875235</v>
+      </c>
+      <c r="D183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>13750.47</v>
+      </c>
+      <c r="I183" s="1">
         <v>0</v>
       </c>
-      <c r="K180">
-[...22 lines deleted...]
-      <c r="B181">
+      <c r="J183">
+        <v>0.0</v>
+      </c>
+      <c r="K183" t="s">
+        <v>448</v>
+      </c>
+      <c r="L183" s="1">
+        <v>13750.47</v>
+      </c>
+      <c r="M183" s="1">
+        <v>22957.03</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184">
         <v>2923119492</v>
       </c>
-      <c r="C181" s="1">
+      <c r="B184" s="1">
         <v>7800000.0</v>
       </c>
-      <c r="D181" s="1">
-[...17 lines deleted...]
-      <c r="J181" s="1">
+      <c r="C184" s="1">
+        <v>100.10486487</v>
+      </c>
+      <c r="D184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>8179.46</v>
+      </c>
+      <c r="I184" s="1">
         <v>0</v>
       </c>
-      <c r="K181">
-[...46 lines deleted...]
-      <c r="J182" s="1">
+      <c r="J184">
+        <v>0.0</v>
+      </c>
+      <c r="K184" t="s">
+        <v>450</v>
+      </c>
+      <c r="L184" s="1">
+        <v>8179.46</v>
+      </c>
+      <c r="M184" s="1">
+        <v>11985.08</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185">
+        <v>2926627552</v>
+      </c>
+      <c r="B185" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>100.1415586</v>
+      </c>
+      <c r="D185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>14155.86</v>
+      </c>
+      <c r="I185" s="1">
         <v>0</v>
       </c>
-      <c r="K182">
-[...25 lines deleted...]
-      <c r="C183" s="1">
+      <c r="J185">
+        <v>0.0</v>
+      </c>
+      <c r="K185" t="s">
+        <v>452</v>
+      </c>
+      <c r="L185" s="1">
+        <v>14155.86</v>
+      </c>
+      <c r="M185" s="1">
+        <v>21635.03</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186">
+        <v>2935657812</v>
+      </c>
+      <c r="B186" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.1595266</v>
+      </c>
+      <c r="D186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>47857.98</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0</v>
+      </c>
+      <c r="J186">
+        <v>0.0</v>
+      </c>
+      <c r="K186" t="s">
+        <v>454</v>
+      </c>
+      <c r="L186" s="1">
+        <v>47857.98</v>
+      </c>
+      <c r="M186" s="1">
+        <v>70953.81</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187">
+        <v>2937267372</v>
+      </c>
+      <c r="B187" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D183" s="1">
-[...17 lines deleted...]
-      <c r="J183" s="1">
+      <c r="C187" s="1">
+        <v>100.0037346</v>
+      </c>
+      <c r="D187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>373.46</v>
+      </c>
+      <c r="I187" s="1">
         <v>0</v>
       </c>
-      <c r="K183">
-[...25 lines deleted...]
-      <c r="C184" s="1">
+      <c r="J187">
+        <v>0.0</v>
+      </c>
+      <c r="K187" t="s">
+        <v>456</v>
+      </c>
+      <c r="L187" s="1">
+        <v>373.46</v>
+      </c>
+      <c r="M187" s="1">
+        <v>5259.08</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188">
+        <v>2949187952</v>
+      </c>
+      <c r="B188" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.1673134</v>
+      </c>
+      <c r="D188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>16731.34</v>
+      </c>
+      <c r="I188" s="1">
+        <v>0</v>
+      </c>
+      <c r="J188">
+        <v>0.0</v>
+      </c>
+      <c r="K188" t="s">
+        <v>458</v>
+      </c>
+      <c r="L188" s="1">
+        <v>16731.34</v>
+      </c>
+      <c r="M188" s="1">
+        <v>21126.32</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189">
+        <v>2952571562</v>
+      </c>
+      <c r="B189" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>100.02670453</v>
+      </c>
+      <c r="D189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>1709.09</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0</v>
+      </c>
+      <c r="J189">
+        <v>0.0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
+      </c>
+      <c r="L189" s="1">
+        <v>1709.09</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1709.09</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190">
+        <v>2957753962</v>
+      </c>
+      <c r="B190" s="1">
+        <v>8800000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>100.01746318</v>
+      </c>
+      <c r="D190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>1536.76</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0</v>
+      </c>
+      <c r="J190">
+        <v>0.0</v>
+      </c>
+      <c r="K190" t="s">
+        <v>461</v>
+      </c>
+      <c r="L190" s="1">
+        <v>1536.76</v>
+      </c>
+      <c r="M190" s="1">
+        <v>3472.88</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191">
+        <v>2962625832</v>
+      </c>
+      <c r="B191" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>100.18227328</v>
+      </c>
+      <c r="D191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>72909.31</v>
+      </c>
+      <c r="I191" s="1">
+        <v>0</v>
+      </c>
+      <c r="J191">
+        <v>0.0</v>
+      </c>
+      <c r="K191" t="s">
+        <v>463</v>
+      </c>
+      <c r="L191" s="1">
+        <v>72909.31</v>
+      </c>
+      <c r="M191" s="1">
+        <v>83166.85</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192">
+        <v>2962647772</v>
+      </c>
+      <c r="B192" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>100.0525574</v>
+      </c>
+      <c r="D192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>10511.48</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>465</v>
+      </c>
+      <c r="L192" s="1">
+        <v>10511.48</v>
+      </c>
+      <c r="M192" s="1">
+        <v>15314.59</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193">
+        <v>3009856922</v>
+      </c>
+      <c r="B193" s="1">
+        <v>9500000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>100.24912579</v>
+      </c>
+      <c r="D193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>23666.95</v>
+      </c>
+      <c r="I193" s="1">
+        <v>0</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193">
+        <v>508.92</v>
+      </c>
+      <c r="L193" s="1">
+        <v>23666.95</v>
+      </c>
+      <c r="M193" s="1">
+        <v>24175.87</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194">
+        <v>3009858932</v>
+      </c>
+      <c r="B194" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>100.06492893</v>
+      </c>
+      <c r="D194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>9739.34</v>
+      </c>
+      <c r="I194" s="1">
+        <v>0</v>
+      </c>
+      <c r="J194">
+        <v>0.0</v>
+      </c>
+      <c r="K194" t="s">
+        <v>468</v>
+      </c>
+      <c r="L194" s="1">
+        <v>9739.34</v>
+      </c>
+      <c r="M194" s="1">
+        <v>10812.9</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195">
+        <v>3013661662</v>
+      </c>
+      <c r="B195" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>100.249881</v>
+      </c>
+      <c r="D195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>49976.2</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0</v>
+      </c>
+      <c r="J195">
+        <v>0.0</v>
+      </c>
+      <c r="K195" t="s">
+        <v>470</v>
+      </c>
+      <c r="L195" s="1">
+        <v>49976.2</v>
+      </c>
+      <c r="M195" s="1">
+        <v>51171.18</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196">
+        <v>3015607942</v>
+      </c>
+      <c r="B196" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>100.25661313</v>
+      </c>
+      <c r="D196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>38491.97</v>
+      </c>
+      <c r="I196" s="1">
+        <v>0</v>
+      </c>
+      <c r="J196">
+        <v>0.0</v>
+      </c>
+      <c r="K196">
+        <v>799.16</v>
+      </c>
+      <c r="L196" s="1">
+        <v>38491.97</v>
+      </c>
+      <c r="M196" s="1">
+        <v>39291.13</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197">
+        <v>3017270942</v>
+      </c>
+      <c r="B197" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>100.1572618</v>
+      </c>
+      <c r="D197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>31452.36</v>
+      </c>
+      <c r="I197" s="1">
+        <v>0</v>
+      </c>
+      <c r="J197">
+        <v>0.0</v>
+      </c>
+      <c r="K197">
+        <v>918.06</v>
+      </c>
+      <c r="L197" s="1">
+        <v>31452.36</v>
+      </c>
+      <c r="M197" s="1">
+        <v>32370.42</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198">
+        <v>3021967322</v>
+      </c>
+      <c r="B198" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>100.26788235</v>
+      </c>
+      <c r="D198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>22770.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0</v>
+      </c>
+      <c r="J198">
+        <v>0.0</v>
+      </c>
+      <c r="K198">
+        <v>448.16</v>
+      </c>
+      <c r="L198" s="1">
+        <v>22770.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>23218.16</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199">
+        <v>3022014132</v>
+      </c>
+      <c r="B199" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>100.2684599</v>
+      </c>
+      <c r="D199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>53691.98</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0</v>
+      </c>
+      <c r="J199">
+        <v>0.0</v>
+      </c>
+      <c r="K199" t="s">
+        <v>475</v>
+      </c>
+      <c r="L199" s="1">
+        <v>53691.98</v>
+      </c>
+      <c r="M199" s="1">
+        <v>54830.37</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200">
+        <v>3032560652</v>
+      </c>
+      <c r="B200" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>100.30454175</v>
+      </c>
+      <c r="D200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>36545.01</v>
+      </c>
+      <c r="I200" s="1">
+        <v>0</v>
+      </c>
+      <c r="J200">
+        <v>0.0</v>
+      </c>
+      <c r="K200">
+        <v>-63.96</v>
+      </c>
+      <c r="L200" s="1">
+        <v>36545.01</v>
+      </c>
+      <c r="M200" s="1">
+        <v>36481.05</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201">
+        <v>3033105672</v>
+      </c>
+      <c r="B201" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>100.25456975</v>
+      </c>
+      <c r="D201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>10182.79</v>
+      </c>
+      <c r="I201" s="1">
+        <v>0</v>
+      </c>
+      <c r="J201">
+        <v>0.0</v>
+      </c>
+      <c r="K201">
+        <v>51.98</v>
+      </c>
+      <c r="L201" s="1">
+        <v>10182.79</v>
+      </c>
+      <c r="M201" s="1">
+        <v>10234.77</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202">
+        <v>3037280862</v>
+      </c>
+      <c r="B202" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.2992072</v>
+      </c>
+      <c r="D202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>44881.08</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0</v>
+      </c>
+      <c r="J202">
+        <v>0.0</v>
+      </c>
+      <c r="K202" t="s">
+        <v>479</v>
+      </c>
+      <c r="L202" s="1">
+        <v>44881.08</v>
+      </c>
+      <c r="M202" s="1">
+        <v>46668.5</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203">
+        <v>3042209452</v>
+      </c>
+      <c r="B203" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.3048198</v>
+      </c>
+      <c r="D203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>30481.98</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0</v>
+      </c>
+      <c r="J203">
+        <v>0.0</v>
+      </c>
+      <c r="K203">
+        <v>923.02</v>
+      </c>
+      <c r="L203" s="1">
+        <v>30481.98</v>
+      </c>
+      <c r="M203" s="1">
+        <v>31405.0</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204">
+        <v>3047030172</v>
+      </c>
+      <c r="B204" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>100.29448239</v>
+      </c>
+      <c r="D204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>9199.63</v>
+      </c>
+      <c r="I204" s="1">
+        <v>0</v>
+      </c>
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204">
+        <v>270.96</v>
+      </c>
+      <c r="L204" s="1">
+        <v>9199.63</v>
+      </c>
+      <c r="M204" s="1">
+        <v>9470.59</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205">
+        <v>3050153122</v>
+      </c>
+      <c r="B205" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>100.3182698</v>
+      </c>
+      <c r="D205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>31826.98</v>
+      </c>
+      <c r="I205" s="1">
+        <v>0</v>
+      </c>
+      <c r="J205">
+        <v>0.0</v>
+      </c>
+      <c r="K205">
+        <v>906.69</v>
+      </c>
+      <c r="L205" s="1">
+        <v>31826.98</v>
+      </c>
+      <c r="M205" s="1">
+        <v>32733.67</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206">
+        <v>3051781772</v>
+      </c>
+      <c r="B206" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>100.3197758</v>
+      </c>
+      <c r="D206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>63955.16</v>
+      </c>
+      <c r="I206" s="1">
+        <v>0</v>
+      </c>
+      <c r="J206">
+        <v>0.0</v>
+      </c>
+      <c r="K206" t="s">
+        <v>484</v>
+      </c>
+      <c r="L206" s="1">
+        <v>63955.16</v>
+      </c>
+      <c r="M206" s="1">
+        <v>65718.27</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207">
+        <v>3053286692</v>
+      </c>
+      <c r="B207" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>100.20689927</v>
+      </c>
+      <c r="D207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>31034.89</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0</v>
+      </c>
+      <c r="J207">
+        <v>0.0</v>
+      </c>
+      <c r="K207" t="s">
+        <v>486</v>
+      </c>
+      <c r="L207" s="1">
+        <v>31034.89</v>
+      </c>
+      <c r="M207" s="1">
+        <v>32529.55</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208">
+        <v>3053302732</v>
+      </c>
+      <c r="B208" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>100.32574727</v>
+      </c>
+      <c r="D208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>48862.09</v>
+      </c>
+      <c r="I208" s="1">
+        <v>0</v>
+      </c>
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208" t="s">
+        <v>488</v>
+      </c>
+      <c r="L208" s="1">
+        <v>48862.09</v>
+      </c>
+      <c r="M208" s="1">
+        <v>50514.25</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209">
+        <v>3089978672</v>
+      </c>
+      <c r="B209" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>100.19352255</v>
+      </c>
+      <c r="D209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>38704.51</v>
+      </c>
+      <c r="I209" s="1">
+        <v>0</v>
+      </c>
+      <c r="J209">
+        <v>0.0</v>
+      </c>
+      <c r="K209" t="s">
+        <v>490</v>
+      </c>
+      <c r="L209" s="1">
+        <v>38704.51</v>
+      </c>
+      <c r="M209" s="1">
+        <v>26478.27</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210">
+        <v>3094522902</v>
+      </c>
+      <c r="B210" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.09233087</v>
+      </c>
+      <c r="D210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>13849.63</v>
+      </c>
+      <c r="I210" s="1">
+        <v>0</v>
+      </c>
+      <c r="J210">
+        <v>0.0</v>
+      </c>
+      <c r="K210" t="s">
+        <v>492</v>
+      </c>
+      <c r="L210" s="1">
+        <v>13849.63</v>
+      </c>
+      <c r="M210" s="1">
+        <v>5231.76</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211">
+        <v>3094554102</v>
+      </c>
+      <c r="B211" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>100.156683</v>
+      </c>
+      <c r="D211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>23502.45</v>
+      </c>
+      <c r="I211" s="1">
+        <v>0</v>
+      </c>
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211" t="s">
+        <v>494</v>
+      </c>
+      <c r="L211" s="1">
+        <v>23502.45</v>
+      </c>
+      <c r="M211" s="1">
+        <v>12730.41</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212">
+        <v>3095024362</v>
+      </c>
+      <c r="B212" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>100.17098613</v>
+      </c>
+      <c r="D212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>25647.92</v>
+      </c>
+      <c r="I212" s="1">
+        <v>0</v>
+      </c>
+      <c r="J212">
+        <v>0.0</v>
+      </c>
+      <c r="K212" t="s">
+        <v>496</v>
+      </c>
+      <c r="L212" s="1">
+        <v>25647.92</v>
+      </c>
+      <c r="M212" s="1">
+        <v>15326.3</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213">
+        <v>3099338312</v>
+      </c>
+      <c r="B213" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>100.0147092</v>
+      </c>
+      <c r="D213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>1470.92</v>
+      </c>
+      <c r="I213" s="1">
+        <v>0</v>
+      </c>
+      <c r="J213">
+        <v>0.0</v>
+      </c>
+      <c r="K213" t="s">
+        <v>498</v>
+      </c>
+      <c r="L213" s="1">
+        <v>1470.92</v>
+      </c>
+      <c r="M213" s="1">
+        <v>-229.85</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214">
+        <v>3101407942</v>
+      </c>
+      <c r="B214" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>100.181569</v>
+      </c>
+      <c r="D214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>18156.9</v>
+      </c>
+      <c r="I214" s="1">
+        <v>0</v>
+      </c>
+      <c r="J214">
+        <v>0.0</v>
+      </c>
+      <c r="K214" t="s">
+        <v>500</v>
+      </c>
+      <c r="L214" s="1">
+        <v>18156.9</v>
+      </c>
+      <c r="M214" s="1">
+        <v>11784.94</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215">
+        <v>3119675662</v>
+      </c>
+      <c r="B215" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>100.00426808</v>
+      </c>
+      <c r="D215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>1067.02</v>
+      </c>
+      <c r="I215" s="1">
+        <v>0</v>
+      </c>
+      <c r="J215">
+        <v>0.0</v>
+      </c>
+      <c r="K215" t="s">
+        <v>502</v>
+      </c>
+      <c r="L215" s="1">
+        <v>1067.02</v>
+      </c>
+      <c r="M215" s="1">
+        <v>-14956.27</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216">
+        <v>3119812902</v>
+      </c>
+      <c r="B216" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D184" s="1">
-[...17 lines deleted...]
-      <c r="J184" s="1">
+      <c r="C216" s="1">
+        <v>100.0044534</v>
+      </c>
+      <c r="D216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>1336.02</v>
+      </c>
+      <c r="I216" s="1">
         <v>0</v>
       </c>
-      <c r="K184">
-[...25 lines deleted...]
-      <c r="C185" s="1">
+      <c r="J216">
+        <v>0.0</v>
+      </c>
+      <c r="K216" t="s">
+        <v>504</v>
+      </c>
+      <c r="L216" s="1">
+        <v>1336.02</v>
+      </c>
+      <c r="M216" s="1">
+        <v>-5574.42</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217">
+        <v>3121777262</v>
+      </c>
+      <c r="B217" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D185" s="1">
-[...17 lines deleted...]
-      <c r="J185" s="1">
+      <c r="C217" s="1">
+        <v>100.0300244</v>
+      </c>
+      <c r="D217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>3002.44</v>
+      </c>
+      <c r="I217" s="1">
         <v>0</v>
       </c>
-      <c r="K185">
-[...25 lines deleted...]
-      <c r="C186" s="1">
+      <c r="J217">
+        <v>0.0</v>
+      </c>
+      <c r="K217" t="s">
+        <v>506</v>
+      </c>
+      <c r="L217" s="1">
+        <v>3002.44</v>
+      </c>
+      <c r="M217" s="1">
+        <v>-6530.63</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218">
+        <v>3123552652</v>
+      </c>
+      <c r="B218" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D186" s="1">
-[...17 lines deleted...]
-      <c r="J186" s="1">
+      <c r="C218" s="1">
+        <v>100.00593055</v>
+      </c>
+      <c r="D218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>1186.11</v>
+      </c>
+      <c r="I218" s="1">
         <v>0</v>
       </c>
-      <c r="K186">
-[...25 lines deleted...]
-      <c r="C187" s="1">
+      <c r="J218">
+        <v>0.0</v>
+      </c>
+      <c r="K218" t="s">
+        <v>508</v>
+      </c>
+      <c r="L218" s="1">
+        <v>1186.11</v>
+      </c>
+      <c r="M218" s="1">
+        <v>-4417.14</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219">
+        <v>3126897932</v>
+      </c>
+      <c r="B219" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D187" s="1">
-[...17 lines deleted...]
-      <c r="J187" s="1">
+      <c r="C219" s="1">
+        <v>100.009367</v>
+      </c>
+      <c r="D219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>936.7</v>
+      </c>
+      <c r="I219" s="1">
         <v>0</v>
       </c>
-      <c r="K187">
-[...46 lines deleted...]
-      <c r="J188" s="1">
+      <c r="J219">
+        <v>0.0</v>
+      </c>
+      <c r="K219" t="s">
+        <v>510</v>
+      </c>
+      <c r="L219" s="1">
+        <v>936.7</v>
+      </c>
+      <c r="M219" s="1">
+        <v>-842.22</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220">
+        <v>3132138012</v>
+      </c>
+      <c r="B220" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>100.00673873</v>
+      </c>
+      <c r="D220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>1010.81</v>
+      </c>
+      <c r="I220" s="1">
         <v>0</v>
       </c>
-      <c r="K188">
-[...46 lines deleted...]
-      <c r="J189" s="1">
+      <c r="J220">
+        <v>0.0</v>
+      </c>
+      <c r="K220" t="s">
+        <v>512</v>
+      </c>
+      <c r="L220" s="1">
+        <v>1010.81</v>
+      </c>
+      <c r="M220" s="1">
+        <v>-3072.62</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221">
+        <v>3134415152</v>
+      </c>
+      <c r="B221" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>100.01637875</v>
+      </c>
+      <c r="D221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>3275.75</v>
+      </c>
+      <c r="I221" s="1">
         <v>0</v>
       </c>
-      <c r="K189">
-[...46 lines deleted...]
-      <c r="J190" s="1">
+      <c r="J221">
+        <v>0.0</v>
+      </c>
+      <c r="K221" t="s">
+        <v>514</v>
+      </c>
+      <c r="L221" s="1">
+        <v>3275.75</v>
+      </c>
+      <c r="M221" s="1">
+        <v>-8536.58</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222">
+        <v>3138830172</v>
+      </c>
+      <c r="B222" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>100.08901725</v>
+      </c>
+      <c r="D222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>17803.45</v>
+      </c>
+      <c r="I222" s="1">
         <v>0</v>
       </c>
-      <c r="K190">
-[...25 lines deleted...]
-      <c r="C191" s="1">
+      <c r="J222">
+        <v>0.0</v>
+      </c>
+      <c r="K222" t="s">
+        <v>516</v>
+      </c>
+      <c r="L222" s="1">
+        <v>17803.45</v>
+      </c>
+      <c r="M222" s="1">
+        <v>4433.64</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223">
+        <v>3138877082</v>
+      </c>
+      <c r="B223" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>100.0910838</v>
+      </c>
+      <c r="D223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>13662.57</v>
+      </c>
+      <c r="I223" s="1">
+        <v>0</v>
+      </c>
+      <c r="J223">
+        <v>0.0</v>
+      </c>
+      <c r="K223" t="s">
+        <v>518</v>
+      </c>
+      <c r="L223" s="1">
+        <v>13662.57</v>
+      </c>
+      <c r="M223" s="1">
+        <v>3696.67</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224">
+        <v>3145172942</v>
+      </c>
+      <c r="B224" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>100.04249987</v>
+      </c>
+      <c r="D224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>3187.49</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0</v>
+      </c>
+      <c r="J224">
+        <v>0.0</v>
+      </c>
+      <c r="K224" t="s">
+        <v>520</v>
+      </c>
+      <c r="L224" s="1">
+        <v>3187.49</v>
+      </c>
+      <c r="M224" s="1">
+        <v>-1979.26</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225">
+        <v>3149823572</v>
+      </c>
+      <c r="B225" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>100.0165759</v>
+      </c>
+      <c r="D225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>1657.59</v>
+      </c>
+      <c r="I225" s="1">
+        <v>0</v>
+      </c>
+      <c r="J225">
+        <v>0.0</v>
+      </c>
+      <c r="K225" t="s">
+        <v>522</v>
+      </c>
+      <c r="L225" s="1">
+        <v>1657.59</v>
+      </c>
+      <c r="M225" s="1">
+        <v>-5288.31</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226">
+        <v>3154552562</v>
+      </c>
+      <c r="B226" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>100.01497813</v>
+      </c>
+      <c r="D226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>2246.72</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0</v>
+      </c>
+      <c r="J226">
+        <v>0.0</v>
+      </c>
+      <c r="K226" t="s">
+        <v>524</v>
+      </c>
+      <c r="L226" s="1">
+        <v>2246.72</v>
+      </c>
+      <c r="M226" s="1">
+        <v>-348.48</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227">
+        <v>3154561012</v>
+      </c>
+      <c r="B227" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>99.9613853</v>
+      </c>
+      <c r="D227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>-3861.47</v>
+      </c>
+      <c r="I227" s="1">
+        <v>0</v>
+      </c>
+      <c r="J227">
+        <v>0.0</v>
+      </c>
+      <c r="K227" t="s">
+        <v>526</v>
+      </c>
+      <c r="L227" s="1">
+        <v>-3861.47</v>
+      </c>
+      <c r="M227" s="1">
+        <v>-10779.94</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228">
+        <v>3155437292</v>
+      </c>
+      <c r="B228" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>100.00954104</v>
+      </c>
+      <c r="D228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>1192.63</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0</v>
+      </c>
+      <c r="J228">
+        <v>0.0</v>
+      </c>
+      <c r="K228" t="s">
+        <v>528</v>
+      </c>
+      <c r="L228" s="1">
+        <v>1192.63</v>
+      </c>
+      <c r="M228" s="1">
+        <v>-3568.05</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229">
+        <v>3155558992</v>
+      </c>
+      <c r="B229" s="1">
+        <v>7400000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>100.00827189</v>
+      </c>
+      <c r="D229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>612.12</v>
+      </c>
+      <c r="I229" s="1">
+        <v>0</v>
+      </c>
+      <c r="J229">
+        <v>0.0</v>
+      </c>
+      <c r="K229" t="s">
+        <v>530</v>
+      </c>
+      <c r="L229" s="1">
+        <v>612.12</v>
+      </c>
+      <c r="M229" s="1">
+        <v>-2237.14</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230">
+        <v>3163652032</v>
+      </c>
+      <c r="B230" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.96274667</v>
+      </c>
+      <c r="D230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-5588.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0</v>
+      </c>
+      <c r="J230">
+        <v>0.0</v>
+      </c>
+      <c r="K230" t="s">
+        <v>532</v>
+      </c>
+      <c r="L230" s="1">
+        <v>-5588.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>-13825.29</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231">
+        <v>3174910502</v>
+      </c>
+      <c r="B231" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>100.02883907</v>
+      </c>
+      <c r="D231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>2162.93</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0</v>
+      </c>
+      <c r="J231">
+        <v>0.0</v>
+      </c>
+      <c r="K231" t="s">
+        <v>534</v>
+      </c>
+      <c r="L231" s="1">
+        <v>2162.93</v>
+      </c>
+      <c r="M231" s="1">
+        <v>-32.01</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232">
+        <v>3174911342</v>
+      </c>
+      <c r="B232" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D191" s="1">
-[...17 lines deleted...]
-      <c r="J191" s="1">
+      <c r="C232" s="1">
+        <v>100.0291889</v>
+      </c>
+      <c r="D232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>5837.78</v>
+      </c>
+      <c r="I232" s="1">
         <v>0</v>
       </c>
-      <c r="K191">
-[...46 lines deleted...]
-      <c r="J192" s="1">
+      <c r="J232">
+        <v>0.0</v>
+      </c>
+      <c r="K232" t="s">
+        <v>536</v>
+      </c>
+      <c r="L232" s="1">
+        <v>5837.78</v>
+      </c>
+      <c r="M232" s="1">
+        <v>-980.66</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233">
+        <v>3174922122</v>
+      </c>
+      <c r="B233" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>100.0295396</v>
+      </c>
+      <c r="D233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>1476.98</v>
+      </c>
+      <c r="I233" s="1">
         <v>0</v>
       </c>
-      <c r="K192">
-[...25 lines deleted...]
-      <c r="C193" s="1">
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233" t="s">
+        <v>538</v>
+      </c>
+      <c r="L233" s="1">
+        <v>1476.98</v>
+      </c>
+      <c r="M233" s="1">
+        <v>17.16</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234">
+        <v>3174950872</v>
+      </c>
+      <c r="B234" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>100.01797787</v>
+      </c>
+      <c r="D234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>398.03</v>
+      </c>
+      <c r="I234" s="1">
+        <v>0</v>
+      </c>
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234">
+        <v>-373.5</v>
+      </c>
+      <c r="L234" s="1">
+        <v>398.03</v>
+      </c>
+      <c r="M234" s="1">
+        <v>24.53</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235">
+        <v>3176513182</v>
+      </c>
+      <c r="B235" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>100.01425783</v>
+      </c>
+      <c r="D235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>4277.35</v>
+      </c>
+      <c r="I235" s="1">
+        <v>0</v>
+      </c>
+      <c r="J235">
+        <v>0.0</v>
+      </c>
+      <c r="K235" t="s">
+        <v>541</v>
+      </c>
+      <c r="L235" s="1">
+        <v>4277.35</v>
+      </c>
+      <c r="M235" s="1">
+        <v>654.42</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236">
+        <v>3180339762</v>
+      </c>
+      <c r="B236" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>100.0483155</v>
+      </c>
+      <c r="D236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>9663.1</v>
+      </c>
+      <c r="I236" s="1">
+        <v>0</v>
+      </c>
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236" t="s">
+        <v>543</v>
+      </c>
+      <c r="L236" s="1">
+        <v>9663.1</v>
+      </c>
+      <c r="M236" s="1">
+        <v>4792.08</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237">
+        <v>3180341312</v>
+      </c>
+      <c r="B237" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>100.0629825</v>
+      </c>
+      <c r="D237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>12596.5</v>
+      </c>
+      <c r="I237" s="1">
+        <v>0</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>545</v>
+      </c>
+      <c r="L237" s="1">
+        <v>12596.5</v>
+      </c>
+      <c r="M237" s="1">
+        <v>7317.14</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238">
+        <v>3182094392</v>
+      </c>
+      <c r="B238" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.0309423</v>
+      </c>
+      <c r="D238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>9282.69</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238" t="s">
+        <v>547</v>
+      </c>
+      <c r="L238" s="1">
+        <v>9282.69</v>
+      </c>
+      <c r="M238" s="1">
+        <v>2014.43</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239">
+        <v>3193364822</v>
+      </c>
+      <c r="B239" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D193" s="1">
-[...17 lines deleted...]
-      <c r="J193" s="1">
+      <c r="C239" s="1">
+        <v>99.939462</v>
+      </c>
+      <c r="D239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>-9080.7</v>
+      </c>
+      <c r="I239" s="1">
         <v>0</v>
       </c>
-      <c r="K193">
-[...25 lines deleted...]
-      <c r="C194" s="1">
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239" t="s">
+        <v>549</v>
+      </c>
+      <c r="L239" s="1">
+        <v>-9080.7</v>
+      </c>
+      <c r="M239" s="1">
+        <v>-11168.9</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240">
+        <v>3200566062</v>
+      </c>
+      <c r="B240" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D194" s="1">
-[...17 lines deleted...]
-      <c r="J194" s="1">
+      <c r="C240" s="1">
+        <v>100.01645535</v>
+      </c>
+      <c r="D240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>3291.07</v>
+      </c>
+      <c r="I240" s="1">
         <v>0</v>
       </c>
-      <c r="K194">
-[...46 lines deleted...]
-      <c r="J195" s="1">
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240">
+        <v>-614.02</v>
+      </c>
+      <c r="L240" s="1">
+        <v>3291.07</v>
+      </c>
+      <c r="M240" s="1">
+        <v>2677.05</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241">
+        <v>3200962372</v>
+      </c>
+      <c r="B241" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>100.01401</v>
+      </c>
+      <c r="D241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>2802.0</v>
+      </c>
+      <c r="I241" s="1">
         <v>0</v>
       </c>
-      <c r="K195">
-[...25 lines deleted...]
-      <c r="C196" s="1">
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241">
+        <v>-618.19</v>
+      </c>
+      <c r="L241" s="1">
+        <v>2802.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>2183.81</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242">
+        <v>3204577712</v>
+      </c>
+      <c r="B242" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D196" s="1">
-[...17 lines deleted...]
-      <c r="J196" s="1">
+      <c r="C242" s="1">
+        <v>100.0507074</v>
+      </c>
+      <c r="D242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>10141.48</v>
+      </c>
+      <c r="I242" s="1">
         <v>0</v>
       </c>
-      <c r="K196">
-[...46 lines deleted...]
-      <c r="J197" s="1">
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242">
+        <v>-140.11</v>
+      </c>
+      <c r="L242" s="1">
+        <v>10141.48</v>
+      </c>
+      <c r="M242" s="1">
+        <v>10001.37</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243">
+        <v>3204636052</v>
+      </c>
+      <c r="B243" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.0511992</v>
+      </c>
+      <c r="D243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>2559.96</v>
+      </c>
+      <c r="I243" s="1">
         <v>0</v>
       </c>
-      <c r="K197">
-[...46 lines deleted...]
-      <c r="J198" s="1">
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243">
+        <v>-34.96</v>
+      </c>
+      <c r="L243" s="1">
+        <v>2559.96</v>
+      </c>
+      <c r="M243" s="1">
+        <v>2525.0</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>555</v>
+      </c>
+      <c r="B244" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>100.01416529</v>
+      </c>
+      <c r="D244" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>4957.85</v>
+      </c>
+      <c r="I244" s="1">
         <v>0</v>
       </c>
-      <c r="K198">
-[...2115 lines deleted...]
-        <v>1</v>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244" t="s">
+        <v>556</v>
+      </c>
+      <c r="L244" s="1">
+        <v>4957.85</v>
+      </c>
+      <c r="M244" s="1">
+        <v>-473.49</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>554</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">