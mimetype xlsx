--- v0 (2026-05-29)
+++ v1 (2026-06-20)
@@ -160,50 +160,56 @@
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>LU0569974404</t>
+  </si>
+  <si>
+    <t>APERAM SA</t>
+  </si>
+  <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
@@ -310,56 +316,50 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>DE0006048432</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -556,54 +556,54 @@
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -923,197 +923,197 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>16830.7939</v>
+        <v>16974.8582</v>
       </c>
       <c r="D2">
-        <v>305.92</v>
+        <v>271.65</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5148994.05</v>
+        <v>4611359.05</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5148994.05</v>
+        <v>4611359.05</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176378.9667</v>
+        <v>176073.9667</v>
       </c>
       <c r="D3">
-        <v>209.14</v>
+        <v>185.71</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>36888528.57</v>
+        <v>32699774.76</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>36888528.57</v>
+        <v>32699774.76</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>334445.9209</v>
+        <v>338729.5616</v>
       </c>
       <c r="D4">
-        <v>440.97</v>
+        <v>391.5</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>147481823.5</v>
+        <v>132614130.62</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>147481823.5</v>
+        <v>132614130.62</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>78839.0</v>
       </c>
       <c r="D5">
-        <v>136.5</v>
+        <v>121.24</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10761523.94</v>
+        <v>9558678.74</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10761523.94</v>
+        <v>9558678.74</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1198,3801 +1198,3801 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>10596406.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
         <v>1.3713282402761</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>10741718.4</v>
       </c>
       <c r="N2" s="1">
         <v>10741718.4</v>
       </c>
       <c r="O2" s="1">
-        <v>5.36</v>
+        <v>5.98</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>9012.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>133.5</v>
       </c>
       <c r="E3" s="1">
         <v>205.1230281846</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1848568.73</v>
       </c>
       <c r="I3" s="1">
-        <v>-422870.33</v>
+        <v>-645466.73</v>
       </c>
       <c r="J3" s="1">
-        <v>-22.875553564081</v>
+        <v>-34.917107464</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1425698.4</v>
+        <v>1203102.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1425698.4</v>
+        <v>1203102.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>994.8</v>
+        <v>863.5</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>2501.11</v>
+        <v>-133788.29</v>
       </c>
       <c r="J4" s="1">
-        <v>0.24280233645761</v>
+        <v>-12.987877143616</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1032602.4</v>
+        <v>896313.0</v>
       </c>
       <c r="N4" s="1">
-        <v>1032602.4</v>
+        <v>896313.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>20067.0</v>
       </c>
       <c r="D5" s="1">
-        <v>184.24</v>
+        <v>160.92</v>
       </c>
       <c r="E5" s="1">
         <v>195.9857028953</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>3932845.1</v>
       </c>
       <c r="I5" s="1">
-        <v>-235701.02</v>
+        <v>-703663.46</v>
       </c>
       <c r="J5" s="1">
-        <v>-5.9931427250974</v>
+        <v>-17.891969861717</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3697144.08</v>
+        <v>3229181.64</v>
       </c>
       <c r="N5" s="1">
-        <v>3697144.08</v>
+        <v>3229181.64</v>
       </c>
       <c r="O5" s="1">
-        <v>1.85</v>
+        <v>1.8</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>31501.0</v>
+        <v>26707.0</v>
       </c>
       <c r="D6" s="1">
-        <v>59.62</v>
+        <v>47.86</v>
       </c>
       <c r="E6" s="1">
-        <v>71.7589127329</v>
+        <v>71.7589126446</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2260477.51</v>
+        <v>1916465.28</v>
       </c>
       <c r="I6" s="1">
-        <v>-382387.89</v>
+        <v>-638268.26</v>
       </c>
       <c r="J6" s="1">
-        <v>-16.916243948828</v>
+        <v>-33.304452037868</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1878089.62</v>
+        <v>1278197.02</v>
       </c>
       <c r="N6" s="1">
-        <v>1878089.62</v>
+        <v>1278197.02</v>
       </c>
       <c r="O6" s="1">
-        <v>0.94</v>
+        <v>0.71</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>14153.0</v>
       </c>
       <c r="D7" s="1">
-        <v>382.2</v>
+        <v>347.6</v>
       </c>
       <c r="E7" s="1">
         <v>224.1933978662</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3173009.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2236267.44</v>
+        <v>1746573.64</v>
       </c>
       <c r="J7" s="1">
-        <v>70.477812298531</v>
+        <v>55.044708411746</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5409276.6</v>
+        <v>4919582.8</v>
       </c>
       <c r="N7" s="1">
-        <v>5409276.6</v>
+        <v>4919582.8</v>
       </c>
       <c r="O7" s="1">
-        <v>2.7</v>
+        <v>2.74</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>90308.0</v>
       </c>
       <c r="D8" s="1">
-        <v>28.29</v>
+        <v>23.19</v>
       </c>
       <c r="E8" s="1">
         <v>19.4901159366</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1760113.39</v>
       </c>
       <c r="I8" s="1">
-        <v>794699.93</v>
+        <v>334129.13</v>
       </c>
       <c r="J8" s="1">
-        <v>45.150496241609</v>
+        <v>18.983386632835</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2554813.32</v>
+        <v>2094242.52</v>
       </c>
       <c r="N8" s="1">
-        <v>2554813.32</v>
+        <v>2094242.52</v>
       </c>
       <c r="O8" s="1">
-        <v>1.28</v>
+        <v>1.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>24662.0</v>
       </c>
       <c r="D9" s="1">
-        <v>52.74</v>
+        <v>49.19</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704731976</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1446931.21</v>
       </c>
       <c r="I9" s="1">
-        <v>-146257.33</v>
+        <v>-233807.43</v>
       </c>
       <c r="J9" s="1">
-        <v>-10.108105277514</v>
+        <v>-16.158849044385</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1300673.88</v>
+        <v>1213123.78</v>
       </c>
       <c r="N9" s="1">
-        <v>1300673.88</v>
+        <v>1213123.78</v>
       </c>
       <c r="O9" s="1">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>68.82</v>
+        <v>59.16</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>692604.73</v>
+        <v>315478.33</v>
       </c>
       <c r="J10" s="1">
-        <v>34.732209050144</v>
+        <v>15.820364536567</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2686732.8</v>
+        <v>2309606.4</v>
       </c>
       <c r="N10" s="1">
-        <v>2686732.8</v>
+        <v>2309606.4</v>
       </c>
       <c r="O10" s="1">
-        <v>1.34</v>
+        <v>1.29</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>1697.0</v>
+        <v>16531.0</v>
       </c>
       <c r="D11" s="1">
-        <v>657.4</v>
+        <v>32.96</v>
       </c>
       <c r="E11" s="1">
-        <v>464.3851031232</v>
+        <v>33.8465380195</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>788061.52</v>
+        <v>559517.12</v>
       </c>
       <c r="I11" s="1">
-        <v>327546.28</v>
+        <v>-14655.36</v>
       </c>
       <c r="J11" s="1">
-        <v>41.563541892009</v>
+        <v>-2.6192871453156</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1115607.8</v>
+        <v>544861.76</v>
       </c>
       <c r="N11" s="1">
-        <v>1115607.8</v>
+        <v>544861.76</v>
       </c>
       <c r="O11" s="1">
-        <v>0.56</v>
+        <v>0.3</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>12435.0</v>
+        <v>1697.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1233.4</v>
+        <v>584.8</v>
       </c>
       <c r="E12" s="1">
-        <v>564.0154427021</v>
+        <v>464.3851031232</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>7013532.03</v>
+        <v>788061.52</v>
       </c>
       <c r="I12" s="1">
-        <v>8323796.97</v>
+        <v>204344.08</v>
       </c>
       <c r="J12" s="1">
-        <v>118.68195560233</v>
+        <v>25.929965467671</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>15337329.0</v>
+        <v>992405.6</v>
       </c>
       <c r="N12" s="1">
-        <v>15337329.0</v>
+        <v>992405.6</v>
       </c>
       <c r="O12" s="1">
-        <v>7.66</v>
+        <v>0.55</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>72163.0</v>
+        <v>12708.0</v>
       </c>
       <c r="D13" s="1">
-        <v>41.46</v>
+        <v>1128.2</v>
       </c>
       <c r="E13" s="1">
-        <v>26.1602822776</v>
+        <v>577.0690824677</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1887804.45</v>
+        <v>7333393.9</v>
       </c>
       <c r="I13" s="1">
-        <v>1104073.53</v>
+        <v>7003771.7</v>
       </c>
       <c r="J13" s="1">
-        <v>58.484528416066</v>
+        <v>95.505188941235</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2991877.98</v>
+        <v>14337165.6</v>
       </c>
       <c r="N13" s="1">
-        <v>2991877.98</v>
+        <v>14337165.6</v>
       </c>
       <c r="O13" s="1">
-        <v>1.49</v>
+        <v>7.99</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>224400.0</v>
+        <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.75</v>
+        <v>37.7</v>
       </c>
       <c r="E14" s="1">
-        <v>6.7578515597</v>
+        <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1516461.89</v>
+        <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>2915438.11</v>
+        <v>832740.65</v>
       </c>
       <c r="J14" s="1">
-        <v>192.25264605891</v>
+        <v>44.111594821169</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4431900.0</v>
+        <v>2720545.1</v>
       </c>
       <c r="N14" s="1">
-        <v>4431900.0</v>
+        <v>2720545.1</v>
       </c>
       <c r="O14" s="1">
-        <v>2.21</v>
+        <v>1.52</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>521054.0</v>
+        <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.79</v>
+        <v>17.925</v>
       </c>
       <c r="E15" s="1">
-        <v>7.7405733955</v>
+        <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>4033256.73</v>
+        <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>1588915.93</v>
+        <v>2505908.11</v>
       </c>
       <c r="J15" s="1">
-        <v>39.39535805349</v>
+        <v>165.24702180284</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5622172.66</v>
+        <v>4022370.0</v>
       </c>
       <c r="N15" s="1">
-        <v>5622172.66</v>
+        <v>4022370.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.81</v>
+        <v>2.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>10291.0</v>
+        <v>521054.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0</v>
+        <v>9.245</v>
       </c>
       <c r="E16" s="1">
-        <v>108.5189000097</v>
+        <v>7.7405733955</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1116768.0</v>
+        <v>4033256.73</v>
       </c>
       <c r="I16" s="1">
-        <v>-87668.0</v>
+        <v>783887.5</v>
       </c>
       <c r="J16" s="1">
-        <v>-7.8501532995215</v>
+        <v>19.435596404497</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1029100.0</v>
+        <v>4817144.23</v>
       </c>
       <c r="N16" s="1">
-        <v>1029100.0</v>
+        <v>4817144.23</v>
       </c>
       <c r="O16" s="1">
-        <v>0.51</v>
+        <v>2.68</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>23017.0</v>
+        <v>10291.0</v>
       </c>
       <c r="D17" s="1">
-        <v>89.46</v>
+        <v>90.7</v>
       </c>
       <c r="E17" s="1">
-        <v>75.7449028979</v>
+        <v>108.5189000097</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1743420.43</v>
+        <v>1116768.0</v>
       </c>
       <c r="I17" s="1">
-        <v>315680.39</v>
+        <v>-183374.3</v>
       </c>
       <c r="J17" s="1">
-        <v>18.106957138273</v>
+        <v>-16.420089042666</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2059100.82</v>
+        <v>933393.7</v>
       </c>
       <c r="N17" s="1">
-        <v>2059100.82</v>
+        <v>933393.7</v>
       </c>
       <c r="O17" s="1">
-        <v>1.03</v>
+        <v>0.52</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>42142.0</v>
+        <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>95.5</v>
+        <v>75.76</v>
       </c>
       <c r="E18" s="1">
-        <v>67.0587591951</v>
+        <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2825990.23</v>
+        <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>1198570.77</v>
+        <v>347.49</v>
       </c>
       <c r="J18" s="1">
-        <v>42.412417328138</v>
+        <v>0.019931509004974</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4024561.0</v>
+        <v>1743767.92</v>
       </c>
       <c r="N18" s="1">
-        <v>4024561.0</v>
+        <v>1743767.92</v>
       </c>
       <c r="O18" s="1">
-        <v>2.01</v>
+        <v>0.97</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>85247.0</v>
+        <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>29.42</v>
+        <v>82.13</v>
       </c>
       <c r="E19" s="1">
-        <v>25.6549306134</v>
+        <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2187005.87</v>
+        <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>320960.87</v>
+        <v>635132.23</v>
       </c>
       <c r="J19" s="1">
-        <v>14.675812004108</v>
+        <v>22.474678902198</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2507966.74</v>
+        <v>3461122.46</v>
       </c>
       <c r="N19" s="1">
-        <v>2507966.74</v>
+        <v>3461122.46</v>
       </c>
       <c r="O19" s="1">
-        <v>1.25</v>
+        <v>1.93</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>12896.0</v>
+        <v>34015.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.95</v>
+        <v>26.46</v>
       </c>
       <c r="E20" s="1">
-        <v>144.5428923697</v>
+        <v>25.6549304719</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1864025.14</v>
+        <v>872652.46</v>
       </c>
       <c r="I20" s="1">
-        <v>-484797.94</v>
+        <v>27384.44</v>
       </c>
       <c r="J20" s="1">
-        <v>-26.008122401182</v>
+        <v>3.1380694211301</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1379227.2</v>
+        <v>900036.9</v>
       </c>
       <c r="N20" s="1">
-        <v>1379227.2</v>
+        <v>900036.9</v>
       </c>
       <c r="O20" s="1">
-        <v>0.69</v>
+        <v>0.5</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>32437.0</v>
+        <v>12896.0</v>
       </c>
       <c r="D21" s="1">
-        <v>86.24</v>
+        <v>98.58</v>
       </c>
       <c r="E21" s="1">
-        <v>67.6396374511</v>
+        <v>144.5428923697</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2194026.92</v>
+        <v>1864025.14</v>
       </c>
       <c r="I21" s="1">
-        <v>603339.96</v>
+        <v>-592737.46</v>
       </c>
       <c r="J21" s="1">
-        <v>27.49920497785</v>
+        <v>-31.798791082828</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2797366.88</v>
+        <v>1271287.68</v>
       </c>
       <c r="N21" s="1">
-        <v>2797366.88</v>
+        <v>1271287.68</v>
       </c>
       <c r="O21" s="1">
-        <v>1.4</v>
+        <v>0.71</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>26682.0</v>
+        <v>32437.0</v>
       </c>
       <c r="D22" s="1">
-        <v>72.64</v>
+        <v>68.08</v>
       </c>
       <c r="E22" s="1">
-        <v>63.5439161232</v>
+        <v>67.6396374511</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1695478.77</v>
+        <v>2194026.92</v>
       </c>
       <c r="I22" s="1">
-        <v>242701.71</v>
+        <v>14284.04</v>
       </c>
       <c r="J22" s="1">
-        <v>14.314641639541</v>
+        <v>0.65104214856215</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1938180.48</v>
+        <v>2208310.96</v>
       </c>
       <c r="N22" s="1">
-        <v>1938180.48</v>
+        <v>2208310.96</v>
       </c>
       <c r="O22" s="1">
-        <v>0.97</v>
+        <v>1.23</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>45961.0</v>
+        <v>26682.0</v>
       </c>
       <c r="D23" s="1">
-        <v>18.55</v>
+        <v>68.5</v>
       </c>
       <c r="E23" s="1">
-        <v>35.6900820261</v>
+        <v>63.5439161232</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1640351.86</v>
+        <v>1695478.77</v>
       </c>
       <c r="I23" s="1">
-        <v>-787775.31</v>
+        <v>132238.23</v>
       </c>
       <c r="J23" s="1">
-        <v>-48.024776220877</v>
+        <v>7.7994624491818</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>852576.55</v>
+        <v>1827717.0</v>
       </c>
       <c r="N23" s="1">
-        <v>852576.55</v>
+        <v>1827717.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.43</v>
+        <v>1.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>6117.0</v>
+        <v>45961.0</v>
       </c>
       <c r="D24" s="1">
-        <v>232.4</v>
+        <v>17.2</v>
       </c>
       <c r="E24" s="1">
-        <v>144.0557070459</v>
+        <v>35.6900820261</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>881188.76</v>
+        <v>1640351.86</v>
       </c>
       <c r="I24" s="1">
-        <v>540402.04</v>
+        <v>-849822.66</v>
       </c>
       <c r="J24" s="1">
-        <v>61.326479016823</v>
+        <v>-51.807339676501</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1421590.8</v>
+        <v>790529.2</v>
       </c>
       <c r="N24" s="1">
-        <v>1421590.8</v>
+        <v>790529.2</v>
       </c>
       <c r="O24" s="1">
-        <v>0.71</v>
+        <v>0.44</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>25925.0</v>
+        <v>4626.0</v>
       </c>
       <c r="D25" s="1">
-        <v>50.1</v>
+        <v>243.3</v>
       </c>
       <c r="E25" s="1">
-        <v>38.9590001929</v>
+        <v>144.0557068742</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1010012.08</v>
+        <v>666401.7</v>
       </c>
       <c r="I25" s="1">
-        <v>288830.42</v>
+        <v>459104.1</v>
       </c>
       <c r="J25" s="1">
-        <v>28.596729258921</v>
+        <v>68.892996521467</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1298842.5</v>
+        <v>1125505.8</v>
       </c>
       <c r="N25" s="1">
-        <v>1298842.5</v>
+        <v>1125505.8</v>
       </c>
       <c r="O25" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>86416.0</v>
+        <v>25925.0</v>
       </c>
       <c r="D26" s="1">
-        <v>34.09</v>
+        <v>43.99</v>
       </c>
       <c r="E26" s="1">
-        <v>31.7401893168</v>
+        <v>38.9590001929</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2742860.2</v>
+        <v>1010012.08</v>
       </c>
       <c r="I26" s="1">
-        <v>203061.24</v>
+        <v>130428.67</v>
       </c>
       <c r="J26" s="1">
-        <v>7.403266123443</v>
+        <v>12.913575251496</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2945921.44</v>
+        <v>1140440.75</v>
       </c>
       <c r="N26" s="1">
-        <v>2945921.44</v>
+        <v>1140440.75</v>
       </c>
       <c r="O26" s="1">
-        <v>1.47</v>
+        <v>0.64</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>30021.0</v>
+        <v>86416.0</v>
       </c>
       <c r="D27" s="1">
-        <v>60.44</v>
+        <v>31.62</v>
       </c>
       <c r="E27" s="1">
-        <v>105.6357386496</v>
+        <v>31.7401893168</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3171290.51</v>
+        <v>2742860.2</v>
       </c>
       <c r="I27" s="1">
-        <v>-1356821.27</v>
+        <v>-10386.28</v>
       </c>
       <c r="J27" s="1">
-        <v>-42.784515190947</v>
+        <v>-0.37866603627848</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1814469.24</v>
+        <v>2732473.92</v>
       </c>
       <c r="N27" s="1">
-        <v>1814469.24</v>
+        <v>2732473.92</v>
       </c>
       <c r="O27" s="1">
-        <v>0.91</v>
+        <v>1.52</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>442035.0</v>
+        <v>30021.0</v>
       </c>
       <c r="D28" s="1">
-        <v>10.194</v>
+        <v>58.12</v>
       </c>
       <c r="E28" s="1">
-        <v>6.473216148</v>
+        <v>105.6357386496</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2861388.1</v>
+        <v>3171290.51</v>
       </c>
       <c r="I28" s="1">
-        <v>1644716.69</v>
+        <v>-1426469.99</v>
       </c>
       <c r="J28" s="1">
-        <v>57.479678831404</v>
+        <v>-44.980741609825</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4506104.79</v>
+        <v>1744820.52</v>
       </c>
       <c r="N28" s="1">
-        <v>4506104.79</v>
+        <v>1744820.52</v>
       </c>
       <c r="O28" s="1">
-        <v>2.25</v>
+        <v>0.97</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>100649.0</v>
+        <v>442035.0</v>
       </c>
       <c r="D29" s="1">
-        <v>28.93</v>
+        <v>9.135</v>
       </c>
       <c r="E29" s="1">
-        <v>14.7980308796</v>
+        <v>6.473216148</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1489407.01</v>
+        <v>2861388.1</v>
       </c>
       <c r="I29" s="1">
-        <v>1422368.56</v>
+        <v>1176601.63</v>
       </c>
       <c r="J29" s="1">
-        <v>95.498983853984</v>
+        <v>41.119959574865</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2911775.57</v>
+        <v>4037989.73</v>
       </c>
       <c r="N29" s="1">
-        <v>2911775.57</v>
+        <v>4037989.73</v>
       </c>
       <c r="O29" s="1">
-        <v>1.45</v>
+        <v>2.25</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>18416.0</v>
+        <v>100649.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.7</v>
+        <v>26.51</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5645998045</v>
+        <v>14.7980308796</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1925661.67</v>
+        <v>1489407.01</v>
       </c>
       <c r="I30" s="1">
-        <v>-71170.47</v>
+        <v>1178797.98</v>
       </c>
       <c r="J30" s="1">
-        <v>-3.6958969017647</v>
+        <v>79.145456687491</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1854491.2</v>
+        <v>2668204.99</v>
       </c>
       <c r="N30" s="1">
-        <v>1854491.2</v>
+        <v>2668204.99</v>
       </c>
       <c r="O30" s="1">
-        <v>0.93</v>
+        <v>1.49</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>8978.0</v>
+        <v>18416.0</v>
       </c>
       <c r="D31" s="1">
-        <v>225.2</v>
+        <v>89.35</v>
       </c>
       <c r="E31" s="1">
-        <v>145.6092982847</v>
+        <v>104.5645998045</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1307280.28</v>
+        <v>1925661.67</v>
       </c>
       <c r="I31" s="1">
-        <v>714565.32</v>
+        <v>-280192.07</v>
       </c>
       <c r="J31" s="1">
-        <v>54.660452768399</v>
+        <v>-14.550430865667</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2021845.6</v>
+        <v>1645469.6</v>
       </c>
       <c r="N31" s="1">
-        <v>2021845.6</v>
+        <v>1645469.6</v>
       </c>
       <c r="O31" s="1">
-        <v>1.01</v>
+        <v>0.92</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>37624.0</v>
+        <v>8978.0</v>
       </c>
       <c r="D32" s="1">
-        <v>14.79</v>
+        <v>194.75</v>
       </c>
       <c r="E32" s="1">
-        <v>20.7799558792</v>
+        <v>145.6092982847</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>781825.06</v>
+        <v>1307280.28</v>
       </c>
       <c r="I32" s="1">
-        <v>-225366.1</v>
+        <v>441185.22</v>
       </c>
       <c r="J32" s="1">
-        <v>-28.825642913007</v>
+        <v>33.7483267169</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>556458.96</v>
+        <v>1748465.5</v>
       </c>
       <c r="N32" s="1">
-        <v>556458.96</v>
+        <v>1748465.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.28</v>
+        <v>0.97</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>2982.0</v>
+        <v>58123.0</v>
       </c>
       <c r="D33" s="1">
-        <v>321.4</v>
+        <v>13.94</v>
       </c>
       <c r="E33" s="1">
-        <v>408.2739000671</v>
+        <v>18.5510142284</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1217472.77</v>
+        <v>1078240.6</v>
       </c>
       <c r="I33" s="1">
-        <v>-259057.97</v>
+        <v>-268005.98</v>
       </c>
       <c r="J33" s="1">
-        <v>-21.278337913052</v>
+        <v>-24.85586055654</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>958414.8</v>
+        <v>810234.62</v>
       </c>
       <c r="N33" s="1">
-        <v>958414.8</v>
+        <v>810234.62</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>7039.0</v>
+        <v>2982.0</v>
       </c>
       <c r="D34" s="1">
-        <v>192.6</v>
+        <v>273.8</v>
       </c>
       <c r="E34" s="1">
-        <v>154.3003565847</v>
+        <v>408.2739000671</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1086120.21</v>
+        <v>1217472.77</v>
       </c>
       <c r="I34" s="1">
-        <v>269591.19</v>
+        <v>-401001.17</v>
       </c>
       <c r="J34" s="1">
-        <v>24.821487301116</v>
+        <v>-32.937177724312</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1355711.4</v>
+        <v>816471.6</v>
       </c>
       <c r="N34" s="1">
-        <v>1355711.4</v>
+        <v>816471.6</v>
       </c>
       <c r="O34" s="1">
-        <v>0.68</v>
+        <v>0.45</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>56008.0</v>
+        <v>1416.0</v>
       </c>
       <c r="D35" s="1">
-        <v>36.16</v>
+        <v>203.8</v>
       </c>
       <c r="E35" s="1">
-        <v>34.5</v>
+        <v>154.3003601695</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1932276.0</v>
+        <v>218489.31</v>
       </c>
       <c r="I35" s="1">
-        <v>92973.28</v>
+        <v>70091.49</v>
       </c>
       <c r="J35" s="1">
-        <v>4.8115942028986</v>
+        <v>32.080054626014</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2025249.28</v>
+        <v>288580.8</v>
       </c>
       <c r="N35" s="1">
-        <v>2025249.28</v>
+        <v>288580.8</v>
       </c>
       <c r="O35" s="1">
-        <v>1.01</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>11617.0</v>
+        <v>56008.0</v>
       </c>
       <c r="D36" s="1">
-        <v>83.18</v>
+        <v>33.35</v>
       </c>
       <c r="E36" s="1">
-        <v>67.9621227511</v>
+        <v>34.5</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>789515.98</v>
+        <v>1932276.0</v>
       </c>
       <c r="I36" s="1">
-        <v>176786.08</v>
+        <v>-64409.2</v>
       </c>
       <c r="J36" s="1">
-        <v>22.391703838597</v>
+        <v>-3.3333333333333</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>966302.06</v>
+        <v>1867866.8</v>
       </c>
       <c r="N36" s="1">
-        <v>966302.06</v>
+        <v>1867866.8</v>
       </c>
       <c r="O36" s="1">
-        <v>0.48</v>
+        <v>1.04</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>770.0</v>
       </c>
       <c r="D37" s="1">
-        <v>2049.0</v>
+        <v>1656.0</v>
       </c>
       <c r="E37" s="1">
         <v>1266.2550909091</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>975016.42</v>
       </c>
       <c r="I37" s="1">
-        <v>602713.58</v>
+        <v>300103.58</v>
       </c>
       <c r="J37" s="1">
-        <v>61.815736395496</v>
+        <v>30.779336003388</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1577730.0</v>
+        <v>1275120.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1577730.0</v>
+        <v>1275120.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.79</v>
+        <v>0.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>177268.0</v>
       </c>
       <c r="D38" s="1">
-        <v>20.05</v>
+        <v>19.175</v>
       </c>
       <c r="E38" s="1">
         <v>15.5725711352</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2760518.54</v>
       </c>
       <c r="I38" s="1">
-        <v>793704.86</v>
+        <v>638595.36</v>
       </c>
       <c r="J38" s="1">
-        <v>28.752020625806</v>
+        <v>23.133166857847</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3554223.4</v>
+        <v>3399113.9</v>
       </c>
       <c r="N38" s="1">
-        <v>3554223.4</v>
+        <v>3399113.9</v>
       </c>
       <c r="O38" s="1">
-        <v>1.77</v>
+        <v>1.89</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>31937.0</v>
+        <v>46105.0</v>
       </c>
       <c r="D39" s="1">
-        <v>56.82</v>
+        <v>50.56</v>
       </c>
       <c r="E39" s="1">
-        <v>31.6422713467</v>
+        <v>37.5384483245</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1010559.22</v>
+        <v>1730710.16</v>
       </c>
       <c r="I39" s="1">
-        <v>804101.12</v>
+        <v>600358.64</v>
       </c>
       <c r="J39" s="1">
-        <v>79.56991575417</v>
+        <v>34.688572002143</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1814660.34</v>
+        <v>2331068.8</v>
       </c>
       <c r="N39" s="1">
-        <v>1814660.34</v>
+        <v>2331068.8</v>
       </c>
       <c r="O39" s="1">
-        <v>0.91</v>
+        <v>1.3</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>69526.0</v>
       </c>
       <c r="D40" s="1">
-        <v>45.825</v>
+        <v>37.645</v>
       </c>
       <c r="E40" s="1">
         <v>34.8738723643</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2424640.85</v>
       </c>
       <c r="I40" s="1">
-        <v>761388.1</v>
+        <v>192665.42</v>
       </c>
       <c r="J40" s="1">
-        <v>31.402098170539</v>
+        <v>7.9461426214938</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3186028.95</v>
+        <v>2617306.27</v>
       </c>
       <c r="N40" s="1">
-        <v>3186028.95</v>
+        <v>2617306.27</v>
       </c>
       <c r="O40" s="1">
-        <v>1.59</v>
+        <v>1.46</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>166724.0</v>
       </c>
       <c r="D41" s="1">
-        <v>24.63</v>
+        <v>21.93</v>
       </c>
       <c r="E41" s="1">
         <v>12.0943611598</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>2016420.27</v>
       </c>
       <c r="I41" s="1">
-        <v>2089991.85</v>
+        <v>1639837.05</v>
       </c>
       <c r="J41" s="1">
-        <v>103.64862331006</v>
+        <v>81.324170084841</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4106412.12</v>
+        <v>3656257.32</v>
       </c>
       <c r="N41" s="1">
-        <v>4106412.12</v>
+        <v>3656257.32</v>
       </c>
       <c r="O41" s="1">
-        <v>2.05</v>
+        <v>2.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>868213.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.835</v>
+        <v>4.966</v>
       </c>
       <c r="E42" s="1">
         <v>2.519054057</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>2187075.48</v>
       </c>
       <c r="I42" s="1">
-        <v>2878947.38</v>
+        <v>2124470.28</v>
       </c>
       <c r="J42" s="1">
-        <v>131.63456891758</v>
+        <v>97.137492483798</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5066022.86</v>
+        <v>4311545.76</v>
       </c>
       <c r="N42" s="1">
-        <v>5066022.86</v>
+        <v>4311545.76</v>
       </c>
       <c r="O42" s="1">
-        <v>2.53</v>
+        <v>2.4</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>14718.0</v>
       </c>
       <c r="D43" s="1">
-        <v>111.5</v>
+        <v>95.9</v>
       </c>
       <c r="E43" s="1">
         <v>101.4798022829</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1493579.73</v>
       </c>
       <c r="I43" s="1">
-        <v>147477.27</v>
+        <v>-82123.53</v>
       </c>
       <c r="J43" s="1">
-        <v>9.8740808433441</v>
+        <v>-5.49843629707</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1641057.0</v>
+        <v>1411456.2</v>
       </c>
       <c r="N43" s="1">
-        <v>1641057.0</v>
+        <v>1411456.2</v>
       </c>
       <c r="O43" s="1">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>322076.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.801</v>
+        <v>4.685</v>
       </c>
       <c r="E44" s="1">
         <v>3.2585760814</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1049509.15</v>
       </c>
       <c r="I44" s="1">
-        <v>496777.73</v>
+        <v>459416.91</v>
       </c>
       <c r="J44" s="1">
-        <v>47.334292416603</v>
+        <v>43.774454944009</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1546286.88</v>
+        <v>1508926.06</v>
       </c>
       <c r="N44" s="1">
-        <v>1546286.88</v>
+        <v>1508926.06</v>
       </c>
       <c r="O44" s="1">
-        <v>0.77</v>
+        <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>24921.0</v>
       </c>
       <c r="D45" s="1">
-        <v>178.24</v>
+        <v>167.24</v>
       </c>
       <c r="E45" s="1">
         <v>154.7736635769</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3857114.47</v>
       </c>
       <c r="I45" s="1">
-        <v>584804.57</v>
+        <v>310673.57</v>
       </c>
       <c r="J45" s="1">
-        <v>15.161711547545</v>
+        <v>8.0545592415358</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4441919.04</v>
+        <v>4167788.04</v>
       </c>
       <c r="N45" s="1">
-        <v>4441919.04</v>
+        <v>4167788.04</v>
       </c>
       <c r="O45" s="1">
-        <v>2.22</v>
+        <v>2.32</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>10404.0</v>
+        <v>13685.0</v>
       </c>
       <c r="D46" s="1">
-        <v>153.85</v>
+        <v>131.65</v>
       </c>
       <c r="E46" s="1">
-        <v>82.7824471357</v>
+        <v>96.5004442821</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>861268.58</v>
+        <v>1320608.58</v>
       </c>
       <c r="I46" s="1">
-        <v>739386.82</v>
+        <v>481021.67</v>
       </c>
       <c r="J46" s="1">
-        <v>85.848576990931</v>
+        <v>36.424242374678</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1600655.4</v>
+        <v>1801630.25</v>
       </c>
       <c r="N46" s="1">
-        <v>1600655.4</v>
+        <v>1801630.25</v>
       </c>
       <c r="O46" s="1">
-        <v>0.8</v>
+        <v>1.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>9416.0</v>
+        <v>10160.0</v>
       </c>
       <c r="D47" s="1">
-        <v>397.4</v>
+        <v>347.7</v>
       </c>
       <c r="E47" s="1">
-        <v>382.7030097706</v>
+        <v>380.3228681102</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3603531.54</v>
+        <v>3864080.34</v>
       </c>
       <c r="I47" s="1">
-        <v>138386.86</v>
+        <v>-331448.34</v>
       </c>
       <c r="J47" s="1">
-        <v>3.8403121622185</v>
+        <v>-8.5776772436362</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3741918.4</v>
+        <v>3532632.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3741918.4</v>
+        <v>3532632.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.87</v>
+        <v>1.97</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>9050.0</v>
       </c>
       <c r="D48" s="1">
-        <v>544.1</v>
+        <v>457.95</v>
       </c>
       <c r="E48" s="1">
         <v>612.1679038674</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>5540119.53</v>
       </c>
       <c r="I48" s="1">
-        <v>-616014.53</v>
+        <v>-1395672.03</v>
       </c>
       <c r="J48" s="1">
-        <v>-11.119155943554</v>
+        <v>-25.192092380722</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4924105.0</v>
+        <v>4144447.5</v>
       </c>
       <c r="N48" s="1">
-        <v>4924105.0</v>
+        <v>4144447.5</v>
       </c>
       <c r="O48" s="1">
-        <v>2.46</v>
+        <v>2.31</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
         <v>139767.0</v>
       </c>
       <c r="D49" s="1">
-        <v>17.705</v>
+        <v>14.035</v>
       </c>
       <c r="E49" s="1">
         <v>11.7809893609</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1646593.54</v>
       </c>
       <c r="I49" s="1">
-        <v>827981.2</v>
+        <v>315036.31</v>
       </c>
       <c r="J49" s="1">
-        <v>50.284492188643</v>
+        <v>19.132609374867</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2474574.74</v>
+        <v>1961629.85</v>
       </c>
       <c r="N49" s="1">
-        <v>2474574.74</v>
+        <v>1961629.85</v>
       </c>
       <c r="O49" s="1">
-        <v>1.24</v>
+        <v>1.09</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>18263.0</v>
       </c>
       <c r="D50" s="1">
-        <v>58.44</v>
+        <v>52.1</v>
       </c>
       <c r="E50" s="1">
         <v>52.2038000329</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>953398.0</v>
       </c>
       <c r="I50" s="1">
-        <v>113891.72</v>
+        <v>-1895.7</v>
       </c>
       <c r="J50" s="1">
-        <v>11.945873601581</v>
+        <v>-0.19883616286168</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1067289.72</v>
+        <v>951502.3</v>
       </c>
       <c r="N50" s="1">
-        <v>1067289.72</v>
+        <v>951502.3</v>
       </c>
       <c r="O50" s="1">
         <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>1879.0</v>
       </c>
       <c r="D51" s="1">
-        <v>555.6</v>
+        <v>520.8</v>
       </c>
       <c r="E51" s="1">
         <v>194.1964236296</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>364895.08</v>
       </c>
       <c r="I51" s="1">
-        <v>679077.32</v>
+        <v>613688.12</v>
       </c>
       <c r="J51" s="1">
-        <v>186.10207624614</v>
+        <v>168.18207579011</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1043972.4</v>
+        <v>978583.2</v>
       </c>
       <c r="N51" s="1">
-        <v>1043972.4</v>
+        <v>978583.2</v>
       </c>
       <c r="O51" s="1">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>355115.0</v>
+        <v>237703.0</v>
       </c>
       <c r="D52" s="1">
-        <v>6.484</v>
+        <v>6.916</v>
       </c>
       <c r="E52" s="1">
-        <v>5.1813807077</v>
+        <v>5.1813807146</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1839986.01</v>
+        <v>1231629.74</v>
       </c>
       <c r="I52" s="1">
-        <v>462579.65</v>
+        <v>412324.21</v>
       </c>
       <c r="J52" s="1">
-        <v>25.140389518505</v>
+        <v>33.477935503571</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2302565.66</v>
+        <v>1643953.95</v>
       </c>
       <c r="N52" s="1">
-        <v>2302565.66</v>
+        <v>1643953.95</v>
       </c>
       <c r="O52" s="1">
-        <v>1.15</v>
+        <v>0.92</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>48.0</v>
+        <v>441.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4778.97</v>
+        <v>4784.78</v>
       </c>
       <c r="E53" s="1">
-        <v>4777.30375</v>
+        <v>4784.0399319728</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>229310.58</v>
+        <v>2109761.61</v>
       </c>
       <c r="I53" s="1">
-        <v>79.98</v>
+        <v>326.37</v>
       </c>
       <c r="J53" s="1">
-        <v>0.034878460470511</v>
+        <v>0.015469520274378</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>229390.56</v>
+        <v>2110087.98</v>
       </c>
       <c r="N53" s="1">
-        <v>229390.56</v>
+        <v>2110087.98</v>
       </c>
       <c r="O53" s="1">
-        <v>0.11</v>
+        <v>1.18</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>35681.0</v>
       </c>
       <c r="D54" s="1">
-        <v>43.51</v>
+        <v>40.02</v>
       </c>
       <c r="E54" s="1">
         <v>36.604383005</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1306080.99</v>
       </c>
       <c r="I54" s="1">
-        <v>246399.32</v>
+        <v>121872.63</v>
       </c>
       <c r="J54" s="1">
-        <v>18.865546768275</v>
+        <v>9.3311694246465</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1552480.31</v>
+        <v>1427953.62</v>
       </c>
       <c r="N54" s="1">
-        <v>1552480.31</v>
+        <v>1427953.62</v>
       </c>
       <c r="O54" s="1">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
         <v>16879.0</v>
       </c>
       <c r="D55" s="1">
-        <v>102.5</v>
+        <v>93.9</v>
       </c>
       <c r="E55" s="1">
         <v>42.798477398</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>722395.5</v>
       </c>
       <c r="I55" s="1">
-        <v>1007702.0</v>
+        <v>862542.6</v>
       </c>
       <c r="J55" s="1">
-        <v>139.49450128081</v>
+        <v>119.40032849042</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1730097.5</v>
+        <v>1584938.1</v>
       </c>
       <c r="N55" s="1">
-        <v>1730097.5</v>
+        <v>1584938.1</v>
       </c>
       <c r="O55" s="1">
-        <v>0.86</v>
+        <v>0.88</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>16959.0</v>
       </c>
       <c r="D56" s="1">
-        <v>75.42</v>
+        <v>70.52</v>
       </c>
       <c r="E56" s="1">
         <v>84.5794999705</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1434383.74</v>
       </c>
       <c r="I56" s="1">
-        <v>-155335.96</v>
+        <v>-238435.06</v>
       </c>
       <c r="J56" s="1">
-        <v>-10.829456279252</v>
+        <v>-16.622822286036</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1279047.78</v>
+        <v>1195948.68</v>
       </c>
       <c r="N56" s="1">
-        <v>1279047.78</v>
+        <v>1195948.68</v>
       </c>
       <c r="O56" s="1">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>26318.0</v>
       </c>
       <c r="D57" s="1">
-        <v>32.11</v>
+        <v>27.64</v>
       </c>
       <c r="E57" s="1">
         <v>36.2437001292</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>953861.7</v>
       </c>
       <c r="I57" s="1">
-        <v>-108790.72</v>
+        <v>-226432.18</v>
       </c>
       <c r="J57" s="1">
-        <v>-11.4052928218</v>
+        <v>-23.738470681861</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>845070.98</v>
+        <v>727429.52</v>
       </c>
       <c r="N57" s="1">
-        <v>845070.98</v>
+        <v>727429.52</v>
       </c>
       <c r="O57" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>7716.0</v>
+        <v>9480.0</v>
       </c>
       <c r="D58" s="1">
-        <v>340.0</v>
+        <v>281.6</v>
       </c>
       <c r="E58" s="1">
-        <v>246.6499494557</v>
+        <v>258.3173670886</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1903151.01</v>
+        <v>2448848.64</v>
       </c>
       <c r="I58" s="1">
-        <v>720288.99</v>
+        <v>220719.36</v>
       </c>
       <c r="J58" s="1">
-        <v>37.847180082678</v>
+        <v>9.0131891532504</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2623440.0</v>
+        <v>2669568.0</v>
       </c>
       <c r="N58" s="1">
-        <v>2623440.0</v>
+        <v>2669568.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.31</v>
+        <v>1.49</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>566002.0</v>
       </c>
       <c r="D59" s="1">
-        <v>3.571</v>
+        <v>3.42</v>
       </c>
       <c r="E59" s="1">
         <v>2.5732000064</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1456436.35</v>
       </c>
       <c r="I59" s="1">
-        <v>564756.79</v>
+        <v>479290.49</v>
       </c>
       <c r="J59" s="1">
-        <v>38.77662006994</v>
+        <v>32.908440523336</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2021193.14</v>
+        <v>1935726.84</v>
       </c>
       <c r="N59" s="1">
-        <v>2021193.14</v>
+        <v>1935726.84</v>
       </c>
       <c r="O59" s="1">
-        <v>1.01</v>
+        <v>1.08</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>44509.0</v>
       </c>
       <c r="D60" s="1">
-        <v>82.2</v>
+        <v>77.79</v>
       </c>
       <c r="E60" s="1">
         <v>89.5803226314</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>3987130.58</v>
       </c>
       <c r="I60" s="1">
-        <v>-328490.78</v>
+        <v>-524775.47</v>
       </c>
       <c r="J60" s="1">
-        <v>-8.2387765689881</v>
+        <v>-13.161732716564</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3658639.8</v>
+        <v>3462355.11</v>
       </c>
       <c r="N60" s="1">
-        <v>3658639.8</v>
+        <v>3462355.11</v>
       </c>
       <c r="O60" s="1">
-        <v>1.83</v>
+        <v>1.93</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>38649.0</v>
       </c>
       <c r="D61" s="1">
-        <v>170.96</v>
+        <v>153.82</v>
       </c>
       <c r="E61" s="1">
         <v>184.8019467515</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>7142410.44</v>
       </c>
       <c r="I61" s="1">
-        <v>-534977.4</v>
+        <v>-1197421.26</v>
       </c>
       <c r="J61" s="1">
-        <v>-7.4901520221232</v>
+        <v>-16.764946092905</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>6607433.04</v>
+        <v>5944989.18</v>
       </c>
       <c r="N61" s="1">
-        <v>6607433.04</v>
+        <v>5944989.18</v>
       </c>
       <c r="O61" s="1">
-        <v>3.3</v>
+        <v>3.31</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
         <v>24180.0</v>
       </c>
       <c r="D62" s="1">
-        <v>276.7</v>
+        <v>237.15</v>
       </c>
       <c r="E62" s="1">
         <v>145.5477820513</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>3519345.37</v>
       </c>
       <c r="I62" s="1">
-        <v>3171260.63</v>
+        <v>2214941.63</v>
       </c>
       <c r="J62" s="1">
-        <v>90.109389576619</v>
+        <v>62.936182645808</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>6690606.0</v>
+        <v>5734287.0</v>
       </c>
       <c r="N62" s="1">
-        <v>6690606.0</v>
+        <v>5734287.0</v>
       </c>
       <c r="O62" s="1">
-        <v>3.34</v>
+        <v>3.19</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>11382.0</v>
       </c>
       <c r="D63" s="1">
-        <v>52.15</v>
+        <v>42.42</v>
       </c>
       <c r="E63" s="1">
         <v>96.6610182745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>1100195.71</v>
       </c>
       <c r="I63" s="1">
-        <v>-506624.41</v>
+        <v>-617371.27</v>
       </c>
       <c r="J63" s="1">
-        <v>-46.048571667308</v>
+        <v>-56.11467708777</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>593571.3</v>
+        <v>482824.44</v>
       </c>
       <c r="N63" s="1">
-        <v>593571.3</v>
+        <v>482824.44</v>
       </c>
       <c r="O63" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>11846.0</v>
+        <v>18293.0</v>
       </c>
       <c r="D64" s="1">
-        <v>166.45</v>
+        <v>140.75</v>
       </c>
       <c r="E64" s="1">
-        <v>89.12</v>
+        <v>110.1810834746</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1055715.52</v>
+        <v>2015542.56</v>
       </c>
       <c r="I64" s="1">
-        <v>916051.18</v>
+        <v>559197.19</v>
       </c>
       <c r="J64" s="1">
-        <v>86.770646319569</v>
+        <v>27.744251155877</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1971766.7</v>
+        <v>2574739.75</v>
       </c>
       <c r="N64" s="1">
-        <v>1971766.7</v>
+        <v>2574739.75</v>
       </c>
       <c r="O64" s="1">
-        <v>0.98</v>
+        <v>1.43</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>38160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>42.14</v>
+        <v>36.55</v>
       </c>
       <c r="E65" s="1">
         <v>54.5851404612</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>2082968.96</v>
       </c>
       <c r="I65" s="1">
-        <v>-474906.56</v>
+        <v>-688220.96</v>
       </c>
       <c r="J65" s="1">
-        <v>-22.799502494747</v>
+        <v>-33.040384816872</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1608062.4</v>
+        <v>1394748.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1608062.4</v>
+        <v>1394748.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
         <v>21649.0</v>
       </c>
       <c r="D66" s="1">
-        <v>247.4</v>
+        <v>203.75</v>
       </c>
       <c r="E66" s="1">
         <v>192.9668465056</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>4177539.26</v>
       </c>
       <c r="I66" s="1">
-        <v>1178423.34</v>
+        <v>233444.49</v>
       </c>
       <c r="J66" s="1">
-        <v>28.208552132195</v>
+        <v>5.5880860830019</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>5355962.6</v>
+        <v>4410983.75</v>
       </c>
       <c r="N66" s="1">
-        <v>5355962.6</v>
+        <v>4410983.75</v>
       </c>
       <c r="O66" s="1">
-        <v>2.67</v>
+        <v>2.46</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>49934.0</v>
       </c>
       <c r="D67" s="1">
-        <v>73.86</v>
+        <v>60.98</v>
       </c>
       <c r="E67" s="1">
         <v>33.391091641</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>1667350.77</v>
       </c>
       <c r="I67" s="1">
-        <v>2020774.47</v>
+        <v>1377624.55</v>
       </c>
       <c r="J67" s="1">
-        <v>121.19672155128</v>
+        <v>82.623559168657</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3688125.24</v>
+        <v>3044975.32</v>
       </c>
       <c r="N67" s="1">
-        <v>3688125.24</v>
+        <v>3044975.32</v>
       </c>
       <c r="O67" s="1">
-        <v>1.84</v>
+        <v>1.7</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
         <v>73722.0</v>
       </c>
       <c r="D68" s="1">
-        <v>6.935</v>
+        <v>5.525</v>
       </c>
       <c r="E68" s="1">
         <v>15.3696905944</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>1133084.33</v>
       </c>
       <c r="I68" s="1">
-        <v>-621822.26</v>
+        <v>-725770.28</v>
       </c>
       <c r="J68" s="1">
-        <v>-54.878727340621</v>
+        <v>-64.052627044979</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>511262.07</v>
+        <v>407314.05</v>
       </c>
       <c r="N68" s="1">
-        <v>511262.07</v>
+        <v>407314.05</v>
       </c>
       <c r="O68" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>53303.0</v>
       </c>
       <c r="D69" s="1">
-        <v>28.41</v>
+        <v>26.92</v>
       </c>
       <c r="E69" s="1">
         <v>28.8206545598</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>1536227.35</v>
       </c>
       <c r="I69" s="1">
-        <v>-21889.12</v>
+        <v>-101310.59</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.42486201668</v>
+        <v>-6.5947654167204</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1514338.23</v>
+        <v>1434916.76</v>
       </c>
       <c r="N69" s="1">
-        <v>1514338.23</v>
+        <v>1434916.76</v>
       </c>
       <c r="O69" s="1">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
         <v>51676.0</v>
       </c>
       <c r="D70" s="1">
-        <v>36.62</v>
+        <v>32.02</v>
       </c>
       <c r="E70" s="1">
         <v>32.1696505147</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>1662398.86</v>
       </c>
       <c r="I70" s="1">
-        <v>229976.26</v>
+        <v>-7733.34</v>
       </c>
       <c r="J70" s="1">
-        <v>13.834000102719</v>
+        <v>-0.46519160870936</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1892375.12</v>
+        <v>1654665.52</v>
       </c>
       <c r="N70" s="1">
-        <v>1892375.12</v>
+        <v>1654665.52</v>
       </c>
       <c r="O70" s="1">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
         <v>8070.0</v>
       </c>
       <c r="D71" s="1">
-        <v>252.3</v>
+        <v>246.6</v>
       </c>
       <c r="E71" s="1">
         <v>212.7394299876</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>1716807.2</v>
       </c>
       <c r="I71" s="1">
-        <v>319253.8</v>
+        <v>273254.8</v>
       </c>
       <c r="J71" s="1">
-        <v>18.595786410961</v>
+        <v>15.916452354114</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2036061.0</v>
+        <v>1990062.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2036061.0</v>
+        <v>1990062.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.02</v>
+        <v>1.11</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>45102.0</v>
       </c>
       <c r="D72" s="1">
-        <v>72.41</v>
+        <v>59.63</v>
       </c>
       <c r="E72" s="1">
         <v>67.6987871935</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>3053350.7</v>
       </c>
       <c r="I72" s="1">
-        <v>212485.12</v>
+        <v>-363918.44</v>
       </c>
       <c r="J72" s="1">
-        <v>6.9590800689878</v>
+        <v>-11.918658410251</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>3265835.82</v>
+        <v>2689432.26</v>
       </c>
       <c r="N72" s="1">
-        <v>3265835.82</v>
+        <v>2689432.26</v>
       </c>
       <c r="O72" s="1">
-        <v>1.63</v>
+        <v>1.5</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>14845.0</v>
+        <v>12988.0</v>
       </c>
       <c r="D73" s="1">
-        <v>140.75</v>
+        <v>123.95</v>
       </c>
       <c r="E73" s="1">
-        <v>107.8219811384</v>
+        <v>107.8219810594</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1600617.31</v>
+        <v>1400391.89</v>
       </c>
       <c r="I73" s="1">
-        <v>488816.44</v>
+        <v>209470.71</v>
       </c>
       <c r="J73" s="1">
-        <v>30.539244886712</v>
+        <v>14.958006504879</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2089433.75</v>
+        <v>1609862.6</v>
       </c>
       <c r="N73" s="1">
-        <v>2089433.75</v>
+        <v>1609862.6</v>
       </c>
       <c r="O73" s="1">
-        <v>1.04</v>
+        <v>0.9</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>23214.0</v>
       </c>
       <c r="D74" s="1">
-        <v>28.69</v>
+        <v>21.44</v>
       </c>
       <c r="E74" s="1">
         <v>28.9328999742</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>671648.34</v>
       </c>
       <c r="I74" s="1">
-        <v>-5638.68</v>
+        <v>-173940.18</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.83952861403633</v>
+        <v>-25.897507615369</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>666009.66</v>
+        <v>497708.16</v>
       </c>
       <c r="N74" s="1">
-        <v>666009.66</v>
+        <v>497708.16</v>
       </c>
       <c r="O74" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>38241.0</v>
       </c>
       <c r="D75" s="1">
-        <v>27.8</v>
+        <v>22.1</v>
       </c>
       <c r="E75" s="1">
         <v>32.0039164771</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>1223861.77</v>
       </c>
       <c r="I75" s="1">
-        <v>-160761.97</v>
+        <v>-378735.67</v>
       </c>
       <c r="J75" s="1">
-        <v>-13.135631322155</v>
+        <v>-30.945951518692</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1063099.8</v>
+        <v>845126.1</v>
       </c>
       <c r="N75" s="1">
-        <v>1063099.8</v>
+        <v>845126.1</v>
       </c>
       <c r="O75" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
         <v>11103.0</v>
       </c>
       <c r="D76" s="1">
-        <v>68.1</v>
+        <v>65.44</v>
       </c>
       <c r="E76" s="1">
         <v>134.9501197874</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1498351.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-742236.88</v>
+        <v>-771770.86</v>
       </c>
       <c r="J76" s="1">
-        <v>-49.536910298959</v>
+        <v>-51.508008956886</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>756114.3</v>
+        <v>726580.32</v>
       </c>
       <c r="N76" s="1">
-        <v>756114.3</v>
+        <v>726580.32</v>
       </c>
       <c r="O76" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
         <v>150.0</v>
       </c>
       <c r="D77" s="1">
-        <v>6153.0</v>
+        <v>5436.0</v>
       </c>
       <c r="E77" s="1">
-        <v>5783.0</v>
+        <v>5677.5</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>0.0</v>
       </c>
       <c r="I77" s="1">
-        <v>555000.0</v>
+        <v>-362250.0</v>
       </c>
       <c r="J77" s="1">
         <v>0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>555000.0</v>
+        <v>-362250.0</v>
       </c>
       <c r="N77" s="1">
-        <v>555000.0</v>
+        <v>-362250.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.28</v>
+        <v>-0.2</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>