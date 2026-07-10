--- v1 (2026-06-20)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -226,50 +226,56 @@
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
@@ -304,56 +310,50 @@
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>FR0011726835</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
@@ -500,50 +500,56 @@
     <t>SEB SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL00150001Q9</t>
   </si>
   <si>
     <t>STELLANTIS NV</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -967,183 +973,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>16974.8582</v>
+        <v>17159.8121</v>
       </c>
       <c r="D2">
-        <v>271.65</v>
+        <v>295.55</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4611359.05</v>
+        <v>5071688.68</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4611359.05</v>
+        <v>5071688.68</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176073.9667</v>
+        <v>176141.9667</v>
       </c>
       <c r="D3">
-        <v>185.71</v>
+        <v>202.05</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>32699774.76</v>
+        <v>35590151.67</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>32699774.76</v>
+        <v>35590151.67</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>338729.5616</v>
+        <v>344037.7063</v>
       </c>
       <c r="D4">
-        <v>391.5</v>
+        <v>425.86</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>132614130.62</v>
+        <v>146514023.92</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>132614130.62</v>
+        <v>146514023.92</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>78839.0</v>
+        <v>78669.0</v>
       </c>
       <c r="D5">
-        <v>121.24</v>
+        <v>131.94</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9558678.74</v>
+        <v>10379988.75</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9558678.74</v>
+        <v>10379988.75</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P77"/>
+  <dimension ref="A1:P78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O77" sqref="O77"/>
+      <selection activeCell="O78" sqref="O78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1162,3839 +1168,3889 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>102030.0</v>
+        <v>107230.0</v>
       </c>
       <c r="D2" s="1">
         <v>105.28</v>
       </c>
       <c r="E2" s="1">
-        <v>103.8557961384</v>
+        <v>103.9248613261</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10596406.88</v>
+        <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3713282402761</v>
+        <v>1.3039600501617</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10741718.4</v>
+        <v>11289174.4</v>
       </c>
       <c r="N2" s="1">
-        <v>10741718.4</v>
+        <v>11289174.4</v>
       </c>
       <c r="O2" s="1">
-        <v>5.98</v>
+        <v>5.71</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>9012.0</v>
       </c>
       <c r="D3" s="1">
-        <v>133.5</v>
+        <v>137.8</v>
       </c>
       <c r="E3" s="1">
         <v>205.1230281846</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1848568.73</v>
       </c>
       <c r="I3" s="1">
-        <v>-645466.73</v>
+        <v>-606715.13</v>
       </c>
       <c r="J3" s="1">
-        <v>-34.917107464</v>
+        <v>-32.820804558346</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1203102.0</v>
+        <v>1241853.6</v>
       </c>
       <c r="N3" s="1">
-        <v>1203102.0</v>
+        <v>1241853.6</v>
       </c>
       <c r="O3" s="1">
-        <v>0.67</v>
+        <v>0.63</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>863.5</v>
+        <v>858.8</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-133788.29</v>
+        <v>-138666.89</v>
       </c>
       <c r="J4" s="1">
-        <v>-12.987877143616</v>
+        <v>-13.461481054936</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>896313.0</v>
+        <v>891434.4</v>
       </c>
       <c r="N4" s="1">
-        <v>896313.0</v>
+        <v>891434.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>20067.0</v>
+        <v>27417.0</v>
       </c>
       <c r="D5" s="1">
-        <v>160.92</v>
+        <v>169.5</v>
       </c>
       <c r="E5" s="1">
-        <v>195.9857028953</v>
+        <v>190.4410190758</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>3932845.1</v>
+        <v>5221321.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-703663.46</v>
+        <v>-574139.92</v>
       </c>
       <c r="J5" s="1">
-        <v>-17.891969861717</v>
+        <v>-10.99606543663</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3229181.64</v>
+        <v>4647181.5</v>
       </c>
       <c r="N5" s="1">
-        <v>3229181.64</v>
+        <v>4647181.5</v>
       </c>
       <c r="O5" s="1">
-        <v>1.8</v>
+        <v>2.35</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>26707.0</v>
       </c>
       <c r="D6" s="1">
-        <v>47.86</v>
+        <v>52.12</v>
       </c>
       <c r="E6" s="1">
         <v>71.7589126446</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1916465.28</v>
       </c>
       <c r="I6" s="1">
-        <v>-638268.26</v>
+        <v>-524496.44</v>
       </c>
       <c r="J6" s="1">
-        <v>-33.304452037868</v>
+        <v>-27.367907233884</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1278197.02</v>
+        <v>1391968.84</v>
       </c>
       <c r="N6" s="1">
-        <v>1278197.02</v>
+        <v>1391968.84</v>
       </c>
       <c r="O6" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>14153.0</v>
       </c>
       <c r="D7" s="1">
-        <v>347.6</v>
+        <v>377.3</v>
       </c>
       <c r="E7" s="1">
         <v>224.1933978662</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3173009.16</v>
       </c>
       <c r="I7" s="1">
-        <v>1746573.64</v>
+        <v>2166917.74</v>
       </c>
       <c r="J7" s="1">
-        <v>55.044708411746</v>
+        <v>68.292199320345</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4919582.8</v>
+        <v>5339926.9</v>
       </c>
       <c r="N7" s="1">
-        <v>4919582.8</v>
+        <v>5339926.9</v>
       </c>
       <c r="O7" s="1">
-        <v>2.74</v>
+        <v>2.7</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>90308.0</v>
       </c>
       <c r="D8" s="1">
-        <v>23.19</v>
+        <v>23.15</v>
       </c>
       <c r="E8" s="1">
         <v>19.4901159366</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1760113.39</v>
       </c>
       <c r="I8" s="1">
-        <v>334129.13</v>
+        <v>330516.81</v>
       </c>
       <c r="J8" s="1">
-        <v>18.983386632835</v>
+        <v>18.778154400609</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2094242.52</v>
+        <v>2090630.2</v>
       </c>
       <c r="N8" s="1">
-        <v>2094242.52</v>
+        <v>2090630.2</v>
       </c>
       <c r="O8" s="1">
-        <v>1.17</v>
+        <v>1.06</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>24662.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.19</v>
+        <v>49.26</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704731976</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1446931.21</v>
       </c>
       <c r="I9" s="1">
-        <v>-233807.43</v>
+        <v>-232081.09</v>
       </c>
       <c r="J9" s="1">
-        <v>-16.158849044385</v>
+        <v>-16.039538603912</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1213123.78</v>
+        <v>1214850.12</v>
       </c>
       <c r="N9" s="1">
-        <v>1213123.78</v>
+        <v>1214850.12</v>
       </c>
       <c r="O9" s="1">
-        <v>0.68</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>59.16</v>
+        <v>64.44</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>315478.33</v>
+        <v>521609.53</v>
       </c>
       <c r="J10" s="1">
-        <v>15.820364536567</v>
+        <v>26.157273339019</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2309606.4</v>
+        <v>2515737.6</v>
       </c>
       <c r="N10" s="1">
-        <v>2309606.4</v>
+        <v>2515737.6</v>
       </c>
       <c r="O10" s="1">
-        <v>1.29</v>
+        <v>1.27</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>16531.0</v>
+        <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>32.96</v>
+        <v>40.08</v>
       </c>
       <c r="E11" s="1">
-        <v>33.8465380195</v>
+        <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>559517.12</v>
+        <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>-14655.36</v>
+        <v>124580.29</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.6192871453156</v>
+        <v>17.582113096644</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>544861.76</v>
+        <v>833142.96</v>
       </c>
       <c r="N11" s="1">
-        <v>544861.76</v>
+        <v>833142.96</v>
       </c>
       <c r="O11" s="1">
-        <v>0.3</v>
+        <v>0.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>1697.0</v>
       </c>
       <c r="D12" s="1">
-        <v>584.8</v>
+        <v>682.0</v>
       </c>
       <c r="E12" s="1">
         <v>464.3851031232</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>788061.52</v>
       </c>
       <c r="I12" s="1">
-        <v>204344.08</v>
+        <v>369292.48</v>
       </c>
       <c r="J12" s="1">
-        <v>25.929965467671</v>
+        <v>46.860869440751</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>992405.6</v>
+        <v>1157354.0</v>
       </c>
       <c r="N12" s="1">
-        <v>992405.6</v>
+        <v>1157354.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.55</v>
+        <v>0.59</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>12708.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1128.2</v>
+        <v>1270.0</v>
       </c>
       <c r="E13" s="1">
         <v>577.0690824677</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>7333393.9</v>
       </c>
       <c r="I13" s="1">
-        <v>7003771.7</v>
+        <v>8805766.1</v>
       </c>
       <c r="J13" s="1">
-        <v>95.505188941235</v>
+        <v>120.07763690424</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>14337165.6</v>
+        <v>16139160.0</v>
       </c>
       <c r="N13" s="1">
-        <v>14337165.6</v>
+        <v>16139160.0</v>
       </c>
       <c r="O13" s="1">
-        <v>7.99</v>
+        <v>8.17</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>37.7</v>
+        <v>41.11</v>
       </c>
       <c r="E14" s="1">
         <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>832740.65</v>
+        <v>1078816.48</v>
       </c>
       <c r="J14" s="1">
-        <v>44.111594821169</v>
+        <v>57.146622363349</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2720545.1</v>
+        <v>2966620.93</v>
       </c>
       <c r="N14" s="1">
-        <v>2720545.1</v>
+        <v>2966620.93</v>
       </c>
       <c r="O14" s="1">
-        <v>1.52</v>
+        <v>1.5</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>17.925</v>
+        <v>19.705</v>
       </c>
       <c r="E15" s="1">
         <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>2505908.11</v>
+        <v>2905340.11</v>
       </c>
       <c r="J15" s="1">
-        <v>165.24702180284</v>
+        <v>191.58675395397</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4022370.0</v>
+        <v>4421802.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4022370.0</v>
+        <v>4421802.0</v>
       </c>
       <c r="O15" s="1">
         <v>2.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>521054.0</v>
+        <v>617768.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.245</v>
+        <v>10.516</v>
       </c>
       <c r="E16" s="1">
-        <v>7.7405733955</v>
+        <v>8.1675157502</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4033256.73</v>
+        <v>5045629.87</v>
       </c>
       <c r="I16" s="1">
-        <v>783887.5</v>
+        <v>1450818.42</v>
       </c>
       <c r="J16" s="1">
-        <v>19.435596404497</v>
+        <v>28.753960504043</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4817144.23</v>
+        <v>6496448.29</v>
       </c>
       <c r="N16" s="1">
-        <v>4817144.23</v>
+        <v>6496448.29</v>
       </c>
       <c r="O16" s="1">
-        <v>2.68</v>
+        <v>3.29</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>10291.0</v>
       </c>
       <c r="D17" s="1">
-        <v>90.7</v>
+        <v>90.2</v>
       </c>
       <c r="E17" s="1">
         <v>108.5189000097</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1116768.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-183374.3</v>
+        <v>-188519.8</v>
       </c>
       <c r="J17" s="1">
-        <v>-16.420089042666</v>
+        <v>-16.880838276168</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>933393.7</v>
+        <v>928248.2</v>
       </c>
       <c r="N17" s="1">
-        <v>933393.7</v>
+        <v>928248.2</v>
       </c>
       <c r="O17" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>75.76</v>
+        <v>83.84</v>
       </c>
       <c r="E18" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>347.49</v>
+        <v>186324.85</v>
       </c>
       <c r="J18" s="1">
-        <v>0.019931509004974</v>
+        <v>10.687315967727</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1743767.92</v>
+        <v>1929745.28</v>
       </c>
       <c r="N18" s="1">
-        <v>1743767.92</v>
+        <v>1929745.28</v>
       </c>
       <c r="O18" s="1">
-        <v>0.97</v>
+        <v>0.98</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>82.13</v>
+        <v>90.33</v>
       </c>
       <c r="E19" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>635132.23</v>
+        <v>980696.63</v>
       </c>
       <c r="J19" s="1">
-        <v>22.474678902198</v>
+        <v>34.702760808908</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3461122.46</v>
+        <v>3806686.86</v>
       </c>
       <c r="N19" s="1">
-        <v>3461122.46</v>
+        <v>3806686.86</v>
       </c>
       <c r="O19" s="1">
         <v>1.93</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>34015.0</v>
       </c>
       <c r="D20" s="1">
-        <v>26.46</v>
+        <v>27.21</v>
       </c>
       <c r="E20" s="1">
         <v>25.6549304719</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>872652.46</v>
       </c>
       <c r="I20" s="1">
-        <v>27384.44</v>
+        <v>52895.69</v>
       </c>
       <c r="J20" s="1">
-        <v>3.1380694211301</v>
+        <v>6.061484087262</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>900036.9</v>
+        <v>925548.15</v>
       </c>
       <c r="N20" s="1">
-        <v>900036.9</v>
+        <v>925548.15</v>
       </c>
       <c r="O20" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>12896.0</v>
+        <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.58</v>
+        <v>100.3</v>
       </c>
       <c r="E21" s="1">
-        <v>144.5428923697</v>
+        <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1864025.14</v>
+        <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>-592737.46</v>
+        <v>-557559.31</v>
       </c>
       <c r="J21" s="1">
-        <v>-31.798791082828</v>
+        <v>-25.346240893843</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1271287.68</v>
+        <v>1642211.9</v>
       </c>
       <c r="N21" s="1">
-        <v>1271287.68</v>
+        <v>1642211.9</v>
       </c>
       <c r="O21" s="1">
-        <v>0.71</v>
+        <v>0.83</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>32437.0</v>
+        <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>68.08</v>
+        <v>34.56</v>
       </c>
       <c r="E22" s="1">
-        <v>67.6396374511</v>
+        <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2194026.92</v>
+        <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>14284.04</v>
+        <v>86808.78</v>
       </c>
       <c r="J22" s="1">
-        <v>0.65104214856215</v>
+        <v>9.5984241954542</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2208310.96</v>
+        <v>991215.36</v>
       </c>
       <c r="N22" s="1">
-        <v>2208310.96</v>
+        <v>991215.36</v>
       </c>
       <c r="O22" s="1">
-        <v>1.23</v>
+        <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>26682.0</v>
+        <v>40725.0</v>
       </c>
       <c r="D23" s="1">
-        <v>68.5</v>
+        <v>76.0</v>
       </c>
       <c r="E23" s="1">
-        <v>63.5439161232</v>
+        <v>69.4645772867</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1695478.77</v>
+        <v>2828944.91</v>
       </c>
       <c r="I23" s="1">
-        <v>132238.23</v>
+        <v>266155.09</v>
       </c>
       <c r="J23" s="1">
-        <v>7.7994624491818</v>
+        <v>9.4082811248523</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1827717.0</v>
+        <v>3095100.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1827717.0</v>
+        <v>3095100.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.02</v>
+        <v>1.57</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>45961.0</v>
+        <v>26682.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.2</v>
+        <v>69.18</v>
       </c>
       <c r="E24" s="1">
-        <v>35.6900820261</v>
+        <v>63.5439161232</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1640351.86</v>
+        <v>1695478.77</v>
       </c>
       <c r="I24" s="1">
-        <v>-849822.66</v>
+        <v>150381.99</v>
       </c>
       <c r="J24" s="1">
-        <v>-51.807339676501</v>
+        <v>8.8695884997722</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>790529.2</v>
+        <v>1845860.76</v>
       </c>
       <c r="N24" s="1">
-        <v>790529.2</v>
+        <v>1845860.76</v>
       </c>
       <c r="O24" s="1">
-        <v>0.44</v>
+        <v>0.93</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>4626.0</v>
+        <v>20983.0</v>
       </c>
       <c r="D25" s="1">
-        <v>243.3</v>
+        <v>16.815</v>
       </c>
       <c r="E25" s="1">
-        <v>144.0557068742</v>
+        <v>35.6900819711</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>666401.7</v>
+        <v>748884.99</v>
       </c>
       <c r="I25" s="1">
-        <v>459104.1</v>
+        <v>-396055.84</v>
       </c>
       <c r="J25" s="1">
-        <v>68.892996521467</v>
+        <v>-52.886069995875</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1125505.8</v>
+        <v>352829.15</v>
       </c>
       <c r="N25" s="1">
-        <v>1125505.8</v>
+        <v>352829.15</v>
       </c>
       <c r="O25" s="1">
-        <v>0.63</v>
+        <v>0.18</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>25925.0</v>
+        <v>4626.0</v>
       </c>
       <c r="D26" s="1">
-        <v>43.99</v>
+        <v>252.5</v>
       </c>
       <c r="E26" s="1">
-        <v>38.9590001929</v>
+        <v>144.0557068742</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1010012.08</v>
+        <v>666401.7</v>
       </c>
       <c r="I26" s="1">
-        <v>130428.67</v>
+        <v>501663.3</v>
       </c>
       <c r="J26" s="1">
-        <v>12.913575251496</v>
+        <v>75.279414803414</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1140440.75</v>
+        <v>1168065.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1140440.75</v>
+        <v>1168065.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>86416.0</v>
+        <v>25925.0</v>
       </c>
       <c r="D27" s="1">
-        <v>31.62</v>
+        <v>49.14</v>
       </c>
       <c r="E27" s="1">
-        <v>31.7401893168</v>
+        <v>38.9590001929</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2742860.2</v>
+        <v>1010012.08</v>
       </c>
       <c r="I27" s="1">
-        <v>-10386.28</v>
+        <v>263942.42</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.37866603627848</v>
+        <v>26.132600315038</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2732473.92</v>
+        <v>1273954.5</v>
       </c>
       <c r="N27" s="1">
-        <v>2732473.92</v>
+        <v>1273954.5</v>
       </c>
       <c r="O27" s="1">
-        <v>1.52</v>
+        <v>0.64</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>30021.0</v>
+        <v>86416.0</v>
       </c>
       <c r="D28" s="1">
-        <v>58.12</v>
+        <v>30.99</v>
       </c>
       <c r="E28" s="1">
-        <v>105.6357386496</v>
+        <v>30.7401893168</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3171290.51</v>
+        <v>2656444.2</v>
       </c>
       <c r="I28" s="1">
-        <v>-1426469.99</v>
+        <v>21587.64</v>
       </c>
       <c r="J28" s="1">
-        <v>-44.980741609825</v>
+        <v>0.81265173949447</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1744820.52</v>
+        <v>2678031.84</v>
       </c>
       <c r="N28" s="1">
-        <v>1744820.52</v>
+        <v>2678031.84</v>
       </c>
       <c r="O28" s="1">
-        <v>0.97</v>
+        <v>1.36</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>442035.0</v>
+        <v>30021.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.135</v>
+        <v>62.62</v>
       </c>
       <c r="E29" s="1">
-        <v>6.473216148</v>
+        <v>105.6357386496</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2861388.1</v>
+        <v>3171290.51</v>
       </c>
       <c r="I29" s="1">
-        <v>1176601.63</v>
+        <v>-1291375.49</v>
       </c>
       <c r="J29" s="1">
-        <v>41.119959574865</v>
+        <v>-40.720819676656</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4037989.73</v>
+        <v>1879915.02</v>
       </c>
       <c r="N29" s="1">
-        <v>4037989.73</v>
+        <v>1879915.02</v>
       </c>
       <c r="O29" s="1">
-        <v>2.25</v>
+        <v>0.95</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>100649.0</v>
+        <v>442035.0</v>
       </c>
       <c r="D30" s="1">
-        <v>26.51</v>
+        <v>9.866</v>
       </c>
       <c r="E30" s="1">
-        <v>14.7980308796</v>
+        <v>6.473216148</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1489407.01</v>
+        <v>2861388.1</v>
       </c>
       <c r="I30" s="1">
-        <v>1178797.98</v>
+        <v>1499729.21</v>
       </c>
       <c r="J30" s="1">
-        <v>79.145456687491</v>
+        <v>52.412645806418</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2668204.99</v>
+        <v>4361117.31</v>
       </c>
       <c r="N30" s="1">
-        <v>2668204.99</v>
+        <v>4361117.31</v>
       </c>
       <c r="O30" s="1">
-        <v>1.49</v>
+        <v>2.21</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>18416.0</v>
+        <v>100649.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.35</v>
+        <v>29.13</v>
       </c>
       <c r="E31" s="1">
-        <v>104.5645998045</v>
+        <v>14.7980308796</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1925661.67</v>
+        <v>1489407.01</v>
       </c>
       <c r="I31" s="1">
-        <v>-280192.07</v>
+        <v>1442498.36</v>
       </c>
       <c r="J31" s="1">
-        <v>-14.550430865667</v>
+        <v>96.850515024768</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1645469.6</v>
+        <v>2931905.37</v>
       </c>
       <c r="N31" s="1">
-        <v>1645469.6</v>
+        <v>2931905.37</v>
       </c>
       <c r="O31" s="1">
-        <v>0.92</v>
+        <v>1.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>8978.0</v>
+        <v>18416.0</v>
       </c>
       <c r="D32" s="1">
-        <v>194.75</v>
+        <v>103.8</v>
       </c>
       <c r="E32" s="1">
-        <v>145.6092982847</v>
+        <v>104.5645998045</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1307280.28</v>
+        <v>1925661.67</v>
       </c>
       <c r="I32" s="1">
-        <v>441185.22</v>
+        <v>-14080.87</v>
       </c>
       <c r="J32" s="1">
-        <v>33.7483267169</v>
+        <v>-0.73122242704244</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1748465.5</v>
+        <v>1911580.8</v>
       </c>
       <c r="N32" s="1">
-        <v>1748465.5</v>
+        <v>1911580.8</v>
       </c>
       <c r="O32" s="1">
         <v>0.97</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>58123.0</v>
+        <v>8978.0</v>
       </c>
       <c r="D33" s="1">
-        <v>13.94</v>
+        <v>199.25</v>
       </c>
       <c r="E33" s="1">
-        <v>18.5510142284</v>
+        <v>145.6092982847</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1078240.6</v>
+        <v>1307280.28</v>
       </c>
       <c r="I33" s="1">
-        <v>-268005.98</v>
+        <v>481586.22</v>
       </c>
       <c r="J33" s="1">
-        <v>-24.85586055654</v>
+        <v>36.838788694954</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>810234.62</v>
+        <v>1788866.5</v>
       </c>
       <c r="N33" s="1">
-        <v>810234.62</v>
+        <v>1788866.5</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.91</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>2982.0</v>
+        <v>23251.0</v>
       </c>
       <c r="D34" s="1">
-        <v>273.8</v>
+        <v>17.36</v>
       </c>
       <c r="E34" s="1">
-        <v>408.2739000671</v>
+        <v>18.5510141499</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1217472.77</v>
+        <v>431329.63</v>
       </c>
       <c r="I34" s="1">
-        <v>-401001.17</v>
+        <v>-27692.27</v>
       </c>
       <c r="J34" s="1">
-        <v>-32.937177724312</v>
+        <v>-6.4202104548208</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>816471.6</v>
+        <v>403637.36</v>
       </c>
       <c r="N34" s="1">
-        <v>816471.6</v>
+        <v>403637.36</v>
       </c>
       <c r="O34" s="1">
-        <v>0.45</v>
+        <v>0.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>1416.0</v>
+        <v>2982.0</v>
       </c>
       <c r="D35" s="1">
-        <v>203.8</v>
+        <v>301.65</v>
       </c>
       <c r="E35" s="1">
-        <v>154.3003601695</v>
+        <v>408.2739000671</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>218489.31</v>
+        <v>1217472.77</v>
       </c>
       <c r="I35" s="1">
-        <v>70091.49</v>
+        <v>-317952.47</v>
       </c>
       <c r="J35" s="1">
-        <v>32.080054626014</v>
+        <v>-26.115776700287</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>288580.8</v>
+        <v>899520.3</v>
       </c>
       <c r="N35" s="1">
-        <v>288580.8</v>
+        <v>899520.3</v>
       </c>
       <c r="O35" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>56008.0</v>
       </c>
       <c r="D36" s="1">
-        <v>33.35</v>
+        <v>35.9</v>
       </c>
       <c r="E36" s="1">
         <v>34.5</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1932276.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-64409.2</v>
+        <v>78411.2</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.3333333333333</v>
+        <v>4.0579710144928</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1867866.8</v>
+        <v>2010687.2</v>
       </c>
       <c r="N36" s="1">
-        <v>1867866.8</v>
+        <v>2010687.2</v>
       </c>
       <c r="O36" s="1">
-        <v>1.04</v>
+        <v>1.02</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>770.0</v>
       </c>
       <c r="D37" s="1">
-        <v>1656.0</v>
+        <v>1757.5</v>
       </c>
       <c r="E37" s="1">
         <v>1266.2550909091</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>975016.42</v>
       </c>
       <c r="I37" s="1">
-        <v>300103.58</v>
+        <v>378258.58</v>
       </c>
       <c r="J37" s="1">
-        <v>30.779336003388</v>
+        <v>38.795098445624</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1275120.0</v>
+        <v>1353275.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1275120.0</v>
+        <v>1353275.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>177268.0</v>
       </c>
       <c r="D38" s="1">
-        <v>19.175</v>
+        <v>20.32</v>
       </c>
       <c r="E38" s="1">
         <v>15.5725711352</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2760518.54</v>
       </c>
       <c r="I38" s="1">
-        <v>638595.36</v>
+        <v>841567.22</v>
       </c>
       <c r="J38" s="1">
-        <v>23.133166857847</v>
+        <v>30.485838359919</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3399113.9</v>
+        <v>3602085.76</v>
       </c>
       <c r="N38" s="1">
-        <v>3399113.9</v>
+        <v>3602085.76</v>
       </c>
       <c r="O38" s="1">
-        <v>1.89</v>
+        <v>1.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>46105.0</v>
       </c>
       <c r="D39" s="1">
-        <v>50.56</v>
+        <v>54.0</v>
       </c>
       <c r="E39" s="1">
         <v>37.5384483245</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1730710.16</v>
       </c>
       <c r="I39" s="1">
-        <v>600358.64</v>
+        <v>758959.84</v>
       </c>
       <c r="J39" s="1">
-        <v>34.688572002143</v>
+        <v>43.852509654187</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2331068.8</v>
+        <v>2489670.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2331068.8</v>
+        <v>2489670.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.3</v>
+        <v>1.26</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>69526.0</v>
       </c>
       <c r="D40" s="1">
-        <v>37.645</v>
+        <v>42.825</v>
       </c>
       <c r="E40" s="1">
         <v>34.8738723643</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2424640.85</v>
       </c>
       <c r="I40" s="1">
-        <v>192665.42</v>
+        <v>552810.1</v>
       </c>
       <c r="J40" s="1">
-        <v>7.9461426214938</v>
+        <v>22.79966948507</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2617306.27</v>
+        <v>2977450.95</v>
       </c>
       <c r="N40" s="1">
-        <v>2617306.27</v>
+        <v>2977450.95</v>
       </c>
       <c r="O40" s="1">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>166724.0</v>
+        <v>124891.0</v>
       </c>
       <c r="D41" s="1">
-        <v>21.93</v>
+        <v>24.585</v>
       </c>
       <c r="E41" s="1">
-        <v>12.0943611598</v>
+        <v>12.0943611629</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2016420.27</v>
+        <v>1510476.86</v>
       </c>
       <c r="I41" s="1">
-        <v>1639837.05</v>
+        <v>1559968.38</v>
       </c>
       <c r="J41" s="1">
-        <v>81.324170084841</v>
+        <v>103.27654936733</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3656257.32</v>
+        <v>3070445.24</v>
       </c>
       <c r="N41" s="1">
-        <v>3656257.32</v>
+        <v>3070445.24</v>
       </c>
       <c r="O41" s="1">
-        <v>2.04</v>
+        <v>1.55</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>868213.0</v>
       </c>
       <c r="D42" s="1">
-        <v>4.966</v>
+        <v>5.657</v>
       </c>
       <c r="E42" s="1">
         <v>2.519054057</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>2187075.48</v>
       </c>
       <c r="I42" s="1">
-        <v>2124470.28</v>
+        <v>2724405.46</v>
       </c>
       <c r="J42" s="1">
-        <v>97.137492483798</v>
+        <v>124.56842413139</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4311545.76</v>
+        <v>4911480.94</v>
       </c>
       <c r="N42" s="1">
-        <v>4311545.76</v>
+        <v>4911480.94</v>
       </c>
       <c r="O42" s="1">
-        <v>2.4</v>
+        <v>2.49</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>14718.0</v>
       </c>
       <c r="D43" s="1">
-        <v>95.9</v>
+        <v>106.2</v>
       </c>
       <c r="E43" s="1">
         <v>101.4798022829</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1493579.73</v>
       </c>
       <c r="I43" s="1">
-        <v>-82123.53</v>
+        <v>69471.87</v>
       </c>
       <c r="J43" s="1">
-        <v>-5.49843629707</v>
+        <v>4.6513666866649</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1411456.2</v>
+        <v>1563051.6</v>
       </c>
       <c r="N43" s="1">
-        <v>1411456.2</v>
+        <v>1563051.6</v>
       </c>
       <c r="O43" s="1">
         <v>0.79</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>322076.0</v>
+        <v>111031.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.685</v>
+        <v>4.824</v>
       </c>
       <c r="E44" s="1">
-        <v>3.2585760814</v>
+        <v>3.2585760733</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1049509.15</v>
+        <v>361802.96</v>
       </c>
       <c r="I44" s="1">
-        <v>459416.91</v>
+        <v>173810.58</v>
       </c>
       <c r="J44" s="1">
-        <v>43.774454944009</v>
+        <v>48.040121064792</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1508926.06</v>
+        <v>535613.54</v>
       </c>
       <c r="N44" s="1">
-        <v>1508926.06</v>
+        <v>535613.54</v>
       </c>
       <c r="O44" s="1">
-        <v>0.84</v>
+        <v>0.27</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>24921.0</v>
       </c>
       <c r="D45" s="1">
-        <v>167.24</v>
+        <v>188.54</v>
       </c>
       <c r="E45" s="1">
         <v>154.7736635769</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3857114.47</v>
       </c>
       <c r="I45" s="1">
-        <v>310673.57</v>
+        <v>841490.87</v>
       </c>
       <c r="J45" s="1">
-        <v>8.0545592415358</v>
+        <v>21.816590524989</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4167788.04</v>
+        <v>4698605.34</v>
       </c>
       <c r="N45" s="1">
-        <v>4167788.04</v>
+        <v>4698605.34</v>
       </c>
       <c r="O45" s="1">
-        <v>2.32</v>
+        <v>2.38</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>13685.0</v>
       </c>
       <c r="D46" s="1">
-        <v>131.65</v>
+        <v>148.85</v>
       </c>
       <c r="E46" s="1">
         <v>96.5004442821</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1320608.58</v>
       </c>
       <c r="I46" s="1">
-        <v>481021.67</v>
+        <v>716403.67</v>
       </c>
       <c r="J46" s="1">
-        <v>36.424242374678</v>
+        <v>54.247994511742</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1801630.25</v>
+        <v>2037012.25</v>
       </c>
       <c r="N46" s="1">
-        <v>1801630.25</v>
+        <v>2037012.25</v>
       </c>
       <c r="O46" s="1">
-        <v>1.0</v>
+        <v>1.03</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>10160.0</v>
       </c>
       <c r="D47" s="1">
-        <v>347.7</v>
+        <v>358.9</v>
       </c>
       <c r="E47" s="1">
         <v>380.3228681102</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>3864080.34</v>
       </c>
       <c r="I47" s="1">
-        <v>-331448.34</v>
+        <v>-217656.34</v>
       </c>
       <c r="J47" s="1">
-        <v>-8.5776772436362</v>
+        <v>-5.6328109368451</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3532632.0</v>
+        <v>3646424.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3532632.0</v>
+        <v>3646424.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.97</v>
+        <v>1.85</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>9050.0</v>
       </c>
       <c r="D48" s="1">
-        <v>457.95</v>
+        <v>483.3</v>
       </c>
       <c r="E48" s="1">
         <v>612.1679038674</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>5540119.53</v>
       </c>
       <c r="I48" s="1">
-        <v>-1395672.03</v>
+        <v>-1166254.53</v>
       </c>
       <c r="J48" s="1">
-        <v>-25.192092380722</v>
+        <v>-21.051071618305</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4144447.5</v>
+        <v>4373865.0</v>
       </c>
       <c r="N48" s="1">
-        <v>4144447.5</v>
+        <v>4373865.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.31</v>
+        <v>2.21</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
         <v>139767.0</v>
       </c>
       <c r="D49" s="1">
-        <v>14.035</v>
+        <v>16.33</v>
       </c>
       <c r="E49" s="1">
         <v>11.7809893609</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1646593.54</v>
       </c>
       <c r="I49" s="1">
-        <v>315036.31</v>
+        <v>635801.57</v>
       </c>
       <c r="J49" s="1">
-        <v>19.132609374867</v>
+        <v>38.61314614413</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1961629.85</v>
+        <v>2282395.11</v>
       </c>
       <c r="N49" s="1">
-        <v>1961629.85</v>
+        <v>2282395.11</v>
       </c>
       <c r="O49" s="1">
-        <v>1.09</v>
+        <v>1.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>18263.0</v>
       </c>
       <c r="D50" s="1">
-        <v>52.1</v>
+        <v>54.38</v>
       </c>
       <c r="E50" s="1">
         <v>52.2038000329</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>953398.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-1895.7</v>
+        <v>39743.94</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.19883616286168</v>
+        <v>4.1686619858653</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>951502.3</v>
+        <v>993141.94</v>
       </c>
       <c r="N50" s="1">
-        <v>951502.3</v>
+        <v>993141.94</v>
       </c>
       <c r="O50" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>1879.0</v>
       </c>
       <c r="D51" s="1">
-        <v>520.8</v>
+        <v>549.4</v>
       </c>
       <c r="E51" s="1">
         <v>194.1964236296</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>364895.08</v>
       </c>
       <c r="I51" s="1">
-        <v>613688.12</v>
+        <v>667427.52</v>
       </c>
       <c r="J51" s="1">
-        <v>168.18207579011</v>
+        <v>182.90943248673</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>978583.2</v>
+        <v>1032322.6</v>
       </c>
       <c r="N51" s="1">
-        <v>978583.2</v>
+        <v>1032322.6</v>
       </c>
       <c r="O51" s="1">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
         <v>237703.0</v>
       </c>
       <c r="D52" s="1">
-        <v>6.916</v>
+        <v>8.034</v>
       </c>
       <c r="E52" s="1">
         <v>5.1813807146</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>1231629.74</v>
       </c>
       <c r="I52" s="1">
-        <v>412324.21</v>
+        <v>678076.16</v>
       </c>
       <c r="J52" s="1">
-        <v>33.477935503571</v>
+        <v>55.055195403125</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1643953.95</v>
+        <v>1909705.9</v>
       </c>
       <c r="N52" s="1">
-        <v>1643953.95</v>
+        <v>1909705.9</v>
       </c>
       <c r="O52" s="1">
-        <v>0.92</v>
+        <v>0.97</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>441.0</v>
+        <v>618.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E53" s="1">
-        <v>4784.0399319728</v>
+        <v>4786.9834951456</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>2109761.61</v>
+        <v>2958355.8</v>
       </c>
       <c r="I53" s="1">
-        <v>326.37</v>
+        <v>2105.22</v>
       </c>
       <c r="J53" s="1">
-        <v>0.015469520274378</v>
+        <v>0.071161825768219</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2110087.98</v>
+        <v>2960461.02</v>
       </c>
       <c r="N53" s="1">
-        <v>2110087.98</v>
+        <v>2960461.02</v>
       </c>
       <c r="O53" s="1">
-        <v>1.18</v>
+        <v>1.5</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>35681.0</v>
       </c>
       <c r="D54" s="1">
-        <v>40.02</v>
+        <v>41.555</v>
       </c>
       <c r="E54" s="1">
         <v>36.604383005</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1306080.99</v>
       </c>
       <c r="I54" s="1">
-        <v>121872.63</v>
+        <v>176642.97</v>
       </c>
       <c r="J54" s="1">
-        <v>9.3311694246465</v>
+        <v>13.5246566907</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1427953.62</v>
+        <v>1482723.96</v>
       </c>
       <c r="N54" s="1">
-        <v>1427953.62</v>
+        <v>1482723.96</v>
       </c>
       <c r="O54" s="1">
-        <v>0.8</v>
+        <v>0.75</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>16879.0</v>
+        <v>9553.0</v>
       </c>
       <c r="D55" s="1">
-        <v>93.9</v>
+        <v>119.8</v>
       </c>
       <c r="E55" s="1">
-        <v>42.798477398</v>
+        <v>42.7984769182</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>722395.5</v>
+        <v>408853.85</v>
       </c>
       <c r="I55" s="1">
-        <v>862542.6</v>
+        <v>735595.55</v>
       </c>
       <c r="J55" s="1">
-        <v>119.40032849042</v>
+        <v>179.916503171</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1584938.1</v>
+        <v>1144449.4</v>
       </c>
       <c r="N55" s="1">
-        <v>1584938.1</v>
+        <v>1144449.4</v>
       </c>
       <c r="O55" s="1">
-        <v>0.88</v>
+        <v>0.58</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>16959.0</v>
       </c>
       <c r="D56" s="1">
-        <v>70.52</v>
+        <v>73.52</v>
       </c>
       <c r="E56" s="1">
         <v>84.5794999705</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1434383.74</v>
       </c>
       <c r="I56" s="1">
-        <v>-238435.06</v>
+        <v>-187558.06</v>
       </c>
       <c r="J56" s="1">
-        <v>-16.622822286036</v>
+        <v>-13.075863506372</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1195948.68</v>
+        <v>1246825.68</v>
       </c>
       <c r="N56" s="1">
-        <v>1195948.68</v>
+        <v>1246825.68</v>
       </c>
       <c r="O56" s="1">
-        <v>0.67</v>
+        <v>0.63</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>26318.0</v>
       </c>
       <c r="D57" s="1">
-        <v>27.64</v>
+        <v>30.98</v>
       </c>
       <c r="E57" s="1">
         <v>36.2437001292</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>953861.7</v>
       </c>
       <c r="I57" s="1">
-        <v>-226432.18</v>
+        <v>-138530.06</v>
       </c>
       <c r="J57" s="1">
-        <v>-23.738470681861</v>
+        <v>-14.52307603922</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>727429.52</v>
+        <v>815331.64</v>
       </c>
       <c r="N57" s="1">
-        <v>727429.52</v>
+        <v>815331.64</v>
       </c>
       <c r="O57" s="1">
         <v>0.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
         <v>9480.0</v>
       </c>
       <c r="D58" s="1">
-        <v>281.6</v>
+        <v>313.3</v>
       </c>
       <c r="E58" s="1">
         <v>258.3173670886</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>2448848.64</v>
       </c>
       <c r="I58" s="1">
-        <v>220719.36</v>
+        <v>521235.36</v>
       </c>
       <c r="J58" s="1">
-        <v>9.0131891532504</v>
+        <v>21.284915346993</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2669568.0</v>
+        <v>2970084.0</v>
       </c>
       <c r="N58" s="1">
-        <v>2669568.0</v>
+        <v>2970084.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.49</v>
+        <v>1.5</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>566002.0</v>
+        <v>273798.0</v>
       </c>
       <c r="D59" s="1">
-        <v>3.42</v>
+        <v>4.133</v>
       </c>
       <c r="E59" s="1">
-        <v>2.5732000064</v>
+        <v>2.5732000234</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1456436.35</v>
+        <v>704537.02</v>
       </c>
       <c r="I59" s="1">
-        <v>479290.49</v>
+        <v>427070.11</v>
       </c>
       <c r="J59" s="1">
-        <v>32.908440523336</v>
+        <v>60.617128394474</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1935726.84</v>
+        <v>1131607.13</v>
       </c>
       <c r="N59" s="1">
-        <v>1935726.84</v>
+        <v>1131607.13</v>
       </c>
       <c r="O59" s="1">
-        <v>1.08</v>
+        <v>0.57</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>44509.0</v>
       </c>
       <c r="D60" s="1">
-        <v>77.79</v>
+        <v>80.19</v>
       </c>
       <c r="E60" s="1">
         <v>89.5803226314</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>3987130.58</v>
       </c>
       <c r="I60" s="1">
-        <v>-524775.47</v>
+        <v>-417953.87</v>
       </c>
       <c r="J60" s="1">
-        <v>-13.161732716564</v>
+        <v>-10.48257290836</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3462355.11</v>
+        <v>3569176.71</v>
       </c>
       <c r="N60" s="1">
-        <v>3462355.11</v>
+        <v>3569176.71</v>
       </c>
       <c r="O60" s="1">
-        <v>1.93</v>
+        <v>1.81</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>38649.0</v>
       </c>
       <c r="D61" s="1">
-        <v>153.82</v>
+        <v>139.38</v>
       </c>
       <c r="E61" s="1">
         <v>184.8019467515</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>7142410.44</v>
       </c>
       <c r="I61" s="1">
-        <v>-1197421.26</v>
+        <v>-1755512.82</v>
       </c>
       <c r="J61" s="1">
-        <v>-16.764946092905</v>
+        <v>-24.57871659361</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>5944989.18</v>
+        <v>5386897.62</v>
       </c>
       <c r="N61" s="1">
-        <v>5944989.18</v>
+        <v>5386897.62</v>
       </c>
       <c r="O61" s="1">
-        <v>3.31</v>
+        <v>2.73</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
         <v>24180.0</v>
       </c>
       <c r="D62" s="1">
-        <v>237.15</v>
+        <v>260.2</v>
       </c>
       <c r="E62" s="1">
         <v>145.5477820513</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>3519345.37</v>
       </c>
       <c r="I62" s="1">
-        <v>2214941.63</v>
+        <v>2772290.63</v>
       </c>
       <c r="J62" s="1">
-        <v>62.936182645808</v>
+        <v>78.772906280579</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>5734287.0</v>
+        <v>6291636.0</v>
       </c>
       <c r="N62" s="1">
-        <v>5734287.0</v>
+        <v>6291636.0</v>
       </c>
       <c r="O62" s="1">
-        <v>3.19</v>
+        <v>3.18</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>11382.0</v>
       </c>
       <c r="D63" s="1">
-        <v>42.42</v>
+        <v>47.62</v>
       </c>
       <c r="E63" s="1">
         <v>96.6610182745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>1100195.71</v>
       </c>
       <c r="I63" s="1">
-        <v>-617371.27</v>
+        <v>-558184.87</v>
       </c>
       <c r="J63" s="1">
-        <v>-56.11467708777</v>
+        <v>-50.735052402631</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>482824.44</v>
+        <v>542010.84</v>
       </c>
       <c r="N63" s="1">
-        <v>482824.44</v>
+        <v>542010.84</v>
       </c>
       <c r="O63" s="1">
         <v>0.27</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>18293.0</v>
       </c>
       <c r="D64" s="1">
-        <v>140.75</v>
+        <v>167.22</v>
       </c>
       <c r="E64" s="1">
         <v>110.1810834746</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>2015542.56</v>
       </c>
       <c r="I64" s="1">
-        <v>559197.19</v>
+        <v>1043412.9</v>
       </c>
       <c r="J64" s="1">
-        <v>27.744251155877</v>
+        <v>51.768338744482</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2574739.75</v>
+        <v>3058955.46</v>
       </c>
       <c r="N64" s="1">
-        <v>2574739.75</v>
+        <v>3058955.46</v>
       </c>
       <c r="O64" s="1">
-        <v>1.43</v>
+        <v>1.55</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>38160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>36.55</v>
+        <v>37.77</v>
       </c>
       <c r="E65" s="1">
         <v>54.5851404612</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>2082968.96</v>
       </c>
       <c r="I65" s="1">
-        <v>-688220.96</v>
+        <v>-641665.76</v>
       </c>
       <c r="J65" s="1">
-        <v>-33.040384816872</v>
+        <v>-30.805344310076</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1394748.0</v>
+        <v>1441303.2</v>
       </c>
       <c r="N65" s="1">
-        <v>1394748.0</v>
+        <v>1441303.2</v>
       </c>
       <c r="O65" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
         <v>21649.0</v>
       </c>
       <c r="D66" s="1">
-        <v>203.75</v>
+        <v>229.45</v>
       </c>
       <c r="E66" s="1">
         <v>192.9668465056</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>4177539.26</v>
       </c>
       <c r="I66" s="1">
-        <v>233444.49</v>
+        <v>789823.79</v>
       </c>
       <c r="J66" s="1">
-        <v>5.5880860830019</v>
+        <v>18.906436082183</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>4410983.75</v>
+        <v>4967363.05</v>
       </c>
       <c r="N66" s="1">
-        <v>4410983.75</v>
+        <v>4967363.05</v>
       </c>
       <c r="O66" s="1">
-        <v>2.46</v>
+        <v>2.51</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>49934.0</v>
       </c>
       <c r="D67" s="1">
-        <v>60.98</v>
+        <v>71.4</v>
       </c>
       <c r="E67" s="1">
         <v>33.391091641</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>1667350.77</v>
       </c>
       <c r="I67" s="1">
-        <v>1377624.55</v>
+        <v>1897936.83</v>
       </c>
       <c r="J67" s="1">
-        <v>82.623559168657</v>
+        <v>113.82948712106</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3044975.32</v>
+        <v>3565287.6</v>
       </c>
       <c r="N67" s="1">
-        <v>3044975.32</v>
+        <v>3565287.6</v>
       </c>
       <c r="O67" s="1">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>73722.0</v>
+        <v>16806.0</v>
       </c>
       <c r="D68" s="1">
-        <v>5.525</v>
+        <v>47.86</v>
       </c>
       <c r="E68" s="1">
-        <v>15.3696905944</v>
+        <v>47.711999881</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1133084.33</v>
+        <v>801847.87</v>
       </c>
       <c r="I68" s="1">
-        <v>-725770.28</v>
+        <v>2487.29</v>
       </c>
       <c r="J68" s="1">
-        <v>-64.052627044979</v>
+        <v>0.31019475053292</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>407314.05</v>
+        <v>804335.16</v>
       </c>
       <c r="N68" s="1">
-        <v>407314.05</v>
+        <v>804335.16</v>
       </c>
       <c r="O68" s="1">
-        <v>0.23</v>
+        <v>0.41</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>53303.0</v>
+        <v>73722.0</v>
       </c>
       <c r="D69" s="1">
-        <v>26.92</v>
+        <v>6.891</v>
       </c>
       <c r="E69" s="1">
-        <v>28.8206545598</v>
+        <v>15.3696905944</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1536227.35</v>
+        <v>1133084.33</v>
       </c>
       <c r="I69" s="1">
-        <v>-101310.59</v>
+        <v>-625066.03</v>
       </c>
       <c r="J69" s="1">
-        <v>-6.5947654167204</v>
+        <v>-55.165005238401</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1434916.76</v>
+        <v>508018.3</v>
       </c>
       <c r="N69" s="1">
-        <v>1434916.76</v>
+        <v>508018.3</v>
       </c>
       <c r="O69" s="1">
-        <v>0.8</v>
+        <v>0.26</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>51676.0</v>
+        <v>53303.0</v>
       </c>
       <c r="D70" s="1">
-        <v>32.02</v>
+        <v>33.895</v>
       </c>
       <c r="E70" s="1">
-        <v>32.1696505147</v>
+        <v>28.8206545598</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1662398.86</v>
+        <v>1536227.35</v>
       </c>
       <c r="I70" s="1">
-        <v>-7733.34</v>
+        <v>270477.84</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.46519160870936</v>
+        <v>17.606628341827</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1654665.52</v>
+        <v>1806705.19</v>
       </c>
       <c r="N70" s="1">
-        <v>1654665.52</v>
+        <v>1806705.19</v>
       </c>
       <c r="O70" s="1">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>8070.0</v>
+        <v>51676.0</v>
       </c>
       <c r="D71" s="1">
-        <v>246.6</v>
+        <v>39.12</v>
       </c>
       <c r="E71" s="1">
-        <v>212.7394299876</v>
+        <v>32.1696505147</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1716807.2</v>
+        <v>1662398.86</v>
       </c>
       <c r="I71" s="1">
-        <v>273254.8</v>
+        <v>359166.26</v>
       </c>
       <c r="J71" s="1">
-        <v>15.916452354114</v>
+        <v>21.605299945887</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1990062.0</v>
+        <v>2021565.12</v>
       </c>
       <c r="N71" s="1">
-        <v>1990062.0</v>
+        <v>2021565.12</v>
       </c>
       <c r="O71" s="1">
-        <v>1.11</v>
+        <v>1.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>45102.0</v>
+        <v>8070.0</v>
       </c>
       <c r="D72" s="1">
-        <v>59.63</v>
+        <v>275.0</v>
       </c>
       <c r="E72" s="1">
-        <v>67.6987871935</v>
+        <v>212.7394299876</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3053350.7</v>
+        <v>1716807.2</v>
       </c>
       <c r="I72" s="1">
-        <v>-363918.44</v>
+        <v>502442.8</v>
       </c>
       <c r="J72" s="1">
-        <v>-11.918658410251</v>
+        <v>29.266116777702</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2689432.26</v>
+        <v>2219250.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2689432.26</v>
+        <v>2219250.0</v>
       </c>
       <c r="O72" s="1">
-        <v>1.5</v>
+        <v>1.12</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>12988.0</v>
+        <v>45102.0</v>
       </c>
       <c r="D73" s="1">
-        <v>123.95</v>
+        <v>68.52</v>
       </c>
       <c r="E73" s="1">
-        <v>107.8219810594</v>
+        <v>67.6987871935</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1400391.89</v>
+        <v>3053350.7</v>
       </c>
       <c r="I73" s="1">
-        <v>209470.71</v>
+        <v>37038.34</v>
       </c>
       <c r="J73" s="1">
-        <v>14.958006504879</v>
+        <v>1.2130391703776</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1609862.6</v>
+        <v>3090389.04</v>
       </c>
       <c r="N73" s="1">
-        <v>1609862.6</v>
+        <v>3090389.04</v>
       </c>
       <c r="O73" s="1">
-        <v>0.9</v>
+        <v>1.56</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>23214.0</v>
+        <v>12988.0</v>
       </c>
       <c r="D74" s="1">
-        <v>21.44</v>
+        <v>135.65</v>
       </c>
       <c r="E74" s="1">
-        <v>28.9328999742</v>
+        <v>107.8219810594</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>671648.34</v>
+        <v>1400391.89</v>
       </c>
       <c r="I74" s="1">
-        <v>-173940.18</v>
+        <v>361430.31</v>
       </c>
       <c r="J74" s="1">
-        <v>-25.897507615369</v>
+        <v>25.809226158829</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>497708.16</v>
+        <v>1761822.2</v>
       </c>
       <c r="N74" s="1">
-        <v>497708.16</v>
+        <v>1761822.2</v>
       </c>
       <c r="O74" s="1">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>38241.0</v>
+        <v>51154.0</v>
       </c>
       <c r="D75" s="1">
-        <v>22.1</v>
+        <v>23.13</v>
       </c>
       <c r="E75" s="1">
-        <v>32.0039164771</v>
+        <v>25.8738866951</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1223861.77</v>
+        <v>1323552.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-378735.67</v>
+        <v>-140360.78</v>
       </c>
       <c r="J75" s="1">
-        <v>-30.945951518692</v>
+        <v>-10.604849311641</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>845126.1</v>
+        <v>1183192.02</v>
       </c>
       <c r="N75" s="1">
-        <v>845126.1</v>
+        <v>1183192.02</v>
       </c>
       <c r="O75" s="1">
-        <v>0.47</v>
+        <v>0.6</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>11103.0</v>
+        <v>38241.0</v>
       </c>
       <c r="D76" s="1">
-        <v>65.44</v>
+        <v>25.38</v>
       </c>
       <c r="E76" s="1">
-        <v>134.9501197874</v>
+        <v>32.0039164771</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1498351.18</v>
+        <v>1223861.77</v>
       </c>
       <c r="I76" s="1">
-        <v>-771770.86</v>
+        <v>-253305.19</v>
       </c>
       <c r="J76" s="1">
-        <v>-51.508008956886</v>
+        <v>-20.697205861737</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>726580.32</v>
+        <v>970556.58</v>
       </c>
       <c r="N76" s="1">
-        <v>726580.32</v>
+        <v>970556.58</v>
       </c>
       <c r="O76" s="1">
-        <v>0.4</v>
+        <v>0.49</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
+        <v>11103.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>62.68</v>
+      </c>
+      <c r="E77" s="1">
+        <v>134.9501197874</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>1498351.18</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-802415.14</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-53.553209068117</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>695936.04</v>
+      </c>
+      <c r="N77" s="1">
+        <v>695936.04</v>
+      </c>
+      <c r="O77" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="P77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" t="s">
+        <v>182</v>
+      </c>
+      <c r="B78" t="s">
+        <v>183</v>
+      </c>
+      <c r="C78" s="1">
         <v>150.0</v>
       </c>
-      <c r="D77" s="1">
-[...2 lines deleted...]
-      <c r="E77" s="1">
+      <c r="D78" s="1">
+        <v>5876.0</v>
+      </c>
+      <c r="E78" s="1">
         <v>5677.5</v>
       </c>
-      <c r="F77" t="s">
-[...11 lines deleted...]
-      <c r="J77" s="1">
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>297750.0</v>
+      </c>
+      <c r="J78" s="1">
         <v>0</v>
       </c>
-      <c r="K77">
-[...14 lines deleted...]
-      <c r="P77">
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>297750.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>297750.0</v>
+      </c>
+      <c r="O78" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P78">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>