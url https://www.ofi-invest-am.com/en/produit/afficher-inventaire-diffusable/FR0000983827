--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -193,107 +193,101 @@
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0003128367</t>
@@ -440,50 +434,56 @@
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
+  </si>
+  <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
@@ -973,153 +973,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17159.8121</v>
+        <v>17950.4753</v>
       </c>
       <c r="D2">
-        <v>295.55</v>
+        <v>311.29</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5071688.68</v>
+        <v>5587887.98</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5071688.68</v>
+        <v>5587887.98</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176141.9667</v>
+        <v>176323.9667</v>
       </c>
       <c r="D3">
-        <v>202.05</v>
+        <v>212.81</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35590151.67</v>
+        <v>37524095.77</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35590151.67</v>
+        <v>37524095.77</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>344037.7063</v>
+        <v>349771.5516</v>
       </c>
       <c r="D4">
-        <v>425.86</v>
+        <v>448.33</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>146514023.92</v>
+        <v>156815588.06</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>146514023.92</v>
+        <v>156815588.06</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>78669.0</v>
+        <v>78499.0</v>
       </c>
       <c r="D5">
-        <v>131.94</v>
+        <v>139.06</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10379988.75</v>
+        <v>10916516.01</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10379988.75</v>
+        <v>10916516.01</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1171,3884 +1171,3884 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>107230.0</v>
       </c>
       <c r="D2" s="1">
-        <v>105.28</v>
+        <v>105.86</v>
       </c>
       <c r="E2" s="1">
         <v>103.9248613261</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
-        <v>145311.52</v>
+        <v>207504.92</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3039600501617</v>
+        <v>1.8620555747542</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11289174.4</v>
+        <v>11351367.8</v>
       </c>
       <c r="N2" s="1">
-        <v>11289174.4</v>
+        <v>11351367.8</v>
       </c>
       <c r="O2" s="1">
-        <v>5.71</v>
+        <v>5.38</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>9012.0</v>
+        <v>11639.0</v>
       </c>
       <c r="D3" s="1">
-        <v>137.8</v>
+        <v>165.0</v>
       </c>
       <c r="E3" s="1">
-        <v>205.1230281846</v>
+        <v>192.0945553742</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1848568.73</v>
+        <v>2235788.53</v>
       </c>
       <c r="I3" s="1">
-        <v>-606715.13</v>
+        <v>-315353.53</v>
       </c>
       <c r="J3" s="1">
-        <v>-32.820804558346</v>
+        <v>-14.104801315892</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1241853.6</v>
+        <v>1920435.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1241853.6</v>
+        <v>1920435.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.63</v>
+        <v>0.91</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>858.8</v>
+        <v>911.8</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-138666.89</v>
+        <v>-83652.89</v>
       </c>
       <c r="J4" s="1">
-        <v>-13.461481054936</v>
+        <v>-8.1208412038781</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>891434.4</v>
+        <v>946448.4</v>
       </c>
       <c r="N4" s="1">
-        <v>891434.4</v>
+        <v>946448.4</v>
       </c>
       <c r="O4" s="1">
         <v>0.45</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>27417.0</v>
       </c>
       <c r="D5" s="1">
-        <v>169.5</v>
+        <v>173.18</v>
       </c>
       <c r="E5" s="1">
         <v>190.4410190758</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>5221321.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-574139.92</v>
+        <v>-473245.36</v>
       </c>
       <c r="J5" s="1">
-        <v>-10.99606543663</v>
+        <v>-9.063708627231</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4647181.5</v>
+        <v>4748076.06</v>
       </c>
       <c r="N5" s="1">
-        <v>4647181.5</v>
+        <v>4748076.06</v>
       </c>
       <c r="O5" s="1">
-        <v>2.35</v>
+        <v>2.25</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>26707.0</v>
+        <v>14911.0</v>
       </c>
       <c r="D6" s="1">
-        <v>52.12</v>
+        <v>66.04</v>
       </c>
       <c r="E6" s="1">
-        <v>71.7589126446</v>
+        <v>71.7589128831</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1916465.28</v>
+        <v>1069997.15</v>
       </c>
       <c r="I6" s="1">
-        <v>-524496.44</v>
+        <v>-85274.71</v>
       </c>
       <c r="J6" s="1">
-        <v>-27.367907233884</v>
+        <v>-7.9696202929139</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1391968.84</v>
+        <v>984722.44</v>
       </c>
       <c r="N6" s="1">
-        <v>1391968.84</v>
+        <v>984722.44</v>
       </c>
       <c r="O6" s="1">
-        <v>0.7</v>
+        <v>0.47</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>14153.0</v>
+        <v>14790.0</v>
       </c>
       <c r="D7" s="1">
-        <v>377.3</v>
+        <v>374.9</v>
       </c>
       <c r="E7" s="1">
-        <v>224.1933978662</v>
+        <v>231.2915591616</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3173009.16</v>
+        <v>3420802.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2166917.74</v>
+        <v>2123968.84</v>
       </c>
       <c r="J7" s="1">
-        <v>68.292199320345</v>
+        <v>62.089788904951</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5339926.9</v>
+        <v>5544771.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5339926.9</v>
+        <v>5544771.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.7</v>
+        <v>2.63</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>90308.0</v>
+        <v>52639.0</v>
       </c>
       <c r="D8" s="1">
-        <v>23.15</v>
+        <v>17.16</v>
       </c>
       <c r="E8" s="1">
-        <v>19.4901159366</v>
+        <v>19.4901158837</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1760113.39</v>
+        <v>1025940.21</v>
       </c>
       <c r="I8" s="1">
-        <v>330516.81</v>
+        <v>-122654.97</v>
       </c>
       <c r="J8" s="1">
-        <v>18.778154400609</v>
+        <v>-11.95537213616</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2090630.2</v>
+        <v>903285.24</v>
       </c>
       <c r="N8" s="1">
-        <v>2090630.2</v>
+        <v>903285.24</v>
       </c>
       <c r="O8" s="1">
-        <v>1.06</v>
+        <v>0.43</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
-        <v>24662.0</v>
+        <v>17248.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.26</v>
+        <v>55.7</v>
       </c>
       <c r="E9" s="1">
-        <v>58.6704731976</v>
+        <v>58.6704730983</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1446931.21</v>
+        <v>1011948.32</v>
       </c>
       <c r="I9" s="1">
-        <v>-232081.09</v>
+        <v>-51234.72</v>
       </c>
       <c r="J9" s="1">
-        <v>-16.039538603912</v>
+        <v>-5.0629779196629</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1214850.12</v>
+        <v>960713.6</v>
       </c>
       <c r="N9" s="1">
-        <v>1214850.12</v>
+        <v>960713.6</v>
       </c>
       <c r="O9" s="1">
-        <v>0.61</v>
+        <v>0.46</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>64.44</v>
+        <v>69.24</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>521609.53</v>
+        <v>709001.53</v>
       </c>
       <c r="J10" s="1">
-        <v>26.157273339019</v>
+        <v>35.55446315943</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2515737.6</v>
+        <v>2703129.6</v>
       </c>
       <c r="N10" s="1">
-        <v>2515737.6</v>
+        <v>2703129.6</v>
       </c>
       <c r="O10" s="1">
-        <v>1.27</v>
+        <v>1.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>40.08</v>
+        <v>51.05</v>
       </c>
       <c r="E11" s="1">
         <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>124580.29</v>
+        <v>352613.68</v>
       </c>
       <c r="J11" s="1">
-        <v>17.582113096644</v>
+        <v>49.764642554483</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>833142.96</v>
+        <v>1061176.35</v>
       </c>
       <c r="N11" s="1">
-        <v>833142.96</v>
+        <v>1061176.35</v>
       </c>
       <c r="O11" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>1697.0</v>
+        <v>1850.0</v>
       </c>
       <c r="D12" s="1">
-        <v>682.0</v>
+        <v>718.0</v>
       </c>
       <c r="E12" s="1">
-        <v>464.3851031232</v>
+        <v>481.2246054054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>788061.52</v>
+        <v>890265.52</v>
       </c>
       <c r="I12" s="1">
-        <v>369292.48</v>
+        <v>438034.48</v>
       </c>
       <c r="J12" s="1">
-        <v>46.860869440751</v>
+        <v>49.202678320059</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1157354.0</v>
+        <v>1328300.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1157354.0</v>
+        <v>1328300.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>12708.0</v>
+        <v>13628.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1270.0</v>
+        <v>1394.0</v>
       </c>
       <c r="E13" s="1">
-        <v>577.0690824677</v>
+        <v>625.0235383035</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>7333393.9</v>
+        <v>8517820.78</v>
       </c>
       <c r="I13" s="1">
-        <v>8805766.1</v>
+        <v>10479611.22</v>
       </c>
       <c r="J13" s="1">
-        <v>120.07763690424</v>
+        <v>123.0316003432</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>16139160.0</v>
+        <v>18997432.0</v>
       </c>
       <c r="N13" s="1">
-        <v>16139160.0</v>
+        <v>18997432.0</v>
       </c>
       <c r="O13" s="1">
-        <v>8.17</v>
+        <v>9.01</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>41.11</v>
+        <v>39.57</v>
       </c>
       <c r="E14" s="1">
         <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>1078816.48</v>
+        <v>967685.46</v>
       </c>
       <c r="J14" s="1">
-        <v>57.146622363349</v>
+        <v>51.259835731397</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2966620.93</v>
+        <v>2855489.91</v>
       </c>
       <c r="N14" s="1">
-        <v>2966620.93</v>
+        <v>2855489.91</v>
       </c>
       <c r="O14" s="1">
-        <v>1.5</v>
+        <v>1.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>19.705</v>
+        <v>19.825</v>
       </c>
       <c r="E15" s="1">
         <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>2905340.11</v>
+        <v>2932268.11</v>
       </c>
       <c r="J15" s="1">
-        <v>191.58675395397</v>
+        <v>193.36246623382</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4421802.0</v>
+        <v>4448730.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4421802.0</v>
+        <v>4448730.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.24</v>
+        <v>2.11</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>617768.0</v>
+        <v>642792.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.516</v>
+        <v>10.656</v>
       </c>
       <c r="E16" s="1">
-        <v>8.1675157502</v>
+        <v>8.2515458967</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>5045629.87</v>
+        <v>5304027.69</v>
       </c>
       <c r="I16" s="1">
-        <v>1450818.42</v>
+        <v>1545563.86</v>
       </c>
       <c r="J16" s="1">
-        <v>28.753960504043</v>
+        <v>29.139437995656</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>6496448.29</v>
+        <v>6849591.55</v>
       </c>
       <c r="N16" s="1">
-        <v>6496448.29</v>
+        <v>6849591.55</v>
       </c>
       <c r="O16" s="1">
-        <v>3.29</v>
+        <v>3.25</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>10291.0</v>
+        <v>15960.0</v>
       </c>
       <c r="D17" s="1">
-        <v>90.2</v>
+        <v>71.5</v>
       </c>
       <c r="E17" s="1">
-        <v>108.5189000097</v>
+        <v>95.4408082707</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1116768.0</v>
+        <v>1523235.3</v>
       </c>
       <c r="I17" s="1">
-        <v>-188519.8</v>
+        <v>-382095.3</v>
       </c>
       <c r="J17" s="1">
-        <v>-16.880838276168</v>
+        <v>-25.084456748081</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>928248.2</v>
+        <v>1141140.0</v>
       </c>
       <c r="N17" s="1">
-        <v>928248.2</v>
+        <v>1141140.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>83.84</v>
+        <v>73.72</v>
       </c>
       <c r="E18" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>186324.85</v>
+        <v>-46607.19</v>
       </c>
       <c r="J18" s="1">
-        <v>10.687315967727</v>
+        <v>-2.6733190226525</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1929745.28</v>
+        <v>1696813.24</v>
       </c>
       <c r="N18" s="1">
-        <v>1929745.28</v>
+        <v>1696813.24</v>
       </c>
       <c r="O18" s="1">
-        <v>0.98</v>
+        <v>0.8</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>90.33</v>
+        <v>92.58</v>
       </c>
       <c r="E19" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>980696.63</v>
+        <v>1075516.13</v>
       </c>
       <c r="J19" s="1">
-        <v>34.702760808908</v>
+        <v>38.058027185749</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3806686.86</v>
+        <v>3901506.36</v>
       </c>
       <c r="N19" s="1">
-        <v>3806686.86</v>
+        <v>3901506.36</v>
       </c>
       <c r="O19" s="1">
-        <v>1.93</v>
+        <v>1.85</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>34015.0</v>
+        <v>41082.0</v>
       </c>
       <c r="D20" s="1">
-        <v>27.21</v>
+        <v>25.99</v>
       </c>
       <c r="E20" s="1">
-        <v>25.6549304719</v>
+        <v>25.7246112653</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>872652.46</v>
+        <v>1056818.48</v>
       </c>
       <c r="I20" s="1">
-        <v>52895.69</v>
+        <v>10902.7</v>
       </c>
       <c r="J20" s="1">
-        <v>6.061484087262</v>
+        <v>1.0316530422519</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>925548.15</v>
+        <v>1067721.18</v>
       </c>
       <c r="N20" s="1">
-        <v>925548.15</v>
+        <v>1067721.18</v>
       </c>
       <c r="O20" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.3</v>
+        <v>109.1</v>
       </c>
       <c r="E21" s="1">
         <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>-557559.31</v>
+        <v>-413476.91</v>
       </c>
       <c r="J21" s="1">
-        <v>-25.346240893843</v>
+        <v>-18.796359735975</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1642211.9</v>
+        <v>1786294.3</v>
       </c>
       <c r="N21" s="1">
-        <v>1642211.9</v>
+        <v>1786294.3</v>
       </c>
       <c r="O21" s="1">
-        <v>0.83</v>
+        <v>0.85</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>34.56</v>
+        <v>36.98</v>
       </c>
       <c r="E22" s="1">
         <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>86808.78</v>
+        <v>156216.8</v>
       </c>
       <c r="J22" s="1">
-        <v>9.5984241954542</v>
+        <v>17.272850889696</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>991215.36</v>
+        <v>1060623.38</v>
       </c>
       <c r="N22" s="1">
-        <v>991215.36</v>
+        <v>1060623.38</v>
       </c>
       <c r="O22" s="1">
         <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>40725.0</v>
       </c>
       <c r="D23" s="1">
-        <v>76.0</v>
+        <v>76.16</v>
       </c>
       <c r="E23" s="1">
         <v>69.4645772867</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2828944.91</v>
       </c>
       <c r="I23" s="1">
-        <v>266155.09</v>
+        <v>272671.09</v>
       </c>
       <c r="J23" s="1">
-        <v>9.4082811248523</v>
+        <v>9.638614348273</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3095100.0</v>
+        <v>3101616.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3095100.0</v>
+        <v>3101616.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.57</v>
+        <v>1.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>26682.0</v>
+        <v>39130.0</v>
       </c>
       <c r="D24" s="1">
-        <v>69.18</v>
+        <v>61.36</v>
       </c>
       <c r="E24" s="1">
-        <v>63.5439161232</v>
+        <v>63.2276647074</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1695478.77</v>
+        <v>2474098.52</v>
       </c>
       <c r="I24" s="1">
-        <v>150381.99</v>
+        <v>-73081.72</v>
       </c>
       <c r="J24" s="1">
-        <v>8.8695884997722</v>
+        <v>-2.9538726695491</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1845860.76</v>
+        <v>2401016.8</v>
       </c>
       <c r="N24" s="1">
-        <v>1845860.76</v>
+        <v>2401016.8</v>
       </c>
       <c r="O24" s="1">
-        <v>0.93</v>
+        <v>1.14</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>20983.0</v>
+        <v>4626.0</v>
       </c>
       <c r="D25" s="1">
-        <v>16.815</v>
+        <v>248.0</v>
       </c>
       <c r="E25" s="1">
-        <v>35.6900819711</v>
+        <v>144.0557068742</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>748884.99</v>
+        <v>666401.7</v>
       </c>
       <c r="I25" s="1">
-        <v>-396055.84</v>
+        <v>480846.3</v>
       </c>
       <c r="J25" s="1">
-        <v>-52.886069995875</v>
+        <v>72.155623252462</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>352829.15</v>
+        <v>1147248.0</v>
       </c>
       <c r="N25" s="1">
-        <v>352829.15</v>
+        <v>1147248.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.18</v>
+        <v>0.54</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>4626.0</v>
+        <v>25925.0</v>
       </c>
       <c r="D26" s="1">
-        <v>252.5</v>
+        <v>51.4</v>
       </c>
       <c r="E26" s="1">
-        <v>144.0557068742</v>
+        <v>38.9590001929</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>666401.7</v>
+        <v>1010012.08</v>
       </c>
       <c r="I26" s="1">
-        <v>501663.3</v>
+        <v>322532.92</v>
       </c>
       <c r="J26" s="1">
-        <v>75.279414803414</v>
+        <v>31.933570537097</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1168065.0</v>
+        <v>1332545.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1168065.0</v>
+        <v>1332545.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>25925.0</v>
+        <v>95851.0</v>
       </c>
       <c r="D27" s="1">
-        <v>49.14</v>
+        <v>28.82</v>
       </c>
       <c r="E27" s="1">
-        <v>38.9590001929</v>
+        <v>30.4996134626</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1010012.08</v>
+        <v>2923418.45</v>
       </c>
       <c r="I27" s="1">
-        <v>263942.42</v>
+        <v>-160992.63</v>
       </c>
       <c r="J27" s="1">
-        <v>26.132600315038</v>
+        <v>-5.5069991776237</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1273954.5</v>
+        <v>2762425.82</v>
       </c>
       <c r="N27" s="1">
-        <v>1273954.5</v>
+        <v>2762425.82</v>
       </c>
       <c r="O27" s="1">
-        <v>0.64</v>
+        <v>1.31</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>86416.0</v>
+        <v>30021.0</v>
       </c>
       <c r="D28" s="1">
-        <v>30.99</v>
+        <v>71.4</v>
       </c>
       <c r="E28" s="1">
-        <v>30.7401893168</v>
+        <v>103.9957386496</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2656444.2</v>
+        <v>3122056.07</v>
       </c>
       <c r="I28" s="1">
-        <v>21587.64</v>
+        <v>-978556.67</v>
       </c>
       <c r="J28" s="1">
-        <v>0.81265173949447</v>
+        <v>-31.34334067229</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2678031.84</v>
+        <v>2143499.4</v>
       </c>
       <c r="N28" s="1">
-        <v>2678031.84</v>
+        <v>2143499.4</v>
       </c>
       <c r="O28" s="1">
-        <v>1.36</v>
+        <v>1.02</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>30021.0</v>
+        <v>442035.0</v>
       </c>
       <c r="D29" s="1">
-        <v>62.62</v>
+        <v>9.56</v>
       </c>
       <c r="E29" s="1">
-        <v>105.6357386496</v>
+        <v>6.473216148</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>3171290.51</v>
+        <v>2861388.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-1291375.49</v>
+        <v>1364466.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-40.720819676656</v>
+        <v>47.685474752621</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1879915.02</v>
+        <v>4225854.6</v>
       </c>
       <c r="N29" s="1">
-        <v>1879915.02</v>
+        <v>4225854.6</v>
       </c>
       <c r="O29" s="1">
-        <v>0.95</v>
+        <v>2.0</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>442035.0</v>
+        <v>100649.0</v>
       </c>
       <c r="D30" s="1">
-        <v>9.866</v>
+        <v>26.66</v>
       </c>
       <c r="E30" s="1">
-        <v>6.473216148</v>
+        <v>14.4790308895</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2861388.1</v>
+        <v>1457299.98</v>
       </c>
       <c r="I30" s="1">
-        <v>1499729.21</v>
+        <v>1226002.36</v>
       </c>
       <c r="J30" s="1">
-        <v>52.412645806418</v>
+        <v>84.128345352753</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4361117.31</v>
+        <v>2683302.34</v>
       </c>
       <c r="N30" s="1">
-        <v>4361117.31</v>
+        <v>2683302.34</v>
       </c>
       <c r="O30" s="1">
-        <v>2.21</v>
+        <v>1.27</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>100649.0</v>
+        <v>18416.0</v>
       </c>
       <c r="D31" s="1">
-        <v>29.13</v>
+        <v>101.8</v>
       </c>
       <c r="E31" s="1">
-        <v>14.7980308796</v>
+        <v>104.5645998045</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1489407.01</v>
+        <v>1925661.67</v>
       </c>
       <c r="I31" s="1">
-        <v>1442498.36</v>
+        <v>-50912.87</v>
       </c>
       <c r="J31" s="1">
-        <v>96.850515024768</v>
+        <v>-2.6439156365407</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2931905.37</v>
+        <v>1874748.8</v>
       </c>
       <c r="N31" s="1">
-        <v>2931905.37</v>
+        <v>1874748.8</v>
       </c>
       <c r="O31" s="1">
-        <v>1.48</v>
+        <v>0.89</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>18416.0</v>
+        <v>8978.0</v>
       </c>
       <c r="D32" s="1">
-        <v>103.8</v>
+        <v>172.8</v>
       </c>
       <c r="E32" s="1">
-        <v>104.5645998045</v>
+        <v>145.6092982847</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1925661.67</v>
+        <v>1307280.28</v>
       </c>
       <c r="I32" s="1">
-        <v>-14080.87</v>
+        <v>244118.12</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.73122242704244</v>
+        <v>18.67373995728</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1911580.8</v>
+        <v>1551398.4</v>
       </c>
       <c r="N32" s="1">
-        <v>1911580.8</v>
+        <v>1551398.4</v>
       </c>
       <c r="O32" s="1">
-        <v>0.97</v>
+        <v>0.74</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>8978.0</v>
+        <v>23251.0</v>
       </c>
       <c r="D33" s="1">
-        <v>199.25</v>
+        <v>16.82</v>
       </c>
       <c r="E33" s="1">
-        <v>145.6092982847</v>
+        <v>18.5510141499</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1307280.28</v>
+        <v>431329.63</v>
       </c>
       <c r="I33" s="1">
-        <v>481586.22</v>
+        <v>-40247.81</v>
       </c>
       <c r="J33" s="1">
-        <v>36.838788694954</v>
+        <v>-9.3311025259266</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1788866.5</v>
+        <v>391081.82</v>
       </c>
       <c r="N33" s="1">
-        <v>1788866.5</v>
+        <v>391081.82</v>
       </c>
       <c r="O33" s="1">
-        <v>0.91</v>
+        <v>0.19</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>23251.0</v>
+        <v>2982.0</v>
       </c>
       <c r="D34" s="1">
-        <v>17.36</v>
+        <v>298.6</v>
       </c>
       <c r="E34" s="1">
-        <v>18.5510141499</v>
+        <v>408.2739000671</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>431329.63</v>
+        <v>1217472.77</v>
       </c>
       <c r="I34" s="1">
-        <v>-27692.27</v>
+        <v>-327047.57</v>
       </c>
       <c r="J34" s="1">
-        <v>-6.4202104548208</v>
+        <v>-26.862824209202</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>403637.36</v>
+        <v>890425.2</v>
       </c>
       <c r="N34" s="1">
-        <v>403637.36</v>
+        <v>890425.2</v>
       </c>
       <c r="O34" s="1">
-        <v>0.2</v>
+        <v>0.42</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>2982.0</v>
+        <v>62796.0</v>
       </c>
       <c r="D35" s="1">
-        <v>301.65</v>
+        <v>38.4</v>
       </c>
       <c r="E35" s="1">
-        <v>408.2739000671</v>
+        <v>34.8891458055</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1217472.77</v>
+        <v>2190898.8</v>
       </c>
       <c r="I35" s="1">
-        <v>-317952.47</v>
+        <v>220467.6</v>
       </c>
       <c r="J35" s="1">
-        <v>-26.115776700287</v>
+        <v>10.062883780848</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>899520.3</v>
+        <v>2411366.4</v>
       </c>
       <c r="N35" s="1">
-        <v>899520.3</v>
+        <v>2411366.4</v>
       </c>
       <c r="O35" s="1">
-        <v>0.46</v>
+        <v>1.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>56008.0</v>
+        <v>1148.0</v>
       </c>
       <c r="D36" s="1">
-        <v>35.9</v>
+        <v>1609.5</v>
       </c>
       <c r="E36" s="1">
-        <v>34.5</v>
+        <v>1387.3429181185</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1932276.0</v>
+        <v>1592669.67</v>
       </c>
       <c r="I36" s="1">
-        <v>78411.2</v>
+        <v>255036.33</v>
       </c>
       <c r="J36" s="1">
-        <v>4.0579710144928</v>
+        <v>16.013134098297</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2010687.2</v>
+        <v>1847706.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2010687.2</v>
+        <v>1847706.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.02</v>
+        <v>0.88</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>770.0</v>
+        <v>177268.0</v>
       </c>
       <c r="D37" s="1">
-        <v>1757.5</v>
+        <v>19.365</v>
       </c>
       <c r="E37" s="1">
-        <v>1266.2550909091</v>
+        <v>15.5725711352</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>975016.42</v>
+        <v>2760518.54</v>
       </c>
       <c r="I37" s="1">
-        <v>378258.58</v>
+        <v>672276.28</v>
       </c>
       <c r="J37" s="1">
-        <v>38.795098445624</v>
+        <v>24.353260818889</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1353275.0</v>
+        <v>3432794.82</v>
       </c>
       <c r="N37" s="1">
-        <v>1353275.0</v>
+        <v>3432794.82</v>
       </c>
       <c r="O37" s="1">
-        <v>0.69</v>
+        <v>1.63</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>177268.0</v>
+        <v>46105.0</v>
       </c>
       <c r="D38" s="1">
-        <v>20.32</v>
+        <v>52.68</v>
       </c>
       <c r="E38" s="1">
-        <v>15.5725711352</v>
+        <v>37.5384483245</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2760518.54</v>
+        <v>1730710.16</v>
       </c>
       <c r="I38" s="1">
-        <v>841567.22</v>
+        <v>698101.24</v>
       </c>
       <c r="J38" s="1">
-        <v>30.485838359919</v>
+        <v>40.336114973752</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3602085.76</v>
+        <v>2428811.4</v>
       </c>
       <c r="N38" s="1">
-        <v>3602085.76</v>
+        <v>2428811.4</v>
       </c>
       <c r="O38" s="1">
-        <v>1.82</v>
+        <v>1.15</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>46105.0</v>
+        <v>69526.0</v>
       </c>
       <c r="D39" s="1">
-        <v>54.0</v>
+        <v>80.35</v>
       </c>
       <c r="E39" s="1">
-        <v>37.5384483245</v>
+        <v>34.8738723643</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1730710.16</v>
+        <v>2424640.85</v>
       </c>
       <c r="I39" s="1">
-        <v>758959.84</v>
+        <v>3161773.25</v>
       </c>
       <c r="J39" s="1">
-        <v>43.852509654187</v>
+        <v>130.40171495915</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2489670.0</v>
+        <v>5586414.1</v>
       </c>
       <c r="N39" s="1">
-        <v>2489670.0</v>
+        <v>5586414.1</v>
       </c>
       <c r="O39" s="1">
-        <v>1.26</v>
+        <v>2.65</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>69526.0</v>
+        <v>124891.0</v>
       </c>
       <c r="D40" s="1">
-        <v>42.825</v>
+        <v>26.5</v>
       </c>
       <c r="E40" s="1">
-        <v>34.8738723643</v>
+        <v>12.0943611629</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2424640.85</v>
+        <v>1510476.86</v>
       </c>
       <c r="I40" s="1">
-        <v>552810.1</v>
+        <v>1799134.64</v>
       </c>
       <c r="J40" s="1">
-        <v>22.79966948507</v>
+        <v>119.11037419004</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2977450.95</v>
+        <v>3309611.5</v>
       </c>
       <c r="N40" s="1">
-        <v>2977450.95</v>
+        <v>3309611.5</v>
       </c>
       <c r="O40" s="1">
-        <v>1.51</v>
+        <v>1.57</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>124891.0</v>
+        <v>868213.0</v>
       </c>
       <c r="D41" s="1">
-        <v>24.585</v>
+        <v>5.694</v>
       </c>
       <c r="E41" s="1">
-        <v>12.0943611629</v>
+        <v>2.519054057</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1510476.86</v>
+        <v>2187075.48</v>
       </c>
       <c r="I41" s="1">
-        <v>1559968.38</v>
+        <v>2756529.34</v>
       </c>
       <c r="J41" s="1">
-        <v>103.27654936733</v>
+        <v>126.03722940554</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3070445.24</v>
+        <v>4943604.82</v>
       </c>
       <c r="N41" s="1">
-        <v>3070445.24</v>
+        <v>4943604.82</v>
       </c>
       <c r="O41" s="1">
-        <v>1.55</v>
+        <v>2.34</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>868213.0</v>
+        <v>14718.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.657</v>
+        <v>100.9</v>
       </c>
       <c r="E42" s="1">
-        <v>2.519054057</v>
+        <v>101.4798022829</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2187075.48</v>
+        <v>1493579.73</v>
       </c>
       <c r="I42" s="1">
-        <v>2724405.46</v>
+        <v>-8533.53</v>
       </c>
       <c r="J42" s="1">
-        <v>124.56842413139</v>
+        <v>-0.57134747001421</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4911480.94</v>
+        <v>1485046.2</v>
       </c>
       <c r="N42" s="1">
-        <v>4911480.94</v>
+        <v>1485046.2</v>
       </c>
       <c r="O42" s="1">
-        <v>2.49</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>14718.0</v>
+        <v>111031.0</v>
       </c>
       <c r="D43" s="1">
-        <v>106.2</v>
+        <v>4.43</v>
       </c>
       <c r="E43" s="1">
-        <v>101.4798022829</v>
+        <v>3.2585760733</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1493579.73</v>
+        <v>361802.96</v>
       </c>
       <c r="I43" s="1">
-        <v>69471.87</v>
+        <v>130064.37</v>
       </c>
       <c r="J43" s="1">
-        <v>4.6513666866649</v>
+        <v>35.948951329751</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1563051.6</v>
+        <v>491867.33</v>
       </c>
       <c r="N43" s="1">
-        <v>1563051.6</v>
+        <v>491867.33</v>
       </c>
       <c r="O43" s="1">
-        <v>0.79</v>
+        <v>0.23</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>111031.0</v>
+        <v>24921.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.824</v>
+        <v>177.42</v>
       </c>
       <c r="E44" s="1">
-        <v>3.2585760733</v>
+        <v>154.7736635769</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>361802.96</v>
+        <v>3857114.47</v>
       </c>
       <c r="I44" s="1">
-        <v>173810.58</v>
+        <v>564369.35</v>
       </c>
       <c r="J44" s="1">
-        <v>48.040121064792</v>
+        <v>14.631905648369</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>535613.54</v>
+        <v>4421483.82</v>
       </c>
       <c r="N44" s="1">
-        <v>535613.54</v>
+        <v>4421483.82</v>
       </c>
       <c r="O44" s="1">
-        <v>0.27</v>
+        <v>2.1</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>24921.0</v>
+        <v>13685.0</v>
       </c>
       <c r="D45" s="1">
-        <v>188.54</v>
+        <v>146.95</v>
       </c>
       <c r="E45" s="1">
-        <v>154.7736635769</v>
+        <v>96.5004442821</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3857114.47</v>
+        <v>1320608.58</v>
       </c>
       <c r="I45" s="1">
-        <v>841490.87</v>
+        <v>690402.17</v>
       </c>
       <c r="J45" s="1">
-        <v>21.816590524989</v>
+        <v>52.279091659392</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4698605.34</v>
+        <v>2011010.75</v>
       </c>
       <c r="N45" s="1">
-        <v>4698605.34</v>
+        <v>2011010.75</v>
       </c>
       <c r="O45" s="1">
-        <v>2.38</v>
+        <v>0.95</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>13685.0</v>
+        <v>10160.0</v>
       </c>
       <c r="D46" s="1">
-        <v>148.85</v>
+        <v>379.4</v>
       </c>
       <c r="E46" s="1">
-        <v>96.5004442821</v>
+        <v>380.3228681102</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1320608.58</v>
+        <v>3864080.34</v>
       </c>
       <c r="I46" s="1">
-        <v>716403.67</v>
+        <v>-9376.34</v>
       </c>
       <c r="J46" s="1">
-        <v>54.247994511742</v>
+        <v>-0.24265385745059</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2037012.25</v>
+        <v>3854704.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2037012.25</v>
+        <v>3854704.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.03</v>
+        <v>1.83</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>10160.0</v>
+        <v>9050.0</v>
       </c>
       <c r="D47" s="1">
-        <v>358.9</v>
+        <v>469.8</v>
       </c>
       <c r="E47" s="1">
-        <v>380.3228681102</v>
+        <v>612.1679038674</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3864080.34</v>
+        <v>5540119.53</v>
       </c>
       <c r="I47" s="1">
-        <v>-217656.34</v>
+        <v>-1288429.53</v>
       </c>
       <c r="J47" s="1">
-        <v>-5.6328109368451</v>
+        <v>-23.256348947403</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3646424.0</v>
+        <v>4251690.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3646424.0</v>
+        <v>4251690.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.85</v>
+        <v>2.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>9050.0</v>
+        <v>139767.0</v>
       </c>
       <c r="D48" s="1">
-        <v>483.3</v>
+        <v>15.68</v>
       </c>
       <c r="E48" s="1">
-        <v>612.1679038674</v>
+        <v>11.7809893609</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>5540119.53</v>
+        <v>1646593.54</v>
       </c>
       <c r="I48" s="1">
-        <v>-1166254.53</v>
+        <v>544953.02</v>
       </c>
       <c r="J48" s="1">
-        <v>-21.051071618305</v>
+        <v>33.095782702998</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4373865.0</v>
+        <v>2191546.56</v>
       </c>
       <c r="N48" s="1">
-        <v>4373865.0</v>
+        <v>2191546.56</v>
       </c>
       <c r="O48" s="1">
-        <v>2.21</v>
+        <v>1.04</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>139767.0</v>
+        <v>39294.0</v>
       </c>
       <c r="D49" s="1">
-        <v>16.33</v>
+        <v>54.82</v>
       </c>
       <c r="E49" s="1">
-        <v>11.7809893609</v>
+        <v>51.9217381789</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1646593.54</v>
+        <v>2040212.78</v>
       </c>
       <c r="I49" s="1">
-        <v>635801.57</v>
+        <v>113884.3</v>
       </c>
       <c r="J49" s="1">
-        <v>38.61314614413</v>
+        <v>5.5819815029293</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2282395.11</v>
+        <v>2154097.08</v>
       </c>
       <c r="N49" s="1">
-        <v>2282395.11</v>
+        <v>2154097.08</v>
       </c>
       <c r="O49" s="1">
-        <v>1.16</v>
+        <v>1.02</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>18263.0</v>
+        <v>1879.0</v>
       </c>
       <c r="D50" s="1">
-        <v>54.38</v>
+        <v>444.9</v>
       </c>
       <c r="E50" s="1">
-        <v>52.2038000329</v>
+        <v>194.1964236296</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>953398.0</v>
+        <v>364895.08</v>
       </c>
       <c r="I50" s="1">
-        <v>39743.94</v>
+        <v>471072.02</v>
       </c>
       <c r="J50" s="1">
-        <v>4.1686619858653</v>
+        <v>129.09793686448</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>993141.94</v>
+        <v>835967.1</v>
       </c>
       <c r="N50" s="1">
-        <v>993141.94</v>
+        <v>835967.1</v>
       </c>
       <c r="O50" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>1879.0</v>
+        <v>186572.0</v>
       </c>
       <c r="D51" s="1">
-        <v>549.4</v>
+        <v>13.545</v>
       </c>
       <c r="E51" s="1">
-        <v>194.1964236296</v>
+        <v>5.1813807002</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>364895.08</v>
+        <v>966700.56</v>
       </c>
       <c r="I51" s="1">
-        <v>667427.52</v>
+        <v>1560417.18</v>
       </c>
       <c r="J51" s="1">
-        <v>182.90943248673</v>
+        <v>161.41680728932</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1032322.6</v>
+        <v>2527117.74</v>
       </c>
       <c r="N51" s="1">
-        <v>1032322.6</v>
+        <v>2527117.74</v>
       </c>
       <c r="O51" s="1">
-        <v>0.52</v>
+        <v>1.2</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>237703.0</v>
+        <v>624.0</v>
       </c>
       <c r="D52" s="1">
-        <v>8.034</v>
+        <v>4805.57</v>
       </c>
       <c r="E52" s="1">
-        <v>5.1813807146</v>
+        <v>4796.9100480769</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1231629.74</v>
+        <v>2993271.87</v>
       </c>
       <c r="I52" s="1">
-        <v>678076.16</v>
+        <v>5403.81</v>
       </c>
       <c r="J52" s="1">
-        <v>55.055195403125</v>
+        <v>0.18053188065406</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1909705.9</v>
+        <v>2998675.68</v>
       </c>
       <c r="N52" s="1">
-        <v>1909705.9</v>
+        <v>2998675.68</v>
       </c>
       <c r="O52" s="1">
-        <v>0.97</v>
+        <v>1.42</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>618.0</v>
+        <v>35681.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4790.39</v>
+        <v>38.945</v>
       </c>
       <c r="E53" s="1">
-        <v>4786.9834951456</v>
+        <v>36.604383005</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>2958355.8</v>
+        <v>1306080.99</v>
       </c>
       <c r="I53" s="1">
-        <v>2105.22</v>
+        <v>83515.56</v>
       </c>
       <c r="J53" s="1">
-        <v>0.071161825768219</v>
+        <v>6.3943630325712</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2960461.02</v>
+        <v>1389596.55</v>
       </c>
       <c r="N53" s="1">
-        <v>2960461.02</v>
+        <v>1389596.55</v>
       </c>
       <c r="O53" s="1">
-        <v>1.5</v>
+        <v>0.66</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>35681.0</v>
+        <v>9553.0</v>
       </c>
       <c r="D54" s="1">
-        <v>41.555</v>
+        <v>149.3</v>
       </c>
       <c r="E54" s="1">
-        <v>36.604383005</v>
+        <v>42.7984769182</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1306080.99</v>
+        <v>408853.85</v>
       </c>
       <c r="I54" s="1">
-        <v>176642.97</v>
+        <v>1017409.05</v>
       </c>
       <c r="J54" s="1">
-        <v>13.5246566907</v>
+        <v>248.84418967805</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1482723.96</v>
+        <v>1426262.9</v>
       </c>
       <c r="N54" s="1">
-        <v>1482723.96</v>
+        <v>1426262.9</v>
       </c>
       <c r="O54" s="1">
-        <v>0.75</v>
+        <v>0.68</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>9553.0</v>
+        <v>16959.0</v>
       </c>
       <c r="D55" s="1">
-        <v>119.8</v>
+        <v>85.88</v>
       </c>
       <c r="E55" s="1">
-        <v>42.7984769182</v>
+        <v>84.5794999705</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>408853.85</v>
+        <v>1434383.74</v>
       </c>
       <c r="I55" s="1">
-        <v>735595.55</v>
+        <v>22055.18</v>
       </c>
       <c r="J55" s="1">
-        <v>179.916503171</v>
+        <v>1.5376066658424</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1144449.4</v>
+        <v>1456438.92</v>
       </c>
       <c r="N55" s="1">
-        <v>1144449.4</v>
+        <v>1456438.92</v>
       </c>
       <c r="O55" s="1">
-        <v>0.58</v>
+        <v>0.69</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>16959.0</v>
+        <v>26318.0</v>
       </c>
       <c r="D56" s="1">
-        <v>73.52</v>
+        <v>28.44</v>
       </c>
       <c r="E56" s="1">
-        <v>84.5794999705</v>
+        <v>36.2437001292</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1434383.74</v>
+        <v>953861.7</v>
       </c>
       <c r="I56" s="1">
-        <v>-187558.06</v>
+        <v>-205377.78</v>
       </c>
       <c r="J56" s="1">
-        <v>-13.075863506372</v>
+        <v>-21.531190527935</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1246825.68</v>
+        <v>748483.92</v>
       </c>
       <c r="N56" s="1">
-        <v>1246825.68</v>
+        <v>748483.92</v>
       </c>
       <c r="O56" s="1">
-        <v>0.63</v>
+        <v>0.35</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>26318.0</v>
+        <v>21654.0</v>
       </c>
       <c r="D57" s="1">
-        <v>30.98</v>
+        <v>52.39</v>
       </c>
       <c r="E57" s="1">
-        <v>36.2437001292</v>
+        <v>48.3664999538</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>953861.7</v>
+        <v>1047328.19</v>
       </c>
       <c r="I57" s="1">
-        <v>-138530.06</v>
+        <v>87124.87</v>
       </c>
       <c r="J57" s="1">
-        <v>-14.52307603922</v>
+        <v>8.3187744617091</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>815331.64</v>
+        <v>1134453.06</v>
       </c>
       <c r="N57" s="1">
-        <v>815331.64</v>
+        <v>1134453.06</v>
       </c>
       <c r="O57" s="1">
-        <v>0.41</v>
+        <v>0.54</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>9480.0</v>
+        <v>10909.0</v>
       </c>
       <c r="D58" s="1">
-        <v>313.3</v>
+        <v>297.0</v>
       </c>
       <c r="E58" s="1">
-        <v>258.3173670886</v>
+        <v>263.7910605922</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>2448848.64</v>
+        <v>2877696.68</v>
       </c>
       <c r="I58" s="1">
-        <v>521235.36</v>
+        <v>362276.32</v>
       </c>
       <c r="J58" s="1">
-        <v>21.284915346993</v>
+        <v>12.589107202223</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2970084.0</v>
+        <v>3239973.0</v>
       </c>
       <c r="N58" s="1">
-        <v>2970084.0</v>
+        <v>3239973.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.5</v>
+        <v>1.54</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>273798.0</v>
       </c>
       <c r="D59" s="1">
-        <v>4.133</v>
+        <v>4.234</v>
       </c>
       <c r="E59" s="1">
         <v>2.5732000234</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>704537.02</v>
       </c>
       <c r="I59" s="1">
-        <v>427070.11</v>
+        <v>454723.71</v>
       </c>
       <c r="J59" s="1">
-        <v>60.617128394474</v>
+        <v>64.542202480716</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1131607.13</v>
+        <v>1159260.73</v>
       </c>
       <c r="N59" s="1">
-        <v>1131607.13</v>
+        <v>1159260.73</v>
       </c>
       <c r="O59" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>44509.0</v>
+        <v>46868.0</v>
       </c>
       <c r="D60" s="1">
-        <v>80.19</v>
+        <v>74.16</v>
       </c>
       <c r="E60" s="1">
-        <v>89.5803226314</v>
+        <v>89.0890577793</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3987130.58</v>
+        <v>4175425.96</v>
       </c>
       <c r="I60" s="1">
-        <v>-417953.87</v>
+        <v>-699695.08</v>
       </c>
       <c r="J60" s="1">
-        <v>-10.48257290836</v>
+        <v>-16.757453891004</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3569176.71</v>
+        <v>3475730.88</v>
       </c>
       <c r="N60" s="1">
-        <v>3569176.71</v>
+        <v>3475730.88</v>
       </c>
       <c r="O60" s="1">
-        <v>1.81</v>
+        <v>1.65</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>38649.0</v>
+        <v>36889.0</v>
       </c>
       <c r="D61" s="1">
-        <v>139.38</v>
+        <v>167.9</v>
       </c>
       <c r="E61" s="1">
-        <v>184.8019467515</v>
+        <v>184.8019466508</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>7142410.44</v>
+        <v>6817159.01</v>
       </c>
       <c r="I61" s="1">
-        <v>-1755512.82</v>
+        <v>-623495.91</v>
       </c>
       <c r="J61" s="1">
-        <v>-24.57871659361</v>
+        <v>-9.1459786853351</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>5386897.62</v>
+        <v>6193663.1</v>
       </c>
       <c r="N61" s="1">
-        <v>5386897.62</v>
+        <v>6193663.1</v>
       </c>
       <c r="O61" s="1">
-        <v>2.73</v>
+        <v>2.94</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
         <v>24180.0</v>
       </c>
       <c r="D62" s="1">
-        <v>260.2</v>
+        <v>276.2</v>
       </c>
       <c r="E62" s="1">
         <v>145.5477820513</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>3519345.37</v>
       </c>
       <c r="I62" s="1">
-        <v>2772290.63</v>
+        <v>3159170.63</v>
       </c>
       <c r="J62" s="1">
-        <v>78.772906280579</v>
+        <v>89.765859779769</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>6291636.0</v>
+        <v>6678516.0</v>
       </c>
       <c r="N62" s="1">
-        <v>6291636.0</v>
+        <v>6678516.0</v>
       </c>
       <c r="O62" s="1">
-        <v>3.18</v>
+        <v>3.17</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>11382.0</v>
       </c>
       <c r="D63" s="1">
-        <v>47.62</v>
+        <v>49.12</v>
       </c>
       <c r="E63" s="1">
         <v>96.6610182745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>1100195.71</v>
       </c>
       <c r="I63" s="1">
-        <v>-558184.87</v>
+        <v>-541111.87</v>
       </c>
       <c r="J63" s="1">
-        <v>-50.735052402631</v>
+        <v>-49.18323758961</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>542010.84</v>
+        <v>559083.84</v>
       </c>
       <c r="N63" s="1">
-        <v>542010.84</v>
+        <v>559083.84</v>
       </c>
       <c r="O63" s="1">
         <v>0.27</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>18293.0</v>
+        <v>20342.0</v>
       </c>
       <c r="D64" s="1">
-        <v>167.22</v>
+        <v>160.0</v>
       </c>
       <c r="E64" s="1">
-        <v>110.1810834746</v>
+        <v>117.2721944745</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2015542.56</v>
+        <v>2385550.98</v>
       </c>
       <c r="I64" s="1">
-        <v>1043412.9</v>
+        <v>869169.02</v>
       </c>
       <c r="J64" s="1">
-        <v>51.768338744482</v>
+        <v>36.434728382958</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3058955.46</v>
+        <v>3254720.0</v>
       </c>
       <c r="N64" s="1">
-        <v>3058955.46</v>
+        <v>3254720.0</v>
       </c>
       <c r="O64" s="1">
-        <v>1.55</v>
+        <v>1.54</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>38160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>37.77</v>
+        <v>34.26</v>
       </c>
       <c r="E65" s="1">
         <v>54.5851404612</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>2082968.96</v>
       </c>
       <c r="I65" s="1">
-        <v>-641665.76</v>
+        <v>-775607.36</v>
       </c>
       <c r="J65" s="1">
-        <v>-30.805344310076</v>
+        <v>-37.235665768154</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1441303.2</v>
+        <v>1307361.6</v>
       </c>
       <c r="N65" s="1">
-        <v>1441303.2</v>
+        <v>1307361.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>21649.0</v>
+        <v>22660.0</v>
       </c>
       <c r="D66" s="1">
-        <v>229.45</v>
+        <v>272.65</v>
       </c>
       <c r="E66" s="1">
-        <v>192.9668465056</v>
+        <v>195.2169752868</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4177539.26</v>
+        <v>4423616.66</v>
       </c>
       <c r="I66" s="1">
-        <v>789823.79</v>
+        <v>1754632.34</v>
       </c>
       <c r="J66" s="1">
-        <v>18.906436082183</v>
+        <v>39.665108323378</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>4967363.05</v>
+        <v>6178249.0</v>
       </c>
       <c r="N66" s="1">
-        <v>4967363.05</v>
+        <v>6178249.0</v>
       </c>
       <c r="O66" s="1">
-        <v>2.51</v>
+        <v>2.93</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>49934.0</v>
+        <v>53556.0</v>
       </c>
       <c r="D67" s="1">
-        <v>71.4</v>
+        <v>70.82</v>
       </c>
       <c r="E67" s="1">
-        <v>33.391091641</v>
+        <v>35.7614543655</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1667350.77</v>
+        <v>1915240.45</v>
       </c>
       <c r="I67" s="1">
-        <v>1897936.83</v>
+        <v>1877595.47</v>
       </c>
       <c r="J67" s="1">
-        <v>113.82948712106</v>
+        <v>98.034451496678</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3565287.6</v>
+        <v>3792835.92</v>
       </c>
       <c r="N67" s="1">
-        <v>3565287.6</v>
+        <v>3792835.92</v>
       </c>
       <c r="O67" s="1">
         <v>1.8</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>16806.0</v>
+        <v>21966.0</v>
       </c>
       <c r="D68" s="1">
-        <v>47.86</v>
+        <v>49.32</v>
       </c>
       <c r="E68" s="1">
-        <v>47.711999881</v>
+        <v>47.6668974779</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>801847.87</v>
+        <v>1047051.07</v>
       </c>
       <c r="I68" s="1">
-        <v>2487.29</v>
+        <v>36312.05</v>
       </c>
       <c r="J68" s="1">
-        <v>0.31019475053292</v>
+        <v>3.4680304562413</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>804335.16</v>
+        <v>1083363.12</v>
       </c>
       <c r="N68" s="1">
-        <v>804335.16</v>
+        <v>1083363.12</v>
       </c>
       <c r="O68" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>73722.0</v>
       </c>
       <c r="D69" s="1">
-        <v>6.891</v>
+        <v>6.68</v>
       </c>
       <c r="E69" s="1">
         <v>15.3696905944</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>1133084.33</v>
       </c>
       <c r="I69" s="1">
-        <v>-625066.03</v>
+        <v>-640621.37</v>
       </c>
       <c r="J69" s="1">
-        <v>-55.165005238401</v>
+        <v>-56.537836861622</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>508018.3</v>
+        <v>492462.96</v>
       </c>
       <c r="N69" s="1">
-        <v>508018.3</v>
+        <v>492462.96</v>
       </c>
       <c r="O69" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>53303.0</v>
+        <v>40530.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.895</v>
+        <v>59.3</v>
       </c>
       <c r="E70" s="1">
-        <v>28.8206545598</v>
+        <v>28.8206545769</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1536227.35</v>
+        <v>1168101.13</v>
       </c>
       <c r="I70" s="1">
-        <v>270477.84</v>
+        <v>1235327.87</v>
       </c>
       <c r="J70" s="1">
-        <v>17.606628341827</v>
+        <v>105.75521573205</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1806705.19</v>
+        <v>2403429.0</v>
       </c>
       <c r="N70" s="1">
-        <v>1806705.19</v>
+        <v>2403429.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.91</v>
+        <v>1.14</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>51676.0</v>
+        <v>68898.0</v>
       </c>
       <c r="D71" s="1">
-        <v>39.12</v>
+        <v>35.48</v>
       </c>
       <c r="E71" s="1">
-        <v>32.1696505147</v>
+        <v>33.344817121</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1662398.86</v>
+        <v>2297391.21</v>
       </c>
       <c r="I71" s="1">
-        <v>359166.26</v>
+        <v>147109.83</v>
       </c>
       <c r="J71" s="1">
-        <v>21.605299945887</v>
+        <v>6.4033425983205</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2021565.12</v>
+        <v>2444501.04</v>
       </c>
       <c r="N71" s="1">
-        <v>2021565.12</v>
+        <v>2444501.04</v>
       </c>
       <c r="O71" s="1">
-        <v>1.02</v>
+        <v>1.16</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>8070.0</v>
       </c>
       <c r="D72" s="1">
-        <v>275.0</v>
+        <v>254.2</v>
       </c>
       <c r="E72" s="1">
         <v>212.7394299876</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>1716807.2</v>
       </c>
       <c r="I72" s="1">
-        <v>502442.8</v>
+        <v>334586.8</v>
       </c>
       <c r="J72" s="1">
-        <v>29.266116777702</v>
+        <v>19.488897763243</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2219250.0</v>
+        <v>2051394.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2219250.0</v>
+        <v>2051394.0</v>
       </c>
       <c r="O72" s="1">
-        <v>1.12</v>
+        <v>0.97</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>45102.0</v>
+        <v>51313.0</v>
       </c>
       <c r="D73" s="1">
-        <v>68.52</v>
+        <v>73.72</v>
       </c>
       <c r="E73" s="1">
-        <v>67.6987871935</v>
+        <v>68.1540498509</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>3053350.7</v>
+        <v>3497188.76</v>
       </c>
       <c r="I73" s="1">
-        <v>37038.34</v>
+        <v>285605.6</v>
       </c>
       <c r="J73" s="1">
-        <v>1.2130391703776</v>
+        <v>8.1667196025187</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>3090389.04</v>
+        <v>3782794.36</v>
       </c>
       <c r="N73" s="1">
-        <v>3090389.04</v>
+        <v>3782794.36</v>
       </c>
       <c r="O73" s="1">
-        <v>1.56</v>
+        <v>1.79</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>12988.0</v>
       </c>
       <c r="D74" s="1">
-        <v>135.65</v>
+        <v>123.35</v>
       </c>
       <c r="E74" s="1">
         <v>107.8219810594</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>1400391.89</v>
       </c>
       <c r="I74" s="1">
-        <v>361430.31</v>
+        <v>201677.91</v>
       </c>
       <c r="J74" s="1">
-        <v>25.809226158829</v>
+        <v>14.401533702112</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1761822.2</v>
+        <v>1602069.8</v>
       </c>
       <c r="N74" s="1">
-        <v>1761822.2</v>
+        <v>1602069.8</v>
       </c>
       <c r="O74" s="1">
-        <v>0.89</v>
+        <v>0.76</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>51154.0</v>
       </c>
       <c r="D75" s="1">
-        <v>23.13</v>
+        <v>21.01</v>
       </c>
       <c r="E75" s="1">
         <v>25.8738866951</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>1323552.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-140360.78</v>
+        <v>-248807.26</v>
       </c>
       <c r="J75" s="1">
-        <v>-10.604849311641</v>
+        <v>-18.798438566259</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1183192.02</v>
+        <v>1074745.54</v>
       </c>
       <c r="N75" s="1">
-        <v>1183192.02</v>
+        <v>1074745.54</v>
       </c>
       <c r="O75" s="1">
-        <v>0.6</v>
+        <v>0.51</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
         <v>38241.0</v>
       </c>
       <c r="D76" s="1">
-        <v>25.38</v>
+        <v>24.1</v>
       </c>
       <c r="E76" s="1">
         <v>32.0039164771</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1223861.77</v>
       </c>
       <c r="I76" s="1">
-        <v>-253305.19</v>
+        <v>-302253.67</v>
       </c>
       <c r="J76" s="1">
-        <v>-20.697205861737</v>
+        <v>-24.696716362012</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>970556.58</v>
+        <v>921608.1</v>
       </c>
       <c r="N76" s="1">
-        <v>970556.58</v>
+        <v>921608.1</v>
       </c>
       <c r="O76" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
         <v>11103.0</v>
       </c>
       <c r="D77" s="1">
-        <v>62.68</v>
+        <v>64.04</v>
       </c>
       <c r="E77" s="1">
         <v>134.9501197874</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>1498351.18</v>
       </c>
       <c r="I77" s="1">
-        <v>-802415.14</v>
+        <v>-787315.06</v>
       </c>
       <c r="J77" s="1">
-        <v>-53.553209068117</v>
+        <v>-52.545429303162</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>695936.04</v>
+        <v>711036.12</v>
       </c>
       <c r="N77" s="1">
-        <v>695936.04</v>
+        <v>711036.12</v>
       </c>
       <c r="O77" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>150.0</v>
+        <v>175.0</v>
       </c>
       <c r="D78" s="1">
-        <v>5876.0</v>
+        <v>6027.0</v>
       </c>
       <c r="E78" s="1">
-        <v>5677.5</v>
+        <v>5719.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>0.0</v>
       </c>
       <c r="I78" s="1">
-        <v>297750.0</v>
+        <v>539000.0</v>
       </c>
       <c r="J78" s="1">
         <v>0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>297750.0</v>
+        <v>539000.0</v>
       </c>
       <c r="N78" s="1">
-        <v>297750.0</v>
+        <v>539000.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.15</v>
+        <v>0.26</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>