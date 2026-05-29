--- v0 (2026-04-29)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -304,68 +304,68 @@
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
-    <t>ES06445809V1</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
@@ -386,56 +386,50 @@
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
-  </si>
-[...4 lines deleted...]
-    <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
@@ -929,227 +923,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17492.539</v>
+        <v>16830.7939</v>
       </c>
       <c r="D2">
-        <v>293.38</v>
+        <v>305.92</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5131963.81</v>
+        <v>5148994.05</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5131963.81</v>
+        <v>5148994.05</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176373.9667</v>
+        <v>176378.9667</v>
       </c>
       <c r="D3">
-        <v>200.56</v>
+        <v>209.14</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35374662.3</v>
+        <v>36888528.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35374662.3</v>
+        <v>36888528.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>330701.4394</v>
+        <v>334445.9209</v>
       </c>
       <c r="D4">
-        <v>422.99</v>
+        <v>440.97</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>139885818.42</v>
+        <v>147481823.5</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>139885818.42</v>
+        <v>147481823.5</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>78989.0</v>
+        <v>78839.0</v>
       </c>
       <c r="D5">
-        <v>130.85</v>
+        <v>136.5</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10335895.96</v>
+        <v>10761523.94</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10335895.96</v>
+        <v>10761523.94</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P78"/>
+  <dimension ref="A1:P77"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O78" sqref="O78"/>
+      <selection activeCell="O77" sqref="O77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1204,3853 +1198,3803 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>10596406.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
         <v>1.3713282402761</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>10741718.4</v>
       </c>
       <c r="N2" s="1">
         <v>10741718.4</v>
       </c>
       <c r="O2" s="1">
-        <v>5.63</v>
+        <v>5.36</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>9012.0</v>
       </c>
       <c r="D3" s="1">
-        <v>143.5</v>
+        <v>158.2</v>
       </c>
       <c r="E3" s="1">
         <v>205.1230281846</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1848568.73</v>
       </c>
       <c r="I3" s="1">
-        <v>-555346.73</v>
+        <v>-422870.33</v>
       </c>
       <c r="J3" s="1">
-        <v>-30.041984427596</v>
+        <v>-22.875553564081</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1293222.0</v>
+        <v>1425698.4</v>
       </c>
       <c r="N3" s="1">
-        <v>1293222.0</v>
+        <v>1425698.4</v>
       </c>
       <c r="O3" s="1">
-        <v>0.68</v>
+        <v>0.71</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1270.6</v>
+        <v>994.8</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>288781.51</v>
+        <v>2501.11</v>
       </c>
       <c r="J4" s="1">
-        <v>28.034282919886</v>
+        <v>0.24280233645761</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1318882.8</v>
+        <v>1032602.4</v>
       </c>
       <c r="N4" s="1">
-        <v>1318882.8</v>
+        <v>1032602.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.69</v>
+        <v>0.52</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>14087.0</v>
+        <v>20067.0</v>
       </c>
       <c r="D5" s="1">
-        <v>194.0</v>
+        <v>184.24</v>
       </c>
       <c r="E5" s="1">
-        <v>198.6585568254</v>
+        <v>195.9857028953</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2798503.09</v>
+        <v>3932845.1</v>
       </c>
       <c r="I5" s="1">
-        <v>-65625.09</v>
+        <v>-235701.02</v>
       </c>
       <c r="J5" s="1">
-        <v>-2.3450068800889</v>
+        <v>-5.9931427250974</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2732878.0</v>
+        <v>3697144.08</v>
       </c>
       <c r="N5" s="1">
-        <v>2732878.0</v>
+        <v>3697144.08</v>
       </c>
       <c r="O5" s="1">
-        <v>1.43</v>
+        <v>1.85</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>31501.0</v>
       </c>
       <c r="D6" s="1">
-        <v>59.02</v>
+        <v>59.62</v>
       </c>
       <c r="E6" s="1">
         <v>71.7589127329</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2260477.51</v>
       </c>
       <c r="I6" s="1">
-        <v>-401288.49</v>
+        <v>-382387.89</v>
       </c>
       <c r="J6" s="1">
-        <v>-17.752377018783</v>
+        <v>-16.916243948828</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1859189.02</v>
+        <v>1878089.62</v>
       </c>
       <c r="N6" s="1">
-        <v>1859189.02</v>
+        <v>1878089.62</v>
       </c>
       <c r="O6" s="1">
-        <v>0.97</v>
+        <v>0.94</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>15317.0</v>
+        <v>14153.0</v>
       </c>
       <c r="D7" s="1">
-        <v>369.3</v>
+        <v>382.2</v>
       </c>
       <c r="E7" s="1">
-        <v>224.1933975322</v>
+        <v>224.1933978662</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3433970.27</v>
+        <v>3173009.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2222597.83</v>
+        <v>2236267.44</v>
       </c>
       <c r="J7" s="1">
-        <v>64.723851846277</v>
+        <v>70.477812298531</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5656568.1</v>
+        <v>5409276.6</v>
       </c>
       <c r="N7" s="1">
-        <v>5656568.1</v>
+        <v>5409276.6</v>
       </c>
       <c r="O7" s="1">
-        <v>2.97</v>
+        <v>2.7</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>113607.0</v>
+        <v>90308.0</v>
       </c>
       <c r="D8" s="1">
-        <v>27.15</v>
+        <v>28.29</v>
       </c>
       <c r="E8" s="1">
-        <v>19.490115926</v>
+        <v>19.4901159366</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2214213.6</v>
+        <v>1760113.39</v>
       </c>
       <c r="I8" s="1">
-        <v>870216.45</v>
+        <v>794699.93</v>
       </c>
       <c r="J8" s="1">
-        <v>39.301377699062</v>
+        <v>45.150496241609</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3084430.05</v>
+        <v>2554813.32</v>
       </c>
       <c r="N8" s="1">
-        <v>3084430.05</v>
+        <v>2554813.32</v>
       </c>
       <c r="O8" s="1">
-        <v>1.62</v>
+        <v>1.28</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>24662.0</v>
       </c>
       <c r="D9" s="1">
-        <v>55.88</v>
+        <v>52.74</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704731976</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1446931.21</v>
       </c>
       <c r="I9" s="1">
-        <v>-68818.65</v>
+        <v>-146257.33</v>
       </c>
       <c r="J9" s="1">
-        <v>-4.7561798048437</v>
+        <v>-10.108105277514</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1378112.56</v>
+        <v>1300673.88</v>
       </c>
       <c r="N9" s="1">
-        <v>1378112.56</v>
+        <v>1300673.88</v>
       </c>
       <c r="O9" s="1">
-        <v>0.72</v>
+        <v>0.65</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>45266.0</v>
+        <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>59.64</v>
+        <v>68.82</v>
       </c>
       <c r="E10" s="1">
-        <v>51.0791002077</v>
+        <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2312146.55</v>
+        <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>387517.69</v>
+        <v>692604.73</v>
       </c>
       <c r="J10" s="1">
-        <v>16.760083395233</v>
+        <v>34.732209050144</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2699664.24</v>
+        <v>2686732.8</v>
       </c>
       <c r="N10" s="1">
-        <v>2699664.24</v>
+        <v>2686732.8</v>
       </c>
       <c r="O10" s="1">
-        <v>1.42</v>
+        <v>1.34</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>1697.0</v>
       </c>
       <c r="D11" s="1">
-        <v>710.0</v>
+        <v>657.4</v>
       </c>
       <c r="E11" s="1">
         <v>464.3851031232</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>788061.52</v>
       </c>
       <c r="I11" s="1">
-        <v>416808.48</v>
+        <v>327546.28</v>
       </c>
       <c r="J11" s="1">
-        <v>52.890347951515</v>
+        <v>41.563541892009</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1204870.0</v>
+        <v>1115607.8</v>
       </c>
       <c r="N11" s="1">
-        <v>1204870.0</v>
+        <v>1115607.8</v>
       </c>
       <c r="O11" s="1">
-        <v>0.63</v>
+        <v>0.56</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>12194.0</v>
+        <v>12435.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1192.0</v>
+        <v>1233.4</v>
       </c>
       <c r="E12" s="1">
-        <v>551.4617705429</v>
+        <v>564.0154427021</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>6724524.83</v>
+        <v>7013532.03</v>
       </c>
       <c r="I12" s="1">
-        <v>7810723.17</v>
+        <v>8323796.97</v>
       </c>
       <c r="J12" s="1">
-        <v>116.15278949011</v>
+        <v>118.68195560233</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>14535248.0</v>
+        <v>15337329.0</v>
       </c>
       <c r="N12" s="1">
-        <v>14535248.0</v>
+        <v>15337329.0</v>
       </c>
       <c r="O12" s="1">
-        <v>7.62</v>
+        <v>7.66</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>99774.0</v>
+        <v>72163.0</v>
       </c>
       <c r="D13" s="1">
-        <v>38.12</v>
+        <v>41.46</v>
       </c>
       <c r="E13" s="1">
-        <v>26.1602822379</v>
+        <v>26.1602822776</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2610116.0</v>
+        <v>1887804.45</v>
       </c>
       <c r="I13" s="1">
-        <v>1193268.88</v>
+        <v>1104073.53</v>
       </c>
       <c r="J13" s="1">
-        <v>45.71708230592</v>
+        <v>58.484528416066</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3803384.88</v>
+        <v>2991877.98</v>
       </c>
       <c r="N13" s="1">
-        <v>3803384.88</v>
+        <v>2991877.98</v>
       </c>
       <c r="O13" s="1">
-        <v>1.99</v>
+        <v>1.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>239660.0</v>
+        <v>224400.0</v>
       </c>
       <c r="D14" s="1">
-        <v>21.03</v>
+        <v>19.75</v>
       </c>
       <c r="E14" s="1">
-        <v>6.7578515814</v>
+        <v>6.7578515597</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1619586.71</v>
+        <v>1516461.89</v>
       </c>
       <c r="I14" s="1">
-        <v>3420463.09</v>
+        <v>2915438.11</v>
       </c>
       <c r="J14" s="1">
-        <v>211.19357604509</v>
+        <v>192.25264605891</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>5040049.8</v>
+        <v>4431900.0</v>
       </c>
       <c r="N14" s="1">
-        <v>5040049.8</v>
+        <v>4431900.0</v>
       </c>
       <c r="O14" s="1">
-        <v>2.64</v>
+        <v>2.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>521054.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.626</v>
+        <v>10.79</v>
       </c>
       <c r="E15" s="1">
         <v>7.7405733955</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>4033256.73</v>
       </c>
       <c r="I15" s="1">
-        <v>1503463.07</v>
+        <v>1588915.93</v>
       </c>
       <c r="J15" s="1">
-        <v>37.276651863419</v>
+        <v>39.39535805349</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5536719.8</v>
+        <v>5622172.66</v>
       </c>
       <c r="N15" s="1">
-        <v>5536719.8</v>
+        <v>5622172.66</v>
       </c>
       <c r="O15" s="1">
-        <v>2.9</v>
+        <v>2.81</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>10291.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.75</v>
+        <v>100.0</v>
       </c>
       <c r="E16" s="1">
         <v>108.5189000097</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1116768.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-110822.75</v>
+        <v>-87668.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-9.9235248502822</v>
+        <v>-7.8501532995215</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1005945.25</v>
+        <v>1029100.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1005945.25</v>
+        <v>1029100.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>23017.0</v>
       </c>
       <c r="D17" s="1">
-        <v>87.12</v>
+        <v>89.46</v>
       </c>
       <c r="E17" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I17" s="1">
-        <v>261820.61</v>
+        <v>315680.39</v>
       </c>
       <c r="J17" s="1">
-        <v>15.01764035196</v>
+        <v>18.106957138273</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2005241.04</v>
+        <v>2059100.82</v>
       </c>
       <c r="N17" s="1">
-        <v>2005241.04</v>
+        <v>2059100.82</v>
       </c>
       <c r="O17" s="1">
-        <v>1.05</v>
+        <v>1.03</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>42142.0</v>
       </c>
       <c r="D18" s="1">
-        <v>90.04</v>
+        <v>95.5</v>
       </c>
       <c r="E18" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I18" s="1">
-        <v>968475.45</v>
+        <v>1198570.77</v>
       </c>
       <c r="J18" s="1">
-        <v>34.27030425367</v>
+        <v>42.412417328138</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3794465.68</v>
+        <v>4024561.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3794465.68</v>
+        <v>4024561.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.99</v>
+        <v>2.01</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>85247.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.0</v>
+        <v>29.42</v>
       </c>
       <c r="E19" s="1">
         <v>25.6549306134</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2187005.87</v>
       </c>
       <c r="I19" s="1">
-        <v>114663.13</v>
+        <v>320960.87</v>
       </c>
       <c r="J19" s="1">
-        <v>5.2429274000988</v>
+        <v>14.675812004108</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2301669.0</v>
+        <v>2507966.74</v>
       </c>
       <c r="N19" s="1">
-        <v>2301669.0</v>
+        <v>2507966.74</v>
       </c>
       <c r="O19" s="1">
-        <v>1.21</v>
+        <v>1.25</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>12896.0</v>
       </c>
       <c r="D20" s="1">
-        <v>127.85</v>
+        <v>106.95</v>
       </c>
       <c r="E20" s="1">
         <v>144.5428923697</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1864025.14</v>
       </c>
       <c r="I20" s="1">
-        <v>-215271.54</v>
+        <v>-484797.94</v>
       </c>
       <c r="J20" s="1">
-        <v>-11.548746601132</v>
+        <v>-26.008122401182</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1648753.6</v>
+        <v>1379227.2</v>
       </c>
       <c r="N20" s="1">
-        <v>1648753.6</v>
+        <v>1379227.2</v>
       </c>
       <c r="O20" s="1">
-        <v>0.86</v>
+        <v>0.69</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>35539.0</v>
+        <v>32437.0</v>
       </c>
       <c r="D21" s="1">
-        <v>83.42</v>
+        <v>86.24</v>
       </c>
       <c r="E21" s="1">
-        <v>67.6396375812</v>
+        <v>67.6396374511</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2403845.08</v>
+        <v>2194026.92</v>
       </c>
       <c r="I21" s="1">
-        <v>560818.3</v>
+        <v>603339.96</v>
       </c>
       <c r="J21" s="1">
-        <v>23.330051702001</v>
+        <v>27.49920497785</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2964663.38</v>
+        <v>2797366.88</v>
       </c>
       <c r="N21" s="1">
-        <v>2964663.38</v>
+        <v>2797366.88</v>
       </c>
       <c r="O21" s="1">
-        <v>1.55</v>
+        <v>1.4</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>17374.0</v>
+        <v>26682.0</v>
       </c>
       <c r="D22" s="1">
-        <v>66.1</v>
+        <v>72.64</v>
       </c>
       <c r="E22" s="1">
-        <v>59.3159473927</v>
+        <v>63.5439161232</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1030555.27</v>
+        <v>1695478.77</v>
       </c>
       <c r="I22" s="1">
-        <v>117866.13</v>
+        <v>242701.71</v>
       </c>
       <c r="J22" s="1">
-        <v>11.437147859134</v>
+        <v>14.314641639541</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1148421.4</v>
+        <v>1938180.48</v>
       </c>
       <c r="N22" s="1">
-        <v>1148421.4</v>
+        <v>1938180.48</v>
       </c>
       <c r="O22" s="1">
-        <v>0.6</v>
+        <v>0.97</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>45961.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.91</v>
+        <v>18.55</v>
       </c>
       <c r="E23" s="1">
         <v>35.6900820261</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1640351.86</v>
       </c>
       <c r="I23" s="1">
-        <v>-587385.35</v>
+        <v>-787775.31</v>
       </c>
       <c r="J23" s="1">
-        <v>-35.808497208642</v>
+        <v>-48.024776220877</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1052966.51</v>
+        <v>852576.55</v>
       </c>
       <c r="N23" s="1">
-        <v>1052966.51</v>
+        <v>852576.55</v>
       </c>
       <c r="O23" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>6117.0</v>
       </c>
       <c r="D24" s="1">
-        <v>209.7</v>
+        <v>232.4</v>
       </c>
       <c r="E24" s="1">
         <v>144.0557070459</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>881188.76</v>
       </c>
       <c r="I24" s="1">
-        <v>401546.14</v>
+        <v>540402.04</v>
       </c>
       <c r="J24" s="1">
-        <v>45.568686100808</v>
+        <v>61.326479016823</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1282734.9</v>
+        <v>1421590.8</v>
       </c>
       <c r="N24" s="1">
-        <v>1282734.9</v>
+        <v>1421590.8</v>
       </c>
       <c r="O24" s="1">
-        <v>0.67</v>
+        <v>0.71</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>25925.0</v>
       </c>
       <c r="D25" s="1">
-        <v>46.88</v>
+        <v>50.1</v>
       </c>
       <c r="E25" s="1">
         <v>38.9590001929</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1010012.08</v>
       </c>
       <c r="I25" s="1">
-        <v>205351.92</v>
+        <v>288830.42</v>
       </c>
       <c r="J25" s="1">
-        <v>20.331630092979</v>
+        <v>28.596729258921</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1215364.0</v>
+        <v>1298842.5</v>
       </c>
       <c r="N25" s="1">
-        <v>1215364.0</v>
+        <v>1298842.5</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>86416.0</v>
       </c>
       <c r="D26" s="1">
-        <v>27.47</v>
+        <v>34.09</v>
       </c>
       <c r="E26" s="1">
         <v>31.7401893168</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2742860.2</v>
       </c>
       <c r="I26" s="1">
-        <v>-369012.68</v>
+        <v>203061.24</v>
       </c>
       <c r="J26" s="1">
-        <v>-13.453572296539</v>
+        <v>7.403266123443</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2373847.52</v>
+        <v>2945921.44</v>
       </c>
       <c r="N26" s="1">
-        <v>2373847.52</v>
+        <v>2945921.44</v>
       </c>
       <c r="O26" s="1">
-        <v>1.24</v>
+        <v>1.47</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>30021.0</v>
       </c>
       <c r="D27" s="1">
-        <v>66.06</v>
+        <v>60.44</v>
       </c>
       <c r="E27" s="1">
         <v>105.6357386496</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3171290.51</v>
       </c>
       <c r="I27" s="1">
-        <v>-1188103.25</v>
+        <v>-1356821.27</v>
       </c>
       <c r="J27" s="1">
-        <v>-37.464346021078</v>
+        <v>-42.784515190947</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1983187.26</v>
+        <v>1814469.24</v>
       </c>
       <c r="N27" s="1">
-        <v>1983187.26</v>
+        <v>1814469.24</v>
       </c>
       <c r="O27" s="1">
-        <v>1.04</v>
+        <v>0.91</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>442035.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.25</v>
+        <v>10.194</v>
       </c>
       <c r="E28" s="1">
         <v>6.473216148</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2861388.1</v>
       </c>
       <c r="I28" s="1">
-        <v>1227435.65</v>
+        <v>1644716.69</v>
       </c>
       <c r="J28" s="1">
-        <v>42.896510613153</v>
+        <v>57.479678831404</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4088823.75</v>
+        <v>4506104.79</v>
       </c>
       <c r="N28" s="1">
-        <v>4088823.75</v>
+        <v>4506104.79</v>
       </c>
       <c r="O28" s="1">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>100649.0</v>
       </c>
       <c r="D29" s="1">
-        <v>24.87</v>
+        <v>28.93</v>
       </c>
       <c r="E29" s="1">
         <v>14.7980308796</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1489407.01</v>
       </c>
       <c r="I29" s="1">
-        <v>1013733.62</v>
+        <v>1422368.56</v>
       </c>
       <c r="J29" s="1">
-        <v>68.062901087057</v>
+        <v>95.498983853984</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2503140.63</v>
+        <v>2911775.57</v>
       </c>
       <c r="N29" s="1">
-        <v>2503140.63</v>
+        <v>2911775.57</v>
       </c>
       <c r="O29" s="1">
-        <v>1.31</v>
+        <v>1.45</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>18416.0</v>
       </c>
       <c r="D30" s="1">
-        <v>107.8</v>
+        <v>100.7</v>
       </c>
       <c r="E30" s="1">
         <v>104.5645998045</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1925661.67</v>
       </c>
       <c r="I30" s="1">
-        <v>59583.13</v>
+        <v>-71170.47</v>
       </c>
       <c r="J30" s="1">
-        <v>3.094163991954</v>
+        <v>-3.6958969017647</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1985244.8</v>
+        <v>1854491.2</v>
       </c>
       <c r="N30" s="1">
-        <v>1985244.8</v>
+        <v>1854491.2</v>
       </c>
       <c r="O30" s="1">
-        <v>1.04</v>
+        <v>0.93</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>10222.0</v>
+        <v>8978.0</v>
       </c>
       <c r="D31" s="1">
-        <v>254.6</v>
+        <v>225.2</v>
       </c>
       <c r="E31" s="1">
-        <v>145.6092985717</v>
+        <v>145.6092982847</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1488418.25</v>
+        <v>1307280.28</v>
       </c>
       <c r="I31" s="1">
-        <v>1114102.95</v>
+        <v>714565.32</v>
       </c>
       <c r="J31" s="1">
-        <v>74.851470680368</v>
+        <v>54.660452768399</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2602521.2</v>
+        <v>2021845.6</v>
       </c>
       <c r="N31" s="1">
-        <v>2602521.2</v>
+        <v>2021845.6</v>
       </c>
       <c r="O31" s="1">
-        <v>1.36</v>
+        <v>1.01</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>80458.0</v>
+        <v>37624.0</v>
       </c>
       <c r="D32" s="1">
-        <v>12.91</v>
+        <v>14.79</v>
       </c>
       <c r="E32" s="1">
-        <v>20.7799558776</v>
+        <v>20.7799558792</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1671913.69</v>
+        <v>781825.06</v>
       </c>
       <c r="I32" s="1">
-        <v>-633200.91</v>
+        <v>-225366.1</v>
       </c>
       <c r="J32" s="1">
-        <v>-37.872822848888</v>
+        <v>-28.825642913007</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1038712.78</v>
+        <v>556458.96</v>
       </c>
       <c r="N32" s="1">
-        <v>1038712.78</v>
+        <v>556458.96</v>
       </c>
       <c r="O32" s="1">
-        <v>0.54</v>
+        <v>0.28</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>2982.0</v>
       </c>
       <c r="D33" s="1">
-        <v>283.1</v>
+        <v>321.4</v>
       </c>
       <c r="E33" s="1">
         <v>408.2739000671</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1217472.77</v>
       </c>
       <c r="I33" s="1">
-        <v>-373268.57</v>
+        <v>-259057.97</v>
       </c>
       <c r="J33" s="1">
-        <v>-30.659295156145</v>
+        <v>-21.278337913052</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>844204.2</v>
+        <v>958414.8</v>
       </c>
       <c r="N33" s="1">
-        <v>844204.2</v>
+        <v>958414.8</v>
       </c>
       <c r="O33" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
         <v>7039.0</v>
       </c>
       <c r="D34" s="1">
-        <v>181.4</v>
+        <v>192.6</v>
       </c>
       <c r="E34" s="1">
         <v>154.3003565847</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1086120.21</v>
       </c>
       <c r="I34" s="1">
-        <v>190754.39</v>
+        <v>269591.19</v>
       </c>
       <c r="J34" s="1">
-        <v>17.562916907697</v>
+        <v>24.821487301116</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1276874.6</v>
+        <v>1355711.4</v>
       </c>
       <c r="N34" s="1">
-        <v>1276874.6</v>
+        <v>1355711.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>18192.0</v>
+        <v>56008.0</v>
       </c>
       <c r="D35" s="1">
-        <v>72.98</v>
+        <v>36.16</v>
       </c>
       <c r="E35" s="1">
-        <v>67.9621229112</v>
+        <v>34.5</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1236366.94</v>
+        <v>1932276.0</v>
       </c>
       <c r="I35" s="1">
-        <v>91285.22</v>
+        <v>92973.28</v>
       </c>
       <c r="J35" s="1">
-        <v>7.3833436536244</v>
+        <v>4.8115942028986</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1327652.16</v>
+        <v>2025249.28</v>
       </c>
       <c r="N35" s="1">
-        <v>1327652.16</v>
+        <v>2025249.28</v>
       </c>
       <c r="O35" s="1">
-        <v>0.7</v>
+        <v>1.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>770.0</v>
+        <v>11617.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2027.0</v>
+        <v>83.18</v>
       </c>
       <c r="E36" s="1">
-        <v>1266.2550909091</v>
+        <v>67.9621227511</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>975016.42</v>
+        <v>789515.98</v>
       </c>
       <c r="I36" s="1">
-        <v>585773.58</v>
+        <v>176786.08</v>
       </c>
       <c r="J36" s="1">
-        <v>60.07832975777</v>
+        <v>22.391703838597</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1560790.0</v>
+        <v>966302.06</v>
       </c>
       <c r="N36" s="1">
-        <v>1560790.0</v>
+        <v>966302.06</v>
       </c>
       <c r="O36" s="1">
-        <v>0.82</v>
+        <v>0.48</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>89153.0</v>
+        <v>770.0</v>
       </c>
       <c r="D37" s="1">
-        <v>0.2561</v>
+        <v>2049.0</v>
       </c>
       <c r="E37" s="1">
-        <v>0.0</v>
+        <v>1266.2550909091</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>0.0</v>
+        <v>975016.42</v>
       </c>
       <c r="I37" s="1">
-        <v>22832.08</v>
+        <v>602713.58</v>
       </c>
       <c r="J37" s="1">
-        <v>0</v>
+        <v>61.815736395496</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>22832.08</v>
+        <v>1577730.0</v>
       </c>
       <c r="N37" s="1">
-        <v>22832.08</v>
+        <v>1577730.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.01</v>
+        <v>0.79</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>89153.0</v>
+        <v>177268.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.89</v>
+        <v>20.05</v>
       </c>
       <c r="E38" s="1">
-        <v>10.7802829966</v>
+        <v>15.5725711352</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>961094.57</v>
+        <v>2760518.54</v>
       </c>
       <c r="I38" s="1">
-        <v>723005.6</v>
+        <v>793704.86</v>
       </c>
       <c r="J38" s="1">
-        <v>75.22731087743</v>
+        <v>28.752020625806</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1684100.17</v>
+        <v>3554223.4</v>
       </c>
       <c r="N38" s="1">
-        <v>1684100.17</v>
+        <v>3554223.4</v>
       </c>
       <c r="O38" s="1">
-        <v>0.88</v>
+        <v>1.77</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>31937.0</v>
       </c>
       <c r="D39" s="1">
-        <v>54.1</v>
+        <v>56.82</v>
       </c>
       <c r="E39" s="1">
         <v>31.6422713467</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1010559.22</v>
       </c>
       <c r="I39" s="1">
-        <v>717232.48</v>
+        <v>804101.12</v>
       </c>
       <c r="J39" s="1">
-        <v>70.973819822256</v>
+        <v>79.56991575417</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1727791.7</v>
+        <v>1814660.34</v>
       </c>
       <c r="N39" s="1">
-        <v>1727791.7</v>
+        <v>1814660.34</v>
       </c>
       <c r="O39" s="1">
         <v>0.91</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>69526.0</v>
       </c>
       <c r="D40" s="1">
-        <v>41.8</v>
+        <v>45.825</v>
       </c>
       <c r="E40" s="1">
         <v>34.8738723643</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2424640.85</v>
       </c>
       <c r="I40" s="1">
-        <v>481545.95</v>
+        <v>761388.1</v>
       </c>
       <c r="J40" s="1">
-        <v>19.860506350868</v>
+        <v>31.402098170539</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2906186.8</v>
+        <v>3186028.95</v>
       </c>
       <c r="N40" s="1">
-        <v>2906186.8</v>
+        <v>3186028.95</v>
       </c>
       <c r="O40" s="1">
-        <v>1.52</v>
+        <v>1.59</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>166724.0</v>
       </c>
       <c r="D41" s="1">
         <v>24.63</v>
       </c>
       <c r="E41" s="1">
         <v>12.0943611598</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>2016420.27</v>
       </c>
       <c r="I41" s="1">
         <v>2089991.85</v>
       </c>
       <c r="J41" s="1">
         <v>103.64862331006</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
         <v>4106412.12</v>
       </c>
       <c r="N41" s="1">
         <v>4106412.12</v>
       </c>
       <c r="O41" s="1">
-        <v>2.15</v>
+        <v>2.05</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>967403.0</v>
+        <v>868213.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.84</v>
+        <v>5.835</v>
       </c>
       <c r="E42" s="1">
-        <v>2.519054055</v>
+        <v>2.519054057</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2436940.45</v>
+        <v>2187075.48</v>
       </c>
       <c r="I42" s="1">
-        <v>3212693.07</v>
+        <v>2878947.38</v>
       </c>
       <c r="J42" s="1">
-        <v>131.83305607652</v>
+        <v>131.63456891758</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5649633.52</v>
+        <v>5066022.86</v>
       </c>
       <c r="N42" s="1">
-        <v>5649633.52</v>
+        <v>5066022.86</v>
       </c>
       <c r="O42" s="1">
-        <v>2.96</v>
+        <v>2.53</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>9807.0</v>
+        <v>14718.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.45</v>
+        <v>111.5</v>
       </c>
       <c r="E43" s="1">
-        <v>99.3163995106</v>
+        <v>101.4798022829</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>973995.93</v>
+        <v>1493579.73</v>
       </c>
       <c r="I43" s="1">
-        <v>-8496.78</v>
+        <v>147477.27</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.87236298821084</v>
+        <v>9.8740808433441</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>965499.15</v>
+        <v>1641057.0</v>
       </c>
       <c r="N43" s="1">
-        <v>965499.15</v>
+        <v>1641057.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.51</v>
+        <v>0.82</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>445462.0</v>
+        <v>322076.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.091</v>
+        <v>4.801</v>
       </c>
       <c r="E44" s="1">
-        <v>3.2585760626</v>
+        <v>3.2585760814</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1451571.81</v>
+        <v>1049509.15</v>
       </c>
       <c r="I44" s="1">
-        <v>370813.23</v>
+        <v>496777.73</v>
       </c>
       <c r="J44" s="1">
-        <v>25.545634562854</v>
+        <v>47.334292416603</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1822385.04</v>
+        <v>1546286.88</v>
       </c>
       <c r="N44" s="1">
-        <v>1822385.04</v>
+        <v>1546286.88</v>
       </c>
       <c r="O44" s="1">
-        <v>0.96</v>
+        <v>0.77</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>22781.0</v>
+        <v>24921.0</v>
       </c>
       <c r="D45" s="1">
-        <v>158.18</v>
+        <v>178.24</v>
       </c>
       <c r="E45" s="1">
-        <v>153.5406026952</v>
+        <v>154.7736635769</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3497808.47</v>
+        <v>3857114.47</v>
       </c>
       <c r="I45" s="1">
-        <v>105690.11</v>
+        <v>584804.57</v>
       </c>
       <c r="J45" s="1">
-        <v>3.0216094136224</v>
+        <v>15.161711547545</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3603498.58</v>
+        <v>4441919.04</v>
       </c>
       <c r="N45" s="1">
-        <v>3603498.58</v>
+        <v>4441919.04</v>
       </c>
       <c r="O45" s="1">
-        <v>1.89</v>
+        <v>2.22</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>12394.0</v>
+        <v>10404.0</v>
       </c>
       <c r="D46" s="1">
-        <v>135.9</v>
+        <v>153.85</v>
       </c>
       <c r="E46" s="1">
-        <v>82.7824471518</v>
+        <v>82.7824471357</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1026005.65</v>
+        <v>861268.58</v>
       </c>
       <c r="I46" s="1">
-        <v>658338.95</v>
+        <v>739386.82</v>
       </c>
       <c r="J46" s="1">
-        <v>64.165236322042</v>
+        <v>85.848576990931</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1684344.6</v>
+        <v>1600655.4</v>
       </c>
       <c r="N46" s="1">
-        <v>1684344.6</v>
+        <v>1600655.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>6800.0</v>
+        <v>9416.0</v>
       </c>
       <c r="D47" s="1">
-        <v>388.1</v>
+        <v>397.4</v>
       </c>
       <c r="E47" s="1">
-        <v>377.6769558824</v>
+        <v>382.7030097706</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2568203.3</v>
+        <v>3603531.54</v>
       </c>
       <c r="I47" s="1">
-        <v>70876.7</v>
+        <v>138386.86</v>
       </c>
       <c r="J47" s="1">
-        <v>2.7597776235238</v>
+        <v>3.8403121622185</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2639080.0</v>
+        <v>3741918.4</v>
       </c>
       <c r="N47" s="1">
-        <v>2639080.0</v>
+        <v>3741918.4</v>
       </c>
       <c r="O47" s="1">
-        <v>1.38</v>
+        <v>1.87</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>6386.0</v>
+        <v>9050.0</v>
       </c>
       <c r="D48" s="1">
-        <v>542.4</v>
+        <v>544.1</v>
       </c>
       <c r="E48" s="1">
-        <v>639.3707062324</v>
+        <v>612.1679038674</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>4083021.33</v>
+        <v>5540119.53</v>
       </c>
       <c r="I48" s="1">
-        <v>-619254.93</v>
+        <v>-616014.53</v>
       </c>
       <c r="J48" s="1">
-        <v>-15.166585720482</v>
+        <v>-11.119155943554</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>3463766.4</v>
+        <v>4924105.0</v>
       </c>
       <c r="N48" s="1">
-        <v>3463766.4</v>
+        <v>4924105.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.82</v>
+        <v>2.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>11039.0</v>
+        <v>139767.0</v>
       </c>
       <c r="D49" s="1">
-        <v>125.85</v>
+        <v>17.705</v>
       </c>
       <c r="E49" s="1">
-        <v>143.1443953257</v>
+        <v>11.7809893609</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1580170.98</v>
+        <v>1646593.54</v>
       </c>
       <c r="I49" s="1">
-        <v>-190912.83</v>
+        <v>827981.2</v>
       </c>
       <c r="J49" s="1">
-        <v>-12.08178307388</v>
+        <v>50.284492188643</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1389258.15</v>
+        <v>2474574.74</v>
       </c>
       <c r="N49" s="1">
-        <v>1389258.15</v>
+        <v>2474574.74</v>
       </c>
       <c r="O49" s="1">
-        <v>0.73</v>
+        <v>1.24</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>139767.0</v>
+        <v>18263.0</v>
       </c>
       <c r="D50" s="1">
-        <v>17.04</v>
+        <v>58.44</v>
       </c>
       <c r="E50" s="1">
-        <v>11.7809893609</v>
+        <v>52.2038000329</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1646593.54</v>
+        <v>953398.0</v>
       </c>
       <c r="I50" s="1">
-        <v>735036.14</v>
+        <v>113891.72</v>
       </c>
       <c r="J50" s="1">
-        <v>44.639804672135</v>
+        <v>11.945873601581</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2381629.68</v>
+        <v>1067289.72</v>
       </c>
       <c r="N50" s="1">
-        <v>2381629.68</v>
+        <v>1067289.72</v>
       </c>
       <c r="O50" s="1">
-        <v>1.25</v>
+        <v>0.53</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>18263.0</v>
+        <v>1879.0</v>
       </c>
       <c r="D51" s="1">
-        <v>48.32</v>
+        <v>555.6</v>
       </c>
       <c r="E51" s="1">
-        <v>52.2038000329</v>
+        <v>194.1964236296</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>953398.0</v>
+        <v>364895.08</v>
       </c>
       <c r="I51" s="1">
-        <v>-70929.84</v>
+        <v>679077.32</v>
       </c>
       <c r="J51" s="1">
-        <v>-7.4396883568038</v>
+        <v>186.10207624614</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>882468.16</v>
+        <v>1043972.4</v>
       </c>
       <c r="N51" s="1">
-        <v>882468.16</v>
+        <v>1043972.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>2590.0</v>
+        <v>355115.0</v>
       </c>
       <c r="D52" s="1">
-        <v>510.4</v>
+        <v>6.484</v>
       </c>
       <c r="E52" s="1">
-        <v>194.1964247104</v>
+        <v>5.1813807077</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>502968.74</v>
+        <v>1839986.01</v>
       </c>
       <c r="I52" s="1">
-        <v>818967.26</v>
+        <v>462579.65</v>
       </c>
       <c r="J52" s="1">
-        <v>162.82667189217</v>
+        <v>25.140389518505</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1321936.0</v>
+        <v>2302565.66</v>
       </c>
       <c r="N52" s="1">
-        <v>1321936.0</v>
+        <v>2302565.66</v>
       </c>
       <c r="O52" s="1">
-        <v>0.69</v>
+        <v>1.15</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>216660.0</v>
+        <v>48.0</v>
       </c>
       <c r="D53" s="1">
-        <v>5.13</v>
+        <v>4778.97</v>
       </c>
       <c r="E53" s="1">
-        <v>4.612236915</v>
+        <v>4777.30375</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>999287.25</v>
+        <v>229310.58</v>
       </c>
       <c r="I53" s="1">
-        <v>112178.55</v>
+        <v>79.98</v>
       </c>
       <c r="J53" s="1">
-        <v>11.225856229027</v>
+        <v>0.034878460470511</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1111465.8</v>
+        <v>229390.56</v>
       </c>
       <c r="N53" s="1">
-        <v>1111465.8</v>
+        <v>229390.56</v>
       </c>
       <c r="O53" s="1">
-        <v>0.58</v>
+        <v>0.11</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>259.0</v>
+        <v>35681.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4771.34</v>
+        <v>43.51</v>
       </c>
       <c r="E54" s="1">
-        <v>4770.5241698842</v>
+        <v>36.604383005</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1235565.76</v>
+        <v>1306080.99</v>
       </c>
       <c r="I54" s="1">
-        <v>211.3</v>
+        <v>246399.32</v>
       </c>
       <c r="J54" s="1">
-        <v>0.017101477464057</v>
+        <v>18.865546768275</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1235777.06</v>
+        <v>1552480.31</v>
       </c>
       <c r="N54" s="1">
-        <v>1235777.06</v>
+        <v>1552480.31</v>
       </c>
       <c r="O54" s="1">
-        <v>0.65</v>
+        <v>0.78</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>21544.0</v>
+        <v>16879.0</v>
       </c>
       <c r="D55" s="1">
-        <v>49.77</v>
+        <v>102.5</v>
       </c>
       <c r="E55" s="1">
-        <v>32.240301244</v>
+        <v>42.798477398</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>694585.05</v>
+        <v>722395.5</v>
       </c>
       <c r="I55" s="1">
-        <v>377659.83</v>
+        <v>1007702.0</v>
       </c>
       <c r="J55" s="1">
-        <v>54.372006711057</v>
+        <v>139.49450128081</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1072244.88</v>
+        <v>1730097.5</v>
       </c>
       <c r="N55" s="1">
-        <v>1072244.88</v>
+        <v>1730097.5</v>
       </c>
       <c r="O55" s="1">
-        <v>0.56</v>
+        <v>0.86</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>16879.0</v>
+        <v>16959.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.22</v>
+        <v>75.42</v>
       </c>
       <c r="E56" s="1">
-        <v>42.798477398</v>
+        <v>84.5794999705</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>722395.5</v>
+        <v>1434383.74</v>
       </c>
       <c r="I56" s="1">
-        <v>952338.88</v>
+        <v>-155335.96</v>
       </c>
       <c r="J56" s="1">
-        <v>131.83067723982</v>
+        <v>-10.829456279252</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1674734.38</v>
+        <v>1279047.78</v>
       </c>
       <c r="N56" s="1">
-        <v>1674734.38</v>
+        <v>1279047.78</v>
       </c>
       <c r="O56" s="1">
-        <v>0.88</v>
+        <v>0.64</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>16959.0</v>
+        <v>26318.0</v>
       </c>
       <c r="D57" s="1">
-        <v>83.16</v>
+        <v>32.11</v>
       </c>
       <c r="E57" s="1">
-        <v>84.5794999705</v>
+        <v>36.2437001292</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1434383.74</v>
+        <v>953861.7</v>
       </c>
       <c r="I57" s="1">
-        <v>-24073.3</v>
+        <v>-108790.72</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.6783026277194</v>
+        <v>-11.4052928218</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1410310.44</v>
+        <v>845070.98</v>
       </c>
       <c r="N57" s="1">
-        <v>1410310.44</v>
+        <v>845070.98</v>
       </c>
       <c r="O57" s="1">
-        <v>0.74</v>
+        <v>0.42</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>26318.0</v>
+        <v>7716.0</v>
       </c>
       <c r="D58" s="1">
-        <v>31.77</v>
+        <v>340.0</v>
       </c>
       <c r="E58" s="1">
-        <v>36.2437001292</v>
+        <v>246.6499494557</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>953861.7</v>
+        <v>1903151.01</v>
       </c>
       <c r="I58" s="1">
-        <v>-117738.84</v>
+        <v>720288.99</v>
       </c>
       <c r="J58" s="1">
-        <v>-12.343386887219</v>
+        <v>37.847180082678</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>836122.86</v>
+        <v>2623440.0</v>
       </c>
       <c r="N58" s="1">
-        <v>836122.86</v>
+        <v>2623440.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.44</v>
+        <v>1.31</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>5100.0</v>
+        <v>566002.0</v>
       </c>
       <c r="D59" s="1">
-        <v>298.6</v>
+        <v>3.571</v>
       </c>
       <c r="E59" s="1">
-        <v>216.7711</v>
+        <v>2.5732000064</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1105532.61</v>
+        <v>1456436.35</v>
       </c>
       <c r="I59" s="1">
-        <v>417327.39</v>
+        <v>564756.79</v>
       </c>
       <c r="J59" s="1">
-        <v>37.748989602396</v>
+        <v>38.77662006994</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1522860.0</v>
+        <v>2021193.14</v>
       </c>
       <c r="N59" s="1">
-        <v>1522860.0</v>
+        <v>2021193.14</v>
       </c>
       <c r="O59" s="1">
-        <v>0.8</v>
+        <v>1.01</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>721087.0</v>
+        <v>44509.0</v>
       </c>
       <c r="D60" s="1">
-        <v>3.095</v>
+        <v>82.2</v>
       </c>
       <c r="E60" s="1">
-        <v>2.5732000022</v>
+        <v>89.5803226314</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1855501.07</v>
+        <v>3987130.58</v>
       </c>
       <c r="I60" s="1">
-        <v>376263.2</v>
+        <v>-328490.78</v>
       </c>
       <c r="J60" s="1">
-        <v>20.278252924963</v>
+        <v>-8.2387765689881</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2231764.27</v>
+        <v>3658639.8</v>
       </c>
       <c r="N60" s="1">
-        <v>2231764.27</v>
+        <v>3658639.8</v>
       </c>
       <c r="O60" s="1">
-        <v>1.17</v>
+        <v>1.83</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>44509.0</v>
+        <v>38649.0</v>
       </c>
       <c r="D61" s="1">
-        <v>77.08</v>
+        <v>170.96</v>
       </c>
       <c r="E61" s="1">
-        <v>89.5803226314</v>
+        <v>184.8019467515</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3987130.58</v>
+        <v>7142410.44</v>
       </c>
       <c r="I61" s="1">
-        <v>-556376.86</v>
+        <v>-534977.4</v>
       </c>
       <c r="J61" s="1">
-        <v>-13.954317493158</v>
+        <v>-7.4901520221232</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>3430753.72</v>
+        <v>6607433.04</v>
       </c>
       <c r="N61" s="1">
-        <v>3430753.72</v>
+        <v>6607433.04</v>
       </c>
       <c r="O61" s="1">
-        <v>1.8</v>
+        <v>3.3</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>38649.0</v>
+        <v>24180.0</v>
       </c>
       <c r="D62" s="1">
-        <v>164.62</v>
+        <v>276.7</v>
       </c>
       <c r="E62" s="1">
-        <v>184.8019467515</v>
+        <v>145.5477820513</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>7142410.44</v>
+        <v>3519345.37</v>
       </c>
       <c r="I62" s="1">
-        <v>-780012.06</v>
+        <v>3171260.63</v>
       </c>
       <c r="J62" s="1">
-        <v>-10.920851812599</v>
+        <v>90.109389576619</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>6362398.38</v>
+        <v>6690606.0</v>
       </c>
       <c r="N62" s="1">
-        <v>6362398.38</v>
+        <v>6690606.0</v>
       </c>
       <c r="O62" s="1">
         <v>3.34</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>26569.0</v>
+        <v>11382.0</v>
       </c>
       <c r="D63" s="1">
-        <v>241.4</v>
+        <v>52.15</v>
       </c>
       <c r="E63" s="1">
-        <v>145.5477820016</v>
+        <v>96.6610182745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>3867059.02</v>
+        <v>1100195.71</v>
       </c>
       <c r="I63" s="1">
-        <v>2546697.58</v>
+        <v>-506624.41</v>
       </c>
       <c r="J63" s="1">
-        <v>65.856185975667</v>
+        <v>-46.048571667308</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>6413756.6</v>
+        <v>593571.3</v>
       </c>
       <c r="N63" s="1">
-        <v>6413756.6</v>
+        <v>593571.3</v>
       </c>
       <c r="O63" s="1">
-        <v>3.36</v>
+        <v>0.3</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>20034.0</v>
+        <v>11846.0</v>
       </c>
       <c r="D64" s="1">
-        <v>45.12</v>
+        <v>166.45</v>
       </c>
       <c r="E64" s="1">
-        <v>96.6610182689</v>
+        <v>89.12</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1936506.84</v>
+        <v>1055715.52</v>
       </c>
       <c r="I64" s="1">
-        <v>-1032572.76</v>
+        <v>916051.18</v>
       </c>
       <c r="J64" s="1">
-        <v>-53.321410421664</v>
+        <v>86.770646319569</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>903934.08</v>
+        <v>1971766.7</v>
       </c>
       <c r="N64" s="1">
-        <v>903934.08</v>
+        <v>1971766.7</v>
       </c>
       <c r="O64" s="1">
-        <v>0.47</v>
+        <v>0.98</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>11846.0</v>
+        <v>38160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>143.1</v>
+        <v>42.14</v>
       </c>
       <c r="E65" s="1">
-        <v>89.12</v>
+        <v>54.5851404612</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1055715.52</v>
+        <v>2082968.96</v>
       </c>
       <c r="I65" s="1">
-        <v>639447.08</v>
+        <v>-474906.56</v>
       </c>
       <c r="J65" s="1">
-        <v>60.570017953321</v>
+        <v>-22.799502494747</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1695162.6</v>
+        <v>1608062.4</v>
       </c>
       <c r="N65" s="1">
-        <v>1695162.6</v>
+        <v>1608062.4</v>
       </c>
       <c r="O65" s="1">
-        <v>0.89</v>
+        <v>0.8</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>38160.0</v>
+        <v>21649.0</v>
       </c>
       <c r="D66" s="1">
-        <v>42.05</v>
+        <v>247.4</v>
       </c>
       <c r="E66" s="1">
-        <v>54.5851404612</v>
+        <v>192.9668465056</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2082968.96</v>
+        <v>4177539.26</v>
       </c>
       <c r="I66" s="1">
-        <v>-478340.96</v>
+        <v>1178423.34</v>
       </c>
       <c r="J66" s="1">
-        <v>-22.964382532133</v>
+        <v>28.208552132195</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1604628.0</v>
+        <v>5355962.6</v>
       </c>
       <c r="N66" s="1">
-        <v>1604628.0</v>
+        <v>5355962.6</v>
       </c>
       <c r="O66" s="1">
-        <v>0.84</v>
+        <v>2.67</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>21649.0</v>
+        <v>49934.0</v>
       </c>
       <c r="D67" s="1">
-        <v>255.95</v>
+        <v>73.86</v>
       </c>
       <c r="E67" s="1">
-        <v>192.9668465056</v>
+        <v>33.391091641</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>4177539.26</v>
+        <v>1667350.77</v>
       </c>
       <c r="I67" s="1">
-        <v>1363522.29</v>
+        <v>2020774.47</v>
       </c>
       <c r="J67" s="1">
-        <v>32.639365069665</v>
+        <v>121.19672155128</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>5541061.55</v>
+        <v>3688125.24</v>
       </c>
       <c r="N67" s="1">
-        <v>5541061.55</v>
+        <v>3688125.24</v>
       </c>
       <c r="O67" s="1">
-        <v>2.91</v>
+        <v>1.84</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>49934.0</v>
+        <v>73722.0</v>
       </c>
       <c r="D68" s="1">
-        <v>71.8</v>
+        <v>6.935</v>
       </c>
       <c r="E68" s="1">
-        <v>33.391091641</v>
+        <v>15.3696905944</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1667350.77</v>
+        <v>1133084.33</v>
       </c>
       <c r="I68" s="1">
-        <v>1917910.43</v>
+        <v>-621822.26</v>
       </c>
       <c r="J68" s="1">
-        <v>115.02741141865</v>
+        <v>-54.878727340621</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>3585261.2</v>
+        <v>511262.07</v>
       </c>
       <c r="N68" s="1">
-        <v>3585261.2</v>
+        <v>511262.07</v>
       </c>
       <c r="O68" s="1">
-        <v>1.88</v>
+        <v>0.26</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>73722.0</v>
+        <v>53303.0</v>
       </c>
       <c r="D69" s="1">
-        <v>8.112</v>
+        <v>28.41</v>
       </c>
       <c r="E69" s="1">
-        <v>15.3696905944</v>
+        <v>28.8206545598</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1133084.33</v>
+        <v>1536227.35</v>
       </c>
       <c r="I69" s="1">
-        <v>-535051.47</v>
+        <v>-21889.12</v>
       </c>
       <c r="J69" s="1">
-        <v>-47.220798649647</v>
+        <v>-1.42486201668</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>598032.86</v>
+        <v>1514338.23</v>
       </c>
       <c r="N69" s="1">
-        <v>598032.86</v>
+        <v>1514338.23</v>
       </c>
       <c r="O69" s="1">
-        <v>0.31</v>
+        <v>0.76</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>53303.0</v>
+        <v>51676.0</v>
       </c>
       <c r="D70" s="1">
-        <v>23.535</v>
+        <v>36.62</v>
       </c>
       <c r="E70" s="1">
-        <v>28.8206545598</v>
+        <v>32.1696505147</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1536227.35</v>
+        <v>1662398.86</v>
       </c>
       <c r="I70" s="1">
-        <v>-281741.24</v>
+        <v>229976.26</v>
       </c>
       <c r="J70" s="1">
-        <v>-18.339814090668</v>
+        <v>13.834000102719</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1254486.11</v>
+        <v>1892375.12</v>
       </c>
       <c r="N70" s="1">
-        <v>1254486.11</v>
+        <v>1892375.12</v>
       </c>
       <c r="O70" s="1">
-        <v>0.66</v>
+        <v>0.94</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>44765.0</v>
+        <v>8070.0</v>
       </c>
       <c r="D71" s="1">
-        <v>33.44</v>
+        <v>252.3</v>
       </c>
       <c r="E71" s="1">
-        <v>32.064260248</v>
+        <v>212.7394299876</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1435356.61</v>
+        <v>1716807.2</v>
       </c>
       <c r="I71" s="1">
-        <v>61584.99</v>
+        <v>319253.8</v>
       </c>
       <c r="J71" s="1">
-        <v>4.2905706896072</v>
+        <v>18.595786410961</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1496941.6</v>
+        <v>2036061.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1496941.6</v>
+        <v>2036061.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.78</v>
+        <v>1.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>6487.0</v>
+        <v>45102.0</v>
       </c>
       <c r="D72" s="1">
-        <v>253.0</v>
+        <v>72.41</v>
       </c>
       <c r="E72" s="1">
-        <v>200.2304917527</v>
+        <v>67.6987871935</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1298895.2</v>
+        <v>3053350.7</v>
       </c>
       <c r="I72" s="1">
-        <v>342315.8</v>
+        <v>212485.12</v>
       </c>
       <c r="J72" s="1">
-        <v>26.354381785382</v>
+        <v>6.9590800689878</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1641211.0</v>
+        <v>3265835.82</v>
       </c>
       <c r="N72" s="1">
-        <v>1641211.0</v>
+        <v>3265835.82</v>
       </c>
       <c r="O72" s="1">
-        <v>0.86</v>
+        <v>1.63</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>45102.0</v>
+        <v>14845.0</v>
       </c>
       <c r="D73" s="1">
-        <v>72.24</v>
+        <v>140.75</v>
       </c>
       <c r="E73" s="1">
-        <v>67.6987871935</v>
+        <v>107.8219811384</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>3053350.7</v>
+        <v>1600617.31</v>
       </c>
       <c r="I73" s="1">
-        <v>204817.78</v>
+        <v>488816.44</v>
       </c>
       <c r="J73" s="1">
-        <v>6.7079677417992</v>
+        <v>30.539244886712</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>3258168.48</v>
+        <v>2089433.75</v>
       </c>
       <c r="N73" s="1">
-        <v>3258168.48</v>
+        <v>2089433.75</v>
       </c>
       <c r="O73" s="1">
-        <v>1.71</v>
+        <v>1.04</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>14845.0</v>
+        <v>23214.0</v>
       </c>
       <c r="D74" s="1">
-        <v>120.1</v>
+        <v>28.69</v>
       </c>
       <c r="E74" s="1">
-        <v>107.8219811384</v>
+        <v>28.9328999742</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1600617.31</v>
+        <v>671648.34</v>
       </c>
       <c r="I74" s="1">
-        <v>182267.19</v>
+        <v>-5638.68</v>
       </c>
       <c r="J74" s="1">
-        <v>11.387305938857</v>
+        <v>-0.83952861403633</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1782884.5</v>
+        <v>666009.66</v>
       </c>
       <c r="N74" s="1">
-        <v>1782884.5</v>
+        <v>666009.66</v>
       </c>
       <c r="O74" s="1">
-        <v>0.93</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>23214.0</v>
+        <v>38241.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24.83</v>
+        <v>27.8</v>
       </c>
       <c r="E75" s="1">
-        <v>28.9328999742</v>
+        <v>32.0039164771</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>671648.34</v>
+        <v>1223861.77</v>
       </c>
       <c r="I75" s="1">
-        <v>-95244.72</v>
+        <v>-160761.97</v>
       </c>
       <c r="J75" s="1">
-        <v>-14.180742261642</v>
+        <v>-13.135631322155</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>576403.62</v>
+        <v>1063099.8</v>
       </c>
       <c r="N75" s="1">
-        <v>576403.62</v>
+        <v>1063099.8</v>
       </c>
       <c r="O75" s="1">
-        <v>0.3</v>
+        <v>0.53</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>38241.0</v>
+        <v>11103.0</v>
       </c>
       <c r="D76" s="1">
-        <v>27.98</v>
+        <v>68.1</v>
       </c>
       <c r="E76" s="1">
-        <v>32.0039164771</v>
+        <v>134.9501197874</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1223861.77</v>
+        <v>1498351.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-153878.59</v>
+        <v>-742236.88</v>
       </c>
       <c r="J76" s="1">
-        <v>-12.573200158054</v>
+        <v>-49.536910298959</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1069983.18</v>
+        <v>756114.3</v>
       </c>
       <c r="N76" s="1">
-        <v>1069983.18</v>
+        <v>756114.3</v>
       </c>
       <c r="O76" s="1">
-        <v>0.56</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>11103.0</v>
+        <v>150.0</v>
       </c>
       <c r="D77" s="1">
-        <v>79.22</v>
+        <v>6153.0</v>
       </c>
       <c r="E77" s="1">
-        <v>134.9501197874</v>
+        <v>5783.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1498351.18</v>
+        <v>0.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-618771.52</v>
+        <v>555000.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-41.296828691389</v>
+        <v>0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>879579.66</v>
+        <v>555000.0</v>
       </c>
       <c r="N77" s="1">
-        <v>879579.66</v>
+        <v>555000.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P78">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>