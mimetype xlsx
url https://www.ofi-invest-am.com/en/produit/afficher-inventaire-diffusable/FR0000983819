--- v1 (2026-05-29)
+++ v2 (2026-06-24)
@@ -160,50 +160,56 @@
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>LU0569974404</t>
+  </si>
+  <si>
+    <t>APERAM SA</t>
+  </si>
+  <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
@@ -310,56 +316,50 @@
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>DE0006048432</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -556,54 +556,54 @@
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -923,197 +923,197 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>16830.7939</v>
+        <v>17034.3087</v>
       </c>
       <c r="D2">
-        <v>305.92</v>
+        <v>276.0</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5148994.05</v>
+        <v>4701634.52</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5148994.05</v>
+        <v>4701634.52</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176378.9667</v>
+        <v>176073.9667</v>
       </c>
       <c r="D3">
-        <v>209.14</v>
+        <v>188.69</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>36888528.57</v>
+        <v>33223576.09</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>36888528.57</v>
+        <v>33223576.09</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>334445.9209</v>
+        <v>339132.3768</v>
       </c>
       <c r="D4">
-        <v>440.97</v>
+        <v>397.76</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>147481823.5</v>
+        <v>134893854.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>147481823.5</v>
+        <v>134893854.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>78839.0</v>
       </c>
       <c r="D5">
-        <v>136.5</v>
+        <v>123.19</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10761523.94</v>
+        <v>9712301.51</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10761523.94</v>
+        <v>9712301.51</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1198,3801 +1198,3801 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>10596406.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
         <v>1.3713282402761</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>10741718.4</v>
       </c>
       <c r="N2" s="1">
         <v>10741718.4</v>
       </c>
       <c r="O2" s="1">
-        <v>5.36</v>
+        <v>5.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>9012.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>132.15</v>
       </c>
       <c r="E3" s="1">
         <v>205.1230281846</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1848568.73</v>
       </c>
       <c r="I3" s="1">
-        <v>-422870.33</v>
+        <v>-657632.93</v>
       </c>
       <c r="J3" s="1">
-        <v>-22.875553564081</v>
+        <v>-35.575249073915</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1425698.4</v>
+        <v>1190935.8</v>
       </c>
       <c r="N3" s="1">
-        <v>1425698.4</v>
+        <v>1190935.8</v>
       </c>
       <c r="O3" s="1">
-        <v>0.71</v>
+        <v>0.65</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>994.8</v>
+        <v>888.5</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>2501.11</v>
+        <v>-107838.29</v>
       </c>
       <c r="J4" s="1">
-        <v>0.24280233645761</v>
+        <v>-10.468707402551</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1032602.4</v>
+        <v>922263.0</v>
       </c>
       <c r="N4" s="1">
-        <v>1032602.4</v>
+        <v>922263.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>20067.0</v>
       </c>
       <c r="D5" s="1">
-        <v>184.24</v>
+        <v>164.56</v>
       </c>
       <c r="E5" s="1">
         <v>195.9857028953</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>3932845.1</v>
       </c>
       <c r="I5" s="1">
-        <v>-235701.02</v>
+        <v>-630619.58</v>
       </c>
       <c r="J5" s="1">
-        <v>-5.9931427250974</v>
+        <v>-16.034691526498</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3697144.08</v>
+        <v>3302225.52</v>
       </c>
       <c r="N5" s="1">
-        <v>3697144.08</v>
+        <v>3302225.52</v>
       </c>
       <c r="O5" s="1">
-        <v>1.85</v>
+        <v>1.81</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>31501.0</v>
+        <v>26707.0</v>
       </c>
       <c r="D6" s="1">
-        <v>59.62</v>
+        <v>48.94</v>
       </c>
       <c r="E6" s="1">
-        <v>71.7589127329</v>
+        <v>71.7589126446</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2260477.51</v>
+        <v>1916465.28</v>
       </c>
       <c r="I6" s="1">
-        <v>-382387.89</v>
+        <v>-609424.7</v>
       </c>
       <c r="J6" s="1">
-        <v>-16.916243948828</v>
+        <v>-31.799412510098</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1878089.62</v>
+        <v>1307040.58</v>
       </c>
       <c r="N6" s="1">
-        <v>1878089.62</v>
+        <v>1307040.58</v>
       </c>
       <c r="O6" s="1">
-        <v>0.94</v>
+        <v>0.72</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>14153.0</v>
       </c>
       <c r="D7" s="1">
-        <v>382.2</v>
+        <v>349.5</v>
       </c>
       <c r="E7" s="1">
         <v>224.1933978662</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3173009.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2236267.44</v>
+        <v>1773464.34</v>
       </c>
       <c r="J7" s="1">
-        <v>70.477812298531</v>
+        <v>55.892190995125</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5409276.6</v>
+        <v>4946473.5</v>
       </c>
       <c r="N7" s="1">
-        <v>5409276.6</v>
+        <v>4946473.5</v>
       </c>
       <c r="O7" s="1">
-        <v>2.7</v>
+        <v>2.71</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>90308.0</v>
       </c>
       <c r="D8" s="1">
-        <v>28.29</v>
+        <v>23.82</v>
       </c>
       <c r="E8" s="1">
         <v>19.4901159366</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1760113.39</v>
       </c>
       <c r="I8" s="1">
-        <v>794699.93</v>
+        <v>391023.17</v>
       </c>
       <c r="J8" s="1">
-        <v>45.150496241609</v>
+        <v>22.215794290389</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2554813.32</v>
+        <v>2151136.56</v>
       </c>
       <c r="N8" s="1">
-        <v>2554813.32</v>
+        <v>2151136.56</v>
       </c>
       <c r="O8" s="1">
-        <v>1.28</v>
+        <v>1.18</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>24662.0</v>
       </c>
       <c r="D9" s="1">
-        <v>52.74</v>
+        <v>49.68</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704731976</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1446931.21</v>
       </c>
       <c r="I9" s="1">
-        <v>-146257.33</v>
+        <v>-221723.05</v>
       </c>
       <c r="J9" s="1">
-        <v>-10.108105277514</v>
+        <v>-15.323675961071</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1300673.88</v>
+        <v>1225208.16</v>
       </c>
       <c r="N9" s="1">
-        <v>1300673.88</v>
+        <v>1225208.16</v>
       </c>
       <c r="O9" s="1">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>68.82</v>
+        <v>58.98</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>692604.73</v>
+        <v>308451.13</v>
       </c>
       <c r="J10" s="1">
-        <v>34.732209050144</v>
+        <v>15.467969918301</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2686732.8</v>
+        <v>2302579.2</v>
       </c>
       <c r="N10" s="1">
-        <v>2686732.8</v>
+        <v>2302579.2</v>
       </c>
       <c r="O10" s="1">
-        <v>1.34</v>
+        <v>1.26</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>1697.0</v>
+        <v>16531.0</v>
       </c>
       <c r="D11" s="1">
-        <v>657.4</v>
+        <v>35.04</v>
       </c>
       <c r="E11" s="1">
-        <v>464.3851031232</v>
+        <v>33.8465380195</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>788061.52</v>
+        <v>559517.12</v>
       </c>
       <c r="I11" s="1">
-        <v>327546.28</v>
+        <v>19729.12</v>
       </c>
       <c r="J11" s="1">
-        <v>41.563541892009</v>
+        <v>3.5260976464849</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1115607.8</v>
+        <v>579246.24</v>
       </c>
       <c r="N11" s="1">
-        <v>1115607.8</v>
+        <v>579246.24</v>
       </c>
       <c r="O11" s="1">
-        <v>0.56</v>
+        <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>12435.0</v>
+        <v>1697.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1233.4</v>
+        <v>583.2</v>
       </c>
       <c r="E12" s="1">
-        <v>564.0154427021</v>
+        <v>464.3851031232</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>7013532.03</v>
+        <v>788061.52</v>
       </c>
       <c r="I12" s="1">
-        <v>8323796.97</v>
+        <v>201628.88</v>
       </c>
       <c r="J12" s="1">
-        <v>118.68195560233</v>
+        <v>25.585423838484</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>15337329.0</v>
+        <v>989690.4</v>
       </c>
       <c r="N12" s="1">
-        <v>15337329.0</v>
+        <v>989690.4</v>
       </c>
       <c r="O12" s="1">
-        <v>7.66</v>
+        <v>0.54</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>72163.0</v>
+        <v>12708.0</v>
       </c>
       <c r="D13" s="1">
-        <v>41.46</v>
+        <v>1201.6</v>
       </c>
       <c r="E13" s="1">
-        <v>26.1602822776</v>
+        <v>577.0690824677</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1887804.45</v>
+        <v>7333393.9</v>
       </c>
       <c r="I13" s="1">
-        <v>1104073.53</v>
+        <v>7936538.9</v>
       </c>
       <c r="J13" s="1">
-        <v>58.484528416066</v>
+        <v>108.22463661743</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2991877.98</v>
+        <v>15269932.8</v>
       </c>
       <c r="N13" s="1">
-        <v>2991877.98</v>
+        <v>15269932.8</v>
       </c>
       <c r="O13" s="1">
-        <v>1.49</v>
+        <v>8.37</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>224400.0</v>
+        <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.75</v>
+        <v>37.9</v>
       </c>
       <c r="E14" s="1">
-        <v>6.7578515597</v>
+        <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1516461.89</v>
+        <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>2915438.11</v>
+        <v>847173.25</v>
       </c>
       <c r="J14" s="1">
-        <v>192.25264605891</v>
+        <v>44.876112565578</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4431900.0</v>
+        <v>2734977.7</v>
       </c>
       <c r="N14" s="1">
-        <v>4431900.0</v>
+        <v>2734977.7</v>
       </c>
       <c r="O14" s="1">
-        <v>2.21</v>
+        <v>1.5</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>521054.0</v>
+        <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.79</v>
+        <v>18.285</v>
       </c>
       <c r="E15" s="1">
-        <v>7.7405733955</v>
+        <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>4033256.73</v>
+        <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>1588915.93</v>
+        <v>2586692.11</v>
       </c>
       <c r="J15" s="1">
-        <v>39.39535805349</v>
+        <v>170.57415864239</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5622172.66</v>
+        <v>4103154.0</v>
       </c>
       <c r="N15" s="1">
-        <v>5622172.66</v>
+        <v>4103154.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.81</v>
+        <v>2.25</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>10291.0</v>
+        <v>521054.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0</v>
+        <v>9.475</v>
       </c>
       <c r="E16" s="1">
-        <v>108.5189000097</v>
+        <v>7.7405733955</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1116768.0</v>
+        <v>4033256.73</v>
       </c>
       <c r="I16" s="1">
-        <v>-87668.0</v>
+        <v>903729.92</v>
       </c>
       <c r="J16" s="1">
-        <v>-7.8501532995215</v>
+        <v>22.406952507583</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1029100.0</v>
+        <v>4936986.65</v>
       </c>
       <c r="N16" s="1">
-        <v>1029100.0</v>
+        <v>4936986.65</v>
       </c>
       <c r="O16" s="1">
-        <v>0.51</v>
+        <v>2.7</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>23017.0</v>
+        <v>10291.0</v>
       </c>
       <c r="D17" s="1">
-        <v>89.46</v>
+        <v>90.15</v>
       </c>
       <c r="E17" s="1">
-        <v>75.7449028979</v>
+        <v>108.5189000097</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1743420.43</v>
+        <v>1116768.0</v>
       </c>
       <c r="I17" s="1">
-        <v>315680.39</v>
+        <v>-189034.35</v>
       </c>
       <c r="J17" s="1">
-        <v>18.106957138273</v>
+        <v>-16.926913199519</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2059100.82</v>
+        <v>927733.65</v>
       </c>
       <c r="N17" s="1">
-        <v>2059100.82</v>
+        <v>927733.65</v>
       </c>
       <c r="O17" s="1">
-        <v>1.03</v>
+        <v>0.51</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>42142.0</v>
+        <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>95.5</v>
+        <v>77.84</v>
       </c>
       <c r="E18" s="1">
-        <v>67.0587591951</v>
+        <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2825990.23</v>
+        <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>1198570.77</v>
+        <v>48222.85</v>
       </c>
       <c r="J18" s="1">
-        <v>42.412417328138</v>
+        <v>2.7659908746165</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4024561.0</v>
+        <v>1791643.28</v>
       </c>
       <c r="N18" s="1">
-        <v>4024561.0</v>
+        <v>1791643.28</v>
       </c>
       <c r="O18" s="1">
-        <v>2.01</v>
+        <v>0.98</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>85247.0</v>
+        <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>29.42</v>
+        <v>82.94</v>
       </c>
       <c r="E19" s="1">
-        <v>25.6549306134</v>
+        <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2187005.87</v>
+        <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>320960.87</v>
+        <v>669267.25</v>
       </c>
       <c r="J19" s="1">
-        <v>14.675812004108</v>
+        <v>23.682574797861</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2507966.74</v>
+        <v>3495257.48</v>
       </c>
       <c r="N19" s="1">
-        <v>2507966.74</v>
+        <v>3495257.48</v>
       </c>
       <c r="O19" s="1">
-        <v>1.25</v>
+        <v>1.91</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>12896.0</v>
+        <v>34015.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.95</v>
+        <v>26.0</v>
       </c>
       <c r="E20" s="1">
-        <v>144.5428923697</v>
+        <v>25.6549304719</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1864025.14</v>
+        <v>872652.46</v>
       </c>
       <c r="I20" s="1">
-        <v>-484797.94</v>
+        <v>11737.54</v>
       </c>
       <c r="J20" s="1">
-        <v>-26.008122401182</v>
+        <v>1.345041759236</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1379227.2</v>
+        <v>884390.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1379227.2</v>
+        <v>884390.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.69</v>
+        <v>0.48</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>32437.0</v>
+        <v>12896.0</v>
       </c>
       <c r="D21" s="1">
-        <v>86.24</v>
+        <v>96.36</v>
       </c>
       <c r="E21" s="1">
-        <v>67.6396374511</v>
+        <v>144.5428923697</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2194026.92</v>
+        <v>1864025.14</v>
       </c>
       <c r="I21" s="1">
-        <v>603339.96</v>
+        <v>-621366.58</v>
       </c>
       <c r="J21" s="1">
-        <v>27.49920497785</v>
+        <v>-33.334667363982</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2797366.88</v>
+        <v>1242658.56</v>
       </c>
       <c r="N21" s="1">
-        <v>2797366.88</v>
+        <v>1242658.56</v>
       </c>
       <c r="O21" s="1">
-        <v>1.4</v>
+        <v>0.68</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>26682.0</v>
+        <v>32437.0</v>
       </c>
       <c r="D22" s="1">
-        <v>72.64</v>
+        <v>70.42</v>
       </c>
       <c r="E22" s="1">
-        <v>63.5439161232</v>
+        <v>67.6396374511</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1695478.77</v>
+        <v>2194026.92</v>
       </c>
       <c r="I22" s="1">
-        <v>242701.71</v>
+        <v>90186.62</v>
       </c>
       <c r="J22" s="1">
-        <v>14.314641639541</v>
+        <v>4.1105521166532</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1938180.48</v>
+        <v>2284213.54</v>
       </c>
       <c r="N22" s="1">
-        <v>1938180.48</v>
+        <v>2284213.54</v>
       </c>
       <c r="O22" s="1">
-        <v>0.97</v>
+        <v>1.25</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>45961.0</v>
+        <v>26682.0</v>
       </c>
       <c r="D23" s="1">
-        <v>18.55</v>
+        <v>68.32</v>
       </c>
       <c r="E23" s="1">
-        <v>35.6900820261</v>
+        <v>63.5439161232</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1640351.86</v>
+        <v>1695478.77</v>
       </c>
       <c r="I23" s="1">
-        <v>-787775.31</v>
+        <v>127435.47</v>
       </c>
       <c r="J23" s="1">
-        <v>-48.024776220877</v>
+        <v>7.5161937887314</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>852576.55</v>
+        <v>1822914.24</v>
       </c>
       <c r="N23" s="1">
-        <v>852576.55</v>
+        <v>1822914.24</v>
       </c>
       <c r="O23" s="1">
-        <v>0.43</v>
+        <v>1.0</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>6117.0</v>
+        <v>45961.0</v>
       </c>
       <c r="D24" s="1">
-        <v>232.4</v>
+        <v>16.59</v>
       </c>
       <c r="E24" s="1">
-        <v>144.0557070459</v>
+        <v>35.6900820261</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>881188.76</v>
+        <v>1640351.86</v>
       </c>
       <c r="I24" s="1">
-        <v>540402.04</v>
+        <v>-877858.87</v>
       </c>
       <c r="J24" s="1">
-        <v>61.326479016823</v>
+        <v>-53.516497978671</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1421590.8</v>
+        <v>762492.99</v>
       </c>
       <c r="N24" s="1">
-        <v>1421590.8</v>
+        <v>762492.99</v>
       </c>
       <c r="O24" s="1">
-        <v>0.71</v>
+        <v>0.42</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>25925.0</v>
+        <v>4626.0</v>
       </c>
       <c r="D25" s="1">
-        <v>50.1</v>
+        <v>241.5</v>
       </c>
       <c r="E25" s="1">
-        <v>38.9590001929</v>
+        <v>144.0557068742</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1010012.08</v>
+        <v>666401.7</v>
       </c>
       <c r="I25" s="1">
-        <v>288830.42</v>
+        <v>450777.3</v>
       </c>
       <c r="J25" s="1">
-        <v>28.596729258921</v>
+        <v>67.643479901087</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1298842.5</v>
+        <v>1117179.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1298842.5</v>
+        <v>1117179.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.65</v>
+        <v>0.61</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>86416.0</v>
+        <v>25925.0</v>
       </c>
       <c r="D26" s="1">
-        <v>34.09</v>
+        <v>44.82</v>
       </c>
       <c r="E26" s="1">
-        <v>31.7401893168</v>
+        <v>38.9590001929</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2742860.2</v>
+        <v>1010012.08</v>
       </c>
       <c r="I26" s="1">
-        <v>203061.24</v>
+        <v>151946.42</v>
       </c>
       <c r="J26" s="1">
-        <v>7.403266123443</v>
+        <v>15.044020067562</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2945921.44</v>
+        <v>1161958.5</v>
       </c>
       <c r="N26" s="1">
-        <v>2945921.44</v>
+        <v>1161958.5</v>
       </c>
       <c r="O26" s="1">
-        <v>1.47</v>
+        <v>0.64</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>30021.0</v>
+        <v>86416.0</v>
       </c>
       <c r="D27" s="1">
-        <v>60.44</v>
+        <v>32.44</v>
       </c>
       <c r="E27" s="1">
-        <v>105.6357386496</v>
+        <v>31.7401893168</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3171290.51</v>
+        <v>2742860.2</v>
       </c>
       <c r="I27" s="1">
-        <v>-1356821.27</v>
+        <v>60474.84</v>
       </c>
       <c r="J27" s="1">
-        <v>-42.784515190947</v>
+        <v>2.2048094175562</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1814469.24</v>
+        <v>2803335.04</v>
       </c>
       <c r="N27" s="1">
-        <v>1814469.24</v>
+        <v>2803335.04</v>
       </c>
       <c r="O27" s="1">
-        <v>0.91</v>
+        <v>1.54</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>442035.0</v>
+        <v>30021.0</v>
       </c>
       <c r="D28" s="1">
-        <v>10.194</v>
+        <v>58.94</v>
       </c>
       <c r="E28" s="1">
-        <v>6.473216148</v>
+        <v>105.6357386496</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2861388.1</v>
+        <v>3171290.51</v>
       </c>
       <c r="I28" s="1">
-        <v>1644716.69</v>
+        <v>-1401852.77</v>
       </c>
       <c r="J28" s="1">
-        <v>57.479678831404</v>
+        <v>-44.20448916867</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4506104.79</v>
+        <v>1769437.74</v>
       </c>
       <c r="N28" s="1">
-        <v>4506104.79</v>
+        <v>1769437.74</v>
       </c>
       <c r="O28" s="1">
-        <v>2.25</v>
+        <v>0.97</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>100649.0</v>
+        <v>442035.0</v>
       </c>
       <c r="D29" s="1">
-        <v>28.93</v>
+        <v>9.208</v>
       </c>
       <c r="E29" s="1">
-        <v>14.7980308796</v>
+        <v>6.473216148</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1489407.01</v>
+        <v>2861388.1</v>
       </c>
       <c r="I29" s="1">
-        <v>1422368.56</v>
+        <v>1208870.18</v>
       </c>
       <c r="J29" s="1">
-        <v>95.498983853984</v>
+        <v>42.247683213612</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2911775.57</v>
+        <v>4070258.28</v>
       </c>
       <c r="N29" s="1">
-        <v>2911775.57</v>
+        <v>4070258.28</v>
       </c>
       <c r="O29" s="1">
-        <v>1.45</v>
+        <v>2.23</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>18416.0</v>
+        <v>100649.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.7</v>
+        <v>26.7</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5645998045</v>
+        <v>14.7980308796</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1925661.67</v>
+        <v>1489407.01</v>
       </c>
       <c r="I30" s="1">
-        <v>-71170.47</v>
+        <v>1197921.29</v>
       </c>
       <c r="J30" s="1">
-        <v>-3.6958969017647</v>
+        <v>80.429411299736</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1854491.2</v>
+        <v>2687328.3</v>
       </c>
       <c r="N30" s="1">
-        <v>1854491.2</v>
+        <v>2687328.3</v>
       </c>
       <c r="O30" s="1">
-        <v>0.93</v>
+        <v>1.47</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>8978.0</v>
+        <v>18416.0</v>
       </c>
       <c r="D31" s="1">
-        <v>225.2</v>
+        <v>90.8</v>
       </c>
       <c r="E31" s="1">
-        <v>145.6092982847</v>
+        <v>104.5645998045</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1307280.28</v>
+        <v>1925661.67</v>
       </c>
       <c r="I31" s="1">
-        <v>714565.32</v>
+        <v>-253488.87</v>
       </c>
       <c r="J31" s="1">
-        <v>54.660452768399</v>
+        <v>-13.163728288781</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2021845.6</v>
+        <v>1672172.8</v>
       </c>
       <c r="N31" s="1">
-        <v>2021845.6</v>
+        <v>1672172.8</v>
       </c>
       <c r="O31" s="1">
-        <v>1.01</v>
+        <v>0.92</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>37624.0</v>
+        <v>8978.0</v>
       </c>
       <c r="D32" s="1">
-        <v>14.79</v>
+        <v>192.75</v>
       </c>
       <c r="E32" s="1">
-        <v>20.7799558792</v>
+        <v>145.6092982847</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>781825.06</v>
+        <v>1307280.28</v>
       </c>
       <c r="I32" s="1">
-        <v>-225366.1</v>
+        <v>423229.22</v>
       </c>
       <c r="J32" s="1">
-        <v>-28.825642913007</v>
+        <v>32.374788059987</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>556458.96</v>
+        <v>1730509.5</v>
       </c>
       <c r="N32" s="1">
-        <v>556458.96</v>
+        <v>1730509.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.28</v>
+        <v>0.95</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>2982.0</v>
+        <v>58123.0</v>
       </c>
       <c r="D33" s="1">
-        <v>321.4</v>
+        <v>14.7</v>
       </c>
       <c r="E33" s="1">
-        <v>408.2739000671</v>
+        <v>18.5510142284</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1217472.77</v>
+        <v>1078240.6</v>
       </c>
       <c r="I33" s="1">
-        <v>-259057.97</v>
+        <v>-223832.5</v>
       </c>
       <c r="J33" s="1">
-        <v>-21.278337913052</v>
+        <v>-20.759049510842</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>958414.8</v>
+        <v>854408.1</v>
       </c>
       <c r="N33" s="1">
-        <v>958414.8</v>
+        <v>854408.1</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>7039.0</v>
+        <v>2982.0</v>
       </c>
       <c r="D34" s="1">
-        <v>192.6</v>
+        <v>279.3</v>
       </c>
       <c r="E34" s="1">
-        <v>154.3003565847</v>
+        <v>408.2739000671</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1086120.21</v>
+        <v>1217472.77</v>
       </c>
       <c r="I34" s="1">
-        <v>269591.19</v>
+        <v>-384600.17</v>
       </c>
       <c r="J34" s="1">
-        <v>24.821487301116</v>
+        <v>-31.59004287217</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1355711.4</v>
+        <v>832872.6</v>
       </c>
       <c r="N34" s="1">
-        <v>1355711.4</v>
+        <v>832872.6</v>
       </c>
       <c r="O34" s="1">
-        <v>0.68</v>
+        <v>0.46</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>56008.0</v>
+        <v>1416.0</v>
       </c>
       <c r="D35" s="1">
-        <v>36.16</v>
+        <v>201.8</v>
       </c>
       <c r="E35" s="1">
-        <v>34.5</v>
+        <v>154.3003601695</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1932276.0</v>
+        <v>218489.31</v>
       </c>
       <c r="I35" s="1">
-        <v>92973.28</v>
+        <v>67259.49</v>
       </c>
       <c r="J35" s="1">
-        <v>4.8115942028986</v>
+        <v>30.783881371587</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2025249.28</v>
+        <v>285748.8</v>
       </c>
       <c r="N35" s="1">
-        <v>2025249.28</v>
+        <v>285748.8</v>
       </c>
       <c r="O35" s="1">
-        <v>1.01</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>11617.0</v>
+        <v>56008.0</v>
       </c>
       <c r="D36" s="1">
-        <v>83.18</v>
+        <v>33.26</v>
       </c>
       <c r="E36" s="1">
-        <v>67.9621227511</v>
+        <v>34.5</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>789515.98</v>
+        <v>1932276.0</v>
       </c>
       <c r="I36" s="1">
-        <v>176786.08</v>
+        <v>-69449.92</v>
       </c>
       <c r="J36" s="1">
-        <v>22.391703838597</v>
+        <v>-3.5942028985507</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>966302.06</v>
+        <v>1862826.08</v>
       </c>
       <c r="N36" s="1">
-        <v>966302.06</v>
+        <v>1862826.08</v>
       </c>
       <c r="O36" s="1">
-        <v>0.48</v>
+        <v>1.02</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>770.0</v>
       </c>
       <c r="D37" s="1">
-        <v>2049.0</v>
+        <v>1649.5</v>
       </c>
       <c r="E37" s="1">
         <v>1266.2550909091</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>975016.42</v>
       </c>
       <c r="I37" s="1">
-        <v>602713.58</v>
+        <v>295098.58</v>
       </c>
       <c r="J37" s="1">
-        <v>61.815736395496</v>
+        <v>30.266011314968</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1577730.0</v>
+        <v>1270115.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1577730.0</v>
+        <v>1270115.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.79</v>
+        <v>0.7</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>177268.0</v>
       </c>
       <c r="D38" s="1">
-        <v>20.05</v>
+        <v>19.3</v>
       </c>
       <c r="E38" s="1">
         <v>15.5725711352</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2760518.54</v>
       </c>
       <c r="I38" s="1">
-        <v>793704.86</v>
+        <v>660753.86</v>
       </c>
       <c r="J38" s="1">
-        <v>28.752020625806</v>
+        <v>23.93586025327</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3554223.4</v>
+        <v>3421272.4</v>
       </c>
       <c r="N38" s="1">
-        <v>3554223.4</v>
+        <v>3421272.4</v>
       </c>
       <c r="O38" s="1">
-        <v>1.77</v>
+        <v>1.87</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>31937.0</v>
+        <v>46105.0</v>
       </c>
       <c r="D39" s="1">
-        <v>56.82</v>
+        <v>49.82</v>
       </c>
       <c r="E39" s="1">
-        <v>31.6422713467</v>
+        <v>37.5384483245</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1010559.22</v>
+        <v>1730710.16</v>
       </c>
       <c r="I39" s="1">
-        <v>804101.12</v>
+        <v>566240.94</v>
       </c>
       <c r="J39" s="1">
-        <v>79.56991575417</v>
+        <v>32.717259832808</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1814660.34</v>
+        <v>2296951.1</v>
       </c>
       <c r="N39" s="1">
-        <v>1814660.34</v>
+        <v>2296951.1</v>
       </c>
       <c r="O39" s="1">
-        <v>0.91</v>
+        <v>1.26</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>69526.0</v>
       </c>
       <c r="D40" s="1">
-        <v>45.825</v>
+        <v>38.315</v>
       </c>
       <c r="E40" s="1">
         <v>34.8738723643</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2424640.85</v>
       </c>
       <c r="I40" s="1">
-        <v>761388.1</v>
+        <v>239247.84</v>
       </c>
       <c r="J40" s="1">
-        <v>31.402098170539</v>
+        <v>9.8673516945819</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3186028.95</v>
+        <v>2663888.69</v>
       </c>
       <c r="N40" s="1">
-        <v>3186028.95</v>
+        <v>2663888.69</v>
       </c>
       <c r="O40" s="1">
-        <v>1.59</v>
+        <v>1.46</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>166724.0</v>
       </c>
       <c r="D41" s="1">
-        <v>24.63</v>
+        <v>21.775</v>
       </c>
       <c r="E41" s="1">
         <v>12.0943611598</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>2016420.27</v>
       </c>
       <c r="I41" s="1">
-        <v>2089991.85</v>
+        <v>1613994.83</v>
       </c>
       <c r="J41" s="1">
-        <v>103.64862331006</v>
+        <v>80.042581103393</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4106412.12</v>
+        <v>3630415.1</v>
       </c>
       <c r="N41" s="1">
-        <v>4106412.12</v>
+        <v>3630415.1</v>
       </c>
       <c r="O41" s="1">
-        <v>2.05</v>
+        <v>1.99</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>868213.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.835</v>
+        <v>5.085</v>
       </c>
       <c r="E42" s="1">
         <v>2.519054057</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>2187075.48</v>
       </c>
       <c r="I42" s="1">
-        <v>2878947.38</v>
+        <v>2227787.63</v>
       </c>
       <c r="J42" s="1">
-        <v>131.63456891758</v>
+        <v>101.86148810923</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5066022.86</v>
+        <v>4414863.11</v>
       </c>
       <c r="N42" s="1">
-        <v>5066022.86</v>
+        <v>4414863.11</v>
       </c>
       <c r="O42" s="1">
-        <v>2.53</v>
+        <v>2.42</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>14718.0</v>
       </c>
       <c r="D43" s="1">
-        <v>111.5</v>
+        <v>98.6</v>
       </c>
       <c r="E43" s="1">
         <v>101.4798022829</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1493579.73</v>
       </c>
       <c r="I43" s="1">
-        <v>147477.27</v>
+        <v>-42384.93</v>
       </c>
       <c r="J43" s="1">
-        <v>9.8740808433441</v>
+        <v>-2.8378083304599</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1641057.0</v>
+        <v>1451194.8</v>
       </c>
       <c r="N43" s="1">
-        <v>1641057.0</v>
+        <v>1451194.8</v>
       </c>
       <c r="O43" s="1">
-        <v>0.82</v>
+        <v>0.8</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>322076.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.801</v>
+        <v>4.733</v>
       </c>
       <c r="E44" s="1">
         <v>3.2585760814</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1049509.15</v>
       </c>
       <c r="I44" s="1">
-        <v>496777.73</v>
+        <v>474876.56</v>
       </c>
       <c r="J44" s="1">
-        <v>47.334292416603</v>
+        <v>45.247491172421</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1546286.88</v>
+        <v>1524385.71</v>
       </c>
       <c r="N44" s="1">
-        <v>1546286.88</v>
+        <v>1524385.71</v>
       </c>
       <c r="O44" s="1">
-        <v>0.77</v>
+        <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>24921.0</v>
       </c>
       <c r="D45" s="1">
-        <v>178.24</v>
+        <v>169.16</v>
       </c>
       <c r="E45" s="1">
         <v>154.7736635769</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3857114.47</v>
       </c>
       <c r="I45" s="1">
-        <v>584804.57</v>
+        <v>358521.89</v>
       </c>
       <c r="J45" s="1">
-        <v>15.161711547545</v>
+        <v>9.2950803713119</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4441919.04</v>
+        <v>4215636.36</v>
       </c>
       <c r="N45" s="1">
-        <v>4441919.04</v>
+        <v>4215636.36</v>
       </c>
       <c r="O45" s="1">
-        <v>2.22</v>
+        <v>2.31</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>10404.0</v>
+        <v>13685.0</v>
       </c>
       <c r="D46" s="1">
-        <v>153.85</v>
+        <v>135.5</v>
       </c>
       <c r="E46" s="1">
-        <v>82.7824471357</v>
+        <v>96.5004442821</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>861268.58</v>
+        <v>1320608.58</v>
       </c>
       <c r="I46" s="1">
-        <v>739386.82</v>
+        <v>533708.92</v>
       </c>
       <c r="J46" s="1">
-        <v>85.848576990931</v>
+        <v>40.413861312335</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1600655.4</v>
+        <v>1854317.5</v>
       </c>
       <c r="N46" s="1">
-        <v>1600655.4</v>
+        <v>1854317.5</v>
       </c>
       <c r="O46" s="1">
-        <v>0.8</v>
+        <v>1.02</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>9416.0</v>
+        <v>10160.0</v>
       </c>
       <c r="D47" s="1">
-        <v>397.4</v>
+        <v>348.4</v>
       </c>
       <c r="E47" s="1">
-        <v>382.7030097706</v>
+        <v>380.3228681102</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3603531.54</v>
+        <v>3864080.34</v>
       </c>
       <c r="I47" s="1">
-        <v>138386.86</v>
+        <v>-324336.34</v>
       </c>
       <c r="J47" s="1">
-        <v>3.8403121622185</v>
+        <v>-8.3936230994617</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3741918.4</v>
+        <v>3539744.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3741918.4</v>
+        <v>3539744.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.87</v>
+        <v>1.94</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>9050.0</v>
       </c>
       <c r="D48" s="1">
-        <v>544.1</v>
+        <v>460.75</v>
       </c>
       <c r="E48" s="1">
         <v>612.1679038674</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>5540119.53</v>
       </c>
       <c r="I48" s="1">
-        <v>-616014.53</v>
+        <v>-1370332.03</v>
       </c>
       <c r="J48" s="1">
-        <v>-11.119155943554</v>
+        <v>-24.734701527279</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4924105.0</v>
+        <v>4169787.5</v>
       </c>
       <c r="N48" s="1">
-        <v>4924105.0</v>
+        <v>4169787.5</v>
       </c>
       <c r="O48" s="1">
-        <v>2.46</v>
+        <v>2.28</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
         <v>139767.0</v>
       </c>
       <c r="D49" s="1">
-        <v>17.705</v>
+        <v>14.47</v>
       </c>
       <c r="E49" s="1">
         <v>11.7809893609</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1646593.54</v>
       </c>
       <c r="I49" s="1">
-        <v>827981.2</v>
+        <v>375834.95</v>
       </c>
       <c r="J49" s="1">
-        <v>50.284492188643</v>
+        <v>22.824998451045</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2474574.74</v>
+        <v>2022428.49</v>
       </c>
       <c r="N49" s="1">
-        <v>2474574.74</v>
+        <v>2022428.49</v>
       </c>
       <c r="O49" s="1">
-        <v>1.24</v>
+        <v>1.11</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>18263.0</v>
       </c>
       <c r="D50" s="1">
-        <v>58.44</v>
+        <v>52.3</v>
       </c>
       <c r="E50" s="1">
         <v>52.2038000329</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>953398.0</v>
       </c>
       <c r="I50" s="1">
-        <v>113891.72</v>
+        <v>1756.9</v>
       </c>
       <c r="J50" s="1">
-        <v>11.945873601581</v>
+        <v>0.18427770983367</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1067289.72</v>
+        <v>955154.9</v>
       </c>
       <c r="N50" s="1">
-        <v>1067289.72</v>
+        <v>955154.9</v>
       </c>
       <c r="O50" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>1879.0</v>
       </c>
       <c r="D51" s="1">
-        <v>555.6</v>
+        <v>519.4</v>
       </c>
       <c r="E51" s="1">
         <v>194.1964236296</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>364895.08</v>
       </c>
       <c r="I51" s="1">
-        <v>679077.32</v>
+        <v>611057.52</v>
       </c>
       <c r="J51" s="1">
-        <v>186.10207624614</v>
+        <v>167.46115623154</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1043972.4</v>
+        <v>975952.6</v>
       </c>
       <c r="N51" s="1">
-        <v>1043972.4</v>
+        <v>975952.6</v>
       </c>
       <c r="O51" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>355115.0</v>
+        <v>237703.0</v>
       </c>
       <c r="D52" s="1">
-        <v>6.484</v>
+        <v>7.04</v>
       </c>
       <c r="E52" s="1">
-        <v>5.1813807077</v>
+        <v>5.1813807146</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1839986.01</v>
+        <v>1231629.74</v>
       </c>
       <c r="I52" s="1">
-        <v>462579.65</v>
+        <v>441799.38</v>
       </c>
       <c r="J52" s="1">
-        <v>25.140389518505</v>
+        <v>35.871119838337</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2302565.66</v>
+        <v>1673429.12</v>
       </c>
       <c r="N52" s="1">
-        <v>2302565.66</v>
+        <v>1673429.12</v>
       </c>
       <c r="O52" s="1">
-        <v>1.15</v>
+        <v>0.92</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>48.0</v>
+        <v>460.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4778.97</v>
+        <v>4785.96</v>
       </c>
       <c r="E53" s="1">
-        <v>4777.30375</v>
+        <v>4784.2541956522</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>229310.58</v>
+        <v>2200756.93</v>
       </c>
       <c r="I53" s="1">
-        <v>79.98</v>
+        <v>784.67</v>
       </c>
       <c r="J53" s="1">
-        <v>0.034878460470511</v>
+        <v>0.035654550909445</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>229390.56</v>
+        <v>2201541.6</v>
       </c>
       <c r="N53" s="1">
-        <v>229390.56</v>
+        <v>2201541.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.11</v>
+        <v>1.21</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>35681.0</v>
       </c>
       <c r="D54" s="1">
-        <v>43.51</v>
+        <v>39.705</v>
       </c>
       <c r="E54" s="1">
         <v>36.604383005</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1306080.99</v>
       </c>
       <c r="I54" s="1">
-        <v>246399.32</v>
+        <v>110633.12</v>
       </c>
       <c r="J54" s="1">
-        <v>18.865546768275</v>
+        <v>8.4706171245935</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1552480.31</v>
+        <v>1416714.11</v>
       </c>
       <c r="N54" s="1">
-        <v>1552480.31</v>
+        <v>1416714.11</v>
       </c>
       <c r="O54" s="1">
         <v>0.78</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
         <v>16879.0</v>
       </c>
       <c r="D55" s="1">
-        <v>102.5</v>
+        <v>94.82</v>
       </c>
       <c r="E55" s="1">
         <v>42.798477398</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>722395.5</v>
       </c>
       <c r="I55" s="1">
-        <v>1007702.0</v>
+        <v>878071.28</v>
       </c>
       <c r="J55" s="1">
-        <v>139.49450128081</v>
+        <v>121.54993767265</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1730097.5</v>
+        <v>1600466.78</v>
       </c>
       <c r="N55" s="1">
-        <v>1730097.5</v>
+        <v>1600466.78</v>
       </c>
       <c r="O55" s="1">
-        <v>0.86</v>
+        <v>0.88</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>16959.0</v>
       </c>
       <c r="D56" s="1">
-        <v>75.42</v>
+        <v>70.4</v>
       </c>
       <c r="E56" s="1">
         <v>84.5794999705</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1434383.74</v>
       </c>
       <c r="I56" s="1">
-        <v>-155335.96</v>
+        <v>-240470.14</v>
       </c>
       <c r="J56" s="1">
-        <v>-10.829456279252</v>
+        <v>-16.764700637223</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1279047.78</v>
+        <v>1193913.6</v>
       </c>
       <c r="N56" s="1">
-        <v>1279047.78</v>
+        <v>1193913.6</v>
       </c>
       <c r="O56" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>26318.0</v>
       </c>
       <c r="D57" s="1">
-        <v>32.11</v>
+        <v>27.85</v>
       </c>
       <c r="E57" s="1">
         <v>36.2437001292</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>953861.7</v>
       </c>
       <c r="I57" s="1">
-        <v>-108790.72</v>
+        <v>-220905.4</v>
       </c>
       <c r="J57" s="1">
-        <v>-11.4052928218</v>
+        <v>-23.159059641455</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>845070.98</v>
+        <v>732956.3</v>
       </c>
       <c r="N57" s="1">
-        <v>845070.98</v>
+        <v>732956.3</v>
       </c>
       <c r="O57" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>7716.0</v>
+        <v>9480.0</v>
       </c>
       <c r="D58" s="1">
-        <v>340.0</v>
+        <v>282.1</v>
       </c>
       <c r="E58" s="1">
-        <v>246.6499494557</v>
+        <v>258.3173670886</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1903151.01</v>
+        <v>2448848.64</v>
       </c>
       <c r="I58" s="1">
-        <v>720288.99</v>
+        <v>225459.36</v>
       </c>
       <c r="J58" s="1">
-        <v>37.847180082678</v>
+        <v>9.2067495033094</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2623440.0</v>
+        <v>2674308.0</v>
       </c>
       <c r="N58" s="1">
-        <v>2623440.0</v>
+        <v>2674308.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.31</v>
+        <v>1.47</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>566002.0</v>
       </c>
       <c r="D59" s="1">
-        <v>3.571</v>
+        <v>3.587</v>
       </c>
       <c r="E59" s="1">
         <v>2.5732000064</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1456436.35</v>
       </c>
       <c r="I59" s="1">
-        <v>564756.79</v>
+        <v>573812.82</v>
       </c>
       <c r="J59" s="1">
-        <v>38.77662006994</v>
+        <v>39.398413806412</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2021193.14</v>
+        <v>2030249.17</v>
       </c>
       <c r="N59" s="1">
-        <v>2021193.14</v>
+        <v>2030249.17</v>
       </c>
       <c r="O59" s="1">
-        <v>1.01</v>
+        <v>1.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>44509.0</v>
       </c>
       <c r="D60" s="1">
-        <v>82.2</v>
+        <v>77.77</v>
       </c>
       <c r="E60" s="1">
         <v>89.5803226314</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>3987130.58</v>
       </c>
       <c r="I60" s="1">
-        <v>-328490.78</v>
+        <v>-525665.65</v>
       </c>
       <c r="J60" s="1">
-        <v>-8.2387765689881</v>
+        <v>-13.184059048299</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3658639.8</v>
+        <v>3461464.93</v>
       </c>
       <c r="N60" s="1">
-        <v>3658639.8</v>
+        <v>3461464.93</v>
       </c>
       <c r="O60" s="1">
-        <v>1.83</v>
+        <v>1.9</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>38649.0</v>
       </c>
       <c r="D61" s="1">
-        <v>170.96</v>
+        <v>147.62</v>
       </c>
       <c r="E61" s="1">
         <v>184.8019467515</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>7142410.44</v>
       </c>
       <c r="I61" s="1">
-        <v>-534977.4</v>
+        <v>-1437045.06</v>
       </c>
       <c r="J61" s="1">
-        <v>-7.4901520221232</v>
+        <v>-20.119889105673</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>6607433.04</v>
+        <v>5705365.38</v>
       </c>
       <c r="N61" s="1">
-        <v>6607433.04</v>
+        <v>5705365.38</v>
       </c>
       <c r="O61" s="1">
-        <v>3.3</v>
+        <v>3.13</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
         <v>24180.0</v>
       </c>
       <c r="D62" s="1">
-        <v>276.7</v>
+        <v>241.8</v>
       </c>
       <c r="E62" s="1">
         <v>145.5477820513</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>3519345.37</v>
       </c>
       <c r="I62" s="1">
-        <v>3171260.63</v>
+        <v>2327378.63</v>
       </c>
       <c r="J62" s="1">
-        <v>90.109389576619</v>
+        <v>66.13100975651</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>6690606.0</v>
+        <v>5846724.0</v>
       </c>
       <c r="N62" s="1">
-        <v>6690606.0</v>
+        <v>5846724.0</v>
       </c>
       <c r="O62" s="1">
-        <v>3.34</v>
+        <v>3.2</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>11382.0</v>
       </c>
       <c r="D63" s="1">
-        <v>52.15</v>
+        <v>43.68</v>
       </c>
       <c r="E63" s="1">
         <v>96.6610182745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>1100195.71</v>
       </c>
       <c r="I63" s="1">
-        <v>-506624.41</v>
+        <v>-603029.95</v>
       </c>
       <c r="J63" s="1">
-        <v>-46.048571667308</v>
+        <v>-54.811152644833</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>593571.3</v>
+        <v>497165.76</v>
       </c>
       <c r="N63" s="1">
-        <v>593571.3</v>
+        <v>497165.76</v>
       </c>
       <c r="O63" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>11846.0</v>
+        <v>18293.0</v>
       </c>
       <c r="D64" s="1">
-        <v>166.45</v>
+        <v>151.5</v>
       </c>
       <c r="E64" s="1">
-        <v>89.12</v>
+        <v>110.1810834746</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1055715.52</v>
+        <v>2015542.56</v>
       </c>
       <c r="I64" s="1">
-        <v>916051.18</v>
+        <v>755846.94</v>
       </c>
       <c r="J64" s="1">
-        <v>86.770646319569</v>
+        <v>37.50091687471</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1971766.7</v>
+        <v>2771389.5</v>
       </c>
       <c r="N64" s="1">
-        <v>1971766.7</v>
+        <v>2771389.5</v>
       </c>
       <c r="O64" s="1">
-        <v>0.98</v>
+        <v>1.52</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>38160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>42.14</v>
+        <v>36.71</v>
       </c>
       <c r="E65" s="1">
         <v>54.5851404612</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>2082968.96</v>
       </c>
       <c r="I65" s="1">
-        <v>-474906.56</v>
+        <v>-682115.36</v>
       </c>
       <c r="J65" s="1">
-        <v>-22.799502494747</v>
+        <v>-32.747264750407</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1608062.4</v>
+        <v>1400853.6</v>
       </c>
       <c r="N65" s="1">
-        <v>1608062.4</v>
+        <v>1400853.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
         <v>21649.0</v>
       </c>
       <c r="D66" s="1">
-        <v>247.4</v>
+        <v>209.2</v>
       </c>
       <c r="E66" s="1">
         <v>192.9668465056</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>4177539.26</v>
       </c>
       <c r="I66" s="1">
-        <v>1178423.34</v>
+        <v>351431.54</v>
       </c>
       <c r="J66" s="1">
-        <v>28.208552132195</v>
+        <v>8.4124054408049</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>5355962.6</v>
+        <v>4528970.8</v>
       </c>
       <c r="N66" s="1">
-        <v>5355962.6</v>
+        <v>4528970.8</v>
       </c>
       <c r="O66" s="1">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>49934.0</v>
       </c>
       <c r="D67" s="1">
-        <v>73.86</v>
+        <v>63.52</v>
       </c>
       <c r="E67" s="1">
         <v>33.391091641</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>1667350.77</v>
       </c>
       <c r="I67" s="1">
-        <v>2020774.47</v>
+        <v>1504456.91</v>
       </c>
       <c r="J67" s="1">
-        <v>121.19672155128</v>
+        <v>90.230378458397</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3688125.24</v>
+        <v>3171807.68</v>
       </c>
       <c r="N67" s="1">
-        <v>3688125.24</v>
+        <v>3171807.68</v>
       </c>
       <c r="O67" s="1">
-        <v>1.84</v>
+        <v>1.74</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
         <v>73722.0</v>
       </c>
       <c r="D68" s="1">
-        <v>6.935</v>
+        <v>5.847</v>
       </c>
       <c r="E68" s="1">
         <v>15.3696905944</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>1133084.33</v>
       </c>
       <c r="I68" s="1">
-        <v>-621822.26</v>
+        <v>-702031.8</v>
       </c>
       <c r="J68" s="1">
-        <v>-54.878727340621</v>
+        <v>-61.957594983244</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>511262.07</v>
+        <v>431052.53</v>
       </c>
       <c r="N68" s="1">
-        <v>511262.07</v>
+        <v>431052.53</v>
       </c>
       <c r="O68" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>53303.0</v>
       </c>
       <c r="D69" s="1">
-        <v>28.41</v>
+        <v>27.51</v>
       </c>
       <c r="E69" s="1">
         <v>28.8206545598</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>1536227.35</v>
       </c>
       <c r="I69" s="1">
-        <v>-21889.12</v>
+        <v>-69861.82</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.42486201668</v>
+        <v>-4.5476224596574</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1514338.23</v>
+        <v>1466365.53</v>
       </c>
       <c r="N69" s="1">
-        <v>1514338.23</v>
+        <v>1466365.53</v>
       </c>
       <c r="O69" s="1">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
         <v>51676.0</v>
       </c>
       <c r="D70" s="1">
-        <v>36.62</v>
+        <v>34.1</v>
       </c>
       <c r="E70" s="1">
         <v>32.1696505147</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>1662398.86</v>
       </c>
       <c r="I70" s="1">
-        <v>229976.26</v>
+        <v>99752.74</v>
       </c>
       <c r="J70" s="1">
-        <v>13.834000102719</v>
+        <v>6.0005298608061</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1892375.12</v>
+        <v>1762151.6</v>
       </c>
       <c r="N70" s="1">
-        <v>1892375.12</v>
+        <v>1762151.6</v>
       </c>
       <c r="O70" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
         <v>8070.0</v>
       </c>
       <c r="D71" s="1">
-        <v>252.3</v>
+        <v>247.4</v>
       </c>
       <c r="E71" s="1">
         <v>212.7394299876</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>1716807.2</v>
       </c>
       <c r="I71" s="1">
-        <v>319253.8</v>
+        <v>279710.8</v>
       </c>
       <c r="J71" s="1">
-        <v>18.595786410961</v>
+        <v>16.292499239286</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2036061.0</v>
+        <v>1996518.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2036061.0</v>
+        <v>1996518.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.02</v>
+        <v>1.09</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>45102.0</v>
       </c>
       <c r="D72" s="1">
-        <v>72.41</v>
+        <v>61.53</v>
       </c>
       <c r="E72" s="1">
         <v>67.6987871935</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>3053350.7</v>
       </c>
       <c r="I72" s="1">
-        <v>212485.12</v>
+        <v>-278224.64</v>
       </c>
       <c r="J72" s="1">
-        <v>6.9590800689878</v>
+        <v>-9.1121088710838</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>3265835.82</v>
+        <v>2775126.06</v>
       </c>
       <c r="N72" s="1">
-        <v>3265835.82</v>
+        <v>2775126.06</v>
       </c>
       <c r="O72" s="1">
-        <v>1.63</v>
+        <v>1.52</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>14845.0</v>
+        <v>12988.0</v>
       </c>
       <c r="D73" s="1">
-        <v>140.75</v>
+        <v>127.35</v>
       </c>
       <c r="E73" s="1">
-        <v>107.8219811384</v>
+        <v>107.8219810594</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1600617.31</v>
+        <v>1400391.89</v>
       </c>
       <c r="I73" s="1">
-        <v>488816.44</v>
+        <v>253629.91</v>
       </c>
       <c r="J73" s="1">
-        <v>30.539244886712</v>
+        <v>18.111352387224</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2089433.75</v>
+        <v>1654021.8</v>
       </c>
       <c r="N73" s="1">
-        <v>2089433.75</v>
+        <v>1654021.8</v>
       </c>
       <c r="O73" s="1">
-        <v>1.04</v>
+        <v>0.91</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>23214.0</v>
       </c>
       <c r="D74" s="1">
-        <v>28.69</v>
+        <v>20.96</v>
       </c>
       <c r="E74" s="1">
         <v>28.9328999742</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>671648.34</v>
       </c>
       <c r="I74" s="1">
-        <v>-5638.68</v>
+        <v>-185082.9</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.83952861403633</v>
+        <v>-27.556518638906</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>666009.66</v>
+        <v>486565.44</v>
       </c>
       <c r="N74" s="1">
-        <v>666009.66</v>
+        <v>486565.44</v>
       </c>
       <c r="O74" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>38241.0</v>
       </c>
       <c r="D75" s="1">
-        <v>27.8</v>
+        <v>22.4</v>
       </c>
       <c r="E75" s="1">
         <v>32.0039164771</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>1223861.77</v>
       </c>
       <c r="I75" s="1">
-        <v>-160761.97</v>
+        <v>-367263.37</v>
       </c>
       <c r="J75" s="1">
-        <v>-13.135631322155</v>
+        <v>-30.00856624519</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1063099.8</v>
+        <v>856598.4</v>
       </c>
       <c r="N75" s="1">
-        <v>1063099.8</v>
+        <v>856598.4</v>
       </c>
       <c r="O75" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
         <v>11103.0</v>
       </c>
       <c r="D76" s="1">
-        <v>68.1</v>
+        <v>62.56</v>
       </c>
       <c r="E76" s="1">
         <v>134.9501197874</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1498351.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-742236.88</v>
+        <v>-803747.5</v>
       </c>
       <c r="J76" s="1">
-        <v>-49.536910298959</v>
+        <v>-53.642130812084</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>756114.3</v>
+        <v>694603.68</v>
       </c>
       <c r="N76" s="1">
-        <v>756114.3</v>
+        <v>694603.68</v>
       </c>
       <c r="O76" s="1">
         <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
         <v>150.0</v>
       </c>
       <c r="D77" s="1">
-        <v>6153.0</v>
+        <v>5515.0</v>
       </c>
       <c r="E77" s="1">
-        <v>5783.0</v>
+        <v>5677.5</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>0.0</v>
       </c>
       <c r="I77" s="1">
-        <v>555000.0</v>
+        <v>-243750.0</v>
       </c>
       <c r="J77" s="1">
         <v>0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>555000.0</v>
+        <v>-243750.0</v>
       </c>
       <c r="N77" s="1">
-        <v>555000.0</v>
+        <v>-243750.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.28</v>
+        <v>-0.13</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>