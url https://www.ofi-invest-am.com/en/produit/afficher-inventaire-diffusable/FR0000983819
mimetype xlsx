--- v2 (2026-06-24)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -226,50 +226,56 @@
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
@@ -304,56 +310,50 @@
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>FR0011726835</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
@@ -500,50 +500,56 @@
     <t>SEB SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL00150001Q9</t>
   </si>
   <si>
     <t>STELLANTIS NV</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -967,183 +973,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17034.3087</v>
+        <v>17682.6725</v>
       </c>
       <c r="D2">
-        <v>276.0</v>
+        <v>297.39</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4701634.52</v>
+        <v>5258741.5</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4701634.52</v>
+        <v>5258741.5</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176073.9667</v>
+        <v>176182.9667</v>
       </c>
       <c r="D3">
-        <v>188.69</v>
+        <v>203.31</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>33223576.09</v>
+        <v>35819941.0</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>33223576.09</v>
+        <v>35819941.0</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>339132.3768</v>
+        <v>347460.168</v>
       </c>
       <c r="D4">
-        <v>397.76</v>
+        <v>428.47</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>134893854.59</v>
+        <v>148877725.49</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>134893854.59</v>
+        <v>148877725.49</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>78839.0</v>
+        <v>78669.0</v>
       </c>
       <c r="D5">
-        <v>123.19</v>
+        <v>132.78</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9712301.51</v>
+        <v>10446076.19</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9712301.51</v>
+        <v>10446076.19</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P77"/>
+  <dimension ref="A1:P78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O77" sqref="O77"/>
+      <selection activeCell="O78" sqref="O78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1162,3839 +1168,3889 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>102030.0</v>
+        <v>107230.0</v>
       </c>
       <c r="D2" s="1">
         <v>105.28</v>
       </c>
       <c r="E2" s="1">
-        <v>103.8557961384</v>
+        <v>103.9248613261</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10596406.88</v>
+        <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3713282402761</v>
+        <v>1.3039600501617</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10741718.4</v>
+        <v>11289174.4</v>
       </c>
       <c r="N2" s="1">
-        <v>10741718.4</v>
+        <v>11289174.4</v>
       </c>
       <c r="O2" s="1">
-        <v>5.88</v>
+        <v>5.63</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>9012.0</v>
       </c>
       <c r="D3" s="1">
-        <v>132.15</v>
+        <v>145.05</v>
       </c>
       <c r="E3" s="1">
         <v>205.1230281846</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1848568.73</v>
       </c>
       <c r="I3" s="1">
-        <v>-657632.93</v>
+        <v>-541378.13</v>
       </c>
       <c r="J3" s="1">
-        <v>-35.575249073915</v>
+        <v>-29.286340356953</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1190935.8</v>
+        <v>1307190.6</v>
       </c>
       <c r="N3" s="1">
-        <v>1190935.8</v>
+        <v>1307190.6</v>
       </c>
       <c r="O3" s="1">
         <v>0.65</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>888.5</v>
+        <v>981.3</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-107838.29</v>
+        <v>-11511.89</v>
       </c>
       <c r="J4" s="1">
-        <v>-10.468707402551</v>
+        <v>-1.1175493237175</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>922263.0</v>
+        <v>1018589.4</v>
       </c>
       <c r="N4" s="1">
-        <v>922263.0</v>
+        <v>1018589.4</v>
       </c>
       <c r="O4" s="1">
         <v>0.51</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>20067.0</v>
+        <v>27417.0</v>
       </c>
       <c r="D5" s="1">
-        <v>164.56</v>
+        <v>170.52</v>
       </c>
       <c r="E5" s="1">
-        <v>195.9857028953</v>
+        <v>190.4410190758</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>3932845.1</v>
+        <v>5221321.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-630619.58</v>
+        <v>-546174.58</v>
       </c>
       <c r="J5" s="1">
-        <v>-16.034691526498</v>
+        <v>-10.460466538373</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3302225.52</v>
+        <v>4675146.84</v>
       </c>
       <c r="N5" s="1">
-        <v>3302225.52</v>
+        <v>4675146.84</v>
       </c>
       <c r="O5" s="1">
-        <v>1.81</v>
+        <v>2.33</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>26707.0</v>
       </c>
       <c r="D6" s="1">
-        <v>48.94</v>
+        <v>52.2</v>
       </c>
       <c r="E6" s="1">
         <v>71.7589126446</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1916465.28</v>
       </c>
       <c r="I6" s="1">
-        <v>-609424.7</v>
+        <v>-522359.88</v>
       </c>
       <c r="J6" s="1">
-        <v>-31.799412510098</v>
+        <v>-27.25642282442</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1307040.58</v>
+        <v>1394105.4</v>
       </c>
       <c r="N6" s="1">
-        <v>1307040.58</v>
+        <v>1394105.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>14153.0</v>
       </c>
       <c r="D7" s="1">
-        <v>349.5</v>
+        <v>394.8</v>
       </c>
       <c r="E7" s="1">
         <v>224.1933978662</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3173009.16</v>
       </c>
       <c r="I7" s="1">
-        <v>1773464.34</v>
+        <v>2414595.24</v>
       </c>
       <c r="J7" s="1">
-        <v>55.892190995125</v>
+        <v>76.097959956724</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4946473.5</v>
+        <v>5587604.4</v>
       </c>
       <c r="N7" s="1">
-        <v>4946473.5</v>
+        <v>5587604.4</v>
       </c>
       <c r="O7" s="1">
-        <v>2.71</v>
+        <v>2.79</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
-        <v>90308.0</v>
+        <v>52639.0</v>
       </c>
       <c r="D8" s="1">
-        <v>23.82</v>
+        <v>17.05</v>
       </c>
       <c r="E8" s="1">
-        <v>19.4901159366</v>
+        <v>19.4901158837</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1760113.39</v>
+        <v>1025940.21</v>
       </c>
       <c r="I8" s="1">
-        <v>391023.17</v>
+        <v>-128445.26</v>
       </c>
       <c r="J8" s="1">
-        <v>22.215794290389</v>
+        <v>-12.519760776313</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2151136.56</v>
+        <v>897494.95</v>
       </c>
       <c r="N8" s="1">
-        <v>2151136.56</v>
+        <v>897494.95</v>
       </c>
       <c r="O8" s="1">
-        <v>1.18</v>
+        <v>0.45</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>24662.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.68</v>
+        <v>52.64</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704731976</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1446931.21</v>
       </c>
       <c r="I9" s="1">
-        <v>-221723.05</v>
+        <v>-148723.53</v>
       </c>
       <c r="J9" s="1">
-        <v>-15.323675961071</v>
+        <v>-10.278548763904</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1225208.16</v>
+        <v>1298207.68</v>
       </c>
       <c r="N9" s="1">
-        <v>1225208.16</v>
+        <v>1298207.68</v>
       </c>
       <c r="O9" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>58.98</v>
+        <v>62.58</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>308451.13</v>
+        <v>448995.13</v>
       </c>
       <c r="J10" s="1">
-        <v>15.467969918301</v>
+        <v>22.515862283609</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2302579.2</v>
+        <v>2443123.2</v>
       </c>
       <c r="N10" s="1">
-        <v>2302579.2</v>
+        <v>2443123.2</v>
       </c>
       <c r="O10" s="1">
-        <v>1.26</v>
+        <v>1.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>16531.0</v>
+        <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>35.04</v>
+        <v>41.6</v>
       </c>
       <c r="E11" s="1">
-        <v>33.8465380195</v>
+        <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>559517.12</v>
+        <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>19729.12</v>
+        <v>156176.53</v>
       </c>
       <c r="J11" s="1">
-        <v>3.5260976464849</v>
+        <v>22.041314990529</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>579246.24</v>
+        <v>864739.2</v>
       </c>
       <c r="N11" s="1">
-        <v>579246.24</v>
+        <v>864739.2</v>
       </c>
       <c r="O11" s="1">
-        <v>0.32</v>
+        <v>0.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>1697.0</v>
       </c>
       <c r="D12" s="1">
-        <v>583.2</v>
+        <v>686.4</v>
       </c>
       <c r="E12" s="1">
         <v>464.3851031232</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>788061.52</v>
       </c>
       <c r="I12" s="1">
-        <v>201628.88</v>
+        <v>376759.28</v>
       </c>
       <c r="J12" s="1">
-        <v>25.585423838484</v>
+        <v>47.808358921014</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>989690.4</v>
+        <v>1164820.8</v>
       </c>
       <c r="N12" s="1">
-        <v>989690.4</v>
+        <v>1164820.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.54</v>
+        <v>0.58</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>12708.0</v>
+        <v>13269.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1201.6</v>
+        <v>1237.0</v>
       </c>
       <c r="E13" s="1">
-        <v>577.0690824677</v>
+        <v>604.1788318637</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>7333393.9</v>
+        <v>8016848.92</v>
       </c>
       <c r="I13" s="1">
-        <v>7936538.9</v>
+        <v>8396904.08</v>
       </c>
       <c r="J13" s="1">
-        <v>108.22463661743</v>
+        <v>104.74070503003</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>15269932.8</v>
+        <v>16413753.0</v>
       </c>
       <c r="N13" s="1">
-        <v>15269932.8</v>
+        <v>16413753.0</v>
       </c>
       <c r="O13" s="1">
-        <v>8.37</v>
+        <v>8.19</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>37.9</v>
+        <v>42.42</v>
       </c>
       <c r="E14" s="1">
         <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>847173.25</v>
+        <v>1173350.01</v>
       </c>
       <c r="J14" s="1">
-        <v>44.876112565578</v>
+        <v>62.154213589231</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2734977.7</v>
+        <v>3061154.46</v>
       </c>
       <c r="N14" s="1">
-        <v>2734977.7</v>
+        <v>3061154.46</v>
       </c>
       <c r="O14" s="1">
-        <v>1.5</v>
+        <v>1.53</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.285</v>
+        <v>19.23</v>
       </c>
       <c r="E15" s="1">
         <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>2586692.11</v>
+        <v>2798750.11</v>
       </c>
       <c r="J15" s="1">
-        <v>170.57415864239</v>
+        <v>184.55789284622</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4103154.0</v>
+        <v>4315212.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4103154.0</v>
+        <v>4315212.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.25</v>
+        <v>2.15</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>521054.0</v>
+        <v>617768.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.475</v>
+        <v>10.634</v>
       </c>
       <c r="E16" s="1">
-        <v>7.7405733955</v>
+        <v>8.1675157502</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4033256.73</v>
+        <v>5045629.87</v>
       </c>
       <c r="I16" s="1">
-        <v>903729.92</v>
+        <v>1523715.04</v>
       </c>
       <c r="J16" s="1">
-        <v>22.406952507583</v>
+        <v>30.198708174367</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4936986.65</v>
+        <v>6569344.91</v>
       </c>
       <c r="N16" s="1">
-        <v>4936986.65</v>
+        <v>6569344.91</v>
       </c>
       <c r="O16" s="1">
-        <v>2.7</v>
+        <v>3.28</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>10291.0</v>
       </c>
       <c r="D17" s="1">
-        <v>90.15</v>
+        <v>90.6</v>
       </c>
       <c r="E17" s="1">
         <v>108.5189000097</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1116768.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-189034.35</v>
+        <v>-184403.4</v>
       </c>
       <c r="J17" s="1">
-        <v>-16.926913199519</v>
+        <v>-16.512238889366</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>927733.65</v>
+        <v>932364.6</v>
       </c>
       <c r="N17" s="1">
-        <v>927733.65</v>
+        <v>932364.6</v>
       </c>
       <c r="O17" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>77.84</v>
+        <v>83.48</v>
       </c>
       <c r="E18" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>48222.85</v>
+        <v>178038.73</v>
       </c>
       <c r="J18" s="1">
-        <v>2.7659908746165</v>
+        <v>10.21203646214</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1791643.28</v>
+        <v>1921459.16</v>
       </c>
       <c r="N18" s="1">
-        <v>1791643.28</v>
+        <v>1921459.16</v>
       </c>
       <c r="O18" s="1">
-        <v>0.98</v>
+        <v>0.96</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>82.94</v>
+        <v>92.14</v>
       </c>
       <c r="E19" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>669267.25</v>
+        <v>1056973.65</v>
       </c>
       <c r="J19" s="1">
-        <v>23.682574797861</v>
+        <v>37.401886205389</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3495257.48</v>
+        <v>3882963.88</v>
       </c>
       <c r="N19" s="1">
-        <v>3495257.48</v>
+        <v>3882963.88</v>
       </c>
       <c r="O19" s="1">
-        <v>1.91</v>
+        <v>1.94</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>34015.0</v>
       </c>
       <c r="D20" s="1">
-        <v>26.0</v>
+        <v>28.43</v>
       </c>
       <c r="E20" s="1">
         <v>25.6549304719</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>872652.46</v>
       </c>
       <c r="I20" s="1">
-        <v>11737.54</v>
+        <v>94393.99</v>
       </c>
       <c r="J20" s="1">
-        <v>1.345041759236</v>
+        <v>10.816905277503</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>884390.0</v>
+        <v>967046.45</v>
       </c>
       <c r="N20" s="1">
-        <v>884390.0</v>
+        <v>967046.45</v>
       </c>
       <c r="O20" s="1">
         <v>0.48</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>12896.0</v>
+        <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.36</v>
+        <v>109.5</v>
       </c>
       <c r="E21" s="1">
-        <v>144.5428923697</v>
+        <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1864025.14</v>
+        <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>-621366.58</v>
+        <v>-406927.71</v>
       </c>
       <c r="J21" s="1">
-        <v>-33.334667363982</v>
+        <v>-18.498637865162</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1242658.56</v>
+        <v>1792843.5</v>
       </c>
       <c r="N21" s="1">
-        <v>1242658.56</v>
+        <v>1792843.5</v>
       </c>
       <c r="O21" s="1">
-        <v>0.68</v>
+        <v>0.89</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>32437.0</v>
+        <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>70.42</v>
+        <v>35.94</v>
       </c>
       <c r="E22" s="1">
-        <v>67.6396374511</v>
+        <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2194026.92</v>
+        <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>90186.62</v>
+        <v>126388.56</v>
       </c>
       <c r="J22" s="1">
-        <v>4.1105521166532</v>
+        <v>13.974750161592</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2284213.54</v>
+        <v>1030795.14</v>
       </c>
       <c r="N22" s="1">
-        <v>2284213.54</v>
+        <v>1030795.14</v>
       </c>
       <c r="O22" s="1">
-        <v>1.25</v>
+        <v>0.51</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>26682.0</v>
+        <v>40725.0</v>
       </c>
       <c r="D23" s="1">
-        <v>68.32</v>
+        <v>78.42</v>
       </c>
       <c r="E23" s="1">
-        <v>63.5439161232</v>
+        <v>69.4645772867</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1695478.77</v>
+        <v>2828944.91</v>
       </c>
       <c r="I23" s="1">
-        <v>127435.47</v>
+        <v>364709.59</v>
       </c>
       <c r="J23" s="1">
-        <v>7.5161937887314</v>
+        <v>12.892071129091</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1822914.24</v>
+        <v>3193654.5</v>
       </c>
       <c r="N23" s="1">
-        <v>1822914.24</v>
+        <v>3193654.5</v>
       </c>
       <c r="O23" s="1">
-        <v>1.0</v>
+        <v>1.59</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>45961.0</v>
+        <v>26682.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.59</v>
+        <v>66.42</v>
       </c>
       <c r="E24" s="1">
-        <v>35.6900820261</v>
+        <v>63.5439161232</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1640351.86</v>
+        <v>1695478.77</v>
       </c>
       <c r="I24" s="1">
-        <v>-877858.87</v>
+        <v>76739.67</v>
       </c>
       <c r="J24" s="1">
-        <v>-53.516497978671</v>
+        <v>4.5261357061994</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>762492.99</v>
+        <v>1772218.44</v>
       </c>
       <c r="N24" s="1">
-        <v>762492.99</v>
+        <v>1772218.44</v>
       </c>
       <c r="O24" s="1">
-        <v>0.42</v>
+        <v>0.88</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>4626.0</v>
+        <v>20983.0</v>
       </c>
       <c r="D25" s="1">
-        <v>241.5</v>
+        <v>19.015</v>
       </c>
       <c r="E25" s="1">
-        <v>144.0557068742</v>
+        <v>35.6900819711</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>666401.7</v>
+        <v>748884.99</v>
       </c>
       <c r="I25" s="1">
-        <v>450777.3</v>
+        <v>-349893.24</v>
       </c>
       <c r="J25" s="1">
-        <v>67.643479901087</v>
+        <v>-46.721892503147</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1117179.0</v>
+        <v>398991.75</v>
       </c>
       <c r="N25" s="1">
-        <v>1117179.0</v>
+        <v>398991.75</v>
       </c>
       <c r="O25" s="1">
-        <v>0.61</v>
+        <v>0.2</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>25925.0</v>
+        <v>4626.0</v>
       </c>
       <c r="D26" s="1">
-        <v>44.82</v>
+        <v>265.3</v>
       </c>
       <c r="E26" s="1">
-        <v>38.9590001929</v>
+        <v>144.0557068742</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1010012.08</v>
+        <v>666401.7</v>
       </c>
       <c r="I26" s="1">
-        <v>151946.42</v>
+        <v>560876.1</v>
       </c>
       <c r="J26" s="1">
-        <v>15.044020067562</v>
+        <v>84.164866326121</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1161958.5</v>
+        <v>1227277.8</v>
       </c>
       <c r="N26" s="1">
-        <v>1161958.5</v>
+        <v>1227277.8</v>
       </c>
       <c r="O26" s="1">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>86416.0</v>
+        <v>25925.0</v>
       </c>
       <c r="D27" s="1">
-        <v>32.44</v>
+        <v>49.28</v>
       </c>
       <c r="E27" s="1">
-        <v>31.7401893168</v>
+        <v>38.9590001929</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2742860.2</v>
+        <v>1010012.08</v>
       </c>
       <c r="I27" s="1">
-        <v>60474.84</v>
+        <v>267571.92</v>
       </c>
       <c r="J27" s="1">
-        <v>2.2048094175562</v>
+        <v>26.491952452687</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2803335.04</v>
+        <v>1277584.0</v>
       </c>
       <c r="N27" s="1">
-        <v>2803335.04</v>
+        <v>1277584.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.54</v>
+        <v>0.64</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>30021.0</v>
+        <v>86416.0</v>
       </c>
       <c r="D28" s="1">
-        <v>58.94</v>
+        <v>28.79</v>
       </c>
       <c r="E28" s="1">
-        <v>105.6357386496</v>
+        <v>30.7401893168</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3171290.51</v>
+        <v>2656444.2</v>
       </c>
       <c r="I28" s="1">
-        <v>-1401852.77</v>
+        <v>-168527.56</v>
       </c>
       <c r="J28" s="1">
-        <v>-44.20448916867</v>
+        <v>-6.3441031435932</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1769437.74</v>
+        <v>2487916.64</v>
       </c>
       <c r="N28" s="1">
-        <v>1769437.74</v>
+        <v>2487916.64</v>
       </c>
       <c r="O28" s="1">
-        <v>0.97</v>
+        <v>1.24</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>442035.0</v>
+        <v>30021.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.208</v>
+        <v>65.56</v>
       </c>
       <c r="E29" s="1">
-        <v>6.473216148</v>
+        <v>105.6357386496</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2861388.1</v>
+        <v>3171290.51</v>
       </c>
       <c r="I29" s="1">
-        <v>1208870.18</v>
+        <v>-1203113.75</v>
       </c>
       <c r="J29" s="1">
-        <v>42.247683213612</v>
+        <v>-37.937670680319</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4070258.28</v>
+        <v>1968176.76</v>
       </c>
       <c r="N29" s="1">
-        <v>4070258.28</v>
+        <v>1968176.76</v>
       </c>
       <c r="O29" s="1">
-        <v>2.23</v>
+        <v>0.98</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>100649.0</v>
+        <v>442035.0</v>
       </c>
       <c r="D30" s="1">
-        <v>26.7</v>
+        <v>9.694</v>
       </c>
       <c r="E30" s="1">
-        <v>14.7980308796</v>
+        <v>6.473216148</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1489407.01</v>
+        <v>2861388.1</v>
       </c>
       <c r="I30" s="1">
-        <v>1197921.29</v>
+        <v>1423699.19</v>
       </c>
       <c r="J30" s="1">
-        <v>80.429411299736</v>
+        <v>49.755543122584</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2687328.3</v>
+        <v>4285087.29</v>
       </c>
       <c r="N30" s="1">
-        <v>2687328.3</v>
+        <v>4285087.29</v>
       </c>
       <c r="O30" s="1">
-        <v>1.47</v>
+        <v>2.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>18416.0</v>
+        <v>100649.0</v>
       </c>
       <c r="D31" s="1">
-        <v>90.8</v>
+        <v>27.97</v>
       </c>
       <c r="E31" s="1">
-        <v>104.5645998045</v>
+        <v>14.7980308796</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1925661.67</v>
+        <v>1489407.01</v>
       </c>
       <c r="I31" s="1">
-        <v>-253488.87</v>
+        <v>1325745.52</v>
       </c>
       <c r="J31" s="1">
-        <v>-13.163728288781</v>
+        <v>89.011634234218</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1672172.8</v>
+        <v>2815152.53</v>
       </c>
       <c r="N31" s="1">
-        <v>1672172.8</v>
+        <v>2815152.53</v>
       </c>
       <c r="O31" s="1">
-        <v>0.92</v>
+        <v>1.4</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>8978.0</v>
+        <v>18416.0</v>
       </c>
       <c r="D32" s="1">
-        <v>192.75</v>
+        <v>102.3</v>
       </c>
       <c r="E32" s="1">
-        <v>145.6092982847</v>
+        <v>104.5645998045</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1307280.28</v>
+        <v>1925661.67</v>
       </c>
       <c r="I32" s="1">
-        <v>423229.22</v>
+        <v>-41704.87</v>
       </c>
       <c r="J32" s="1">
-        <v>32.374788059987</v>
+        <v>-2.1657423341661</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1730509.5</v>
+        <v>1883956.8</v>
       </c>
       <c r="N32" s="1">
-        <v>1730509.5</v>
+        <v>1883956.8</v>
       </c>
       <c r="O32" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>58123.0</v>
+        <v>8978.0</v>
       </c>
       <c r="D33" s="1">
-        <v>14.7</v>
+        <v>206.7</v>
       </c>
       <c r="E33" s="1">
-        <v>18.5510142284</v>
+        <v>145.6092982847</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1078240.6</v>
+        <v>1307280.28</v>
       </c>
       <c r="I33" s="1">
-        <v>-223832.5</v>
+        <v>548472.32</v>
       </c>
       <c r="J33" s="1">
-        <v>-20.759049510842</v>
+        <v>41.955220191955</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>854408.1</v>
+        <v>1855752.6</v>
       </c>
       <c r="N33" s="1">
-        <v>854408.1</v>
+        <v>1855752.6</v>
       </c>
       <c r="O33" s="1">
-        <v>0.47</v>
+        <v>0.93</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>2982.0</v>
+        <v>23251.0</v>
       </c>
       <c r="D34" s="1">
-        <v>279.3</v>
+        <v>17.07</v>
       </c>
       <c r="E34" s="1">
-        <v>408.2739000671</v>
+        <v>18.5510141499</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1217472.77</v>
+        <v>431329.63</v>
       </c>
       <c r="I34" s="1">
-        <v>-384600.17</v>
+        <v>-34435.06</v>
       </c>
       <c r="J34" s="1">
-        <v>-31.59004287217</v>
+        <v>-7.9834673078221</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>832872.6</v>
+        <v>396894.57</v>
       </c>
       <c r="N34" s="1">
-        <v>832872.6</v>
+        <v>396894.57</v>
       </c>
       <c r="O34" s="1">
-        <v>0.46</v>
+        <v>0.2</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>1416.0</v>
+        <v>2982.0</v>
       </c>
       <c r="D35" s="1">
-        <v>201.8</v>
+        <v>309.3</v>
       </c>
       <c r="E35" s="1">
-        <v>154.3003601695</v>
+        <v>408.2739000671</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>218489.31</v>
+        <v>1217472.77</v>
       </c>
       <c r="I35" s="1">
-        <v>67259.49</v>
+        <v>-295140.17</v>
       </c>
       <c r="J35" s="1">
-        <v>30.783881371587</v>
+        <v>-24.242034587763</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>285748.8</v>
+        <v>922332.6</v>
       </c>
       <c r="N35" s="1">
-        <v>285748.8</v>
+        <v>922332.6</v>
       </c>
       <c r="O35" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>56008.0</v>
       </c>
       <c r="D36" s="1">
-        <v>33.26</v>
+        <v>37.87</v>
       </c>
       <c r="E36" s="1">
         <v>34.5</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1932276.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-69449.92</v>
+        <v>188746.96</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.5942028985507</v>
+        <v>9.768115942029</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1862826.08</v>
+        <v>2121022.96</v>
       </c>
       <c r="N36" s="1">
-        <v>1862826.08</v>
+        <v>2121022.96</v>
       </c>
       <c r="O36" s="1">
-        <v>1.02</v>
+        <v>1.06</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>770.0</v>
+        <v>1148.0</v>
       </c>
       <c r="D37" s="1">
-        <v>1649.5</v>
+        <v>1676.0</v>
       </c>
       <c r="E37" s="1">
-        <v>1266.2550909091</v>
+        <v>1387.3429181185</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>975016.42</v>
+        <v>1592669.67</v>
       </c>
       <c r="I37" s="1">
-        <v>295098.58</v>
+        <v>331378.33</v>
       </c>
       <c r="J37" s="1">
-        <v>30.266011314968</v>
+        <v>20.806469554983</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1270115.0</v>
+        <v>1924048.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1270115.0</v>
+        <v>1924048.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.7</v>
+        <v>0.96</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>177268.0</v>
       </c>
       <c r="D38" s="1">
-        <v>19.3</v>
+        <v>19.93</v>
       </c>
       <c r="E38" s="1">
         <v>15.5725711352</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2760518.54</v>
       </c>
       <c r="I38" s="1">
-        <v>660753.86</v>
+        <v>772432.7</v>
       </c>
       <c r="J38" s="1">
-        <v>23.93586025327</v>
+        <v>27.9814349662</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3421272.4</v>
+        <v>3532951.24</v>
       </c>
       <c r="N38" s="1">
-        <v>3421272.4</v>
+        <v>3532951.24</v>
       </c>
       <c r="O38" s="1">
-        <v>1.87</v>
+        <v>1.76</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>46105.0</v>
       </c>
       <c r="D39" s="1">
-        <v>49.82</v>
+        <v>53.9</v>
       </c>
       <c r="E39" s="1">
         <v>37.5384483245</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1730710.16</v>
       </c>
       <c r="I39" s="1">
-        <v>566240.94</v>
+        <v>754349.34</v>
       </c>
       <c r="J39" s="1">
-        <v>32.717259832808</v>
+        <v>43.586116117791</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2296951.1</v>
+        <v>2485059.5</v>
       </c>
       <c r="N39" s="1">
-        <v>2296951.1</v>
+        <v>2485059.5</v>
       </c>
       <c r="O39" s="1">
-        <v>1.26</v>
+        <v>1.24</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>69526.0</v>
       </c>
       <c r="D40" s="1">
-        <v>38.315</v>
+        <v>47.735</v>
       </c>
       <c r="E40" s="1">
         <v>34.8738723643</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2424640.85</v>
       </c>
       <c r="I40" s="1">
-        <v>239247.84</v>
+        <v>894182.76</v>
       </c>
       <c r="J40" s="1">
-        <v>9.8673516945819</v>
+        <v>36.878977766955</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2663888.69</v>
+        <v>3318823.61</v>
       </c>
       <c r="N40" s="1">
-        <v>2663888.69</v>
+        <v>3318823.61</v>
       </c>
       <c r="O40" s="1">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>166724.0</v>
+        <v>124891.0</v>
       </c>
       <c r="D41" s="1">
-        <v>21.775</v>
+        <v>24.495</v>
       </c>
       <c r="E41" s="1">
-        <v>12.0943611598</v>
+        <v>12.0943611629</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2016420.27</v>
+        <v>1510476.86</v>
       </c>
       <c r="I41" s="1">
-        <v>1613994.83</v>
+        <v>1548728.19</v>
       </c>
       <c r="J41" s="1">
-        <v>80.042581103393</v>
+        <v>102.53240092668</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3630415.1</v>
+        <v>3059205.05</v>
       </c>
       <c r="N41" s="1">
-        <v>3630415.1</v>
+        <v>3059205.05</v>
       </c>
       <c r="O41" s="1">
-        <v>1.99</v>
+        <v>1.53</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>868213.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.085</v>
+        <v>5.779</v>
       </c>
       <c r="E42" s="1">
         <v>2.519054057</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>2187075.48</v>
       </c>
       <c r="I42" s="1">
-        <v>2227787.63</v>
+        <v>2830327.45</v>
       </c>
       <c r="J42" s="1">
-        <v>101.86148810923</v>
+        <v>129.41151212577</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4414863.11</v>
+        <v>5017402.93</v>
       </c>
       <c r="N42" s="1">
-        <v>4414863.11</v>
+        <v>5017402.93</v>
       </c>
       <c r="O42" s="1">
-        <v>2.42</v>
+        <v>2.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>14718.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.6</v>
+        <v>101.2</v>
       </c>
       <c r="E43" s="1">
         <v>101.4798022829</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1493579.73</v>
       </c>
       <c r="I43" s="1">
-        <v>-42384.93</v>
+        <v>-4118.13</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.8378083304599</v>
+        <v>-0.27572214039086</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1451194.8</v>
+        <v>1489461.6</v>
       </c>
       <c r="N43" s="1">
-        <v>1451194.8</v>
+        <v>1489461.6</v>
       </c>
       <c r="O43" s="1">
-        <v>0.8</v>
+        <v>0.74</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>322076.0</v>
+        <v>111031.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.733</v>
+        <v>4.617</v>
       </c>
       <c r="E44" s="1">
-        <v>3.2585760814</v>
+        <v>3.2585760733</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1049509.15</v>
+        <v>361802.96</v>
       </c>
       <c r="I44" s="1">
-        <v>474876.56</v>
+        <v>150827.17</v>
       </c>
       <c r="J44" s="1">
-        <v>45.247491172421</v>
+        <v>41.687655070594</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1524385.71</v>
+        <v>512630.13</v>
       </c>
       <c r="N44" s="1">
-        <v>1524385.71</v>
+        <v>512630.13</v>
       </c>
       <c r="O44" s="1">
-        <v>0.84</v>
+        <v>0.26</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>24921.0</v>
       </c>
       <c r="D45" s="1">
-        <v>169.16</v>
+        <v>186.44</v>
       </c>
       <c r="E45" s="1">
         <v>154.7736635769</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3857114.47</v>
       </c>
       <c r="I45" s="1">
-        <v>358521.89</v>
+        <v>789156.77</v>
       </c>
       <c r="J45" s="1">
-        <v>9.2950803713119</v>
+        <v>20.459770539296</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4215636.36</v>
+        <v>4646271.24</v>
       </c>
       <c r="N45" s="1">
-        <v>4215636.36</v>
+        <v>4646271.24</v>
       </c>
       <c r="O45" s="1">
-        <v>2.31</v>
+        <v>2.32</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>13685.0</v>
       </c>
       <c r="D46" s="1">
-        <v>135.5</v>
+        <v>147.75</v>
       </c>
       <c r="E46" s="1">
         <v>96.5004442821</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1320608.58</v>
       </c>
       <c r="I46" s="1">
-        <v>533708.92</v>
+        <v>701350.17</v>
       </c>
       <c r="J46" s="1">
-        <v>40.413861312335</v>
+        <v>53.108103386698</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1854317.5</v>
+        <v>2021958.75</v>
       </c>
       <c r="N46" s="1">
-        <v>1854317.5</v>
+        <v>2021958.75</v>
       </c>
       <c r="O46" s="1">
-        <v>1.02</v>
+        <v>1.01</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>10160.0</v>
       </c>
       <c r="D47" s="1">
-        <v>348.4</v>
+        <v>345.15</v>
       </c>
       <c r="E47" s="1">
         <v>380.3228681102</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>3864080.34</v>
       </c>
       <c r="I47" s="1">
-        <v>-324336.34</v>
+        <v>-357356.34</v>
       </c>
       <c r="J47" s="1">
-        <v>-8.3936230994617</v>
+        <v>-9.2481601974145</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3539744.0</v>
+        <v>3506724.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3539744.0</v>
+        <v>3506724.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.94</v>
+        <v>1.75</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>9050.0</v>
       </c>
       <c r="D48" s="1">
-        <v>460.75</v>
+        <v>486.0</v>
       </c>
       <c r="E48" s="1">
         <v>612.1679038674</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>5540119.53</v>
       </c>
       <c r="I48" s="1">
-        <v>-1370332.03</v>
+        <v>-1141819.53</v>
       </c>
       <c r="J48" s="1">
-        <v>-24.734701527279</v>
+        <v>-20.610016152485</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4169787.5</v>
+        <v>4398300.0</v>
       </c>
       <c r="N48" s="1">
-        <v>4169787.5</v>
+        <v>4398300.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.28</v>
+        <v>2.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
         <v>139767.0</v>
       </c>
       <c r="D49" s="1">
-        <v>14.47</v>
+        <v>15.73</v>
       </c>
       <c r="E49" s="1">
         <v>11.7809893609</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1646593.54</v>
       </c>
       <c r="I49" s="1">
-        <v>375834.95</v>
+        <v>551941.37</v>
       </c>
       <c r="J49" s="1">
-        <v>22.824998451045</v>
+        <v>33.520195275393</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2022428.49</v>
+        <v>2198534.91</v>
       </c>
       <c r="N49" s="1">
-        <v>2022428.49</v>
+        <v>2198534.91</v>
       </c>
       <c r="O49" s="1">
-        <v>1.11</v>
+        <v>1.1</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>18263.0</v>
       </c>
       <c r="D50" s="1">
-        <v>52.3</v>
+        <v>57.58</v>
       </c>
       <c r="E50" s="1">
         <v>52.2038000329</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>953398.0</v>
       </c>
       <c r="I50" s="1">
-        <v>1756.9</v>
+        <v>98185.54</v>
       </c>
       <c r="J50" s="1">
-        <v>0.18427770983367</v>
+        <v>10.298483948991</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>955154.9</v>
+        <v>1051583.54</v>
       </c>
       <c r="N50" s="1">
-        <v>955154.9</v>
+        <v>1051583.54</v>
       </c>
       <c r="O50" s="1">
         <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>1879.0</v>
       </c>
       <c r="D51" s="1">
-        <v>519.4</v>
+        <v>568.0</v>
       </c>
       <c r="E51" s="1">
         <v>194.1964236296</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>364895.08</v>
       </c>
       <c r="I51" s="1">
-        <v>611057.52</v>
+        <v>702376.92</v>
       </c>
       <c r="J51" s="1">
-        <v>167.46115623154</v>
+        <v>192.48736376495</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>975952.6</v>
+        <v>1067272.0</v>
       </c>
       <c r="N51" s="1">
-        <v>975952.6</v>
+        <v>1067272.0</v>
       </c>
       <c r="O51" s="1">
         <v>0.53</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>237703.0</v>
+        <v>186572.0</v>
       </c>
       <c r="D52" s="1">
-        <v>7.04</v>
+        <v>8.832</v>
       </c>
       <c r="E52" s="1">
-        <v>5.1813807146</v>
+        <v>5.1813807002</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1231629.74</v>
+        <v>966700.56</v>
       </c>
       <c r="I52" s="1">
-        <v>441799.38</v>
+        <v>681103.34</v>
       </c>
       <c r="J52" s="1">
-        <v>35.871119838337</v>
+        <v>70.45649585638</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1673429.12</v>
+        <v>1647803.9</v>
       </c>
       <c r="N52" s="1">
-        <v>1673429.12</v>
+        <v>1647803.9</v>
       </c>
       <c r="O52" s="1">
-        <v>0.92</v>
+        <v>0.82</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>460.0</v>
+        <v>959.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4785.96</v>
+        <v>4793.7</v>
       </c>
       <c r="E53" s="1">
-        <v>4784.2541956522</v>
+        <v>4789.0967674661</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>2200756.93</v>
+        <v>4592743.8</v>
       </c>
       <c r="I53" s="1">
-        <v>784.67</v>
+        <v>4414.5</v>
       </c>
       <c r="J53" s="1">
-        <v>0.035654550909445</v>
+        <v>0.096119012778374</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2201541.6</v>
+        <v>4597158.3</v>
       </c>
       <c r="N53" s="1">
-        <v>2201541.6</v>
+        <v>4597158.3</v>
       </c>
       <c r="O53" s="1">
-        <v>1.21</v>
+        <v>2.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>35681.0</v>
       </c>
       <c r="D54" s="1">
-        <v>39.705</v>
+        <v>42.785</v>
       </c>
       <c r="E54" s="1">
         <v>36.604383005</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1306080.99</v>
       </c>
       <c r="I54" s="1">
-        <v>110633.12</v>
+        <v>220530.6</v>
       </c>
       <c r="J54" s="1">
-        <v>8.4706171245935</v>
+        <v>16.884910023842</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1416714.11</v>
+        <v>1526611.59</v>
       </c>
       <c r="N54" s="1">
-        <v>1416714.11</v>
+        <v>1526611.59</v>
       </c>
       <c r="O54" s="1">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>16879.0</v>
+        <v>9553.0</v>
       </c>
       <c r="D55" s="1">
-        <v>94.82</v>
+        <v>119.3</v>
       </c>
       <c r="E55" s="1">
-        <v>42.798477398</v>
+        <v>42.7984769182</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>722395.5</v>
+        <v>408853.85</v>
       </c>
       <c r="I55" s="1">
-        <v>878071.28</v>
+        <v>730819.05</v>
       </c>
       <c r="J55" s="1">
-        <v>121.54993767265</v>
+        <v>178.748237298</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1600466.78</v>
+        <v>1139672.9</v>
       </c>
       <c r="N55" s="1">
-        <v>1600466.78</v>
+        <v>1139672.9</v>
       </c>
       <c r="O55" s="1">
-        <v>0.88</v>
+        <v>0.57</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>16959.0</v>
       </c>
       <c r="D56" s="1">
-        <v>70.4</v>
+        <v>78.78</v>
       </c>
       <c r="E56" s="1">
         <v>84.5794999705</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1434383.74</v>
       </c>
       <c r="I56" s="1">
-        <v>-240470.14</v>
+        <v>-98353.72</v>
       </c>
       <c r="J56" s="1">
-        <v>-16.764700637223</v>
+        <v>-6.8568624460286</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1193913.6</v>
+        <v>1336030.02</v>
       </c>
       <c r="N56" s="1">
-        <v>1193913.6</v>
+        <v>1336030.02</v>
       </c>
       <c r="O56" s="1">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>26318.0</v>
       </c>
       <c r="D57" s="1">
-        <v>27.85</v>
+        <v>31.5</v>
       </c>
       <c r="E57" s="1">
         <v>36.2437001292</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>953861.7</v>
       </c>
       <c r="I57" s="1">
-        <v>-220905.4</v>
+        <v>-124844.7</v>
       </c>
       <c r="J57" s="1">
-        <v>-23.159059641455</v>
+        <v>-13.088343939169</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>732956.3</v>
+        <v>829017.0</v>
       </c>
       <c r="N57" s="1">
-        <v>732956.3</v>
+        <v>829017.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>9480.0</v>
+        <v>10909.0</v>
       </c>
       <c r="D58" s="1">
-        <v>282.1</v>
+        <v>282.4</v>
       </c>
       <c r="E58" s="1">
-        <v>258.3173670886</v>
+        <v>263.7910605922</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>2448848.64</v>
+        <v>2877696.68</v>
       </c>
       <c r="I58" s="1">
-        <v>225459.36</v>
+        <v>203004.92</v>
       </c>
       <c r="J58" s="1">
-        <v>9.2067495033094</v>
+        <v>7.0544238178709</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2674308.0</v>
+        <v>3080701.6</v>
       </c>
       <c r="N58" s="1">
-        <v>2674308.0</v>
+        <v>3080701.6</v>
       </c>
       <c r="O58" s="1">
-        <v>1.47</v>
+        <v>1.54</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>566002.0</v>
+        <v>273798.0</v>
       </c>
       <c r="D59" s="1">
-        <v>3.587</v>
+        <v>3.92</v>
       </c>
       <c r="E59" s="1">
-        <v>2.5732000064</v>
+        <v>2.5732000234</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1456436.35</v>
+        <v>704537.02</v>
       </c>
       <c r="I59" s="1">
-        <v>573812.82</v>
+        <v>368751.14</v>
       </c>
       <c r="J59" s="1">
-        <v>39.398413806412</v>
+        <v>52.339498072081</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2030249.17</v>
+        <v>1073288.16</v>
       </c>
       <c r="N59" s="1">
-        <v>2030249.17</v>
+        <v>1073288.16</v>
       </c>
       <c r="O59" s="1">
-        <v>1.11</v>
+        <v>0.54</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>44509.0</v>
       </c>
       <c r="D60" s="1">
-        <v>77.77</v>
+        <v>81.02</v>
       </c>
       <c r="E60" s="1">
         <v>89.5803226314</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>3987130.58</v>
       </c>
       <c r="I60" s="1">
-        <v>-525665.65</v>
+        <v>-381011.4</v>
       </c>
       <c r="J60" s="1">
-        <v>-13.184059048299</v>
+        <v>-9.5560301413554</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3461464.93</v>
+        <v>3606119.18</v>
       </c>
       <c r="N60" s="1">
-        <v>3461464.93</v>
+        <v>3606119.18</v>
       </c>
       <c r="O60" s="1">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>38649.0</v>
       </c>
       <c r="D61" s="1">
-        <v>147.62</v>
+        <v>151.16</v>
       </c>
       <c r="E61" s="1">
         <v>184.8019467515</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>7142410.44</v>
       </c>
       <c r="I61" s="1">
-        <v>-1437045.06</v>
+        <v>-1300227.6</v>
       </c>
       <c r="J61" s="1">
-        <v>-20.119889105673</v>
+        <v>-18.20432486935</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>5705365.38</v>
+        <v>5842182.84</v>
       </c>
       <c r="N61" s="1">
-        <v>5705365.38</v>
+        <v>5842182.84</v>
       </c>
       <c r="O61" s="1">
-        <v>3.13</v>
+        <v>2.92</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
         <v>24180.0</v>
       </c>
       <c r="D62" s="1">
-        <v>241.8</v>
+        <v>272.1</v>
       </c>
       <c r="E62" s="1">
         <v>145.5477820513</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>3519345.37</v>
       </c>
       <c r="I62" s="1">
-        <v>2327378.63</v>
+        <v>3060032.63</v>
       </c>
       <c r="J62" s="1">
-        <v>66.13100975651</v>
+        <v>86.948915445602</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>5846724.0</v>
+        <v>6579378.0</v>
       </c>
       <c r="N62" s="1">
-        <v>5846724.0</v>
+        <v>6579378.0</v>
       </c>
       <c r="O62" s="1">
-        <v>3.2</v>
+        <v>3.28</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>11382.0</v>
       </c>
       <c r="D63" s="1">
-        <v>43.68</v>
+        <v>49.0</v>
       </c>
       <c r="E63" s="1">
         <v>96.6610182745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>1100195.71</v>
       </c>
       <c r="I63" s="1">
-        <v>-603029.95</v>
+        <v>-542477.71</v>
       </c>
       <c r="J63" s="1">
-        <v>-54.811152644833</v>
+        <v>-49.307382774652</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>497165.76</v>
+        <v>557718.0</v>
       </c>
       <c r="N63" s="1">
-        <v>497165.76</v>
+        <v>557718.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>18293.0</v>
       </c>
       <c r="D64" s="1">
-        <v>151.5</v>
+        <v>166.94</v>
       </c>
       <c r="E64" s="1">
         <v>110.1810834746</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>2015542.56</v>
       </c>
       <c r="I64" s="1">
-        <v>755846.94</v>
+        <v>1038290.86</v>
       </c>
       <c r="J64" s="1">
-        <v>37.50091687471</v>
+        <v>51.514211637387</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2771389.5</v>
+        <v>3053833.42</v>
       </c>
       <c r="N64" s="1">
-        <v>2771389.5</v>
+        <v>3053833.42</v>
       </c>
       <c r="O64" s="1">
         <v>1.52</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>38160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>36.71</v>
+        <v>38.06</v>
       </c>
       <c r="E65" s="1">
         <v>54.5851404612</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>2082968.96</v>
       </c>
       <c r="I65" s="1">
-        <v>-682115.36</v>
+        <v>-630599.36</v>
       </c>
       <c r="J65" s="1">
-        <v>-32.747264750407</v>
+        <v>-30.274064189608</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1400853.6</v>
+        <v>1452369.6</v>
       </c>
       <c r="N65" s="1">
-        <v>1400853.6</v>
+        <v>1452369.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.77</v>
+        <v>0.72</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
         <v>21649.0</v>
       </c>
       <c r="D66" s="1">
-        <v>209.2</v>
+        <v>241.6</v>
       </c>
       <c r="E66" s="1">
         <v>192.9668465056</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>4177539.26</v>
       </c>
       <c r="I66" s="1">
-        <v>351431.54</v>
+        <v>1052859.14</v>
       </c>
       <c r="J66" s="1">
-        <v>8.4124054408049</v>
+        <v>25.20285446701</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>4528970.8</v>
+        <v>5230398.4</v>
       </c>
       <c r="N66" s="1">
-        <v>4528970.8</v>
+        <v>5230398.4</v>
       </c>
       <c r="O66" s="1">
-        <v>2.48</v>
+        <v>2.61</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>49934.0</v>
       </c>
       <c r="D67" s="1">
-        <v>63.52</v>
+        <v>71.76</v>
       </c>
       <c r="E67" s="1">
         <v>33.391091641</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>1667350.77</v>
       </c>
       <c r="I67" s="1">
-        <v>1504456.91</v>
+        <v>1915913.07</v>
       </c>
       <c r="J67" s="1">
-        <v>90.230378458397</v>
+        <v>114.90761898889</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3171807.68</v>
+        <v>3583263.84</v>
       </c>
       <c r="N67" s="1">
-        <v>3171807.68</v>
+        <v>3583263.84</v>
       </c>
       <c r="O67" s="1">
-        <v>1.74</v>
+        <v>1.79</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>73722.0</v>
+        <v>16806.0</v>
       </c>
       <c r="D68" s="1">
-        <v>5.847</v>
+        <v>46.46</v>
       </c>
       <c r="E68" s="1">
-        <v>15.3696905944</v>
+        <v>47.711999881</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1133084.33</v>
+        <v>801847.87</v>
       </c>
       <c r="I68" s="1">
-        <v>-702031.8</v>
+        <v>-21041.11</v>
       </c>
       <c r="J68" s="1">
-        <v>-61.957594983244</v>
+        <v>-2.6240775572553</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>431052.53</v>
+        <v>780806.76</v>
       </c>
       <c r="N68" s="1">
-        <v>431052.53</v>
+        <v>780806.76</v>
       </c>
       <c r="O68" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>53303.0</v>
+        <v>73722.0</v>
       </c>
       <c r="D69" s="1">
-        <v>27.51</v>
+        <v>7.385</v>
       </c>
       <c r="E69" s="1">
-        <v>28.8206545598</v>
+        <v>15.3696905944</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1536227.35</v>
+        <v>1133084.33</v>
       </c>
       <c r="I69" s="1">
-        <v>-69861.82</v>
+        <v>-588647.36</v>
       </c>
       <c r="J69" s="1">
-        <v>-4.5476224596574</v>
+        <v>-51.950887009443</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1466365.53</v>
+        <v>544436.97</v>
       </c>
       <c r="N69" s="1">
-        <v>1466365.53</v>
+        <v>544436.97</v>
       </c>
       <c r="O69" s="1">
-        <v>0.8</v>
+        <v>0.27</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>51676.0</v>
+        <v>49306.0</v>
       </c>
       <c r="D70" s="1">
-        <v>34.1</v>
+        <v>37.61</v>
       </c>
       <c r="E70" s="1">
-        <v>32.1696505147</v>
+        <v>28.8206544842</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1662398.86</v>
+        <v>1421031.19</v>
       </c>
       <c r="I70" s="1">
-        <v>99752.74</v>
+        <v>433367.47</v>
       </c>
       <c r="J70" s="1">
-        <v>6.0005298608061</v>
+        <v>30.496689520235</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1762151.6</v>
+        <v>1854398.66</v>
       </c>
       <c r="N70" s="1">
-        <v>1762151.6</v>
+        <v>1854398.66</v>
       </c>
       <c r="O70" s="1">
-        <v>0.97</v>
+        <v>0.93</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>8070.0</v>
+        <v>51676.0</v>
       </c>
       <c r="D71" s="1">
-        <v>247.4</v>
+        <v>39.42</v>
       </c>
       <c r="E71" s="1">
-        <v>212.7394299876</v>
+        <v>32.1696505147</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1716807.2</v>
+        <v>1662398.86</v>
       </c>
       <c r="I71" s="1">
-        <v>279710.8</v>
+        <v>374669.06</v>
       </c>
       <c r="J71" s="1">
-        <v>16.292499239286</v>
+        <v>22.537855927067</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1996518.0</v>
+        <v>2037067.92</v>
       </c>
       <c r="N71" s="1">
-        <v>1996518.0</v>
+        <v>2037067.92</v>
       </c>
       <c r="O71" s="1">
-        <v>1.09</v>
+        <v>1.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>45102.0</v>
+        <v>8070.0</v>
       </c>
       <c r="D72" s="1">
-        <v>61.53</v>
+        <v>247.1</v>
       </c>
       <c r="E72" s="1">
-        <v>67.6987871935</v>
+        <v>212.7394299876</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3053350.7</v>
+        <v>1716807.2</v>
       </c>
       <c r="I72" s="1">
-        <v>-278224.64</v>
+        <v>277289.8</v>
       </c>
       <c r="J72" s="1">
-        <v>-9.1121088710838</v>
+        <v>16.151481657346</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2775126.06</v>
+        <v>1994097.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2775126.06</v>
+        <v>1994097.0</v>
       </c>
       <c r="O72" s="1">
-        <v>1.52</v>
+        <v>1.0</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>12988.0</v>
+        <v>45102.0</v>
       </c>
       <c r="D73" s="1">
-        <v>127.35</v>
+        <v>67.01</v>
       </c>
       <c r="E73" s="1">
-        <v>107.8219810594</v>
+        <v>67.6987871935</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1400391.89</v>
+        <v>3053350.7</v>
       </c>
       <c r="I73" s="1">
-        <v>253629.91</v>
+        <v>-31065.68</v>
       </c>
       <c r="J73" s="1">
-        <v>18.111352387224</v>
+        <v>-1.0174291475919</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1654021.8</v>
+        <v>3022285.02</v>
       </c>
       <c r="N73" s="1">
-        <v>1654021.8</v>
+        <v>3022285.02</v>
       </c>
       <c r="O73" s="1">
-        <v>0.91</v>
+        <v>1.51</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>23214.0</v>
+        <v>12988.0</v>
       </c>
       <c r="D74" s="1">
-        <v>20.96</v>
+        <v>133.65</v>
       </c>
       <c r="E74" s="1">
-        <v>28.9328999742</v>
+        <v>107.8219810594</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>671648.34</v>
+        <v>1400391.89</v>
       </c>
       <c r="I74" s="1">
-        <v>-185082.9</v>
+        <v>335454.31</v>
       </c>
       <c r="J74" s="1">
-        <v>-27.556518638906</v>
+        <v>23.954316816273</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>486565.44</v>
+        <v>1735846.2</v>
       </c>
       <c r="N74" s="1">
-        <v>486565.44</v>
+        <v>1735846.2</v>
       </c>
       <c r="O74" s="1">
-        <v>0.27</v>
+        <v>0.87</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>38241.0</v>
+        <v>51154.0</v>
       </c>
       <c r="D75" s="1">
-        <v>22.4</v>
+        <v>23.51</v>
       </c>
       <c r="E75" s="1">
-        <v>32.0039164771</v>
+        <v>25.8738866951</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1223861.77</v>
+        <v>1323552.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-367263.37</v>
+        <v>-120922.26</v>
       </c>
       <c r="J75" s="1">
-        <v>-30.00856624519</v>
+        <v>-9.1361870867562</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>856598.4</v>
+        <v>1202630.54</v>
       </c>
       <c r="N75" s="1">
-        <v>856598.4</v>
+        <v>1202630.54</v>
       </c>
       <c r="O75" s="1">
-        <v>0.47</v>
+        <v>0.6</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>11103.0</v>
+        <v>38241.0</v>
       </c>
       <c r="D76" s="1">
-        <v>62.56</v>
+        <v>25.24</v>
       </c>
       <c r="E76" s="1">
-        <v>134.9501197874</v>
+        <v>32.0039164771</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1498351.18</v>
+        <v>1223861.77</v>
       </c>
       <c r="I76" s="1">
-        <v>-803747.5</v>
+        <v>-258658.93</v>
       </c>
       <c r="J76" s="1">
-        <v>-53.642130812084</v>
+        <v>-21.134652322705</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>694603.68</v>
+        <v>965202.84</v>
       </c>
       <c r="N76" s="1">
-        <v>694603.68</v>
+        <v>965202.84</v>
       </c>
       <c r="O76" s="1">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
+        <v>11103.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>69.72</v>
+      </c>
+      <c r="E77" s="1">
+        <v>134.9501197874</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>1498351.18</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-724250.02</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-48.33646675541</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>774101.16</v>
+      </c>
+      <c r="N77" s="1">
+        <v>774101.16</v>
+      </c>
+      <c r="O77" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="P77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" t="s">
+        <v>182</v>
+      </c>
+      <c r="B78" t="s">
+        <v>183</v>
+      </c>
+      <c r="C78" s="1">
         <v>150.0</v>
       </c>
-      <c r="D77" s="1">
-[...2 lines deleted...]
-      <c r="E77" s="1">
+      <c r="D78" s="1">
+        <v>5891.0</v>
+      </c>
+      <c r="E78" s="1">
         <v>5677.5</v>
       </c>
-      <c r="F77" t="s">
-[...11 lines deleted...]
-      <c r="J77" s="1">
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>320250.0</v>
+      </c>
+      <c r="J78" s="1">
         <v>0</v>
       </c>
-      <c r="K77">
-[...14 lines deleted...]
-      <c r="P77">
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>320250.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>320250.0</v>
+      </c>
+      <c r="O78" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P78">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>