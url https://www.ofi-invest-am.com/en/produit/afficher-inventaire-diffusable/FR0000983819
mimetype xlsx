--- v3 (2026-07-21)
+++ v4 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -242,56 +242,50 @@
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
-  </si>
-[...4 lines deleted...]
-    <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
@@ -973,183 +967,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17682.6725</v>
+        <v>17705.2393</v>
       </c>
       <c r="D2">
-        <v>297.39</v>
+        <v>300.54</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5258741.5</v>
+        <v>5321235.46</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5258741.5</v>
+        <v>5321235.46</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176182.9667</v>
+        <v>176202.9667</v>
       </c>
       <c r="D3">
-        <v>203.31</v>
+        <v>205.46</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35819941.0</v>
+        <v>36203532.12</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35819941.0</v>
+        <v>36203532.12</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>347460.168</v>
+        <v>349289.2344</v>
       </c>
       <c r="D4">
-        <v>428.47</v>
+        <v>432.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>148877725.49</v>
+        <v>151220139.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>148877725.49</v>
+        <v>151220139.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>78669.0</v>
+        <v>78499.0</v>
       </c>
       <c r="D5">
-        <v>132.78</v>
+        <v>134.22</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10446076.19</v>
+        <v>10536681.31</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10446076.19</v>
+        <v>10536681.31</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P78"/>
+  <dimension ref="A1:P77"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O78" sqref="O78"/>
+      <selection activeCell="O77" sqref="O77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1204,3853 +1198,3803 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
         <v>145311.52</v>
       </c>
       <c r="J2" s="1">
         <v>1.3039600501617</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>11289174.4</v>
       </c>
       <c r="N2" s="1">
         <v>11289174.4</v>
       </c>
       <c r="O2" s="1">
-        <v>5.63</v>
+        <v>5.55</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>9012.0</v>
+        <v>11639.0</v>
       </c>
       <c r="D3" s="1">
-        <v>145.05</v>
+        <v>141.7</v>
       </c>
       <c r="E3" s="1">
-        <v>205.1230281846</v>
+        <v>192.0945553742</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1848568.73</v>
+        <v>2235788.53</v>
       </c>
       <c r="I3" s="1">
-        <v>-541378.13</v>
+        <v>-586542.23</v>
       </c>
       <c r="J3" s="1">
-        <v>-29.286340356953</v>
+        <v>-26.234244524011</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1307190.6</v>
+        <v>1649246.3</v>
       </c>
       <c r="N3" s="1">
-        <v>1307190.6</v>
+        <v>1649246.3</v>
       </c>
       <c r="O3" s="1">
-        <v>0.65</v>
+        <v>0.81</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>981.3</v>
+        <v>921.0</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-11511.89</v>
+        <v>-74103.29</v>
       </c>
       <c r="J4" s="1">
-        <v>-1.1175493237175</v>
+        <v>-7.1937867391662</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1018589.4</v>
+        <v>955998.0</v>
       </c>
       <c r="N4" s="1">
-        <v>1018589.4</v>
+        <v>955998.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>27417.0</v>
       </c>
       <c r="D5" s="1">
-        <v>170.52</v>
+        <v>175.48</v>
       </c>
       <c r="E5" s="1">
         <v>190.4410190758</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>5221321.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-546174.58</v>
+        <v>-410186.26</v>
       </c>
       <c r="J5" s="1">
-        <v>-10.460466538373</v>
+        <v>-7.8559856213564</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4675146.84</v>
+        <v>4811135.16</v>
       </c>
       <c r="N5" s="1">
-        <v>4675146.84</v>
+        <v>4811135.16</v>
       </c>
       <c r="O5" s="1">
-        <v>2.33</v>
+        <v>2.37</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>26707.0</v>
       </c>
       <c r="D6" s="1">
-        <v>52.2</v>
+        <v>50.5</v>
       </c>
       <c r="E6" s="1">
         <v>71.7589126446</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1916465.28</v>
       </c>
       <c r="I6" s="1">
-        <v>-522359.88</v>
+        <v>-567761.78</v>
       </c>
       <c r="J6" s="1">
-        <v>-27.25642282442</v>
+        <v>-29.62546652554</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1394105.4</v>
+        <v>1348703.5</v>
       </c>
       <c r="N6" s="1">
-        <v>1394105.4</v>
+        <v>1348703.5</v>
       </c>
       <c r="O6" s="1">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>14153.0</v>
+        <v>14790.0</v>
       </c>
       <c r="D7" s="1">
-        <v>394.8</v>
+        <v>371.7</v>
       </c>
       <c r="E7" s="1">
-        <v>224.1933978662</v>
+        <v>231.2915591616</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3173009.16</v>
+        <v>3420802.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2414595.24</v>
+        <v>2076640.84</v>
       </c>
       <c r="J7" s="1">
-        <v>76.097959956724</v>
+        <v>60.706253763591</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5587604.4</v>
+        <v>5497443.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5587604.4</v>
+        <v>5497443.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.79</v>
+        <v>2.7</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>52639.0</v>
       </c>
       <c r="D8" s="1">
-        <v>17.05</v>
+        <v>17.22</v>
       </c>
       <c r="E8" s="1">
         <v>19.4901158837</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1025940.21</v>
       </c>
       <c r="I8" s="1">
-        <v>-128445.26</v>
+        <v>-119496.63</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.519760776313</v>
+        <v>-11.647523786986</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>897494.95</v>
+        <v>906443.58</v>
       </c>
       <c r="N8" s="1">
-        <v>897494.95</v>
+        <v>906443.58</v>
       </c>
       <c r="O8" s="1">
         <v>0.45</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
-        <v>24662.0</v>
+        <v>17248.0</v>
       </c>
       <c r="D9" s="1">
-        <v>52.64</v>
+        <v>51.38</v>
       </c>
       <c r="E9" s="1">
-        <v>58.6704731976</v>
+        <v>58.6704730983</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1446931.21</v>
+        <v>1011948.32</v>
       </c>
       <c r="I9" s="1">
-        <v>-148723.53</v>
+        <v>-125746.08</v>
       </c>
       <c r="J9" s="1">
-        <v>-10.278548763904</v>
+        <v>-12.426136544206</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1298207.68</v>
+        <v>886202.24</v>
       </c>
       <c r="N9" s="1">
-        <v>1298207.68</v>
+        <v>886202.24</v>
       </c>
       <c r="O9" s="1">
-        <v>0.65</v>
+        <v>0.44</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>62.58</v>
+        <v>67.82</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>448995.13</v>
+        <v>653564.73</v>
       </c>
       <c r="J10" s="1">
-        <v>22.515862283609</v>
+        <v>32.774461170892</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2443123.2</v>
+        <v>2647692.8</v>
       </c>
       <c r="N10" s="1">
-        <v>2443123.2</v>
+        <v>2647692.8</v>
       </c>
       <c r="O10" s="1">
-        <v>1.22</v>
+        <v>1.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>41.6</v>
+        <v>48.16</v>
       </c>
       <c r="E11" s="1">
         <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>156176.53</v>
+        <v>292539.25</v>
       </c>
       <c r="J11" s="1">
-        <v>22.041314990529</v>
+        <v>41.286291585189</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>864739.2</v>
+        <v>1001101.92</v>
       </c>
       <c r="N11" s="1">
-        <v>864739.2</v>
+        <v>1001101.92</v>
       </c>
       <c r="O11" s="1">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>1697.0</v>
+        <v>1850.0</v>
       </c>
       <c r="D12" s="1">
-        <v>686.4</v>
+        <v>691.2</v>
       </c>
       <c r="E12" s="1">
-        <v>464.3851031232</v>
+        <v>481.2246054054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>788061.52</v>
+        <v>890265.52</v>
       </c>
       <c r="I12" s="1">
-        <v>376759.28</v>
+        <v>388454.48</v>
       </c>
       <c r="J12" s="1">
-        <v>47.808358921014</v>
+        <v>43.6335532797</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1164820.8</v>
+        <v>1278720.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1164820.8</v>
+        <v>1278720.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>13269.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1237.0</v>
+        <v>1305.6</v>
       </c>
       <c r="E13" s="1">
         <v>604.1788318637</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>8016848.92</v>
       </c>
       <c r="I13" s="1">
-        <v>8396904.08</v>
+        <v>9307157.48</v>
       </c>
       <c r="J13" s="1">
-        <v>104.74070503003</v>
+        <v>116.09495916508</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>16413753.0</v>
+        <v>17324006.4</v>
       </c>
       <c r="N13" s="1">
-        <v>16413753.0</v>
+        <v>17324006.4</v>
       </c>
       <c r="O13" s="1">
-        <v>8.19</v>
+        <v>8.52</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>42.42</v>
+        <v>39.5</v>
       </c>
       <c r="E14" s="1">
         <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>1173350.01</v>
+        <v>962634.05</v>
       </c>
       <c r="J14" s="1">
-        <v>62.154213589231</v>
+        <v>50.992254520854</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3061154.46</v>
+        <v>2850438.5</v>
       </c>
       <c r="N14" s="1">
-        <v>3061154.46</v>
+        <v>2850438.5</v>
       </c>
       <c r="O14" s="1">
-        <v>1.53</v>
+        <v>1.4</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>19.23</v>
+        <v>18.76</v>
       </c>
       <c r="E15" s="1">
         <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>2798750.11</v>
+        <v>2693282.11</v>
       </c>
       <c r="J15" s="1">
-        <v>184.55789284622</v>
+        <v>177.60301975014</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4315212.0</v>
+        <v>4209744.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4315212.0</v>
+        <v>4209744.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.15</v>
+        <v>2.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>617768.0</v>
+        <v>642792.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.634</v>
+        <v>10.416</v>
       </c>
       <c r="E16" s="1">
-        <v>8.1675157502</v>
+        <v>8.2515458967</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>5045629.87</v>
+        <v>5304027.69</v>
       </c>
       <c r="I16" s="1">
-        <v>1523715.04</v>
+        <v>1391293.78</v>
       </c>
       <c r="J16" s="1">
-        <v>30.198708174367</v>
+        <v>26.230892094004</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>6569344.91</v>
+        <v>6695321.47</v>
       </c>
       <c r="N16" s="1">
-        <v>6569344.91</v>
+        <v>6695321.47</v>
       </c>
       <c r="O16" s="1">
-        <v>3.28</v>
+        <v>3.29</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>10291.0</v>
+        <v>15960.0</v>
       </c>
       <c r="D17" s="1">
-        <v>90.6</v>
+        <v>71.85</v>
       </c>
       <c r="E17" s="1">
-        <v>108.5189000097</v>
+        <v>95.4408082707</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1116768.0</v>
+        <v>1523235.3</v>
       </c>
       <c r="I17" s="1">
-        <v>-184403.4</v>
+        <v>-376509.3</v>
       </c>
       <c r="J17" s="1">
-        <v>-16.512238889366</v>
+        <v>-24.717737305589</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>932364.6</v>
+        <v>1146726.0</v>
       </c>
       <c r="N17" s="1">
-        <v>932364.6</v>
+        <v>1146726.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.47</v>
+        <v>0.56</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>83.48</v>
+        <v>80.9</v>
       </c>
       <c r="E18" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>178038.73</v>
+        <v>118654.87</v>
       </c>
       <c r="J18" s="1">
-        <v>10.21203646214</v>
+        <v>6.8058666721027</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1921459.16</v>
+        <v>1862075.3</v>
       </c>
       <c r="N18" s="1">
-        <v>1921459.16</v>
+        <v>1862075.3</v>
       </c>
       <c r="O18" s="1">
-        <v>0.96</v>
+        <v>0.92</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>92.14</v>
+        <v>92.96</v>
       </c>
       <c r="E19" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>1056973.65</v>
+        <v>1091530.09</v>
       </c>
       <c r="J19" s="1">
-        <v>37.401886205389</v>
+        <v>38.62469439606</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3882963.88</v>
+        <v>3917520.32</v>
       </c>
       <c r="N19" s="1">
-        <v>3882963.88</v>
+        <v>3917520.32</v>
       </c>
       <c r="O19" s="1">
-        <v>1.94</v>
+        <v>1.93</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>34015.0</v>
+        <v>41082.0</v>
       </c>
       <c r="D20" s="1">
-        <v>28.43</v>
+        <v>25.99</v>
       </c>
       <c r="E20" s="1">
-        <v>25.6549304719</v>
+        <v>25.7246112653</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>872652.46</v>
+        <v>1056818.48</v>
       </c>
       <c r="I20" s="1">
-        <v>94393.99</v>
+        <v>10902.7</v>
       </c>
       <c r="J20" s="1">
-        <v>10.816905277503</v>
+        <v>1.0316530422519</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>967046.45</v>
+        <v>1067721.18</v>
       </c>
       <c r="N20" s="1">
-        <v>967046.45</v>
+        <v>1067721.18</v>
       </c>
       <c r="O20" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>109.5</v>
+        <v>101.75</v>
       </c>
       <c r="E21" s="1">
         <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>-406927.71</v>
+        <v>-533818.46</v>
       </c>
       <c r="J21" s="1">
-        <v>-18.498637865162</v>
+        <v>-24.266999112149</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1792843.5</v>
+        <v>1665952.75</v>
       </c>
       <c r="N21" s="1">
-        <v>1792843.5</v>
+        <v>1665952.75</v>
       </c>
       <c r="O21" s="1">
-        <v>0.89</v>
+        <v>0.82</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>35.94</v>
+        <v>35.97</v>
       </c>
       <c r="E22" s="1">
         <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>126388.56</v>
+        <v>127248.99</v>
       </c>
       <c r="J22" s="1">
-        <v>13.974750161592</v>
+        <v>14.069887682595</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1030795.14</v>
+        <v>1031655.57</v>
       </c>
       <c r="N22" s="1">
-        <v>1030795.14</v>
+        <v>1031655.57</v>
       </c>
       <c r="O22" s="1">
         <v>0.51</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>40725.0</v>
       </c>
       <c r="D23" s="1">
-        <v>78.42</v>
+        <v>77.96</v>
       </c>
       <c r="E23" s="1">
         <v>69.4645772867</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2828944.91</v>
       </c>
       <c r="I23" s="1">
-        <v>364709.59</v>
+        <v>345976.09</v>
       </c>
       <c r="J23" s="1">
-        <v>12.892071129091</v>
+        <v>12.229863111756</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3193654.5</v>
+        <v>3174921.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3193654.5</v>
+        <v>3174921.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.59</v>
+        <v>1.56</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>26682.0</v>
       </c>
       <c r="D24" s="1">
-        <v>66.42</v>
+        <v>61.82</v>
       </c>
       <c r="E24" s="1">
         <v>63.5439161232</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>1695478.77</v>
       </c>
       <c r="I24" s="1">
-        <v>76739.67</v>
+        <v>-45997.53</v>
       </c>
       <c r="J24" s="1">
-        <v>4.5261357061994</v>
+        <v>-2.7129522830887</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1772218.44</v>
+        <v>1649481.24</v>
       </c>
       <c r="N24" s="1">
-        <v>1772218.44</v>
+        <v>1649481.24</v>
       </c>
       <c r="O24" s="1">
-        <v>0.88</v>
+        <v>0.81</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>20983.0</v>
+        <v>4626.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.015</v>
+        <v>248.0</v>
       </c>
       <c r="E25" s="1">
-        <v>35.6900819711</v>
+        <v>144.0557068742</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>748884.99</v>
+        <v>666401.7</v>
       </c>
       <c r="I25" s="1">
-        <v>-349893.24</v>
+        <v>480846.3</v>
       </c>
       <c r="J25" s="1">
-        <v>-46.721892503147</v>
+        <v>72.155623252462</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>398991.75</v>
+        <v>1147248.0</v>
       </c>
       <c r="N25" s="1">
-        <v>398991.75</v>
+        <v>1147248.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.2</v>
+        <v>0.56</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>4626.0</v>
+        <v>25925.0</v>
       </c>
       <c r="D26" s="1">
-        <v>265.3</v>
+        <v>47.39</v>
       </c>
       <c r="E26" s="1">
-        <v>144.0557068742</v>
+        <v>38.9590001929</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>666401.7</v>
+        <v>1010012.08</v>
       </c>
       <c r="I26" s="1">
-        <v>560876.1</v>
+        <v>218573.67</v>
       </c>
       <c r="J26" s="1">
-        <v>84.164866326121</v>
+        <v>21.640698594417</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1227277.8</v>
+        <v>1228585.75</v>
       </c>
       <c r="N26" s="1">
-        <v>1227277.8</v>
+        <v>1228585.75</v>
       </c>
       <c r="O26" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>25925.0</v>
+        <v>90621.0</v>
       </c>
       <c r="D27" s="1">
-        <v>49.28</v>
+        <v>27.6</v>
       </c>
       <c r="E27" s="1">
-        <v>38.9590001929</v>
+        <v>30.5930860397</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1010012.08</v>
+        <v>2772376.05</v>
       </c>
       <c r="I27" s="1">
-        <v>267571.92</v>
+        <v>-271236.45</v>
       </c>
       <c r="J27" s="1">
-        <v>26.491952452687</v>
+        <v>-9.7835374822258</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1277584.0</v>
+        <v>2501139.6</v>
       </c>
       <c r="N27" s="1">
-        <v>1277584.0</v>
+        <v>2501139.6</v>
       </c>
       <c r="O27" s="1">
-        <v>0.64</v>
+        <v>1.23</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
-        <v>86416.0</v>
+        <v>30021.0</v>
       </c>
       <c r="D28" s="1">
-        <v>28.79</v>
+        <v>64.78</v>
       </c>
       <c r="E28" s="1">
-        <v>30.7401893168</v>
+        <v>103.9957386496</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2656444.2</v>
+        <v>3122056.07</v>
       </c>
       <c r="I28" s="1">
-        <v>-168527.56</v>
+        <v>-1177295.69</v>
       </c>
       <c r="J28" s="1">
-        <v>-6.3441031435932</v>
+        <v>-37.70898611696</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2487916.64</v>
+        <v>1944760.38</v>
       </c>
       <c r="N28" s="1">
-        <v>2487916.64</v>
+        <v>1944760.38</v>
       </c>
       <c r="O28" s="1">
-        <v>1.24</v>
+        <v>0.96</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
-        <v>30021.0</v>
+        <v>442035.0</v>
       </c>
       <c r="D29" s="1">
-        <v>65.56</v>
+        <v>9.883</v>
       </c>
       <c r="E29" s="1">
-        <v>105.6357386496</v>
+        <v>6.473216148</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>3171290.51</v>
+        <v>2861388.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-1203113.75</v>
+        <v>1507243.81</v>
       </c>
       <c r="J29" s="1">
-        <v>-37.937670680319</v>
+        <v>52.675266595258</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1968176.76</v>
+        <v>4368631.91</v>
       </c>
       <c r="N29" s="1">
-        <v>1968176.76</v>
+        <v>4368631.91</v>
       </c>
       <c r="O29" s="1">
-        <v>0.98</v>
+        <v>2.15</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>442035.0</v>
+        <v>100649.0</v>
       </c>
       <c r="D30" s="1">
-        <v>9.694</v>
+        <v>27.46</v>
       </c>
       <c r="E30" s="1">
-        <v>6.473216148</v>
+        <v>14.4790308895</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2861388.1</v>
+        <v>1457299.98</v>
       </c>
       <c r="I30" s="1">
-        <v>1423699.19</v>
+        <v>1306521.56</v>
       </c>
       <c r="J30" s="1">
-        <v>49.755543122584</v>
+        <v>89.653577021253</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4285087.29</v>
+        <v>2763821.54</v>
       </c>
       <c r="N30" s="1">
-        <v>4285087.29</v>
+        <v>2763821.54</v>
       </c>
       <c r="O30" s="1">
-        <v>2.14</v>
+        <v>1.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>100649.0</v>
+        <v>18416.0</v>
       </c>
       <c r="D31" s="1">
-        <v>27.97</v>
+        <v>100.0</v>
       </c>
       <c r="E31" s="1">
-        <v>14.7980308796</v>
+        <v>104.5645998045</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1489407.01</v>
+        <v>1925661.67</v>
       </c>
       <c r="I31" s="1">
-        <v>1325745.52</v>
+        <v>-84061.67</v>
       </c>
       <c r="J31" s="1">
-        <v>89.011634234218</v>
+        <v>-4.3653395250891</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2815152.53</v>
+        <v>1841600.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2815152.53</v>
+        <v>1841600.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.4</v>
+        <v>0.91</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
-        <v>18416.0</v>
+        <v>8978.0</v>
       </c>
       <c r="D32" s="1">
-        <v>102.3</v>
+        <v>167.0</v>
       </c>
       <c r="E32" s="1">
-        <v>104.5645998045</v>
+        <v>145.6092982847</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1925661.67</v>
+        <v>1307280.28</v>
       </c>
       <c r="I32" s="1">
-        <v>-41704.87</v>
+        <v>192045.72</v>
       </c>
       <c r="J32" s="1">
-        <v>-2.1657423341661</v>
+        <v>14.690477852232</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1883956.8</v>
+        <v>1499326.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1883956.8</v>
+        <v>1499326.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.94</v>
+        <v>0.74</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>8978.0</v>
+        <v>23251.0</v>
       </c>
       <c r="D33" s="1">
-        <v>206.7</v>
+        <v>17.93</v>
       </c>
       <c r="E33" s="1">
-        <v>145.6092982847</v>
+        <v>18.5510141499</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1307280.28</v>
+        <v>431329.63</v>
       </c>
       <c r="I33" s="1">
-        <v>548472.32</v>
+        <v>-14439.2</v>
       </c>
       <c r="J33" s="1">
-        <v>41.955220191955</v>
+        <v>-3.3476021575425</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1855752.6</v>
+        <v>416890.43</v>
       </c>
       <c r="N33" s="1">
-        <v>1855752.6</v>
+        <v>416890.43</v>
       </c>
       <c r="O33" s="1">
-        <v>0.93</v>
+        <v>0.21</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>23251.0</v>
+        <v>2982.0</v>
       </c>
       <c r="D34" s="1">
-        <v>17.07</v>
+        <v>281.1</v>
       </c>
       <c r="E34" s="1">
-        <v>18.5510141499</v>
+        <v>408.2739000671</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>431329.63</v>
+        <v>1217472.77</v>
       </c>
       <c r="I34" s="1">
-        <v>-34435.06</v>
+        <v>-379232.57</v>
       </c>
       <c r="J34" s="1">
-        <v>-7.9834673078221</v>
+        <v>-31.149162375106</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>396894.57</v>
+        <v>838240.2</v>
       </c>
       <c r="N34" s="1">
-        <v>396894.57</v>
+        <v>838240.2</v>
       </c>
       <c r="O34" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
-        <v>2982.0</v>
+        <v>62796.0</v>
       </c>
       <c r="D35" s="1">
-        <v>309.3</v>
+        <v>39.42</v>
       </c>
       <c r="E35" s="1">
-        <v>408.2739000671</v>
+        <v>34.8891458055</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1217472.77</v>
+        <v>2190898.8</v>
       </c>
       <c r="I35" s="1">
-        <v>-295140.17</v>
+        <v>284519.52</v>
       </c>
       <c r="J35" s="1">
-        <v>-24.242034587763</v>
+        <v>12.986429131277</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>922332.6</v>
+        <v>2475418.32</v>
       </c>
       <c r="N35" s="1">
-        <v>922332.6</v>
+        <v>2475418.32</v>
       </c>
       <c r="O35" s="1">
-        <v>0.46</v>
+        <v>1.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>56008.0</v>
+        <v>1148.0</v>
       </c>
       <c r="D36" s="1">
-        <v>37.87</v>
+        <v>1606.5</v>
       </c>
       <c r="E36" s="1">
-        <v>34.5</v>
+        <v>1387.3429181185</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1932276.0</v>
+        <v>1592669.67</v>
       </c>
       <c r="I36" s="1">
-        <v>188746.96</v>
+        <v>251592.33</v>
       </c>
       <c r="J36" s="1">
-        <v>9.768115942029</v>
+        <v>15.796893401003</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2121022.96</v>
+        <v>1844262.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2121022.96</v>
+        <v>1844262.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.06</v>
+        <v>0.91</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>1148.0</v>
+        <v>177268.0</v>
       </c>
       <c r="D37" s="1">
-        <v>1676.0</v>
+        <v>19.61</v>
       </c>
       <c r="E37" s="1">
-        <v>1387.3429181185</v>
+        <v>15.5725711352</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1592669.67</v>
+        <v>2760518.54</v>
       </c>
       <c r="I37" s="1">
-        <v>331378.33</v>
+        <v>715706.94</v>
       </c>
       <c r="J37" s="1">
-        <v>20.806469554983</v>
+        <v>25.926539873918</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1924048.0</v>
+        <v>3476225.48</v>
       </c>
       <c r="N37" s="1">
-        <v>1924048.0</v>
+        <v>3476225.48</v>
       </c>
       <c r="O37" s="1">
-        <v>0.96</v>
+        <v>1.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>177268.0</v>
+        <v>46105.0</v>
       </c>
       <c r="D38" s="1">
-        <v>19.93</v>
+        <v>49.92</v>
       </c>
       <c r="E38" s="1">
-        <v>15.5725711352</v>
+        <v>37.5384483245</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2760518.54</v>
+        <v>1730710.16</v>
       </c>
       <c r="I38" s="1">
-        <v>772432.7</v>
+        <v>570851.44</v>
       </c>
       <c r="J38" s="1">
-        <v>27.9814349662</v>
+        <v>32.983653369204</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3532951.24</v>
+        <v>2301561.6</v>
       </c>
       <c r="N38" s="1">
-        <v>3532951.24</v>
+        <v>2301561.6</v>
       </c>
       <c r="O38" s="1">
-        <v>1.76</v>
+        <v>1.13</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
-        <v>46105.0</v>
+        <v>69526.0</v>
       </c>
       <c r="D39" s="1">
-        <v>53.9</v>
+        <v>61.79</v>
       </c>
       <c r="E39" s="1">
-        <v>37.5384483245</v>
+        <v>34.8738723643</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1730710.16</v>
+        <v>2424640.85</v>
       </c>
       <c r="I39" s="1">
-        <v>754349.34</v>
+        <v>1871370.69</v>
       </c>
       <c r="J39" s="1">
-        <v>43.586116117791</v>
+        <v>77.181356158377</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2485059.5</v>
+        <v>4296011.54</v>
       </c>
       <c r="N39" s="1">
-        <v>2485059.5</v>
+        <v>4296011.54</v>
       </c>
       <c r="O39" s="1">
-        <v>1.24</v>
+        <v>2.11</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
-        <v>69526.0</v>
+        <v>124891.0</v>
       </c>
       <c r="D40" s="1">
-        <v>47.735</v>
+        <v>25.72</v>
       </c>
       <c r="E40" s="1">
-        <v>34.8738723643</v>
+        <v>12.0943611629</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2424640.85</v>
+        <v>1510476.86</v>
       </c>
       <c r="I40" s="1">
-        <v>894182.76</v>
+        <v>1701719.66</v>
       </c>
       <c r="J40" s="1">
-        <v>36.878977766955</v>
+        <v>112.66108770445</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3318823.61</v>
+        <v>3212196.52</v>
       </c>
       <c r="N40" s="1">
-        <v>3318823.61</v>
+        <v>3212196.52</v>
       </c>
       <c r="O40" s="1">
-        <v>1.66</v>
+        <v>1.58</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>124891.0</v>
+        <v>868213.0</v>
       </c>
       <c r="D41" s="1">
-        <v>24.495</v>
+        <v>5.858</v>
       </c>
       <c r="E41" s="1">
-        <v>12.0943611629</v>
+        <v>2.519054057</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1510476.86</v>
+        <v>2187075.48</v>
       </c>
       <c r="I41" s="1">
-        <v>1548728.19</v>
+        <v>2898916.27</v>
       </c>
       <c r="J41" s="1">
-        <v>102.53240092668</v>
+        <v>132.54760965086</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3059205.05</v>
+        <v>5085991.75</v>
       </c>
       <c r="N41" s="1">
-        <v>3059205.05</v>
+        <v>5085991.75</v>
       </c>
       <c r="O41" s="1">
-        <v>1.53</v>
+        <v>2.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>868213.0</v>
+        <v>14718.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.779</v>
+        <v>103.0</v>
       </c>
       <c r="E42" s="1">
-        <v>2.519054057</v>
+        <v>101.4798022829</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2187075.48</v>
+        <v>1493579.73</v>
       </c>
       <c r="I42" s="1">
-        <v>2830327.45</v>
+        <v>22374.27</v>
       </c>
       <c r="J42" s="1">
-        <v>129.41151212577</v>
+        <v>1.4980298373492</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5017402.93</v>
+        <v>1515954.0</v>
       </c>
       <c r="N42" s="1">
-        <v>5017402.93</v>
+        <v>1515954.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.5</v>
+        <v>0.75</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
-        <v>14718.0</v>
+        <v>111031.0</v>
       </c>
       <c r="D43" s="1">
-        <v>101.2</v>
+        <v>4.588</v>
       </c>
       <c r="E43" s="1">
-        <v>101.4798022829</v>
+        <v>3.2585760733</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1493579.73</v>
+        <v>361802.96</v>
       </c>
       <c r="I43" s="1">
-        <v>-4118.13</v>
+        <v>147607.27</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.27572214039086</v>
+        <v>40.79769551913</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1489461.6</v>
+        <v>509410.23</v>
       </c>
       <c r="N43" s="1">
-        <v>1489461.6</v>
+        <v>509410.23</v>
       </c>
       <c r="O43" s="1">
-        <v>0.74</v>
+        <v>0.25</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>111031.0</v>
+        <v>24921.0</v>
       </c>
       <c r="D44" s="1">
-        <v>4.617</v>
+        <v>176.0</v>
       </c>
       <c r="E44" s="1">
-        <v>3.2585760733</v>
+        <v>154.7736635769</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>361802.96</v>
+        <v>3857114.47</v>
       </c>
       <c r="I44" s="1">
-        <v>150827.17</v>
+        <v>528981.53</v>
       </c>
       <c r="J44" s="1">
-        <v>41.687655070594</v>
+        <v>13.714436896139</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>512630.13</v>
+        <v>4386096.0</v>
       </c>
       <c r="N44" s="1">
-        <v>512630.13</v>
+        <v>4386096.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.26</v>
+        <v>2.16</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>24921.0</v>
+        <v>13685.0</v>
       </c>
       <c r="D45" s="1">
-        <v>186.44</v>
+        <v>156.05</v>
       </c>
       <c r="E45" s="1">
-        <v>154.7736635769</v>
+        <v>96.5004442821</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3857114.47</v>
+        <v>1320608.58</v>
       </c>
       <c r="I45" s="1">
-        <v>789156.77</v>
+        <v>814935.67</v>
       </c>
       <c r="J45" s="1">
-        <v>20.459770539296</v>
+        <v>61.70910005749</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4646271.24</v>
+        <v>2135544.25</v>
       </c>
       <c r="N45" s="1">
-        <v>4646271.24</v>
+        <v>2135544.25</v>
       </c>
       <c r="O45" s="1">
-        <v>2.32</v>
+        <v>1.05</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>13685.0</v>
+        <v>10160.0</v>
       </c>
       <c r="D46" s="1">
-        <v>147.75</v>
+        <v>353.6</v>
       </c>
       <c r="E46" s="1">
-        <v>96.5004442821</v>
+        <v>380.3228681102</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1320608.58</v>
+        <v>3864080.34</v>
       </c>
       <c r="I46" s="1">
-        <v>701350.17</v>
+        <v>-271504.34</v>
       </c>
       <c r="J46" s="1">
-        <v>53.108103386698</v>
+        <v>-7.0263637427373</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2021958.75</v>
+        <v>3592576.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2021958.75</v>
+        <v>3592576.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.01</v>
+        <v>1.77</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>10160.0</v>
+        <v>9050.0</v>
       </c>
       <c r="D47" s="1">
-        <v>345.15</v>
+        <v>452.0</v>
       </c>
       <c r="E47" s="1">
-        <v>380.3228681102</v>
+        <v>612.1679038674</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3864080.34</v>
+        <v>5540119.53</v>
       </c>
       <c r="I47" s="1">
-        <v>-357356.34</v>
+        <v>-1449519.53</v>
       </c>
       <c r="J47" s="1">
-        <v>-9.2481601974145</v>
+        <v>-26.164047944287</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3506724.0</v>
+        <v>4090600.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3506724.0</v>
+        <v>4090600.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.75</v>
+        <v>2.01</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>9050.0</v>
+        <v>139767.0</v>
       </c>
       <c r="D48" s="1">
-        <v>486.0</v>
+        <v>15.04</v>
       </c>
       <c r="E48" s="1">
-        <v>612.1679038674</v>
+        <v>11.7809893609</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>5540119.53</v>
+        <v>1646593.54</v>
       </c>
       <c r="I48" s="1">
-        <v>-1141819.53</v>
+        <v>455502.14</v>
       </c>
       <c r="J48" s="1">
-        <v>-20.610016152485</v>
+        <v>27.663301776345</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4398300.0</v>
+        <v>2102095.68</v>
       </c>
       <c r="N48" s="1">
-        <v>4398300.0</v>
+        <v>2102095.68</v>
       </c>
       <c r="O48" s="1">
-        <v>2.19</v>
+        <v>1.03</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>139767.0</v>
+        <v>18263.0</v>
       </c>
       <c r="D49" s="1">
-        <v>15.73</v>
+        <v>51.78</v>
       </c>
       <c r="E49" s="1">
-        <v>11.7809893609</v>
+        <v>52.2038000329</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1646593.54</v>
+        <v>953398.0</v>
       </c>
       <c r="I49" s="1">
-        <v>551941.37</v>
+        <v>-7739.86</v>
       </c>
       <c r="J49" s="1">
-        <v>33.520195275393</v>
+        <v>-0.81181835917424</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2198534.91</v>
+        <v>945658.14</v>
       </c>
       <c r="N49" s="1">
-        <v>2198534.91</v>
+        <v>945658.14</v>
       </c>
       <c r="O49" s="1">
-        <v>1.1</v>
+        <v>0.47</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>18263.0</v>
+        <v>1879.0</v>
       </c>
       <c r="D50" s="1">
-        <v>57.58</v>
+        <v>499.3</v>
       </c>
       <c r="E50" s="1">
-        <v>52.2038000329</v>
+        <v>194.1964236296</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>953398.0</v>
+        <v>364895.08</v>
       </c>
       <c r="I50" s="1">
-        <v>98185.54</v>
+        <v>573289.62</v>
       </c>
       <c r="J50" s="1">
-        <v>10.298483948991</v>
+        <v>157.11081114056</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1051583.54</v>
+        <v>938184.7</v>
       </c>
       <c r="N50" s="1">
-        <v>1051583.54</v>
+        <v>938184.7</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>1879.0</v>
+        <v>186572.0</v>
       </c>
       <c r="D51" s="1">
-        <v>568.0</v>
+        <v>11.39</v>
       </c>
       <c r="E51" s="1">
-        <v>194.1964236296</v>
+        <v>5.1813807002</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>364895.08</v>
+        <v>966700.56</v>
       </c>
       <c r="I51" s="1">
-        <v>702376.92</v>
+        <v>1158354.52</v>
       </c>
       <c r="J51" s="1">
-        <v>192.48736376495</v>
+        <v>119.8255765984</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1067272.0</v>
+        <v>2125055.08</v>
       </c>
       <c r="N51" s="1">
-        <v>1067272.0</v>
+        <v>2125055.08</v>
       </c>
       <c r="O51" s="1">
-        <v>0.53</v>
+        <v>1.05</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>186572.0</v>
+        <v>882.0</v>
       </c>
       <c r="D52" s="1">
-        <v>8.832</v>
+        <v>4799.52</v>
       </c>
       <c r="E52" s="1">
-        <v>5.1813807002</v>
+        <v>4792.1558049887</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>966700.56</v>
+        <v>4226681.42</v>
       </c>
       <c r="I52" s="1">
-        <v>681103.34</v>
+        <v>6495.22</v>
       </c>
       <c r="J52" s="1">
-        <v>70.45649585638</v>
+        <v>0.15367186107913</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1647803.9</v>
+        <v>4233176.64</v>
       </c>
       <c r="N52" s="1">
-        <v>1647803.9</v>
+        <v>4233176.64</v>
       </c>
       <c r="O52" s="1">
-        <v>0.82</v>
+        <v>2.08</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>959.0</v>
+        <v>35681.0</v>
       </c>
       <c r="D53" s="1">
-        <v>4793.7</v>
+        <v>41.065</v>
       </c>
       <c r="E53" s="1">
-        <v>4789.0967674661</v>
+        <v>36.604383005</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>4592743.8</v>
+        <v>1306080.99</v>
       </c>
       <c r="I53" s="1">
-        <v>4414.5</v>
+        <v>159159.28</v>
       </c>
       <c r="J53" s="1">
-        <v>0.096119012778374</v>
+        <v>12.186019184002</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4597158.3</v>
+        <v>1465240.27</v>
       </c>
       <c r="N53" s="1">
-        <v>4597158.3</v>
+        <v>1465240.27</v>
       </c>
       <c r="O53" s="1">
-        <v>2.29</v>
+        <v>0.72</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>35681.0</v>
+        <v>9553.0</v>
       </c>
       <c r="D54" s="1">
-        <v>42.785</v>
+        <v>156.9</v>
       </c>
       <c r="E54" s="1">
-        <v>36.604383005</v>
+        <v>42.7984769182</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1306080.99</v>
+        <v>408853.85</v>
       </c>
       <c r="I54" s="1">
-        <v>220530.6</v>
+        <v>1090011.85</v>
       </c>
       <c r="J54" s="1">
-        <v>16.884910023842</v>
+        <v>266.60183094766</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1526611.59</v>
+        <v>1498865.7</v>
       </c>
       <c r="N54" s="1">
-        <v>1526611.59</v>
+        <v>1498865.7</v>
       </c>
       <c r="O54" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>9553.0</v>
+        <v>16959.0</v>
       </c>
       <c r="D55" s="1">
-        <v>119.3</v>
+        <v>78.62</v>
       </c>
       <c r="E55" s="1">
-        <v>42.7984769182</v>
+        <v>84.5794999705</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>408853.85</v>
+        <v>1434383.74</v>
       </c>
       <c r="I55" s="1">
-        <v>730819.05</v>
+        <v>-101067.16</v>
       </c>
       <c r="J55" s="1">
-        <v>178.748237298</v>
+        <v>-7.046033580944</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1139672.9</v>
+        <v>1333316.58</v>
       </c>
       <c r="N55" s="1">
-        <v>1139672.9</v>
+        <v>1333316.58</v>
       </c>
       <c r="O55" s="1">
-        <v>0.57</v>
+        <v>0.66</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>16959.0</v>
+        <v>26318.0</v>
       </c>
       <c r="D56" s="1">
-        <v>78.78</v>
+        <v>27.94</v>
       </c>
       <c r="E56" s="1">
-        <v>84.5794999705</v>
+        <v>36.2437001292</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1434383.74</v>
+        <v>953861.7</v>
       </c>
       <c r="I56" s="1">
-        <v>-98353.72</v>
+        <v>-218536.78</v>
       </c>
       <c r="J56" s="1">
-        <v>-6.8568624460286</v>
+        <v>-22.910740624139</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1336030.02</v>
+        <v>735324.92</v>
       </c>
       <c r="N56" s="1">
-        <v>1336030.02</v>
+        <v>735324.92</v>
       </c>
       <c r="O56" s="1">
-        <v>0.67</v>
+        <v>0.36</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>26318.0</v>
+        <v>10909.0</v>
       </c>
       <c r="D57" s="1">
-        <v>31.5</v>
+        <v>284.4</v>
       </c>
       <c r="E57" s="1">
-        <v>36.2437001292</v>
+        <v>263.7910605922</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>953861.7</v>
+        <v>2877696.68</v>
       </c>
       <c r="I57" s="1">
-        <v>-124844.7</v>
+        <v>224822.92</v>
       </c>
       <c r="J57" s="1">
-        <v>-13.088343939169</v>
+        <v>7.8125996239465</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>829017.0</v>
+        <v>3102519.6</v>
       </c>
       <c r="N57" s="1">
-        <v>829017.0</v>
+        <v>3102519.6</v>
       </c>
       <c r="O57" s="1">
-        <v>0.41</v>
+        <v>1.53</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>10909.0</v>
+        <v>273798.0</v>
       </c>
       <c r="D58" s="1">
-        <v>282.4</v>
+        <v>4.435</v>
       </c>
       <c r="E58" s="1">
-        <v>263.7910605922</v>
+        <v>2.5732000234</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>2877696.68</v>
+        <v>704537.02</v>
       </c>
       <c r="I58" s="1">
-        <v>203004.92</v>
+        <v>509757.11</v>
       </c>
       <c r="J58" s="1">
-        <v>7.0544238178709</v>
+        <v>72.35348825247</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3080701.6</v>
+        <v>1214294.13</v>
       </c>
       <c r="N58" s="1">
-        <v>3080701.6</v>
+        <v>1214294.13</v>
       </c>
       <c r="O58" s="1">
-        <v>1.54</v>
+        <v>0.6</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>273798.0</v>
+        <v>46868.0</v>
       </c>
       <c r="D59" s="1">
-        <v>3.92</v>
+        <v>73.22</v>
       </c>
       <c r="E59" s="1">
-        <v>2.5732000234</v>
+        <v>89.0890577793</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>704537.02</v>
+        <v>4175425.96</v>
       </c>
       <c r="I59" s="1">
-        <v>368751.14</v>
+        <v>-743751.0</v>
       </c>
       <c r="J59" s="1">
-        <v>52.339498072081</v>
+        <v>-17.812577857326</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1073288.16</v>
+        <v>3431674.96</v>
       </c>
       <c r="N59" s="1">
-        <v>1073288.16</v>
+        <v>3431674.96</v>
       </c>
       <c r="O59" s="1">
-        <v>0.54</v>
+        <v>1.69</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>44509.0</v>
+        <v>36889.0</v>
       </c>
       <c r="D60" s="1">
-        <v>81.02</v>
+        <v>144.46</v>
       </c>
       <c r="E60" s="1">
-        <v>89.5803226314</v>
+        <v>184.8019466508</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3987130.58</v>
+        <v>6817159.01</v>
       </c>
       <c r="I60" s="1">
-        <v>-381011.4</v>
+        <v>-1488174.07</v>
       </c>
       <c r="J60" s="1">
-        <v>-9.5560301413554</v>
+        <v>-21.829827759878</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3606119.18</v>
+        <v>5328984.94</v>
       </c>
       <c r="N60" s="1">
-        <v>3606119.18</v>
+        <v>5328984.94</v>
       </c>
       <c r="O60" s="1">
-        <v>1.8</v>
+        <v>2.62</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>38649.0</v>
+        <v>24180.0</v>
       </c>
       <c r="D61" s="1">
-        <v>151.16</v>
+        <v>274.65</v>
       </c>
       <c r="E61" s="1">
-        <v>184.8019467515</v>
+        <v>145.5477820513</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>7142410.44</v>
+        <v>3519345.37</v>
       </c>
       <c r="I61" s="1">
-        <v>-1300227.6</v>
+        <v>3121691.63</v>
       </c>
       <c r="J61" s="1">
-        <v>-18.20432486935</v>
+        <v>88.700917409535</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>5842182.84</v>
+        <v>6641037.0</v>
       </c>
       <c r="N61" s="1">
-        <v>5842182.84</v>
+        <v>6641037.0</v>
       </c>
       <c r="O61" s="1">
-        <v>2.92</v>
+        <v>3.27</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>24180.0</v>
+        <v>11382.0</v>
       </c>
       <c r="D62" s="1">
-        <v>272.1</v>
+        <v>52.45</v>
       </c>
       <c r="E62" s="1">
-        <v>145.5477820513</v>
+        <v>96.6610182745</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3519345.37</v>
+        <v>1100195.71</v>
       </c>
       <c r="I62" s="1">
-        <v>3060032.63</v>
+        <v>-503209.81</v>
       </c>
       <c r="J62" s="1">
-        <v>86.948915445602</v>
+        <v>-45.738208704704</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>6579378.0</v>
+        <v>596985.9</v>
       </c>
       <c r="N62" s="1">
-        <v>6579378.0</v>
+        <v>596985.9</v>
       </c>
       <c r="O62" s="1">
-        <v>3.28</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>11382.0</v>
+        <v>20342.0</v>
       </c>
       <c r="D63" s="1">
-        <v>49.0</v>
+        <v>178.5</v>
       </c>
       <c r="E63" s="1">
-        <v>96.6610182745</v>
+        <v>117.2721944745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1100195.71</v>
+        <v>2385550.98</v>
       </c>
       <c r="I63" s="1">
-        <v>-542477.71</v>
+        <v>1245496.02</v>
       </c>
       <c r="J63" s="1">
-        <v>-49.307382774652</v>
+        <v>52.209993852238</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>557718.0</v>
+        <v>3631047.0</v>
       </c>
       <c r="N63" s="1">
-        <v>557718.0</v>
+        <v>3631047.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.28</v>
+        <v>1.79</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>18293.0</v>
+        <v>38160.0</v>
       </c>
       <c r="D64" s="1">
-        <v>166.94</v>
+        <v>33.57</v>
       </c>
       <c r="E64" s="1">
-        <v>110.1810834746</v>
+        <v>54.5851404612</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2015542.56</v>
+        <v>2082968.96</v>
       </c>
       <c r="I64" s="1">
-        <v>1038290.86</v>
+        <v>-801937.76</v>
       </c>
       <c r="J64" s="1">
-        <v>51.514211637387</v>
+        <v>-38.499746054785</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3053833.42</v>
+        <v>1281031.2</v>
       </c>
       <c r="N64" s="1">
-        <v>3053833.42</v>
+        <v>1281031.2</v>
       </c>
       <c r="O64" s="1">
-        <v>1.52</v>
+        <v>0.63</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>38160.0</v>
+        <v>22660.0</v>
       </c>
       <c r="D65" s="1">
-        <v>38.06</v>
+        <v>268.65</v>
       </c>
       <c r="E65" s="1">
-        <v>54.5851404612</v>
+        <v>195.2169752868</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2082968.96</v>
+        <v>4423616.66</v>
       </c>
       <c r="I65" s="1">
-        <v>-630599.36</v>
+        <v>1663992.34</v>
       </c>
       <c r="J65" s="1">
-        <v>-30.274064189608</v>
+        <v>37.616106184029</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1452369.6</v>
+        <v>6087609.0</v>
       </c>
       <c r="N65" s="1">
-        <v>1452369.6</v>
+        <v>6087609.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.72</v>
+        <v>2.99</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>21649.0</v>
+        <v>53556.0</v>
       </c>
       <c r="D66" s="1">
-        <v>241.6</v>
+        <v>69.39</v>
       </c>
       <c r="E66" s="1">
-        <v>192.9668465056</v>
+        <v>35.7614543655</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4177539.26</v>
+        <v>1915240.45</v>
       </c>
       <c r="I66" s="1">
-        <v>1052859.14</v>
+        <v>1801010.39</v>
       </c>
       <c r="J66" s="1">
-        <v>25.20285446701</v>
+        <v>94.035732693511</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>5230398.4</v>
+        <v>3716250.84</v>
       </c>
       <c r="N66" s="1">
-        <v>5230398.4</v>
+        <v>3716250.84</v>
       </c>
       <c r="O66" s="1">
-        <v>2.61</v>
+        <v>1.83</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>49934.0</v>
+        <v>16806.0</v>
       </c>
       <c r="D67" s="1">
-        <v>71.76</v>
+        <v>49.7</v>
       </c>
       <c r="E67" s="1">
-        <v>33.391091641</v>
+        <v>47.711999881</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1667350.77</v>
+        <v>801847.87</v>
       </c>
       <c r="I67" s="1">
-        <v>1915913.07</v>
+        <v>33410.33</v>
       </c>
       <c r="J67" s="1">
-        <v>114.90761898889</v>
+        <v>4.1666669264832</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3583263.84</v>
+        <v>835258.2</v>
       </c>
       <c r="N67" s="1">
-        <v>3583263.84</v>
+        <v>835258.2</v>
       </c>
       <c r="O67" s="1">
-        <v>1.79</v>
+        <v>0.41</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>16806.0</v>
+        <v>73722.0</v>
       </c>
       <c r="D68" s="1">
-        <v>46.46</v>
+        <v>6.408</v>
       </c>
       <c r="E68" s="1">
-        <v>47.711999881</v>
+        <v>15.3696905944</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>801847.87</v>
+        <v>1133084.33</v>
       </c>
       <c r="I68" s="1">
-        <v>-21041.11</v>
+        <v>-660673.75</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.6240775572553</v>
+        <v>-58.307553331004</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>780806.76</v>
+        <v>472410.58</v>
       </c>
       <c r="N68" s="1">
-        <v>780806.76</v>
+        <v>472410.58</v>
       </c>
       <c r="O68" s="1">
-        <v>0.39</v>
+        <v>0.23</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>73722.0</v>
+        <v>49306.0</v>
       </c>
       <c r="D69" s="1">
-        <v>7.385</v>
+        <v>50.3</v>
       </c>
       <c r="E69" s="1">
-        <v>15.3696905944</v>
+        <v>28.8206544842</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1133084.33</v>
+        <v>1421031.19</v>
       </c>
       <c r="I69" s="1">
-        <v>-588647.36</v>
+        <v>1059060.61</v>
       </c>
       <c r="J69" s="1">
-        <v>-51.950887009443</v>
+        <v>74.527611881622</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>544436.97</v>
+        <v>2480091.8</v>
       </c>
       <c r="N69" s="1">
-        <v>544436.97</v>
+        <v>2480091.8</v>
       </c>
       <c r="O69" s="1">
-        <v>0.27</v>
+        <v>1.22</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>49306.0</v>
+        <v>55426.0</v>
       </c>
       <c r="D70" s="1">
-        <v>37.61</v>
+        <v>36.8</v>
       </c>
       <c r="E70" s="1">
-        <v>28.8206544842</v>
+        <v>32.7197318948</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1421031.19</v>
+        <v>1813523.86</v>
       </c>
       <c r="I70" s="1">
-        <v>433367.47</v>
+        <v>226152.94</v>
       </c>
       <c r="J70" s="1">
-        <v>30.496689520235</v>
+        <v>12.470359226484</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1854398.66</v>
+        <v>2039676.8</v>
       </c>
       <c r="N70" s="1">
-        <v>1854398.66</v>
+        <v>2039676.8</v>
       </c>
       <c r="O70" s="1">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>51676.0</v>
+        <v>8070.0</v>
       </c>
       <c r="D71" s="1">
-        <v>39.42</v>
+        <v>235.8</v>
       </c>
       <c r="E71" s="1">
-        <v>32.1696505147</v>
+        <v>212.7394299876</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1662398.86</v>
+        <v>1716807.2</v>
       </c>
       <c r="I71" s="1">
-        <v>374669.06</v>
+        <v>186098.8</v>
       </c>
       <c r="J71" s="1">
-        <v>22.537855927067</v>
+        <v>10.839819404299</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2037067.92</v>
+        <v>1902906.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2037067.92</v>
+        <v>1902906.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.02</v>
+        <v>0.94</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>8070.0</v>
+        <v>45102.0</v>
       </c>
       <c r="D72" s="1">
-        <v>247.1</v>
+        <v>70.73</v>
       </c>
       <c r="E72" s="1">
-        <v>212.7394299876</v>
+        <v>67.6987871935</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1716807.2</v>
+        <v>3053350.7</v>
       </c>
       <c r="I72" s="1">
-        <v>277289.8</v>
+        <v>136713.76</v>
       </c>
       <c r="J72" s="1">
-        <v>16.151481657346</v>
+        <v>4.4774994238297</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1994097.0</v>
+        <v>3190064.46</v>
       </c>
       <c r="N72" s="1">
-        <v>1994097.0</v>
+        <v>3190064.46</v>
       </c>
       <c r="O72" s="1">
-        <v>1.0</v>
+        <v>1.57</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>45102.0</v>
+        <v>12988.0</v>
       </c>
       <c r="D73" s="1">
-        <v>67.01</v>
+        <v>129.15</v>
       </c>
       <c r="E73" s="1">
-        <v>67.6987871935</v>
+        <v>107.8219810594</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>3053350.7</v>
+        <v>1400391.89</v>
       </c>
       <c r="I73" s="1">
-        <v>-31065.68</v>
+        <v>277008.31</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.0174291475919</v>
+        <v>19.780770795524</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>3022285.02</v>
+        <v>1677400.2</v>
       </c>
       <c r="N73" s="1">
-        <v>3022285.02</v>
+        <v>1677400.2</v>
       </c>
       <c r="O73" s="1">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>12988.0</v>
+        <v>51154.0</v>
       </c>
       <c r="D74" s="1">
-        <v>133.65</v>
+        <v>22.47</v>
       </c>
       <c r="E74" s="1">
-        <v>107.8219810594</v>
+        <v>25.8738866951</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1400391.89</v>
+        <v>1323552.8</v>
       </c>
       <c r="I74" s="1">
-        <v>335454.31</v>
+        <v>-174122.42</v>
       </c>
       <c r="J74" s="1">
-        <v>23.954316816273</v>
+        <v>-13.155683702229</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1735846.2</v>
+        <v>1149430.38</v>
       </c>
       <c r="N74" s="1">
-        <v>1735846.2</v>
+        <v>1149430.38</v>
       </c>
       <c r="O74" s="1">
-        <v>0.87</v>
+        <v>0.57</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>51154.0</v>
+        <v>38241.0</v>
       </c>
       <c r="D75" s="1">
-        <v>23.51</v>
+        <v>25.1</v>
       </c>
       <c r="E75" s="1">
-        <v>25.8738866951</v>
+        <v>32.0039164771</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1323552.8</v>
+        <v>1223861.77</v>
       </c>
       <c r="I75" s="1">
-        <v>-120922.26</v>
+        <v>-264012.67</v>
       </c>
       <c r="J75" s="1">
-        <v>-9.1361870867562</v>
+        <v>-21.572098783672</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1202630.54</v>
+        <v>959849.1</v>
       </c>
       <c r="N75" s="1">
-        <v>1202630.54</v>
+        <v>959849.1</v>
       </c>
       <c r="O75" s="1">
-        <v>0.6</v>
+        <v>0.47</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>38241.0</v>
+        <v>11103.0</v>
       </c>
       <c r="D76" s="1">
-        <v>25.24</v>
+        <v>61.72</v>
       </c>
       <c r="E76" s="1">
-        <v>32.0039164771</v>
+        <v>134.9501197874</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1223861.77</v>
+        <v>1498351.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-258658.93</v>
+        <v>-813074.02</v>
       </c>
       <c r="J76" s="1">
-        <v>-21.134652322705</v>
+        <v>-54.26458301985</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>965202.84</v>
+        <v>685277.16</v>
       </c>
       <c r="N76" s="1">
-        <v>965202.84</v>
+        <v>685277.16</v>
       </c>
       <c r="O76" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>11103.0</v>
+        <v>175.0</v>
       </c>
       <c r="D77" s="1">
-        <v>69.72</v>
+        <v>5887.0</v>
       </c>
       <c r="E77" s="1">
-        <v>134.9501197874</v>
+        <v>5719.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1498351.18</v>
+        <v>0.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-724250.02</v>
+        <v>294000.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-48.33646675541</v>
+        <v>0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>774101.16</v>
+        <v>294000.0</v>
       </c>
       <c r="N77" s="1">
-        <v>774101.16</v>
+        <v>294000.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.39</v>
+        <v>0.14</v>
       </c>
       <c r="P77">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P78">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>