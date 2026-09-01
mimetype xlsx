--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -193,51 +193,51 @@
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
@@ -434,50 +434,56 @@
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
+  </si>
+  <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
@@ -967,183 +973,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>17705.2393</v>
+        <v>17950.4753</v>
       </c>
       <c r="D2">
-        <v>300.54</v>
+        <v>311.29</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5321235.46</v>
+        <v>5587887.98</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5321235.46</v>
+        <v>5587887.98</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>176202.9667</v>
+        <v>176323.9667</v>
       </c>
       <c r="D3">
-        <v>205.46</v>
+        <v>212.81</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>36203532.12</v>
+        <v>37524095.77</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>36203532.12</v>
+        <v>37524095.77</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>349289.2344</v>
+        <v>349771.5516</v>
       </c>
       <c r="D4">
-        <v>432.93</v>
+        <v>448.33</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>151220139.59</v>
+        <v>156815588.06</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>151220139.59</v>
+        <v>156815588.06</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>78499.0</v>
       </c>
       <c r="D5">
-        <v>134.22</v>
+        <v>139.06</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10536681.31</v>
+        <v>10916516.01</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10536681.31</v>
+        <v>10916516.01</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P77"/>
+  <dimension ref="A1:P78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O77" sqref="O77"/>
+      <selection activeCell="O78" sqref="O78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1165,3836 +1171,3886 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>107230.0</v>
       </c>
       <c r="D2" s="1">
-        <v>105.28</v>
+        <v>105.86</v>
       </c>
       <c r="E2" s="1">
         <v>103.9248613261</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>11143862.88</v>
       </c>
       <c r="I2" s="1">
-        <v>145311.52</v>
+        <v>207504.92</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3039600501617</v>
+        <v>1.8620555747542</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11289174.4</v>
+        <v>11351367.8</v>
       </c>
       <c r="N2" s="1">
-        <v>11289174.4</v>
+        <v>11351367.8</v>
       </c>
       <c r="O2" s="1">
-        <v>5.55</v>
+        <v>5.38</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>11639.0</v>
       </c>
       <c r="D3" s="1">
-        <v>141.7</v>
+        <v>165.0</v>
       </c>
       <c r="E3" s="1">
         <v>192.0945553742</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>2235788.53</v>
       </c>
       <c r="I3" s="1">
-        <v>-586542.23</v>
+        <v>-315353.53</v>
       </c>
       <c r="J3" s="1">
-        <v>-26.234244524011</v>
+        <v>-14.104801315892</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1649246.3</v>
+        <v>1920435.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1649246.3</v>
+        <v>1920435.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.81</v>
+        <v>0.91</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>1038.0</v>
       </c>
       <c r="D4" s="1">
-        <v>921.0</v>
+        <v>911.8</v>
       </c>
       <c r="E4" s="1">
         <v>992.3904527938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1030101.29</v>
       </c>
       <c r="I4" s="1">
-        <v>-74103.29</v>
+        <v>-83652.89</v>
       </c>
       <c r="J4" s="1">
-        <v>-7.1937867391662</v>
+        <v>-8.1208412038781</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>955998.0</v>
+        <v>946448.4</v>
       </c>
       <c r="N4" s="1">
-        <v>955998.0</v>
+        <v>946448.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>27417.0</v>
       </c>
       <c r="D5" s="1">
-        <v>175.48</v>
+        <v>173.18</v>
       </c>
       <c r="E5" s="1">
         <v>190.4410190758</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>5221321.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-410186.26</v>
+        <v>-473245.36</v>
       </c>
       <c r="J5" s="1">
-        <v>-7.8559856213564</v>
+        <v>-9.063708627231</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4811135.16</v>
+        <v>4748076.06</v>
       </c>
       <c r="N5" s="1">
-        <v>4811135.16</v>
+        <v>4748076.06</v>
       </c>
       <c r="O5" s="1">
-        <v>2.37</v>
+        <v>2.25</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>26707.0</v>
+        <v>14911.0</v>
       </c>
       <c r="D6" s="1">
-        <v>50.5</v>
+        <v>66.04</v>
       </c>
       <c r="E6" s="1">
-        <v>71.7589126446</v>
+        <v>71.7589128831</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1916465.28</v>
+        <v>1069997.15</v>
       </c>
       <c r="I6" s="1">
-        <v>-567761.78</v>
+        <v>-85274.71</v>
       </c>
       <c r="J6" s="1">
-        <v>-29.62546652554</v>
+        <v>-7.9696202929139</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1348703.5</v>
+        <v>984722.44</v>
       </c>
       <c r="N6" s="1">
-        <v>1348703.5</v>
+        <v>984722.44</v>
       </c>
       <c r="O6" s="1">
-        <v>0.66</v>
+        <v>0.47</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>14790.0</v>
       </c>
       <c r="D7" s="1">
-        <v>371.7</v>
+        <v>374.9</v>
       </c>
       <c r="E7" s="1">
         <v>231.2915591616</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3420802.16</v>
       </c>
       <c r="I7" s="1">
-        <v>2076640.84</v>
+        <v>2123968.84</v>
       </c>
       <c r="J7" s="1">
-        <v>60.706253763591</v>
+        <v>62.089788904951</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5497443.0</v>
+        <v>5544771.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5497443.0</v>
+        <v>5544771.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.7</v>
+        <v>2.63</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>52639.0</v>
       </c>
       <c r="D8" s="1">
-        <v>17.22</v>
+        <v>17.16</v>
       </c>
       <c r="E8" s="1">
         <v>19.4901158837</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1025940.21</v>
       </c>
       <c r="I8" s="1">
-        <v>-119496.63</v>
+        <v>-122654.97</v>
       </c>
       <c r="J8" s="1">
-        <v>-11.647523786986</v>
+        <v>-11.95537213616</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>906443.58</v>
+        <v>903285.24</v>
       </c>
       <c r="N8" s="1">
-        <v>906443.58</v>
+        <v>903285.24</v>
       </c>
       <c r="O8" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>17248.0</v>
       </c>
       <c r="D9" s="1">
-        <v>51.38</v>
+        <v>55.7</v>
       </c>
       <c r="E9" s="1">
         <v>58.6704730983</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1011948.32</v>
       </c>
       <c r="I9" s="1">
-        <v>-125746.08</v>
+        <v>-51234.72</v>
       </c>
       <c r="J9" s="1">
-        <v>-12.426136544206</v>
+        <v>-5.0629779196629</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>886202.24</v>
+        <v>960713.6</v>
       </c>
       <c r="N9" s="1">
-        <v>886202.24</v>
+        <v>960713.6</v>
       </c>
       <c r="O9" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>39040.0</v>
       </c>
       <c r="D10" s="1">
-        <v>67.82</v>
+        <v>69.24</v>
       </c>
       <c r="E10" s="1">
         <v>51.0791001537</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1994128.07</v>
       </c>
       <c r="I10" s="1">
-        <v>653564.73</v>
+        <v>709001.53</v>
       </c>
       <c r="J10" s="1">
-        <v>32.774461170892</v>
+        <v>35.55446315943</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2647692.8</v>
+        <v>2703129.6</v>
       </c>
       <c r="N10" s="1">
-        <v>2647692.8</v>
+        <v>2703129.6</v>
       </c>
       <c r="O10" s="1">
-        <v>1.3</v>
+        <v>1.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20787.0</v>
       </c>
       <c r="D11" s="1">
-        <v>48.16</v>
+        <v>51.05</v>
       </c>
       <c r="E11" s="1">
         <v>34.0868172415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>708562.67</v>
       </c>
       <c r="I11" s="1">
-        <v>292539.25</v>
+        <v>352613.68</v>
       </c>
       <c r="J11" s="1">
-        <v>41.286291585189</v>
+        <v>49.764642554483</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1001101.92</v>
+        <v>1061176.35</v>
       </c>
       <c r="N11" s="1">
-        <v>1001101.92</v>
+        <v>1061176.35</v>
       </c>
       <c r="O11" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>1850.0</v>
       </c>
       <c r="D12" s="1">
-        <v>691.2</v>
+        <v>718.0</v>
       </c>
       <c r="E12" s="1">
         <v>481.2246054054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>890265.52</v>
       </c>
       <c r="I12" s="1">
-        <v>388454.48</v>
+        <v>438034.48</v>
       </c>
       <c r="J12" s="1">
-        <v>43.6335532797</v>
+        <v>49.202678320059</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1278720.0</v>
+        <v>1328300.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1278720.0</v>
+        <v>1328300.0</v>
       </c>
       <c r="O12" s="1">
         <v>0.63</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>13269.0</v>
+        <v>13628.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1305.6</v>
+        <v>1394.0</v>
       </c>
       <c r="E13" s="1">
-        <v>604.1788318637</v>
+        <v>625.0235383035</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>8016848.92</v>
+        <v>8517820.78</v>
       </c>
       <c r="I13" s="1">
-        <v>9307157.48</v>
+        <v>10479611.22</v>
       </c>
       <c r="J13" s="1">
-        <v>116.09495916508</v>
+        <v>123.0316003432</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>17324006.4</v>
+        <v>18997432.0</v>
       </c>
       <c r="N13" s="1">
-        <v>17324006.4</v>
+        <v>18997432.0</v>
       </c>
       <c r="O13" s="1">
-        <v>8.52</v>
+        <v>9.01</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>72163.0</v>
       </c>
       <c r="D14" s="1">
-        <v>39.5</v>
+        <v>39.57</v>
       </c>
       <c r="E14" s="1">
         <v>26.1602822776</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1887804.45</v>
       </c>
       <c r="I14" s="1">
-        <v>962634.05</v>
+        <v>967685.46</v>
       </c>
       <c r="J14" s="1">
-        <v>50.992254520854</v>
+        <v>51.259835731397</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2850438.5</v>
+        <v>2855489.91</v>
       </c>
       <c r="N14" s="1">
-        <v>2850438.5</v>
+        <v>2855489.91</v>
       </c>
       <c r="O14" s="1">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>224400.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.76</v>
+        <v>19.825</v>
       </c>
       <c r="E15" s="1">
         <v>6.7578515597</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1516461.89</v>
       </c>
       <c r="I15" s="1">
-        <v>2693282.11</v>
+        <v>2932268.11</v>
       </c>
       <c r="J15" s="1">
-        <v>177.60301975014</v>
+        <v>193.36246623382</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4209744.0</v>
+        <v>4448730.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4209744.0</v>
+        <v>4448730.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.07</v>
+        <v>2.11</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>642792.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.416</v>
+        <v>10.656</v>
       </c>
       <c r="E16" s="1">
         <v>8.2515458967</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>5304027.69</v>
       </c>
       <c r="I16" s="1">
-        <v>1391293.78</v>
+        <v>1545563.86</v>
       </c>
       <c r="J16" s="1">
-        <v>26.230892094004</v>
+        <v>29.139437995656</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>6695321.47</v>
+        <v>6849591.55</v>
       </c>
       <c r="N16" s="1">
-        <v>6695321.47</v>
+        <v>6849591.55</v>
       </c>
       <c r="O16" s="1">
-        <v>3.29</v>
+        <v>3.25</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>15960.0</v>
       </c>
       <c r="D17" s="1">
-        <v>71.85</v>
+        <v>71.5</v>
       </c>
       <c r="E17" s="1">
         <v>95.4408082707</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1523235.3</v>
       </c>
       <c r="I17" s="1">
-        <v>-376509.3</v>
+        <v>-382095.3</v>
       </c>
       <c r="J17" s="1">
-        <v>-24.717737305589</v>
+        <v>-25.084456748081</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1146726.0</v>
+        <v>1141140.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1146726.0</v>
+        <v>1141140.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.56</v>
+        <v>0.54</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>23017.0</v>
       </c>
       <c r="D18" s="1">
-        <v>80.9</v>
+        <v>73.72</v>
       </c>
       <c r="E18" s="1">
         <v>75.7449028979</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1743420.43</v>
       </c>
       <c r="I18" s="1">
-        <v>118654.87</v>
+        <v>-46607.19</v>
       </c>
       <c r="J18" s="1">
-        <v>6.8058666721027</v>
+        <v>-2.6733190226525</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1862075.3</v>
+        <v>1696813.24</v>
       </c>
       <c r="N18" s="1">
-        <v>1862075.3</v>
+        <v>1696813.24</v>
       </c>
       <c r="O18" s="1">
-        <v>0.92</v>
+        <v>0.8</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>42142.0</v>
       </c>
       <c r="D19" s="1">
-        <v>92.96</v>
+        <v>92.58</v>
       </c>
       <c r="E19" s="1">
         <v>67.0587591951</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2825990.23</v>
       </c>
       <c r="I19" s="1">
-        <v>1091530.09</v>
+        <v>1075516.13</v>
       </c>
       <c r="J19" s="1">
-        <v>38.62469439606</v>
+        <v>38.058027185749</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3917520.32</v>
+        <v>3901506.36</v>
       </c>
       <c r="N19" s="1">
-        <v>3917520.32</v>
+        <v>3901506.36</v>
       </c>
       <c r="O19" s="1">
-        <v>1.93</v>
+        <v>1.85</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>41082.0</v>
       </c>
       <c r="D20" s="1">
         <v>25.99</v>
       </c>
       <c r="E20" s="1">
         <v>25.7246112653</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1056818.48</v>
       </c>
       <c r="I20" s="1">
         <v>10902.7</v>
       </c>
       <c r="J20" s="1">
         <v>1.0316530422519</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
         <v>1067721.18</v>
       </c>
       <c r="N20" s="1">
         <v>1067721.18</v>
       </c>
       <c r="O20" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>16373.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.75</v>
+        <v>109.1</v>
       </c>
       <c r="E21" s="1">
         <v>134.3535827277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2199771.21</v>
       </c>
       <c r="I21" s="1">
-        <v>-533818.46</v>
+        <v>-413476.91</v>
       </c>
       <c r="J21" s="1">
-        <v>-24.266999112149</v>
+        <v>-18.796359735975</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1665952.75</v>
+        <v>1786294.3</v>
       </c>
       <c r="N21" s="1">
-        <v>1665952.75</v>
+        <v>1786294.3</v>
       </c>
       <c r="O21" s="1">
-        <v>0.82</v>
+        <v>0.85</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>28681.0</v>
       </c>
       <c r="D22" s="1">
-        <v>35.97</v>
+        <v>36.98</v>
       </c>
       <c r="E22" s="1">
         <v>31.5333000941</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>904406.58</v>
       </c>
       <c r="I22" s="1">
-        <v>127248.99</v>
+        <v>156216.8</v>
       </c>
       <c r="J22" s="1">
-        <v>14.069887682595</v>
+        <v>17.272850889696</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1031655.57</v>
+        <v>1060623.38</v>
       </c>
       <c r="N22" s="1">
-        <v>1031655.57</v>
+        <v>1060623.38</v>
       </c>
       <c r="O22" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>40725.0</v>
       </c>
       <c r="D23" s="1">
-        <v>77.96</v>
+        <v>76.16</v>
       </c>
       <c r="E23" s="1">
         <v>69.4645772867</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2828944.91</v>
       </c>
       <c r="I23" s="1">
-        <v>345976.09</v>
+        <v>272671.09</v>
       </c>
       <c r="J23" s="1">
-        <v>12.229863111756</v>
+        <v>9.638614348273</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3174921.0</v>
+        <v>3101616.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3174921.0</v>
+        <v>3101616.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.56</v>
+        <v>1.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>26682.0</v>
+        <v>39130.0</v>
       </c>
       <c r="D24" s="1">
-        <v>61.82</v>
+        <v>61.36</v>
       </c>
       <c r="E24" s="1">
-        <v>63.5439161232</v>
+        <v>63.2276647074</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1695478.77</v>
+        <v>2474098.52</v>
       </c>
       <c r="I24" s="1">
-        <v>-45997.53</v>
+        <v>-73081.72</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.7129522830887</v>
+        <v>-2.9538726695491</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1649481.24</v>
+        <v>2401016.8</v>
       </c>
       <c r="N24" s="1">
-        <v>1649481.24</v>
+        <v>2401016.8</v>
       </c>
       <c r="O24" s="1">
-        <v>0.81</v>
+        <v>1.14</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>4626.0</v>
       </c>
       <c r="D25" s="1">
         <v>248.0</v>
       </c>
       <c r="E25" s="1">
         <v>144.0557068742</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>666401.7</v>
       </c>
       <c r="I25" s="1">
         <v>480846.3</v>
       </c>
       <c r="J25" s="1">
         <v>72.155623252462</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
         <v>1147248.0</v>
       </c>
       <c r="N25" s="1">
         <v>1147248.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.56</v>
+        <v>0.54</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>25925.0</v>
       </c>
       <c r="D26" s="1">
-        <v>47.39</v>
+        <v>51.4</v>
       </c>
       <c r="E26" s="1">
         <v>38.9590001929</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1010012.08</v>
       </c>
       <c r="I26" s="1">
-        <v>218573.67</v>
+        <v>322532.92</v>
       </c>
       <c r="J26" s="1">
-        <v>21.640698594417</v>
+        <v>31.933570537097</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1228585.75</v>
+        <v>1332545.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1228585.75</v>
+        <v>1332545.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>90621.0</v>
+        <v>95851.0</v>
       </c>
       <c r="D27" s="1">
-        <v>27.6</v>
+        <v>28.82</v>
       </c>
       <c r="E27" s="1">
-        <v>30.5930860397</v>
+        <v>30.4996134626</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2772376.05</v>
+        <v>2923418.45</v>
       </c>
       <c r="I27" s="1">
-        <v>-271236.45</v>
+        <v>-160992.63</v>
       </c>
       <c r="J27" s="1">
-        <v>-9.7835374822258</v>
+        <v>-5.5069991776237</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2501139.6</v>
+        <v>2762425.82</v>
       </c>
       <c r="N27" s="1">
-        <v>2501139.6</v>
+        <v>2762425.82</v>
       </c>
       <c r="O27" s="1">
-        <v>1.23</v>
+        <v>1.31</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>30021.0</v>
       </c>
       <c r="D28" s="1">
-        <v>64.78</v>
+        <v>71.4</v>
       </c>
       <c r="E28" s="1">
         <v>103.9957386496</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3122056.07</v>
       </c>
       <c r="I28" s="1">
-        <v>-1177295.69</v>
+        <v>-978556.67</v>
       </c>
       <c r="J28" s="1">
-        <v>-37.70898611696</v>
+        <v>-31.34334067229</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1944760.38</v>
+        <v>2143499.4</v>
       </c>
       <c r="N28" s="1">
-        <v>1944760.38</v>
+        <v>2143499.4</v>
       </c>
       <c r="O28" s="1">
-        <v>0.96</v>
+        <v>1.02</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>442035.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.883</v>
+        <v>9.56</v>
       </c>
       <c r="E29" s="1">
         <v>6.473216148</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2861388.1</v>
       </c>
       <c r="I29" s="1">
-        <v>1507243.81</v>
+        <v>1364466.5</v>
       </c>
       <c r="J29" s="1">
-        <v>52.675266595258</v>
+        <v>47.685474752621</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4368631.91</v>
+        <v>4225854.6</v>
       </c>
       <c r="N29" s="1">
-        <v>4368631.91</v>
+        <v>4225854.6</v>
       </c>
       <c r="O29" s="1">
-        <v>2.15</v>
+        <v>2.0</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>100649.0</v>
       </c>
       <c r="D30" s="1">
-        <v>27.46</v>
+        <v>26.66</v>
       </c>
       <c r="E30" s="1">
         <v>14.4790308895</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1457299.98</v>
       </c>
       <c r="I30" s="1">
-        <v>1306521.56</v>
+        <v>1226002.36</v>
       </c>
       <c r="J30" s="1">
-        <v>89.653577021253</v>
+        <v>84.128345352753</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2763821.54</v>
+        <v>2683302.34</v>
       </c>
       <c r="N30" s="1">
-        <v>2763821.54</v>
+        <v>2683302.34</v>
       </c>
       <c r="O30" s="1">
-        <v>1.36</v>
+        <v>1.27</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>18416.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.0</v>
+        <v>101.8</v>
       </c>
       <c r="E31" s="1">
         <v>104.5645998045</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1925661.67</v>
       </c>
       <c r="I31" s="1">
-        <v>-84061.67</v>
+        <v>-50912.87</v>
       </c>
       <c r="J31" s="1">
-        <v>-4.3653395250891</v>
+        <v>-2.6439156365407</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1841600.0</v>
+        <v>1874748.8</v>
       </c>
       <c r="N31" s="1">
-        <v>1841600.0</v>
+        <v>1874748.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>8978.0</v>
       </c>
       <c r="D32" s="1">
-        <v>167.0</v>
+        <v>172.8</v>
       </c>
       <c r="E32" s="1">
         <v>145.6092982847</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>1307280.28</v>
       </c>
       <c r="I32" s="1">
-        <v>192045.72</v>
+        <v>244118.12</v>
       </c>
       <c r="J32" s="1">
-        <v>14.690477852232</v>
+        <v>18.67373995728</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1499326.0</v>
+        <v>1551398.4</v>
       </c>
       <c r="N32" s="1">
-        <v>1499326.0</v>
+        <v>1551398.4</v>
       </c>
       <c r="O32" s="1">
         <v>0.74</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>23251.0</v>
       </c>
       <c r="D33" s="1">
-        <v>17.93</v>
+        <v>16.82</v>
       </c>
       <c r="E33" s="1">
         <v>18.5510141499</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>431329.63</v>
       </c>
       <c r="I33" s="1">
-        <v>-14439.2</v>
+        <v>-40247.81</v>
       </c>
       <c r="J33" s="1">
-        <v>-3.3476021575425</v>
+        <v>-9.3311025259266</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>416890.43</v>
+        <v>391081.82</v>
       </c>
       <c r="N33" s="1">
-        <v>416890.43</v>
+        <v>391081.82</v>
       </c>
       <c r="O33" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
         <v>2982.0</v>
       </c>
       <c r="D34" s="1">
-        <v>281.1</v>
+        <v>298.6</v>
       </c>
       <c r="E34" s="1">
         <v>408.2739000671</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1217472.77</v>
       </c>
       <c r="I34" s="1">
-        <v>-379232.57</v>
+        <v>-327047.57</v>
       </c>
       <c r="J34" s="1">
-        <v>-31.149162375106</v>
+        <v>-26.862824209202</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>838240.2</v>
+        <v>890425.2</v>
       </c>
       <c r="N34" s="1">
-        <v>838240.2</v>
+        <v>890425.2</v>
       </c>
       <c r="O34" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>62796.0</v>
       </c>
       <c r="D35" s="1">
-        <v>39.42</v>
+        <v>38.4</v>
       </c>
       <c r="E35" s="1">
         <v>34.8891458055</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2190898.8</v>
       </c>
       <c r="I35" s="1">
-        <v>284519.52</v>
+        <v>220467.6</v>
       </c>
       <c r="J35" s="1">
-        <v>12.986429131277</v>
+        <v>10.062883780848</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2475418.32</v>
+        <v>2411366.4</v>
       </c>
       <c r="N35" s="1">
-        <v>2475418.32</v>
+        <v>2411366.4</v>
       </c>
       <c r="O35" s="1">
-        <v>1.22</v>
+        <v>1.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>1148.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1606.5</v>
+        <v>1609.5</v>
       </c>
       <c r="E36" s="1">
         <v>1387.3429181185</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1592669.67</v>
       </c>
       <c r="I36" s="1">
-        <v>251592.33</v>
+        <v>255036.33</v>
       </c>
       <c r="J36" s="1">
-        <v>15.796893401003</v>
+        <v>16.013134098297</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1844262.0</v>
+        <v>1847706.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1844262.0</v>
+        <v>1847706.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>177268.0</v>
       </c>
       <c r="D37" s="1">
-        <v>19.61</v>
+        <v>19.365</v>
       </c>
       <c r="E37" s="1">
         <v>15.5725711352</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2760518.54</v>
       </c>
       <c r="I37" s="1">
-        <v>715706.94</v>
+        <v>672276.28</v>
       </c>
       <c r="J37" s="1">
-        <v>25.926539873918</v>
+        <v>24.353260818889</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3476225.48</v>
+        <v>3432794.82</v>
       </c>
       <c r="N37" s="1">
-        <v>3476225.48</v>
+        <v>3432794.82</v>
       </c>
       <c r="O37" s="1">
-        <v>1.71</v>
+        <v>1.63</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>46105.0</v>
       </c>
       <c r="D38" s="1">
-        <v>49.92</v>
+        <v>52.68</v>
       </c>
       <c r="E38" s="1">
         <v>37.5384483245</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1730710.16</v>
       </c>
       <c r="I38" s="1">
-        <v>570851.44</v>
+        <v>698101.24</v>
       </c>
       <c r="J38" s="1">
-        <v>32.983653369204</v>
+        <v>40.336114973752</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2301561.6</v>
+        <v>2428811.4</v>
       </c>
       <c r="N38" s="1">
-        <v>2301561.6</v>
+        <v>2428811.4</v>
       </c>
       <c r="O38" s="1">
-        <v>1.13</v>
+        <v>1.15</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>69526.0</v>
       </c>
       <c r="D39" s="1">
-        <v>61.79</v>
+        <v>80.35</v>
       </c>
       <c r="E39" s="1">
         <v>34.8738723643</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>2424640.85</v>
       </c>
       <c r="I39" s="1">
-        <v>1871370.69</v>
+        <v>3161773.25</v>
       </c>
       <c r="J39" s="1">
-        <v>77.181356158377</v>
+        <v>130.40171495915</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>4296011.54</v>
+        <v>5586414.1</v>
       </c>
       <c r="N39" s="1">
-        <v>4296011.54</v>
+        <v>5586414.1</v>
       </c>
       <c r="O39" s="1">
-        <v>2.11</v>
+        <v>2.65</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>124891.0</v>
       </c>
       <c r="D40" s="1">
-        <v>25.72</v>
+        <v>26.5</v>
       </c>
       <c r="E40" s="1">
         <v>12.0943611629</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1510476.86</v>
       </c>
       <c r="I40" s="1">
-        <v>1701719.66</v>
+        <v>1799134.64</v>
       </c>
       <c r="J40" s="1">
-        <v>112.66108770445</v>
+        <v>119.11037419004</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3212196.52</v>
+        <v>3309611.5</v>
       </c>
       <c r="N40" s="1">
-        <v>3212196.52</v>
+        <v>3309611.5</v>
       </c>
       <c r="O40" s="1">
-        <v>1.58</v>
+        <v>1.57</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>868213.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.858</v>
+        <v>5.694</v>
       </c>
       <c r="E41" s="1">
         <v>2.519054057</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>2187075.48</v>
       </c>
       <c r="I41" s="1">
-        <v>2898916.27</v>
+        <v>2756529.34</v>
       </c>
       <c r="J41" s="1">
-        <v>132.54760965086</v>
+        <v>126.03722940554</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5085991.75</v>
+        <v>4943604.82</v>
       </c>
       <c r="N41" s="1">
-        <v>5085991.75</v>
+        <v>4943604.82</v>
       </c>
       <c r="O41" s="1">
-        <v>2.5</v>
+        <v>2.34</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>14718.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.0</v>
+        <v>100.9</v>
       </c>
       <c r="E42" s="1">
         <v>101.4798022829</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1493579.73</v>
       </c>
       <c r="I42" s="1">
-        <v>22374.27</v>
+        <v>-8533.53</v>
       </c>
       <c r="J42" s="1">
-        <v>1.4980298373492</v>
+        <v>-0.57134747001421</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1515954.0</v>
+        <v>1485046.2</v>
       </c>
       <c r="N42" s="1">
-        <v>1515954.0</v>
+        <v>1485046.2</v>
       </c>
       <c r="O42" s="1">
-        <v>0.75</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>111031.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.588</v>
+        <v>4.43</v>
       </c>
       <c r="E43" s="1">
         <v>3.2585760733</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>361802.96</v>
       </c>
       <c r="I43" s="1">
-        <v>147607.27</v>
+        <v>130064.37</v>
       </c>
       <c r="J43" s="1">
-        <v>40.79769551913</v>
+        <v>35.948951329751</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>509410.23</v>
+        <v>491867.33</v>
       </c>
       <c r="N43" s="1">
-        <v>509410.23</v>
+        <v>491867.33</v>
       </c>
       <c r="O43" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>24921.0</v>
       </c>
       <c r="D44" s="1">
-        <v>176.0</v>
+        <v>177.42</v>
       </c>
       <c r="E44" s="1">
         <v>154.7736635769</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3857114.47</v>
       </c>
       <c r="I44" s="1">
-        <v>528981.53</v>
+        <v>564369.35</v>
       </c>
       <c r="J44" s="1">
-        <v>13.714436896139</v>
+        <v>14.631905648369</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4386096.0</v>
+        <v>4421483.82</v>
       </c>
       <c r="N44" s="1">
-        <v>4386096.0</v>
+        <v>4421483.82</v>
       </c>
       <c r="O44" s="1">
-        <v>2.16</v>
+        <v>2.1</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>13685.0</v>
       </c>
       <c r="D45" s="1">
-        <v>156.05</v>
+        <v>146.95</v>
       </c>
       <c r="E45" s="1">
         <v>96.5004442821</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1320608.58</v>
       </c>
       <c r="I45" s="1">
-        <v>814935.67</v>
+        <v>690402.17</v>
       </c>
       <c r="J45" s="1">
-        <v>61.70910005749</v>
+        <v>52.279091659392</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2135544.25</v>
+        <v>2011010.75</v>
       </c>
       <c r="N45" s="1">
-        <v>2135544.25</v>
+        <v>2011010.75</v>
       </c>
       <c r="O45" s="1">
-        <v>1.05</v>
+        <v>0.95</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>10160.0</v>
       </c>
       <c r="D46" s="1">
-        <v>353.6</v>
+        <v>379.4</v>
       </c>
       <c r="E46" s="1">
         <v>380.3228681102</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>3864080.34</v>
       </c>
       <c r="I46" s="1">
-        <v>-271504.34</v>
+        <v>-9376.34</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.0263637427373</v>
+        <v>-0.24265385745059</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3592576.0</v>
+        <v>3854704.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3592576.0</v>
+        <v>3854704.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.77</v>
+        <v>1.83</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>9050.0</v>
       </c>
       <c r="D47" s="1">
-        <v>452.0</v>
+        <v>469.8</v>
       </c>
       <c r="E47" s="1">
         <v>612.1679038674</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>5540119.53</v>
       </c>
       <c r="I47" s="1">
-        <v>-1449519.53</v>
+        <v>-1288429.53</v>
       </c>
       <c r="J47" s="1">
-        <v>-26.164047944287</v>
+        <v>-23.256348947403</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4090600.0</v>
+        <v>4251690.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4090600.0</v>
+        <v>4251690.0</v>
       </c>
       <c r="O47" s="1">
-        <v>2.01</v>
+        <v>2.02</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
         <v>139767.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.04</v>
+        <v>15.68</v>
       </c>
       <c r="E48" s="1">
         <v>11.7809893609</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>1646593.54</v>
       </c>
       <c r="I48" s="1">
-        <v>455502.14</v>
+        <v>544953.02</v>
       </c>
       <c r="J48" s="1">
-        <v>27.663301776345</v>
+        <v>33.095782702998</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2102095.68</v>
+        <v>2191546.56</v>
       </c>
       <c r="N48" s="1">
-        <v>2102095.68</v>
+        <v>2191546.56</v>
       </c>
       <c r="O48" s="1">
-        <v>1.03</v>
+        <v>1.04</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>18263.0</v>
+        <v>39294.0</v>
       </c>
       <c r="D49" s="1">
-        <v>51.78</v>
+        <v>54.82</v>
       </c>
       <c r="E49" s="1">
-        <v>52.2038000329</v>
+        <v>51.9217381789</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>953398.0</v>
+        <v>2040212.78</v>
       </c>
       <c r="I49" s="1">
-        <v>-7739.86</v>
+        <v>113884.3</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.81181835917424</v>
+        <v>5.5819815029293</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>945658.14</v>
+        <v>2154097.08</v>
       </c>
       <c r="N49" s="1">
-        <v>945658.14</v>
+        <v>2154097.08</v>
       </c>
       <c r="O49" s="1">
-        <v>0.47</v>
+        <v>1.02</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>1879.0</v>
       </c>
       <c r="D50" s="1">
-        <v>499.3</v>
+        <v>444.9</v>
       </c>
       <c r="E50" s="1">
         <v>194.1964236296</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>364895.08</v>
       </c>
       <c r="I50" s="1">
-        <v>573289.62</v>
+        <v>471072.02</v>
       </c>
       <c r="J50" s="1">
-        <v>157.11081114056</v>
+        <v>129.09793686448</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>938184.7</v>
+        <v>835967.1</v>
       </c>
       <c r="N50" s="1">
-        <v>938184.7</v>
+        <v>835967.1</v>
       </c>
       <c r="O50" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>186572.0</v>
       </c>
       <c r="D51" s="1">
-        <v>11.39</v>
+        <v>13.545</v>
       </c>
       <c r="E51" s="1">
         <v>5.1813807002</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>966700.56</v>
       </c>
       <c r="I51" s="1">
-        <v>1158354.52</v>
+        <v>1560417.18</v>
       </c>
       <c r="J51" s="1">
-        <v>119.8255765984</v>
+        <v>161.41680728932</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2125055.08</v>
+        <v>2527117.74</v>
       </c>
       <c r="N51" s="1">
-        <v>2125055.08</v>
+        <v>2527117.74</v>
       </c>
       <c r="O51" s="1">
-        <v>1.05</v>
+        <v>1.2</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>882.0</v>
+        <v>624.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4799.52</v>
+        <v>4805.57</v>
       </c>
       <c r="E52" s="1">
-        <v>4792.1558049887</v>
+        <v>4796.9100480769</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>4226681.42</v>
+        <v>2993271.87</v>
       </c>
       <c r="I52" s="1">
-        <v>6495.22</v>
+        <v>5403.81</v>
       </c>
       <c r="J52" s="1">
-        <v>0.15367186107913</v>
+        <v>0.18053188065406</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4233176.64</v>
+        <v>2998675.68</v>
       </c>
       <c r="N52" s="1">
-        <v>4233176.64</v>
+        <v>2998675.68</v>
       </c>
       <c r="O52" s="1">
-        <v>2.08</v>
+        <v>1.42</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>35681.0</v>
       </c>
       <c r="D53" s="1">
-        <v>41.065</v>
+        <v>38.945</v>
       </c>
       <c r="E53" s="1">
         <v>36.604383005</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1306080.99</v>
       </c>
       <c r="I53" s="1">
-        <v>159159.28</v>
+        <v>83515.56</v>
       </c>
       <c r="J53" s="1">
-        <v>12.186019184002</v>
+        <v>6.3943630325712</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1465240.27</v>
+        <v>1389596.55</v>
       </c>
       <c r="N53" s="1">
-        <v>1465240.27</v>
+        <v>1389596.55</v>
       </c>
       <c r="O53" s="1">
-        <v>0.72</v>
+        <v>0.66</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>9553.0</v>
       </c>
       <c r="D54" s="1">
-        <v>156.9</v>
+        <v>149.3</v>
       </c>
       <c r="E54" s="1">
         <v>42.7984769182</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>408853.85</v>
       </c>
       <c r="I54" s="1">
-        <v>1090011.85</v>
+        <v>1017409.05</v>
       </c>
       <c r="J54" s="1">
-        <v>266.60183094766</v>
+        <v>248.84418967805</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1498865.7</v>
+        <v>1426262.9</v>
       </c>
       <c r="N54" s="1">
-        <v>1498865.7</v>
+        <v>1426262.9</v>
       </c>
       <c r="O54" s="1">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
         <v>16959.0</v>
       </c>
       <c r="D55" s="1">
-        <v>78.62</v>
+        <v>85.88</v>
       </c>
       <c r="E55" s="1">
         <v>84.5794999705</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1434383.74</v>
       </c>
       <c r="I55" s="1">
-        <v>-101067.16</v>
+        <v>22055.18</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.046033580944</v>
+        <v>1.5376066658424</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1333316.58</v>
+        <v>1456438.92</v>
       </c>
       <c r="N55" s="1">
-        <v>1333316.58</v>
+        <v>1456438.92</v>
       </c>
       <c r="O55" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>26318.0</v>
       </c>
       <c r="D56" s="1">
-        <v>27.94</v>
+        <v>28.44</v>
       </c>
       <c r="E56" s="1">
         <v>36.2437001292</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>953861.7</v>
       </c>
       <c r="I56" s="1">
-        <v>-218536.78</v>
+        <v>-205377.78</v>
       </c>
       <c r="J56" s="1">
-        <v>-22.910740624139</v>
+        <v>-21.531190527935</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>735324.92</v>
+        <v>748483.92</v>
       </c>
       <c r="N56" s="1">
-        <v>735324.92</v>
+        <v>748483.92</v>
       </c>
       <c r="O56" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>10909.0</v>
+        <v>21654.0</v>
       </c>
       <c r="D57" s="1">
-        <v>284.4</v>
+        <v>52.39</v>
       </c>
       <c r="E57" s="1">
-        <v>263.7910605922</v>
+        <v>48.3664999538</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2877696.68</v>
+        <v>1047328.19</v>
       </c>
       <c r="I57" s="1">
-        <v>224822.92</v>
+        <v>87124.87</v>
       </c>
       <c r="J57" s="1">
-        <v>7.8125996239465</v>
+        <v>8.3187744617091</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>3102519.6</v>
+        <v>1134453.06</v>
       </c>
       <c r="N57" s="1">
-        <v>3102519.6</v>
+        <v>1134453.06</v>
       </c>
       <c r="O57" s="1">
-        <v>1.53</v>
+        <v>0.54</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>273798.0</v>
+        <v>10909.0</v>
       </c>
       <c r="D58" s="1">
-        <v>4.435</v>
+        <v>297.0</v>
       </c>
       <c r="E58" s="1">
-        <v>2.5732000234</v>
+        <v>263.7910605922</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>704537.02</v>
+        <v>2877696.68</v>
       </c>
       <c r="I58" s="1">
-        <v>509757.11</v>
+        <v>362276.32</v>
       </c>
       <c r="J58" s="1">
-        <v>72.35348825247</v>
+        <v>12.589107202223</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1214294.13</v>
+        <v>3239973.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1214294.13</v>
+        <v>3239973.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.6</v>
+        <v>1.54</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
-        <v>46868.0</v>
+        <v>273798.0</v>
       </c>
       <c r="D59" s="1">
-        <v>73.22</v>
+        <v>4.234</v>
       </c>
       <c r="E59" s="1">
-        <v>89.0890577793</v>
+        <v>2.5732000234</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>4175425.96</v>
+        <v>704537.02</v>
       </c>
       <c r="I59" s="1">
-        <v>-743751.0</v>
+        <v>454723.71</v>
       </c>
       <c r="J59" s="1">
-        <v>-17.812577857326</v>
+        <v>64.542202480716</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3431674.96</v>
+        <v>1159260.73</v>
       </c>
       <c r="N59" s="1">
-        <v>3431674.96</v>
+        <v>1159260.73</v>
       </c>
       <c r="O59" s="1">
-        <v>1.69</v>
+        <v>0.55</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
-        <v>36889.0</v>
+        <v>46868.0</v>
       </c>
       <c r="D60" s="1">
-        <v>144.46</v>
+        <v>74.16</v>
       </c>
       <c r="E60" s="1">
-        <v>184.8019466508</v>
+        <v>89.0890577793</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>6817159.01</v>
+        <v>4175425.96</v>
       </c>
       <c r="I60" s="1">
-        <v>-1488174.07</v>
+        <v>-699695.08</v>
       </c>
       <c r="J60" s="1">
-        <v>-21.829827759878</v>
+        <v>-16.757453891004</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>5328984.94</v>
+        <v>3475730.88</v>
       </c>
       <c r="N60" s="1">
-        <v>5328984.94</v>
+        <v>3475730.88</v>
       </c>
       <c r="O60" s="1">
-        <v>2.62</v>
+        <v>1.65</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
-        <v>24180.0</v>
+        <v>36889.0</v>
       </c>
       <c r="D61" s="1">
-        <v>274.65</v>
+        <v>167.9</v>
       </c>
       <c r="E61" s="1">
-        <v>145.5477820513</v>
+        <v>184.8019466508</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3519345.37</v>
+        <v>6817159.01</v>
       </c>
       <c r="I61" s="1">
-        <v>3121691.63</v>
+        <v>-623495.91</v>
       </c>
       <c r="J61" s="1">
-        <v>88.700917409535</v>
+        <v>-9.1459786853351</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>6641037.0</v>
+        <v>6193663.1</v>
       </c>
       <c r="N61" s="1">
-        <v>6641037.0</v>
+        <v>6193663.1</v>
       </c>
       <c r="O61" s="1">
-        <v>3.27</v>
+        <v>2.94</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>11382.0</v>
+        <v>24180.0</v>
       </c>
       <c r="D62" s="1">
-        <v>52.45</v>
+        <v>276.2</v>
       </c>
       <c r="E62" s="1">
-        <v>96.6610182745</v>
+        <v>145.5477820513</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1100195.71</v>
+        <v>3519345.37</v>
       </c>
       <c r="I62" s="1">
-        <v>-503209.81</v>
+        <v>3159170.63</v>
       </c>
       <c r="J62" s="1">
-        <v>-45.738208704704</v>
+        <v>89.765859779769</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>596985.9</v>
+        <v>6678516.0</v>
       </c>
       <c r="N62" s="1">
-        <v>596985.9</v>
+        <v>6678516.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>3.17</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
-        <v>20342.0</v>
+        <v>11382.0</v>
       </c>
       <c r="D63" s="1">
-        <v>178.5</v>
+        <v>49.12</v>
       </c>
       <c r="E63" s="1">
-        <v>117.2721944745</v>
+        <v>96.6610182745</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2385550.98</v>
+        <v>1100195.71</v>
       </c>
       <c r="I63" s="1">
-        <v>1245496.02</v>
+        <v>-541111.87</v>
       </c>
       <c r="J63" s="1">
-        <v>52.209993852238</v>
+        <v>-49.18323758961</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>3631047.0</v>
+        <v>559083.84</v>
       </c>
       <c r="N63" s="1">
-        <v>3631047.0</v>
+        <v>559083.84</v>
       </c>
       <c r="O63" s="1">
-        <v>1.79</v>
+        <v>0.27</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>38160.0</v>
+        <v>20342.0</v>
       </c>
       <c r="D64" s="1">
-        <v>33.57</v>
+        <v>160.0</v>
       </c>
       <c r="E64" s="1">
-        <v>54.5851404612</v>
+        <v>117.2721944745</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2082968.96</v>
+        <v>2385550.98</v>
       </c>
       <c r="I64" s="1">
-        <v>-801937.76</v>
+        <v>869169.02</v>
       </c>
       <c r="J64" s="1">
-        <v>-38.499746054785</v>
+        <v>36.434728382958</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1281031.2</v>
+        <v>3254720.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1281031.2</v>
+        <v>3254720.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.63</v>
+        <v>1.54</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>22660.0</v>
+        <v>38160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>268.65</v>
+        <v>34.26</v>
       </c>
       <c r="E65" s="1">
-        <v>195.2169752868</v>
+        <v>54.5851404612</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4423616.66</v>
+        <v>2082968.96</v>
       </c>
       <c r="I65" s="1">
-        <v>1663992.34</v>
+        <v>-775607.36</v>
       </c>
       <c r="J65" s="1">
-        <v>37.616106184029</v>
+        <v>-37.235665768154</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>6087609.0</v>
+        <v>1307361.6</v>
       </c>
       <c r="N65" s="1">
-        <v>6087609.0</v>
+        <v>1307361.6</v>
       </c>
       <c r="O65" s="1">
-        <v>2.99</v>
+        <v>0.62</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>53556.0</v>
+        <v>22660.0</v>
       </c>
       <c r="D66" s="1">
-        <v>69.39</v>
+        <v>272.65</v>
       </c>
       <c r="E66" s="1">
-        <v>35.7614543655</v>
+        <v>195.2169752868</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1915240.45</v>
+        <v>4423616.66</v>
       </c>
       <c r="I66" s="1">
-        <v>1801010.39</v>
+        <v>1754632.34</v>
       </c>
       <c r="J66" s="1">
-        <v>94.035732693511</v>
+        <v>39.665108323378</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3716250.84</v>
+        <v>6178249.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3716250.84</v>
+        <v>6178249.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.83</v>
+        <v>2.93</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
-        <v>16806.0</v>
+        <v>53556.0</v>
       </c>
       <c r="D67" s="1">
-        <v>49.7</v>
+        <v>70.82</v>
       </c>
       <c r="E67" s="1">
-        <v>47.711999881</v>
+        <v>35.7614543655</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>801847.87</v>
+        <v>1915240.45</v>
       </c>
       <c r="I67" s="1">
-        <v>33410.33</v>
+        <v>1877595.47</v>
       </c>
       <c r="J67" s="1">
-        <v>4.1666669264832</v>
+        <v>98.034451496678</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>835258.2</v>
+        <v>3792835.92</v>
       </c>
       <c r="N67" s="1">
-        <v>835258.2</v>
+        <v>3792835.92</v>
       </c>
       <c r="O67" s="1">
-        <v>0.41</v>
+        <v>1.8</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>73722.0</v>
+        <v>21966.0</v>
       </c>
       <c r="D68" s="1">
-        <v>6.408</v>
+        <v>49.32</v>
       </c>
       <c r="E68" s="1">
-        <v>15.3696905944</v>
+        <v>47.6668974779</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1133084.33</v>
+        <v>1047051.07</v>
       </c>
       <c r="I68" s="1">
-        <v>-660673.75</v>
+        <v>36312.05</v>
       </c>
       <c r="J68" s="1">
-        <v>-58.307553331004</v>
+        <v>3.4680304562413</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>472410.58</v>
+        <v>1083363.12</v>
       </c>
       <c r="N68" s="1">
-        <v>472410.58</v>
+        <v>1083363.12</v>
       </c>
       <c r="O68" s="1">
-        <v>0.23</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
-        <v>49306.0</v>
+        <v>73722.0</v>
       </c>
       <c r="D69" s="1">
-        <v>50.3</v>
+        <v>6.68</v>
       </c>
       <c r="E69" s="1">
-        <v>28.8206544842</v>
+        <v>15.3696905944</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1421031.19</v>
+        <v>1133084.33</v>
       </c>
       <c r="I69" s="1">
-        <v>1059060.61</v>
+        <v>-640621.37</v>
       </c>
       <c r="J69" s="1">
-        <v>74.527611881622</v>
+        <v>-56.537836861622</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2480091.8</v>
+        <v>492462.96</v>
       </c>
       <c r="N69" s="1">
-        <v>2480091.8</v>
+        <v>492462.96</v>
       </c>
       <c r="O69" s="1">
-        <v>1.22</v>
+        <v>0.23</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>55426.0</v>
+        <v>40530.0</v>
       </c>
       <c r="D70" s="1">
-        <v>36.8</v>
+        <v>59.3</v>
       </c>
       <c r="E70" s="1">
-        <v>32.7197318948</v>
+        <v>28.8206545769</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1813523.86</v>
+        <v>1168101.13</v>
       </c>
       <c r="I70" s="1">
-        <v>226152.94</v>
+        <v>1235327.87</v>
       </c>
       <c r="J70" s="1">
-        <v>12.470359226484</v>
+        <v>105.75521573205</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2039676.8</v>
+        <v>2403429.0</v>
       </c>
       <c r="N70" s="1">
-        <v>2039676.8</v>
+        <v>2403429.0</v>
       </c>
       <c r="O70" s="1">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>8070.0</v>
+        <v>68898.0</v>
       </c>
       <c r="D71" s="1">
-        <v>235.8</v>
+        <v>35.48</v>
       </c>
       <c r="E71" s="1">
-        <v>212.7394299876</v>
+        <v>33.344817121</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1716807.2</v>
+        <v>2297391.21</v>
       </c>
       <c r="I71" s="1">
-        <v>186098.8</v>
+        <v>147109.83</v>
       </c>
       <c r="J71" s="1">
-        <v>10.839819404299</v>
+        <v>6.4033425983205</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1902906.0</v>
+        <v>2444501.04</v>
       </c>
       <c r="N71" s="1">
-        <v>1902906.0</v>
+        <v>2444501.04</v>
       </c>
       <c r="O71" s="1">
-        <v>0.94</v>
+        <v>1.16</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
-        <v>45102.0</v>
+        <v>8070.0</v>
       </c>
       <c r="D72" s="1">
-        <v>70.73</v>
+        <v>254.2</v>
       </c>
       <c r="E72" s="1">
-        <v>67.6987871935</v>
+        <v>212.7394299876</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3053350.7</v>
+        <v>1716807.2</v>
       </c>
       <c r="I72" s="1">
-        <v>136713.76</v>
+        <v>334586.8</v>
       </c>
       <c r="J72" s="1">
-        <v>4.4774994238297</v>
+        <v>19.488897763243</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>3190064.46</v>
+        <v>2051394.0</v>
       </c>
       <c r="N72" s="1">
-        <v>3190064.46</v>
+        <v>2051394.0</v>
       </c>
       <c r="O72" s="1">
-        <v>1.57</v>
+        <v>0.97</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>12988.0</v>
+        <v>51313.0</v>
       </c>
       <c r="D73" s="1">
-        <v>129.15</v>
+        <v>73.72</v>
       </c>
       <c r="E73" s="1">
-        <v>107.8219810594</v>
+        <v>68.1540498509</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1400391.89</v>
+        <v>3497188.76</v>
       </c>
       <c r="I73" s="1">
-        <v>277008.31</v>
+        <v>285605.6</v>
       </c>
       <c r="J73" s="1">
-        <v>19.780770795524</v>
+        <v>8.1667196025187</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1677400.2</v>
+        <v>3782794.36</v>
       </c>
       <c r="N73" s="1">
-        <v>1677400.2</v>
+        <v>3782794.36</v>
       </c>
       <c r="O73" s="1">
-        <v>0.83</v>
+        <v>1.79</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
-        <v>51154.0</v>
+        <v>12988.0</v>
       </c>
       <c r="D74" s="1">
-        <v>22.47</v>
+        <v>123.35</v>
       </c>
       <c r="E74" s="1">
-        <v>25.8738866951</v>
+        <v>107.8219810594</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1323552.8</v>
+        <v>1400391.89</v>
       </c>
       <c r="I74" s="1">
-        <v>-174122.42</v>
+        <v>201677.91</v>
       </c>
       <c r="J74" s="1">
-        <v>-13.155683702229</v>
+        <v>14.401533702112</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1149430.38</v>
+        <v>1602069.8</v>
       </c>
       <c r="N74" s="1">
-        <v>1149430.38</v>
+        <v>1602069.8</v>
       </c>
       <c r="O74" s="1">
-        <v>0.57</v>
+        <v>0.76</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
-        <v>38241.0</v>
+        <v>51154.0</v>
       </c>
       <c r="D75" s="1">
-        <v>25.1</v>
+        <v>21.01</v>
       </c>
       <c r="E75" s="1">
-        <v>32.0039164771</v>
+        <v>25.8738866951</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1223861.77</v>
+        <v>1323552.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-264012.67</v>
+        <v>-248807.26</v>
       </c>
       <c r="J75" s="1">
-        <v>-21.572098783672</v>
+        <v>-18.798438566259</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>959849.1</v>
+        <v>1074745.54</v>
       </c>
       <c r="N75" s="1">
-        <v>959849.1</v>
+        <v>1074745.54</v>
       </c>
       <c r="O75" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>11103.0</v>
+        <v>38241.0</v>
       </c>
       <c r="D76" s="1">
-        <v>61.72</v>
+        <v>24.1</v>
       </c>
       <c r="E76" s="1">
-        <v>134.9501197874</v>
+        <v>32.0039164771</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1498351.18</v>
+        <v>1223861.77</v>
       </c>
       <c r="I76" s="1">
-        <v>-813074.02</v>
+        <v>-302253.67</v>
       </c>
       <c r="J76" s="1">
-        <v>-54.26458301985</v>
+        <v>-24.696716362012</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>685277.16</v>
+        <v>921608.1</v>
       </c>
       <c r="N76" s="1">
-        <v>685277.16</v>
+        <v>921608.1</v>
       </c>
       <c r="O76" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
+        <v>11103.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>64.04</v>
+      </c>
+      <c r="E77" s="1">
+        <v>134.9501197874</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>1498351.18</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-787315.06</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-52.545429303162</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>711036.12</v>
+      </c>
+      <c r="N77" s="1">
+        <v>711036.12</v>
+      </c>
+      <c r="O77" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="P77">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16">
+      <c r="A78" t="s">
+        <v>182</v>
+      </c>
+      <c r="B78" t="s">
+        <v>183</v>
+      </c>
+      <c r="C78" s="1">
         <v>175.0</v>
       </c>
-      <c r="D77" s="1">
-[...2 lines deleted...]
-      <c r="E77" s="1">
+      <c r="D78" s="1">
+        <v>6027.0</v>
+      </c>
+      <c r="E78" s="1">
         <v>5719.0</v>
       </c>
-      <c r="F77" t="s">
-[...11 lines deleted...]
-      <c r="J77" s="1">
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>539000.0</v>
+      </c>
+      <c r="J78" s="1">
         <v>0</v>
       </c>
-      <c r="K77">
-[...14 lines deleted...]
-      <c r="P77">
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>539000.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>539000.0</v>
+      </c>
+      <c r="O78" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P78">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>