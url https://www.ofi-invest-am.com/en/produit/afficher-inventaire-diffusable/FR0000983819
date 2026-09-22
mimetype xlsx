--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -193,51 +193,51 @@
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
@@ -292,170 +292,158 @@
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
-    <t>NL0000009082</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>DE000RENK730</t>
@@ -508,108 +496,102 @@
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
-    <t>NL00150001Q9</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
-    <t>NL0000395903</t>
-[...8 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -918,4140 +900,3990 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>18056.4393</v>
+      </c>
+      <c r="C2">
+        <v>325.01</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>5868533.53</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>5868533.53</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>166568.9667</v>
+      </c>
+      <c r="C3">
+        <v>222.19</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>37010003.22</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>37010003.22</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>345909.8991</v>
+      </c>
+      <c r="C4">
+        <v>468.0</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>161887273.34</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>161887273.34</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>78319.0</v>
+      </c>
+      <c r="C5">
+        <v>145.23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>11374489.32</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>11374489.32</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P78"/>
+  <dimension ref="A1:Z75"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O78" sqref="O78"/>
+      <selection activeCell="N75" sqref="N75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>31</v>
       </c>
+      <c r="B2" s="1">
+        <v>107230.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>107230.0</v>
+        <v>105.86</v>
       </c>
       <c r="D2" s="1">
-        <v>105.86</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>103.9248613261</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>11143862.88</v>
       </c>
       <c r="H2" s="1">
-        <v>11143862.88</v>
+        <v>207504.92</v>
       </c>
       <c r="I2" s="1">
-        <v>207504.92</v>
-[...1 lines deleted...]
-      <c r="J2" s="1">
         <v>1.8620555747542</v>
       </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>11351367.8</v>
       </c>
       <c r="M2" s="1">
         <v>11351367.8</v>
       </c>
       <c r="N2" s="1">
-        <v>11351367.8</v>
-[...8 lines deleted...]
-    <row r="3" spans="1:16">
+        <v>5.25</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="1">
+        <v>11639.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D3" s="1">
+        <v>192.0945553742</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>2235788.53</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-204783.03</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-9.1593201795342</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>2031005.5</v>
+      </c>
+      <c r="M3" s="1">
+        <v>2031005.5</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>32</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1038.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D4" s="1">
+        <v>992.3904527938</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1030101.29</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-122681.69</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-11.90967249444</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>907419.6</v>
+      </c>
+      <c r="M4" s="1">
+        <v>907419.6</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>34</v>
       </c>
-      <c r="B4" t="s">
-[...38 lines deleted...]
-      <c r="O4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1">
+        <v>27417.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D5" s="1">
+        <v>190.4410190758</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>5221321.42</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-25251.58</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.48362431593035</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5196069.84</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5196069.84</v>
+      </c>
+      <c r="N5" s="1">
+        <v>2.4</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
+        <v>14911.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>60.7</v>
+      </c>
+      <c r="D6" s="1">
+        <v>71.7589128831</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1069997.15</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-164899.45</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-15.411204599937</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>905097.7</v>
+      </c>
+      <c r="M6" s="1">
+        <v>905097.7</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="1">
+        <v>14790.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D7" s="1">
+        <v>231.2915591616</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>3420802.16</v>
+      </c>
+      <c r="H7" s="1">
+        <v>2592811.84</v>
+      </c>
+      <c r="I7" s="1">
+        <v>75.795433899048</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>6013614.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>6013614.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.78</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="1">
+        <v>52639.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>16.21</v>
+      </c>
+      <c r="D8" s="1">
+        <v>19.4901158837</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1025940.21</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-172662.02</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-16.829637664752</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>853278.19</v>
+      </c>
+      <c r="M8" s="1">
+        <v>853278.19</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="1">
+        <v>17248.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D9" s="1">
+        <v>58.6704730983</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1011948.32</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-126780.96</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-12.528402636214</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>885167.36</v>
+      </c>
+      <c r="M9" s="1">
+        <v>885167.36</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="1">
+        <v>40139.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D10" s="1">
+        <v>51.629886893</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>2072372.03</v>
+      </c>
+      <c r="H10" s="1">
+        <v>771074.73</v>
+      </c>
+      <c r="I10" s="1">
+        <v>37.207350747732</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>2843446.76</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2843446.76</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1">
+        <v>20787.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>46.82</v>
+      </c>
+      <c r="D11" s="1">
+        <v>34.0868172415</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>708562.67</v>
+      </c>
+      <c r="H11" s="1">
+        <v>264684.67</v>
+      </c>
+      <c r="I11" s="1">
+        <v>37.355153073475</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>973247.34</v>
+      </c>
+      <c r="M11" s="1">
+        <v>973247.34</v>
+      </c>
+      <c r="N11" s="1">
         <v>0.45</v>
       </c>
-      <c r="P4">
-[...304 lines deleted...]
-      <c r="A11" t="s">
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
-[...38 lines deleted...]
-      <c r="O11" s="1">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1850.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>796.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>481.2246054054</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>890265.52</v>
+      </c>
+      <c r="H12" s="1">
+        <v>582334.48</v>
+      </c>
+      <c r="I12" s="1">
+        <v>65.411325825581</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1472600.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1472600.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>12988.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D13" s="1">
+        <v>625.0235386511</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>8117805.72</v>
+      </c>
+      <c r="H13" s="1">
+        <v>13387724.68</v>
+      </c>
+      <c r="I13" s="1">
+        <v>164.91802269937</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>21505530.4</v>
+      </c>
+      <c r="M13" s="1">
+        <v>21505530.4</v>
+      </c>
+      <c r="N13" s="1">
+        <v>9.95</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1">
+        <v>79706.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D14" s="1">
+        <v>27.553277545</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>2196161.54</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1216052.32</v>
+      </c>
+      <c r="I14" s="1">
+        <v>55.371715506866</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>3412213.86</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3412213.86</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1">
+        <v>224400.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D15" s="1">
+        <v>6.7578515597</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1516461.89</v>
+      </c>
+      <c r="H15" s="1">
+        <v>3364238.11</v>
+      </c>
+      <c r="I15" s="1">
+        <v>221.84785072311</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>4880700.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>4880700.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.26</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>642792.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8.2515458967</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>5304027.69</v>
+      </c>
+      <c r="H16" s="1">
+        <v>2408190.73</v>
+      </c>
+      <c r="I16" s="1">
+        <v>45.403057275517</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>7712218.42</v>
+      </c>
+      <c r="M16" s="1">
+        <v>7712218.42</v>
+      </c>
+      <c r="N16" s="1">
+        <v>3.57</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>15960.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>67.3</v>
+      </c>
+      <c r="D17" s="1">
+        <v>95.4408082707</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1523235.3</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-449127.3</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-29.485090057984</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1074108.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1074108.0</v>
+      </c>
+      <c r="N17" s="1">
         <v>0.5</v>
       </c>
-      <c r="P11">
-[...254 lines deleted...]
-      <c r="A17" t="s">
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>60</v>
       </c>
-      <c r="B17" t="s">
-[...38 lines deleted...]
-      <c r="O17" s="1">
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>23017.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>60.94</v>
+      </c>
+      <c r="D18" s="1">
+        <v>75.7449028979</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1743420.43</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-340764.45</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-19.545741470977</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1402655.98</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1402655.98</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1">
+        <v>42142.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D19" s="1">
+        <v>67.0587591951</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2825990.23</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1465751.05</v>
+      </c>
+      <c r="I19" s="1">
+        <v>51.866812363325</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4291741.28</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4291741.28</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.99</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>41082.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>25.54</v>
+      </c>
+      <c r="D20" s="1">
+        <v>25.7246112653</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1056818.48</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-7584.2</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-0.71764452869901</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1049234.28</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1049234.28</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>16373.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>87.82</v>
+      </c>
+      <c r="D21" s="1">
+        <v>134.3535827277</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2199771.21</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-761894.35</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-34.635163263183</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1437876.86</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1437876.86</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>32495.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D22" s="1">
+        <v>32.0851475612</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1042606.87</v>
+      </c>
+      <c r="H22" s="1">
+        <v>195452.63</v>
+      </c>
+      <c r="I22" s="1">
+        <v>18.746531950245</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1238059.5</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1238059.5</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>40725.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D23" s="1">
+        <v>69.4645772867</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2828944.91</v>
+      </c>
+      <c r="H23" s="1">
+        <v>351677.59</v>
+      </c>
+      <c r="I23" s="1">
+        <v>12.43140468225</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3180622.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3180622.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="1">
+        <v>39130.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D24" s="1">
+        <v>63.2276647074</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2474098.52</v>
+      </c>
+      <c r="H24" s="1">
+        <v>133524.68</v>
+      </c>
+      <c r="I24" s="1">
+        <v>5.3969023028234</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2607623.2</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2607623.2</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4626.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>144.0557068742</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>666401.7</v>
+      </c>
+      <c r="H25" s="1">
+        <v>462342.3</v>
+      </c>
+      <c r="I25" s="1">
+        <v>69.378919651616</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1128744.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1128744.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="1">
+        <v>25925.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>51.6</v>
+      </c>
+      <c r="D26" s="1">
+        <v>38.9590001929</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1010012.08</v>
+      </c>
+      <c r="H26" s="1">
+        <v>327717.92</v>
+      </c>
+      <c r="I26" s="1">
+        <v>32.446930733739</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1337730.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1337730.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="1">
+        <v>95851.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D27" s="1">
+        <v>30.4996134626</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2923418.45</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-419790.33</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-14.359570385827</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2503628.12</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2503628.12</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="1">
+        <v>23519.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>76.66</v>
+      </c>
+      <c r="D28" s="1">
+        <v>103.9957387644</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2445875.78</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-642909.24</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-26.285441200943</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1802966.54</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1802966.54</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="1">
+        <v>442035.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D29" s="1">
+        <v>6.473216148</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2861388.1</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1479837.64</v>
+      </c>
+      <c r="I29" s="1">
+        <v>51.717473767365</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4341225.74</v>
+      </c>
+      <c r="M29" s="1">
+        <v>4341225.74</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="1">
+        <v>100649.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D30" s="1">
+        <v>14.4790308895</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1457299.98</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1278339.84</v>
+      </c>
+      <c r="I30" s="1">
+        <v>87.719745937278</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2735639.82</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2735639.82</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="1">
+        <v>18416.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D31" s="1">
+        <v>104.5645998045</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1925661.67</v>
+      </c>
+      <c r="H31" s="1">
+        <v>219802.33</v>
+      </c>
+      <c r="I31" s="1">
+        <v>11.414379453271</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2145464.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2145464.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="1">
+        <v>9183.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D32" s="1">
+        <v>146.2667516062</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1343167.58</v>
+      </c>
+      <c r="H32" s="1">
+        <v>204167.92</v>
+      </c>
+      <c r="I32" s="1">
+        <v>15.200480047322</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1547335.5</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1547335.5</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3662.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>306.2</v>
+      </c>
+      <c r="D33" s="1">
+        <v>389.7775832878</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1427365.51</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-306061.11</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-21.442378133405</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1121304.4</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1121304.4</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="1">
+        <v>48000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D34" s="1">
+        <v>34.8891458333</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1674679.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>380681.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>22.73158020134</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2055360.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2055360.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="1">
+        <v>23675.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>69.7817330517</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1652082.53</v>
+      </c>
+      <c r="H35" s="1">
+        <v>28842.47</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.745825010328</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1680925.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1680925.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>1453.6544513889</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2093262.41</v>
+      </c>
+      <c r="H36" s="1">
+        <v>239537.59</v>
+      </c>
+      <c r="I36" s="1">
+        <v>11.443266207604</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>2332800.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>2332800.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="1">
+        <v>177268.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D37" s="1">
+        <v>15.5725711352</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2760518.54</v>
+      </c>
+      <c r="H37" s="1">
+        <v>995790.38</v>
+      </c>
+      <c r="I37" s="1">
+        <v>36.072584392061</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>3756308.92</v>
+      </c>
+      <c r="M37" s="1">
+        <v>3756308.92</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="1">
+        <v>46105.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D38" s="1">
+        <v>37.5384483245</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1730710.16</v>
+      </c>
+      <c r="H38" s="1">
+        <v>812441.64</v>
+      </c>
+      <c r="I38" s="1">
+        <v>46.942674676388</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>2543151.8</v>
+      </c>
+      <c r="M38" s="1">
+        <v>2543151.8</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="1">
+        <v>59600.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D39" s="1">
+        <v>34.8738723154</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2078482.79</v>
+      </c>
+      <c r="H39" s="1">
+        <v>3043541.21</v>
+      </c>
+      <c r="I39" s="1">
+        <v>146.43090742166</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>5122024.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>5122024.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.37</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="1">
+        <v>124891.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D40" s="1">
+        <v>12.0943611629</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1510476.86</v>
+      </c>
+      <c r="H40" s="1">
+        <v>2008327.07</v>
+      </c>
+      <c r="I40" s="1">
+        <v>132.95980383308</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>3518803.93</v>
+      </c>
+      <c r="M40" s="1">
+        <v>3518803.93</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="1">
+        <v>868213.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D41" s="1">
+        <v>2.519054057</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2187075.48</v>
+      </c>
+      <c r="H41" s="1">
+        <v>3225364.36</v>
+      </c>
+      <c r="I41" s="1">
+        <v>147.47384758756</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>5412439.84</v>
+      </c>
+      <c r="M41" s="1">
+        <v>5412439.84</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="1">
+        <v>14718.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>104.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>101.4798022829</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1493579.73</v>
+      </c>
+      <c r="H42" s="1">
+        <v>37092.27</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.4834476027604</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1530672.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1530672.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="1">
+        <v>27413.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D43" s="1">
+        <v>140.7038437967</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>3857114.47</v>
+      </c>
+      <c r="H43" s="1">
+        <v>685219.63</v>
+      </c>
+      <c r="I43" s="1">
+        <v>17.76508411481</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4542334.1</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4542334.1</v>
+      </c>
+      <c r="N43" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="1">
+        <v>13685.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D44" s="1">
+        <v>96.5004442821</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1320608.58</v>
+      </c>
+      <c r="H44" s="1">
+        <v>787565.67</v>
+      </c>
+      <c r="I44" s="1">
+        <v>59.636570739227</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2108174.25</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2108174.25</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="1">
+        <v>10160.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D45" s="1">
+        <v>380.3228681102</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3864080.34</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-22584.34</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-0.58446869663171</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3841496.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3841496.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="1">
+        <v>9050.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D46" s="1">
+        <v>612.1679038674</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>5540119.53</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-1183902.03</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-21.369611676952</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>4356217.5</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4356217.5</v>
+      </c>
+      <c r="N46" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="1">
+        <v>139767.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D47" s="1">
+        <v>11.7809893609</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1646593.54</v>
+      </c>
+      <c r="H47" s="1">
+        <v>550543.7</v>
+      </c>
+      <c r="I47" s="1">
+        <v>33.435312760914</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2197137.24</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2197137.24</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" s="1">
+        <v>39294.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D48" s="1">
+        <v>51.9217381789</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2040212.78</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-27574.1</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.3515305986859</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2012638.68</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2012638.68</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="1">
+        <v>1879.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>194.1964236296</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>364895.08</v>
+      </c>
+      <c r="H49" s="1">
+        <v>533266.92</v>
+      </c>
+      <c r="I49" s="1">
+        <v>146.14253499938</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>898162.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>898162.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="1">
+        <v>186572.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D50" s="1">
+        <v>5.1813807002</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>966700.56</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1324403.6</v>
+      </c>
+      <c r="I50" s="1">
+        <v>137.00246537563</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2291104.16</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2291104.16</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="1">
+        <v>35681.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D51" s="1">
+        <v>36.604383005</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1306080.99</v>
+      </c>
+      <c r="H51" s="1">
+        <v>44623.27</v>
+      </c>
+      <c r="I51" s="1">
+        <v>3.4165775584866</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1350704.26</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1350704.26</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="1">
+        <v>9553.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D52" s="1">
+        <v>42.7984769182</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>408853.85</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1068995.25</v>
+      </c>
+      <c r="I52" s="1">
+        <v>261.46146110646</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1477849.1</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1477849.1</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="1">
+        <v>16959.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>87.72</v>
+      </c>
+      <c r="D53" s="1">
+        <v>84.5794999705</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1434383.74</v>
+      </c>
+      <c r="H53" s="1">
+        <v>53259.74</v>
+      </c>
+      <c r="I53" s="1">
+        <v>3.7130747173696</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1487643.48</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1487643.48</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="1">
+        <v>26318.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>27.82</v>
+      </c>
+      <c r="D54" s="1">
+        <v>36.2437001292</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>953861.7</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-221694.94</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-23.241832647228</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>732166.76</v>
+      </c>
+      <c r="M54" s="1">
+        <v>732166.76</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="1">
+        <v>25957.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>45.24</v>
+      </c>
+      <c r="D55" s="1">
+        <v>48.4208737527</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1256860.62</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-82565.94</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-6.5692200619668</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1174294.68</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1174294.68</v>
+      </c>
+      <c r="N55" s="1">
         <v>0.54</v>
       </c>
-      <c r="P17">
-[...846 lines deleted...]
-      <c r="O34" s="1">
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="1">
+        <v>10909.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D56" s="1">
+        <v>263.7910605922</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2877696.68</v>
+      </c>
+      <c r="H56" s="1">
+        <v>735364.12</v>
+      </c>
+      <c r="I56" s="1">
+        <v>25.553913486115</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>3613060.8</v>
+      </c>
+      <c r="M56" s="1">
+        <v>3613060.8</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>141</v>
+      </c>
+      <c r="B57" s="1">
+        <v>134482.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>4.493</v>
+      </c>
+      <c r="D57" s="1">
+        <v>2.5732000565</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>346049.09</v>
+      </c>
+      <c r="H57" s="1">
+        <v>258178.54</v>
+      </c>
+      <c r="I57" s="1">
+        <v>74.607489937338</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>604227.63</v>
+      </c>
+      <c r="M57" s="1">
+        <v>604227.63</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>143</v>
+      </c>
+      <c r="B58" s="1">
+        <v>46868.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D58" s="1">
+        <v>89.0890577793</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>4175425.96</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-777964.64</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-18.631982639683</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>3397461.32</v>
+      </c>
+      <c r="M58" s="1">
+        <v>3397461.32</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>145</v>
+      </c>
+      <c r="B59" s="1">
+        <v>38523.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D59" s="1">
+        <v>183.0446618903</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>7051429.51</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-1957918.45</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-27.766262815552</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>5093511.06</v>
+      </c>
+      <c r="M59" s="1">
+        <v>5093511.06</v>
+      </c>
+      <c r="N59" s="1">
+        <v>2.36</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" s="1">
+        <v>23194.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D60" s="1">
+        <v>145.547782185</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>3375835.26</v>
+      </c>
+      <c r="H60" s="1">
+        <v>3414208.24</v>
+      </c>
+      <c r="I60" s="1">
+        <v>101.13669587064</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>6790043.5</v>
+      </c>
+      <c r="M60" s="1">
+        <v>6790043.5</v>
+      </c>
+      <c r="N60" s="1">
+        <v>3.14</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" s="1">
+        <v>11382.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>49.44</v>
+      </c>
+      <c r="D61" s="1">
+        <v>96.6610182745</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1100195.71</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-537469.63</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-48.852183762833</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>562726.08</v>
+      </c>
+      <c r="M61" s="1">
+        <v>562726.08</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" s="1">
+        <v>20342.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D62" s="1">
+        <v>117.2721944745</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>2385550.98</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1055094.9</v>
+      </c>
+      <c r="I62" s="1">
+        <v>44.228562241835</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>3440645.88</v>
+      </c>
+      <c r="M62" s="1">
+        <v>3440645.88</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>153</v>
+      </c>
+      <c r="B63" s="1">
+        <v>38160.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>34.5</v>
+      </c>
+      <c r="D63" s="1">
+        <v>54.5851404612</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>2082968.96</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-766448.96</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-36.795985668457</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1316520.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1316520.0</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>155</v>
+      </c>
+      <c r="B64" s="1">
+        <v>22660.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>195.2169752868</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>4423616.66</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1898523.34</v>
+      </c>
+      <c r="I64" s="1">
+        <v>42.917899219595</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>6322140.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>6322140.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>2.93</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>157</v>
+      </c>
+      <c r="B65" s="1">
+        <v>53556.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D65" s="1">
+        <v>35.7614543655</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1915240.45</v>
+      </c>
+      <c r="H65" s="1">
+        <v>2311399.07</v>
+      </c>
+      <c r="I65" s="1">
+        <v>120.6845370251</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>4226639.52</v>
+      </c>
+      <c r="M65" s="1">
+        <v>4226639.52</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>159</v>
+      </c>
+      <c r="B66" s="1">
+        <v>27076.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>51.1</v>
+      </c>
+      <c r="D66" s="1">
+        <v>47.909753287</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>1297204.48</v>
+      </c>
+      <c r="H66" s="1">
+        <v>86379.12</v>
+      </c>
+      <c r="I66" s="1">
+        <v>6.6588669197319</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>1383583.6</v>
+      </c>
+      <c r="M66" s="1">
+        <v>1383583.6</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>161</v>
+      </c>
+      <c r="B67" s="1">
+        <v>40530.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>69.39</v>
+      </c>
+      <c r="D67" s="1">
+        <v>28.8206545769</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1168101.13</v>
+      </c>
+      <c r="H67" s="1">
+        <v>1644275.57</v>
+      </c>
+      <c r="I67" s="1">
+        <v>140.76483001091</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>2812376.7</v>
+      </c>
+      <c r="M67" s="1">
+        <v>2812376.7</v>
+      </c>
+      <c r="N67" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>163</v>
+      </c>
+      <c r="B68" s="1">
+        <v>80061.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D68" s="1">
+        <v>33.4760612533</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>2680126.94</v>
+      </c>
+      <c r="H68" s="1">
+        <v>130014.16</v>
+      </c>
+      <c r="I68" s="1">
+        <v>4.851044853868</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>2810141.1</v>
+      </c>
+      <c r="M68" s="1">
+        <v>2810141.1</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>165</v>
+      </c>
+      <c r="B69" s="1">
+        <v>6203.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D69" s="1">
+        <v>234.6705997098</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1455661.73</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-51922.83</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-3.5669571391425</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1403738.9</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1403738.9</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>167</v>
+      </c>
+      <c r="B70" s="1">
+        <v>8070.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D70" s="1">
+        <v>212.7394299876</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1716807.2</v>
+      </c>
+      <c r="H70" s="1">
+        <v>281324.8</v>
+      </c>
+      <c r="I70" s="1">
+        <v>16.386510960578</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1998132.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1998132.0</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>169</v>
+      </c>
+      <c r="B71" s="1">
+        <v>54362.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D71" s="1">
+        <v>68.5013487362</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>3723870.32</v>
+      </c>
+      <c r="H71" s="1">
+        <v>627264.16</v>
+      </c>
+      <c r="I71" s="1">
+        <v>16.844414710983</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>4351134.48</v>
+      </c>
+      <c r="M71" s="1">
+        <v>4351134.48</v>
+      </c>
+      <c r="N71" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>171</v>
+      </c>
+      <c r="B72" s="1">
+        <v>12988.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D72" s="1">
+        <v>107.8219810594</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>1400391.89</v>
+      </c>
+      <c r="H72" s="1">
+        <v>296490.31</v>
+      </c>
+      <c r="I72" s="1">
+        <v>21.17195280244</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>1696882.2</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1696882.2</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>173</v>
+      </c>
+      <c r="B73" s="1">
+        <v>51154.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>20.86</v>
+      </c>
+      <c r="D73" s="1">
+        <v>25.8738866951</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1323552.8</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-256480.36</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-19.378173655029</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1067072.44</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1067072.44</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>175</v>
+      </c>
+      <c r="B74" s="1">
+        <v>38241.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>23.62</v>
+      </c>
+      <c r="D74" s="1">
+        <v>32.0039164771</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1223861.77</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-320609.35</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-26.196532799615</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>903252.42</v>
+      </c>
+      <c r="M74" s="1">
+        <v>903252.42</v>
+      </c>
+      <c r="N74" s="1">
         <v>0.42</v>
       </c>
-      <c r="P34">
-[...1954 lines deleted...]
-      <c r="A74" t="s">
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>174</v>
       </c>
-      <c r="B74" t="s">
-[...45 lines deleted...]
-    <row r="75" spans="1:16">
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
+        <v>177</v>
+      </c>
+      <c r="B75" s="1">
+        <v>175.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>6359.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>6271.0</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>154000.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>154000.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>154000.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>176</v>
-      </c>
-[...193 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">