--- v6 (2026-09-22)
+++ v7 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000983819</t>
   </si>
   <si>
@@ -316,50 +316,56 @@
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
@@ -398,50 +404,56 @@
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
@@ -952,186 +964,186 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>18056.4393</v>
+        <v>18691.2017</v>
       </c>
       <c r="C2">
-        <v>325.01</v>
+        <v>318.41</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>5868533.53</v>
+        <v>5951545.88</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>5868533.53</v>
+        <v>5951545.88</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>166568.9667</v>
+        <v>118677.9667</v>
       </c>
       <c r="C3">
-        <v>222.19</v>
+        <v>217.68</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>37010003.22</v>
+        <v>25834253.43</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>37010003.22</v>
+        <v>25834253.43</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>345909.8991</v>
+        <v>343607.2367</v>
       </c>
       <c r="C4">
-        <v>468.0</v>
+        <v>458.4</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>161887273.34</v>
+        <v>157510996.12</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>161887273.34</v>
+        <v>157510996.12</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>78319.0</v>
       </c>
       <c r="C5">
-        <v>145.23</v>
+        <v>142.33</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>11374489.32</v>
+        <v>11147276.23</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>11374489.32</v>
+        <v>11147276.23</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z75"/>
+  <dimension ref="A1:Z77"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N75" sqref="N75"/>
+      <selection activeCell="N77" sqref="N77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1183,3707 +1195,3807 @@
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>11143862.88</v>
       </c>
       <c r="H2" s="1">
         <v>207504.92</v>
       </c>
       <c r="I2" s="1">
         <v>1.8620555747542</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
         <v>11351367.8</v>
       </c>
       <c r="M2" s="1">
         <v>11351367.8</v>
       </c>
       <c r="N2" s="1">
-        <v>5.25</v>
+        <v>5.66</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="1">
         <v>11639.0</v>
       </c>
       <c r="C3" s="1">
-        <v>174.5</v>
+        <v>181.1</v>
       </c>
       <c r="D3" s="1">
         <v>192.0945553742</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>2235788.53</v>
       </c>
       <c r="H3" s="1">
-        <v>-204783.03</v>
+        <v>-127965.63</v>
       </c>
       <c r="I3" s="1">
-        <v>-9.1593201795342</v>
+        <v>-5.7235122321698</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>2031005.5</v>
+        <v>2107822.9</v>
       </c>
       <c r="M3" s="1">
-        <v>2031005.5</v>
+        <v>2107822.9</v>
       </c>
       <c r="N3" s="1">
-        <v>0.94</v>
+        <v>1.05</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="1">
-        <v>1038.0</v>
+        <v>999.0</v>
       </c>
       <c r="C4" s="1">
-        <v>874.2</v>
+        <v>833.1</v>
       </c>
       <c r="D4" s="1">
-        <v>992.3904527938</v>
+        <v>992.3904504505</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>1030101.29</v>
+        <v>991398.06</v>
       </c>
       <c r="H4" s="1">
-        <v>-122681.69</v>
+        <v>-159131.16</v>
       </c>
       <c r="I4" s="1">
-        <v>-11.90967249444</v>
+        <v>-16.051187350518</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>907419.6</v>
+        <v>832266.9</v>
       </c>
       <c r="M4" s="1">
-        <v>907419.6</v>
+        <v>832266.9</v>
       </c>
       <c r="N4" s="1">
         <v>0.42</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="1">
-        <v>27417.0</v>
+        <v>26389.0</v>
       </c>
       <c r="C5" s="1">
-        <v>189.52</v>
+        <v>194.32</v>
       </c>
       <c r="D5" s="1">
-        <v>190.4410190758</v>
+        <v>190.4410189852</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>5221321.42</v>
+        <v>5025548.05</v>
       </c>
       <c r="H5" s="1">
-        <v>-25251.58</v>
+        <v>102362.43</v>
       </c>
       <c r="I5" s="1">
-        <v>-0.48362431593035</v>
+        <v>2.0368411361623</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>5196069.84</v>
+        <v>5127910.48</v>
       </c>
       <c r="M5" s="1">
-        <v>5196069.84</v>
+        <v>5127910.48</v>
       </c>
       <c r="N5" s="1">
-        <v>2.4</v>
+        <v>2.56</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="1">
         <v>14911.0</v>
       </c>
       <c r="C6" s="1">
-        <v>60.7</v>
+        <v>57.58</v>
       </c>
       <c r="D6" s="1">
         <v>71.7589128831</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>1069997.15</v>
       </c>
       <c r="H6" s="1">
-        <v>-164899.45</v>
+        <v>-211421.77</v>
       </c>
       <c r="I6" s="1">
-        <v>-15.411204599937</v>
+        <v>-19.759096554603</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>905097.7</v>
+        <v>858575.38</v>
       </c>
       <c r="M6" s="1">
-        <v>905097.7</v>
+        <v>858575.38</v>
       </c>
       <c r="N6" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="1">
-        <v>14790.0</v>
+        <v>14235.0</v>
       </c>
       <c r="C7" s="1">
-        <v>406.6</v>
+        <v>422.9</v>
       </c>
       <c r="D7" s="1">
-        <v>231.2915591616</v>
+        <v>231.2915588339</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>3420802.16</v>
+        <v>3292435.34</v>
       </c>
       <c r="H7" s="1">
-        <v>2592811.84</v>
+        <v>2727546.16</v>
       </c>
       <c r="I7" s="1">
-        <v>75.795433899048</v>
+        <v>82.842816284435</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>6013614.0</v>
+        <v>6019981.5</v>
       </c>
       <c r="M7" s="1">
-        <v>6013614.0</v>
+        <v>6019981.5</v>
       </c>
       <c r="N7" s="1">
-        <v>2.78</v>
+        <v>3.0</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="1">
-        <v>52639.0</v>
+        <v>50665.0</v>
       </c>
       <c r="C8" s="1">
-        <v>16.21</v>
+        <v>15.705</v>
       </c>
       <c r="D8" s="1">
-        <v>19.4901158837</v>
+        <v>19.4901158591</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>1025940.21</v>
+        <v>987466.72</v>
       </c>
       <c r="H8" s="1">
-        <v>-172662.02</v>
+        <v>-191772.89</v>
       </c>
       <c r="I8" s="1">
-        <v>-16.829637664752</v>
+        <v>-19.420693995642</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>853278.19</v>
+        <v>795693.83</v>
       </c>
       <c r="M8" s="1">
-        <v>853278.19</v>
+        <v>795693.83</v>
       </c>
       <c r="N8" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="1">
-        <v>17248.0</v>
+        <v>20223.0</v>
       </c>
       <c r="C9" s="1">
-        <v>51.32</v>
+        <v>49.94</v>
       </c>
       <c r="D9" s="1">
-        <v>58.6704730983</v>
+        <v>57.2270315977</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>1011948.32</v>
+        <v>1157302.26</v>
       </c>
       <c r="H9" s="1">
-        <v>-126780.96</v>
+        <v>-147365.64</v>
       </c>
       <c r="I9" s="1">
-        <v>-12.528402636214</v>
+        <v>-12.733548105229</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>885167.36</v>
+        <v>1009936.62</v>
       </c>
       <c r="M9" s="1">
-        <v>885167.36</v>
+        <v>1009936.62</v>
       </c>
       <c r="N9" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="1">
-        <v>40139.0</v>
+        <v>35240.0</v>
       </c>
       <c r="C10" s="1">
-        <v>70.84</v>
+        <v>71.1</v>
       </c>
       <c r="D10" s="1">
-        <v>51.629886893</v>
+        <v>51.6298870602</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>2072372.03</v>
+        <v>1819437.22</v>
       </c>
       <c r="H10" s="1">
-        <v>771074.73</v>
+        <v>686126.78</v>
       </c>
       <c r="I10" s="1">
-        <v>37.207350747732</v>
+        <v>37.71093459328</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>2843446.76</v>
+        <v>2505564.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2843446.76</v>
+        <v>2505564.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1.32</v>
+        <v>1.25</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="1">
-        <v>20787.0</v>
+        <v>19585.0</v>
       </c>
       <c r="C11" s="1">
-        <v>46.82</v>
+        <v>46.64</v>
       </c>
       <c r="D11" s="1">
-        <v>34.0868172415</v>
+        <v>34.0868174623</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>708562.67</v>
+        <v>667590.32</v>
       </c>
       <c r="H11" s="1">
-        <v>264684.67</v>
+        <v>245854.08</v>
       </c>
       <c r="I11" s="1">
-        <v>37.355153073475</v>
+        <v>36.827088805002</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>973247.34</v>
+        <v>913444.4</v>
       </c>
       <c r="M11" s="1">
-        <v>973247.34</v>
+        <v>913444.4</v>
       </c>
       <c r="N11" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="1">
-        <v>1850.0</v>
+        <v>1800.0</v>
       </c>
       <c r="C12" s="1">
-        <v>796.0</v>
+        <v>752.0</v>
       </c>
       <c r="D12" s="1">
-        <v>481.2246054054</v>
+        <v>481.2246055556</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>890265.52</v>
+        <v>866204.29</v>
       </c>
       <c r="H12" s="1">
-        <v>582334.48</v>
+        <v>487395.71</v>
       </c>
       <c r="I12" s="1">
-        <v>65.411325825581</v>
+        <v>56.267986158323</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1472600.0</v>
+        <v>1353600.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1472600.0</v>
+        <v>1353600.0</v>
       </c>
       <c r="N12" s="1">
         <v>0.68</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1">
-        <v>12988.0</v>
+        <v>11920.0</v>
       </c>
       <c r="C13" s="1">
-        <v>1655.8</v>
+        <v>1537.0</v>
       </c>
       <c r="D13" s="1">
-        <v>625.0235386511</v>
+        <v>625.0235385906</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>8117805.72</v>
+        <v>7450280.58</v>
       </c>
       <c r="H13" s="1">
-        <v>13387724.68</v>
+        <v>10870759.42</v>
       </c>
       <c r="I13" s="1">
-        <v>164.91802269937</v>
+        <v>145.91073857248</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>21505530.4</v>
+        <v>18321040.0</v>
       </c>
       <c r="M13" s="1">
-        <v>21505530.4</v>
+        <v>18321040.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9.95</v>
+        <v>9.14</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="1">
-        <v>79706.0</v>
+        <v>75479.0</v>
       </c>
       <c r="C14" s="1">
-        <v>42.81</v>
+        <v>44.8</v>
       </c>
       <c r="D14" s="1">
-        <v>27.553277545</v>
+        <v>27.5532776004</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>2196161.54</v>
+        <v>2079693.84</v>
       </c>
       <c r="H14" s="1">
-        <v>1216052.32</v>
+        <v>1301765.36</v>
       </c>
       <c r="I14" s="1">
-        <v>55.371715506866</v>
+        <v>62.594086444955</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>3412213.86</v>
+        <v>3381459.2</v>
       </c>
       <c r="M14" s="1">
-        <v>3412213.86</v>
+        <v>3381459.2</v>
       </c>
       <c r="N14" s="1">
-        <v>1.58</v>
+        <v>1.69</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="1">
-        <v>224400.0</v>
+        <v>211422.0</v>
       </c>
       <c r="C15" s="1">
-        <v>21.75</v>
+        <v>22.07</v>
       </c>
       <c r="D15" s="1">
-        <v>6.7578515597</v>
+        <v>6.7578515481</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>1516461.89</v>
+        <v>1428758.49</v>
       </c>
       <c r="H15" s="1">
-        <v>3364238.11</v>
+        <v>3237325.05</v>
       </c>
       <c r="I15" s="1">
-        <v>221.84785072311</v>
+        <v>226.58308403123</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>4880700.0</v>
+        <v>4666083.54</v>
       </c>
       <c r="M15" s="1">
-        <v>4880700.0</v>
+        <v>4666083.54</v>
       </c>
       <c r="N15" s="1">
-        <v>2.26</v>
+        <v>2.33</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="1">
-        <v>642792.0</v>
+        <v>600442.0</v>
       </c>
       <c r="C16" s="1">
-        <v>11.998</v>
+        <v>11.814</v>
       </c>
       <c r="D16" s="1">
-        <v>8.2515458967</v>
+        <v>8.2515458945</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>5304027.69</v>
+        <v>4954574.72</v>
       </c>
       <c r="H16" s="1">
-        <v>2408190.73</v>
+        <v>2139047.07</v>
       </c>
       <c r="I16" s="1">
-        <v>45.403057275517</v>
+        <v>43.1731720861</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>7712218.42</v>
+        <v>7093621.79</v>
       </c>
       <c r="M16" s="1">
-        <v>7712218.42</v>
+        <v>7093621.79</v>
       </c>
       <c r="N16" s="1">
-        <v>3.57</v>
+        <v>3.54</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="1">
         <v>15960.0</v>
       </c>
       <c r="C17" s="1">
-        <v>67.3</v>
+        <v>73.0</v>
       </c>
       <c r="D17" s="1">
         <v>95.4408082707</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>1523235.3</v>
       </c>
       <c r="H17" s="1">
-        <v>-449127.3</v>
+        <v>-358155.3</v>
       </c>
       <c r="I17" s="1">
-        <v>-29.485090057984</v>
+        <v>-23.512801994544</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>1074108.0</v>
+        <v>1165080.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1074108.0</v>
+        <v>1165080.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.5</v>
+        <v>0.58</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="1">
-        <v>23017.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>60.94</v>
+        <v>58.54</v>
       </c>
       <c r="D18" s="1">
-        <v>75.7449028979</v>
+        <v>75.744903</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>1743420.43</v>
+        <v>1514898.06</v>
       </c>
       <c r="H18" s="1">
-        <v>-340764.45</v>
+        <v>-344098.06</v>
       </c>
       <c r="I18" s="1">
-        <v>-19.545741470977</v>
+        <v>-22.714271612441</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>1402655.98</v>
+        <v>1170800.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1402655.98</v>
+        <v>1170800.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.65</v>
+        <v>0.58</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="1">
-        <v>42142.0</v>
+        <v>37352.0</v>
       </c>
       <c r="C19" s="1">
-        <v>101.84</v>
+        <v>101.94</v>
       </c>
       <c r="D19" s="1">
-        <v>67.0587591951</v>
+        <v>67.0587591026</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>2825990.23</v>
+        <v>2504778.77</v>
       </c>
       <c r="H19" s="1">
-        <v>1465751.05</v>
+        <v>1302884.11</v>
       </c>
       <c r="I19" s="1">
-        <v>51.866812363325</v>
+        <v>52.01593552312</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>4291741.28</v>
+        <v>3807662.88</v>
       </c>
       <c r="M19" s="1">
-        <v>4291741.28</v>
+        <v>3807662.88</v>
       </c>
       <c r="N19" s="1">
-        <v>1.99</v>
+        <v>1.9</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="1">
-        <v>41082.0</v>
+        <v>39542.0</v>
       </c>
       <c r="C20" s="1">
-        <v>25.54</v>
+        <v>27.4</v>
       </c>
       <c r="D20" s="1">
-        <v>25.7246112653</v>
+        <v>25.7246112994</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>1056818.48</v>
+        <v>1017202.58</v>
       </c>
       <c r="H20" s="1">
-        <v>-7584.2</v>
+        <v>66248.22</v>
       </c>
       <c r="I20" s="1">
-        <v>-0.71764452869901</v>
+        <v>6.5127852900255</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1049234.28</v>
+        <v>1083450.8</v>
       </c>
       <c r="M20" s="1">
-        <v>1049234.28</v>
+        <v>1083450.8</v>
       </c>
       <c r="N20" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="1">
-        <v>16373.0</v>
+        <v>15759.0</v>
       </c>
       <c r="C21" s="1">
-        <v>87.82</v>
+        <v>91.32</v>
       </c>
       <c r="D21" s="1">
-        <v>134.3535827277</v>
+        <v>134.3535827146</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>2199771.21</v>
+        <v>2117278.11</v>
       </c>
       <c r="H21" s="1">
-        <v>-761894.35</v>
+        <v>-678166.23</v>
       </c>
       <c r="I21" s="1">
-        <v>-34.635163263183</v>
+        <v>-32.030096886989</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1437876.86</v>
+        <v>1439111.88</v>
       </c>
       <c r="M21" s="1">
-        <v>1437876.86</v>
+        <v>1439111.88</v>
       </c>
       <c r="N21" s="1">
-        <v>0.67</v>
+        <v>0.72</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="1">
-        <v>32495.0</v>
+        <v>31809.0</v>
       </c>
       <c r="C22" s="1">
-        <v>38.1</v>
+        <v>36.85</v>
       </c>
       <c r="D22" s="1">
-        <v>32.0851475612</v>
+        <v>32.0851475997</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>1042606.87</v>
+        <v>1020596.46</v>
       </c>
       <c r="H22" s="1">
-        <v>195452.63</v>
+        <v>151565.19</v>
       </c>
       <c r="I22" s="1">
-        <v>18.746531950245</v>
+        <v>14.850648218004</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>1238059.5</v>
+        <v>1172161.65</v>
       </c>
       <c r="M22" s="1">
-        <v>1238059.5</v>
+        <v>1172161.65</v>
       </c>
       <c r="N22" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>40725.0</v>
+        <v>38000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>78.1</v>
+        <v>75.98</v>
       </c>
       <c r="D23" s="1">
-        <v>69.4645772867</v>
+        <v>69.4645773684</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>2828944.91</v>
+        <v>2639653.94</v>
       </c>
       <c r="H23" s="1">
-        <v>351677.59</v>
+        <v>247586.06</v>
       </c>
       <c r="I23" s="1">
-        <v>12.43140468225</v>
+        <v>9.3794893432129</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>3180622.5</v>
+        <v>2887240.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3180622.5</v>
+        <v>2887240.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1.47</v>
+        <v>1.44</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="1">
-        <v>39130.0</v>
+        <v>38304.0</v>
       </c>
       <c r="C24" s="1">
-        <v>66.64</v>
+        <v>72.98</v>
       </c>
       <c r="D24" s="1">
-        <v>63.2276647074</v>
+        <v>63.2276647348</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>2474098.52</v>
+        <v>2421872.47</v>
       </c>
       <c r="H24" s="1">
-        <v>133524.68</v>
+        <v>373553.45</v>
       </c>
       <c r="I24" s="1">
-        <v>5.3969023028234</v>
+        <v>15.424158564386</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>2607623.2</v>
+        <v>2795425.92</v>
       </c>
       <c r="M24" s="1">
-        <v>2607623.2</v>
+        <v>2795425.92</v>
       </c>
       <c r="N24" s="1">
-        <v>1.21</v>
+        <v>1.39</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="1">
-        <v>4626.0</v>
+        <v>4359.0</v>
       </c>
       <c r="C25" s="1">
-        <v>244.0</v>
+        <v>256.9</v>
       </c>
       <c r="D25" s="1">
-        <v>144.0557068742</v>
+        <v>144.055705437</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>666401.7</v>
+        <v>627938.82</v>
       </c>
       <c r="H25" s="1">
-        <v>462342.3</v>
+        <v>491888.28</v>
       </c>
       <c r="I25" s="1">
-        <v>69.378919651616</v>
+        <v>78.33379054348</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1128744.0</v>
+        <v>1119827.1</v>
       </c>
       <c r="M25" s="1">
-        <v>1128744.0</v>
+        <v>1119827.1</v>
       </c>
       <c r="N25" s="1">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="1">
-        <v>25925.0</v>
+        <v>24953.0</v>
       </c>
       <c r="C26" s="1">
-        <v>51.6</v>
+        <v>56.9</v>
       </c>
       <c r="D26" s="1">
-        <v>38.9590001929</v>
+        <v>38.9590001202</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>1010012.08</v>
+        <v>972143.93</v>
       </c>
       <c r="H26" s="1">
-        <v>327717.92</v>
+        <v>447681.77</v>
       </c>
       <c r="I26" s="1">
-        <v>32.446930733739</v>
+        <v>46.050976217071</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>1337730.0</v>
+        <v>1419825.7</v>
       </c>
       <c r="M26" s="1">
-        <v>1337730.0</v>
+        <v>1419825.7</v>
       </c>
       <c r="N26" s="1">
-        <v>0.62</v>
+        <v>0.71</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1">
-        <v>95851.0</v>
+        <v>90309.0</v>
       </c>
       <c r="C27" s="1">
-        <v>26.12</v>
+        <v>27.11</v>
       </c>
       <c r="D27" s="1">
-        <v>30.4996134626</v>
+        <v>30.4996134383</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>2923418.45</v>
+        <v>2754389.59</v>
       </c>
       <c r="H27" s="1">
-        <v>-419790.33</v>
+        <v>-306112.6</v>
       </c>
       <c r="I27" s="1">
-        <v>-14.359570385827</v>
+        <v>-11.113627538797</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>2503628.12</v>
+        <v>2448276.99</v>
       </c>
       <c r="M27" s="1">
-        <v>2503628.12</v>
+        <v>2448276.99</v>
       </c>
       <c r="N27" s="1">
-        <v>1.16</v>
+        <v>1.22</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="1">
-        <v>23519.0</v>
+        <v>22000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>76.66</v>
+        <v>86.26</v>
       </c>
       <c r="D28" s="1">
-        <v>103.9957387644</v>
+        <v>103.9957386364</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>2445875.78</v>
+        <v>2287906.25</v>
       </c>
       <c r="H28" s="1">
-        <v>-642909.24</v>
+        <v>-390186.25</v>
       </c>
       <c r="I28" s="1">
-        <v>-26.285441200943</v>
+        <v>-17.054293636376</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>1802966.54</v>
+        <v>1897720.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1802966.54</v>
+        <v>1897720.0</v>
       </c>
       <c r="N28" s="1">
-        <v>0.83</v>
+        <v>0.95</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="1">
-        <v>442035.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>9.821</v>
+        <v>10.168</v>
       </c>
       <c r="D29" s="1">
-        <v>6.473216148</v>
+        <v>6.47321615</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>2861388.1</v>
+        <v>2589286.46</v>
       </c>
       <c r="H29" s="1">
-        <v>1479837.64</v>
+        <v>1477913.54</v>
       </c>
       <c r="I29" s="1">
-        <v>51.717473767365</v>
+        <v>57.078023727046</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>4341225.74</v>
+        <v>4067200.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4341225.74</v>
+        <v>4067200.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2.01</v>
+        <v>2.03</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="1">
-        <v>100649.0</v>
+        <v>86374.0</v>
       </c>
       <c r="C30" s="1">
-        <v>27.18</v>
+        <v>26.86</v>
       </c>
       <c r="D30" s="1">
-        <v>14.4790308895</v>
+        <v>14.4790308426</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>1457299.98</v>
+        <v>1250611.81</v>
       </c>
       <c r="H30" s="1">
-        <v>1278339.84</v>
+        <v>1069393.83</v>
       </c>
       <c r="I30" s="1">
-        <v>87.719745937278</v>
+        <v>85.509653870932</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>2735639.82</v>
+        <v>2320005.64</v>
       </c>
       <c r="M30" s="1">
-        <v>2735639.82</v>
+        <v>2320005.64</v>
       </c>
       <c r="N30" s="1">
-        <v>1.27</v>
+        <v>1.16</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="1">
-        <v>18416.0</v>
+        <v>18028.0</v>
       </c>
       <c r="C31" s="1">
-        <v>116.5</v>
+        <v>111.7</v>
       </c>
       <c r="D31" s="1">
-        <v>104.5645998045</v>
+        <v>104.5646000666</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>1925661.67</v>
+        <v>1885090.61</v>
       </c>
       <c r="H31" s="1">
-        <v>219802.33</v>
+        <v>128636.99</v>
       </c>
       <c r="I31" s="1">
-        <v>11.414379453271</v>
+        <v>6.8239154827682</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>2145464.0</v>
+        <v>2013727.6</v>
       </c>
       <c r="M31" s="1">
-        <v>2145464.0</v>
+        <v>2013727.6</v>
       </c>
       <c r="N31" s="1">
-        <v>0.99</v>
+        <v>1.0</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="1">
-        <v>9183.0</v>
+        <v>12540.0</v>
       </c>
       <c r="C32" s="1">
-        <v>168.5</v>
+        <v>166.7</v>
       </c>
       <c r="D32" s="1">
-        <v>146.2667516062</v>
+        <v>154.0524346093</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>1343167.58</v>
+        <v>1931817.53</v>
       </c>
       <c r="H32" s="1">
-        <v>204167.92</v>
+        <v>158600.47</v>
       </c>
       <c r="I32" s="1">
-        <v>15.200480047322</v>
+        <v>8.209909452473</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1547335.5</v>
+        <v>2090418.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1547335.5</v>
+        <v>2090418.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.72</v>
+        <v>1.04</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="1">
-        <v>3662.0</v>
+        <v>3525.0</v>
       </c>
       <c r="C33" s="1">
-        <v>306.2</v>
+        <v>328.85</v>
       </c>
       <c r="D33" s="1">
-        <v>389.7775832878</v>
+        <v>389.7775829787</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>1427365.51</v>
+        <v>1373965.98</v>
       </c>
       <c r="H33" s="1">
-        <v>-306061.11</v>
+        <v>-214769.73</v>
       </c>
       <c r="I33" s="1">
-        <v>-21.442378133405</v>
+        <v>-15.631371746191</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>1121304.4</v>
+        <v>1159196.25</v>
       </c>
       <c r="M33" s="1">
-        <v>1121304.4</v>
+        <v>1159196.25</v>
       </c>
       <c r="N33" s="1">
-        <v>0.52</v>
+        <v>0.58</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="1">
-        <v>48000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>42.82</v>
+        <v>42.24</v>
       </c>
       <c r="D34" s="1">
-        <v>34.8891458333</v>
+        <v>34.8891457778</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>1674679.0</v>
+        <v>1570011.56</v>
       </c>
       <c r="H34" s="1">
-        <v>380681.0</v>
+        <v>330788.44</v>
       </c>
       <c r="I34" s="1">
-        <v>22.73158020134</v>
+        <v>21.069172255012</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>2055360.0</v>
+        <v>1900800.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2055360.0</v>
+        <v>1900800.0</v>
       </c>
       <c r="N34" s="1">
         <v>0.95</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="1">
         <v>23675.0</v>
       </c>
       <c r="C35" s="1">
-        <v>71.0</v>
+        <v>77.24</v>
       </c>
       <c r="D35" s="1">
         <v>69.7817330517</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>1652082.53</v>
       </c>
       <c r="H35" s="1">
-        <v>28842.47</v>
+        <v>176574.47</v>
       </c>
       <c r="I35" s="1">
-        <v>1.745825010328</v>
+        <v>10.687993292926</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>1680925.0</v>
+        <v>1828657.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1680925.0</v>
+        <v>1828657.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.78</v>
+        <v>0.91</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" s="1">
         <v>1440.0</v>
       </c>
       <c r="C36" s="1">
-        <v>1620.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D36" s="1">
         <v>1453.6544513889</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>2093262.41</v>
       </c>
       <c r="H36" s="1">
-        <v>239537.59</v>
+        <v>327377.59</v>
       </c>
       <c r="I36" s="1">
-        <v>11.443266207604</v>
+        <v>15.639586725297</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>2332800.0</v>
+        <v>2420640.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2332800.0</v>
+        <v>2420640.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1.08</v>
+        <v>1.21</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" s="1">
-        <v>177268.0</v>
+        <v>141639.0</v>
       </c>
       <c r="C37" s="1">
-        <v>21.19</v>
+        <v>0.4248</v>
       </c>
       <c r="D37" s="1">
-        <v>15.5725711352</v>
+        <v>0.0</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>2760518.54</v>
+        <v>0.0</v>
       </c>
       <c r="H37" s="1">
-        <v>995790.38</v>
+        <v>60168.25</v>
       </c>
       <c r="I37" s="1">
-        <v>36.072584392061</v>
+        <v>0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>3756308.92</v>
+        <v>60168.25</v>
       </c>
       <c r="M37" s="1">
-        <v>3756308.92</v>
+        <v>60168.25</v>
       </c>
       <c r="N37" s="1">
-        <v>1.74</v>
+        <v>0.03</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" s="1">
-        <v>46105.0</v>
+        <v>141639.0</v>
       </c>
       <c r="C38" s="1">
-        <v>55.16</v>
+        <v>21.25</v>
       </c>
       <c r="D38" s="1">
-        <v>37.5384483245</v>
+        <v>15.5725711139</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>1730710.16</v>
+        <v>2205683.4</v>
       </c>
       <c r="H38" s="1">
-        <v>812441.64</v>
+        <v>804145.35</v>
       </c>
       <c r="I38" s="1">
-        <v>46.942674676388</v>
+        <v>36.457877408879</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>2543151.8</v>
+        <v>3009828.75</v>
       </c>
       <c r="M38" s="1">
-        <v>2543151.8</v>
+        <v>3009828.75</v>
       </c>
       <c r="N38" s="1">
-        <v>1.18</v>
+        <v>1.5</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" s="1">
-        <v>59600.0</v>
+        <v>43440.0</v>
       </c>
       <c r="C39" s="1">
-        <v>85.94</v>
+        <v>53.74</v>
       </c>
       <c r="D39" s="1">
-        <v>34.8738723154</v>
+        <v>37.5384482044</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>2078482.79</v>
+        <v>1630670.19</v>
       </c>
       <c r="H39" s="1">
-        <v>3043541.21</v>
+        <v>703795.41</v>
       </c>
       <c r="I39" s="1">
-        <v>146.43090742166</v>
+        <v>43.159886917415</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>5122024.0</v>
+        <v>2334465.6</v>
       </c>
       <c r="M39" s="1">
-        <v>5122024.0</v>
+        <v>2334465.6</v>
       </c>
       <c r="N39" s="1">
-        <v>2.37</v>
+        <v>1.16</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" s="1">
-        <v>124891.0</v>
+        <v>37498.0</v>
       </c>
       <c r="C40" s="1">
-        <v>28.175</v>
+        <v>63.66</v>
       </c>
       <c r="D40" s="1">
-        <v>12.0943611629</v>
+        <v>34.8738724732</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1510476.86</v>
+        <v>1307700.47</v>
       </c>
       <c r="H40" s="1">
-        <v>2008327.07</v>
+        <v>1079422.21</v>
       </c>
       <c r="I40" s="1">
-        <v>132.95980383308</v>
+        <v>82.543536135611</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>3518803.93</v>
+        <v>2387122.68</v>
       </c>
       <c r="M40" s="1">
-        <v>3518803.93</v>
+        <v>2387122.68</v>
       </c>
       <c r="N40" s="1">
-        <v>1.63</v>
+        <v>1.19</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="1">
-        <v>868213.0</v>
+        <v>122253.0</v>
       </c>
       <c r="C41" s="1">
-        <v>6.234</v>
+        <v>28.37</v>
       </c>
       <c r="D41" s="1">
-        <v>2.519054057</v>
+        <v>12.0943612018</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>2187075.48</v>
+        <v>1478571.94</v>
       </c>
       <c r="H41" s="1">
-        <v>3225364.36</v>
+        <v>1989745.67</v>
       </c>
       <c r="I41" s="1">
-        <v>147.47384758756</v>
+        <v>134.57212437022</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>5412439.84</v>
+        <v>3468317.61</v>
       </c>
       <c r="M41" s="1">
-        <v>5412439.84</v>
+        <v>3468317.61</v>
       </c>
       <c r="N41" s="1">
-        <v>2.5</v>
+        <v>1.73</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" s="1">
-        <v>14718.0</v>
+        <v>840000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>104.0</v>
+        <v>6.282</v>
       </c>
       <c r="D42" s="1">
-        <v>101.4798022829</v>
+        <v>2.5190540595</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1493579.73</v>
+        <v>2116005.41</v>
       </c>
       <c r="H42" s="1">
-        <v>37092.27</v>
+        <v>3160874.59</v>
       </c>
       <c r="I42" s="1">
-        <v>2.4834476027604</v>
+        <v>149.37932460201</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>1530672.0</v>
+        <v>5276880.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1530672.0</v>
+        <v>5276880.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.71</v>
+        <v>2.63</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" s="1">
-        <v>27413.0</v>
+        <v>14166.0</v>
       </c>
       <c r="C43" s="1">
-        <v>165.7</v>
+        <v>103.1</v>
       </c>
       <c r="D43" s="1">
-        <v>140.7038437967</v>
+        <v>101.4798023436</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>3857114.47</v>
+        <v>1437562.88</v>
       </c>
       <c r="H43" s="1">
-        <v>685219.63</v>
+        <v>22951.72</v>
       </c>
       <c r="I43" s="1">
-        <v>17.76508411481</v>
+        <v>1.5965715530996</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>4542334.1</v>
+        <v>1460514.6</v>
       </c>
       <c r="M43" s="1">
-        <v>4542334.1</v>
+        <v>1460514.6</v>
       </c>
       <c r="N43" s="1">
-        <v>2.1</v>
+        <v>0.73</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" s="1">
-        <v>13685.0</v>
+        <v>24227.0</v>
       </c>
       <c r="C44" s="1">
-        <v>154.05</v>
+        <v>176.46</v>
       </c>
       <c r="D44" s="1">
-        <v>96.5004442821</v>
+        <v>140.7038436455</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>1320608.58</v>
+        <v>3408832.02</v>
       </c>
       <c r="H44" s="1">
-        <v>787565.67</v>
+        <v>866264.4</v>
       </c>
       <c r="I44" s="1">
-        <v>59.636570739227</v>
+        <v>25.412352234359</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>2108174.25</v>
+        <v>4275096.42</v>
       </c>
       <c r="M44" s="1">
-        <v>2108174.25</v>
+        <v>4275096.42</v>
       </c>
       <c r="N44" s="1">
-        <v>0.98</v>
+        <v>2.13</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" s="1">
-        <v>10160.0</v>
+        <v>11719.0</v>
       </c>
       <c r="C45" s="1">
-        <v>378.1</v>
+        <v>135.4</v>
       </c>
       <c r="D45" s="1">
-        <v>380.3228681102</v>
+        <v>96.5004437239</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>3864080.34</v>
+        <v>1130888.7</v>
       </c>
       <c r="H45" s="1">
-        <v>-22584.34</v>
+        <v>455863.9</v>
       </c>
       <c r="I45" s="1">
-        <v>-0.58446869663171</v>
+        <v>40.310235658027</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>3841496.0</v>
+        <v>1586752.6</v>
       </c>
       <c r="M45" s="1">
-        <v>3841496.0</v>
+        <v>1586752.6</v>
       </c>
       <c r="N45" s="1">
-        <v>1.78</v>
+        <v>0.79</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" s="1">
-        <v>9050.0</v>
+        <v>9400.0</v>
       </c>
       <c r="C46" s="1">
-        <v>481.35</v>
+        <v>381.75</v>
       </c>
       <c r="D46" s="1">
-        <v>612.1679038674</v>
+        <v>380.3228680851</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>5540119.53</v>
+        <v>3575034.96</v>
       </c>
       <c r="H46" s="1">
-        <v>-1183902.03</v>
+        <v>13415.04</v>
       </c>
       <c r="I46" s="1">
-        <v>-21.369611676952</v>
+        <v>0.37524220462448</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>4356217.5</v>
+        <v>3588450.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4356217.5</v>
+        <v>3588450.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2.02</v>
+        <v>1.79</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" s="1">
-        <v>139767.0</v>
+        <v>9000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>15.72</v>
+        <v>495.1</v>
       </c>
       <c r="D47" s="1">
-        <v>11.7809893609</v>
+        <v>612.1679033333</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>1646593.54</v>
+        <v>5509511.13</v>
       </c>
       <c r="H47" s="1">
-        <v>550543.7</v>
+        <v>-1053611.13</v>
       </c>
       <c r="I47" s="1">
-        <v>33.435312760914</v>
+        <v>-19.123495808239</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>2197137.24</v>
+        <v>4455900.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2197137.24</v>
+        <v>4455900.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1.02</v>
+        <v>2.22</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" s="1">
-        <v>39294.0</v>
+        <v>126940.0</v>
       </c>
       <c r="C48" s="1">
-        <v>51.22</v>
+        <v>15.25</v>
       </c>
       <c r="D48" s="1">
-        <v>51.9217381789</v>
+        <v>11.7809892863</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>2040212.78</v>
+        <v>1495478.78</v>
       </c>
       <c r="H48" s="1">
-        <v>-27574.1</v>
+        <v>440356.22</v>
       </c>
       <c r="I48" s="1">
-        <v>-1.3515305986859</v>
+        <v>29.445835399951</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>2012638.68</v>
+        <v>1935835.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2012638.68</v>
+        <v>1935835.0</v>
       </c>
       <c r="N48" s="1">
-        <v>0.93</v>
+        <v>0.97</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" s="1">
-        <v>1879.0</v>
+        <v>38465.0</v>
       </c>
       <c r="C49" s="1">
-        <v>478.0</v>
+        <v>50.64</v>
       </c>
       <c r="D49" s="1">
-        <v>194.1964236296</v>
+        <v>51.9217382036</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>364895.08</v>
+        <v>1997169.66</v>
       </c>
       <c r="H49" s="1">
-        <v>533266.92</v>
+        <v>-49302.06</v>
       </c>
       <c r="I49" s="1">
-        <v>146.14253499938</v>
+        <v>-2.4685964836858</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>898162.0</v>
+        <v>1947867.6</v>
       </c>
       <c r="M49" s="1">
-        <v>898162.0</v>
+        <v>1947867.6</v>
       </c>
       <c r="N49" s="1">
-        <v>0.42</v>
+        <v>0.97</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" s="1">
-        <v>186572.0</v>
+        <v>1700.0</v>
       </c>
       <c r="C50" s="1">
-        <v>12.28</v>
+        <v>515.6</v>
       </c>
       <c r="D50" s="1">
-        <v>5.1813807002</v>
+        <v>194.1964235294</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>966700.56</v>
+        <v>330133.92</v>
       </c>
       <c r="H50" s="1">
-        <v>1324403.6</v>
+        <v>546386.08</v>
       </c>
       <c r="I50" s="1">
-        <v>137.00246537563</v>
+        <v>165.50437470951</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>2291104.16</v>
+        <v>876520.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2291104.16</v>
+        <v>876520.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1.06</v>
+        <v>0.44</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="1">
-        <v>35681.0</v>
+        <v>154279.0</v>
       </c>
       <c r="C51" s="1">
-        <v>37.855</v>
+        <v>8.852</v>
       </c>
       <c r="D51" s="1">
-        <v>36.604383005</v>
+        <v>5.1813806805</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1306080.99</v>
+        <v>799378.23</v>
       </c>
       <c r="H51" s="1">
-        <v>44623.27</v>
+        <v>566299.48</v>
       </c>
       <c r="I51" s="1">
-        <v>3.4165775584866</v>
+        <v>70.842494672391</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>1350704.26</v>
+        <v>1365677.71</v>
       </c>
       <c r="M51" s="1">
-        <v>1350704.26</v>
+        <v>1365677.71</v>
       </c>
       <c r="N51" s="1">
-        <v>0.62</v>
+        <v>0.68</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="1">
-        <v>9553.0</v>
+        <v>138.0</v>
       </c>
       <c r="C52" s="1">
-        <v>154.7</v>
+        <v>4819.08</v>
       </c>
       <c r="D52" s="1">
-        <v>42.7984769182</v>
+        <v>4818.792173913</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>408853.85</v>
+        <v>664993.32</v>
       </c>
       <c r="H52" s="1">
-        <v>1068995.25</v>
+        <v>39.72</v>
       </c>
       <c r="I52" s="1">
-        <v>261.46146110646</v>
+        <v>0.0059729923302087</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>1477849.1</v>
+        <v>665033.04</v>
       </c>
       <c r="M52" s="1">
-        <v>1477849.1</v>
+        <v>665033.04</v>
       </c>
       <c r="N52" s="1">
-        <v>0.68</v>
+        <v>0.33</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="1">
-        <v>16959.0</v>
+        <v>34343.0</v>
       </c>
       <c r="C53" s="1">
-        <v>87.72</v>
+        <v>38.505</v>
       </c>
       <c r="D53" s="1">
-        <v>84.5794999705</v>
+        <v>36.6043831348</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>1434383.74</v>
+        <v>1257104.33</v>
       </c>
       <c r="H53" s="1">
-        <v>53259.74</v>
+        <v>65272.89</v>
       </c>
       <c r="I53" s="1">
-        <v>3.7130747173696</v>
+        <v>5.1923208314778</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>1487643.48</v>
+        <v>1322377.22</v>
       </c>
       <c r="M53" s="1">
-        <v>1487643.48</v>
+        <v>1322377.22</v>
       </c>
       <c r="N53" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" s="1">
-        <v>26318.0</v>
+        <v>8321.0</v>
       </c>
       <c r="C54" s="1">
-        <v>27.82</v>
+        <v>125.35</v>
       </c>
       <c r="D54" s="1">
-        <v>36.2437001292</v>
+        <v>42.7984761447</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>953861.7</v>
+        <v>356126.12</v>
       </c>
       <c r="H54" s="1">
-        <v>-221694.94</v>
+        <v>686911.23</v>
       </c>
       <c r="I54" s="1">
-        <v>-23.241832647228</v>
+        <v>192.88425965498</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>732166.76</v>
+        <v>1043037.35</v>
       </c>
       <c r="M54" s="1">
-        <v>732166.76</v>
+        <v>1043037.35</v>
       </c>
       <c r="N54" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="1">
-        <v>25957.0</v>
+        <v>16323.0</v>
       </c>
       <c r="C55" s="1">
-        <v>45.24</v>
+        <v>87.7</v>
       </c>
       <c r="D55" s="1">
-        <v>48.4208737527</v>
+        <v>84.5795000919</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>1256860.62</v>
+        <v>1380591.18</v>
       </c>
       <c r="H55" s="1">
-        <v>-82565.94</v>
+        <v>50935.92</v>
       </c>
       <c r="I55" s="1">
-        <v>-6.5692200619668</v>
+        <v>3.6894281767033</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>1174294.68</v>
+        <v>1431527.1</v>
       </c>
       <c r="M55" s="1">
-        <v>1174294.68</v>
+        <v>1431527.1</v>
       </c>
       <c r="N55" s="1">
-        <v>0.54</v>
+        <v>0.71</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" s="1">
-        <v>10909.0</v>
+        <v>25331.0</v>
       </c>
       <c r="C56" s="1">
-        <v>331.2</v>
+        <v>26.14</v>
       </c>
       <c r="D56" s="1">
-        <v>263.7910605922</v>
+        <v>36.2437002092</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>2877696.68</v>
+        <v>918089.17</v>
       </c>
       <c r="H56" s="1">
-        <v>735364.12</v>
+        <v>-255936.83</v>
       </c>
       <c r="I56" s="1">
-        <v>25.553913486115</v>
+        <v>-27.877121129748</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>3613060.8</v>
+        <v>662152.34</v>
       </c>
       <c r="M56" s="1">
-        <v>3613060.8</v>
+        <v>662152.34</v>
       </c>
       <c r="N56" s="1">
-        <v>1.67</v>
+        <v>0.33</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" s="1">
-        <v>134482.0</v>
+        <v>25957.0</v>
       </c>
       <c r="C57" s="1">
-        <v>4.493</v>
+        <v>43.855</v>
       </c>
       <c r="D57" s="1">
-        <v>2.5732000565</v>
+        <v>48.4208737527</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>346049.09</v>
+        <v>1256860.62</v>
       </c>
       <c r="H57" s="1">
-        <v>258178.54</v>
+        <v>-118516.38</v>
       </c>
       <c r="I57" s="1">
-        <v>74.607489937338</v>
+        <v>-9.4295563178676</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>604227.63</v>
+        <v>1138344.24</v>
       </c>
       <c r="M57" s="1">
-        <v>604227.63</v>
+        <v>1138344.24</v>
       </c>
       <c r="N57" s="1">
-        <v>0.28</v>
+        <v>0.57</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" s="1">
-        <v>46868.0</v>
+        <v>10909.0</v>
       </c>
       <c r="C58" s="1">
-        <v>72.49</v>
+        <v>329.5</v>
       </c>
       <c r="D58" s="1">
-        <v>89.0890577793</v>
+        <v>263.7910605922</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>4175425.96</v>
+        <v>2877696.68</v>
       </c>
       <c r="H58" s="1">
-        <v>-777964.64</v>
+        <v>716818.82</v>
       </c>
       <c r="I58" s="1">
-        <v>-18.631982639683</v>
+        <v>24.909464050951</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>3397461.32</v>
+        <v>3594515.5</v>
       </c>
       <c r="M58" s="1">
-        <v>3397461.32</v>
+        <v>3594515.5</v>
       </c>
       <c r="N58" s="1">
-        <v>1.57</v>
+        <v>1.79</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="1">
-        <v>38523.0</v>
+        <v>129439.0</v>
       </c>
       <c r="C59" s="1">
-        <v>132.22</v>
+        <v>4.202</v>
       </c>
       <c r="D59" s="1">
-        <v>183.0446618903</v>
+        <v>2.5732000402</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>7051429.51</v>
+        <v>333072.44</v>
       </c>
       <c r="H59" s="1">
-        <v>-1957918.45</v>
+        <v>210830.24</v>
       </c>
       <c r="I59" s="1">
-        <v>-27.766262815552</v>
+        <v>63.298614559644</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>5093511.06</v>
+        <v>543902.68</v>
       </c>
       <c r="M59" s="1">
-        <v>5093511.06</v>
+        <v>543902.68</v>
       </c>
       <c r="N59" s="1">
-        <v>2.36</v>
+        <v>0.27</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" s="1">
-        <v>23194.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>292.75</v>
+        <v>77.34</v>
       </c>
       <c r="D60" s="1">
-        <v>145.547782185</v>
+        <v>89.0890577778</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>3375835.26</v>
+        <v>4009007.6</v>
       </c>
       <c r="H60" s="1">
-        <v>3414208.24</v>
+        <v>-528707.6</v>
       </c>
       <c r="I60" s="1">
-        <v>101.13669587064</v>
+        <v>-13.187991960903</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>6790043.5</v>
+        <v>3480300.0</v>
       </c>
       <c r="M60" s="1">
-        <v>6790043.5</v>
+        <v>3480300.0</v>
       </c>
       <c r="N60" s="1">
-        <v>3.14</v>
+        <v>1.74</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" s="1">
-        <v>11382.0</v>
+        <v>37078.0</v>
       </c>
       <c r="C61" s="1">
-        <v>49.44</v>
+        <v>137.92</v>
       </c>
       <c r="D61" s="1">
-        <v>96.6610182745</v>
+        <v>183.0446617941</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>1100195.71</v>
+        <v>6786929.97</v>
       </c>
       <c r="H61" s="1">
-        <v>-537469.63</v>
+        <v>-1673132.21</v>
       </c>
       <c r="I61" s="1">
-        <v>-48.852183762833</v>
+        <v>-24.652268660435</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>562726.08</v>
+        <v>5113797.76</v>
       </c>
       <c r="M61" s="1">
-        <v>562726.08</v>
+        <v>5113797.76</v>
       </c>
       <c r="N61" s="1">
-        <v>0.26</v>
+        <v>2.55</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" s="1">
-        <v>20342.0</v>
+        <v>22000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>169.14</v>
+        <v>262.45</v>
       </c>
       <c r="D62" s="1">
-        <v>117.2721944745</v>
+        <v>145.5477822727</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>2385550.98</v>
+        <v>3202051.21</v>
       </c>
       <c r="H62" s="1">
-        <v>1055094.9</v>
+        <v>2571848.79</v>
       </c>
       <c r="I62" s="1">
-        <v>44.228562241835</v>
+        <v>80.318790092055</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>3440645.88</v>
+        <v>5773900.0</v>
       </c>
       <c r="M62" s="1">
-        <v>3440645.88</v>
+        <v>5773900.0</v>
       </c>
       <c r="N62" s="1">
-        <v>1.59</v>
+        <v>2.88</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" s="1">
-        <v>38160.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>34.5</v>
+        <v>49.94</v>
       </c>
       <c r="D63" s="1">
-        <v>54.5851404612</v>
+        <v>96.66101875</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>2082968.96</v>
+        <v>773288.15</v>
       </c>
       <c r="H63" s="1">
-        <v>-766448.96</v>
+        <v>-373768.15</v>
       </c>
       <c r="I63" s="1">
-        <v>-36.795985668457</v>
+        <v>-48.334912412663</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>1316520.0</v>
+        <v>399520.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1316520.0</v>
+        <v>399520.0</v>
       </c>
       <c r="N63" s="1">
-        <v>0.61</v>
+        <v>0.2</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" s="1">
-        <v>22660.0</v>
+        <v>22936.0</v>
       </c>
       <c r="C64" s="1">
-        <v>279.0</v>
+        <v>147.66</v>
       </c>
       <c r="D64" s="1">
-        <v>195.2169752868</v>
+        <v>121.4576778863</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>4423616.66</v>
+        <v>2785753.3</v>
       </c>
       <c r="H64" s="1">
-        <v>1898523.34</v>
+        <v>600976.46</v>
       </c>
       <c r="I64" s="1">
-        <v>42.917899219595</v>
+        <v>21.573211813121</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>6322140.0</v>
+        <v>3386729.76</v>
       </c>
       <c r="M64" s="1">
-        <v>6322140.0</v>
+        <v>3386729.76</v>
       </c>
       <c r="N64" s="1">
-        <v>2.93</v>
+        <v>1.69</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" s="1">
-        <v>53556.0</v>
+        <v>36729.0</v>
       </c>
       <c r="C65" s="1">
-        <v>78.92</v>
+        <v>35.12</v>
       </c>
       <c r="D65" s="1">
-        <v>35.7614543655</v>
+        <v>54.5851403523</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>1915240.45</v>
+        <v>2004857.62</v>
       </c>
       <c r="H65" s="1">
-        <v>2311399.07</v>
+        <v>-714935.14</v>
       </c>
       <c r="I65" s="1">
-        <v>120.6845370251</v>
+        <v>-35.660145282536</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>4226639.52</v>
+        <v>1289922.48</v>
       </c>
       <c r="M65" s="1">
-        <v>4226639.52</v>
+        <v>1289922.48</v>
       </c>
       <c r="N65" s="1">
-        <v>1.96</v>
+        <v>0.64</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" s="1">
-        <v>27076.0</v>
+        <v>21350.0</v>
       </c>
       <c r="C66" s="1">
-        <v>51.1</v>
+        <v>264.55</v>
       </c>
       <c r="D66" s="1">
-        <v>47.909753287</v>
+        <v>195.2169751756</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>1297204.48</v>
+        <v>4167882.42</v>
       </c>
       <c r="H66" s="1">
-        <v>86379.12</v>
+        <v>1480260.08</v>
       </c>
       <c r="I66" s="1">
-        <v>6.6588669197319</v>
+        <v>35.515879068393</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>1383583.6</v>
+        <v>5648142.5</v>
       </c>
       <c r="M66" s="1">
-        <v>1383583.6</v>
+        <v>5648142.5</v>
       </c>
       <c r="N66" s="1">
-        <v>0.64</v>
+        <v>2.82</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" s="1">
-        <v>40530.0</v>
+        <v>47345.0</v>
       </c>
       <c r="C67" s="1">
-        <v>69.39</v>
+        <v>74.55</v>
       </c>
       <c r="D67" s="1">
-        <v>28.8206545769</v>
+        <v>35.7614544302</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>1168101.13</v>
+        <v>1693126.06</v>
       </c>
       <c r="H67" s="1">
-        <v>1644275.57</v>
+        <v>1836443.69</v>
       </c>
       <c r="I67" s="1">
-        <v>140.76483001091</v>
+        <v>108.46467568989</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>2812376.7</v>
+        <v>3529569.75</v>
       </c>
       <c r="M67" s="1">
-        <v>2812376.7</v>
+        <v>3529569.75</v>
       </c>
       <c r="N67" s="1">
-        <v>1.3</v>
+        <v>1.76</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" s="1">
-        <v>80061.0</v>
+        <v>27076.0</v>
       </c>
       <c r="C68" s="1">
-        <v>35.1</v>
+        <v>47.7</v>
       </c>
       <c r="D68" s="1">
-        <v>33.4760612533</v>
+        <v>47.909753287</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>2680126.94</v>
+        <v>1297204.48</v>
       </c>
       <c r="H68" s="1">
-        <v>130014.16</v>
+        <v>-5679.28</v>
       </c>
       <c r="I68" s="1">
-        <v>4.851044853868</v>
+        <v>-0.43780915711916</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>2810141.1</v>
+        <v>1291525.2</v>
       </c>
       <c r="M68" s="1">
-        <v>2810141.1</v>
+        <v>1291525.2</v>
       </c>
       <c r="N68" s="1">
-        <v>1.3</v>
+        <v>0.64</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" s="1">
-        <v>6203.0</v>
+        <v>36621.0</v>
       </c>
       <c r="C69" s="1">
-        <v>226.3</v>
+        <v>53.8</v>
       </c>
       <c r="D69" s="1">
-        <v>234.6705997098</v>
+        <v>28.8206545425</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>1455661.73</v>
+        <v>1055441.19</v>
       </c>
       <c r="H69" s="1">
-        <v>-51922.83</v>
+        <v>914768.61</v>
       </c>
       <c r="I69" s="1">
-        <v>-3.5669571391425</v>
+        <v>86.671679925624</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>1403738.9</v>
+        <v>1970209.8</v>
       </c>
       <c r="M69" s="1">
-        <v>1403738.9</v>
+        <v>1970209.8</v>
       </c>
       <c r="N69" s="1">
-        <v>0.65</v>
+        <v>0.98</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" s="1">
-        <v>8070.0</v>
+        <v>77059.0</v>
       </c>
       <c r="C70" s="1">
-        <v>247.6</v>
+        <v>33.08</v>
       </c>
       <c r="D70" s="1">
-        <v>212.7394299876</v>
+        <v>33.4760611999</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1716807.2</v>
+        <v>2579631.8</v>
       </c>
       <c r="H70" s="1">
-        <v>281324.8</v>
+        <v>-30520.08</v>
       </c>
       <c r="I70" s="1">
-        <v>16.386510960578</v>
+        <v>-1.1831176836942</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>1998132.0</v>
+        <v>2549111.72</v>
       </c>
       <c r="M70" s="1">
-        <v>1998132.0</v>
+        <v>2549111.72</v>
       </c>
       <c r="N70" s="1">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" s="1">
-        <v>54362.0</v>
+        <v>5971.0</v>
       </c>
       <c r="C71" s="1">
-        <v>80.04</v>
+        <v>223.1</v>
       </c>
       <c r="D71" s="1">
-        <v>68.5013487362</v>
+        <v>234.6705995646</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>3723870.32</v>
+        <v>1401218.15</v>
       </c>
       <c r="H71" s="1">
-        <v>627264.16</v>
+        <v>-69088.05</v>
       </c>
       <c r="I71" s="1">
-        <v>16.844414710983</v>
+        <v>-4.9305705895973</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>4351134.48</v>
+        <v>1332130.1</v>
       </c>
       <c r="M71" s="1">
-        <v>4351134.48</v>
+        <v>1332130.1</v>
       </c>
       <c r="N71" s="1">
-        <v>2.01</v>
+        <v>0.66</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" s="1">
-        <v>12988.0</v>
+        <v>7768.0</v>
       </c>
       <c r="C72" s="1">
-        <v>130.65</v>
+        <v>239.3</v>
       </c>
       <c r="D72" s="1">
-        <v>107.8219810594</v>
+        <v>212.7394297116</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>1400391.89</v>
+        <v>1652559.89</v>
       </c>
       <c r="H72" s="1">
-        <v>296490.31</v>
+        <v>206322.51</v>
       </c>
       <c r="I72" s="1">
-        <v>21.17195280244</v>
+        <v>12.485024672843</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>1696882.2</v>
+        <v>1858882.4</v>
       </c>
       <c r="M72" s="1">
-        <v>1696882.2</v>
+        <v>1858882.4</v>
       </c>
       <c r="N72" s="1">
-        <v>0.79</v>
+        <v>0.93</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" s="1">
-        <v>51154.0</v>
+        <v>54362.0</v>
       </c>
       <c r="C73" s="1">
-        <v>20.86</v>
+        <v>80.6</v>
       </c>
       <c r="D73" s="1">
-        <v>25.8738866951</v>
+        <v>68.5013487362</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>1323552.8</v>
+        <v>3723870.32</v>
       </c>
       <c r="H73" s="1">
-        <v>-256480.36</v>
+        <v>657706.88</v>
       </c>
       <c r="I73" s="1">
-        <v>-19.378173655029</v>
+        <v>17.661916862884</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>1067072.44</v>
+        <v>4381577.2</v>
       </c>
       <c r="M73" s="1">
-        <v>1067072.44</v>
+        <v>4381577.2</v>
       </c>
       <c r="N73" s="1">
-        <v>0.49</v>
+        <v>2.19</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" s="1">
-        <v>38241.0</v>
+        <v>11000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>23.62</v>
+        <v>117.95</v>
       </c>
       <c r="D74" s="1">
-        <v>32.0039164771</v>
+        <v>107.8219818182</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>1223861.77</v>
+        <v>1186041.8</v>
       </c>
       <c r="H74" s="1">
-        <v>-320609.35</v>
+        <v>111408.2</v>
       </c>
       <c r="I74" s="1">
-        <v>-26.196532799615</v>
+        <v>9.393277707413</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>903252.42</v>
+        <v>1297450.0</v>
       </c>
       <c r="M74" s="1">
-        <v>903252.42</v>
+        <v>1297450.0</v>
       </c>
       <c r="N74" s="1">
-        <v>0.42</v>
+        <v>0.65</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" s="1">
-        <v>175.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>6359.0</v>
+        <v>21.09</v>
       </c>
       <c r="D75" s="1">
-        <v>6271.0</v>
+        <v>25.8738866667</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>0.0</v>
+        <v>1164324.9</v>
       </c>
       <c r="H75" s="1">
-        <v>154000.0</v>
+        <v>-215274.9</v>
       </c>
       <c r="I75" s="1">
-        <v>0</v>
+        <v>-18.489246429412</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>154000.0</v>
+        <v>949050.0</v>
       </c>
       <c r="M75" s="1">
-        <v>154000.0</v>
+        <v>949050.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>176</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>179</v>
+      </c>
+      <c r="B76" s="1">
+        <v>36030.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>22.94</v>
+      </c>
+      <c r="D76" s="1">
+        <v>32.0039164585</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1153101.11</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-326572.91</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-28.321272711289</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>826528.2</v>
+      </c>
+      <c r="M76" s="1">
+        <v>826528.2</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>181</v>
+      </c>
+      <c r="B77" s="1">
+        <v>175.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>6251.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>6271.0</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-35000.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>-35000.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>-35000.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">