--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -118,1203 +118,1173 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100326</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ MAR 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
+    <t>1 228.77</t>
+  </si>
+  <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>30 660.27</t>
+    <t>33 998.29</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>3 956.16</t>
+    <t>9 578.08</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>82 575.34</t>
+    <t>96 897.26</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>7 594.52</t>
+    <t>11 256.16</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>14 613.70</t>
+    <t>16 167.12</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>75 452.05</t>
+    <t>82 109.59</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>15 052.40</t>
+    <t>20 367.12</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>3 858.90</t>
+    <t>4 191.78</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>42 525.67</t>
+    <t>22 303.59</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>58 541.10</t>
+    <t>70 351.03</t>
   </si>
   <si>
     <t>XS3226478918</t>
   </si>
   <si>
     <t>ALPHABET INC 2.375 06/11/2028</t>
   </si>
   <si>
-    <t>1 610.45</t>
+    <t>2 093.58</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>15 756.16</t>
+    <t>17 753.42</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>76 290.41</t>
+    <t>134 149.32</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>1 578.08</t>
+    <t>4 241.10</t>
+  </si>
+  <si>
+    <t>XS2583203950</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 07/02/2029</t>
+  </si>
+  <si>
+    <t>5 523.29</t>
   </si>
   <si>
     <t>XS2228245838</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 11/03/2027</t>
   </si>
   <si>
-    <t>5 085.62</t>
+    <t>5 501.71</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>72 780.82</t>
+    <t>90 739.73</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>5 647.95</t>
+    <t>13 673.97</t>
   </si>
   <si>
     <t>XS1602547264</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 04/05/2027</t>
   </si>
   <si>
-    <t>10 743.58</t>
+    <t>11 794.59</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>11 012.05</t>
+    <t>12 663.86</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>10 163.69</t>
+    <t>11 836.98</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>64 083.56</t>
+    <t>69 391.10</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>4 349.32</t>
+    <t>4 811.64</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>84 103.42</t>
+    <t>93 849.32</t>
   </si>
   <si>
     <t>FR001400IFX3</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.875 14/02/2028</t>
   </si>
   <si>
-    <t>11 306.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2321466133</t>
   </si>
   <si>
     <t>BARCLAYS PLC 22/03/2031</t>
   </si>
   <si>
-    <t>20 647.60</t>
+    <t>22 395.21</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>129 754.11</t>
+    <t>141 793.15</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>122 625.62</t>
+    <t>143 615.98</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
+    <t>1 943.84</t>
+  </si>
+  <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>6 712.33</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>74 315.07</t>
+    <t>41 547.95</t>
+  </si>
+  <si>
+    <t>FR001400BBL2</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>29 577.61</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>8 334.25</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>8 153.42</t>
+    <t>18 408.90</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>73 458.90</t>
+    <t>86 825.34</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>42 407.26</t>
+    <t>47 808.18</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>1 415.53</t>
-[...8 lines deleted...]
-    <t>24 062.86</t>
+    <t>4 454.40</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>3 159.25</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>1 115.50</t>
+    <t>12 698.67</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>29 835.62</t>
+    <t>38 116.44</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>4 641.68</t>
+    <t>7 022.77</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>20 321.92</t>
+    <t>24 693.49</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>8 191.78</t>
+    <t>9 042.47</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>6 673.97</t>
+    <t>9 780.82</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>5 255.14</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ457N3</t>
   </si>
   <si>
     <t>COMMERZBANK AG 26/11/2030</t>
   </si>
   <si>
-    <t>16 643.84</t>
+    <t>24 580.48</t>
   </si>
   <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
-    <t>2 445.21</t>
+    <t>6 084.25</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>28 587.33</t>
+    <t>40 839.04</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>31 484.93</t>
+    <t>35 571.92</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>33 753.42</t>
+    <t>42 267.12</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>9 162.33</t>
+    <t>10 068.49</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>10 595.89</t>
+    <t>12 705.48</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>128 926.03</t>
+    <t>1 183.56</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>7 808.22</t>
+    <t>12 024.66</t>
+  </si>
+  <si>
+    <t>FR0013444551</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+  </si>
+  <si>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>80 432.88</t>
-[...17 lines deleted...]
-    <t>14 023.29</t>
+    <t>57 698.63</t>
+  </si>
+  <si>
+    <t>DE000A30VT97</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG PERP</t>
+  </si>
+  <si>
+    <t>117 753.42</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>6 758.85</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDPNOM0015</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.625 15/04/2027</t>
   </si>
   <si>
-    <t>24 953.77</t>
+    <t>27 237.67</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>155 072.77</t>
+    <t>3 146.40</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>56 095.89</t>
+    <t>72 263.01</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>4 854.45</t>
+    <t>6 472.60</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>4 630.14</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>30 241.22</t>
+    <t>34 092.70</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>35 813.22</t>
+    <t>44 684.38</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>11 296.85</t>
+    <t>16 351.81</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>2 966.35</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>31 510.32</t>
-[...8 lines deleted...]
-    <t>26 328.46</t>
+    <t>40 015.67</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>20 922.74</t>
+    <t>27 984.16</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>85 693.61</t>
+    <t>97 306.27</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>31 093.15</t>
-[...8 lines deleted...]
-    <t>95 819.18</t>
+    <t>38 372.26</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>63 762.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>28 171.36</t>
-[...8 lines deleted...]
-    <t>19 561.64</t>
+    <t>36 932.73</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>11 120.55</t>
+    <t>12 951.37</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>64 134.25</t>
+    <t>79 224.66</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>22 356.16</t>
+    <t>19 520.55</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>63 863.01</t>
+    <t>69 041.10</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>26 163.70</t>
+    <t>30 032.88</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>BE0002914951</t>
-[...5 lines deleted...]
-    <t>79 936.64</t>
+    <t>BE0002961424</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>71 204.42</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>58 739.73</t>
+    <t>69 506.85</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>38 465.75</t>
+    <t>2 350.68</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>63 964.92</t>
+    <t>76 571.15</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>70 680.82</t>
+    <t>81 986.30</t>
   </si>
   <si>
     <t>FR001400TSJ2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
   </si>
   <si>
-    <t>3 352.74</t>
+    <t>4 369.86</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>24 850.33</t>
+    <t>36 712.43</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>101 189.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1603892149</t>
   </si>
   <si>
     <t>MORGAN STANLEY 1.875 27/04/2027</t>
   </si>
   <si>
-    <t>45 066.78</t>
+    <t>49 366.44</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
+    <t>4 140.15</t>
+  </si>
+  <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>46 172.77</t>
+    <t>54 770.45</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>9 398.43</t>
+    <t>11 172.96</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>55 369.74</t>
+    <t>2 352.82</t>
   </si>
   <si>
     <t>XS3170277530</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 3 03/09/2030</t>
   </si>
   <si>
-    <t>41 212.93</t>
+    <t>51 413.92</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>4 516.03</t>
+    <t>10 058.42</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>11 061.64</t>
+    <t>12 818.49</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>86 253.42</t>
+    <t>95 315.07</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>89 769.08</t>
+    <t>106 636.85</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>42 748.85</t>
+    <t>52 097.02</t>
   </si>
   <si>
     <t>DK0030484548</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>24 531.51</t>
+    <t>42 432.88</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>6 472.60</t>
+    <t>7 859.59</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>48 536.30</t>
-[...8 lines deleted...]
-    <t>10 818.07</t>
+    <t>58 224.66</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>27 455.27</t>
+    <t>35 000.82</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>115 485.62</t>
-[...8 lines deleted...]
-    <t>13 742.47</t>
+    <t>129 531.16</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>86 848.15</t>
+    <t>100 021.75</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>37 918.49</t>
+    <t>30 589.04</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>58 756.85</t>
+    <t>71 054.79</t>
+  </si>
+  <si>
+    <t>FR001400F877</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA PERP</t>
+  </si>
+  <si>
+    <t>16 272.10</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>104 515.07</t>
+    <t>114 279.45</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>55 198.36</t>
+    <t>64 146.08</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>3 630.14</t>
+    <t>5 479.45</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>56 698.97</t>
-[...8 lines deleted...]
-    <t>27 360.62</t>
+    <t>65 976.99</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>23 265.75</t>
+    <t>38 123.29</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>72 616.44</t>
+    <t>4 437.67</t>
   </si>
   <si>
     <t>XS3206563549</t>
   </si>
   <si>
     <t>TOYOTA MOTOR FINANCE (NETHERLANDS) 2.75 28/01/2030</t>
   </si>
   <si>
+    <t>3 073.97</t>
+  </si>
+  <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>36 095.89</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>4 332.19</t>
+    <t>10 488.01</t>
   </si>
   <si>
     <t>CH1255915006</t>
   </si>
   <si>
     <t>UBS GROUP AG 17/03/2028</t>
   </si>
   <si>
-    <t>32 843.84</t>
+    <t>35 580.82</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>26 413.70</t>
+    <t>30 558.90</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>46 200.00</t>
+    <t>58 061.64</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>6 002.05</t>
+    <t>14 845.24</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>91 800.00</t>
+    <t>103 117.81</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>52 666.03</t>
-[...8 lines deleted...]
-    <t>39 917.81</t>
+    <t>61 632.00</t>
   </si>
   <si>
     <t>XS2760217880</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.125 08/02/2029</t>
   </si>
   <si>
-    <t>71 241.87</t>
+    <t>4 735.87</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
   </si>
   <si>
-    <t>22 273.19</t>
+    <t>24 158.38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1678,212 +1648,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>958763.2163</v>
+        <v>925780.3455</v>
       </c>
       <c r="D2">
-        <v>119.48</v>
+        <v>119.82</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>114558101.24</v>
+        <v>110927385.69</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>114558101.24</v>
+        <v>110927385.69</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2028424.2106</v>
+        <v>2087007.566</v>
       </c>
       <c r="D3">
-        <v>106.86</v>
+        <v>107.16</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>216770784.18</v>
+        <v>223647731.39</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>216770784.18</v>
+        <v>223647731.39</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>73578.7003</v>
+        <v>73645.5691</v>
       </c>
       <c r="D4">
-        <v>110.89</v>
+        <v>111.21</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>8159289.58</v>
+        <v>8190142.12</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>8159289.58</v>
+        <v>8190142.12</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>100078.79</v>
+        <v>99774.68</v>
       </c>
       <c r="D5">
-        <v>100.79</v>
+        <v>101.09</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10087258.02</v>
+        <v>10086715.77</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10087258.02</v>
+        <v>10086715.77</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.5</v>
+        <v>100.78</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64425.65</v>
+        <v>64603.88</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64425.65</v>
+        <v>64603.88</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P133"/>
+  <dimension ref="A1:P131"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O133" sqref="O133"/>
+      <selection activeCell="O131" sqref="O131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1902,6639 +1872,6539 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1334.0</v>
+        <v>2027.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4772.39</v>
+        <v>4778.97</v>
       </c>
       <c r="E2" s="1">
-        <v>4771.6250074963</v>
+        <v>4776.8980957079</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>6365347.76</v>
+        <v>9682772.44</v>
       </c>
       <c r="I2" s="1">
-        <v>1020.5</v>
+        <v>4199.75</v>
       </c>
       <c r="J2" s="1">
-        <v>0.016032116994657</v>
+        <v>0.043373424564339</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6366368.26</v>
+        <v>9686972.19</v>
       </c>
       <c r="N2" s="1">
-        <v>6366368.26</v>
+        <v>9686972.19</v>
       </c>
       <c r="O2" s="1">
-        <v>1.82</v>
+        <v>2.74</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>199.0</v>
+        <v>-239.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.845</v>
+        <v>106.99</v>
       </c>
       <c r="E3" s="1">
-        <v>106.700025126</v>
+        <v>106.965</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>28850.0</v>
+        <v>-5975.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>28850.0</v>
+        <v>-5975.0</v>
       </c>
       <c r="N3" s="1">
-        <v>28850.0</v>
+        <v>-5975.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.826</v>
+        <v>100.741</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>3.0</v>
+        <v>-252.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0.00099181750557897</v>
+        <v>-0.083312670468634</v>
       </c>
       <c r="K4">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>507.53</v>
+        <v>0.41</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>302478.0</v>
+        <v>302223.0</v>
       </c>
       <c r="N4" s="1">
-        <v>302985.53</v>
+        <v>303451.77</v>
       </c>
       <c r="O4" s="1">
         <v>0.09</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>100.03</v>
+        <v>100.035</v>
       </c>
       <c r="E5" s="1">
         <v>100.126</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1902394.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-1824.0</v>
+        <v>-1729.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.095879192217806</v>
+        <v>-0.090885484289795</v>
       </c>
       <c r="K5">
-        <v>1.61</v>
+        <v>1.79</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>1900570.0</v>
+        <v>1900665.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1931230.27</v>
+        <v>1934663.29</v>
       </c>
       <c r="O5" s="1">
         <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>102.7</v>
+        <v>102.687</v>
       </c>
       <c r="E6" s="1">
         <v>103.18510053</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1960516.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-9216.91</v>
+        <v>-9463.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.47012652392781</v>
+        <v>-0.48272524208934</v>
       </c>
       <c r="K6">
-        <v>0.21</v>
+        <v>0.5</v>
       </c>
       <c r="L6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>1951300.0</v>
+        <v>1951053.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1955256.16</v>
+        <v>1960631.08</v>
       </c>
       <c r="O6" s="1">
         <v>0.56</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>4400000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.759</v>
+        <v>99.959</v>
       </c>
       <c r="E7" s="1">
-        <v>99.79398</v>
+        <v>99.80438553</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4390935.12</v>
+        <v>4690806.12</v>
       </c>
       <c r="I7" s="1">
-        <v>-1539.12</v>
+        <v>7266.88</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.035052214572462</v>
+        <v>0.15491750914659</v>
       </c>
       <c r="K7">
-        <v>1.88</v>
+        <v>2.06</v>
       </c>
       <c r="L7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4389396.0</v>
+        <v>4698073.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4471971.34</v>
+        <v>4794970.26</v>
       </c>
       <c r="O7" s="1">
-        <v>1.28</v>
+        <v>1.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.365</v>
+        <v>100.529</v>
       </c>
       <c r="E8" s="1">
         <v>100.27530389</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1804955.47</v>
       </c>
       <c r="I8" s="1">
-        <v>1614.53</v>
+        <v>4566.53</v>
       </c>
       <c r="J8" s="1">
-        <v>0.089449852189428</v>
+        <v>0.25299959339163</v>
       </c>
       <c r="K8">
-        <v>0.42</v>
+        <v>0.63</v>
       </c>
       <c r="L8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1806570.0</v>
+        <v>1809522.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1814164.52</v>
+        <v>1820778.16</v>
       </c>
       <c r="O8" s="1">
         <v>0.52</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.91</v>
+        <v>98.963</v>
       </c>
       <c r="E9" s="1">
         <v>96.94192</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1357186.88</v>
       </c>
       <c r="I9" s="1">
-        <v>27553.12</v>
+        <v>28295.12</v>
       </c>
       <c r="J9" s="1">
-        <v>2.0301640404894</v>
+        <v>2.0848359512582</v>
       </c>
       <c r="K9">
-        <v>1.04</v>
+        <v>1.15</v>
       </c>
       <c r="L9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>1384740.0</v>
+        <v>1385482.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1399353.7</v>
+        <v>1401649.12</v>
       </c>
       <c r="O9" s="1">
         <v>0.4</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.675</v>
+        <v>99.67</v>
       </c>
       <c r="E10" s="1">
         <v>99.756525</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3990261.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-3261.0</v>
+        <v>-3461.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.081723977454106</v>
+        <v>-0.086736180916486</v>
       </c>
       <c r="K10">
-        <v>1.89</v>
+        <v>2.05</v>
       </c>
       <c r="L10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>3987000.0</v>
+        <v>3986800.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4062452.05</v>
+        <v>4068909.59</v>
       </c>
       <c r="O10" s="1">
-        <v>1.16</v>
+        <v>1.15</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>2300000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.645</v>
+        <v>99.894</v>
       </c>
       <c r="E11" s="1">
-        <v>99.98983348</v>
+        <v>99.98404875</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2299766.17</v>
+        <v>2399617.17</v>
       </c>
       <c r="I11" s="1">
-        <v>-7931.17</v>
+        <v>-2161.17</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.3448685393959</v>
+        <v>-0.090063116192822</v>
       </c>
       <c r="K11">
-        <v>0.65</v>
+        <v>0.85</v>
       </c>
       <c r="L11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>2291835.0</v>
+        <v>2397456.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2306887.4</v>
+        <v>2417823.12</v>
       </c>
       <c r="O11" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>300000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.62</v>
+        <v>97.893</v>
       </c>
       <c r="E12" s="1">
         <v>97.254</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>291762.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1098.0</v>
+        <v>1917.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.3763341353569</v>
+        <v>0.65704238386082</v>
       </c>
       <c r="K12">
-        <v>1.29</v>
+        <v>1.4</v>
       </c>
       <c r="L12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M12" s="1">
-        <v>292860.0</v>
+        <v>293679.0</v>
       </c>
       <c r="N12" s="1">
-        <v>296718.9</v>
+        <v>297870.78</v>
       </c>
       <c r="O12" s="1">
         <v>0.08</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13" s="1">
-        <v>3227000.0</v>
+        <v>1551000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>94.792</v>
+        <v>95.269</v>
       </c>
       <c r="E13" s="1">
-        <v>94.30428138</v>
+        <v>94.35620567</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3043199.16</v>
+        <v>1463464.75</v>
       </c>
       <c r="I13" s="1">
-        <v>15738.68</v>
+        <v>14157.44</v>
       </c>
       <c r="J13" s="1">
-        <v>0.51717548449902</v>
+        <v>0.96739193752361</v>
       </c>
       <c r="K13">
-        <v>1.32</v>
+        <v>1.44</v>
       </c>
       <c r="L13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>3058937.84</v>
+        <v>1477622.19</v>
       </c>
       <c r="N13" s="1">
-        <v>3101463.51</v>
+        <v>1499925.78</v>
       </c>
       <c r="O13" s="1">
-        <v>0.89</v>
+        <v>0.43</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.191</v>
+        <v>109.19</v>
       </c>
       <c r="E14" s="1">
-        <v>109.94871429</v>
+        <v>109.9044</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1539282.0</v>
+        <v>1648566.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-10608.0</v>
+        <v>-10716.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.68915247498509</v>
+        <v>-0.65001947146793</v>
       </c>
       <c r="K14">
-        <v>4.18</v>
+        <v>4.69</v>
       </c>
       <c r="L14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>1528674.0</v>
+        <v>1637850.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1587215.1</v>
+        <v>1708201.03</v>
       </c>
       <c r="O14" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>275000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.758</v>
+        <v>99.959</v>
       </c>
       <c r="E15" s="1">
         <v>99.755</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>274326.25</v>
       </c>
       <c r="I15" s="1">
-        <v>8.25</v>
+        <v>561.0</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0030073680517267</v>
+        <v>0.20450102751742</v>
       </c>
       <c r="K15">
-        <v>0.59</v>
+        <v>0.76</v>
       </c>
       <c r="L15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>274334.5</v>
+        <v>274887.25</v>
       </c>
       <c r="N15" s="1">
-        <v>275944.95</v>
+        <v>276980.83</v>
       </c>
       <c r="O15" s="1">
         <v>0.08</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.623</v>
+        <v>100.852</v>
       </c>
       <c r="E16" s="1">
         <v>100.739</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>805912.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-928.0</v>
+        <v>904.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.11514904853135</v>
+        <v>0.11217105589692</v>
       </c>
       <c r="K16">
-        <v>1.97</v>
+        <v>2.22</v>
       </c>
       <c r="L16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>804984.0</v>
+        <v>806816.0</v>
       </c>
       <c r="N16" s="1">
-        <v>820740.16</v>
+        <v>824569.42</v>
       </c>
       <c r="O16" s="1">
         <v>0.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C17" s="1">
-        <v>3400000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.221</v>
+        <v>100.282</v>
       </c>
       <c r="E17" s="1">
-        <v>100.10225</v>
+        <v>100.19375</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3403476.5</v>
+        <v>5410462.5</v>
       </c>
       <c r="I17" s="1">
-        <v>4037.5</v>
+        <v>4765.5</v>
       </c>
       <c r="J17" s="1">
-        <v>0.11862870215205</v>
+        <v>0.088079346266608</v>
       </c>
       <c r="K17">
-        <v>2.24</v>
+        <v>2.48</v>
       </c>
       <c r="L17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>3407514.0</v>
+        <v>5415228.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3483804.41</v>
+        <v>5549377.32</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>1.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.875</v>
+        <v>100.444</v>
       </c>
       <c r="E18" s="1">
         <v>99.523</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1194276.0</v>
       </c>
       <c r="I18" s="1">
-        <v>4224.0</v>
+        <v>11052.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.35368708740693</v>
+        <v>0.92541422585734</v>
       </c>
       <c r="K18">
-        <v>0.13</v>
+        <v>0.35</v>
       </c>
       <c r="L18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>1198500.0</v>
+        <v>1205328.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1200078.08</v>
+        <v>1209569.1</v>
       </c>
       <c r="O18" s="1">
         <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.88</v>
+        <v>104.705</v>
       </c>
       <c r="E19" s="1">
-        <v>99.834</v>
+        <v>104.863</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>499170.0</v>
+        <v>1677808.0</v>
       </c>
       <c r="I19" s="1">
-        <v>230.0</v>
+        <v>-2528.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.046076486968367</v>
+        <v>-0.15067278258299</v>
       </c>
       <c r="K19">
-        <v>1.02</v>
+        <v>0.35</v>
       </c>
       <c r="L19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>499400.0</v>
+        <v>1675280.0</v>
       </c>
       <c r="N19" s="1">
-        <v>504485.62</v>
+        <v>1680803.29</v>
       </c>
       <c r="O19" s="1">
-        <v>0.14</v>
+        <v>0.48</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C20" s="1">
-        <v>2800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>105.92</v>
+        <v>99.975</v>
       </c>
       <c r="E20" s="1">
-        <v>106.2938</v>
+        <v>99.834</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>2976226.4</v>
+        <v>499170.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-10466.4</v>
+        <v>705.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.35166679524111</v>
+        <v>0.14123444918565</v>
       </c>
       <c r="K20">
-        <v>2.6</v>
+        <v>1.1</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>2965760.0</v>
+        <v>499875.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3038540.82</v>
+        <v>505376.71</v>
       </c>
       <c r="O20" s="1">
-        <v>0.87</v>
+        <v>0.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C21" s="1">
-        <v>2800000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>102.688</v>
+        <v>105.678</v>
       </c>
       <c r="E21" s="1">
-        <v>103.0829</v>
+        <v>106.26368</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2886321.2</v>
+        <v>3187910.4</v>
       </c>
       <c r="I21" s="1">
-        <v>-11057.2</v>
+        <v>-17570.4</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.38308972681211</v>
+        <v>-0.55115727217427</v>
       </c>
       <c r="K21">
-        <v>0.2</v>
+        <v>3.02</v>
       </c>
       <c r="L21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>2875264.0</v>
+        <v>3170340.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2880911.95</v>
+        <v>3261079.73</v>
       </c>
       <c r="O21" s="1">
-        <v>0.82</v>
+        <v>0.92</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C22" s="1">
-        <v>800000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.862</v>
+        <v>102.62</v>
       </c>
       <c r="E22" s="1">
-        <v>99.837</v>
+        <v>103.0829</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>798696.0</v>
+        <v>2886321.2</v>
       </c>
       <c r="I22" s="1">
-        <v>200.0</v>
+        <v>-12961.2</v>
       </c>
       <c r="J22" s="1">
-        <v>0.025040816530945</v>
+        <v>-0.44905605100361</v>
       </c>
       <c r="K22">
-        <v>1.34</v>
+        <v>0.49</v>
       </c>
       <c r="L22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M22" s="1">
-        <v>798896.0</v>
+        <v>2873360.0</v>
       </c>
       <c r="N22" s="1">
-        <v>809639.58</v>
+        <v>2887033.97</v>
       </c>
       <c r="O22" s="1">
-        <v>0.23</v>
+        <v>0.82</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>3850000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>94.989</v>
+        <v>99.91</v>
       </c>
       <c r="E23" s="1">
-        <v>94.51283948</v>
+        <v>99.837</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>3638744.32</v>
+        <v>798696.0</v>
       </c>
       <c r="I23" s="1">
-        <v>18332.18</v>
+        <v>584.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.50380511483698</v>
+        <v>0.073119184270361</v>
       </c>
       <c r="K23">
-        <v>0.29</v>
+        <v>1.47</v>
       </c>
       <c r="L23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M23" s="1">
-        <v>3657076.5</v>
+        <v>799280.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3668088.55</v>
+        <v>811074.59</v>
       </c>
       <c r="O23" s="1">
-        <v>1.05</v>
+        <v>0.23</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C24" s="1">
-        <v>3880000.0</v>
+        <v>3850000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.155</v>
+        <v>95.075</v>
       </c>
       <c r="E24" s="1">
-        <v>96.724</v>
+        <v>94.51283948</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3752891.2</v>
+        <v>3638744.32</v>
       </c>
       <c r="I24" s="1">
-        <v>16722.8</v>
+        <v>21643.18</v>
       </c>
       <c r="J24" s="1">
-        <v>0.44559778338365</v>
+        <v>0.59479804285892</v>
       </c>
       <c r="K24">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="L24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M24" s="1">
-        <v>3769614.0</v>
+        <v>3660387.5</v>
       </c>
       <c r="N24" s="1">
-        <v>3779777.69</v>
+        <v>3673051.36</v>
       </c>
       <c r="O24" s="1">
-        <v>1.08</v>
+        <v>1.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C25" s="1">
-        <v>4100000.0</v>
+        <v>3880000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>96.706</v>
+        <v>97.218</v>
       </c>
       <c r="E25" s="1">
-        <v>96.35747732</v>
+        <v>96.724</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3950656.57</v>
+        <v>3752891.2</v>
       </c>
       <c r="I25" s="1">
-        <v>14289.43</v>
+        <v>19167.2</v>
       </c>
       <c r="J25" s="1">
-        <v>0.36169760005234</v>
+        <v>0.51073156610562</v>
       </c>
       <c r="K25">
-        <v>1.56</v>
+        <v>0.31</v>
       </c>
       <c r="L25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M25" s="1">
-        <v>3964946.0</v>
+        <v>3772058.4</v>
       </c>
       <c r="N25" s="1">
-        <v>4029029.56</v>
+        <v>3783895.38</v>
       </c>
       <c r="O25" s="1">
-        <v>1.15</v>
+        <v>1.07</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C26" s="1">
-        <v>500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.575</v>
+        <v>96.907</v>
       </c>
       <c r="E26" s="1">
-        <v>98.446</v>
+        <v>96.35747732</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>492230.0</v>
+        <v>3950656.57</v>
       </c>
       <c r="I26" s="1">
-        <v>645.0</v>
+        <v>22530.43</v>
       </c>
       <c r="J26" s="1">
-        <v>0.13103630416675</v>
+        <v>0.57029583819279</v>
       </c>
       <c r="K26">
-        <v>0.87</v>
+        <v>1.69</v>
       </c>
       <c r="L26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M26" s="1">
-        <v>492875.0</v>
+        <v>3973187.0</v>
       </c>
       <c r="N26" s="1">
-        <v>497224.32</v>
+        <v>4042578.1</v>
       </c>
       <c r="O26" s="1">
-        <v>0.14</v>
+        <v>1.15</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C27" s="1">
-        <v>3400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>101.15</v>
+        <v>98.62</v>
       </c>
       <c r="E27" s="1">
-        <v>101.60458324</v>
+        <v>98.446</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3454555.83</v>
+        <v>492230.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-15455.83</v>
+        <v>870.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.44740426151978</v>
+        <v>0.17674664282957</v>
       </c>
       <c r="K27">
-        <v>2.47</v>
+        <v>0.96</v>
       </c>
       <c r="L27" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M27" s="1">
-        <v>3439100.0</v>
+        <v>493100.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3523203.42</v>
+        <v>497911.64</v>
       </c>
       <c r="O27" s="1">
-        <v>1.01</v>
+        <v>0.14</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>102.667</v>
+        <v>101.105</v>
       </c>
       <c r="E28" s="1">
-        <v>102.557</v>
+        <v>101.60458324</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>307671.0</v>
+        <v>3454555.83</v>
       </c>
       <c r="I28" s="1">
-        <v>330.0</v>
+        <v>-16985.83</v>
       </c>
       <c r="J28" s="1">
-        <v>0.10725742757686</v>
+        <v>-0.49169360218445</v>
       </c>
       <c r="K28">
-        <v>3.77</v>
+        <v>2.76</v>
       </c>
       <c r="L28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M28" s="1">
-        <v>308001.0</v>
+        <v>3437570.0</v>
       </c>
       <c r="N28" s="1">
-        <v>319307.51</v>
+        <v>3531419.32</v>
       </c>
       <c r="O28" s="1">
-        <v>0.09</v>
+        <v>1.0</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C29" s="1">
-        <v>2100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.832</v>
+        <v>102.702</v>
       </c>
       <c r="E29" s="1">
-        <v>99.328</v>
+        <v>102.557</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2085888.0</v>
+        <v>307671.0</v>
       </c>
       <c r="I29" s="1">
-        <v>10584.0</v>
+        <v>435.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.50740979381443</v>
+        <v>0.14138479089677</v>
       </c>
       <c r="K29">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>0.18</v>
+      </c>
+      <c r="L29">
+        <v>541.44</v>
       </c>
       <c r="M29" s="1">
-        <v>2096472.0</v>
+        <v>308106.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2117119.6</v>
+        <v>308647.44</v>
       </c>
       <c r="O29" s="1">
-        <v>0.61</v>
+        <v>0.09</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>113</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>3100000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>104.046</v>
+        <v>99.93</v>
       </c>
       <c r="E30" s="1">
-        <v>104.96078774</v>
+        <v>99.328</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3253784.42</v>
+        <v>2085888.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-28358.42</v>
+        <v>12642.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.87155190201568</v>
+        <v>0.60607280927835</v>
       </c>
       <c r="K30">
-        <v>4.19</v>
+        <v>1.07</v>
       </c>
       <c r="L30" t="s">
         <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>3225426.0</v>
+        <v>2098530.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3355180.11</v>
+        <v>2120925.21</v>
       </c>
       <c r="O30" s="1">
-        <v>0.96</v>
+        <v>0.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>6558000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.187</v>
+        <v>103.998</v>
       </c>
       <c r="E31" s="1">
-        <v>100.31271424</v>
+        <v>104.96078774</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>6578507.8</v>
+        <v>3253784.42</v>
       </c>
       <c r="I31" s="1">
-        <v>-8244.34</v>
+        <v>-29846.42</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.12532234133704</v>
+        <v>-0.9172832661114</v>
       </c>
       <c r="K31">
-        <v>1.87</v>
+        <v>4.57</v>
       </c>
       <c r="L31" t="s">
         <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>6570263.46</v>
+        <v>3223938.0</v>
       </c>
       <c r="N31" s="1">
-        <v>6692889.08</v>
+        <v>3365731.15</v>
       </c>
       <c r="O31" s="1">
-        <v>1.91</v>
+        <v>0.95</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>119</v>
       </c>
       <c r="B32" t="s">
         <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>3300000.0</v>
+        <v>6958000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>93.23</v>
+        <v>100.304</v>
       </c>
       <c r="E32" s="1">
-        <v>92.58891424</v>
+        <v>100.31238574</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3055434.17</v>
+        <v>6979735.8</v>
       </c>
       <c r="I32" s="1">
-        <v>21155.83</v>
+        <v>-583.48</v>
       </c>
       <c r="J32" s="1">
-        <v>0.69240012459506</v>
+        <v>-0.0083596287412483</v>
       </c>
       <c r="K32">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>723.29</v>
+        <v>2.06</v>
+      </c>
+      <c r="L32" t="s">
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>3076590.0</v>
+        <v>6979152.32</v>
       </c>
       <c r="N32" s="1">
-        <v>3077313.29</v>
+        <v>7122768.3</v>
       </c>
       <c r="O32" s="1">
-        <v>0.88</v>
+        <v>2.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>1400000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.996</v>
+        <v>93.349</v>
       </c>
       <c r="E33" s="1">
-        <v>97.397</v>
+        <v>92.58891424</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1363558.0</v>
+        <v>3055434.17</v>
       </c>
       <c r="I33" s="1">
-        <v>8386.0</v>
+        <v>25082.83</v>
       </c>
       <c r="J33" s="1">
-        <v>0.6150086758319</v>
+        <v>0.82092523040678</v>
       </c>
       <c r="K33">
-        <v>0.48</v>
+        <v>0.06</v>
       </c>
       <c r="L33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>1371944.0</v>
+        <v>3080517.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1378656.33</v>
+        <v>3082460.84</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.87</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
-        <v>3500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.516</v>
+        <v>98.128</v>
       </c>
       <c r="E34" s="1">
-        <v>99.458706</v>
+        <v>97.397</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3481054.71</v>
+        <v>1363558.0</v>
       </c>
       <c r="I34" s="1">
-        <v>2005.29</v>
+        <v>10234.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.057605816830153</v>
+        <v>0.75053646416214</v>
       </c>
       <c r="K34">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.02</v>
+      </c>
+      <c r="L34">
+        <v>230.14</v>
       </c>
       <c r="M34" s="1">
-        <v>3483060.0</v>
+        <v>1373792.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3557375.07</v>
+        <v>1374022.14</v>
       </c>
       <c r="O34" s="1">
-        <v>1.02</v>
+        <v>0.39</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>127</v>
       </c>
       <c r="B35" t="s">
         <v>128</v>
       </c>
       <c r="C35" s="1">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.407</v>
+        <v>99.511</v>
       </c>
       <c r="E35" s="1">
-        <v>99.371</v>
+        <v>99.45870611</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>496855.0</v>
+        <v>1790256.71</v>
       </c>
       <c r="I35" s="1">
-        <v>180.0</v>
+        <v>941.29</v>
       </c>
       <c r="J35" s="1">
-        <v>0.036227873323203</v>
+        <v>0.052578493058685</v>
       </c>
       <c r="K35">
-        <v>1.67</v>
+        <v>2.31</v>
       </c>
       <c r="L35" t="s">
         <v>129</v>
       </c>
       <c r="M35" s="1">
-        <v>497035.0</v>
+        <v>1791198.0</v>
       </c>
       <c r="N35" s="1">
-        <v>505369.25</v>
+        <v>1832745.95</v>
       </c>
       <c r="O35" s="1">
-        <v>0.14</v>
+        <v>0.52</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>131</v>
       </c>
       <c r="C36" s="1">
-        <v>3200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.922</v>
+        <v>107.677</v>
       </c>
       <c r="E36" s="1">
-        <v>103.22258813</v>
+        <v>108.217</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>3303122.82</v>
+        <v>1947906.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-9618.82</v>
+        <v>-9720.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.29120382511238</v>
+        <v>-0.49899738488408</v>
       </c>
       <c r="K36">
-        <v>0.25</v>
+        <v>1.64</v>
       </c>
       <c r="L36" t="s">
         <v>132</v>
       </c>
       <c r="M36" s="1">
-        <v>3293504.0</v>
+        <v>1938186.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3301657.42</v>
+        <v>1967763.61</v>
       </c>
       <c r="O36" s="1">
-        <v>0.94</v>
+        <v>0.56</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>133</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" s="1">
-        <v>2500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>102.158</v>
+        <v>99.458</v>
       </c>
       <c r="E37" s="1">
-        <v>102.437544</v>
+        <v>99.371</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2560938.6</v>
+        <v>496855.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-6988.6</v>
+        <v>435.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.27289213415737</v>
+        <v>0.087550693864407</v>
       </c>
       <c r="K37">
-        <v>2.94</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.0</v>
+      </c>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2553950.0</v>
+        <v>497290.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2627408.9</v>
+        <v>497290.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.75</v>
+        <v>0.14</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" t="s">
         <v>136</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>103.001</v>
+      </c>
+      <c r="E38" s="1">
+        <v>103.21431824</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>3509286.82</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-7252.82</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-0.20667504173968</v>
+      </c>
+      <c r="K38">
+        <v>0.54</v>
+      </c>
+      <c r="L38" t="s">
         <v>137</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>2662513.65</v>
+        <v>3502034.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2704920.91</v>
+        <v>3520442.9</v>
       </c>
       <c r="O38" s="1">
-        <v>0.77</v>
+        <v>1.0</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>138</v>
+      </c>
+      <c r="B39" t="s">
         <v>139</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.203</v>
+      </c>
+      <c r="E39" s="1">
+        <v>102.42528148</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2765482.6</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-6001.6</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-0.2170181797564</v>
+      </c>
+      <c r="K39">
+        <v>3.22</v>
+      </c>
+      <c r="L39" t="s">
         <v>140</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>1339624.66</v>
+        <v>2759481.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1341040.19</v>
+        <v>2846306.34</v>
       </c>
       <c r="O39" s="1">
-        <v>0.38</v>
+        <v>0.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>141</v>
+      </c>
+      <c r="B40" t="s">
         <v>142</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>2655000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.433</v>
+      </c>
+      <c r="E40" s="1">
+        <v>100.20489266</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>2660439.9</v>
+      </c>
+      <c r="I40" s="1">
+        <v>6056.25</v>
+      </c>
+      <c r="J40" s="1">
+        <v>0.22764092509664</v>
+      </c>
+      <c r="K40">
+        <v>1.8</v>
+      </c>
+      <c r="L40" t="s">
         <v>143</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>837323.27</v>
+        <v>2666496.15</v>
       </c>
       <c r="N40" s="1">
-        <v>861386.13</v>
+        <v>2714304.33</v>
       </c>
       <c r="O40" s="1">
-        <v>0.25</v>
+        <v>0.77</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>144</v>
+      </c>
+      <c r="B41" t="s">
         <v>145</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>1442000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.092</v>
+      </c>
+      <c r="E41" s="1">
+        <v>99.69352011</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1437580.56</v>
+      </c>
+      <c r="I41" s="1">
+        <v>5746.08</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0.39970490418986</v>
+      </c>
+      <c r="K41">
+        <v>0.31</v>
+      </c>
+      <c r="L41" t="s">
         <v>146</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>4425840.0</v>
+        <v>1443326.64</v>
       </c>
       <c r="N41" s="1">
-        <v>4426918.77</v>
+        <v>1447781.04</v>
       </c>
       <c r="O41" s="1">
-        <v>1.27</v>
+        <v>0.41</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>147</v>
+      </c>
+      <c r="B42" t="s">
         <v>148</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>98.447</v>
+      </c>
+      <c r="E42" s="1">
+        <v>97.68931267</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>4396019.07</v>
+      </c>
+      <c r="I42" s="1">
+        <v>34095.93</v>
+      </c>
+      <c r="J42" s="1">
+        <v>0.7756092377461</v>
+      </c>
+      <c r="K42">
+        <v>0.07</v>
+      </c>
+      <c r="L42" t="s">
         <v>149</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>4460973.74</v>
+        <v>4430115.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4462089.24</v>
+        <v>4433274.25</v>
       </c>
       <c r="O42" s="1">
-        <v>1.28</v>
+        <v>1.26</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>150</v>
+      </c>
+      <c r="B43" t="s">
         <v>151</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>4762000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.281</v>
+      </c>
+      <c r="E43" s="1">
+        <v>99.89856951</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>4757169.88</v>
+      </c>
+      <c r="I43" s="1">
+        <v>18211.34</v>
+      </c>
+      <c r="J43" s="1">
+        <v>0.38281878636632</v>
+      </c>
+      <c r="K43">
+        <v>0.27</v>
+      </c>
+      <c r="L43" t="s">
         <v>152</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>3287526.0</v>
+        <v>4775381.22</v>
       </c>
       <c r="N43" s="1">
-        <v>3317361.62</v>
+        <v>4788079.89</v>
       </c>
       <c r="O43" s="1">
-        <v>0.95</v>
+        <v>1.36</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>153</v>
+      </c>
+      <c r="B44" t="s">
         <v>154</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>99.781</v>
+      </c>
+      <c r="E44" s="1">
+        <v>99.84825343</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>3494688.87</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-2353.87</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-0.06735563844343</v>
+      </c>
+      <c r="K44">
+        <v>1.09</v>
+      </c>
+      <c r="L44" t="s">
         <v>155</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>886555.25</v>
+        <v>3492335.0</v>
       </c>
       <c r="N44" s="1">
-        <v>891196.93</v>
+        <v>3530451.44</v>
       </c>
       <c r="O44" s="1">
-        <v>0.25</v>
+        <v>1.0</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>156</v>
+      </c>
+      <c r="B45" t="s">
         <v>157</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>989000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.008</v>
+      </c>
+      <c r="E45" s="1">
+        <v>99.94519717</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>988458.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>621.12</v>
+      </c>
+      <c r="J45" s="1">
+        <v>0.062837267744305</v>
+      </c>
+      <c r="K45">
+        <v>0.71</v>
+      </c>
+      <c r="L45" t="s">
         <v>158</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>1006110.0</v>
+        <v>989079.12</v>
       </c>
       <c r="N45" s="1">
-        <v>1026431.92</v>
+        <v>996101.89</v>
       </c>
       <c r="O45" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>159</v>
+      </c>
+      <c r="B46" t="s">
         <v>160</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="E46" s="1">
+        <v>100.49109091</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1105402.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>527.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>0.047674963497443</v>
+      </c>
+      <c r="K46">
+        <v>2.24</v>
+      </c>
+      <c r="L46" t="s">
         <v>161</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>4472580.0</v>
+        <v>1105929.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4480771.78</v>
+        <v>1130622.49</v>
       </c>
       <c r="O46" s="1">
-        <v>1.28</v>
+        <v>0.32</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>162</v>
+      </c>
+      <c r="B47" t="s">
         <v>163</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>97.373</v>
+      </c>
+      <c r="E47" s="1">
+        <v>95.889755</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>4410928.73</v>
+      </c>
+      <c r="I47" s="1">
+        <v>68229.27</v>
+      </c>
+      <c r="J47" s="1">
+        <v>1.5468232242329</v>
+      </c>
+      <c r="K47">
+        <v>0.2</v>
+      </c>
+      <c r="L47" t="s">
         <v>164</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>1602848.0</v>
+        <v>4479158.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1609521.97</v>
+        <v>4488200.47</v>
       </c>
       <c r="O47" s="1">
-        <v>0.46</v>
+        <v>1.27</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>165</v>
+      </c>
+      <c r="B48" t="s">
         <v>166</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.171</v>
+      </c>
+      <c r="E48" s="1">
+        <v>100.336</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>1605376.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-2640.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-0.16444745654601</v>
+      </c>
+      <c r="K48">
+        <v>0.61</v>
+      </c>
+      <c r="L48" t="s">
         <v>167</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>295827.0</v>
+        <v>1602736.0</v>
       </c>
       <c r="N48" s="1">
-        <v>301082.14</v>
+        <v>1612516.82</v>
       </c>
       <c r="O48" s="1">
-        <v>0.09</v>
+        <v>0.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>168</v>
+      </c>
+      <c r="B49" t="s">
         <v>169</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>2700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.038</v>
+        <v>98.79</v>
       </c>
       <c r="E49" s="1">
-        <v>99.615</v>
+        <v>98.433</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2689605.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I49" s="1">
-        <v>11421.0</v>
+        <v>1071.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.42463484414998</v>
+        <v>0.36268324647222</v>
       </c>
       <c r="K49">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>0.02</v>
+      </c>
+      <c r="L49">
+        <v>46.23</v>
       </c>
       <c r="M49" s="1">
-        <v>2701026.0</v>
+        <v>296370.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2717669.84</v>
+        <v>296416.23</v>
       </c>
       <c r="O49" s="1">
-        <v>0.78</v>
+        <v>0.08</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>170</v>
+      </c>
+      <c r="B50" t="s">
+        <v>171</v>
+      </c>
+      <c r="C50" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.367</v>
+      </c>
+      <c r="E50" s="1">
+        <v>99.67024138</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>2890437.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>20206.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>0.6990638439793</v>
+      </c>
+      <c r="K50">
+        <v>0.85</v>
+      </c>
+      <c r="L50" t="s">
         <v>172</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>1696889.0</v>
+        <v>2910643.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1699334.21</v>
+        <v>2935223.48</v>
       </c>
       <c r="O50" s="1">
-        <v>0.49</v>
+        <v>0.83</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>173</v>
+      </c>
+      <c r="B51" t="s">
+        <v>174</v>
+      </c>
+      <c r="C51" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>100.158</v>
+      </c>
+      <c r="E51" s="1">
+        <v>99.73188889</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>1795174.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>7670.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>0.4272566336188</v>
+      </c>
+      <c r="K51">
+        <v>0.34</v>
+      </c>
+      <c r="L51" t="s">
         <v>175</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>5284736.0</v>
+        <v>1802844.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5313323.33</v>
+        <v>1808928.25</v>
       </c>
       <c r="O51" s="1">
-        <v>1.52</v>
+        <v>0.51</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>176</v>
+      </c>
+      <c r="B52" t="s">
+        <v>177</v>
+      </c>
+      <c r="C52" s="1">
+        <v>5300000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="E52" s="1">
+        <v>99.772</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>5287916.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>11819.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>0.22350960189231</v>
+      </c>
+      <c r="K52">
+        <v>0.77</v>
+      </c>
+      <c r="L52" t="s">
         <v>178</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>1346475.0</v>
+        <v>5299735.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1377959.93</v>
+        <v>5340574.04</v>
       </c>
       <c r="O52" s="1">
-        <v>0.39</v>
+        <v>1.51</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>179</v>
+      </c>
+      <c r="B53" t="s">
+        <v>180</v>
+      </c>
+      <c r="C53" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>103.391</v>
+      </c>
+      <c r="E53" s="1">
+        <v>103.917</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1350921.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-6838.0</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-0.50617319591597</v>
+      </c>
+      <c r="K53">
+        <v>2.74</v>
+      </c>
+      <c r="L53" t="s">
         <v>181</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>1480598.0</v>
+        <v>1344083.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1514351.42</v>
+        <v>1379654.92</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>182</v>
+      </c>
+      <c r="B54" t="s">
+        <v>183</v>
+      </c>
+      <c r="C54" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>105.642</v>
+      </c>
+      <c r="E54" s="1">
+        <v>106.37966667</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1595695.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-11065.0</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-0.69342825539968</v>
+      </c>
+      <c r="K54">
+        <v>2.82</v>
+      </c>
+      <c r="L54" t="s">
         <v>184</v>
       </c>
-      <c r="B54" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>1373624.0</v>
+        <v>1584630.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1382786.33</v>
+        <v>1626897.12</v>
       </c>
       <c r="O54" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>185</v>
+      </c>
+      <c r="B55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C55" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>98.241</v>
+      </c>
+      <c r="E55" s="1">
+        <v>94.55244857</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>1323734.28</v>
+      </c>
+      <c r="I55" s="1">
+        <v>51639.72</v>
+      </c>
+      <c r="J55" s="1">
+        <v>3.9010638902545</v>
+      </c>
+      <c r="K55">
+        <v>0.72</v>
+      </c>
+      <c r="L55" t="s">
         <v>187</v>
       </c>
-      <c r="B55" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>1256944.0</v>
+        <v>1375374.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1267539.89</v>
+        <v>1385442.49</v>
       </c>
       <c r="O55" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>188</v>
+      </c>
+      <c r="B56" t="s">
+        <v>189</v>
+      </c>
+      <c r="C56" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>96.697</v>
+      </c>
+      <c r="E56" s="1">
+        <v>96.38942857</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1349452.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>4306.0</v>
+      </c>
+      <c r="J56" s="1">
+        <v>0.31909249087778</v>
+      </c>
+      <c r="K56">
+        <v>0.91</v>
+      </c>
+      <c r="L56" t="s">
         <v>190</v>
       </c>
-      <c r="B56" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>2498835.0</v>
+        <v>1353758.0</v>
       </c>
       <c r="N56" s="1">
-        <v>2627761.03</v>
+        <v>1366463.48</v>
       </c>
       <c r="O56" s="1">
-        <v>0.75</v>
+        <v>0.39</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>191</v>
+      </c>
+      <c r="B57" t="s">
+        <v>192</v>
+      </c>
+      <c r="C57" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>108.613</v>
+      </c>
+      <c r="E57" s="1">
+        <v>109.68063875</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>2632335.33</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-25623.33</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-0.97340675817317</v>
+      </c>
+      <c r="K57">
+        <v>0.05</v>
+      </c>
+      <c r="L57" t="s">
         <v>193</v>
       </c>
-      <c r="B57" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>5609997.0</v>
+        <v>2606712.0</v>
       </c>
       <c r="N57" s="1">
-        <v>5617805.22</v>
+        <v>2607895.56</v>
       </c>
       <c r="O57" s="1">
-        <v>1.61</v>
+        <v>0.74</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>194</v>
+      </c>
+      <c r="B58" t="s">
+        <v>195</v>
+      </c>
+      <c r="C58" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.614</v>
+      </c>
+      <c r="E58" s="1">
+        <v>98.12584211</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>5593173.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>27825.0</v>
+      </c>
+      <c r="J58" s="1">
+        <v>0.49748148322964</v>
+      </c>
+      <c r="K58">
+        <v>0.21</v>
+      </c>
+      <c r="L58" t="s">
         <v>196</v>
       </c>
-      <c r="B58" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>4212012.0</v>
+        <v>5620998.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4292444.88</v>
+        <v>5633022.66</v>
       </c>
       <c r="O58" s="1">
-        <v>1.23</v>
+        <v>1.6</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>197</v>
+      </c>
+      <c r="B59" t="s">
+        <v>198</v>
+      </c>
+      <c r="C59" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>92.262</v>
+      </c>
+      <c r="E59" s="1">
+        <v>91.7582</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>3670328.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>20152.0</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0.54905174687385</v>
+      </c>
+      <c r="K59">
+        <v>0.17</v>
+      </c>
+      <c r="L59" t="s">
         <v>199</v>
       </c>
-      <c r="B59" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>500640.0</v>
+        <v>3690480.0</v>
       </c>
       <c r="N59" s="1">
-        <v>520751.3</v>
+        <v>3697384.11</v>
       </c>
       <c r="O59" s="1">
-        <v>0.15</v>
+        <v>1.05</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>200</v>
+      </c>
+      <c r="B60" t="s">
+        <v>201</v>
+      </c>
+      <c r="C60" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.346</v>
+      </c>
+      <c r="E60" s="1">
+        <v>100.37597481</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>2710151.32</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-809.32</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-0.029862539188402</v>
+      </c>
+      <c r="K60">
+        <v>2.14</v>
+      </c>
+      <c r="L60" t="s">
         <v>202</v>
       </c>
-      <c r="B60" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>400200.0</v>
+        <v>2709342.0</v>
       </c>
       <c r="N60" s="1">
-        <v>414223.29</v>
+        <v>2767040.63</v>
       </c>
       <c r="O60" s="1">
-        <v>0.12</v>
+        <v>0.78</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>203</v>
+      </c>
+      <c r="B61" t="s">
+        <v>204</v>
+      </c>
+      <c r="C61" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>109.693</v>
+      </c>
+      <c r="E61" s="1">
+        <v>110.1</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1541400.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-5698.0</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-0.36966394187103</v>
+      </c>
+      <c r="K61">
+        <v>8.41</v>
+      </c>
+      <c r="L61" t="s">
         <v>205</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>2713478.36</v>
+        <v>1535702.0</v>
       </c>
       <c r="N61" s="1">
-        <v>2720237.21</v>
+        <v>1653455.42</v>
       </c>
       <c r="O61" s="1">
-        <v>0.78</v>
+        <v>0.47</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B62" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C62" s="1">
-        <v>1900000.0</v>
+        <v>3052000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.161</v>
+        <v>95.449</v>
       </c>
       <c r="E62" s="1">
-        <v>98.44821737</v>
+        <v>94.92415957</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1870516.13</v>
+        <v>2897085.35</v>
       </c>
       <c r="I62" s="1">
-        <v>13542.87</v>
+        <v>16018.13</v>
       </c>
       <c r="J62" s="1">
-        <v>0.72401781427033</v>
+        <v>0.55290500847688</v>
       </c>
       <c r="K62">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.01</v>
+      </c>
+      <c r="L62">
+        <v>167.23</v>
       </c>
       <c r="M62" s="1">
-        <v>1884059.0</v>
+        <v>2913103.48</v>
       </c>
       <c r="N62" s="1">
-        <v>1909012.77</v>
+        <v>2913270.71</v>
       </c>
       <c r="O62" s="1">
-        <v>0.55</v>
+        <v>0.83</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B63" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C63" s="1">
-        <v>6250000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.319</v>
+        <v>99.222</v>
       </c>
       <c r="E63" s="1">
-        <v>100.17895616</v>
+        <v>98.44821737</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>6261184.76</v>
+        <v>1870516.13</v>
       </c>
       <c r="I63" s="1">
-        <v>8752.74</v>
+        <v>14701.87</v>
       </c>
       <c r="J63" s="1">
-        <v>0.13979367061514</v>
+        <v>0.78597932218847</v>
       </c>
       <c r="K63">
-        <v>2.48</v>
+        <v>1.43</v>
       </c>
       <c r="L63" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="M63" s="1">
-        <v>6269937.5</v>
+        <v>1885218.0</v>
       </c>
       <c r="N63" s="1">
-        <v>6425010.27</v>
+        <v>1912455.67</v>
       </c>
       <c r="O63" s="1">
-        <v>1.84</v>
+        <v>0.54</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B64" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C64" s="1">
-        <v>4500000.0</v>
+        <v>6250000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>102.337</v>
+        <v>100.423</v>
       </c>
       <c r="E64" s="1">
-        <v>102.75277089</v>
+        <v>100.17895616</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4623874.69</v>
+        <v>6261184.76</v>
       </c>
       <c r="I64" s="1">
-        <v>-18709.69</v>
+        <v>15252.74</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.40463228902944</v>
+        <v>0.24360788867697</v>
       </c>
       <c r="K64">
-        <v>1.25</v>
+        <v>0.05</v>
       </c>
       <c r="L64" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="M64" s="1">
-        <v>4605165.0</v>
+        <v>6276437.5</v>
       </c>
       <c r="N64" s="1">
-        <v>4661260.89</v>
+        <v>6279583.9</v>
       </c>
       <c r="O64" s="1">
-        <v>1.33</v>
+        <v>1.78</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B65" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C65" s="1">
-        <v>2500000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>96.982</v>
+        <v>102.724</v>
       </c>
       <c r="E65" s="1">
-        <v>96.5536</v>
+        <v>102.74672271</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2413840.0</v>
+        <v>4931842.69</v>
       </c>
       <c r="I65" s="1">
-        <v>10710.0</v>
+        <v>-1090.69</v>
       </c>
       <c r="J65" s="1">
-        <v>0.44369137971034</v>
+        <v>-0.022115263372279</v>
       </c>
       <c r="K65">
-        <v>0.19</v>
+        <v>1.51</v>
       </c>
       <c r="L65" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="M65" s="1">
-        <v>2424550.0</v>
+        <v>4930752.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2429404.45</v>
+        <v>5003015.01</v>
       </c>
       <c r="O65" s="1">
-        <v>0.69</v>
+        <v>1.42</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B66" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C66" s="1">
-        <v>1811000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.112</v>
+        <v>97.125</v>
       </c>
       <c r="E66" s="1">
-        <v>100.21920099</v>
+        <v>96.5536</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1814969.73</v>
+        <v>2413840.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-1941.41</v>
+        <v>14285.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.10696652224608</v>
+        <v>0.59179564511318</v>
       </c>
       <c r="K66">
-        <v>1.67</v>
+        <v>0.26</v>
       </c>
       <c r="L66" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="M66" s="1">
-        <v>1813028.32</v>
+        <v>2428125.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1843269.54</v>
+        <v>2434597.6</v>
       </c>
       <c r="O66" s="1">
-        <v>0.53</v>
+        <v>0.69</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B67" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C67" s="1">
-        <v>3900000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.939</v>
+        <v>91.655</v>
       </c>
       <c r="E67" s="1">
-        <v>101.04406103</v>
+        <v>91.43565</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3940718.38</v>
+        <v>3657426.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-4097.38</v>
+        <v>8774.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.1039754584036</v>
+        <v>0.23989548934141</v>
       </c>
       <c r="K67">
-        <v>0.92</v>
+        <v>0.12</v>
       </c>
       <c r="L67" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="M67" s="1">
-        <v>3936621.0</v>
+        <v>3666200.0</v>
       </c>
       <c r="N67" s="1">
-        <v>3972434.22</v>
+        <v>3670830.14</v>
       </c>
       <c r="O67" s="1">
-        <v>1.14</v>
+        <v>1.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B68" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C68" s="1">
-        <v>2244000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.851</v>
+        <v>100.192</v>
       </c>
       <c r="E68" s="1">
-        <v>99.80326961</v>
+        <v>100.21920099</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2239585.37</v>
+        <v>1814969.73</v>
       </c>
       <c r="I68" s="1">
-        <v>1071.07</v>
+        <v>-492.61</v>
       </c>
       <c r="J68" s="1">
-        <v>0.047824477438875</v>
+        <v>-0.027141499489361</v>
       </c>
       <c r="K68">
-        <v>0.5</v>
+        <v>1.88</v>
       </c>
       <c r="L68" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="M68" s="1">
-        <v>2240656.44</v>
+        <v>1814477.12</v>
       </c>
       <c r="N68" s="1">
-        <v>2251953.29</v>
+        <v>1848569.82</v>
       </c>
       <c r="O68" s="1">
-        <v>0.64</v>
+        <v>0.52</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="B69" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C69" s="1">
-        <v>2703000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.124</v>
+        <v>100.989</v>
       </c>
       <c r="E69" s="1">
-        <v>100.30395228</v>
+        <v>101.04406103</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2711215.83</v>
+        <v>3940718.38</v>
       </c>
       <c r="I69" s="1">
-        <v>-4864.11</v>
+        <v>-2147.38</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.1794069637016</v>
+        <v>-0.054492094915953</v>
       </c>
       <c r="K69">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="L69" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="M69" s="1">
-        <v>2706351.72</v>
+        <v>3938571.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2737862.04</v>
+        <v>3983255.38</v>
       </c>
       <c r="O69" s="1">
-        <v>0.78</v>
+        <v>1.13</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B70" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C70" s="1">
-        <v>4341000.0</v>
+        <v>2344000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.505</v>
+        <v>100.106</v>
       </c>
       <c r="E70" s="1">
-        <v>100.5694234</v>
+        <v>99.81481954</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>4365718.67</v>
+        <v>2339659.37</v>
       </c>
       <c r="I70" s="1">
-        <v>-2796.62</v>
+        <v>6825.27</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.064058639857341</v>
+        <v>0.29172067043247</v>
       </c>
       <c r="K70">
-        <v>0.61</v>
+        <v>0.7</v>
       </c>
       <c r="L70" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="M70" s="1">
-        <v>4362922.05</v>
+        <v>2346484.64</v>
       </c>
       <c r="N70" s="1">
-        <v>4389250.51</v>
+        <v>2362836.45</v>
       </c>
       <c r="O70" s="1">
-        <v>1.26</v>
+        <v>0.67</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B71" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C71" s="1">
-        <v>1500000.0</v>
+        <v>2340000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>105.864</v>
+        <v>100.285</v>
       </c>
       <c r="E71" s="1">
-        <v>106.5724</v>
+        <v>99.998</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1598586.0</v>
+        <v>2339953.2</v>
       </c>
       <c r="I71" s="1">
-        <v>-10626.0</v>
+        <v>6715.8</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.66471243961851</v>
+        <v>0.2870057401148</v>
       </c>
       <c r="K71">
-        <v>1.39</v>
+        <v>0.13</v>
       </c>
       <c r="L71" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="M71" s="1">
-        <v>1587960.0</v>
+        <v>2346669.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1608882.74</v>
+        <v>2349635.35</v>
       </c>
       <c r="O71" s="1">
-        <v>0.46</v>
+        <v>0.67</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B72" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C72" s="1">
-        <v>2132000.0</v>
+        <v>2903000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>104.138</v>
+        <v>100.491</v>
       </c>
       <c r="E72" s="1">
-        <v>104.57657364</v>
+        <v>100.31015605</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2229572.55</v>
+        <v>2912003.83</v>
       </c>
       <c r="I72" s="1">
-        <v>-9350.39</v>
+        <v>5249.9</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.4193803875097</v>
+        <v>0.18028479035345</v>
       </c>
       <c r="K72">
-        <v>4.02</v>
+        <v>1.38</v>
       </c>
       <c r="L72" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="M72" s="1">
-        <v>2220222.16</v>
+        <v>2917253.73</v>
       </c>
       <c r="N72" s="1">
-        <v>2305915.77</v>
+        <v>2957269.4</v>
       </c>
       <c r="O72" s="1">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B73" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C73" s="1">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>103.571</v>
+        <v>105.626</v>
       </c>
       <c r="E73" s="1">
-        <v>104.07708333</v>
+        <v>106.5724</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1248925.0</v>
+        <v>1598586.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-6073.0</v>
+        <v>-14196.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.48625818203655</v>
+        <v>-0.88803480075517</v>
       </c>
       <c r="K73">
-        <v>2.59</v>
+        <v>1.87</v>
       </c>
       <c r="L73" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="M73" s="1">
-        <v>1242852.0</v>
+        <v>1584390.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1273945.15</v>
+        <v>1612374.16</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.46</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="B74" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="C74" s="1">
-        <v>6700000.0</v>
+        <v>2232000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.72</v>
+        <v>104.336</v>
       </c>
       <c r="E74" s="1">
-        <v>98.24547761</v>
+        <v>104.57426299</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>6582447.0</v>
+        <v>2334097.55</v>
       </c>
       <c r="I74" s="1">
-        <v>31793.0</v>
+        <v>-5318.03</v>
       </c>
       <c r="J74" s="1">
-        <v>0.48299667281787</v>
+        <v>-0.22784094863559</v>
       </c>
       <c r="K74">
-        <v>1.43</v>
+        <v>4.36</v>
       </c>
       <c r="L74" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="M74" s="1">
-        <v>6614240.0</v>
+        <v>2328779.52</v>
       </c>
       <c r="N74" s="1">
-        <v>6710059.18</v>
+        <v>2426085.79</v>
       </c>
       <c r="O74" s="1">
-        <v>1.92</v>
+        <v>0.69</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="B75" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="C75" s="1">
-        <v>4200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.713</v>
+        <v>100.352</v>
       </c>
       <c r="E75" s="1">
-        <v>97.62421048</v>
+        <v>99.67</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>4100216.84</v>
+        <v>1196040.0</v>
       </c>
       <c r="I75" s="1">
-        <v>3729.16</v>
+        <v>8184.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.090950311788876</v>
+        <v>0.68425805157018</v>
       </c>
       <c r="K75">
-        <v>1.52</v>
+        <v>0.18</v>
       </c>
       <c r="L75" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="M75" s="1">
-        <v>4103946.0</v>
+        <v>1204224.0</v>
       </c>
       <c r="N75" s="1">
-        <v>4167708.33</v>
+        <v>1206381.53</v>
       </c>
       <c r="O75" s="1">
-        <v>1.19</v>
+        <v>0.34</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B76" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C76" s="1">
-        <v>2511000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.681</v>
+        <v>103.356</v>
       </c>
       <c r="E76" s="1">
-        <v>99.80537236</v>
+        <v>104.04184615</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2506112.9</v>
+        <v>1352544.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-3122.99</v>
+        <v>-8916.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.12461489663933</v>
+        <v>-0.65920221449358</v>
       </c>
       <c r="K76">
-        <v>1.12</v>
+        <v>2.95</v>
       </c>
       <c r="L76" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="M76" s="1">
-        <v>2502989.91</v>
+        <v>1343628.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2531161.27</v>
+        <v>1382000.26</v>
       </c>
       <c r="O76" s="1">
-        <v>0.72</v>
+        <v>0.39</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B77" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C77" s="1">
-        <v>3400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.957</v>
+        <v>97.926</v>
       </c>
       <c r="E77" s="1">
-        <v>97.30420029</v>
+        <v>97.64439644</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>3308342.81</v>
+        <v>4393997.84</v>
       </c>
       <c r="I77" s="1">
-        <v>22195.19</v>
+        <v>12672.16</v>
       </c>
       <c r="J77" s="1">
-        <v>0.67088543342339</v>
+        <v>0.28839704664033</v>
       </c>
       <c r="K77">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.01</v>
+      </c>
+      <c r="L77">
+        <v>601.03</v>
       </c>
       <c r="M77" s="1">
-        <v>3330538.0</v>
+        <v>4406670.0</v>
       </c>
       <c r="N77" s="1">
-        <v>3350099.64</v>
+        <v>4407271.03</v>
       </c>
       <c r="O77" s="1">
-        <v>0.96</v>
+        <v>1.25</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B78" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C78" s="1">
-        <v>600000.0</v>
+        <v>2711000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>102.33</v>
+        <v>100.11</v>
       </c>
       <c r="E78" s="1">
-        <v>102.341</v>
+        <v>99.81773884</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>614046.0</v>
+        <v>2706058.9</v>
       </c>
       <c r="I78" s="1">
-        <v>-66.0</v>
+        <v>7923.2</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.010748380414497</v>
+        <v>0.29279480945518</v>
       </c>
       <c r="K78">
-        <v>1.85</v>
+        <v>1.36</v>
       </c>
       <c r="L78" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="M78" s="1">
-        <v>613980.0</v>
+        <v>2713982.1</v>
       </c>
       <c r="N78" s="1">
-        <v>625100.55</v>
+        <v>2750914.83</v>
       </c>
       <c r="O78" s="1">
-        <v>0.18</v>
+        <v>0.78</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B79" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C79" s="1">
-        <v>3400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.692</v>
+        <v>102.218</v>
       </c>
       <c r="E79" s="1">
-        <v>102.58116676</v>
+        <v>102.341</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>3487759.67</v>
+        <v>614046.0</v>
       </c>
       <c r="I79" s="1">
-        <v>3768.33</v>
+        <v>-738.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.10804442841671</v>
+        <v>-0.12018643554392</v>
       </c>
       <c r="K79">
-        <v>1.89</v>
+        <v>2.16</v>
       </c>
       <c r="L79" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="M79" s="1">
-        <v>3491528.0</v>
+        <v>613308.0</v>
       </c>
       <c r="N79" s="1">
-        <v>3555662.25</v>
+        <v>626259.37</v>
       </c>
       <c r="O79" s="1">
-        <v>1.02</v>
+        <v>0.18</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B80" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C80" s="1">
-        <v>4800000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.388</v>
+        <v>102.993</v>
       </c>
       <c r="E80" s="1">
-        <v>98.37380396</v>
+        <v>102.60710194</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>4721942.59</v>
+        <v>3693855.67</v>
       </c>
       <c r="I80" s="1">
-        <v>681.41</v>
+        <v>13892.33</v>
       </c>
       <c r="J80" s="1">
-        <v>0.014430713356047</v>
+        <v>0.37609292947821</v>
       </c>
       <c r="K80">
-        <v>0.47</v>
+        <v>2.2</v>
       </c>
       <c r="L80" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="M80" s="1">
-        <v>4722624.0</v>
+        <v>3707748.0</v>
       </c>
       <c r="N80" s="1">
-        <v>4744980.16</v>
+        <v>3786972.66</v>
       </c>
       <c r="O80" s="1">
-        <v>1.36</v>
+        <v>1.07</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="B81" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C81" s="1">
-        <v>1400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>102.683</v>
+        <v>98.744</v>
       </c>
       <c r="E81" s="1">
-        <v>103.315</v>
+        <v>98.373804</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1446410.0</v>
+        <v>2951214.12</v>
       </c>
       <c r="I81" s="1">
-        <v>-8848.0</v>
+        <v>11105.88</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.61172143444805</v>
+        <v>0.37631562971785</v>
       </c>
       <c r="K81">
-        <v>4.56</v>
+        <v>0.65</v>
       </c>
       <c r="L81" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="M81" s="1">
-        <v>1437562.0</v>
+        <v>2962320.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1501425.01</v>
+        <v>2981840.55</v>
       </c>
       <c r="O81" s="1">
-        <v>0.43</v>
+        <v>0.84</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B82" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C82" s="1">
-        <v>1700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.473</v>
+        <v>102.468</v>
       </c>
       <c r="E82" s="1">
-        <v>98.17166647</v>
+        <v>103.315</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1668918.33</v>
+        <v>1446410.0</v>
       </c>
       <c r="I82" s="1">
-        <v>5122.67</v>
+        <v>-11858.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.30694551722013</v>
+        <v>-0.81982287179984</v>
       </c>
       <c r="K82">
-        <v>1.54</v>
+        <v>4.93</v>
       </c>
       <c r="L82" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="M82" s="1">
-        <v>1674041.0</v>
+        <v>1434552.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1700204.7</v>
+        <v>1503593.1</v>
       </c>
       <c r="O82" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C83" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>95.34</v>
+        <v>98.576</v>
       </c>
       <c r="E83" s="1">
-        <v>94.993895</v>
+        <v>98.195185</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1709890.11</v>
+        <v>1767513.33</v>
       </c>
       <c r="I83" s="1">
-        <v>6229.89</v>
+        <v>6854.67</v>
       </c>
       <c r="J83" s="1">
-        <v>0.36434446655756</v>
+        <v>0.38781433122205</v>
       </c>
       <c r="K83">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>129.45</v>
+        <v>1.67</v>
+      </c>
+      <c r="L83" t="s">
+        <v>269</v>
       </c>
       <c r="M83" s="1">
-        <v>1716120.0</v>
+        <v>1774368.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1716249.45</v>
+        <v>1804400.88</v>
       </c>
       <c r="O83" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B84" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C84" s="1">
-        <v>2100000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.706</v>
+        <v>95.584</v>
       </c>
       <c r="E84" s="1">
-        <v>104.3153181</v>
+        <v>94.993895</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2190621.68</v>
+        <v>1709890.11</v>
       </c>
       <c r="I84" s="1">
-        <v>-12795.68</v>
+        <v>10621.89</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.58411181249699</v>
+        <v>0.62120307836625</v>
       </c>
       <c r="K84">
-        <v>3.81</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.02</v>
+      </c>
+      <c r="L84">
+        <v>295.89</v>
       </c>
       <c r="M84" s="1">
-        <v>2177826.0</v>
+        <v>1720512.0</v>
       </c>
       <c r="N84" s="1">
-        <v>2257762.64</v>
+        <v>1720807.89</v>
       </c>
       <c r="O84" s="1">
-        <v>0.65</v>
+        <v>0.49</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B85" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C85" s="1">
-        <v>4000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.625</v>
+        <v>109.854</v>
       </c>
       <c r="E85" s="1">
-        <v>97.4327675</v>
+        <v>110.146</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>3897310.7</v>
+        <v>1982628.0</v>
       </c>
       <c r="I85" s="1">
-        <v>7689.3</v>
+        <v>-5256.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.1972975877956</v>
+        <v>-0.26510268189494</v>
       </c>
       <c r="K85">
-        <v>1.47</v>
+        <v>3.96</v>
       </c>
       <c r="L85" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="M85" s="1">
-        <v>3905000.0</v>
+        <v>1977372.0</v>
       </c>
       <c r="N85" s="1">
-        <v>3963739.73</v>
+        <v>2048576.42</v>
       </c>
       <c r="O85" s="1">
-        <v>1.13</v>
+        <v>0.58</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="B86" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="C86" s="1">
-        <v>3900000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.486</v>
+        <v>98.016</v>
       </c>
       <c r="E86" s="1">
-        <v>98.10838462</v>
+        <v>97.46899302</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>3826227.0</v>
+        <v>4191166.7</v>
       </c>
       <c r="I86" s="1">
-        <v>14727.0</v>
+        <v>23521.3</v>
       </c>
       <c r="J86" s="1">
-        <v>0.38489613919927</v>
+        <v>0.56121127322375</v>
       </c>
       <c r="K86">
-        <v>0.99</v>
+        <v>1.62</v>
       </c>
       <c r="L86" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="M86" s="1">
-        <v>3840954.0</v>
+        <v>4214688.0</v>
       </c>
       <c r="N86" s="1">
-        <v>3879419.75</v>
+        <v>4284194.85</v>
       </c>
       <c r="O86" s="1">
-        <v>1.11</v>
+        <v>1.21</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="B87" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="C87" s="1">
-        <v>47000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>95.357</v>
+        <v>98.573</v>
       </c>
       <c r="E87" s="1">
-        <v>94.82</v>
+        <v>98.10838462</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>44565.4</v>
+        <v>3826227.0</v>
       </c>
       <c r="I87" s="1">
-        <v>252.39</v>
+        <v>18120.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.56633621598819</v>
+        <v>0.47357357522175</v>
       </c>
       <c r="K87">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>97.86</v>
+        <v>0.06</v>
+      </c>
+      <c r="L87" t="s">
+        <v>280</v>
       </c>
       <c r="M87" s="1">
-        <v>44817.79</v>
+        <v>3844347.0</v>
       </c>
       <c r="N87" s="1">
-        <v>44915.65</v>
+        <v>3846697.68</v>
       </c>
       <c r="O87" s="1">
-        <v>0.01</v>
+        <v>1.09</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B88" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C88" s="1">
-        <v>6197000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.464</v>
+        <v>95.539</v>
       </c>
       <c r="E88" s="1">
-        <v>100.53963644</v>
+        <v>94.82</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>6230441.27</v>
+        <v>44565.4</v>
       </c>
       <c r="I88" s="1">
-        <v>-4687.19</v>
+        <v>337.93</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.075230465979499</v>
+        <v>0.75827884412571</v>
       </c>
       <c r="K88">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>0.23</v>
+      </c>
+      <c r="L88">
+        <v>106.55</v>
       </c>
       <c r="M88" s="1">
-        <v>6225754.08</v>
+        <v>44903.33</v>
       </c>
       <c r="N88" s="1">
-        <v>6289719.0</v>
+        <v>45009.88</v>
       </c>
       <c r="O88" s="1">
-        <v>1.8</v>
+        <v>0.01</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B89" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C89" s="1">
-        <v>3600000.0</v>
+        <v>6197000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.142</v>
+        <v>100.35</v>
       </c>
       <c r="E89" s="1">
-        <v>100.37337889</v>
+        <v>100.53963644</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3613441.64</v>
+        <v>6230441.27</v>
       </c>
       <c r="I89" s="1">
-        <v>-8329.64</v>
+        <v>-11751.77</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.23051818265979</v>
+        <v>-0.18861858238815</v>
       </c>
       <c r="K89">
-        <v>1.96</v>
+        <v>1.24</v>
       </c>
       <c r="L89" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="M89" s="1">
-        <v>3605112.0</v>
+        <v>6218689.5</v>
       </c>
       <c r="N89" s="1">
-        <v>3675792.82</v>
+        <v>6295260.65</v>
       </c>
       <c r="O89" s="1">
-        <v>1.05</v>
+        <v>1.78</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B90" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C90" s="1">
-        <v>500000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.684</v>
+        <v>100.305</v>
       </c>
       <c r="E90" s="1">
-        <v>100.663</v>
+        <v>100.36562211</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>503315.0</v>
+        <v>3813893.64</v>
       </c>
       <c r="I90" s="1">
-        <v>105.0</v>
+        <v>-2303.64</v>
       </c>
       <c r="J90" s="1">
-        <v>0.02086168701509</v>
+        <v>-0.060401264886873</v>
       </c>
       <c r="K90">
-        <v>0.67</v>
+        <v>2.16</v>
       </c>
       <c r="L90" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="M90" s="1">
-        <v>503420.0</v>
+        <v>3811590.0</v>
       </c>
       <c r="N90" s="1">
-        <v>506772.74</v>
+        <v>3893576.3</v>
       </c>
       <c r="O90" s="1">
-        <v>0.14</v>
+        <v>1.1</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="B91" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="C91" s="1">
-        <v>4537000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.983</v>
+        <v>100.682</v>
       </c>
       <c r="E91" s="1">
-        <v>99.9616857</v>
+        <v>100.663</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>4535261.68</v>
+        <v>503315.0</v>
       </c>
       <c r="I91" s="1">
-        <v>967.03</v>
+        <v>95.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.021322474164269</v>
+        <v>0.018874859680319</v>
       </c>
       <c r="K91">
-        <v>0.55</v>
+        <v>0.87</v>
       </c>
       <c r="L91" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="M91" s="1">
-        <v>4536228.71</v>
+        <v>503410.0</v>
       </c>
       <c r="N91" s="1">
-        <v>4561079.04</v>
+        <v>507779.86</v>
       </c>
       <c r="O91" s="1">
-        <v>1.3</v>
+        <v>0.14</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="B92" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="C92" s="1">
-        <v>2340000.0</v>
+        <v>4837000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>103.934</v>
+        <v>100.27</v>
       </c>
       <c r="E92" s="1">
-        <v>104.55274786</v>
+        <v>99.97714865</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>2446534.3</v>
+        <v>4835894.68</v>
       </c>
       <c r="I92" s="1">
-        <v>-14478.7</v>
+        <v>14165.22</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.59180449667107</v>
+        <v>0.29291828994092</v>
       </c>
       <c r="K92">
-        <v>4.32</v>
+        <v>0.76</v>
       </c>
       <c r="L92" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="M92" s="1">
-        <v>2432055.6</v>
+        <v>4850059.9</v>
       </c>
       <c r="N92" s="1">
-        <v>2533245.15</v>
+        <v>4886772.33</v>
       </c>
       <c r="O92" s="1">
-        <v>0.72</v>
+        <v>1.38</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B93" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="C93" s="1">
-        <v>3100000.0</v>
+        <v>2540000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.383</v>
+        <v>103.797</v>
       </c>
       <c r="E93" s="1">
-        <v>97.22558742</v>
+        <v>104.50457874</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3013993.21</v>
+        <v>2654416.3</v>
       </c>
       <c r="I93" s="1">
-        <v>66879.79</v>
+        <v>-17972.5</v>
       </c>
       <c r="J93" s="1">
-        <v>2.2189761336589</v>
+        <v>-0.67707917556112</v>
       </c>
       <c r="K93">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>0.01</v>
+      </c>
+      <c r="L93">
+        <v>324.01</v>
       </c>
       <c r="M93" s="1">
-        <v>3080873.0</v>
+        <v>2636443.8</v>
       </c>
       <c r="N93" s="1">
-        <v>3125939.78</v>
+        <v>2636767.81</v>
       </c>
       <c r="O93" s="1">
-        <v>0.89</v>
+        <v>0.75</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B94" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="C94" s="1">
-        <v>1691000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.778</v>
+        <v>99.419</v>
       </c>
       <c r="E94" s="1">
-        <v>99.612</v>
+        <v>97.22558742</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1684438.92</v>
+        <v>3013993.21</v>
       </c>
       <c r="I94" s="1">
-        <v>2807.06</v>
+        <v>67995.79</v>
       </c>
       <c r="J94" s="1">
-        <v>0.16664658876441</v>
+        <v>2.256003423445</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.59</v>
+      </c>
+      <c r="L94" t="s">
+        <v>299</v>
       </c>
       <c r="M94" s="1">
-        <v>1687245.98</v>
+        <v>3081989.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1687245.98</v>
+        <v>3131355.44</v>
       </c>
       <c r="O94" s="1">
-        <v>0.48</v>
+        <v>0.89</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B95" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="C95" s="1">
-        <v>2800000.0</v>
+        <v>1791000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.488</v>
+        <v>100.155</v>
       </c>
       <c r="E95" s="1">
-        <v>102.89</v>
+        <v>99.63472473</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>2880920.0</v>
+        <v>1784457.92</v>
       </c>
       <c r="I95" s="1">
-        <v>-11256.0</v>
+        <v>9318.13</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.39070852366605</v>
+        <v>0.52218266934532</v>
       </c>
       <c r="K95">
-        <v>1.65</v>
+        <v>0.23</v>
       </c>
       <c r="L95" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="M95" s="1">
-        <v>2869664.0</v>
+        <v>1793776.05</v>
       </c>
       <c r="N95" s="1">
-        <v>2915836.77</v>
+        <v>1797916.2</v>
       </c>
       <c r="O95" s="1">
-        <v>0.83</v>
+        <v>0.51</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B96" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C96" s="1">
-        <v>2300000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.587</v>
+        <v>102.441</v>
       </c>
       <c r="E96" s="1">
-        <v>97.20630435</v>
+        <v>102.89</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2235745.0</v>
+        <v>2880920.0</v>
       </c>
       <c r="I96" s="1">
-        <v>8756.0</v>
+        <v>-12572.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.3916367922102</v>
+        <v>-0.43638837593547</v>
       </c>
       <c r="K96">
-        <v>0.41</v>
+        <v>1.96</v>
       </c>
       <c r="L96" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="M96" s="1">
-        <v>2244501.0</v>
+        <v>2868348.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2253899.43</v>
+        <v>2923118.45</v>
       </c>
       <c r="O96" s="1">
-        <v>0.64</v>
+        <v>0.83</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B97" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C97" s="1">
-        <v>1200000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>104.256</v>
+        <v>97.521</v>
       </c>
       <c r="E97" s="1">
-        <v>104.79923083</v>
+        <v>97.20630435</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1257590.77</v>
+        <v>2235745.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-6518.77</v>
+        <v>7238.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.51835383620063</v>
+        <v>0.32373996139989</v>
       </c>
       <c r="K97">
-        <v>4.61</v>
+        <v>0.49</v>
       </c>
       <c r="L97" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="M97" s="1">
-        <v>1251072.0</v>
+        <v>2242983.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1306441.74</v>
+        <v>2254155.96</v>
       </c>
       <c r="O97" s="1">
-        <v>0.37</v>
+        <v>0.64</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B98" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C98" s="1">
-        <v>3256000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.918</v>
+        <v>104.066</v>
       </c>
       <c r="E98" s="1">
-        <v>100.02026628</v>
+        <v>104.79923083</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3256659.87</v>
+        <v>1257590.77</v>
       </c>
       <c r="I98" s="1">
-        <v>-3329.79</v>
+        <v>-8798.77</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.10224555627297</v>
+        <v>-0.69965287674622</v>
       </c>
       <c r="K98">
-        <v>1.27</v>
+        <v>0.2</v>
       </c>
       <c r="L98" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="M98" s="1">
-        <v>3253330.08</v>
+        <v>1248792.0</v>
       </c>
       <c r="N98" s="1">
-        <v>3294543.01</v>
+        <v>1251144.82</v>
       </c>
       <c r="O98" s="1">
-        <v>0.94</v>
+        <v>0.35</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B99" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="C99" s="1">
-        <v>1620000.0</v>
+        <v>3456000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>103.179</v>
+        <v>100.354</v>
       </c>
       <c r="E99" s="1">
-        <v>103.55423272</v>
+        <v>100.03801707</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1677578.57</v>
+        <v>3457313.87</v>
       </c>
       <c r="I99" s="1">
-        <v>-6078.77</v>
+        <v>10920.37</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.36235381809867</v>
+        <v>0.31586284643575</v>
       </c>
       <c r="K99">
-        <v>0.28</v>
+        <v>1.49</v>
       </c>
       <c r="L99" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="M99" s="1">
-        <v>1671499.8</v>
+        <v>3468234.24</v>
       </c>
       <c r="N99" s="1">
-        <v>1676015.83</v>
+        <v>3519648.16</v>
       </c>
       <c r="O99" s="1">
-        <v>0.48</v>
+        <v>1.0</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B100" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C100" s="1">
-        <v>3800000.0</v>
+        <v>1620000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.437</v>
+        <v>102.965</v>
       </c>
       <c r="E100" s="1">
-        <v>98.96886842</v>
+        <v>103.55423272</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>3760817.0</v>
+        <v>1677578.57</v>
       </c>
       <c r="I100" s="1">
-        <v>17789.0</v>
+        <v>-9545.57</v>
       </c>
       <c r="J100" s="1">
-        <v>0.47300892332703</v>
+        <v>-0.56900881846625</v>
       </c>
       <c r="K100">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="L100" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="M100" s="1">
-        <v>3778606.0</v>
+        <v>1668033.0</v>
       </c>
       <c r="N100" s="1">
-        <v>3789667.64</v>
+        <v>1678091.42</v>
       </c>
       <c r="O100" s="1">
-        <v>1.08</v>
+        <v>0.48</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="B101" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="C101" s="1">
-        <v>4900000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.493</v>
+        <v>99.484</v>
       </c>
       <c r="E101" s="1">
-        <v>99.47907694</v>
+        <v>98.96886842</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>4874474.77</v>
+        <v>3760817.0</v>
       </c>
       <c r="I101" s="1">
-        <v>682.23</v>
+        <v>19575.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.013995969457033</v>
+        <v>0.52049860442558</v>
       </c>
       <c r="K101">
-        <v>1.76</v>
+        <v>0.34</v>
       </c>
       <c r="L101" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="M101" s="1">
-        <v>4875157.0</v>
+        <v>3780392.0</v>
       </c>
       <c r="N101" s="1">
-        <v>4961410.42</v>
+        <v>3793210.49</v>
       </c>
       <c r="O101" s="1">
-        <v>1.42</v>
+        <v>1.07</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B102" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C102" s="1">
-        <v>5453000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.837</v>
+        <v>99.657</v>
       </c>
       <c r="E102" s="1">
-        <v>99.78559197</v>
+        <v>99.47907694</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>5441308.33</v>
+        <v>4874474.77</v>
       </c>
       <c r="I102" s="1">
-        <v>2803.28</v>
+        <v>8718.23</v>
       </c>
       <c r="J102" s="1">
-        <v>0.051518492060897</v>
+        <v>0.17885475689928</v>
       </c>
       <c r="K102">
-        <v>1.65</v>
+        <v>1.95</v>
       </c>
       <c r="L102" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="M102" s="1">
-        <v>5444111.61</v>
+        <v>4883193.0</v>
       </c>
       <c r="N102" s="1">
-        <v>5533880.69</v>
+        <v>4978508.07</v>
       </c>
       <c r="O102" s="1">
-        <v>1.58</v>
+        <v>1.41</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B103" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C103" s="1">
-        <v>2645000.0</v>
+        <v>5853000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.297</v>
+        <v>99.816</v>
       </c>
       <c r="E103" s="1">
-        <v>100.61861701</v>
+        <v>99.79464087</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2661362.42</v>
+        <v>5840980.33</v>
       </c>
       <c r="I103" s="1">
-        <v>-8506.77</v>
+        <v>1250.15</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.31963966786605</v>
+        <v>0.021403085259149</v>
       </c>
       <c r="K103">
-        <v>1.62</v>
+        <v>1.82</v>
       </c>
       <c r="L103" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="M103" s="1">
-        <v>2652855.65</v>
+        <v>5842230.48</v>
       </c>
       <c r="N103" s="1">
-        <v>2695604.5</v>
+        <v>5948867.33</v>
       </c>
       <c r="O103" s="1">
-        <v>0.77</v>
+        <v>1.69</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B104" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>2845000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>95.877</v>
+        <v>100.534</v>
       </c>
       <c r="E104" s="1">
-        <v>95.67</v>
+        <v>100.60985659</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>191340.0</v>
+        <v>2862350.42</v>
       </c>
       <c r="I104" s="1">
-        <v>414.0</v>
+        <v>-2158.12</v>
       </c>
       <c r="J104" s="1">
-        <v>0.21636876763876</v>
+        <v>-0.075396778288243</v>
       </c>
       <c r="K104">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>36.99</v>
+        <v>1.83</v>
+      </c>
+      <c r="L104" t="s">
+        <v>329</v>
       </c>
       <c r="M104" s="1">
-        <v>191754.0</v>
+        <v>2860192.3</v>
       </c>
       <c r="N104" s="1">
-        <v>191790.99</v>
+        <v>2912289.32</v>
       </c>
       <c r="O104" s="1">
-        <v>0.05</v>
+        <v>0.83</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B105" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C105" s="1">
-        <v>4400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>104.073</v>
+        <v>96.122</v>
       </c>
       <c r="E105" s="1">
-        <v>104.74494705</v>
+        <v>95.67</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>4608777.67</v>
+        <v>191340.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-29565.67</v>
+        <v>904.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.64150783823773</v>
+        <v>0.47245740566531</v>
       </c>
       <c r="K105">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>0.05</v>
+      </c>
+      <c r="L105">
+        <v>92.47</v>
       </c>
       <c r="M105" s="1">
-        <v>4579212.0</v>
+        <v>192244.0</v>
       </c>
       <c r="N105" s="1">
-        <v>4603743.51</v>
+        <v>192336.47</v>
       </c>
       <c r="O105" s="1">
-        <v>1.32</v>
+        <v>0.05</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B106" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C106" s="1">
-        <v>375000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.456</v>
+        <v>103.905</v>
       </c>
       <c r="E106" s="1">
-        <v>101.8218</v>
+        <v>104.74494705</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>381831.75</v>
+        <v>4608777.67</v>
       </c>
       <c r="I106" s="1">
-        <v>-1371.75</v>
+        <v>-36957.67</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.3592550907566</v>
+        <v>-0.80189743672317</v>
       </c>
       <c r="K106">
-        <v>1.73</v>
+        <v>0.96</v>
       </c>
       <c r="L106" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="M106" s="1">
-        <v>380460.0</v>
+        <v>4571820.0</v>
       </c>
       <c r="N106" s="1">
-        <v>386932.6</v>
+        <v>4614252.88</v>
       </c>
       <c r="O106" s="1">
-        <v>0.11</v>
+        <v>1.31</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B107" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C107" s="1">
-        <v>2600000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.074</v>
+        <v>101.375</v>
       </c>
       <c r="E107" s="1">
-        <v>100.03857154</v>
+        <v>101.8218</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>2601002.86</v>
+        <v>381831.75</v>
       </c>
       <c r="I107" s="1">
-        <v>921.14</v>
+        <v>-1675.5</v>
       </c>
       <c r="J107" s="1">
-        <v>0.035414801504678</v>
+        <v>-0.43880583529264</v>
       </c>
       <c r="K107">
-        <v>1.87</v>
+        <v>2.1</v>
       </c>
       <c r="L107" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="M107" s="1">
-        <v>2601924.0</v>
+        <v>380156.25</v>
       </c>
       <c r="N107" s="1">
-        <v>2650460.3</v>
+        <v>388015.84</v>
       </c>
       <c r="O107" s="1">
-        <v>0.76</v>
+        <v>0.11</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B108" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C108" s="1">
-        <v>683000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.901</v>
+        <v>100.212</v>
       </c>
       <c r="E108" s="1">
-        <v>100.98</v>
+        <v>100.04695929</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>689693.4</v>
+        <v>2801314.86</v>
       </c>
       <c r="I108" s="1">
-        <v>-539.57</v>
+        <v>4621.14</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.078233313527431</v>
+        <v>0.16496324872242</v>
       </c>
       <c r="K108">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="L108" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="M108" s="1">
-        <v>689153.83</v>
+        <v>2805936.0</v>
       </c>
       <c r="N108" s="1">
-        <v>699971.9</v>
+        <v>2864160.66</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>0.81</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C109" s="1">
-        <v>2597000.0</v>
+        <v>2797000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.183</v>
+        <v>100.352</v>
       </c>
       <c r="E109" s="1">
-        <v>100.23467501</v>
+        <v>100.2422778</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2603094.51</v>
+        <v>2803776.51</v>
       </c>
       <c r="I109" s="1">
-        <v>-1342.0</v>
+        <v>3068.93</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.051554025212861</v>
+        <v>0.10945701232086</v>
       </c>
       <c r="K109">
-        <v>1.06</v>
+        <v>1.25</v>
       </c>
       <c r="L109" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="M109" s="1">
-        <v>2601752.51</v>
+        <v>2806845.44</v>
       </c>
       <c r="N109" s="1">
-        <v>2629207.78</v>
+        <v>2841846.26</v>
       </c>
       <c r="O109" s="1">
-        <v>0.75</v>
+        <v>0.81</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B110" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C110" s="1">
         <v>4900000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.617</v>
+        <v>101.534</v>
       </c>
       <c r="E110" s="1">
         <v>101.89685408</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>4992945.85</v>
       </c>
       <c r="I110" s="1">
-        <v>-13712.85</v>
+        <v>-17779.85</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.27464447666702</v>
+        <v>-0.35609939571045</v>
       </c>
       <c r="K110">
-        <v>2.36</v>
+        <v>2.64</v>
       </c>
       <c r="L110" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="M110" s="1">
-        <v>4979233.0</v>
+        <v>4975166.0</v>
       </c>
       <c r="N110" s="1">
-        <v>5094718.62</v>
+        <v>5104697.16</v>
       </c>
       <c r="O110" s="1">
-        <v>1.46</v>
+        <v>1.45</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B111" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C111" s="1">
-        <v>1600000.0</v>
+        <v>4749000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.679</v>
+        <v>101.337</v>
       </c>
       <c r="E111" s="1">
-        <v>98.12294188</v>
+        <v>101.56803074</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1569967.07</v>
+        <v>4823465.78</v>
       </c>
       <c r="I111" s="1">
-        <v>8896.93</v>
+        <v>-10971.65</v>
       </c>
       <c r="J111" s="1">
-        <v>0.56669532565419</v>
+        <v>-0.22746403727985</v>
       </c>
       <c r="K111">
-        <v>0.86</v>
+        <v>2.11</v>
       </c>
       <c r="L111" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="M111" s="1">
-        <v>1578864.0</v>
+        <v>4812494.13</v>
       </c>
       <c r="N111" s="1">
-        <v>1592606.47</v>
+        <v>4912515.88</v>
       </c>
       <c r="O111" s="1">
-        <v>0.46</v>
+        <v>1.39</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B112" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C112" s="1">
-        <v>4749000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>101.401</v>
+        <v>101.856</v>
       </c>
       <c r="E112" s="1">
-        <v>101.56803074</v>
+        <v>101.62</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4823465.78</v>
+        <v>2845360.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-7932.29</v>
+        <v>6608.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.16445208407802</v>
+        <v>0.23223774847471</v>
       </c>
       <c r="K112">
-        <v>1.83</v>
+        <v>1.09</v>
       </c>
       <c r="L112" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="M112" s="1">
-        <v>4815533.49</v>
+        <v>2851968.0</v>
       </c>
       <c r="N112" s="1">
-        <v>4902381.64</v>
+        <v>2882557.04</v>
       </c>
       <c r="O112" s="1">
-        <v>1.4</v>
+        <v>0.82</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B113" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C113" s="1">
-        <v>4600000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>101.786</v>
+        <v>104.68</v>
       </c>
       <c r="E113" s="1">
-        <v>101.62</v>
+        <v>105.32653514</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4674520.0</v>
+        <v>3686428.73</v>
       </c>
       <c r="I113" s="1">
-        <v>7636.0</v>
+        <v>-22628.73</v>
       </c>
       <c r="J113" s="1">
-        <v>0.1633536705373</v>
+        <v>-0.61383880327994</v>
       </c>
       <c r="K113">
-        <v>0.82</v>
+        <v>2.03</v>
       </c>
       <c r="L113" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="M113" s="1">
-        <v>4682156.0</v>
+        <v>3663800.0</v>
       </c>
       <c r="N113" s="1">
-        <v>4720074.49</v>
+        <v>3734854.79</v>
       </c>
       <c r="O113" s="1">
-        <v>1.35</v>
+        <v>1.06</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B114" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C114" s="1">
-        <v>3500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>104.748</v>
+        <v>108.934</v>
       </c>
       <c r="E114" s="1">
-        <v>105.32653514</v>
+        <v>109.396</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>3686428.73</v>
+        <v>1859732.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-20248.73</v>
+        <v>-7854.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.54927767449338</v>
+        <v>-0.42231891476836</v>
       </c>
       <c r="K114">
-        <v>1.68</v>
+        <v>0.96</v>
       </c>
       <c r="L114" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="M114" s="1">
-        <v>3666180.0</v>
+        <v>1851878.0</v>
       </c>
       <c r="N114" s="1">
-        <v>3724936.85</v>
+        <v>1868150.1</v>
       </c>
       <c r="O114" s="1">
-        <v>1.07</v>
+        <v>0.53</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B115" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="C115" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.373</v>
+        <v>101.158</v>
       </c>
       <c r="E115" s="1">
         <v>101.79048576</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>3359086.03</v>
       </c>
       <c r="I115" s="1">
-        <v>-13777.03</v>
+        <v>-20872.03</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.41014221954893</v>
+        <v>-0.62136038831968</v>
       </c>
       <c r="K115">
-        <v>3.17</v>
+        <v>3.46</v>
       </c>
       <c r="L115" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="M115" s="1">
-        <v>3345309.0</v>
+        <v>3338214.0</v>
       </c>
       <c r="N115" s="1">
-        <v>3449824.07</v>
+        <v>3452493.45</v>
       </c>
       <c r="O115" s="1">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="B116" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="C116" s="1">
-        <v>4264000.0</v>
+        <v>4564000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>94.328</v>
+        <v>94.863</v>
       </c>
       <c r="E116" s="1">
-        <v>94.53761867</v>
+        <v>94.54881814</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>4031084.06</v>
+        <v>4315208.06</v>
       </c>
       <c r="I116" s="1">
-        <v>-8938.14</v>
+        <v>14339.26</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.22173042950635</v>
+        <v>0.33229591251737</v>
       </c>
       <c r="K116">
-        <v>1.29</v>
+        <v>1.41</v>
       </c>
       <c r="L116" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="M116" s="1">
-        <v>4022145.92</v>
+        <v>4329547.32</v>
       </c>
       <c r="N116" s="1">
-        <v>4077344.28</v>
+        <v>4393693.4</v>
       </c>
       <c r="O116" s="1">
-        <v>1.17</v>
+        <v>1.24</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B117" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="C117" s="1">
         <v>800000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.616</v>
+        <v>100.56</v>
       </c>
       <c r="E117" s="1">
         <v>100.637</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>805096.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-168.0</v>
+        <v>-616.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.020867076721285</v>
+        <v>-0.076512614644713</v>
       </c>
       <c r="K117">
-        <v>0.45</v>
+        <v>0.68</v>
       </c>
       <c r="L117" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="M117" s="1">
-        <v>804928.0</v>
+        <v>804480.0</v>
       </c>
       <c r="N117" s="1">
-        <v>808558.14</v>
+        <v>809959.45</v>
       </c>
       <c r="O117" s="1">
         <v>0.23</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B118" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C118" s="1">
         <v>3460000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.056</v>
+        <v>101.054</v>
       </c>
       <c r="E118" s="1">
         <v>101.45818497</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>3510453.2</v>
       </c>
       <c r="I118" s="1">
-        <v>-13915.6</v>
+        <v>-13984.8</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.39640465795129</v>
+        <v>-0.39837591340058</v>
       </c>
       <c r="K118">
-        <v>1.64</v>
+        <v>1.91</v>
       </c>
       <c r="L118" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="M118" s="1">
-        <v>3496537.6</v>
+        <v>3496468.4</v>
       </c>
       <c r="N118" s="1">
-        <v>3553236.57</v>
+        <v>3562445.39</v>
       </c>
       <c r="O118" s="1">
-        <v>1.02</v>
+        <v>1.01</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="B119" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="C119" s="1">
-        <v>2700000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.742</v>
+        <v>98.604</v>
       </c>
       <c r="E119" s="1">
-        <v>99.39066667</v>
+        <v>98.30891087</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>2683548.0</v>
+        <v>4522209.9</v>
       </c>
       <c r="I119" s="1">
-        <v>9486.0</v>
+        <v>13574.1</v>
       </c>
       <c r="J119" s="1">
-        <v>0.35348724897039</v>
+        <v>0.30016519135921</v>
       </c>
       <c r="K119">
-        <v>1.01</v>
+        <v>0.83</v>
       </c>
       <c r="L119" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="M119" s="1">
-        <v>2693034.0</v>
+        <v>4535784.0</v>
       </c>
       <c r="N119" s="1">
-        <v>2720394.62</v>
+        <v>4573907.29</v>
       </c>
       <c r="O119" s="1">
-        <v>0.78</v>
+        <v>1.3</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B120" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C120" s="1">
-        <v>3200000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.571</v>
+        <v>98.909</v>
       </c>
       <c r="E120" s="1">
-        <v>98.17543438</v>
+        <v>98.5</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3141613.9</v>
+        <v>3053500.0</v>
       </c>
       <c r="I120" s="1">
-        <v>12658.1</v>
+        <v>12679.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.40291711212508</v>
+        <v>0.41522842639594</v>
       </c>
       <c r="K120">
-        <v>0.73</v>
+        <v>0.14</v>
       </c>
       <c r="L120" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="M120" s="1">
-        <v>3154272.0</v>
+        <v>3066179.0</v>
       </c>
       <c r="N120" s="1">
-        <v>3177537.75</v>
+        <v>3070616.67</v>
       </c>
       <c r="O120" s="1">
-        <v>0.91</v>
+        <v>0.87</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="B121" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C121" s="1">
-        <v>3100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.827</v>
+        <v>99.922</v>
       </c>
       <c r="E121" s="1">
-        <v>98.5</v>
+        <v>99.7445</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3053500.0</v>
+        <v>1196934.0</v>
       </c>
       <c r="I121" s="1">
-        <v>10137.0</v>
+        <v>2130.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.33197969543147</v>
+        <v>0.17795467419256</v>
       </c>
       <c r="K121">
-        <v>2.34</v>
+        <v>0.26</v>
       </c>
       <c r="L121" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="M121" s="1">
-        <v>3063637.0</v>
+        <v>1199064.0</v>
       </c>
       <c r="N121" s="1">
-        <v>3136253.44</v>
+        <v>1202137.97</v>
       </c>
       <c r="O121" s="1">
-        <v>0.9</v>
+        <v>0.34</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B122" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C122" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.578</v>
+        <v>109.628</v>
       </c>
       <c r="E122" s="1">
-        <v>99.73972727</v>
+        <v>111.305416</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1097137.0</v>
+        <v>556527.08</v>
       </c>
       <c r="I122" s="1">
-        <v>-1779.0</v>
+        <v>-8387.08</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.16214930314081</v>
+        <v>-1.5070389746353</v>
       </c>
       <c r="K122">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="L122">
-        <v>580.14</v>
+        <v>212.33</v>
       </c>
       <c r="M122" s="1">
-        <v>1095358.0</v>
+        <v>548140.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1095938.14</v>
+        <v>548352.33</v>
       </c>
       <c r="O122" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B123" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C123" s="1">
-        <v>500000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>109.973</v>
+        <v>100.238</v>
       </c>
       <c r="E123" s="1">
-        <v>111.305416</v>
+        <v>99.90388</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>556527.08</v>
+        <v>2497597.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-6662.08</v>
+        <v>8353.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.1970810117632</v>
+        <v>0.33444146513629</v>
       </c>
       <c r="K123">
-        <v>7.22</v>
+        <v>0.42</v>
       </c>
       <c r="L123" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="M123" s="1">
-        <v>549865.0</v>
+        <v>2505950.0</v>
       </c>
       <c r="N123" s="1">
-        <v>585960.89</v>
+        <v>2516438.01</v>
       </c>
       <c r="O123" s="1">
-        <v>0.17</v>
+        <v>0.71</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B124" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C124" s="1">
-        <v>2300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.973</v>
+        <v>102.073</v>
       </c>
       <c r="E124" s="1">
-        <v>99.871</v>
+        <v>102.296</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2297033.0</v>
+        <v>818368.0</v>
       </c>
       <c r="I124" s="1">
-        <v>2346.0</v>
+        <v>-1784.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.10213174995745</v>
+        <v>-0.21799483850786</v>
       </c>
       <c r="K124">
-        <v>0.19</v>
+        <v>4.45</v>
       </c>
       <c r="L124" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="M124" s="1">
-        <v>2299379.0</v>
+        <v>816584.0</v>
       </c>
       <c r="N124" s="1">
-        <v>2303711.19</v>
+        <v>852164.82</v>
       </c>
       <c r="O124" s="1">
-        <v>0.66</v>
+        <v>0.24</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B125" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C125" s="1">
-        <v>800000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>102.253</v>
+        <v>96.268</v>
       </c>
       <c r="E125" s="1">
-        <v>102.296</v>
+        <v>95.53672515</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>818368.0</v>
+        <v>3152711.93</v>
       </c>
       <c r="I125" s="1">
-        <v>-344.0</v>
+        <v>24132.07</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.042034879174161</v>
+        <v>0.76543847125291</v>
       </c>
       <c r="K125">
-        <v>4.11</v>
+        <v>0.93</v>
       </c>
       <c r="L125" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="M125" s="1">
-        <v>818024.0</v>
+        <v>3176844.0</v>
       </c>
       <c r="N125" s="1">
-        <v>850867.84</v>
+        <v>3207402.9</v>
       </c>
       <c r="O125" s="1">
-        <v>0.24</v>
+        <v>0.91</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B126" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="C126" s="1">
-        <v>3100000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>95.968</v>
+        <v>102.404</v>
       </c>
       <c r="E126" s="1">
-        <v>95.49322355</v>
+        <v>102.04104257</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2960289.93</v>
+        <v>3571436.49</v>
       </c>
       <c r="I126" s="1">
-        <v>14718.07</v>
+        <v>12703.51</v>
       </c>
       <c r="J126" s="1">
-        <v>0.49718339581691</v>
+        <v>0.35569749134752</v>
       </c>
       <c r="K126">
-        <v>0.85</v>
+        <v>1.66</v>
       </c>
       <c r="L126" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="M126" s="1">
-        <v>2975008.0</v>
+        <v>3584140.0</v>
       </c>
       <c r="N126" s="1">
-        <v>3001421.7</v>
+        <v>3642201.64</v>
       </c>
       <c r="O126" s="1">
-        <v>0.86</v>
+        <v>1.03</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="B127" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="C127" s="1">
-        <v>3300000.0</v>
+        <v>4010000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>102.021</v>
+        <v>100.248</v>
       </c>
       <c r="E127" s="1">
-        <v>102.02225727</v>
+        <v>99.79814963</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3366734.49</v>
+        <v>4001905.8</v>
       </c>
       <c r="I127" s="1">
-        <v>-41.49</v>
+        <v>18039.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.0012323514112335</v>
+        <v>0.4507602352859</v>
       </c>
       <c r="K127">
-        <v>1.4</v>
+        <v>0.37</v>
       </c>
       <c r="L127" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="M127" s="1">
-        <v>3366693.0</v>
+        <v>4019944.8</v>
       </c>
       <c r="N127" s="1">
-        <v>3412893.0</v>
+        <v>4034790.04</v>
       </c>
       <c r="O127" s="1">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B128" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="C128" s="1">
-        <v>3810000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.939</v>
+        <v>100.554</v>
       </c>
       <c r="E128" s="1">
-        <v>99.778</v>
+        <v>100.6005951</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3801541.8</v>
+        <v>5130630.35</v>
       </c>
       <c r="I128" s="1">
-        <v>6134.1</v>
+        <v>-2376.35</v>
       </c>
       <c r="J128" s="1">
-        <v>0.16135821523783</v>
+        <v>-0.046316920882831</v>
       </c>
       <c r="K128">
-        <v>0.16</v>
+        <v>2.02</v>
       </c>
       <c r="L128" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="M128" s="1">
-        <v>3807675.9</v>
+        <v>5128254.0</v>
       </c>
       <c r="N128" s="1">
-        <v>3813677.95</v>
+        <v>5231371.81</v>
       </c>
       <c r="O128" s="1">
-        <v>1.09</v>
+        <v>1.48</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B129" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C129" s="1">
-        <v>5100000.0</v>
+        <v>3424000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.6</v>
+        <v>99.577</v>
       </c>
       <c r="E129" s="1">
-        <v>100.6005951</v>
+        <v>99.47769626</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>5130630.35</v>
+        <v>3406116.32</v>
       </c>
       <c r="I129" s="1">
-        <v>-30.35</v>
+        <v>3400.16</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.00059154524745678</v>
+        <v>0.09982512869672</v>
       </c>
       <c r="K129">
         <v>1.8</v>
       </c>
       <c r="L129" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="M129" s="1">
-        <v>5130600.0</v>
+        <v>3409516.48</v>
       </c>
       <c r="N129" s="1">
-        <v>5222400.0</v>
+        <v>3471148.48</v>
       </c>
       <c r="O129" s="1">
-        <v>1.49</v>
+        <v>0.98</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B130" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C130" s="1">
-        <v>3224000.0</v>
+        <v>2405000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.381</v>
+        <v>101.452</v>
       </c>
       <c r="E130" s="1">
-        <v>99.4722804</v>
+        <v>101.3922079</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3206986.32</v>
+        <v>2438482.6</v>
       </c>
       <c r="I130" s="1">
-        <v>-2942.88</v>
+        <v>1438.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.091764657106489</v>
+        <v>0.058971099486213</v>
       </c>
       <c r="K130">
-        <v>1.63</v>
+        <v>0.2</v>
       </c>
       <c r="L130" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="M130" s="1">
-        <v>3204043.44</v>
+        <v>2439920.6</v>
       </c>
       <c r="N130" s="1">
-        <v>3256709.47</v>
+        <v>2444656.47</v>
       </c>
       <c r="O130" s="1">
-        <v>0.93</v>
+        <v>0.69</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B131" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C131" s="1">
-        <v>1600000.0</v>
+        <v>1699000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.553</v>
+        <v>99.054</v>
       </c>
       <c r="E131" s="1">
-        <v>100.30725</v>
+        <v>98.931</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1604916.0</v>
+        <v>1680837.69</v>
       </c>
       <c r="I131" s="1">
-        <v>3932.0</v>
+        <v>2089.77</v>
       </c>
       <c r="J131" s="1">
-        <v>0.24499724596178</v>
+        <v>0.12432907784213</v>
       </c>
       <c r="K131">
-        <v>2.49</v>
+        <v>1.42</v>
       </c>
       <c r="L131" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="M131" s="1">
-        <v>1608848.0</v>
+        <v>1682927.46</v>
       </c>
       <c r="N131" s="1">
-        <v>1648765.81</v>
+        <v>1707085.84</v>
       </c>
       <c r="O131" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P131">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P133">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>