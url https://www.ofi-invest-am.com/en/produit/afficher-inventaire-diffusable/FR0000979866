--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1161 +130,1143 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>1 228.77</t>
+    <t>1 789.73</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>33 998.29</t>
+    <t>44 298.63</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>9 578.08</t>
+    <t>16 887.67</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>96 897.26</t>
+    <t>112 479.45</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>11 256.16</t>
+    <t>15 671.23</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>16 167.12</t>
+    <t>21 098.63</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>82 109.59</t>
+    <t>102 563.01</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>20 367.12</t>
+    <t>28 990.07</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>4 191.78</t>
+    <t>4 450.68</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>22 303.59</t>
+    <t>28 348.19</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>70 351.03</t>
+    <t>81 369.86</t>
   </si>
   <si>
     <t>XS3226478918</t>
   </si>
   <si>
     <t>ALPHABET INC 2.375 06/11/2028</t>
   </si>
   <si>
-    <t>2 093.58</t>
+    <t>2 469.35</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>17 753.42</t>
+    <t>21 720.21</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>134 149.32</t>
+    <t>160 273.97</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>4 241.10</t>
+    <t>7 364.38</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>5 523.29</t>
-[...5 lines deleted...]
-    <t>BANCO DE SABADELL SA 11/03/2027</t>
+    <t>12 297.95</t>
+  </si>
+  <si>
+    <t>XS2626699982</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 23/08/2033</t>
+  </si>
+  <si>
+    <t>120 797.26</t>
+  </si>
+  <si>
+    <t>XS2575952697</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
+  </si>
+  <si>
+    <t>23 472.95</t>
+  </si>
+  <si>
+    <t>XS1602547264</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 04/05/2027</t>
+  </si>
+  <si>
+    <t>12 612.03</t>
+  </si>
+  <si>
+    <t>XS2038039074</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 08/08/2029</t>
+  </si>
+  <si>
+    <t>16 484.71</t>
+  </si>
+  <si>
+    <t>XS2345799089</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/08/2028</t>
+  </si>
+  <si>
+    <t>15 508.76</t>
+  </si>
+  <si>
+    <t>FR0013408960</t>
+  </si>
+  <si>
+    <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
+  </si>
+  <si>
+    <t>2 114.38</t>
+  </si>
+  <si>
+    <t>XS1617831026</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
+  </si>
+  <si>
+    <t>6 205.48</t>
+  </si>
+  <si>
+    <t>FR001400AY79</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
+  </si>
+  <si>
+    <t>122 311.99</t>
+  </si>
+  <si>
+    <t>FR001400IFX3</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.875 14/02/2028</t>
+  </si>
+  <si>
+    <t>1 210.27</t>
+  </si>
+  <si>
+    <t>XS2321466133</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 22/03/2031</t>
+  </si>
+  <si>
+    <t>BE6340794013</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 19/04/2033</t>
+  </si>
+  <si>
+    <t>219 421.23</t>
+  </si>
+  <si>
+    <t>XS3075491152</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 2.625 20/05/2028</t>
+  </si>
+  <si>
+    <t>185 135.42</t>
+  </si>
+  <si>
+    <t>FR0014001JT3</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2030</t>
+  </si>
+  <si>
+    <t>3 156.16</t>
+  </si>
+  <si>
+    <t>FR0013484458</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/02/2028</t>
+  </si>
+  <si>
+    <t>FR0014009HA0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 31/03/2032</t>
+  </si>
+  <si>
+    <t>49 041.10</t>
+  </si>
+  <si>
+    <t>FR001400BBL2</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>44 876.37</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>FR001400N4L7</t>
+  </si>
+  <si>
+    <t>BPCE SA 3.875 11/01/2029</t>
+  </si>
+  <si>
+    <t>31 339.73</t>
+  </si>
+  <si>
+    <t>XS2802928775</t>
+  </si>
+  <si>
+    <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
+  </si>
+  <si>
+    <t>109 808.22</t>
+  </si>
+  <si>
+    <t>XS3108521124</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
+  </si>
+  <si>
+    <t>61 803.42</t>
+  </si>
+  <si>
+    <t>XS3275406539</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
+  </si>
+  <si>
+    <t>8 137.29</t>
+  </si>
+  <si>
+    <t>XS2434702424</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 21/01/2028</t>
+  </si>
+  <si>
+    <t>4 777.40</t>
+  </si>
+  <si>
+    <t>XS3280995518</t>
+  </si>
+  <si>
+    <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
+  </si>
+  <si>
+    <t>25 007.17</t>
+  </si>
+  <si>
+    <t>FR0014012SB9</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 2.5 25/09/2028</t>
+  </si>
+  <si>
+    <t>51 780.82</t>
+  </si>
+  <si>
+    <t>XS3231164586</t>
+  </si>
+  <si>
+    <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
+  </si>
+  <si>
+    <t>10 181.20</t>
+  </si>
+  <si>
+    <t>XS3071246295</t>
+  </si>
+  <si>
+    <t>CENCORA INC 2.875 22/05/2028</t>
+  </si>
+  <si>
+    <t>45 795.21</t>
+  </si>
+  <si>
+    <t>XS2114852218</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 0.25 20/05/2027</t>
+  </si>
+  <si>
+    <t>10 547.95</t>
+  </si>
+  <si>
+    <t>DE000CZ45Y63</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 08/12/2028</t>
+  </si>
+  <si>
+    <t>14 484.25</t>
+  </si>
+  <si>
+    <t>DE000CZ40MM4</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 1.875 28/02/2028</t>
+  </si>
+  <si>
+    <t>XS3232968803</t>
+  </si>
+  <si>
+    <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
+  </si>
+  <si>
+    <t>10 758.90</t>
+  </si>
+  <si>
+    <t>FR0014014P49</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 03/07/2031</t>
+  </si>
+  <si>
+    <t>54 169.52</t>
+  </si>
+  <si>
+    <t>FR001400F1U4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 11/07/2029</t>
+  </si>
+  <si>
+    <t>44 712.33</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>75 221.92</t>
+  </si>
+  <si>
+    <t>FR0013511227</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
+  </si>
+  <si>
+    <t>13 081.85</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>16 650.68</t>
+  </si>
+  <si>
+    <t>BE0002936178</t>
+  </si>
+  <si>
+    <t>CRELAN SA 28/02/2030</t>
+  </si>
+  <si>
+    <t>11 441.10</t>
+  </si>
+  <si>
+    <t>FR0014005EJ6</t>
+  </si>
+  <si>
+    <t>DANONE SA PERP</t>
+  </si>
+  <si>
+    <t>15 304.11</t>
+  </si>
+  <si>
+    <t>FR0013444551</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+  </si>
+  <si>
+    <t>9 126.37</t>
+  </si>
+  <si>
+    <t>DE000A4DFH60</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 16/06/2029</t>
+  </si>
+  <si>
+    <t>73 906.85</t>
+  </si>
+  <si>
+    <t>DE000A30VT97</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG PERP</t>
+  </si>
+  <si>
+    <t>161 753.42</t>
+  </si>
+  <si>
+    <t>XS2306517876</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 23/02/2029</t>
+  </si>
+  <si>
+    <t>PTEDPNOM0015</t>
+  </si>
+  <si>
+    <t>EDP FINANCE BV 1.625 15/04/2027</t>
+  </si>
+  <si>
+    <t>35 122.26</t>
+  </si>
+  <si>
+    <t>XS3008888953</t>
+  </si>
+  <si>
+    <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
+  </si>
+  <si>
+    <t>15 002.05</t>
+  </si>
+  <si>
+    <t>FR001400A1H6</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.5 27/09/2029</t>
+  </si>
+  <si>
+    <t>97 290.41</t>
+  </si>
+  <si>
+    <t>AT0000A2U543</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 15/11/2032</t>
+  </si>
+  <si>
+    <t>9 277.40</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>6 116.44</t>
+  </si>
+  <si>
+    <t>XS3110850347</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 07/07/2028</t>
+  </si>
+  <si>
+    <t>45 280.07</t>
+  </si>
+  <si>
+    <t>XS2919679816</t>
+  </si>
+  <si>
+    <t>EUROGRID GMBH 3.075 18/10/2027</t>
+  </si>
+  <si>
+    <t>55 552.19</t>
+  </si>
+  <si>
+    <t>DK0030555156</t>
+  </si>
+  <si>
+    <t>EURONEXT NV 2.625 26/11/2028</t>
+  </si>
+  <si>
+    <t>24 135.04</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>9 000.47</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>52 536.73</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>3 459.60</t>
+  </si>
+  <si>
+    <t>XS2553547444</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 16/11/2032</t>
+  </si>
+  <si>
+    <t>78 111.56</t>
+  </si>
+  <si>
+    <t>XS2788605660</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 22/03/2035</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>5 034.25</t>
+  </si>
+  <si>
+    <t>XS2580221658</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>48 482.88</t>
+  </si>
+  <si>
+    <t>FR0013320058</t>
+  </si>
+  <si>
+    <t>ICADE 1.625 28/02/2028</t>
+  </si>
+  <si>
+    <t>5 876.71</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>49 748.51</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 24/08/2033</t>
+  </si>
+  <si>
+    <t>19 167.12</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>105 143.84</t>
+  </si>
+  <si>
+    <t>XS1725678194</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
+  </si>
+  <si>
+    <t>28 602.74</t>
+  </si>
+  <si>
+    <t>XS2592650373</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 08/03/2028</t>
+  </si>
+  <si>
+    <t>3 506.85</t>
+  </si>
+  <si>
+    <t>XS1785340172</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
+  </si>
+  <si>
+    <t>BE0002766476</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 14/01/2029</t>
+  </si>
+  <si>
+    <t>BE0002961424</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>9 086.96</t>
+  </si>
+  <si>
+    <t>FR0013512233</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 2 12/05/2029</t>
+  </si>
+  <si>
+    <t>90 038.36</t>
+  </si>
+  <si>
+    <t>FR00140087C4</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 09/02/2028</t>
+  </si>
+  <si>
+    <t>4 594.52</t>
+  </si>
+  <si>
+    <t>XS2327299298</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
+  </si>
+  <si>
+    <t>1 800.99</t>
+  </si>
+  <si>
+    <t>XS2904651093</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
+  </si>
+  <si>
+    <t>93 345.17</t>
+  </si>
+  <si>
+    <t>FR001400ZED2</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
     <t>5 501.71</t>
   </si>
   <si>
-    <t>XS2626699982</t>
-[...604 lines deleted...]
-  <si>
     <t>FR001400TSJ2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
   </si>
   <si>
-    <t>4 369.86</t>
+    <t>6 193.15</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>36 712.43</t>
+    <t>52 970.27</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
+    <t>8 531.32</t>
+  </si>
+  <si>
     <t>XS1603892149</t>
   </si>
   <si>
     <t>MORGAN STANLEY 1.875 27/04/2027</t>
   </si>
   <si>
-    <t>49 366.44</t>
+    <t>64 613.01</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>4 140.15</t>
+    <t>9 004.11</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>54 770.45</t>
+    <t>72 432.11</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>11 172.96</t>
+    <t>20 739.98</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>2 352.82</t>
-[...8 lines deleted...]
-    <t>51 413.92</t>
+    <t>6 117.34</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>10 058.42</t>
+    <t>17 030.14</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>12 818.49</t>
+    <t>14 184.93</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>95 315.07</t>
+    <t>121 164.38</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>106 636.85</t>
+    <t>138 137.35</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>52 097.02</t>
+    <t>2 130.54</t>
   </si>
   <si>
     <t>DK0030484548</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>42 432.88</t>
+    <t>67 883.56</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>7 859.59</t>
+    <t>8 938.36</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>58 224.66</t>
+    <t>74 080.48</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>35 000.82</t>
+    <t>46 237.04</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>129 531.16</t>
+    <t>166 253.42</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>100 021.75</t>
+    <t>119 555.55</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>30 589.04</t>
+    <t>42 933.90</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>71 054.79</t>
+    <t>96 743.84</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>16 272.10</t>
+    <t>28 280.39</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>114 279.45</t>
+    <t>177 271.23</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>64 146.08</t>
+    <t>81 510.90</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>5 479.45</t>
+    <t>6 917.81</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>65 976.99</t>
+    <t>88 001.10</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>38 123.29</t>
+    <t>49 933.22</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>4 437.67</t>
-[...8 lines deleted...]
-    <t>3 073.97</t>
+    <t>9 513.01</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
+    <t>2 930.14</t>
+  </si>
+  <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>10 488.01</t>
+    <t>17 979.45</t>
   </si>
   <si>
     <t>CH1255915006</t>
   </si>
   <si>
     <t>UBS GROUP AG 17/03/2028</t>
   </si>
   <si>
-    <t>35 580.82</t>
+    <t>1 064.38</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>30 558.90</t>
+    <t>39 342.47</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>58 061.64</t>
+    <t>78 131.51</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>14 845.24</t>
+    <t>25 227.53</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>103 117.81</t>
+    <t>133 865.75</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>61 632.00</t>
+    <t>79 570.60</t>
   </si>
   <si>
     <t>XS2760217880</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.125 08/02/2029</t>
   </si>
   <si>
-    <t>4 735.87</t>
+    <t>10 943.49</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>24 158.38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1648,212 +1630,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>925780.3455</v>
+        <v>878225.0921</v>
       </c>
       <c r="D2">
-        <v>119.82</v>
+        <v>118.19</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>110927385.69</v>
+        <v>103803259.9</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>110927385.69</v>
+        <v>103803259.9</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2087007.566</v>
+        <v>2872118.7835</v>
       </c>
       <c r="D3">
-        <v>107.16</v>
+        <v>105.66</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>223647731.39</v>
+        <v>303472442.13</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>223647731.39</v>
+        <v>303472442.13</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>73645.5691</v>
+        <v>29206.2507</v>
       </c>
       <c r="D4">
-        <v>111.21</v>
+        <v>109.67</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>8190142.12</v>
+        <v>3203084.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>8190142.12</v>
+        <v>3203084.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>99774.68</v>
+        <v>98621.68</v>
       </c>
       <c r="D5">
-        <v>101.09</v>
+        <v>99.7</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10086715.77</v>
+        <v>9832622.57</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10086715.77</v>
+        <v>9832622.57</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.78</v>
+        <v>99.37</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64603.88</v>
+        <v>63700.59</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64603.88</v>
+        <v>63700.59</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:P129"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="O129" sqref="O129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1872,6539 +1854,6439 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>2027.0</v>
+        <v>2378.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.97</v>
+        <v>4784.78</v>
       </c>
       <c r="E2" s="1">
-        <v>4776.8980957079</v>
+        <v>4782.2777544155</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9682772.44</v>
+        <v>11372256.5</v>
       </c>
       <c r="I2" s="1">
-        <v>4199.75</v>
+        <v>5950.34</v>
       </c>
       <c r="J2" s="1">
-        <v>0.043373424564339</v>
+        <v>0.052323301008907</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>9686972.19</v>
+        <v>11378206.84</v>
       </c>
       <c r="N2" s="1">
-        <v>9686972.19</v>
+        <v>11378206.84</v>
       </c>
       <c r="O2" s="1">
-        <v>2.74</v>
+        <v>2.71</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>-239.0</v>
+        <v>1133.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.99</v>
+        <v>105.68</v>
       </c>
       <c r="E3" s="1">
-        <v>106.965</v>
+        <v>106.149571933</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-5975.0</v>
+        <v>-532025.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-5975.0</v>
+        <v>-532025.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-5975.0</v>
+        <v>-532025.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.13</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.741</v>
+        <v>100.367</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-252.0</v>
+        <v>-1374.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.083312670468634</v>
+        <v>-0.45425241755517</v>
       </c>
       <c r="K4">
-        <v>0.41</v>
+        <v>0.6</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>302223.0</v>
+        <v>301101.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303451.77</v>
+        <v>302890.73</v>
       </c>
       <c r="O4" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>1900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>100.035</v>
+        <v>99.236</v>
       </c>
       <c r="E5" s="1">
-        <v>100.126</v>
+        <v>100.06721739</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1902394.0</v>
+        <v>2301546.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-1729.0</v>
+        <v>-19118.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.090885484289795</v>
+        <v>-0.83065904396436</v>
       </c>
       <c r="K5">
-        <v>1.79</v>
+        <v>1.93</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>1900665.0</v>
+        <v>2282428.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1934663.29</v>
+        <v>2326726.63</v>
       </c>
       <c r="O5" s="1">
         <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>1900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>102.687</v>
+        <v>101.363</v>
       </c>
       <c r="E6" s="1">
-        <v>103.18510053</v>
+        <v>103.00508304</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1960516.91</v>
+        <v>2369116.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-9463.91</v>
+        <v>-37767.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.48272524208934</v>
+        <v>-1.5941767094981</v>
       </c>
       <c r="K6">
-        <v>0.5</v>
+        <v>0.73</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>1951053.0</v>
+        <v>2331349.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1960631.08</v>
+        <v>2348236.67</v>
       </c>
       <c r="O6" s="1">
         <v>0.56</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>4700000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.959</v>
+        <v>98.511</v>
       </c>
       <c r="E7" s="1">
-        <v>99.80438553</v>
+        <v>99.78678667</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4690806.12</v>
+        <v>5089126.12</v>
       </c>
       <c r="I7" s="1">
-        <v>7266.88</v>
+        <v>-65065.12</v>
       </c>
       <c r="J7" s="1">
-        <v>0.15491750914659</v>
+        <v>-1.2785126260538</v>
       </c>
       <c r="K7">
-        <v>2.06</v>
+        <v>2.21</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4698073.0</v>
+        <v>5024061.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4794970.26</v>
+        <v>5136540.45</v>
       </c>
       <c r="O7" s="1">
-        <v>1.36</v>
+        <v>1.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.529</v>
+        <v>99.337</v>
       </c>
       <c r="E8" s="1">
-        <v>100.27530389</v>
+        <v>100.2688735</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1804955.47</v>
+        <v>2005377.47</v>
       </c>
       <c r="I8" s="1">
-        <v>4566.53</v>
+        <v>-18637.47</v>
       </c>
       <c r="J8" s="1">
-        <v>0.25299959339163</v>
+        <v>-0.92937465782938</v>
       </c>
       <c r="K8">
-        <v>0.63</v>
+        <v>0.78</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1809522.0</v>
+        <v>1986740.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1820778.16</v>
+        <v>2002411.23</v>
       </c>
       <c r="O8" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>1400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.963</v>
+        <v>98.423</v>
       </c>
       <c r="E9" s="1">
-        <v>96.94192</v>
+        <v>97.27493412</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1357186.88</v>
+        <v>1653673.88</v>
       </c>
       <c r="I9" s="1">
-        <v>28295.12</v>
+        <v>19517.12</v>
       </c>
       <c r="J9" s="1">
-        <v>2.0848359512582</v>
+        <v>1.1802278693547</v>
       </c>
       <c r="K9">
-        <v>1.15</v>
+        <v>1.24</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>1385482.0</v>
+        <v>1673191.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1401649.12</v>
+        <v>1694289.63</v>
       </c>
       <c r="O9" s="1">
         <v>0.4</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>4000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.67</v>
+        <v>99.004</v>
       </c>
       <c r="E10" s="1">
-        <v>99.756525</v>
+        <v>99.71406383</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3990261.0</v>
+        <v>4686561.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-3461.0</v>
+        <v>-33373.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.086736180916486</v>
+        <v>-0.71209998120157</v>
       </c>
       <c r="K10">
-        <v>2.05</v>
+        <v>2.18</v>
       </c>
       <c r="L10" t="s">
         <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>3986800.0</v>
+        <v>4653188.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4068909.59</v>
+        <v>4755751.01</v>
       </c>
       <c r="O10" s="1">
-        <v>1.15</v>
+        <v>1.13</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>2400000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.894</v>
+        <v>97.478</v>
       </c>
       <c r="E11" s="1">
-        <v>99.98404875</v>
+        <v>99.76155759</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2399617.17</v>
+        <v>2893085.17</v>
       </c>
       <c r="I11" s="1">
-        <v>-2161.17</v>
+        <v>-66223.17</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.090063116192822</v>
+        <v>-2.2890155701845</v>
       </c>
       <c r="K11">
-        <v>0.85</v>
+        <v>1.0</v>
       </c>
       <c r="L11" t="s">
         <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>2397456.0</v>
+        <v>2826862.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2417823.12</v>
+        <v>2855852.07</v>
       </c>
       <c r="O11" s="1">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>300000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.893</v>
+        <v>96.047</v>
       </c>
       <c r="E12" s="1">
         <v>97.254</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>291762.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1917.0</v>
+        <v>-3621.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.65704238386082</v>
+        <v>-1.2410800584038</v>
       </c>
       <c r="K12">
-        <v>1.4</v>
+        <v>1.48</v>
       </c>
       <c r="L12" t="s">
         <v>62</v>
       </c>
       <c r="M12" s="1">
-        <v>293679.0</v>
+        <v>288141.0</v>
       </c>
       <c r="N12" s="1">
-        <v>297870.78</v>
+        <v>292591.68</v>
       </c>
       <c r="O12" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
-        <v>1551000.0</v>
+        <v>1851000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>95.269</v>
+        <v>92.275</v>
       </c>
       <c r="E13" s="1">
-        <v>94.35620567</v>
+        <v>94.22797137</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1463464.75</v>
+        <v>1744159.75</v>
       </c>
       <c r="I13" s="1">
-        <v>14157.44</v>
+        <v>-36149.5</v>
       </c>
       <c r="J13" s="1">
-        <v>0.96739193752361</v>
+        <v>-2.0726025812716</v>
       </c>
       <c r="K13">
-        <v>1.44</v>
+        <v>1.53</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>1477622.19</v>
+        <v>1708010.25</v>
       </c>
       <c r="N13" s="1">
-        <v>1499925.78</v>
+        <v>1736358.44</v>
       </c>
       <c r="O13" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.19</v>
+        <v>107.648</v>
       </c>
       <c r="E14" s="1">
-        <v>109.9044</v>
+        <v>109.8295</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1648566.0</v>
+        <v>1757272.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-10716.0</v>
+        <v>-34904.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.65001947146793</v>
+        <v>-1.9862605219909</v>
       </c>
       <c r="K14">
-        <v>4.69</v>
+        <v>5.09</v>
       </c>
       <c r="L14" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>1637850.0</v>
+        <v>1722368.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1708201.03</v>
+        <v>1803737.86</v>
       </c>
       <c r="O14" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>275000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.959</v>
+        <v>98.22</v>
       </c>
       <c r="E15" s="1">
         <v>99.755</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>274326.25</v>
       </c>
       <c r="I15" s="1">
-        <v>561.0</v>
+        <v>-4221.25</v>
       </c>
       <c r="J15" s="1">
-        <v>0.20450102751742</v>
+        <v>-1.5387699864668</v>
       </c>
       <c r="K15">
-        <v>0.76</v>
+        <v>0.9</v>
       </c>
       <c r="L15" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>274887.25</v>
+        <v>270105.0</v>
       </c>
       <c r="N15" s="1">
-        <v>276980.83</v>
+        <v>272574.35</v>
       </c>
       <c r="O15" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.852</v>
+        <v>100.278</v>
       </c>
       <c r="E16" s="1">
-        <v>100.739</v>
+        <v>100.75133333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>805912.0</v>
+        <v>906762.0</v>
       </c>
       <c r="I16" s="1">
-        <v>904.0</v>
+        <v>-4260.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.11217105589692</v>
+        <v>-0.46980354271573</v>
       </c>
       <c r="K16">
-        <v>2.22</v>
+        <v>2.41</v>
       </c>
       <c r="L16" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>806816.0</v>
+        <v>902502.0</v>
       </c>
       <c r="N16" s="1">
-        <v>824569.42</v>
+        <v>924222.21</v>
       </c>
       <c r="O16" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="1">
-        <v>5400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.282</v>
+        <v>98.077</v>
       </c>
       <c r="E17" s="1">
-        <v>100.19375</v>
+        <v>100.084275</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>5410462.5</v>
+        <v>6005056.5</v>
       </c>
       <c r="I17" s="1">
-        <v>4765.5</v>
+        <v>-120436.5</v>
       </c>
       <c r="J17" s="1">
-        <v>0.088079346266608</v>
+        <v>-2.0055847934153</v>
       </c>
       <c r="K17">
-        <v>2.48</v>
+        <v>2.67</v>
       </c>
       <c r="L17" t="s">
         <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>5415228.0</v>
+        <v>5884620.0</v>
       </c>
       <c r="N17" s="1">
-        <v>5549377.32</v>
+        <v>6044893.97</v>
       </c>
       <c r="O17" s="1">
-        <v>1.57</v>
+        <v>1.44</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="1">
-        <v>1200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.444</v>
+        <v>97.994</v>
       </c>
       <c r="E18" s="1">
-        <v>99.523</v>
+        <v>99.5035</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1194276.0</v>
+        <v>1393049.0</v>
       </c>
       <c r="I18" s="1">
-        <v>11052.0</v>
+        <v>-21133.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.92541422585734</v>
+        <v>-1.5170320641987</v>
       </c>
       <c r="K18">
-        <v>0.35</v>
+        <v>0.53</v>
       </c>
       <c r="L18" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>1205328.0</v>
+        <v>1371916.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1209569.1</v>
+        <v>1379280.38</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>1600000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>104.705</v>
+        <v>103.297</v>
       </c>
       <c r="E19" s="1">
-        <v>104.863</v>
+        <v>104.746</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1677808.0</v>
+        <v>1990174.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-2528.0</v>
+        <v>-27531.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.15067278258299</v>
+        <v>-1.3833463807687</v>
       </c>
       <c r="K19">
-        <v>0.35</v>
+        <v>0.65</v>
       </c>
       <c r="L19" t="s">
         <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>1675280.0</v>
+        <v>1962643.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1680803.29</v>
+        <v>1974940.95</v>
       </c>
       <c r="O19" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="1">
-        <v>500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.975</v>
+        <v>103.725</v>
       </c>
       <c r="E20" s="1">
-        <v>99.834</v>
+        <v>106.02823333</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>499170.0</v>
+        <v>3817016.4</v>
       </c>
       <c r="I20" s="1">
-        <v>705.0</v>
+        <v>-82916.4</v>
       </c>
       <c r="J20" s="1">
-        <v>0.14123444918565</v>
+        <v>-2.1722830428499</v>
       </c>
       <c r="K20">
-        <v>1.1</v>
+        <v>3.36</v>
       </c>
       <c r="L20" t="s">
         <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>499875.0</v>
+        <v>3734100.0</v>
       </c>
       <c r="N20" s="1">
-        <v>505376.71</v>
+        <v>3854897.26</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>0.92</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="1">
-        <v>3000000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>105.678</v>
+        <v>101.282</v>
       </c>
       <c r="E21" s="1">
-        <v>106.26368</v>
+        <v>102.9313697</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3187910.4</v>
+        <v>3396735.2</v>
       </c>
       <c r="I21" s="1">
-        <v>-17570.4</v>
+        <v>-54429.2</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.55115727217427</v>
+        <v>-1.6023975021662</v>
       </c>
       <c r="K21">
-        <v>3.02</v>
+        <v>0.71</v>
       </c>
       <c r="L21" t="s">
         <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>3170340.0</v>
+        <v>3342306.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3261079.73</v>
+        <v>3365778.95</v>
       </c>
       <c r="O21" s="1">
-        <v>0.92</v>
+        <v>0.8</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="1">
-        <v>2800000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>102.62</v>
+        <v>99.919</v>
       </c>
       <c r="E22" s="1">
-        <v>103.0829</v>
+        <v>99.837</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2886321.2</v>
+        <v>798696.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-12961.2</v>
+        <v>656.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.44905605100361</v>
+        <v>0.082133878221501</v>
       </c>
       <c r="K22">
-        <v>0.49</v>
+        <v>1.58</v>
       </c>
       <c r="L22" t="s">
         <v>92</v>
       </c>
       <c r="M22" s="1">
-        <v>2873360.0</v>
+        <v>799352.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2887033.97</v>
+        <v>811964.03</v>
       </c>
       <c r="O22" s="1">
-        <v>0.82</v>
+        <v>0.19</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>800000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.91</v>
+        <v>93.632</v>
       </c>
       <c r="E23" s="1">
-        <v>99.837</v>
+        <v>94.51235868</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>798696.0</v>
+        <v>4300312.32</v>
       </c>
       <c r="I23" s="1">
-        <v>584.0</v>
+        <v>-40056.32</v>
       </c>
       <c r="J23" s="1">
-        <v>0.073119184270361</v>
+        <v>-0.93147467019326</v>
       </c>
       <c r="K23">
-        <v>1.47</v>
+        <v>0.36</v>
       </c>
       <c r="L23" t="s">
         <v>95</v>
       </c>
       <c r="M23" s="1">
-        <v>799280.0</v>
+        <v>4260256.0</v>
       </c>
       <c r="N23" s="1">
-        <v>811074.59</v>
+        <v>4276740.71</v>
       </c>
       <c r="O23" s="1">
-        <v>0.23</v>
+        <v>1.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>97</v>
       </c>
       <c r="C24" s="1">
-        <v>3850000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>95.075</v>
+        <v>96.285</v>
       </c>
       <c r="E24" s="1">
-        <v>94.51283948</v>
+        <v>96.74135808</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3638744.32</v>
+        <v>4430754.2</v>
       </c>
       <c r="I24" s="1">
-        <v>21643.18</v>
+        <v>-20901.2</v>
       </c>
       <c r="J24" s="1">
-        <v>0.59479804285892</v>
+        <v>-0.47173007250098</v>
       </c>
       <c r="K24">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="L24" t="s">
         <v>98</v>
       </c>
       <c r="M24" s="1">
-        <v>3660387.5</v>
+        <v>4409853.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3673051.36</v>
+        <v>4425361.76</v>
       </c>
       <c r="O24" s="1">
-        <v>1.04</v>
+        <v>1.05</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>99</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
       <c r="C25" s="1">
-        <v>3880000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.218</v>
+        <v>95.215</v>
       </c>
       <c r="E25" s="1">
-        <v>96.724</v>
+        <v>96.32958306</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3752891.2</v>
+        <v>4720149.57</v>
       </c>
       <c r="I25" s="1">
-        <v>19167.2</v>
+        <v>-54614.57</v>
       </c>
       <c r="J25" s="1">
-        <v>0.51073156610562</v>
+        <v>-1.1570516821568</v>
       </c>
       <c r="K25">
-        <v>0.31</v>
+        <v>0.04</v>
       </c>
       <c r="L25" t="s">
         <v>101</v>
       </c>
       <c r="M25" s="1">
-        <v>3772058.4</v>
+        <v>4665535.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3783895.38</v>
+        <v>4667649.38</v>
       </c>
       <c r="O25" s="1">
-        <v>1.07</v>
+        <v>1.11</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26" t="s">
         <v>103</v>
       </c>
       <c r="C26" s="1">
-        <v>4100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>96.907</v>
+        <v>98.127</v>
       </c>
       <c r="E26" s="1">
-        <v>96.35747732</v>
+        <v>98.4485</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>3950656.57</v>
+        <v>590691.0</v>
       </c>
       <c r="I26" s="1">
-        <v>22530.43</v>
+        <v>-1929.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.57029583819279</v>
+        <v>-0.32656668207235</v>
       </c>
       <c r="K26">
-        <v>1.69</v>
+        <v>1.03</v>
       </c>
       <c r="L26" t="s">
         <v>104</v>
       </c>
       <c r="M26" s="1">
-        <v>3973187.0</v>
+        <v>588762.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4042578.1</v>
+        <v>594967.48</v>
       </c>
       <c r="O26" s="1">
-        <v>1.15</v>
+        <v>0.14</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>105</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" s="1">
-        <v>500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.62</v>
+        <v>100.108</v>
       </c>
       <c r="E27" s="1">
-        <v>98.446</v>
+        <v>101.45567878</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>492230.0</v>
+        <v>4159682.83</v>
       </c>
       <c r="I27" s="1">
-        <v>870.0</v>
+        <v>-55254.83</v>
       </c>
       <c r="J27" s="1">
-        <v>0.17674664282957</v>
+        <v>-1.3283423822965</v>
       </c>
       <c r="K27">
-        <v>0.96</v>
+        <v>2.98</v>
       </c>
       <c r="L27" t="s">
         <v>107</v>
       </c>
       <c r="M27" s="1">
-        <v>493100.0</v>
+        <v>4104428.0</v>
       </c>
       <c r="N27" s="1">
-        <v>497911.64</v>
+        <v>4226739.99</v>
       </c>
       <c r="O27" s="1">
-        <v>0.14</v>
+        <v>1.01</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>108</v>
       </c>
       <c r="B28" t="s">
         <v>109</v>
       </c>
       <c r="C28" s="1">
-        <v>3400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.105</v>
+        <v>101.34</v>
       </c>
       <c r="E28" s="1">
-        <v>101.60458324</v>
+        <v>102.557</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3454555.83</v>
+        <v>307671.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-16985.83</v>
+        <v>-3651.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.49169360218445</v>
+        <v>-1.1866571760094</v>
       </c>
       <c r="K28">
-        <v>2.76</v>
+        <v>0.4</v>
       </c>
       <c r="L28" t="s">
         <v>110</v>
       </c>
       <c r="M28" s="1">
-        <v>3437570.0</v>
+        <v>304020.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3531419.32</v>
+        <v>305230.27</v>
       </c>
       <c r="O28" s="1">
-        <v>1.0</v>
+        <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>111</v>
       </c>
       <c r="B29" t="s">
         <v>112</v>
       </c>
       <c r="C29" s="1">
-        <v>300000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>102.702</v>
+        <v>100.0</v>
       </c>
       <c r="E29" s="1">
-        <v>102.557</v>
+        <v>99.328</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>307671.0</v>
+        <v>2085888.0</v>
       </c>
       <c r="I29" s="1">
-        <v>435.0</v>
+        <v>14112.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.14138479089677</v>
+        <v>0.67654639175258</v>
       </c>
       <c r="K29">
-        <v>0.18</v>
+        <v>0.01</v>
       </c>
       <c r="L29">
-        <v>541.44</v>
+        <v>129.45</v>
       </c>
       <c r="M29" s="1">
-        <v>308106.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>308647.44</v>
+        <v>2100129.45</v>
       </c>
       <c r="O29" s="1">
-        <v>0.09</v>
+        <v>0.5</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>113</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>2100000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.93</v>
+        <v>102.325</v>
       </c>
       <c r="E30" s="1">
-        <v>99.328</v>
+        <v>104.41792044</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2085888.0</v>
+        <v>4698806.42</v>
       </c>
       <c r="I30" s="1">
-        <v>12642.0</v>
+        <v>-94181.42</v>
       </c>
       <c r="J30" s="1">
-        <v>0.60607280927835</v>
+        <v>-2.0043690159085</v>
       </c>
       <c r="K30">
-        <v>1.07</v>
+        <v>4.88</v>
       </c>
       <c r="L30" t="s">
         <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>2098530.0</v>
+        <v>4604625.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2120925.21</v>
+        <v>4824046.23</v>
       </c>
       <c r="O30" s="1">
-        <v>0.6</v>
+        <v>1.15</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>3100000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>103.998</v>
+        <v>98.825</v>
       </c>
       <c r="E31" s="1">
-        <v>104.96078774</v>
+        <v>100.19916009</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3253784.42</v>
+        <v>8374645.8</v>
       </c>
       <c r="I31" s="1">
-        <v>-29846.42</v>
+        <v>-114852.3</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.9172832661114</v>
+        <v>-1.3714287474701</v>
       </c>
       <c r="K31">
-        <v>4.57</v>
+        <v>2.22</v>
       </c>
       <c r="L31" t="s">
         <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>3223938.0</v>
+        <v>8259793.5</v>
       </c>
       <c r="N31" s="1">
-        <v>3365731.15</v>
+        <v>8444928.92</v>
       </c>
       <c r="O31" s="1">
-        <v>0.95</v>
+        <v>2.01</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>119</v>
       </c>
       <c r="B32" t="s">
         <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>6958000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.304</v>
+        <v>91.765</v>
       </c>
       <c r="E32" s="1">
-        <v>100.31238574</v>
+        <v>92.61058806</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>6979735.8</v>
+        <v>3333981.17</v>
       </c>
       <c r="I32" s="1">
-        <v>-583.48</v>
+        <v>-30441.17</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.0083596287412483</v>
+        <v>-0.91305764633338</v>
       </c>
       <c r="K32">
-        <v>2.06</v>
+        <v>0.09</v>
       </c>
       <c r="L32" t="s">
         <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>6979152.32</v>
+        <v>3303540.0</v>
       </c>
       <c r="N32" s="1">
-        <v>7122768.3</v>
+        <v>3306696.16</v>
       </c>
       <c r="O32" s="1">
-        <v>2.02</v>
+        <v>0.79</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>122</v>
       </c>
       <c r="B33" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>3300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>93.349</v>
+        <v>97.778</v>
       </c>
       <c r="E33" s="1">
-        <v>92.58891424</v>
+        <v>97.397</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>3055434.17</v>
+        <v>1363558.0</v>
       </c>
       <c r="I33" s="1">
-        <v>25082.83</v>
+        <v>5334.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.82092523040678</v>
+        <v>0.39118247995318</v>
       </c>
       <c r="K33">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>0.05</v>
+      </c>
+      <c r="L33">
+        <v>632.88</v>
       </c>
       <c r="M33" s="1">
-        <v>3080517.0</v>
+        <v>1368892.0</v>
       </c>
       <c r="N33" s="1">
-        <v>3082460.84</v>
+        <v>1369524.88</v>
       </c>
       <c r="O33" s="1">
-        <v>0.87</v>
+        <v>0.33</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" t="s">
         <v>125</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.845</v>
+      </c>
+      <c r="E34" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-12136.71</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-0.61018029174534</v>
+      </c>
+      <c r="K34">
+        <v>2.45</v>
+      </c>
+      <c r="L34" t="s">
         <v>126</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>1373792.0</v>
+        <v>1976900.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1374022.14</v>
+        <v>2025941.1</v>
       </c>
       <c r="O34" s="1">
-        <v>0.39</v>
+        <v>0.48</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>127</v>
       </c>
       <c r="B35" t="s">
         <v>128</v>
       </c>
       <c r="C35" s="1">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.511</v>
+        <v>104.689</v>
       </c>
       <c r="E35" s="1">
-        <v>99.45870611</v>
+        <v>107.86245455</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1790256.71</v>
+        <v>2372974.0</v>
       </c>
       <c r="I35" s="1">
-        <v>941.29</v>
+        <v>-69816.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.052578493058685</v>
+        <v>-2.9421308450914</v>
       </c>
       <c r="K35">
-        <v>2.31</v>
+        <v>2.04</v>
       </c>
       <c r="L35" t="s">
         <v>129</v>
       </c>
       <c r="M35" s="1">
-        <v>1791198.0</v>
+        <v>2303158.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1832745.95</v>
+        <v>2348034.37</v>
       </c>
       <c r="O35" s="1">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>131</v>
       </c>
       <c r="C36" s="1">
-        <v>1800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>107.677</v>
+        <v>98.976</v>
       </c>
       <c r="E36" s="1">
-        <v>108.217</v>
+        <v>99.371</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1947906.0</v>
+        <v>496855.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-9720.0</v>
+        <v>-1975.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.49899738488408</v>
+        <v>-0.3975002767407</v>
       </c>
       <c r="K36">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>0.1</v>
+      </c>
+      <c r="L36">
+        <v>517.81</v>
       </c>
       <c r="M36" s="1">
-        <v>1938186.0</v>
+        <v>494880.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1967763.61</v>
+        <v>495397.81</v>
       </c>
       <c r="O36" s="1">
-        <v>0.56</v>
+        <v>0.12</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" t="s">
         <v>133</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.953</v>
+      </c>
+      <c r="E37" s="1">
+        <v>103.03238585</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>4224327.82</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-85254.82</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-2.0181866472664</v>
+      </c>
+      <c r="K37">
+        <v>0.76</v>
+      </c>
+      <c r="L37" t="s">
         <v>134</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>497290.0</v>
+        <v>4139073.0</v>
       </c>
       <c r="N37" s="1">
-        <v>497290.0</v>
+        <v>4170412.73</v>
       </c>
       <c r="O37" s="1">
-        <v>0.14</v>
+        <v>0.99</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>135</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" s="1">
-        <v>3400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>103.001</v>
+        <v>100.598</v>
       </c>
       <c r="E38" s="1">
-        <v>103.21431824</v>
+        <v>102.282425</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>3509286.82</v>
+        <v>3273037.6</v>
       </c>
       <c r="I38" s="1">
-        <v>-7252.82</v>
+        <v>-53901.6</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.20667504173968</v>
+        <v>-1.6468371765726</v>
       </c>
       <c r="K38">
-        <v>0.54</v>
+        <v>3.43</v>
       </c>
       <c r="L38" t="s">
         <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>3502034.0</v>
+        <v>3219136.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3520442.9</v>
+        <v>3328944.22</v>
       </c>
       <c r="O38" s="1">
-        <v>1.0</v>
+        <v>0.79</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>138</v>
       </c>
       <c r="B39" t="s">
         <v>139</v>
       </c>
       <c r="C39" s="1">
-        <v>2700000.0</v>
+        <v>3155000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.203</v>
+        <v>98.712</v>
       </c>
       <c r="E39" s="1">
-        <v>102.42528148</v>
+        <v>100.13010777</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2765482.6</v>
+        <v>3159104.9</v>
       </c>
       <c r="I39" s="1">
-        <v>-6001.6</v>
+        <v>-44741.3</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.2170181797564</v>
+        <v>-1.4162650945842</v>
       </c>
       <c r="K39">
-        <v>3.22</v>
+        <v>1.96</v>
       </c>
       <c r="L39" t="s">
         <v>140</v>
       </c>
       <c r="M39" s="1">
-        <v>2759481.0</v>
+        <v>3114363.6</v>
       </c>
       <c r="N39" s="1">
-        <v>2846306.34</v>
+        <v>3176167.02</v>
       </c>
       <c r="O39" s="1">
-        <v>0.81</v>
+        <v>0.76</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>141</v>
       </c>
       <c r="B40" t="s">
         <v>142</v>
       </c>
       <c r="C40" s="1">
-        <v>2655000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.433</v>
+        <v>97.717</v>
       </c>
       <c r="E40" s="1">
-        <v>100.20489266</v>
+        <v>99.55577268</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2660439.9</v>
+        <v>1734261.56</v>
       </c>
       <c r="I40" s="1">
-        <v>6056.25</v>
+        <v>-32031.42</v>
       </c>
       <c r="J40" s="1">
-        <v>0.22764092509664</v>
+        <v>-1.8469774536201</v>
       </c>
       <c r="K40">
-        <v>1.8</v>
+        <v>0.47</v>
       </c>
       <c r="L40" t="s">
         <v>143</v>
       </c>
       <c r="M40" s="1">
-        <v>2666496.15</v>
+        <v>1702230.14</v>
       </c>
       <c r="N40" s="1">
-        <v>2714304.33</v>
+        <v>1710367.43</v>
       </c>
       <c r="O40" s="1">
-        <v>0.77</v>
+        <v>0.41</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>144</v>
       </c>
       <c r="B41" t="s">
         <v>145</v>
       </c>
       <c r="C41" s="1">
-        <v>1442000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.092</v>
+        <v>98.069</v>
       </c>
       <c r="E41" s="1">
-        <v>99.69352011</v>
+        <v>97.68931267</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1437580.56</v>
+        <v>4396019.07</v>
       </c>
       <c r="I41" s="1">
-        <v>5746.08</v>
+        <v>17085.93</v>
       </c>
       <c r="J41" s="1">
-        <v>0.39970490418986</v>
+        <v>0.38866824115028</v>
       </c>
       <c r="K41">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="L41" t="s">
         <v>146</v>
       </c>
       <c r="M41" s="1">
-        <v>1443326.64</v>
+        <v>4413105.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1447781.04</v>
+        <v>4417882.4</v>
       </c>
       <c r="O41" s="1">
-        <v>0.41</v>
+        <v>1.05</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>147</v>
       </c>
       <c r="B42" t="s">
         <v>148</v>
       </c>
       <c r="C42" s="1">
-        <v>4500000.0</v>
+        <v>5662000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.447</v>
+        <v>97.986</v>
       </c>
       <c r="E42" s="1">
-        <v>97.68931267</v>
+        <v>99.79332179</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4396019.07</v>
+        <v>5650297.88</v>
       </c>
       <c r="I42" s="1">
-        <v>34095.93</v>
+        <v>-102330.56</v>
       </c>
       <c r="J42" s="1">
-        <v>0.7756092377461</v>
+        <v>-1.8110648707958</v>
       </c>
       <c r="K42">
-        <v>0.07</v>
+        <v>0.44</v>
       </c>
       <c r="L42" t="s">
         <v>149</v>
       </c>
       <c r="M42" s="1">
-        <v>4430115.0</v>
+        <v>5547967.32</v>
       </c>
       <c r="N42" s="1">
-        <v>4433274.25</v>
+        <v>5572974.49</v>
       </c>
       <c r="O42" s="1">
-        <v>1.26</v>
+        <v>1.33</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>150</v>
       </c>
       <c r="B43" t="s">
         <v>151</v>
       </c>
       <c r="C43" s="1">
-        <v>4762000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.281</v>
+        <v>98.16</v>
       </c>
       <c r="E43" s="1">
-        <v>99.89856951</v>
+        <v>99.72018738</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4757169.88</v>
+        <v>4188247.87</v>
       </c>
       <c r="I43" s="1">
-        <v>18211.34</v>
+        <v>-65527.87</v>
       </c>
       <c r="J43" s="1">
-        <v>0.38281878636632</v>
+        <v>-1.5645652319045</v>
       </c>
       <c r="K43">
-        <v>0.27</v>
+        <v>1.23</v>
       </c>
       <c r="L43" t="s">
         <v>152</v>
       </c>
       <c r="M43" s="1">
-        <v>4775381.22</v>
+        <v>4122720.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4788079.89</v>
+        <v>4174500.82</v>
       </c>
       <c r="O43" s="1">
-        <v>1.36</v>
+        <v>0.99</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>153</v>
       </c>
       <c r="B44" t="s">
         <v>154</v>
       </c>
       <c r="C44" s="1">
-        <v>3500000.0</v>
+        <v>1189000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.781</v>
+        <v>97.989</v>
       </c>
       <c r="E44" s="1">
-        <v>99.84825343</v>
+        <v>99.80243902</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>3494688.87</v>
+        <v>1186651.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-2353.87</v>
+        <v>-21561.79</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.06735563844343</v>
+        <v>-1.8170287641438</v>
       </c>
       <c r="K44">
-        <v>1.09</v>
+        <v>0.86</v>
       </c>
       <c r="L44" t="s">
         <v>155</v>
       </c>
       <c r="M44" s="1">
-        <v>3492335.0</v>
+        <v>1165089.21</v>
       </c>
       <c r="N44" s="1">
-        <v>3530451.44</v>
+        <v>1175270.41</v>
       </c>
       <c r="O44" s="1">
-        <v>1.0</v>
+        <v>0.28</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>156</v>
       </c>
       <c r="B45" t="s">
         <v>157</v>
       </c>
       <c r="C45" s="1">
-        <v>989000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.008</v>
+        <v>98.959</v>
       </c>
       <c r="E45" s="1">
-        <v>99.94519717</v>
+        <v>100.10731579</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>988458.0</v>
+        <v>1902039.0</v>
       </c>
       <c r="I45" s="1">
-        <v>621.12</v>
+        <v>-21818.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.062837267744305</v>
+        <v>-1.1470847863792</v>
       </c>
       <c r="K45">
-        <v>0.71</v>
+        <v>2.41</v>
       </c>
       <c r="L45" t="s">
         <v>158</v>
       </c>
       <c r="M45" s="1">
-        <v>989079.12</v>
+        <v>1880221.0</v>
       </c>
       <c r="N45" s="1">
-        <v>996101.89</v>
+        <v>1926016.21</v>
       </c>
       <c r="O45" s="1">
-        <v>0.28</v>
+        <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>159</v>
       </c>
       <c r="B46" t="s">
         <v>160</v>
       </c>
       <c r="C46" s="1">
-        <v>1100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.539</v>
+        <v>96.919</v>
       </c>
       <c r="E46" s="1">
-        <v>100.49109091</v>
+        <v>96.0024946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1105402.0</v>
+        <v>4800124.73</v>
       </c>
       <c r="I46" s="1">
-        <v>527.0</v>
+        <v>45825.27</v>
       </c>
       <c r="J46" s="1">
-        <v>0.047674963497443</v>
+        <v>0.95466831754599</v>
       </c>
       <c r="K46">
-        <v>2.24</v>
+        <v>0.21</v>
       </c>
       <c r="L46" t="s">
         <v>161</v>
       </c>
       <c r="M46" s="1">
-        <v>1105929.0</v>
+        <v>4845950.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1130622.49</v>
+        <v>4856497.95</v>
       </c>
       <c r="O46" s="1">
-        <v>0.32</v>
+        <v>1.16</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>162</v>
       </c>
       <c r="B47" t="s">
         <v>163</v>
       </c>
       <c r="C47" s="1">
-        <v>4600000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.373</v>
+        <v>99.042</v>
       </c>
       <c r="E47" s="1">
-        <v>95.889755</v>
+        <v>100.23363158</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>4410928.73</v>
+        <v>1904439.0</v>
       </c>
       <c r="I47" s="1">
-        <v>68229.27</v>
+        <v>-22641.0</v>
       </c>
       <c r="J47" s="1">
-        <v>1.5468232242329</v>
+        <v>-1.1888540404812</v>
       </c>
       <c r="K47">
-        <v>0.2</v>
+        <v>0.76</v>
       </c>
       <c r="L47" t="s">
         <v>164</v>
       </c>
       <c r="M47" s="1">
-        <v>4479158.0</v>
+        <v>1881798.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4488200.47</v>
+        <v>1896282.25</v>
       </c>
       <c r="O47" s="1">
-        <v>1.27</v>
+        <v>0.45</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>165</v>
       </c>
       <c r="B48" t="s">
         <v>166</v>
       </c>
       <c r="C48" s="1">
-        <v>1600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.171</v>
+        <v>97.477</v>
       </c>
       <c r="E48" s="1">
-        <v>100.336</v>
+        <v>98.433</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1605376.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-2640.0</v>
+        <v>-2868.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.16444745654601</v>
+        <v>-0.97121900175754</v>
       </c>
       <c r="K48">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>0.12</v>
+      </c>
+      <c r="L48">
+        <v>369.86</v>
       </c>
       <c r="M48" s="1">
-        <v>1602736.0</v>
+        <v>292431.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1612516.82</v>
+        <v>292800.86</v>
       </c>
       <c r="O48" s="1">
-        <v>0.46</v>
+        <v>0.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>167</v>
+      </c>
+      <c r="B49" t="s">
         <v>168</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="E49" s="1">
+        <v>99.68063636</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2192974.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-27954.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-1.2747073152714</v>
+      </c>
+      <c r="K49">
+        <v>0.49</v>
+      </c>
+      <c r="L49" t="s">
         <v>169</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>296370.0</v>
+        <v>2165020.0</v>
       </c>
       <c r="N49" s="1">
-        <v>296416.23</v>
+        <v>2175778.9</v>
       </c>
       <c r="O49" s="1">
-        <v>0.08</v>
+        <v>0.52</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>170</v>
       </c>
       <c r="B50" t="s">
         <v>171</v>
       </c>
       <c r="C50" s="1">
-        <v>2900000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.367</v>
+        <v>97.609</v>
       </c>
       <c r="E50" s="1">
-        <v>99.67024138</v>
+        <v>99.73340351</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2890437.0</v>
+        <v>5684804.0</v>
       </c>
       <c r="I50" s="1">
-        <v>20206.0</v>
+        <v>-121091.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.6990638439793</v>
+        <v>-2.1300822332661</v>
       </c>
       <c r="K50">
-        <v>0.85</v>
+        <v>0.95</v>
       </c>
       <c r="L50" t="s">
         <v>172</v>
       </c>
       <c r="M50" s="1">
-        <v>2910643.0</v>
+        <v>5563713.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2935223.48</v>
+        <v>5617882.52</v>
       </c>
       <c r="O50" s="1">
-        <v>0.83</v>
+        <v>1.34</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>173</v>
       </c>
       <c r="B51" t="s">
         <v>174</v>
       </c>
       <c r="C51" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.158</v>
+        <v>101.786</v>
       </c>
       <c r="E51" s="1">
-        <v>99.73188889</v>
+        <v>103.763</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1795174.0</v>
+        <v>1556445.0</v>
       </c>
       <c r="I51" s="1">
-        <v>7670.0</v>
+        <v>-29655.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.4272566336188</v>
+        <v>-1.9053034318591</v>
       </c>
       <c r="K51">
-        <v>0.34</v>
+        <v>2.98</v>
       </c>
       <c r="L51" t="s">
         <v>175</v>
       </c>
       <c r="M51" s="1">
-        <v>1802844.0</v>
+        <v>1526790.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1808928.25</v>
+        <v>1571502.33</v>
       </c>
       <c r="O51" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>176</v>
       </c>
       <c r="B52" t="s">
         <v>177</v>
       </c>
       <c r="C52" s="1">
-        <v>5300000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.995</v>
+        <v>103.702</v>
       </c>
       <c r="E52" s="1">
-        <v>99.772</v>
+        <v>105.746875</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>5287916.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="I52" s="1">
-        <v>11819.0</v>
+        <v>-49077.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.22350960189231</v>
+        <v>-1.9337450870298</v>
       </c>
       <c r="K52">
-        <v>0.77</v>
+        <v>3.13</v>
       </c>
       <c r="L52" t="s">
         <v>178</v>
       </c>
       <c r="M52" s="1">
-        <v>5299735.0</v>
+        <v>2488848.0</v>
       </c>
       <c r="N52" s="1">
-        <v>5340574.04</v>
+        <v>2564069.92</v>
       </c>
       <c r="O52" s="1">
-        <v>1.51</v>
+        <v>0.61</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>179</v>
       </c>
       <c r="B53" t="s">
         <v>180</v>
       </c>
       <c r="C53" s="1">
-        <v>1300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>103.391</v>
+        <v>97.715</v>
       </c>
       <c r="E53" s="1">
-        <v>103.917</v>
+        <v>95.18054588</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1350921.0</v>
+        <v>1618069.28</v>
       </c>
       <c r="I53" s="1">
-        <v>-6838.0</v>
+        <v>43085.72</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.50617319591597</v>
+        <v>2.6627858604423</v>
       </c>
       <c r="K53">
-        <v>2.74</v>
+        <v>0.77</v>
       </c>
       <c r="L53" t="s">
         <v>181</v>
       </c>
       <c r="M53" s="1">
-        <v>1344083.0</v>
+        <v>1661155.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1379654.92</v>
+        <v>1674236.85</v>
       </c>
       <c r="O53" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>182</v>
       </c>
       <c r="B54" t="s">
         <v>183</v>
       </c>
       <c r="C54" s="1">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>105.642</v>
+        <v>95.303</v>
       </c>
       <c r="E54" s="1">
-        <v>106.37966667</v>
+        <v>96.33935294</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1595695.0</v>
+        <v>1637769.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-11065.0</v>
+        <v>-17618.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.69342825539968</v>
+        <v>-1.0757316813299</v>
       </c>
       <c r="K54">
-        <v>2.82</v>
+        <v>0.98</v>
       </c>
       <c r="L54" t="s">
         <v>184</v>
       </c>
       <c r="M54" s="1">
-        <v>1584630.0</v>
+        <v>1620151.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1626897.12</v>
+        <v>1636801.68</v>
       </c>
       <c r="O54" s="1">
-        <v>0.46</v>
+        <v>0.39</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>185</v>
       </c>
       <c r="B55" t="s">
         <v>186</v>
       </c>
       <c r="C55" s="1">
-        <v>1400000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.241</v>
+        <v>106.396</v>
       </c>
       <c r="E55" s="1">
-        <v>94.55244857</v>
+        <v>109.3219769</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1323734.28</v>
+        <v>3170337.33</v>
       </c>
       <c r="I55" s="1">
-        <v>51639.72</v>
+        <v>-84853.33</v>
       </c>
       <c r="J55" s="1">
-        <v>3.9010638902545</v>
+        <v>-2.6764763861895</v>
       </c>
       <c r="K55">
-        <v>0.72</v>
+        <v>0.39</v>
       </c>
       <c r="L55" t="s">
         <v>187</v>
       </c>
       <c r="M55" s="1">
-        <v>1375374.0</v>
+        <v>3085484.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1385442.49</v>
+        <v>3096925.1</v>
       </c>
       <c r="O55" s="1">
-        <v>0.39</v>
+        <v>0.74</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>188</v>
       </c>
       <c r="B56" t="s">
         <v>189</v>
       </c>
       <c r="C56" s="1">
-        <v>1400000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>96.697</v>
+        <v>98.498</v>
       </c>
       <c r="E56" s="1">
-        <v>96.38942857</v>
+        <v>98.12584211</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1349452.0</v>
+        <v>5593173.0</v>
       </c>
       <c r="I56" s="1">
-        <v>4306.0</v>
+        <v>21213.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.31909249087778</v>
+        <v>0.37926593724171</v>
       </c>
       <c r="K56">
-        <v>0.91</v>
+        <v>0.27</v>
       </c>
       <c r="L56" t="s">
         <v>190</v>
       </c>
       <c r="M56" s="1">
-        <v>1353758.0</v>
+        <v>5614386.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1366463.48</v>
+        <v>5629690.11</v>
       </c>
       <c r="O56" s="1">
-        <v>0.39</v>
+        <v>1.34</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>191</v>
       </c>
       <c r="B57" t="s">
         <v>192</v>
       </c>
       <c r="C57" s="1">
-        <v>2400000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>108.613</v>
+        <v>90.259</v>
       </c>
       <c r="E57" s="1">
-        <v>109.68063875</v>
+        <v>91.69810638</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2632335.33</v>
+        <v>4309811.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-25623.33</v>
+        <v>-67638.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.97340675817317</v>
+        <v>-1.5693959665517</v>
       </c>
       <c r="K57">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="L57" t="s">
         <v>193</v>
       </c>
       <c r="M57" s="1">
-        <v>2606712.0</v>
+        <v>4242173.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2607895.56</v>
+        <v>4251299.37</v>
       </c>
       <c r="O57" s="1">
-        <v>0.74</v>
+        <v>1.01</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>194</v>
       </c>
       <c r="B58" t="s">
         <v>195</v>
       </c>
       <c r="C58" s="1">
-        <v>5700000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.614</v>
+        <v>98.74</v>
       </c>
       <c r="E58" s="1">
-        <v>98.12584211</v>
+        <v>100.2644475</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>5593173.0</v>
+        <v>3208462.32</v>
       </c>
       <c r="I58" s="1">
-        <v>27825.0</v>
+        <v>-48782.32</v>
       </c>
       <c r="J58" s="1">
-        <v>0.49748148322964</v>
+        <v>-1.5204267694189</v>
       </c>
       <c r="K58">
-        <v>0.21</v>
+        <v>2.31</v>
       </c>
       <c r="L58" t="s">
         <v>196</v>
       </c>
       <c r="M58" s="1">
-        <v>5620998.0</v>
+        <v>3159680.0</v>
       </c>
       <c r="N58" s="1">
-        <v>5633022.66</v>
+        <v>3233586.85</v>
       </c>
       <c r="O58" s="1">
-        <v>1.6</v>
+        <v>0.77</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>197</v>
       </c>
       <c r="B59" t="s">
         <v>198</v>
       </c>
       <c r="C59" s="1">
-        <v>4000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>92.262</v>
+        <v>106.899</v>
       </c>
       <c r="E59" s="1">
-        <v>91.7582</v>
+        <v>109.72188889</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3670328.0</v>
+        <v>1974994.0</v>
       </c>
       <c r="I59" s="1">
-        <v>20152.0</v>
+        <v>-50812.0</v>
       </c>
       <c r="J59" s="1">
-        <v>0.54905174687385</v>
+        <v>-2.5727673096728</v>
       </c>
       <c r="K59">
-        <v>0.17</v>
+        <v>8.99</v>
       </c>
       <c r="L59" t="s">
         <v>199</v>
       </c>
       <c r="M59" s="1">
-        <v>3690480.0</v>
+        <v>1924182.0</v>
       </c>
       <c r="N59" s="1">
-        <v>3697384.11</v>
+        <v>2085935.42</v>
       </c>
       <c r="O59" s="1">
-        <v>1.05</v>
+        <v>0.5</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>200</v>
       </c>
       <c r="B60" t="s">
         <v>201</v>
       </c>
       <c r="C60" s="1">
-        <v>2700000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.346</v>
+        <v>94.295</v>
       </c>
       <c r="E60" s="1">
-        <v>100.37597481</v>
+        <v>94.93111583</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2710151.32</v>
+        <v>3466884.35</v>
       </c>
       <c r="I60" s="1">
-        <v>-809.32</v>
+        <v>-23230.95</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.029862539188402</v>
+        <v>-0.67008148108546</v>
       </c>
       <c r="K60">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>0.02</v>
+      </c>
+      <c r="L60">
+        <v>725.4</v>
       </c>
       <c r="M60" s="1">
-        <v>2709342.0</v>
+        <v>3443653.4</v>
       </c>
       <c r="N60" s="1">
-        <v>2767040.63</v>
+        <v>3444378.8</v>
       </c>
       <c r="O60" s="1">
-        <v>0.78</v>
+        <v>0.82</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>202</v>
+      </c>
+      <c r="B61" t="s">
         <v>203</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>98.718</v>
+      </c>
+      <c r="E61" s="1">
+        <v>98.55887522</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>2266854.13</v>
+      </c>
+      <c r="I61" s="1">
+        <v>3659.87</v>
+      </c>
+      <c r="J61" s="1">
+        <v>0.16145150018982</v>
+      </c>
+      <c r="K61">
+        <v>1.53</v>
+      </c>
+      <c r="L61" t="s">
         <v>204</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>1535702.0</v>
+        <v>2270514.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1653455.42</v>
+        <v>2305636.26</v>
       </c>
       <c r="O61" s="1">
-        <v>0.47</v>
+        <v>0.55</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>205</v>
+      </c>
+      <c r="B62" t="s">
         <v>206</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>7450000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.092</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.12552698</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>7459351.76</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-76997.76</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-1.032231251151</v>
+      </c>
+      <c r="K62">
+        <v>0.2</v>
+      </c>
+      <c r="L62" t="s">
         <v>207</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>2913103.48</v>
+        <v>7382354.0</v>
       </c>
       <c r="N62" s="1">
-        <v>2913270.71</v>
+        <v>7397356.05</v>
       </c>
       <c r="O62" s="1">
-        <v>0.83</v>
+        <v>1.76</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>208</v>
       </c>
       <c r="B63" t="s">
         <v>209</v>
       </c>
       <c r="C63" s="1">
-        <v>1900000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.222</v>
+        <v>100.748</v>
       </c>
       <c r="E63" s="1">
-        <v>98.44821737</v>
+        <v>102.59867877</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1870516.13</v>
+        <v>5848124.69</v>
       </c>
       <c r="I63" s="1">
-        <v>14701.87</v>
+        <v>-105488.69</v>
       </c>
       <c r="J63" s="1">
-        <v>0.78597932218847</v>
+        <v>-1.8038037078857</v>
       </c>
       <c r="K63">
-        <v>1.43</v>
+        <v>1.71</v>
       </c>
       <c r="L63" t="s">
         <v>210</v>
       </c>
       <c r="M63" s="1">
-        <v>1885218.0</v>
+        <v>5742636.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1912455.67</v>
+        <v>5839926.41</v>
       </c>
       <c r="O63" s="1">
-        <v>0.54</v>
+        <v>1.39</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>211</v>
       </c>
       <c r="B64" t="s">
         <v>212</v>
       </c>
       <c r="C64" s="1">
-        <v>6250000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>100.423</v>
+        <v>96.128</v>
       </c>
       <c r="E64" s="1">
-        <v>100.17895616</v>
+        <v>96.58793333</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>6261184.76</v>
+        <v>2897638.0</v>
       </c>
       <c r="I64" s="1">
-        <v>15252.74</v>
+        <v>-13798.0</v>
       </c>
       <c r="J64" s="1">
-        <v>0.24360788867697</v>
+        <v>-0.47618094461765</v>
       </c>
       <c r="K64">
-        <v>0.05</v>
+        <v>0.31</v>
       </c>
       <c r="L64" t="s">
         <v>213</v>
       </c>
       <c r="M64" s="1">
-        <v>6276437.5</v>
+        <v>2883840.0</v>
       </c>
       <c r="N64" s="1">
-        <v>6279583.9</v>
+        <v>2893117.4</v>
       </c>
       <c r="O64" s="1">
-        <v>1.78</v>
+        <v>0.69</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>214</v>
       </c>
       <c r="B65" t="s">
         <v>215</v>
       </c>
       <c r="C65" s="1">
-        <v>4800000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>102.724</v>
+        <v>90.224</v>
       </c>
       <c r="E65" s="1">
-        <v>102.74672271</v>
+        <v>91.37542553</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4931842.69</v>
+        <v>4294645.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-1090.69</v>
+        <v>-54117.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.022115263372279</v>
+        <v>-1.2601041529626</v>
       </c>
       <c r="K65">
-        <v>1.51</v>
+        <v>0.13</v>
       </c>
       <c r="L65" t="s">
         <v>216</v>
       </c>
       <c r="M65" s="1">
-        <v>4930752.0</v>
+        <v>4240528.0</v>
       </c>
       <c r="N65" s="1">
-        <v>5003015.01</v>
+        <v>4246644.44</v>
       </c>
       <c r="O65" s="1">
-        <v>1.42</v>
+        <v>1.01</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>217</v>
       </c>
       <c r="B66" t="s">
         <v>218</v>
       </c>
       <c r="C66" s="1">
-        <v>2500000.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.125</v>
+        <v>99.481</v>
       </c>
       <c r="E66" s="1">
-        <v>96.5536</v>
+        <v>100.1729412</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2413840.0</v>
+        <v>2214823.73</v>
       </c>
       <c r="I66" s="1">
-        <v>14285.0</v>
+        <v>-15298.82</v>
       </c>
       <c r="J66" s="1">
-        <v>0.59179564511318</v>
+        <v>-0.69074661756491</v>
       </c>
       <c r="K66">
-        <v>0.26</v>
+        <v>2.05</v>
       </c>
       <c r="L66" t="s">
         <v>219</v>
       </c>
       <c r="M66" s="1">
-        <v>2428125.0</v>
+        <v>2199524.91</v>
       </c>
       <c r="N66" s="1">
-        <v>2434597.6</v>
+        <v>2244804.98</v>
       </c>
       <c r="O66" s="1">
-        <v>0.69</v>
+        <v>0.53</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>220</v>
       </c>
       <c r="B67" t="s">
         <v>221</v>
       </c>
       <c r="C67" s="1">
-        <v>4000000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>91.655</v>
+        <v>99.944</v>
       </c>
       <c r="E67" s="1">
-        <v>91.43565</v>
+        <v>101.02184238</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3657426.0</v>
+        <v>4242917.38</v>
       </c>
       <c r="I67" s="1">
-        <v>8774.0</v>
+        <v>-45269.38</v>
       </c>
       <c r="J67" s="1">
-        <v>0.23989548934141</v>
+        <v>-1.0669399365019</v>
       </c>
       <c r="K67">
-        <v>0.12</v>
+        <v>1.32</v>
       </c>
       <c r="L67" t="s">
         <v>222</v>
       </c>
       <c r="M67" s="1">
-        <v>3666200.0</v>
+        <v>4197648.0</v>
       </c>
       <c r="N67" s="1">
-        <v>3670830.14</v>
+        <v>4253200.19</v>
       </c>
       <c r="O67" s="1">
-        <v>1.04</v>
+        <v>1.01</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>223</v>
       </c>
       <c r="B68" t="s">
         <v>224</v>
       </c>
       <c r="C68" s="1">
-        <v>1811000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.192</v>
+        <v>98.024</v>
       </c>
       <c r="E68" s="1">
-        <v>100.21920099</v>
+        <v>99.70908474</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1814969.73</v>
+        <v>2835726.37</v>
       </c>
       <c r="I68" s="1">
-        <v>-492.61</v>
+        <v>-47923.81</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.027141499489361</v>
+        <v>-1.6900012112241</v>
       </c>
       <c r="K68">
-        <v>1.88</v>
+        <v>0.85</v>
       </c>
       <c r="L68" t="s">
         <v>225</v>
       </c>
       <c r="M68" s="1">
-        <v>1814477.12</v>
+        <v>2787802.56</v>
       </c>
       <c r="N68" s="1">
-        <v>1848569.82</v>
+        <v>2811937.6</v>
       </c>
       <c r="O68" s="1">
-        <v>0.52</v>
+        <v>0.67</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>226</v>
       </c>
       <c r="B69" t="s">
         <v>227</v>
       </c>
       <c r="C69" s="1">
-        <v>3900000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.989</v>
+        <v>97.683</v>
       </c>
       <c r="E69" s="1">
-        <v>101.04406103</v>
+        <v>99.80130986</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>3940718.38</v>
+        <v>2834357.2</v>
       </c>
       <c r="I69" s="1">
-        <v>-2147.38</v>
+        <v>-60160.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.054492094915953</v>
+        <v>-2.1225271112618</v>
       </c>
       <c r="K69">
-        <v>1.15</v>
+        <v>0.32</v>
       </c>
       <c r="L69" t="s">
         <v>228</v>
       </c>
       <c r="M69" s="1">
-        <v>3938571.0</v>
+        <v>2774197.2</v>
       </c>
       <c r="N69" s="1">
-        <v>3983255.38</v>
+        <v>2783197.67</v>
       </c>
       <c r="O69" s="1">
-        <v>1.13</v>
+        <v>0.66</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>229</v>
       </c>
       <c r="B70" t="s">
         <v>230</v>
       </c>
       <c r="C70" s="1">
-        <v>2344000.0</v>
+        <v>3403000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.106</v>
+        <v>98.127</v>
       </c>
       <c r="E70" s="1">
-        <v>99.81481954</v>
+        <v>100.14639524</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2339659.37</v>
+        <v>3407981.83</v>
       </c>
       <c r="I70" s="1">
-        <v>6825.27</v>
+        <v>-68720.02</v>
       </c>
       <c r="J70" s="1">
-        <v>0.29172067043247</v>
+        <v>-2.0164432625511</v>
       </c>
       <c r="K70">
-        <v>0.7</v>
+        <v>1.54</v>
       </c>
       <c r="L70" t="s">
         <v>231</v>
       </c>
       <c r="M70" s="1">
-        <v>2346484.64</v>
+        <v>3339261.81</v>
       </c>
       <c r="N70" s="1">
-        <v>2362836.45</v>
+        <v>3391798.54</v>
       </c>
       <c r="O70" s="1">
-        <v>0.67</v>
+        <v>0.81</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>232</v>
       </c>
       <c r="B71" t="s">
         <v>233</v>
       </c>
       <c r="C71" s="1">
-        <v>2340000.0</v>
+        <v>1069000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.285</v>
+        <v>94.097</v>
       </c>
       <c r="E71" s="1">
-        <v>99.998</v>
+        <v>94.5</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2339953.2</v>
+        <v>1010205.0</v>
       </c>
       <c r="I71" s="1">
-        <v>6715.8</v>
+        <v>-4308.07</v>
       </c>
       <c r="J71" s="1">
-        <v>0.2870057401148</v>
+        <v>-0.42645502645503</v>
       </c>
       <c r="K71">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="L71" t="s">
         <v>234</v>
       </c>
       <c r="M71" s="1">
-        <v>2346669.0</v>
+        <v>1005896.93</v>
       </c>
       <c r="N71" s="1">
-        <v>2349635.35</v>
+        <v>1009356.53</v>
       </c>
       <c r="O71" s="1">
-        <v>0.67</v>
+        <v>0.24</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>235</v>
       </c>
       <c r="B72" t="s">
         <v>236</v>
       </c>
       <c r="C72" s="1">
-        <v>2903000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.491</v>
+        <v>103.86</v>
       </c>
       <c r="E72" s="1">
-        <v>100.31015605</v>
+        <v>105.45008571</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2912003.83</v>
+        <v>3690753.0</v>
       </c>
       <c r="I72" s="1">
-        <v>5249.9</v>
+        <v>-55653.0</v>
       </c>
       <c r="J72" s="1">
-        <v>0.18028479035345</v>
+        <v>-1.5079036716898</v>
       </c>
       <c r="K72">
-        <v>1.38</v>
+        <v>2.23</v>
       </c>
       <c r="L72" t="s">
         <v>237</v>
       </c>
       <c r="M72" s="1">
-        <v>2917253.73</v>
+        <v>3635100.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2957269.4</v>
+        <v>3713211.56</v>
       </c>
       <c r="O72" s="1">
-        <v>0.84</v>
+        <v>0.88</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>238</v>
       </c>
       <c r="B73" t="s">
         <v>239</v>
       </c>
       <c r="C73" s="1">
-        <v>1500000.0</v>
+        <v>2732000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.626</v>
+        <v>101.647</v>
       </c>
       <c r="E73" s="1">
-        <v>106.5724</v>
+        <v>104.27937592</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1598586.0</v>
+        <v>2848912.55</v>
       </c>
       <c r="I73" s="1">
-        <v>-14196.0</v>
+        <v>-71916.51</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.88803480075517</v>
+        <v>-2.5243495101315</v>
       </c>
       <c r="K73">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.03</v>
+      </c>
+      <c r="L73">
+        <v>688.46</v>
       </c>
       <c r="M73" s="1">
-        <v>1584390.0</v>
+        <v>2776996.04</v>
       </c>
       <c r="N73" s="1">
-        <v>1612374.16</v>
+        <v>2777684.5</v>
       </c>
       <c r="O73" s="1">
-        <v>0.46</v>
+        <v>0.66</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>240</v>
+      </c>
+      <c r="B74" t="s">
         <v>241</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.643</v>
+      </c>
+      <c r="E74" s="1">
+        <v>99.58771429</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>1394228.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-27226.0</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-1.9527652579062</v>
+      </c>
+      <c r="K74">
+        <v>0.36</v>
+      </c>
+      <c r="L74" t="s">
         <v>242</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>2328779.52</v>
+        <v>1367002.0</v>
       </c>
       <c r="N74" s="1">
-        <v>2426085.79</v>
+        <v>1372036.25</v>
       </c>
       <c r="O74" s="1">
-        <v>0.69</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>243</v>
+      </c>
+      <c r="B75" t="s">
         <v>244</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>101.999</v>
+      </c>
+      <c r="E75" s="1">
+        <v>103.8554</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1557831.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-27846.0</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-1.7874852920503</v>
+      </c>
+      <c r="K75">
+        <v>3.23</v>
+      </c>
+      <c r="L75" t="s">
         <v>245</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>1204224.0</v>
+        <v>1529985.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1206381.53</v>
+        <v>1578467.88</v>
       </c>
       <c r="O75" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>246</v>
+      </c>
+      <c r="B76" t="s">
         <v>247</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>96.224</v>
+      </c>
+      <c r="E76" s="1">
+        <v>97.55072436</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>5365289.84</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-72969.84</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-1.3600353788156</v>
+      </c>
+      <c r="K76">
+        <v>0.11</v>
+      </c>
+      <c r="L76" t="s">
         <v>248</v>
       </c>
-      <c r="C76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>1343628.0</v>
+        <v>5292320.0</v>
       </c>
       <c r="N76" s="1">
-        <v>1382000.26</v>
+        <v>5298196.71</v>
       </c>
       <c r="O76" s="1">
-        <v>0.39</v>
+        <v>1.26</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>249</v>
+      </c>
+      <c r="B77" t="s">
         <v>250</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1">
+        <v>3211000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>98.05</v>
+      </c>
+      <c r="E77" s="1">
+        <v>99.71130178</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>3201729.9</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-53344.4</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-1.6661118103685</v>
+      </c>
+      <c r="K77">
+        <v>1.55</v>
+      </c>
+      <c r="L77" t="s">
         <v>251</v>
       </c>
-      <c r="C77" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>4406670.0</v>
+        <v>3148385.5</v>
       </c>
       <c r="N77" s="1">
-        <v>4407271.03</v>
+        <v>3198134.01</v>
       </c>
       <c r="O77" s="1">
-        <v>1.25</v>
+        <v>0.76</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>252</v>
       </c>
       <c r="B78" t="s">
         <v>253</v>
       </c>
       <c r="C78" s="1">
-        <v>2711000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.11</v>
+        <v>100.816</v>
       </c>
       <c r="E78" s="1">
-        <v>99.81773884</v>
+        <v>102.16775</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2706058.9</v>
+        <v>817342.0</v>
       </c>
       <c r="I78" s="1">
-        <v>7923.2</v>
+        <v>-10814.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.29279480945518</v>
+        <v>-1.3230691681083</v>
       </c>
       <c r="K78">
-        <v>1.36</v>
+        <v>2.4</v>
       </c>
       <c r="L78" t="s">
         <v>254</v>
       </c>
       <c r="M78" s="1">
-        <v>2713982.1</v>
+        <v>806528.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2750914.83</v>
+        <v>825695.12</v>
       </c>
       <c r="O78" s="1">
-        <v>0.78</v>
+        <v>0.2</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>255</v>
       </c>
       <c r="B79" t="s">
         <v>256</v>
       </c>
       <c r="C79" s="1">
-        <v>600000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.218</v>
+        <v>100.358</v>
       </c>
       <c r="E79" s="1">
-        <v>102.341</v>
+        <v>102.46913186</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>614046.0</v>
+        <v>4406172.67</v>
       </c>
       <c r="I79" s="1">
-        <v>-738.0</v>
+        <v>-90778.67</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.12018643554392</v>
+        <v>-2.0602612924836</v>
       </c>
       <c r="K79">
-        <v>2.16</v>
+        <v>2.45</v>
       </c>
       <c r="L79" t="s">
         <v>257</v>
       </c>
       <c r="M79" s="1">
-        <v>613308.0</v>
+        <v>4315394.0</v>
       </c>
       <c r="N79" s="1">
-        <v>626259.37</v>
+        <v>4420537.84</v>
       </c>
       <c r="O79" s="1">
-        <v>0.18</v>
+        <v>1.05</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>258</v>
       </c>
       <c r="B80" t="s">
         <v>259</v>
       </c>
       <c r="C80" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.993</v>
+        <v>96.611</v>
       </c>
       <c r="E80" s="1">
-        <v>102.60710194</v>
+        <v>98.29550333</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3693855.67</v>
+        <v>3538638.12</v>
       </c>
       <c r="I80" s="1">
-        <v>13892.33</v>
+        <v>-60642.12</v>
       </c>
       <c r="J80" s="1">
-        <v>0.37609292947821</v>
+        <v>-1.7137135232127</v>
       </c>
       <c r="K80">
-        <v>2.2</v>
+        <v>0.79</v>
       </c>
       <c r="L80" t="s">
         <v>260</v>
       </c>
       <c r="M80" s="1">
-        <v>3707748.0</v>
+        <v>3477996.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3786972.66</v>
+        <v>3506598.74</v>
       </c>
       <c r="O80" s="1">
-        <v>1.07</v>
+        <v>0.83</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>261</v>
       </c>
       <c r="B81" t="s">
         <v>262</v>
       </c>
       <c r="C81" s="1">
-        <v>3000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.744</v>
+        <v>101.76</v>
       </c>
       <c r="E81" s="1">
-        <v>98.373804</v>
+        <v>103.193625</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2951214.12</v>
+        <v>1651098.0</v>
       </c>
       <c r="I81" s="1">
-        <v>11105.88</v>
+        <v>-22938.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.37631562971785</v>
+        <v>-1.3892573305764</v>
       </c>
       <c r="K81">
-        <v>0.65</v>
+        <v>0.22</v>
       </c>
       <c r="L81" t="s">
         <v>263</v>
       </c>
       <c r="M81" s="1">
-        <v>2962320.0</v>
+        <v>1628160.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2981840.55</v>
+        <v>1631666.85</v>
       </c>
       <c r="O81" s="1">
-        <v>0.84</v>
+        <v>0.39</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>264</v>
       </c>
       <c r="B82" t="s">
         <v>265</v>
       </c>
       <c r="C82" s="1">
-        <v>1400000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.468</v>
+        <v>97.086</v>
       </c>
       <c r="E82" s="1">
-        <v>103.315</v>
+        <v>98.15769682</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1446410.0</v>
+        <v>2159469.33</v>
       </c>
       <c r="I82" s="1">
-        <v>-11858.0</v>
+        <v>-23577.33</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.81982287179984</v>
+        <v>-1.0918112923604</v>
       </c>
       <c r="K82">
-        <v>4.93</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.02</v>
+      </c>
+      <c r="L82">
+        <v>421.92</v>
       </c>
       <c r="M82" s="1">
-        <v>1434552.0</v>
+        <v>2135892.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1503593.1</v>
+        <v>2136313.92</v>
       </c>
       <c r="O82" s="1">
-        <v>0.43</v>
+        <v>0.51</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>266</v>
+      </c>
+      <c r="B83" t="s">
         <v>267</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.576</v>
+        <v>94.539</v>
       </c>
       <c r="E83" s="1">
-        <v>98.195185</v>
+        <v>95.02618682</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1767513.33</v>
+        <v>2090576.11</v>
       </c>
       <c r="I83" s="1">
-        <v>6854.67</v>
+        <v>-10718.11</v>
       </c>
       <c r="J83" s="1">
-        <v>0.38781433122205</v>
+        <v>-0.51268690715116</v>
       </c>
       <c r="K83">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>0.02</v>
+      </c>
+      <c r="L83">
+        <v>519.86</v>
       </c>
       <c r="M83" s="1">
-        <v>1774368.0</v>
+        <v>2079858.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1804400.88</v>
+        <v>2080377.86</v>
       </c>
       <c r="O83" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>268</v>
+      </c>
+      <c r="B84" t="s">
+        <v>269</v>
+      </c>
+      <c r="C84" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>107.637</v>
+      </c>
+      <c r="E84" s="1">
+        <v>109.91236364</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>2418072.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-50058.0</v>
+      </c>
+      <c r="J84" s="1">
+        <v>-2.0701616825305</v>
+      </c>
+      <c r="K84">
+        <v>0.41</v>
+      </c>
+      <c r="L84" t="s">
         <v>270</v>
       </c>
-      <c r="B84" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>1720512.0</v>
+        <v>2368014.0</v>
       </c>
       <c r="N84" s="1">
-        <v>1720807.89</v>
+        <v>2377100.96</v>
       </c>
       <c r="O84" s="1">
-        <v>0.49</v>
+        <v>0.57</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>271</v>
+      </c>
+      <c r="B85" t="s">
         <v>272</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>95.94</v>
+      </c>
+      <c r="E85" s="1">
+        <v>97.39164808</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>5064365.7</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-75485.7</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-1.4905262469493</v>
+      </c>
+      <c r="K85">
+        <v>1.73</v>
+      </c>
+      <c r="L85" t="s">
         <v>273</v>
       </c>
-      <c r="C85" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>1977372.0</v>
+        <v>4988880.0</v>
       </c>
       <c r="N85" s="1">
-        <v>2048576.42</v>
+        <v>5078918.36</v>
       </c>
       <c r="O85" s="1">
-        <v>0.58</v>
+        <v>1.21</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>274</v>
+      </c>
+      <c r="B86" t="s">
         <v>275</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>98.286</v>
+      </c>
+      <c r="E86" s="1">
+        <v>98.10838462</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>3826227.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>6927.0</v>
+      </c>
+      <c r="J86" s="1">
+        <v>0.18103996443494</v>
+      </c>
+      <c r="K86">
+        <v>0.12</v>
+      </c>
+      <c r="L86" t="s">
         <v>276</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>4214688.0</v>
+        <v>3833154.0</v>
       </c>
       <c r="N86" s="1">
-        <v>4284194.85</v>
+        <v>3837748.52</v>
       </c>
       <c r="O86" s="1">
-        <v>1.21</v>
+        <v>0.91</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>277</v>
+      </c>
+      <c r="B87" t="s">
         <v>278</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>94.053</v>
+      </c>
+      <c r="E87" s="1">
+        <v>94.64382865</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>706989.4</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-4413.49</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-0.62426537088109</v>
+      </c>
+      <c r="K87">
+        <v>0.24</v>
+      </c>
+      <c r="L87" t="s">
         <v>279</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>3844347.0</v>
+        <v>702575.91</v>
       </c>
       <c r="N87" s="1">
-        <v>3846697.68</v>
+        <v>704376.9</v>
       </c>
       <c r="O87" s="1">
-        <v>1.09</v>
+        <v>0.17</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>280</v>
+      </c>
+      <c r="B88" t="s">
         <v>281</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>6697000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.355</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.50576781</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>6730871.27</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-77066.92</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-1.1449768820196</v>
+      </c>
+      <c r="K88">
+        <v>1.39</v>
+      </c>
+      <c r="L88" t="s">
         <v>282</v>
       </c>
-      <c r="C88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>44903.33</v>
+        <v>6653804.35</v>
       </c>
       <c r="N88" s="1">
-        <v>45009.88</v>
+        <v>6747149.52</v>
       </c>
       <c r="O88" s="1">
-        <v>0.01</v>
+        <v>1.61</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>283</v>
       </c>
       <c r="B89" t="s">
         <v>284</v>
       </c>
       <c r="C89" s="1">
-        <v>6197000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.35</v>
+        <v>98.59</v>
       </c>
       <c r="E89" s="1">
-        <v>100.53963644</v>
+        <v>100.23628089</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>6230441.27</v>
+        <v>4510632.64</v>
       </c>
       <c r="I89" s="1">
-        <v>-11751.77</v>
+        <v>-74082.64</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.18861858238815</v>
+        <v>-1.6424002110711</v>
       </c>
       <c r="K89">
-        <v>1.24</v>
+        <v>0.12</v>
       </c>
       <c r="L89" t="s">
         <v>285</v>
       </c>
       <c r="M89" s="1">
-        <v>6218689.5</v>
+        <v>4436550.0</v>
       </c>
       <c r="N89" s="1">
-        <v>6295260.65</v>
+        <v>4442051.71</v>
       </c>
       <c r="O89" s="1">
-        <v>1.78</v>
+        <v>1.06</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>286</v>
       </c>
       <c r="B90" t="s">
         <v>287</v>
       </c>
       <c r="C90" s="1">
-        <v>3800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.305</v>
+        <v>99.705</v>
       </c>
       <c r="E90" s="1">
-        <v>100.36562211</v>
+        <v>100.59866667</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>3813893.64</v>
+        <v>603592.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-2303.64</v>
+        <v>-5362.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.060401264886873</v>
+        <v>-0.88834842078755</v>
       </c>
       <c r="K90">
-        <v>2.16</v>
+        <v>1.03</v>
       </c>
       <c r="L90" t="s">
         <v>288</v>
       </c>
       <c r="M90" s="1">
-        <v>3811590.0</v>
+        <v>598230.0</v>
       </c>
       <c r="N90" s="1">
-        <v>3893576.3</v>
+        <v>604423.15</v>
       </c>
       <c r="O90" s="1">
-        <v>1.1</v>
+        <v>0.14</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>289</v>
       </c>
       <c r="B91" t="s">
         <v>290</v>
       </c>
       <c r="C91" s="1">
-        <v>500000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.682</v>
+        <v>99.459</v>
       </c>
       <c r="E91" s="1">
-        <v>100.663</v>
+        <v>100.03257271</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>503315.0</v>
+        <v>2235728.0</v>
       </c>
       <c r="I91" s="1">
-        <v>95.0</v>
+        <v>-12819.35</v>
       </c>
       <c r="J91" s="1">
-        <v>0.018874859680319</v>
+        <v>-0.57338593961341</v>
       </c>
       <c r="K91">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>503410.0</v>
+        <v>2222908.65</v>
       </c>
       <c r="N91" s="1">
-        <v>507779.86</v>
+        <v>2222908.65</v>
       </c>
       <c r="O91" s="1">
-        <v>0.14</v>
+        <v>0.53</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>291</v>
+      </c>
+      <c r="B92" t="s">
         <v>292</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="1">
+        <v>5737000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>98.518</v>
+      </c>
+      <c r="E92" s="1">
+        <v>99.89940178</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>5731228.68</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-79251.02</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-1.3827928429476</v>
+      </c>
+      <c r="K92">
+        <v>0.92</v>
+      </c>
+      <c r="L92" t="s">
         <v>293</v>
       </c>
-      <c r="C92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>4850059.9</v>
+        <v>5651977.66</v>
       </c>
       <c r="N92" s="1">
-        <v>4886772.33</v>
+        <v>5704947.93</v>
       </c>
       <c r="O92" s="1">
-        <v>1.38</v>
+        <v>1.36</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>294</v>
+      </c>
+      <c r="B93" t="s">
         <v>295</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1">
+        <v>3040000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>102.2</v>
+      </c>
+      <c r="E93" s="1">
+        <v>104.27862829</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>3170070.3</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-63190.3</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-1.9933406524139</v>
+      </c>
+      <c r="K93">
+        <v>0.28</v>
+      </c>
+      <c r="L93" t="s">
         <v>296</v>
       </c>
-      <c r="C93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>2636443.8</v>
+        <v>3106880.0</v>
       </c>
       <c r="N93" s="1">
-        <v>2636767.81</v>
+        <v>3115411.32</v>
       </c>
       <c r="O93" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>297</v>
       </c>
       <c r="B94" t="s">
         <v>298</v>
       </c>
       <c r="C94" s="1">
-        <v>3100000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.419</v>
+        <v>98.825</v>
       </c>
       <c r="E94" s="1">
-        <v>97.22558742</v>
+        <v>97.59608447</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>3013993.21</v>
+        <v>3708651.21</v>
       </c>
       <c r="I94" s="1">
-        <v>67995.79</v>
+        <v>46698.79</v>
       </c>
       <c r="J94" s="1">
-        <v>2.256003423445</v>
+        <v>1.2591852766872</v>
       </c>
       <c r="K94">
-        <v>1.59</v>
+        <v>1.7</v>
       </c>
       <c r="L94" t="s">
         <v>299</v>
       </c>
       <c r="M94" s="1">
-        <v>3081989.0</v>
+        <v>3755350.0</v>
       </c>
       <c r="N94" s="1">
-        <v>3131355.44</v>
+        <v>3819963.01</v>
       </c>
       <c r="O94" s="1">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>300</v>
       </c>
       <c r="B95" t="s">
         <v>301</v>
       </c>
       <c r="C95" s="1">
-        <v>1791000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.155</v>
+        <v>98.233</v>
       </c>
       <c r="E95" s="1">
-        <v>99.63472473</v>
+        <v>99.59360657</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1784457.92</v>
+        <v>2182095.92</v>
       </c>
       <c r="I95" s="1">
-        <v>9318.13</v>
+        <v>-29810.89</v>
       </c>
       <c r="J95" s="1">
-        <v>0.52218266934532</v>
+        <v>-1.3661585509037</v>
       </c>
       <c r="K95">
-        <v>0.23</v>
+        <v>0.41</v>
       </c>
       <c r="L95" t="s">
         <v>302</v>
       </c>
       <c r="M95" s="1">
-        <v>1793776.05</v>
+        <v>2152285.03</v>
       </c>
       <c r="N95" s="1">
-        <v>1797916.2</v>
+        <v>2161289.14</v>
       </c>
       <c r="O95" s="1">
         <v>0.51</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>303</v>
       </c>
       <c r="B96" t="s">
         <v>304</v>
       </c>
       <c r="C96" s="1">
-        <v>2800000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>102.441</v>
+        <v>101.408</v>
       </c>
       <c r="E96" s="1">
-        <v>102.89</v>
+        <v>102.75960606</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2880920.0</v>
+        <v>3391067.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-12572.0</v>
+        <v>-44603.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.43638837593547</v>
+        <v>-1.3153087214142</v>
       </c>
       <c r="K96">
-        <v>1.96</v>
+        <v>2.19</v>
       </c>
       <c r="L96" t="s">
         <v>305</v>
       </c>
       <c r="M96" s="1">
-        <v>2868348.0</v>
+        <v>3346464.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2923118.45</v>
+        <v>3418896.11</v>
       </c>
       <c r="O96" s="1">
-        <v>0.83</v>
+        <v>0.81</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>306</v>
       </c>
       <c r="B97" t="s">
         <v>307</v>
       </c>
       <c r="C97" s="1">
-        <v>2300000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.521</v>
+        <v>96.612</v>
       </c>
       <c r="E97" s="1">
-        <v>97.20630435</v>
+        <v>97.15552632</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>2235745.0</v>
+        <v>3691910.0</v>
       </c>
       <c r="I97" s="1">
-        <v>7238.0</v>
+        <v>-20654.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.32373996139989</v>
+        <v>-0.55943942295451</v>
       </c>
       <c r="K97">
-        <v>0.49</v>
+        <v>0.55</v>
       </c>
       <c r="L97" t="s">
         <v>308</v>
       </c>
       <c r="M97" s="1">
-        <v>2242983.0</v>
+        <v>3671256.0</v>
       </c>
       <c r="N97" s="1">
-        <v>2254155.96</v>
+        <v>3691995.98</v>
       </c>
       <c r="O97" s="1">
-        <v>0.64</v>
+        <v>0.88</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>309</v>
       </c>
       <c r="B98" t="s">
         <v>310</v>
       </c>
       <c r="C98" s="1">
-        <v>1200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>104.066</v>
+        <v>102.557</v>
       </c>
       <c r="E98" s="1">
-        <v>104.79923083</v>
+        <v>104.71313615</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1257590.77</v>
+        <v>1361270.77</v>
       </c>
       <c r="I98" s="1">
-        <v>-8798.77</v>
+        <v>-28029.77</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.69965287674622</v>
+        <v>-2.0590885088938</v>
       </c>
       <c r="K98">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="L98" t="s">
         <v>311</v>
       </c>
       <c r="M98" s="1">
-        <v>1248792.0</v>
+        <v>1333241.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1251144.82</v>
+        <v>1339358.34</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>312</v>
       </c>
       <c r="B99" t="s">
         <v>313</v>
       </c>
       <c r="C99" s="1">
-        <v>3456000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.354</v>
+        <v>102.119</v>
       </c>
       <c r="E99" s="1">
-        <v>100.03801707</v>
+        <v>103.41409219</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3457313.87</v>
+        <v>1985550.57</v>
       </c>
       <c r="I99" s="1">
-        <v>10920.37</v>
+        <v>-24865.77</v>
       </c>
       <c r="J99" s="1">
-        <v>0.31586284643575</v>
+        <v>-1.2523362726541</v>
       </c>
       <c r="K99">
-        <v>1.49</v>
+        <v>0.89</v>
       </c>
       <c r="L99" t="s">
         <v>314</v>
       </c>
       <c r="M99" s="1">
-        <v>3468234.24</v>
+        <v>1960684.8</v>
       </c>
       <c r="N99" s="1">
-        <v>3519648.16</v>
+        <v>1977714.94</v>
       </c>
       <c r="O99" s="1">
-        <v>1.0</v>
+        <v>0.47</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>315</v>
       </c>
       <c r="B100" t="s">
         <v>316</v>
       </c>
       <c r="C100" s="1">
-        <v>1620000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>102.965</v>
+        <v>99.538</v>
       </c>
       <c r="E100" s="1">
-        <v>103.55423272</v>
+        <v>98.96886842</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1677578.57</v>
+        <v>3760817.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-9545.57</v>
+        <v>21627.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.56900881846625</v>
+        <v>0.57506121675157</v>
       </c>
       <c r="K100">
-        <v>0.62</v>
+        <v>0.37</v>
       </c>
       <c r="L100" t="s">
         <v>317</v>
       </c>
       <c r="M100" s="1">
-        <v>1668033.0</v>
+        <v>3782444.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1678091.42</v>
+        <v>3796628.93</v>
       </c>
       <c r="O100" s="1">
-        <v>0.48</v>
+        <v>0.9</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>318</v>
       </c>
       <c r="B101" t="s">
         <v>319</v>
       </c>
       <c r="C101" s="1">
-        <v>3800000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.484</v>
+        <v>97.419</v>
       </c>
       <c r="E101" s="1">
-        <v>98.96886842</v>
+        <v>99.34837534</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>3760817.0</v>
+        <v>5762205.77</v>
       </c>
       <c r="I101" s="1">
-        <v>19575.0</v>
+        <v>-111903.77</v>
       </c>
       <c r="J101" s="1">
-        <v>0.52049860442558</v>
+        <v>-1.9420300917161</v>
       </c>
       <c r="K101">
-        <v>0.34</v>
+        <v>2.09</v>
       </c>
       <c r="L101" t="s">
         <v>320</v>
       </c>
       <c r="M101" s="1">
-        <v>3780392.0</v>
+        <v>5650302.0</v>
       </c>
       <c r="N101" s="1">
-        <v>3793210.49</v>
+        <v>5771466.38</v>
       </c>
       <c r="O101" s="1">
-        <v>1.07</v>
+        <v>1.37</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>321</v>
       </c>
       <c r="B102" t="s">
         <v>322</v>
       </c>
       <c r="C102" s="1">
-        <v>4900000.0</v>
+        <v>7053000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.657</v>
+        <v>98.423</v>
       </c>
       <c r="E102" s="1">
-        <v>99.47907694</v>
+        <v>99.69928158</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>4874474.77</v>
+        <v>7031790.33</v>
       </c>
       <c r="I102" s="1">
-        <v>8718.23</v>
+        <v>-90016.14</v>
       </c>
       <c r="J102" s="1">
-        <v>0.17885475689928</v>
+        <v>-1.2801311725118</v>
       </c>
       <c r="K102">
-        <v>1.95</v>
+        <v>1.96</v>
       </c>
       <c r="L102" t="s">
         <v>323</v>
       </c>
       <c r="M102" s="1">
-        <v>4883193.0</v>
+        <v>6941774.19</v>
       </c>
       <c r="N102" s="1">
-        <v>4978508.07</v>
+        <v>7079911.54</v>
       </c>
       <c r="O102" s="1">
-        <v>1.41</v>
+        <v>1.68</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>324</v>
       </c>
       <c r="B103" t="s">
         <v>325</v>
       </c>
       <c r="C103" s="1">
-        <v>5853000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.816</v>
+        <v>98.846</v>
       </c>
       <c r="E103" s="1">
-        <v>99.79464087</v>
+        <v>100.48512466</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>5840980.33</v>
+        <v>3361227.42</v>
       </c>
       <c r="I103" s="1">
-        <v>1250.15</v>
+        <v>-54828.72</v>
       </c>
       <c r="J103" s="1">
-        <v>0.021403085259149</v>
+        <v>-1.6312112555597</v>
       </c>
       <c r="K103">
-        <v>1.82</v>
+        <v>0.06</v>
       </c>
       <c r="L103" t="s">
         <v>326</v>
       </c>
       <c r="M103" s="1">
-        <v>5842230.48</v>
+        <v>3306398.7</v>
       </c>
       <c r="N103" s="1">
-        <v>5948867.33</v>
+        <v>3308529.24</v>
       </c>
       <c r="O103" s="1">
-        <v>1.69</v>
+        <v>0.79</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>327</v>
       </c>
       <c r="B104" t="s">
         <v>328</v>
       </c>
       <c r="C104" s="1">
-        <v>2845000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.534</v>
+        <v>94.989</v>
       </c>
       <c r="E104" s="1">
-        <v>100.60985659</v>
+        <v>95.67</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>2862350.42</v>
+        <v>191340.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-2158.12</v>
+        <v>-1362.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.075396778288243</v>
+        <v>-0.7118218877391</v>
       </c>
       <c r="K104">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>0.07</v>
+      </c>
+      <c r="L104">
+        <v>135.62</v>
       </c>
       <c r="M104" s="1">
-        <v>2860192.3</v>
+        <v>189978.0</v>
       </c>
       <c r="N104" s="1">
-        <v>2912289.32</v>
+        <v>190113.62</v>
       </c>
       <c r="O104" s="1">
-        <v>0.83</v>
+        <v>0.05</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>329</v>
+      </c>
+      <c r="B105" t="s">
         <v>330</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" s="1">
+        <v>5300000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>102.641</v>
+      </c>
+      <c r="E105" s="1">
+        <v>104.52229566</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>5539681.67</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-99708.67</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-1.7998989100758</v>
+      </c>
+      <c r="K105">
+        <v>1.28</v>
+      </c>
+      <c r="L105" t="s">
         <v>331</v>
       </c>
-      <c r="C105" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>192244.0</v>
+        <v>5439973.0</v>
       </c>
       <c r="N105" s="1">
-        <v>192336.47</v>
+        <v>5507856.56</v>
       </c>
       <c r="O105" s="1">
-        <v>0.05</v>
+        <v>1.31</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>332</v>
       </c>
       <c r="B106" t="s">
         <v>333</v>
       </c>
       <c r="C106" s="1">
-        <v>4400000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>103.905</v>
+        <v>100.933</v>
       </c>
       <c r="E106" s="1">
-        <v>104.74494705</v>
+        <v>101.8218</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>4608777.67</v>
+        <v>381831.75</v>
       </c>
       <c r="I106" s="1">
-        <v>-36957.67</v>
+        <v>-3333.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.80189743672317</v>
+        <v>-0.87289755239055</v>
       </c>
       <c r="K106">
-        <v>0.96</v>
+        <v>2.38</v>
       </c>
       <c r="L106" t="s">
         <v>334</v>
       </c>
       <c r="M106" s="1">
-        <v>4571820.0</v>
+        <v>378498.75</v>
       </c>
       <c r="N106" s="1">
-        <v>4614252.88</v>
+        <v>387437.11</v>
       </c>
       <c r="O106" s="1">
-        <v>1.31</v>
+        <v>0.09</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>335</v>
       </c>
       <c r="B107" t="s">
         <v>336</v>
       </c>
       <c r="C107" s="1">
-        <v>375000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.375</v>
+        <v>98.271</v>
       </c>
       <c r="E107" s="1">
-        <v>101.8218</v>
+        <v>99.92660182</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>381831.75</v>
+        <v>3297577.86</v>
       </c>
       <c r="I107" s="1">
-        <v>-1675.5</v>
+        <v>-54634.86</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.43880583529264</v>
+        <v>-1.6568178923909</v>
       </c>
       <c r="K107">
-        <v>2.1</v>
+        <v>2.24</v>
       </c>
       <c r="L107" t="s">
         <v>337</v>
       </c>
       <c r="M107" s="1">
-        <v>380156.25</v>
+        <v>3242943.0</v>
       </c>
       <c r="N107" s="1">
-        <v>388015.84</v>
+        <v>3317023.48</v>
       </c>
       <c r="O107" s="1">
-        <v>0.11</v>
+        <v>0.79</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>338</v>
       </c>
       <c r="B108" t="s">
         <v>339</v>
       </c>
       <c r="C108" s="1">
-        <v>2800000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.212</v>
+        <v>98.802</v>
       </c>
       <c r="E108" s="1">
-        <v>100.04695929</v>
+        <v>100.15900849</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>2801314.86</v>
+        <v>3302242.51</v>
       </c>
       <c r="I108" s="1">
-        <v>4621.14</v>
+        <v>-44740.57</v>
       </c>
       <c r="J108" s="1">
-        <v>0.16496324872242</v>
+        <v>-1.3548541593936</v>
       </c>
       <c r="K108">
-        <v>2.08</v>
+        <v>1.4</v>
       </c>
       <c r="L108" t="s">
         <v>340</v>
       </c>
       <c r="M108" s="1">
-        <v>2805936.0</v>
+        <v>3257501.94</v>
       </c>
       <c r="N108" s="1">
-        <v>2864160.66</v>
+        <v>3303738.98</v>
       </c>
       <c r="O108" s="1">
-        <v>0.81</v>
+        <v>0.79</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>341</v>
       </c>
       <c r="B109" t="s">
         <v>342</v>
       </c>
       <c r="C109" s="1">
-        <v>2797000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.352</v>
+        <v>100.691</v>
       </c>
       <c r="E109" s="1">
-        <v>100.2422778</v>
+        <v>101.80010086</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2803776.51</v>
+        <v>5904405.85</v>
       </c>
       <c r="I109" s="1">
-        <v>3068.93</v>
+        <v>-64327.85</v>
       </c>
       <c r="J109" s="1">
-        <v>0.10945701232086</v>
+        <v>-1.0894889618741</v>
       </c>
       <c r="K109">
-        <v>1.25</v>
+        <v>2.87</v>
       </c>
       <c r="L109" t="s">
         <v>343</v>
       </c>
       <c r="M109" s="1">
-        <v>2806845.44</v>
+        <v>5840078.0</v>
       </c>
       <c r="N109" s="1">
-        <v>2841846.26</v>
+        <v>6006331.42</v>
       </c>
       <c r="O109" s="1">
-        <v>0.81</v>
+        <v>1.43</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>344</v>
       </c>
       <c r="B110" t="s">
         <v>345</v>
       </c>
       <c r="C110" s="1">
-        <v>4900000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.534</v>
+        <v>100.53</v>
       </c>
       <c r="E110" s="1">
-        <v>101.89685408</v>
+        <v>101.54052787</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>4992945.85</v>
+        <v>5228321.78</v>
       </c>
       <c r="I110" s="1">
-        <v>-17779.85</v>
+        <v>-52032.08</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.35609939571045</v>
+        <v>-0.99519658868433</v>
       </c>
       <c r="K110">
-        <v>2.64</v>
+        <v>2.32</v>
       </c>
       <c r="L110" t="s">
         <v>346</v>
       </c>
       <c r="M110" s="1">
-        <v>4975166.0</v>
+        <v>5176289.7</v>
       </c>
       <c r="N110" s="1">
-        <v>5104697.16</v>
+        <v>5295845.25</v>
       </c>
       <c r="O110" s="1">
-        <v>1.45</v>
+        <v>1.26</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>347</v>
       </c>
       <c r="B111" t="s">
         <v>348</v>
       </c>
       <c r="C111" s="1">
-        <v>4749000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.337</v>
+        <v>99.614</v>
       </c>
       <c r="E111" s="1">
-        <v>101.56803074</v>
+        <v>101.50487879</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>4823465.78</v>
+        <v>3349661.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-10971.65</v>
+        <v>-62399.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.22746403727985</v>
+        <v>-1.8628452252332</v>
       </c>
       <c r="K111">
-        <v>2.11</v>
+        <v>1.3</v>
       </c>
       <c r="L111" t="s">
         <v>349</v>
       </c>
       <c r="M111" s="1">
-        <v>4812494.13</v>
+        <v>3287262.0</v>
       </c>
       <c r="N111" s="1">
-        <v>4912515.88</v>
+        <v>3330195.9</v>
       </c>
       <c r="O111" s="1">
-        <v>1.39</v>
+        <v>0.79</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>350</v>
       </c>
       <c r="B112" t="s">
         <v>351</v>
       </c>
       <c r="C112" s="1">
-        <v>2800000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>101.856</v>
+        <v>102.945</v>
       </c>
       <c r="E112" s="1">
-        <v>101.62</v>
+        <v>105.09337452</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2845360.0</v>
+        <v>4413921.73</v>
       </c>
       <c r="I112" s="1">
-        <v>6608.0</v>
+        <v>-90231.73</v>
       </c>
       <c r="J112" s="1">
-        <v>0.23223774847471</v>
+        <v>-2.0442530592857</v>
       </c>
       <c r="K112">
-        <v>1.09</v>
+        <v>2.3</v>
       </c>
       <c r="L112" t="s">
         <v>352</v>
       </c>
       <c r="M112" s="1">
-        <v>2851968.0</v>
+        <v>4323690.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2882557.04</v>
+        <v>4420433.84</v>
       </c>
       <c r="O112" s="1">
-        <v>0.82</v>
+        <v>1.05</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>353</v>
       </c>
       <c r="B113" t="s">
         <v>354</v>
       </c>
       <c r="C113" s="1">
-        <v>3500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>104.68</v>
+        <v>105.663</v>
       </c>
       <c r="E113" s="1">
-        <v>105.32653514</v>
+        <v>109.06825</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>3686428.73</v>
+        <v>2181365.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-22628.73</v>
+        <v>-68105.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.61383880327994</v>
+        <v>-3.1221276585991</v>
       </c>
       <c r="K113">
-        <v>2.03</v>
+        <v>1.41</v>
       </c>
       <c r="L113" t="s">
         <v>355</v>
       </c>
       <c r="M113" s="1">
-        <v>3663800.0</v>
+        <v>2113260.0</v>
       </c>
       <c r="N113" s="1">
-        <v>3734854.79</v>
+        <v>2141540.39</v>
       </c>
       <c r="O113" s="1">
-        <v>1.06</v>
+        <v>0.51</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>356</v>
       </c>
       <c r="B114" t="s">
         <v>357</v>
       </c>
       <c r="C114" s="1">
-        <v>1700000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>108.934</v>
+        <v>99.885</v>
       </c>
       <c r="E114" s="1">
-        <v>109.396</v>
+        <v>101.34664646</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1859732.0</v>
+        <v>4864639.03</v>
       </c>
       <c r="I114" s="1">
-        <v>-7854.0</v>
+        <v>-70159.03</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.42231891476836</v>
+        <v>-1.4422247892872</v>
       </c>
       <c r="K114">
-        <v>0.96</v>
+        <v>3.69</v>
       </c>
       <c r="L114" t="s">
         <v>358</v>
       </c>
       <c r="M114" s="1">
-        <v>1851878.0</v>
+        <v>4794480.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1868150.1</v>
+        <v>4971751.23</v>
       </c>
       <c r="O114" s="1">
-        <v>0.53</v>
+        <v>1.18</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>359</v>
       </c>
       <c r="B115" t="s">
         <v>360</v>
       </c>
       <c r="C115" s="1">
-        <v>3300000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.158</v>
+        <v>92.737</v>
       </c>
       <c r="E115" s="1">
-        <v>101.79048576</v>
+        <v>94.43916654</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>3359086.03</v>
+        <v>5160156.06</v>
       </c>
       <c r="I115" s="1">
-        <v>-20872.03</v>
+        <v>-93006.38</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.62136038831968</v>
+        <v>-1.8023947128452</v>
       </c>
       <c r="K115">
-        <v>3.46</v>
+        <v>1.49</v>
       </c>
       <c r="L115" t="s">
         <v>361</v>
       </c>
       <c r="M115" s="1">
-        <v>3338214.0</v>
+        <v>5067149.68</v>
       </c>
       <c r="N115" s="1">
-        <v>3452493.45</v>
+        <v>5148660.58</v>
       </c>
       <c r="O115" s="1">
-        <v>0.98</v>
+        <v>1.22</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>362</v>
       </c>
       <c r="B116" t="s">
         <v>363</v>
       </c>
       <c r="C116" s="1">
-        <v>4564000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>94.863</v>
+        <v>100.248</v>
       </c>
       <c r="E116" s="1">
-        <v>94.54881814</v>
+        <v>100.637</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>4315208.06</v>
+        <v>805096.0</v>
       </c>
       <c r="I116" s="1">
-        <v>14339.26</v>
+        <v>-3112.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.33229591251737</v>
+        <v>-0.38653775450381</v>
       </c>
       <c r="K116">
-        <v>1.41</v>
+        <v>0.86</v>
       </c>
       <c r="L116" t="s">
         <v>364</v>
       </c>
       <c r="M116" s="1">
-        <v>4329547.32</v>
+        <v>801984.0</v>
       </c>
       <c r="N116" s="1">
-        <v>4393693.4</v>
+        <v>808901.81</v>
       </c>
       <c r="O116" s="1">
-        <v>1.24</v>
+        <v>0.19</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>365</v>
       </c>
       <c r="B117" t="s">
         <v>366</v>
       </c>
       <c r="C117" s="1">
-        <v>800000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.56</v>
+        <v>99.887</v>
       </c>
       <c r="E117" s="1">
-        <v>100.637</v>
+        <v>101.30837019</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>805096.0</v>
+        <v>4214428.2</v>
       </c>
       <c r="I117" s="1">
-        <v>-616.0</v>
+        <v>-59129.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.076512614644713</v>
+        <v>-1.4030135808222</v>
       </c>
       <c r="K117">
-        <v>0.68</v>
+        <v>2.12</v>
       </c>
       <c r="L117" t="s">
         <v>367</v>
       </c>
       <c r="M117" s="1">
-        <v>804480.0</v>
+        <v>4155299.2</v>
       </c>
       <c r="N117" s="1">
-        <v>809959.45</v>
+        <v>4243300.3</v>
       </c>
       <c r="O117" s="1">
-        <v>0.23</v>
+        <v>1.01</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>368</v>
       </c>
       <c r="B118" t="s">
         <v>369</v>
       </c>
       <c r="C118" s="1">
-        <v>3460000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.054</v>
+        <v>97.894</v>
       </c>
       <c r="E118" s="1">
-        <v>101.45818497</v>
+        <v>98.32790727</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3510453.2</v>
+        <v>5408034.9</v>
       </c>
       <c r="I118" s="1">
-        <v>-13984.8</v>
+        <v>-23864.9</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.39837591340058</v>
+        <v>-0.44128598356494</v>
       </c>
       <c r="K118">
-        <v>1.91</v>
+        <v>0.91</v>
       </c>
       <c r="L118" t="s">
         <v>370</v>
       </c>
       <c r="M118" s="1">
-        <v>3496468.4</v>
+        <v>5384170.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3562445.39</v>
+        <v>5434103.22</v>
       </c>
       <c r="O118" s="1">
-        <v>1.01</v>
+        <v>1.29</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>371</v>
       </c>
       <c r="B119" t="s">
         <v>372</v>
       </c>
       <c r="C119" s="1">
-        <v>4600000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.604</v>
+        <v>98.433</v>
       </c>
       <c r="E119" s="1">
-        <v>98.30891087</v>
+        <v>98.51473529</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4522209.9</v>
+        <v>3349501.0</v>
       </c>
       <c r="I119" s="1">
-        <v>13574.1</v>
+        <v>-2779.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.30016519135921</v>
+        <v>-0.082967582335399</v>
       </c>
       <c r="K119">
-        <v>0.83</v>
+        <v>0.28</v>
       </c>
       <c r="L119" t="s">
         <v>373</v>
       </c>
       <c r="M119" s="1">
-        <v>4535784.0</v>
+        <v>3346722.0</v>
       </c>
       <c r="N119" s="1">
-        <v>4573907.29</v>
+        <v>3356235.01</v>
       </c>
       <c r="O119" s="1">
-        <v>1.3</v>
+        <v>0.8</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>374</v>
       </c>
       <c r="B120" t="s">
         <v>375</v>
       </c>
       <c r="C120" s="1">
-        <v>3100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.909</v>
+        <v>108.002</v>
       </c>
       <c r="E120" s="1">
-        <v>98.5</v>
+        <v>110.87634667</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3053500.0</v>
+        <v>665258.08</v>
       </c>
       <c r="I120" s="1">
-        <v>12679.0</v>
+        <v>-17246.08</v>
       </c>
       <c r="J120" s="1">
-        <v>0.41522842639594</v>
+        <v>-2.5923894077318</v>
       </c>
       <c r="K120">
-        <v>0.14</v>
+        <v>0.49</v>
       </c>
       <c r="L120" t="s">
         <v>376</v>
       </c>
       <c r="M120" s="1">
-        <v>3066179.0</v>
+        <v>648012.0</v>
       </c>
       <c r="N120" s="1">
-        <v>3070616.67</v>
+        <v>650942.14</v>
       </c>
       <c r="O120" s="1">
-        <v>0.87</v>
+        <v>0.15</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>377</v>
       </c>
       <c r="B121" t="s">
         <v>378</v>
       </c>
       <c r="C121" s="1">
-        <v>1200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.922</v>
+        <v>98.251</v>
       </c>
       <c r="E121" s="1">
-        <v>99.7445</v>
+        <v>99.7983</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1196934.0</v>
+        <v>2993949.0</v>
       </c>
       <c r="I121" s="1">
-        <v>2130.0</v>
+        <v>-46419.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.17795467419256</v>
+        <v>-1.550427211686</v>
       </c>
       <c r="K121">
-        <v>0.26</v>
+        <v>0.6</v>
       </c>
       <c r="L121" t="s">
         <v>379</v>
       </c>
       <c r="M121" s="1">
-        <v>1199064.0</v>
+        <v>2947530.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1202137.97</v>
+        <v>2965509.45</v>
       </c>
       <c r="O121" s="1">
-        <v>0.34</v>
+        <v>0.71</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>380</v>
       </c>
       <c r="B122" t="s">
         <v>381</v>
       </c>
       <c r="C122" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>109.628</v>
+        <v>101.375</v>
       </c>
       <c r="E122" s="1">
-        <v>111.305416</v>
+        <v>102.1475</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>556527.08</v>
+        <v>1225770.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-8387.08</v>
+        <v>-9270.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.5070389746353</v>
+        <v>-0.75625933086958</v>
       </c>
       <c r="K122">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>212.33</v>
+        <v>0.09</v>
+      </c>
+      <c r="L122" t="s">
+        <v>382</v>
       </c>
       <c r="M122" s="1">
-        <v>548140.0</v>
+        <v>1216500.0</v>
       </c>
       <c r="N122" s="1">
-        <v>548352.33</v>
+        <v>1217564.38</v>
       </c>
       <c r="O122" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B123" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C123" s="1">
-        <v>2500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.238</v>
+        <v>94.949</v>
       </c>
       <c r="E123" s="1">
-        <v>99.90388</v>
+        <v>95.56322325</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2497597.0</v>
+        <v>3822528.93</v>
       </c>
       <c r="I123" s="1">
-        <v>8353.0</v>
+        <v>-24568.93</v>
       </c>
       <c r="J123" s="1">
-        <v>0.33444146513629</v>
+        <v>-0.64274019765234</v>
       </c>
       <c r="K123">
-        <v>0.42</v>
+        <v>0.98</v>
       </c>
       <c r="L123" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="M123" s="1">
-        <v>2505950.0</v>
+        <v>3797960.0</v>
       </c>
       <c r="N123" s="1">
-        <v>2516438.01</v>
+        <v>3837302.47</v>
       </c>
       <c r="O123" s="1">
-        <v>0.71</v>
+        <v>0.91</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B124" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C124" s="1">
-        <v>800000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.073</v>
+        <v>99.982</v>
       </c>
       <c r="E124" s="1">
-        <v>102.296</v>
+        <v>101.9176069</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>818368.0</v>
+        <v>4280539.49</v>
       </c>
       <c r="I124" s="1">
-        <v>-1784.0</v>
+        <v>-81295.49</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.21799483850786</v>
+        <v>-1.899187945583</v>
       </c>
       <c r="K124">
-        <v>4.45</v>
+        <v>1.86</v>
       </c>
       <c r="L124" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="M124" s="1">
-        <v>816584.0</v>
+        <v>4199244.0</v>
       </c>
       <c r="N124" s="1">
-        <v>852164.82</v>
+        <v>4277375.51</v>
       </c>
       <c r="O124" s="1">
-        <v>0.24</v>
+        <v>1.02</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B125" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C125" s="1">
-        <v>3300000.0</v>
+        <v>4710000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>96.268</v>
+        <v>98.173</v>
       </c>
       <c r="E125" s="1">
-        <v>95.53672515</v>
+        <v>99.72630149</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3152711.93</v>
+        <v>4697108.8</v>
       </c>
       <c r="I125" s="1">
-        <v>24132.07</v>
+        <v>-73160.5</v>
       </c>
       <c r="J125" s="1">
-        <v>0.76543847125291</v>
+        <v>-1.5575645171345</v>
       </c>
       <c r="K125">
-        <v>0.93</v>
+        <v>0.54</v>
       </c>
       <c r="L125" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M125" s="1">
-        <v>3176844.0</v>
+        <v>4623948.3</v>
       </c>
       <c r="N125" s="1">
-        <v>3207402.9</v>
+        <v>4649175.83</v>
       </c>
       <c r="O125" s="1">
-        <v>0.91</v>
+        <v>1.11</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B126" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C126" s="1">
-        <v>3500000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>102.404</v>
+        <v>99.844</v>
       </c>
       <c r="E126" s="1">
-        <v>102.04104257</v>
+        <v>100.56275984</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3571436.49</v>
+        <v>6134328.35</v>
       </c>
       <c r="I126" s="1">
-        <v>12703.51</v>
+        <v>-43844.35</v>
       </c>
       <c r="J126" s="1">
-        <v>0.35569749134752</v>
+        <v>-0.71473758003189</v>
       </c>
       <c r="K126">
-        <v>1.66</v>
+        <v>2.19</v>
       </c>
       <c r="L126" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M126" s="1">
-        <v>3584140.0</v>
+        <v>6090484.0</v>
       </c>
       <c r="N126" s="1">
-        <v>3642201.64</v>
+        <v>6224349.75</v>
       </c>
       <c r="O126" s="1">
-        <v>1.03</v>
+        <v>1.48</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B127" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C127" s="1">
-        <v>4010000.0</v>
+        <v>4124000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.248</v>
+        <v>97.943</v>
       </c>
       <c r="E127" s="1">
-        <v>99.79814963</v>
+        <v>99.37023084</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>4001905.8</v>
+        <v>4098028.32</v>
       </c>
       <c r="I127" s="1">
-        <v>18039.0</v>
+        <v>-58859.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.4507602352859</v>
+        <v>-1.4362760675114</v>
       </c>
       <c r="K127">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="L127" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M127" s="1">
-        <v>4019944.8</v>
+        <v>4039169.32</v>
       </c>
       <c r="N127" s="1">
-        <v>4034790.04</v>
+        <v>4118739.92</v>
       </c>
       <c r="O127" s="1">
-        <v>1.14</v>
+        <v>0.98</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B128" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C128" s="1">
-        <v>5100000.0</v>
+        <v>2905000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.554</v>
+        <v>99.599</v>
       </c>
       <c r="E128" s="1">
-        <v>100.6005951</v>
+        <v>101.26198279</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>5130630.35</v>
+        <v>2941660.6</v>
       </c>
       <c r="I128" s="1">
-        <v>-2376.35</v>
+        <v>-48309.65</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.046316920882831</v>
+        <v>-1.6422577778007</v>
       </c>
       <c r="K128">
-        <v>2.02</v>
+        <v>0.38</v>
       </c>
       <c r="L128" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M128" s="1">
-        <v>5128254.0</v>
+        <v>2893350.95</v>
       </c>
       <c r="N128" s="1">
-        <v>5231371.81</v>
+        <v>2904294.44</v>
       </c>
       <c r="O128" s="1">
-        <v>1.48</v>
+        <v>0.69</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B129" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C129" s="1">
-        <v>3424000.0</v>
+        <v>1999000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.577</v>
+        <v>98.614</v>
       </c>
       <c r="E129" s="1">
-        <v>99.47769626</v>
+        <v>98.93570235</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3406116.32</v>
+        <v>1977724.69</v>
       </c>
       <c r="I129" s="1">
-        <v>3400.16</v>
+        <v>-6430.83</v>
       </c>
       <c r="J129" s="1">
-        <v>0.09982512869672</v>
+        <v>-0.32516305391323</v>
       </c>
       <c r="K129">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.01</v>
+      </c>
+      <c r="L129">
+        <v>164.3</v>
       </c>
       <c r="M129" s="1">
-        <v>3409516.48</v>
+        <v>1971293.86</v>
       </c>
       <c r="N129" s="1">
-        <v>3471148.48</v>
+        <v>1971458.16</v>
       </c>
       <c r="O129" s="1">
-        <v>0.98</v>
+        <v>0.47</v>
       </c>
       <c r="P129">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>