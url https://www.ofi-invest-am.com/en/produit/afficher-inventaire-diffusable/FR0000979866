--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1143 +130,1104 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>1 789.73</t>
-[...8 lines deleted...]
-    <t>44 298.63</t>
+    <t>2 350.68</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>16 887.67</t>
+    <t>22 180.82</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>112 479.45</t>
-[...8 lines deleted...]
-    <t>15 671.23</t>
+    <t>119 815.07</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>21 098.63</t>
+    <t>22 565.75</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>102 563.01</t>
+    <t>2 897.26</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>28 990.07</t>
+    <t>33 369.86</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>4 450.68</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>28 348.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>81 369.86</t>
-[...8 lines deleted...]
-    <t>2 469.35</t>
+    <t>87 698.63</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>21 720.21</t>
+    <t>23 467.81</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>160 273.97</t>
+    <t>171 493.15</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>7 364.38</t>
+    <t>9 780.82</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
+    <t>18 036.99</t>
+  </si>
+  <si>
+    <t>XS2626699982</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 23/08/2033</t>
+  </si>
+  <si>
+    <t>132 706.85</t>
+  </si>
+  <si>
+    <t>XS2575952697</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
+  </si>
+  <si>
+    <t>30 830.14</t>
+  </si>
+  <si>
+    <t>XS2038039074</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 08/08/2029</t>
+  </si>
+  <si>
+    <t>18 003.04</t>
+  </si>
+  <si>
+    <t>XS2345799089</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/08/2028</t>
+  </si>
+  <si>
+    <t>17 045.00</t>
+  </si>
+  <si>
+    <t>FR0013408960</t>
+  </si>
+  <si>
+    <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
+  </si>
+  <si>
+    <t>7 047.95</t>
+  </si>
+  <si>
+    <t>FR001400AY79</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
+  </si>
+  <si>
+    <t>131 452.74</t>
+  </si>
+  <si>
+    <t>BE6340794013</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 19/04/2033</t>
+  </si>
+  <si>
+    <t>233 013.70</t>
+  </si>
+  <si>
+    <t>XS3075491152</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 2.625 20/05/2028</t>
+  </si>
+  <si>
+    <t>197 758.29</t>
+  </si>
+  <si>
+    <t>FR0014001JT3</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2030</t>
+  </si>
+  <si>
+    <t>4 191.78</t>
+  </si>
+  <si>
+    <t>FR0013484458</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/02/2028</t>
+  </si>
+  <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
+    <t>FR0014009HA0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 31/03/2032</t>
+  </si>
+  <si>
+    <t>1 917.81</t>
+  </si>
+  <si>
+    <t>FR001400BBL2</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>53 602.34</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>FR001400N4L7</t>
+  </si>
+  <si>
+    <t>BPCE SA 3.875 11/01/2029</t>
+  </si>
+  <si>
+    <t>40 480.48</t>
+  </si>
+  <si>
+    <t>XS2802928775</t>
+  </si>
+  <si>
+    <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
+  </si>
+  <si>
+    <t>116 712.33</t>
+  </si>
+  <si>
+    <t>XS3108521124</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
+  </si>
+  <si>
+    <t>66 795.24</t>
+  </si>
+  <si>
+    <t>XS3275406539</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
+  </si>
+  <si>
+    <t>10 893.47</t>
+  </si>
+  <si>
+    <t>XS2434702424</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 21/01/2028</t>
+  </si>
+  <si>
+    <t>6 395.55</t>
+  </si>
+  <si>
+    <t>XS3280995518</t>
+  </si>
+  <si>
+    <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
+  </si>
+  <si>
+    <t>34 443.83</t>
+  </si>
+  <si>
+    <t>FR0014012SB9</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 2.5 25/09/2028</t>
+  </si>
+  <si>
+    <t>57 821.92</t>
+  </si>
+  <si>
+    <t>XS3231164586</t>
+  </si>
+  <si>
+    <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
+  </si>
+  <si>
+    <t>11 919.45</t>
+  </si>
+  <si>
+    <t>XS3071246295</t>
+  </si>
+  <si>
+    <t>CENCORA INC 2.875 22/05/2028</t>
+  </si>
+  <si>
+    <t>48 938.01</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>3 580.21</t>
+  </si>
+  <si>
+    <t>XS2114852218</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 0.25 20/05/2027</t>
+  </si>
+  <si>
+    <t>11 267.12</t>
+  </si>
+  <si>
+    <t>DE000CZ45Y63</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 08/12/2028</t>
+  </si>
+  <si>
+    <t>17 353.77</t>
+  </si>
+  <si>
+    <t>DE000CZ40MM4</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 1.875 28/02/2028</t>
+  </si>
+  <si>
+    <t>FR0014014P49</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 03/07/2031</t>
+  </si>
+  <si>
+    <t>64 417.81</t>
+  </si>
+  <si>
+    <t>FR001400F1U4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 11/07/2029</t>
+  </si>
+  <si>
+    <t>48 380.14</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>82 816.44</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>17 873.29</t>
+  </si>
+  <si>
+    <t>BE0002936178</t>
+  </si>
+  <si>
+    <t>CRELAN SA 28/02/2030</t>
+  </si>
+  <si>
+    <t>21 452.05</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>2 768.00</t>
+  </si>
+  <si>
+    <t>FR0014005EJ6</t>
+  </si>
+  <si>
+    <t>DANONE SA PERP</t>
+  </si>
+  <si>
+    <t>18 583.56</t>
+  </si>
+  <si>
+    <t>FR0013444551</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+  </si>
+  <si>
+    <t>10 140.41</t>
+  </si>
+  <si>
+    <t>DE000A4DFH60</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 16/06/2029</t>
+  </si>
+  <si>
+    <t>79 430.14</t>
+  </si>
+  <si>
+    <t>DE000A30VT97</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG PERP</t>
+  </si>
+  <si>
+    <t>172 109.59</t>
+  </si>
+  <si>
+    <t>XS2306517876</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 23/02/2029</t>
+  </si>
+  <si>
+    <t>1 250.68</t>
+  </si>
+  <si>
+    <t>PTEDPNOM0015</t>
+  </si>
+  <si>
+    <t>EDP FINANCE BV 1.625 15/04/2027</t>
+  </si>
+  <si>
+    <t>37 272.60</t>
+  </si>
+  <si>
+    <t>XS3008888953</t>
+  </si>
+  <si>
+    <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
+  </si>
+  <si>
+    <t>26 253.60</t>
+  </si>
+  <si>
+    <t>FR001400A1H6</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.5 27/09/2029</t>
+  </si>
+  <si>
+    <t>108 768.49</t>
+  </si>
+  <si>
+    <t>AT0000A2U543</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 15/11/2032</t>
+  </si>
+  <si>
+    <t>10 787.67</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>6 792.47</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>30 991.78</t>
+  </si>
+  <si>
+    <t>XS3110850347</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 07/07/2028</t>
+  </si>
+  <si>
+    <t>48 937.30</t>
+  </si>
+  <si>
+    <t>XS2919679816</t>
+  </si>
+  <si>
+    <t>EUROGRID GMBH 3.075 18/10/2027</t>
+  </si>
+  <si>
+    <t>62 982.74</t>
+  </si>
+  <si>
+    <t>DK0030555156</t>
+  </si>
+  <si>
+    <t>EURONEXT NV 2.625 26/11/2028</t>
+  </si>
+  <si>
+    <t>28 430.26</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>14 400.75</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>58 165.66</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>7 910.96</t>
+  </si>
+  <si>
+    <t>XS2553547444</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 16/11/2032</t>
+  </si>
+  <si>
+    <t>90 926.74</t>
+  </si>
+  <si>
+    <t>XS2788605660</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 22/03/2035</t>
+  </si>
+  <si>
+    <t>7 917.34</t>
+  </si>
+  <si>
+    <t>XS2580221658</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>52 690.07</t>
+  </si>
+  <si>
+    <t>FR0013320058</t>
+  </si>
+  <si>
+    <t>ICADE 1.625 28/02/2028</t>
+  </si>
+  <si>
+    <t>11 018.84</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>55 752.64</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>33 501.71</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 24/08/2033</t>
+  </si>
+  <si>
+    <t>21 065.75</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>115 658.22</t>
+  </si>
+  <si>
+    <t>XS1725678194</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
+  </si>
+  <si>
+    <t>33 780.82</t>
+  </si>
+  <si>
+    <t>XS2592650373</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 08/03/2028</t>
+  </si>
+  <si>
+    <t>8 109.59</t>
+  </si>
+  <si>
+    <t>XS1785340172</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
+  </si>
+  <si>
+    <t>2 636.99</t>
+  </si>
+  <si>
+    <t>BE0002766476</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 14/01/2029</t>
+  </si>
+  <si>
+    <t>BE0002961424</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>19 130.43</t>
+  </si>
+  <si>
+    <t>FR0013512233</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 2 12/05/2029</t>
+  </si>
+  <si>
+    <t>96 021.92</t>
+  </si>
+  <si>
+    <t>FR00140087C4</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 09/02/2028</t>
+  </si>
+  <si>
+    <t>6 838.36</t>
+  </si>
+  <si>
+    <t>XS2327299298</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
+  </si>
+  <si>
+    <t>XS2904651093</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
+  </si>
+  <si>
+    <t>103 941.11</t>
+  </si>
+  <si>
+    <t>FR001400ZED2</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
+  </si>
+  <si>
     <t>12 297.95</t>
   </si>
   <si>
-    <t>XS2626699982</t>
-[...613 lines deleted...]
-  <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
+    <t>4 515.25</t>
+  </si>
+  <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>52 970.27</t>
+    <t>62 397.18</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>8 531.32</t>
+    <t>16 674.86</t>
   </si>
   <si>
     <t>XS1603892149</t>
   </si>
   <si>
     <t>MORGAN STANLEY 1.875 27/04/2027</t>
   </si>
   <si>
-    <t>64 613.01</t>
+    <t>68 712.33</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>9 004.11</t>
+    <t>12 943.41</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>72 432.11</t>
+    <t>80 313.32</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>20 739.98</t>
+    <t>23 020.30</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>6 117.34</t>
+    <t>9 685.78</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>17 030.14</t>
+    <t>22 139.18</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>14 184.93</t>
+    <t>15 551.37</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>121 164.38</t>
+    <t>129 506.85</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>138 137.35</t>
+    <t>147 774.84</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>2 130.54</t>
-[...5 lines deleted...]
-    <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
+    <t>7 723.19</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>67 883.56</t>
+    <t>84 654.79</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>8 938.36</t>
+    <t>10 017.12</t>
+  </si>
+  <si>
+    <t>XS2747093321</t>
+  </si>
+  <si>
+    <t>PIRAEUS BANK SA 17/04/2034</t>
+  </si>
+  <si>
+    <t>130 505.96</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>74 080.48</t>
+    <t>79 539.04</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>46 237.04</t>
+    <t>51 216.41</t>
+  </si>
+  <si>
+    <t>FR0014002OL8</t>
+  </si>
+  <si>
+    <t>RENAULT SA 2.5 01/04/2028</t>
+  </si>
+  <si>
+    <t>1 869.86</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>166 253.42</t>
+    <t>179 184.25</t>
+  </si>
+  <si>
+    <t>DE000A2YB7B5</t>
+  </si>
+  <si>
+    <t>SCHAEFFLER AG 2.875 26/03/2027</t>
+  </si>
+  <si>
+    <t>2 993.15</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>119 555.55</t>
+    <t>130 664.69</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>42 933.90</t>
+    <t>19 624.66</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>96 743.84</t>
+    <t>108 221.92</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>28 280.39</t>
+    <t>37 417.13</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>177 271.23</t>
+    <t>188 317.81</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>81 510.90</t>
+    <t>4 266.41</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>6 917.81</t>
+    <t>8 356.16</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>88 001.10</t>
+    <t>96 677.26</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>49 933.22</t>
+    <t>54 284.25</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>9 513.01</t>
+    <t>14 158.90</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>2 930.14</t>
+    <t>5 605.48</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>17 979.45</t>
-[...8 lines deleted...]
-    <t>1 064.38</t>
+    <t>23 373.29</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>39 342.47</t>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>78 131.51</t>
+    <t>86 589.04</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>25 227.53</t>
+    <t>33 018.39</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>133 865.75</t>
+    <t>144 394.52</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>79 570.60</t>
+    <t>84 909.21</t>
   </si>
   <si>
     <t>XS2760217880</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.125 08/02/2029</t>
   </si>
   <si>
-    <t>10 943.49</t>
+    <t>16 166.52</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
+  </si>
+  <si>
+    <t>1 889.47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1630,212 +1591,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>878225.0921</v>
+        <v>862062.9008</v>
       </c>
       <c r="D2">
-        <v>118.19</v>
+        <v>118.84</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>103803259.9</v>
+        <v>102453591.01</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>103803259.9</v>
+        <v>102453591.01</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2872118.7835</v>
+        <v>2668214.7032</v>
       </c>
       <c r="D3">
-        <v>105.66</v>
+        <v>106.22</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>303472442.13</v>
+        <v>283438719.64</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>303472442.13</v>
+        <v>283438719.64</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29206.2507</v>
+        <v>29309.6254</v>
       </c>
       <c r="D4">
-        <v>109.67</v>
+        <v>110.26</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3203084.39</v>
+        <v>3231918.35</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3203084.39</v>
+        <v>3231918.35</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>98621.68</v>
+        <v>97614.97</v>
       </c>
       <c r="D5">
-        <v>99.7</v>
+        <v>100.25</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9832622.57</v>
+        <v>9786249.48</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9832622.57</v>
+        <v>9786249.48</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>99.37</v>
+        <v>99.9</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>63700.59</v>
+        <v>64041.79</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>63700.59</v>
+        <v>64041.79</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P129"/>
+  <dimension ref="A1:P123"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O129" sqref="O129"/>
+      <selection activeCell="O123" sqref="O123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1854,6439 +1815,6139 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>2378.0</v>
+        <v>255.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E2" s="1">
-        <v>4782.2777544155</v>
+        <v>4789.59</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>11372256.5</v>
+        <v>1221345.45</v>
       </c>
       <c r="I2" s="1">
-        <v>5950.34</v>
+        <v>204.0</v>
       </c>
       <c r="J2" s="1">
-        <v>0.052323301008907</v>
+        <v>0.016702891061657</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11378206.84</v>
+        <v>1221549.45</v>
       </c>
       <c r="N2" s="1">
-        <v>11378206.84</v>
+        <v>1221549.45</v>
       </c>
       <c r="O2" s="1">
-        <v>2.71</v>
+        <v>0.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>1133.0</v>
+        <v>856.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.68</v>
+        <v>105.855</v>
       </c>
       <c r="E3" s="1">
-        <v>106.149571933</v>
+        <v>106.020029206</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-532025.0</v>
+        <v>-141265.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-532025.0</v>
+        <v>-141265.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-532025.0</v>
+        <v>-141265.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.13</v>
+        <v>-0.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.367</v>
+        <v>100.355</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-1374.0</v>
+        <v>-1410.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.45425241755517</v>
+        <v>-0.46615422762212</v>
       </c>
       <c r="K4">
-        <v>0.6</v>
+        <v>0.78</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>301101.0</v>
+        <v>301065.0</v>
       </c>
       <c r="N4" s="1">
-        <v>302890.73</v>
+        <v>303415.68</v>
       </c>
       <c r="O4" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.236</v>
+        <v>101.525</v>
       </c>
       <c r="E5" s="1">
-        <v>100.06721739</v>
+        <v>103.00508304</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2301546.0</v>
+        <v>2369116.91</v>
       </c>
       <c r="I5" s="1">
-        <v>-19118.0</v>
+        <v>-34041.91</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.83065904396436</v>
+        <v>-1.4369029175517</v>
       </c>
       <c r="K5">
-        <v>1.93</v>
+        <v>0.96</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>2282428.0</v>
+        <v>2335075.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2326726.63</v>
+        <v>2357255.82</v>
       </c>
       <c r="O5" s="1">
-        <v>0.55</v>
+        <v>0.59</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>2300000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.363</v>
+        <v>98.678</v>
       </c>
       <c r="E6" s="1">
-        <v>103.00508304</v>
+        <v>99.78678667</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2369116.91</v>
+        <v>5089126.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-37767.91</v>
+        <v>-56548.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.5941767094981</v>
+        <v>-1.1111557989842</v>
       </c>
       <c r="K6">
-        <v>0.73</v>
+        <v>2.35</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>2331349.0</v>
+        <v>5032578.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2348236.67</v>
+        <v>5152393.07</v>
       </c>
       <c r="O6" s="1">
-        <v>0.56</v>
+        <v>1.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>5100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.511</v>
+        <v>98.747</v>
       </c>
       <c r="E7" s="1">
-        <v>99.78678667</v>
+        <v>97.27493412</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>5089126.12</v>
+        <v>1653673.88</v>
       </c>
       <c r="I7" s="1">
-        <v>-65065.12</v>
+        <v>25025.12</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.2785126260538</v>
+        <v>1.5133044249329</v>
       </c>
       <c r="K7">
-        <v>2.21</v>
+        <v>1.33</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>5024061.0</v>
+        <v>1678699.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5136540.45</v>
+        <v>1701264.75</v>
       </c>
       <c r="O7" s="1">
-        <v>1.22</v>
+        <v>0.43</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>2000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.337</v>
+        <v>99.179</v>
       </c>
       <c r="E8" s="1">
-        <v>100.2688735</v>
+        <v>99.71406383</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2005377.47</v>
+        <v>4686561.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-18637.47</v>
+        <v>-25148.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.92937465782938</v>
+        <v>-0.53659815800968</v>
       </c>
       <c r="K8">
-        <v>0.78</v>
+        <v>0.06</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1986740.0</v>
+        <v>4661413.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2002411.23</v>
+        <v>4664310.26</v>
       </c>
       <c r="O8" s="1">
-        <v>0.48</v>
+        <v>1.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>1700000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.423</v>
+        <v>98.184</v>
       </c>
       <c r="E9" s="1">
-        <v>97.27493412</v>
+        <v>99.76155759</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1653673.88</v>
+        <v>2893085.17</v>
       </c>
       <c r="I9" s="1">
-        <v>19517.12</v>
+        <v>-45749.17</v>
       </c>
       <c r="J9" s="1">
-        <v>1.1802278693547</v>
+        <v>-1.5813281432015</v>
       </c>
       <c r="K9">
-        <v>1.24</v>
+        <v>1.15</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>1673191.0</v>
+        <v>2847336.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1694289.63</v>
+        <v>2880705.86</v>
       </c>
       <c r="O9" s="1">
-        <v>0.4</v>
+        <v>0.72</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>4700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.004</v>
+        <v>96.488</v>
       </c>
       <c r="E10" s="1">
-        <v>99.71406383</v>
+        <v>97.254</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4686561.0</v>
+        <v>291762.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-33373.0</v>
+        <v>-2298.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.71209998120157</v>
+        <v>-0.78762827235898</v>
       </c>
       <c r="K10">
-        <v>2.18</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.07</v>
+      </c>
+      <c r="L10">
+        <v>209.59</v>
       </c>
       <c r="M10" s="1">
-        <v>4653188.0</v>
+        <v>289464.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4755751.01</v>
+        <v>289673.59</v>
       </c>
       <c r="O10" s="1">
-        <v>1.13</v>
+        <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>2900000.0</v>
+        <v>1851000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.478</v>
+        <v>92.922</v>
       </c>
       <c r="E11" s="1">
-        <v>99.76155759</v>
+        <v>94.22797137</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2893085.17</v>
+        <v>1744159.75</v>
       </c>
       <c r="I11" s="1">
-        <v>-66223.17</v>
+        <v>-24173.53</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.2890155701845</v>
+        <v>-1.3859699491403</v>
       </c>
       <c r="K11">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2826862.0</v>
+        <v>1719986.22</v>
       </c>
       <c r="N11" s="1">
-        <v>2855852.07</v>
+        <v>1719986.22</v>
       </c>
       <c r="O11" s="1">
-        <v>0.68</v>
+        <v>0.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>107.134</v>
+      </c>
+      <c r="E12" s="1">
+        <v>109.8295</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1757272.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-43128.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-2.4542586463564</v>
+      </c>
+      <c r="K12">
+        <v>5.48</v>
+      </c>
+      <c r="L12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>288141.0</v>
+        <v>1714144.0</v>
       </c>
       <c r="N12" s="1">
-        <v>292591.68</v>
+        <v>1801842.63</v>
       </c>
       <c r="O12" s="1">
-        <v>0.07</v>
+        <v>0.45</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.189</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.75133333</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>906762.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-5061.0</v>
+      </c>
+      <c r="J13" s="1">
+        <v>-0.5581398426489</v>
+      </c>
+      <c r="K13">
+        <v>2.61</v>
+      </c>
+      <c r="L13" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>1708010.25</v>
+        <v>901701.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1736358.44</v>
+        <v>925168.81</v>
       </c>
       <c r="O13" s="1">
-        <v>0.41</v>
+        <v>0.23</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>98.818</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.084275</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>6005056.5</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-75976.5</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-1.2652087453299</v>
+      </c>
+      <c r="K14">
+        <v>2.86</v>
+      </c>
+      <c r="L14" t="s">
         <v>66</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>1722368.0</v>
+        <v>5929080.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1803737.86</v>
+        <v>6100573.15</v>
       </c>
       <c r="O14" s="1">
-        <v>0.43</v>
+        <v>1.53</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.429</v>
+      </c>
+      <c r="E15" s="1">
+        <v>99.5035</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1393049.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-15043.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-1.0798615124091</v>
+      </c>
+      <c r="K15">
+        <v>0.7</v>
+      </c>
+      <c r="L15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>270105.0</v>
+        <v>1378006.0</v>
       </c>
       <c r="N15" s="1">
-        <v>272574.35</v>
+        <v>1387786.82</v>
       </c>
       <c r="O15" s="1">
-        <v>0.06</v>
+        <v>0.35</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>103.526</v>
+      </c>
+      <c r="E16" s="1">
+        <v>104.746</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1990174.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-23180.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-1.1647222805644</v>
+      </c>
+      <c r="K16">
+        <v>0.95</v>
+      </c>
+      <c r="L16" t="s">
         <v>72</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>902502.0</v>
+        <v>1966994.0</v>
       </c>
       <c r="N16" s="1">
-        <v>924222.21</v>
+        <v>1985030.99</v>
       </c>
       <c r="O16" s="1">
-        <v>0.22</v>
+        <v>0.5</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>74</v>
+      </c>
+      <c r="C17" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.83</v>
+      </c>
+      <c r="E17" s="1">
+        <v>106.02823333</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>3817016.4</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-79136.4</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-2.0732528159952</v>
+      </c>
+      <c r="K17">
+        <v>3.69</v>
+      </c>
+      <c r="L17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>5884620.0</v>
+        <v>3737880.0</v>
       </c>
       <c r="N17" s="1">
-        <v>6044893.97</v>
+        <v>3870586.85</v>
       </c>
       <c r="O17" s="1">
-        <v>1.44</v>
+        <v>0.97</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>101.446</v>
+      </c>
+      <c r="E18" s="1">
+        <v>102.9313697</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>3396735.2</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-49017.2</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-1.4430680378029</v>
+      </c>
+      <c r="K18">
+        <v>0.93</v>
+      </c>
+      <c r="L18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>1371916.0</v>
+        <v>3347718.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1379280.38</v>
+        <v>3378548.14</v>
       </c>
       <c r="O18" s="1">
-        <v>0.33</v>
+        <v>0.85</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" s="1">
+        <v>4550000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>94.2</v>
+      </c>
+      <c r="E19" s="1">
+        <v>94.51235868</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>4300312.32</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-14212.32</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-0.33049506506541</v>
+      </c>
+      <c r="K19">
+        <v>0.4</v>
+      </c>
+      <c r="L19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>1962643.0</v>
+        <v>4286100.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1974940.95</v>
+        <v>4304103.04</v>
       </c>
       <c r="O19" s="1">
-        <v>0.47</v>
+        <v>1.08</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" s="1">
+        <v>4580000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>96.631</v>
+      </c>
+      <c r="E20" s="1">
+        <v>96.74135808</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>4430754.2</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-5054.4</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-0.11407538698491</v>
+      </c>
+      <c r="K20">
+        <v>0.37</v>
+      </c>
+      <c r="L20" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>3734100.0</v>
+        <v>4425699.8</v>
       </c>
       <c r="N20" s="1">
-        <v>3854897.26</v>
+        <v>4442744.8</v>
       </c>
       <c r="O20" s="1">
-        <v>0.92</v>
+        <v>1.11</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" t="s">
+        <v>86</v>
+      </c>
+      <c r="C21" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>95.886</v>
+      </c>
+      <c r="E21" s="1">
+        <v>96.32958306</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>4720149.57</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-21735.57</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-0.46048477230776</v>
+      </c>
+      <c r="K21">
+        <v>0.14</v>
+      </c>
+      <c r="L21" t="s">
         <v>87</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>3342306.0</v>
+        <v>4698414.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3365778.95</v>
+        <v>4705461.95</v>
       </c>
       <c r="O21" s="1">
-        <v>0.8</v>
+        <v>1.18</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" t="s">
+        <v>89</v>
+      </c>
+      <c r="C22" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.351</v>
+      </c>
+      <c r="E22" s="1">
+        <v>101.45567878</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>4159682.83</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-45291.83</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-1.0888289288152</v>
+      </c>
+      <c r="K22">
+        <v>3.21</v>
+      </c>
+      <c r="L22" t="s">
         <v>90</v>
       </c>
-      <c r="B22" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>799352.0</v>
+        <v>4114391.0</v>
       </c>
       <c r="N22" s="1">
-        <v>811964.03</v>
+        <v>4245843.74</v>
       </c>
       <c r="O22" s="1">
-        <v>0.19</v>
+        <v>1.06</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" t="s">
+        <v>92</v>
+      </c>
+      <c r="C23" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>102.531</v>
+      </c>
+      <c r="E23" s="1">
+        <v>104.41792044</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>4698806.42</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-84911.42</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-1.8070848724175</v>
+      </c>
+      <c r="K23">
+        <v>5.18</v>
+      </c>
+      <c r="L23" t="s">
         <v>93</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>4260256.0</v>
+        <v>4613895.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4276740.71</v>
+        <v>4846908.7</v>
       </c>
       <c r="O23" s="1">
-        <v>1.02</v>
+        <v>1.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" s="1">
+        <v>8358000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.159</v>
+      </c>
+      <c r="E24" s="1">
+        <v>100.19916009</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>8374645.8</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-86936.58</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-1.0380926199888</v>
+      </c>
+      <c r="K24">
+        <v>2.37</v>
+      </c>
+      <c r="L24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>4409853.0</v>
+        <v>8287709.22</v>
       </c>
       <c r="N24" s="1">
-        <v>4425361.76</v>
+        <v>8485467.51</v>
       </c>
       <c r="O24" s="1">
-        <v>1.05</v>
+        <v>2.13</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" t="s">
+        <v>98</v>
+      </c>
+      <c r="C25" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>92.542</v>
+      </c>
+      <c r="E25" s="1">
+        <v>92.61058806</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3333981.17</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2469.17</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-0.074060706227684</v>
+      </c>
+      <c r="K25">
+        <v>0.12</v>
+      </c>
+      <c r="L25" t="s">
         <v>99</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>4665535.0</v>
+        <v>3331512.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4667649.38</v>
+        <v>3335703.78</v>
       </c>
       <c r="O25" s="1">
-        <v>1.11</v>
+        <v>0.84</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
+        <v>101</v>
+      </c>
+      <c r="C26" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>98.013</v>
+      </c>
+      <c r="E26" s="1">
+        <v>97.397</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1363558.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>8624.0</v>
+      </c>
+      <c r="J26" s="1">
+        <v>0.63246301220777</v>
+      </c>
+      <c r="K26">
+        <v>0.07</v>
+      </c>
+      <c r="L26" t="s">
         <v>102</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>588762.0</v>
+        <v>1372182.0</v>
       </c>
       <c r="N26" s="1">
-        <v>594967.48</v>
+        <v>1373217.62</v>
       </c>
       <c r="O26" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.018</v>
+      </c>
+      <c r="E27" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-8676.71</v>
+      </c>
+      <c r="J27" s="1">
+        <v>-0.43622674012889</v>
+      </c>
+      <c r="K27">
+        <v>0.1</v>
+      </c>
+      <c r="L27" t="s">
         <v>105</v>
       </c>
-      <c r="B27" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>4104428.0</v>
+        <v>1980360.0</v>
       </c>
       <c r="N27" s="1">
-        <v>4226739.99</v>
+        <v>1982277.81</v>
       </c>
       <c r="O27" s="1">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>105.938</v>
+      </c>
+      <c r="E28" s="1">
+        <v>107.86245455</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>2372974.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-42338.0</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-1.7841746264392</v>
+      </c>
+      <c r="K28">
+        <v>2.44</v>
+      </c>
+      <c r="L28" t="s">
         <v>108</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>304020.0</v>
+        <v>2330636.0</v>
       </c>
       <c r="N28" s="1">
-        <v>305230.27</v>
+        <v>2384238.34</v>
       </c>
       <c r="O28" s="1">
-        <v>0.07</v>
+        <v>0.6</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>2100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0</v>
+        <v>99.108</v>
       </c>
       <c r="E29" s="1">
-        <v>99.328</v>
+        <v>99.371</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2085888.0</v>
+        <v>496855.0</v>
       </c>
       <c r="I29" s="1">
-        <v>14112.0</v>
+        <v>-1315.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.67654639175258</v>
+        <v>-0.26466474122229</v>
       </c>
       <c r="K29">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>129.45</v>
+        <v>0.21</v>
+      </c>
+      <c r="L29" t="s">
+        <v>102</v>
       </c>
       <c r="M29" s="1">
-        <v>2100000.0</v>
+        <v>495540.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2100129.45</v>
+        <v>496575.62</v>
       </c>
       <c r="O29" s="1">
-        <v>0.5</v>
+        <v>0.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>111</v>
+      </c>
+      <c r="B30" t="s">
+        <v>112</v>
+      </c>
+      <c r="C30" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>101.467</v>
+      </c>
+      <c r="E30" s="1">
+        <v>103.03238585</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>4224327.82</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-64180.82</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-1.5193143793466</v>
+      </c>
+      <c r="K30">
+        <v>0.99</v>
+      </c>
+      <c r="L30" t="s">
         <v>113</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>4604625.0</v>
+        <v>4160147.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4824046.23</v>
+        <v>4200627.48</v>
       </c>
       <c r="O30" s="1">
-        <v>1.15</v>
+        <v>1.05</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>114</v>
+      </c>
+      <c r="B31" t="s">
+        <v>115</v>
+      </c>
+      <c r="C31" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.853</v>
+      </c>
+      <c r="E31" s="1">
+        <v>102.282425</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>3273037.6</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-45741.6</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-1.3975274833384</v>
+      </c>
+      <c r="K31">
+        <v>3.65</v>
+      </c>
+      <c r="L31" t="s">
         <v>116</v>
       </c>
-      <c r="B31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>8259793.5</v>
+        <v>3227296.0</v>
       </c>
       <c r="N31" s="1">
-        <v>8444928.92</v>
+        <v>3344008.33</v>
       </c>
       <c r="O31" s="1">
-        <v>2.01</v>
+        <v>0.84</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" t="s">
+        <v>118</v>
+      </c>
+      <c r="C32" s="1">
+        <v>3155000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.103</v>
+      </c>
+      <c r="E32" s="1">
+        <v>100.13010777</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>3159104.9</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-32405.25</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-1.0257731549212</v>
+      </c>
+      <c r="K32">
+        <v>2.12</v>
+      </c>
+      <c r="L32" t="s">
         <v>119</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>3303540.0</v>
+        <v>3126699.65</v>
       </c>
       <c r="N32" s="1">
-        <v>3306696.16</v>
+        <v>3193494.89</v>
       </c>
       <c r="O32" s="1">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" t="s">
+        <v>121</v>
+      </c>
+      <c r="C33" s="1">
+        <v>1742000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>98.609</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.55577268</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>1734261.56</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-16492.78</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-0.95099726479551</v>
+      </c>
+      <c r="K33">
+        <v>0.63</v>
+      </c>
+      <c r="L33" t="s">
         <v>122</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>1368892.0</v>
+        <v>1717768.78</v>
       </c>
       <c r="N33" s="1">
-        <v>1369524.88</v>
+        <v>1728662.25</v>
       </c>
       <c r="O33" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" t="s">
         <v>124</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.27</v>
+      </c>
+      <c r="E34" s="1">
+        <v>97.68931267</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>4396019.07</v>
+      </c>
+      <c r="I34" s="1">
+        <v>26130.93</v>
+      </c>
+      <c r="J34" s="1">
+        <v>0.59442258060996</v>
+      </c>
+      <c r="K34">
+        <v>0.14</v>
+      </c>
+      <c r="L34" t="s">
         <v>125</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>1976900.0</v>
+        <v>4422150.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2025941.1</v>
+        <v>4428545.55</v>
       </c>
       <c r="O34" s="1">
-        <v>0.48</v>
+        <v>1.11</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" t="s">
         <v>127</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>5662000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>98.558</v>
+      </c>
+      <c r="E35" s="1">
+        <v>99.79332179</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>5650297.88</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-69943.92</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-1.2378802230512</v>
+      </c>
+      <c r="K35">
+        <v>0.61</v>
+      </c>
+      <c r="L35" t="s">
         <v>128</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>2303158.0</v>
+        <v>5580353.96</v>
       </c>
       <c r="N35" s="1">
-        <v>2348034.37</v>
+        <v>5614797.79</v>
       </c>
       <c r="O35" s="1">
-        <v>0.56</v>
+        <v>1.41</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>129</v>
+      </c>
+      <c r="B36" t="s">
         <v>130</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>98.406</v>
+      </c>
+      <c r="E36" s="1">
+        <v>99.72018738</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>4188247.87</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-55195.87</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-1.3178749613976</v>
+      </c>
+      <c r="K36">
+        <v>1.38</v>
+      </c>
+      <c r="L36" t="s">
         <v>131</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>494880.0</v>
+        <v>4133052.0</v>
       </c>
       <c r="N36" s="1">
-        <v>495397.81</v>
+        <v>4190873.92</v>
       </c>
       <c r="O36" s="1">
-        <v>0.12</v>
+        <v>1.05</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>132</v>
       </c>
       <c r="B37" t="s">
         <v>133</v>
       </c>
       <c r="C37" s="1">
-        <v>4100000.0</v>
+        <v>1189000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.953</v>
+        <v>98.274</v>
       </c>
       <c r="E37" s="1">
-        <v>103.03238585</v>
+        <v>99.80243902</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>4224327.82</v>
+        <v>1186651.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-85254.82</v>
+        <v>-18173.14</v>
       </c>
       <c r="J37" s="1">
-        <v>-2.0181866472664</v>
+        <v>-1.5314646007967</v>
       </c>
       <c r="K37">
-        <v>0.76</v>
+        <v>1.0</v>
       </c>
       <c r="L37" t="s">
         <v>134</v>
       </c>
       <c r="M37" s="1">
-        <v>4139073.0</v>
+        <v>1168477.86</v>
       </c>
       <c r="N37" s="1">
-        <v>4170412.73</v>
+        <v>1180397.31</v>
       </c>
       <c r="O37" s="1">
-        <v>0.99</v>
+        <v>0.3</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>135</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" s="1">
-        <v>3200000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.598</v>
+        <v>99.53</v>
       </c>
       <c r="E38" s="1">
-        <v>102.282425</v>
+        <v>100.10731579</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>3273037.6</v>
+        <v>1902039.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-53901.6</v>
+        <v>-10969.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.6468371765726</v>
+        <v>-0.57669690263975</v>
       </c>
       <c r="K38">
-        <v>3.43</v>
+        <v>2.58</v>
       </c>
       <c r="L38" t="s">
         <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>3219136.0</v>
+        <v>1891070.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3328944.22</v>
+        <v>1940008.01</v>
       </c>
       <c r="O38" s="1">
-        <v>0.79</v>
+        <v>0.49</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>138</v>
       </c>
       <c r="B39" t="s">
         <v>139</v>
       </c>
       <c r="C39" s="1">
-        <v>3155000.0</v>
+        <v>2773000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.712</v>
+        <v>100.667</v>
       </c>
       <c r="E39" s="1">
-        <v>100.13010777</v>
+        <v>99.67</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>3159104.9</v>
+        <v>2763849.1</v>
       </c>
       <c r="I39" s="1">
-        <v>-44741.3</v>
+        <v>27646.81</v>
       </c>
       <c r="J39" s="1">
-        <v>-1.4162650945842</v>
+        <v>1.0003009932778</v>
       </c>
       <c r="K39">
-        <v>1.96</v>
+        <v>0.13</v>
       </c>
       <c r="L39" t="s">
         <v>140</v>
       </c>
       <c r="M39" s="1">
-        <v>3114363.6</v>
+        <v>2791495.91</v>
       </c>
       <c r="N39" s="1">
-        <v>3176167.02</v>
+        <v>2795076.12</v>
       </c>
       <c r="O39" s="1">
-        <v>0.76</v>
+        <v>0.7</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>141</v>
       </c>
       <c r="B40" t="s">
         <v>142</v>
       </c>
       <c r="C40" s="1">
-        <v>1742000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.717</v>
+        <v>97.185</v>
       </c>
       <c r="E40" s="1">
-        <v>99.55577268</v>
+        <v>96.0024946</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1734261.56</v>
+        <v>4800124.73</v>
       </c>
       <c r="I40" s="1">
-        <v>-32031.42</v>
+        <v>59125.27</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.8469774536201</v>
+        <v>1.2317444509405</v>
       </c>
       <c r="K40">
-        <v>0.47</v>
+        <v>0.23</v>
       </c>
       <c r="L40" t="s">
         <v>143</v>
       </c>
       <c r="M40" s="1">
-        <v>1702230.14</v>
+        <v>4859250.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1710367.43</v>
+        <v>4870517.12</v>
       </c>
       <c r="O40" s="1">
-        <v>0.41</v>
+        <v>1.22</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>144</v>
       </c>
       <c r="B41" t="s">
         <v>145</v>
       </c>
       <c r="C41" s="1">
-        <v>4500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.069</v>
+        <v>99.243</v>
       </c>
       <c r="E41" s="1">
-        <v>97.68931267</v>
+        <v>100.23363158</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>4396019.07</v>
+        <v>1904439.0</v>
       </c>
       <c r="I41" s="1">
-        <v>17085.93</v>
+        <v>-18822.0</v>
       </c>
       <c r="J41" s="1">
-        <v>0.38866824115028</v>
+        <v>-0.98832254537951</v>
       </c>
       <c r="K41">
-        <v>0.11</v>
+        <v>0.91</v>
       </c>
       <c r="L41" t="s">
         <v>146</v>
       </c>
       <c r="M41" s="1">
-        <v>4413105.0</v>
+        <v>1885617.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4417882.4</v>
+        <v>1902970.77</v>
       </c>
       <c r="O41" s="1">
-        <v>1.05</v>
+        <v>0.48</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>147</v>
       </c>
       <c r="B42" t="s">
         <v>148</v>
       </c>
       <c r="C42" s="1">
-        <v>5662000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.986</v>
+        <v>97.805</v>
       </c>
       <c r="E42" s="1">
-        <v>99.79332179</v>
+        <v>98.433</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>5650297.88</v>
+        <v>295299.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-102330.56</v>
+        <v>-1884.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.8110648707958</v>
+        <v>-0.63799741956458</v>
       </c>
       <c r="K42">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.23</v>
+      </c>
+      <c r="L42">
+        <v>693.49</v>
       </c>
       <c r="M42" s="1">
-        <v>5547967.32</v>
+        <v>293415.0</v>
       </c>
       <c r="N42" s="1">
-        <v>5572974.49</v>
+        <v>294108.49</v>
       </c>
       <c r="O42" s="1">
-        <v>1.33</v>
+        <v>0.07</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>149</v>
+      </c>
+      <c r="B43" t="s">
         <v>150</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.191</v>
+      </c>
+      <c r="E43" s="1">
+        <v>99.73340351</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>5684804.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-87917.0</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-1.5465264941412</v>
+      </c>
+      <c r="K43">
+        <v>1.13</v>
+      </c>
+      <c r="L43" t="s">
         <v>151</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>4122720.0</v>
+        <v>5596887.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4174500.82</v>
+        <v>5661304.81</v>
       </c>
       <c r="O43" s="1">
-        <v>0.99</v>
+        <v>1.42</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>152</v>
+      </c>
+      <c r="B44" t="s">
         <v>153</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>102.181</v>
+      </c>
+      <c r="E44" s="1">
+        <v>103.763</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>1556445.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-23730.0</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-1.5246282393531</v>
+      </c>
+      <c r="K44">
+        <v>3.23</v>
+      </c>
+      <c r="L44" t="s">
         <v>154</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>1165089.21</v>
+        <v>1532715.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1175270.41</v>
+        <v>1581095.14</v>
       </c>
       <c r="O44" s="1">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>155</v>
+      </c>
+      <c r="B45" t="s">
         <v>156</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>104.066</v>
+      </c>
+      <c r="E45" s="1">
+        <v>105.746875</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>2537925.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-40341.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-1.5895268772718</v>
+      </c>
+      <c r="K45">
+        <v>3.45</v>
+      </c>
+      <c r="L45" t="s">
         <v>157</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>1880221.0</v>
+        <v>2497584.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1926016.21</v>
+        <v>2580400.44</v>
       </c>
       <c r="O45" s="1">
-        <v>0.46</v>
+        <v>0.65</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>158</v>
+      </c>
+      <c r="B46" t="s">
         <v>159</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>95.836</v>
+      </c>
+      <c r="E46" s="1">
+        <v>96.33935294</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1637769.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-8557.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-0.52247905534908</v>
+      </c>
+      <c r="K46">
+        <v>1.05</v>
+      </c>
+      <c r="L46" t="s">
         <v>160</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>4845950.0</v>
+        <v>1629212.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4856497.95</v>
+        <v>1647085.29</v>
       </c>
       <c r="O46" s="1">
-        <v>1.16</v>
+        <v>0.41</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>161</v>
+      </c>
+      <c r="B47" t="s">
         <v>162</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>106.814</v>
+      </c>
+      <c r="E47" s="1">
+        <v>109.3219769</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>3170337.33</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-72731.33</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-2.294119597677</v>
+      </c>
+      <c r="K47">
+        <v>0.74</v>
+      </c>
+      <c r="L47" t="s">
         <v>163</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>1881798.0</v>
+        <v>3097606.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1896282.25</v>
+        <v>3119058.05</v>
       </c>
       <c r="O47" s="1">
-        <v>0.45</v>
+        <v>0.78</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>164</v>
+      </c>
+      <c r="B48" t="s">
         <v>165</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.477</v>
+        <v>100.337</v>
       </c>
       <c r="E48" s="1">
-        <v>98.433</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>295299.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-2868.0</v>
+        <v>7751.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.97121900175754</v>
+        <v>0.337</v>
       </c>
       <c r="K48">
         <v>0.12</v>
       </c>
-      <c r="L48">
-        <v>369.86</v>
+      <c r="L48" t="s">
+        <v>166</v>
       </c>
       <c r="M48" s="1">
-        <v>292431.0</v>
+        <v>2307751.0</v>
       </c>
       <c r="N48" s="1">
-        <v>292800.86</v>
+        <v>2310519.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.07</v>
+        <v>0.58</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>167</v>
       </c>
       <c r="B49" t="s">
         <v>168</v>
       </c>
       <c r="C49" s="1">
-        <v>2200000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.41</v>
+        <v>98.641</v>
       </c>
       <c r="E49" s="1">
-        <v>99.68063636</v>
+        <v>98.12584211</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2192974.0</v>
+        <v>5593173.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-27954.0</v>
+        <v>29364.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.2747073152714</v>
+        <v>0.52499717065787</v>
       </c>
       <c r="K49">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="L49" t="s">
         <v>169</v>
       </c>
       <c r="M49" s="1">
-        <v>2165020.0</v>
+        <v>5622537.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2175778.9</v>
+        <v>5641120.56</v>
       </c>
       <c r="O49" s="1">
-        <v>0.52</v>
+        <v>1.41</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>170</v>
       </c>
       <c r="B50" t="s">
         <v>171</v>
       </c>
       <c r="C50" s="1">
-        <v>5700000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.609</v>
+        <v>91.333</v>
       </c>
       <c r="E50" s="1">
-        <v>99.73340351</v>
+        <v>91.69810638</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5684804.0</v>
+        <v>4309811.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-121091.0</v>
+        <v>-17160.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.1300822332661</v>
+        <v>-0.3981613114821</v>
       </c>
       <c r="K50">
-        <v>0.95</v>
+        <v>0.22</v>
       </c>
       <c r="L50" t="s">
         <v>172</v>
       </c>
       <c r="M50" s="1">
-        <v>5563713.0</v>
+        <v>4292651.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5617882.52</v>
+        <v>4302791.41</v>
       </c>
       <c r="O50" s="1">
-        <v>1.34</v>
+        <v>1.08</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>173</v>
       </c>
       <c r="B51" t="s">
         <v>174</v>
       </c>
       <c r="C51" s="1">
-        <v>1500000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>101.786</v>
+        <v>99.193</v>
       </c>
       <c r="E51" s="1">
-        <v>103.763</v>
+        <v>100.2644475</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1556445.0</v>
+        <v>3208462.32</v>
       </c>
       <c r="I51" s="1">
-        <v>-29655.0</v>
+        <v>-34286.32</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.9053034318591</v>
+        <v>-1.068621557008</v>
       </c>
       <c r="K51">
-        <v>2.98</v>
+        <v>2.48</v>
       </c>
       <c r="L51" t="s">
         <v>175</v>
       </c>
       <c r="M51" s="1">
-        <v>1526790.0</v>
+        <v>3174176.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1571502.33</v>
+        <v>3253606.14</v>
       </c>
       <c r="O51" s="1">
-        <v>0.37</v>
+        <v>0.82</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>176</v>
       </c>
       <c r="B52" t="s">
         <v>177</v>
       </c>
       <c r="C52" s="1">
-        <v>2400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>103.702</v>
+        <v>108.003</v>
       </c>
       <c r="E52" s="1">
-        <v>105.746875</v>
+        <v>109.72188889</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2537925.0</v>
+        <v>1974994.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-49077.0</v>
+        <v>-30940.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.9337450870298</v>
+        <v>-1.5665870377328</v>
       </c>
       <c r="K52">
-        <v>3.13</v>
+        <v>9.56</v>
       </c>
       <c r="L52" t="s">
         <v>178</v>
       </c>
       <c r="M52" s="1">
-        <v>2488848.0</v>
+        <v>1944054.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2564069.92</v>
+        <v>2116163.59</v>
       </c>
       <c r="O52" s="1">
-        <v>0.61</v>
+        <v>0.53</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>179</v>
       </c>
       <c r="B53" t="s">
         <v>180</v>
       </c>
       <c r="C53" s="1">
-        <v>1700000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.715</v>
+        <v>94.822</v>
       </c>
       <c r="E53" s="1">
-        <v>95.18054588</v>
+        <v>94.93111583</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1618069.28</v>
+        <v>3466884.35</v>
       </c>
       <c r="I53" s="1">
-        <v>43085.72</v>
+        <v>-3984.91</v>
       </c>
       <c r="J53" s="1">
-        <v>2.6627858604423</v>
+        <v>-0.11494210933226</v>
       </c>
       <c r="K53">
-        <v>0.77</v>
+        <v>0.03</v>
       </c>
       <c r="L53" t="s">
         <v>181</v>
       </c>
       <c r="M53" s="1">
-        <v>1661155.0</v>
+        <v>3462899.44</v>
       </c>
       <c r="N53" s="1">
-        <v>1674236.85</v>
+        <v>3464150.12</v>
       </c>
       <c r="O53" s="1">
-        <v>0.4</v>
+        <v>0.87</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>182</v>
       </c>
       <c r="B54" t="s">
         <v>183</v>
       </c>
       <c r="C54" s="1">
-        <v>1700000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>95.303</v>
+        <v>98.922</v>
       </c>
       <c r="E54" s="1">
-        <v>96.33935294</v>
+        <v>98.55887522</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1637769.0</v>
+        <v>2266854.13</v>
       </c>
       <c r="I54" s="1">
-        <v>-17618.0</v>
+        <v>8351.87</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.0757316813299</v>
+        <v>0.36843438179236</v>
       </c>
       <c r="K54">
-        <v>0.98</v>
+        <v>1.62</v>
       </c>
       <c r="L54" t="s">
         <v>184</v>
       </c>
       <c r="M54" s="1">
-        <v>1620151.0</v>
+        <v>2275206.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1636801.68</v>
+        <v>2312478.6</v>
       </c>
       <c r="O54" s="1">
-        <v>0.39</v>
+        <v>0.58</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>185</v>
       </c>
       <c r="B55" t="s">
         <v>186</v>
       </c>
       <c r="C55" s="1">
-        <v>2900000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>106.396</v>
+        <v>99.304</v>
       </c>
       <c r="E55" s="1">
-        <v>109.3219769</v>
+        <v>100.12552698</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3170337.33</v>
+        <v>7459351.76</v>
       </c>
       <c r="I55" s="1">
-        <v>-84853.33</v>
+        <v>-61203.76</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.6764763861895</v>
+        <v>-0.8204970347182</v>
       </c>
       <c r="K55">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="L55" t="s">
         <v>187</v>
       </c>
       <c r="M55" s="1">
-        <v>3085484.0</v>
+        <v>7398148.0</v>
       </c>
       <c r="N55" s="1">
-        <v>3096925.1</v>
+        <v>7424401.6</v>
       </c>
       <c r="O55" s="1">
-        <v>0.74</v>
+        <v>1.86</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>188</v>
       </c>
       <c r="B56" t="s">
         <v>189</v>
       </c>
       <c r="C56" s="1">
         <v>5700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.498</v>
+        <v>100.92</v>
       </c>
       <c r="E56" s="1">
-        <v>98.12584211</v>
+        <v>102.59867877</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>5593173.0</v>
+        <v>5848124.69</v>
       </c>
       <c r="I56" s="1">
-        <v>21213.0</v>
+        <v>-95684.69</v>
       </c>
       <c r="J56" s="1">
-        <v>0.37926593724171</v>
+        <v>-1.6361602235263</v>
       </c>
       <c r="K56">
-        <v>0.27</v>
+        <v>1.91</v>
       </c>
       <c r="L56" t="s">
         <v>190</v>
       </c>
       <c r="M56" s="1">
-        <v>5614386.0</v>
+        <v>5752440.0</v>
       </c>
       <c r="N56" s="1">
-        <v>5629690.11</v>
+        <v>5861208.49</v>
       </c>
       <c r="O56" s="1">
-        <v>1.34</v>
+        <v>1.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>191</v>
       </c>
       <c r="B57" t="s">
         <v>192</v>
       </c>
       <c r="C57" s="1">
-        <v>4700000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>90.259</v>
+        <v>96.405</v>
       </c>
       <c r="E57" s="1">
-        <v>91.69810638</v>
+        <v>96.58793333</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>4309811.0</v>
+        <v>2897638.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-67638.0</v>
+        <v>-5488.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.5693959665517</v>
+        <v>-0.1893956387927</v>
       </c>
       <c r="K57">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="L57" t="s">
         <v>193</v>
       </c>
       <c r="M57" s="1">
-        <v>4242173.0</v>
+        <v>2892150.0</v>
       </c>
       <c r="N57" s="1">
-        <v>4251299.37</v>
+        <v>2902937.67</v>
       </c>
       <c r="O57" s="1">
-        <v>1.01</v>
+        <v>0.73</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>194</v>
       </c>
       <c r="B58" t="s">
         <v>195</v>
       </c>
       <c r="C58" s="1">
-        <v>3200000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.74</v>
+        <v>90.778</v>
       </c>
       <c r="E58" s="1">
-        <v>100.2644475</v>
+        <v>91.37542553</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3208462.32</v>
+        <v>4294645.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-48782.32</v>
+        <v>-28079.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.5204267694189</v>
+        <v>-0.65381422678708</v>
       </c>
       <c r="K58">
-        <v>2.31</v>
+        <v>0.14</v>
       </c>
       <c r="L58" t="s">
         <v>196</v>
       </c>
       <c r="M58" s="1">
-        <v>3159680.0</v>
+        <v>4266566.0</v>
       </c>
       <c r="N58" s="1">
-        <v>3233586.85</v>
+        <v>4273358.47</v>
       </c>
       <c r="O58" s="1">
-        <v>0.77</v>
+        <v>1.07</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>197</v>
       </c>
       <c r="B59" t="s">
         <v>198</v>
       </c>
       <c r="C59" s="1">
-        <v>1800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>106.899</v>
+        <v>100.727</v>
       </c>
       <c r="E59" s="1">
-        <v>109.72188889</v>
+        <v>100.539</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1974994.0</v>
+        <v>1407546.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-50812.0</v>
+        <v>2632.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-2.5727673096728</v>
+        <v>0.18699211251355</v>
       </c>
       <c r="K59">
-        <v>8.99</v>
+        <v>2.21</v>
       </c>
       <c r="L59" t="s">
         <v>199</v>
       </c>
       <c r="M59" s="1">
-        <v>1924182.0</v>
+        <v>1410178.0</v>
       </c>
       <c r="N59" s="1">
-        <v>2085935.42</v>
+        <v>1441169.78</v>
       </c>
       <c r="O59" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>200</v>
       </c>
       <c r="B60" t="s">
         <v>201</v>
       </c>
       <c r="C60" s="1">
-        <v>3652000.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>94.295</v>
+        <v>99.367</v>
       </c>
       <c r="E60" s="1">
-        <v>94.93111583</v>
+        <v>100.1729412</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3466884.35</v>
+        <v>2214823.73</v>
       </c>
       <c r="I60" s="1">
-        <v>-23230.95</v>
+        <v>-17819.36</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.67008148108546</v>
+        <v>-0.80454980496349</v>
       </c>
       <c r="K60">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>725.4</v>
+        <v>2.21</v>
+      </c>
+      <c r="L60" t="s">
+        <v>202</v>
       </c>
       <c r="M60" s="1">
-        <v>3443653.4</v>
+        <v>2197004.37</v>
       </c>
       <c r="N60" s="1">
-        <v>3444378.8</v>
+        <v>2245941.67</v>
       </c>
       <c r="O60" s="1">
-        <v>0.82</v>
+        <v>0.56</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B61" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C61" s="1">
-        <v>2300000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.718</v>
+        <v>100.068</v>
       </c>
       <c r="E61" s="1">
-        <v>98.55887522</v>
+        <v>101.02184238</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>2266854.13</v>
+        <v>4242917.38</v>
       </c>
       <c r="I61" s="1">
-        <v>3659.87</v>
+        <v>-40061.38</v>
       </c>
       <c r="J61" s="1">
-        <v>0.16145150018982</v>
+        <v>-0.94419420441319</v>
       </c>
       <c r="K61">
-        <v>1.53</v>
+        <v>1.5</v>
       </c>
       <c r="L61" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="M61" s="1">
-        <v>2270514.0</v>
+        <v>4202856.0</v>
       </c>
       <c r="N61" s="1">
-        <v>2305636.26</v>
+        <v>4265838.74</v>
       </c>
       <c r="O61" s="1">
-        <v>0.55</v>
+        <v>1.07</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B62" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C62" s="1">
-        <v>7450000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.092</v>
+        <v>98.735</v>
       </c>
       <c r="E62" s="1">
-        <v>100.12552698</v>
+        <v>99.70908474</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>7459351.76</v>
+        <v>2835726.37</v>
       </c>
       <c r="I62" s="1">
-        <v>-76997.76</v>
+        <v>-27702.97</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.032231251151</v>
+        <v>-0.97692676885464</v>
       </c>
       <c r="K62">
-        <v>0.2</v>
+        <v>1.0</v>
       </c>
       <c r="L62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M62" s="1">
-        <v>7382354.0</v>
+        <v>2808023.4</v>
       </c>
       <c r="N62" s="1">
-        <v>7397356.05</v>
+        <v>2836453.66</v>
       </c>
       <c r="O62" s="1">
-        <v>1.76</v>
+        <v>0.71</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B63" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C63" s="1">
-        <v>5700000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.748</v>
+        <v>98.364</v>
       </c>
       <c r="E63" s="1">
-        <v>102.59867877</v>
+        <v>99.80130986</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>5848124.69</v>
+        <v>2834357.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-105488.69</v>
+        <v>-40819.6</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.8038037078857</v>
+        <v>-1.440171337614</v>
       </c>
       <c r="K63">
-        <v>1.71</v>
+        <v>0.51</v>
       </c>
       <c r="L63" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M63" s="1">
-        <v>5742636.0</v>
+        <v>2793537.6</v>
       </c>
       <c r="N63" s="1">
-        <v>5839926.41</v>
+        <v>2807938.35</v>
       </c>
       <c r="O63" s="1">
-        <v>1.39</v>
+        <v>0.7</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B64" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C64" s="1">
-        <v>3000000.0</v>
+        <v>3403000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>96.128</v>
+        <v>98.86</v>
       </c>
       <c r="E64" s="1">
-        <v>96.58793333</v>
+        <v>100.14639524</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2897638.0</v>
+        <v>3407981.83</v>
       </c>
       <c r="I64" s="1">
-        <v>-13798.0</v>
+        <v>-43776.03</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.47618094461765</v>
+        <v>-1.2845147710192</v>
       </c>
       <c r="K64">
-        <v>0.31</v>
+        <v>1.71</v>
       </c>
       <c r="L64" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M64" s="1">
-        <v>2883840.0</v>
+        <v>3364205.8</v>
       </c>
       <c r="N64" s="1">
-        <v>2893117.4</v>
+        <v>3422371.46</v>
       </c>
       <c r="O64" s="1">
-        <v>0.69</v>
+        <v>0.86</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B65" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C65" s="1">
-        <v>4700000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>90.224</v>
+        <v>94.102</v>
       </c>
       <c r="E65" s="1">
-        <v>91.37542553</v>
+        <v>94.38638591</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4294645.0</v>
+        <v>2076500.49</v>
       </c>
       <c r="I65" s="1">
-        <v>-54117.0</v>
+        <v>-6256.49</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.2601041529626</v>
+        <v>-0.30129971219029</v>
       </c>
       <c r="K65">
-        <v>0.13</v>
+        <v>0.36</v>
       </c>
       <c r="L65" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="M65" s="1">
-        <v>4240528.0</v>
+        <v>2070244.0</v>
       </c>
       <c r="N65" s="1">
-        <v>4246644.44</v>
+        <v>2078154.96</v>
       </c>
       <c r="O65" s="1">
-        <v>1.01</v>
+        <v>0.52</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B66" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C66" s="1">
-        <v>2211000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.481</v>
+        <v>104.047</v>
       </c>
       <c r="E66" s="1">
-        <v>100.1729412</v>
+        <v>105.45008571</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2214823.73</v>
+        <v>3690753.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-15298.82</v>
+        <v>-49108.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.69074661756491</v>
+        <v>-1.3305685858685</v>
       </c>
       <c r="K66">
-        <v>2.05</v>
+        <v>2.6</v>
       </c>
       <c r="L66" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="M66" s="1">
-        <v>2199524.91</v>
+        <v>3641645.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2244804.98</v>
+        <v>3732571.74</v>
       </c>
       <c r="O66" s="1">
-        <v>0.53</v>
+        <v>0.94</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B67" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C67" s="1">
-        <v>4200000.0</v>
+        <v>2732000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.944</v>
+        <v>102.187</v>
       </c>
       <c r="E67" s="1">
-        <v>101.02184238</v>
+        <v>104.27937592</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>4242917.38</v>
+        <v>2848912.55</v>
       </c>
       <c r="I67" s="1">
-        <v>-45269.38</v>
+        <v>-57163.71</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.0669399365019</v>
+        <v>-2.0065098172283</v>
       </c>
       <c r="K67">
-        <v>1.32</v>
+        <v>0.29</v>
       </c>
       <c r="L67" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="M67" s="1">
-        <v>4197648.0</v>
+        <v>2791748.84</v>
       </c>
       <c r="N67" s="1">
-        <v>4253200.19</v>
+        <v>2799666.18</v>
       </c>
       <c r="O67" s="1">
-        <v>1.01</v>
+        <v>0.7</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B68" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C68" s="1">
-        <v>2844000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.024</v>
+        <v>102.479</v>
       </c>
       <c r="E68" s="1">
-        <v>99.70908474</v>
+        <v>103.8554</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2835726.37</v>
+        <v>1557831.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-47923.81</v>
+        <v>-20646.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.6900012112241</v>
+        <v>-1.3253042210612</v>
       </c>
       <c r="K68">
-        <v>0.85</v>
+        <v>3.51</v>
       </c>
       <c r="L68" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="M68" s="1">
-        <v>2787802.56</v>
+        <v>1537185.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2811937.6</v>
+        <v>1589875.07</v>
       </c>
       <c r="O68" s="1">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B69" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C69" s="1">
-        <v>2840000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.683</v>
+        <v>96.469</v>
       </c>
       <c r="E69" s="1">
-        <v>99.80130986</v>
+        <v>97.55072436</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2834357.2</v>
+        <v>5365289.84</v>
       </c>
       <c r="I69" s="1">
-        <v>-60160.0</v>
+        <v>-59494.84</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.1225271112618</v>
+        <v>-1.1088839890148</v>
       </c>
       <c r="K69">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="L69" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="M69" s="1">
-        <v>2774197.2</v>
+        <v>5305795.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2783197.67</v>
+        <v>5316813.84</v>
       </c>
       <c r="O69" s="1">
-        <v>0.66</v>
+        <v>1.33</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B70" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C70" s="1">
-        <v>3403000.0</v>
+        <v>3211000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.127</v>
+        <v>97.899</v>
       </c>
       <c r="E70" s="1">
-        <v>100.14639524</v>
+        <v>99.71130178</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>3407981.83</v>
+        <v>3201729.9</v>
       </c>
       <c r="I70" s="1">
-        <v>-68720.02</v>
+        <v>-58193.01</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.0164432625511</v>
+        <v>-1.8175490068666</v>
       </c>
       <c r="K70">
-        <v>1.54</v>
+        <v>1.74</v>
       </c>
       <c r="L70" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M70" s="1">
-        <v>3339261.81</v>
+        <v>3143536.89</v>
       </c>
       <c r="N70" s="1">
-        <v>3391798.54</v>
+        <v>3199289.53</v>
       </c>
       <c r="O70" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B71" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C71" s="1">
-        <v>1069000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>94.097</v>
+        <v>95.272</v>
       </c>
       <c r="E71" s="1">
-        <v>94.5</v>
+        <v>93.87385581</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1010205.0</v>
+        <v>4036575.8</v>
       </c>
       <c r="I71" s="1">
-        <v>-4308.07</v>
+        <v>60120.2</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.42645502645503</v>
+        <v>1.4893861277175</v>
       </c>
       <c r="K71">
-        <v>0.32</v>
+        <v>0.78</v>
       </c>
       <c r="L71" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="M71" s="1">
-        <v>1005896.93</v>
+        <v>4096696.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1009356.53</v>
+        <v>4130197.71</v>
       </c>
       <c r="O71" s="1">
-        <v>0.24</v>
+        <v>1.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B72" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C72" s="1">
-        <v>3500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>103.86</v>
+        <v>101.021</v>
       </c>
       <c r="E72" s="1">
-        <v>105.45008571</v>
+        <v>102.16775</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3690753.0</v>
+        <v>817342.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-55653.0</v>
+        <v>-9174.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.5079036716898</v>
+        <v>-1.1224187671746</v>
       </c>
       <c r="K72">
-        <v>2.23</v>
+        <v>2.63</v>
       </c>
       <c r="L72" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="M72" s="1">
-        <v>3635100.0</v>
+        <v>808168.0</v>
       </c>
       <c r="N72" s="1">
-        <v>3713211.56</v>
+        <v>829233.75</v>
       </c>
       <c r="O72" s="1">
-        <v>0.88</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B73" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C73" s="1">
-        <v>2732000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.647</v>
+        <v>101.048</v>
       </c>
       <c r="E73" s="1">
-        <v>104.27937592</v>
+        <v>102.46913186</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2848912.55</v>
+        <v>4406172.67</v>
       </c>
       <c r="I73" s="1">
-        <v>-71916.51</v>
+        <v>-61108.67</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.5243495101315</v>
+        <v>-1.3868877726029</v>
       </c>
       <c r="K73">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>688.46</v>
+        <v>2.69</v>
+      </c>
+      <c r="L73" t="s">
+        <v>241</v>
       </c>
       <c r="M73" s="1">
-        <v>2776996.04</v>
+        <v>4345064.0</v>
       </c>
       <c r="N73" s="1">
-        <v>2777684.5</v>
+        <v>4460722.22</v>
       </c>
       <c r="O73" s="1">
-        <v>0.66</v>
+        <v>1.12</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B74" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C74" s="1">
-        <v>1400000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.643</v>
+        <v>97.187</v>
       </c>
       <c r="E74" s="1">
-        <v>99.58771429</v>
+        <v>98.29550333</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1394228.0</v>
+        <v>3538638.12</v>
       </c>
       <c r="I74" s="1">
-        <v>-27226.0</v>
+        <v>-39906.12</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.9527652579062</v>
+        <v>-1.1277253747552</v>
       </c>
       <c r="K74">
-        <v>0.36</v>
+        <v>0.94</v>
       </c>
       <c r="L74" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M74" s="1">
-        <v>1367002.0</v>
+        <v>3498732.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1372036.25</v>
+        <v>3532512.82</v>
       </c>
       <c r="O74" s="1">
-        <v>0.33</v>
+        <v>0.89</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B75" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C75" s="1">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.999</v>
+        <v>101.72</v>
       </c>
       <c r="E75" s="1">
-        <v>103.8554</v>
+        <v>103.193625</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1557831.0</v>
+        <v>1651098.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-27846.0</v>
+        <v>-23578.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.7874852920503</v>
+        <v>-1.428019414959</v>
       </c>
       <c r="K75">
-        <v>3.23</v>
+        <v>0.51</v>
       </c>
       <c r="L75" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M75" s="1">
-        <v>1529985.0</v>
+        <v>1627520.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1578467.88</v>
+        <v>1635629.59</v>
       </c>
       <c r="O75" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B76" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C76" s="1">
-        <v>5500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>96.224</v>
+        <v>97.478</v>
       </c>
       <c r="E76" s="1">
-        <v>97.55072436</v>
+        <v>98.15769682</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>5365289.84</v>
+        <v>2159469.33</v>
       </c>
       <c r="I76" s="1">
-        <v>-72969.84</v>
+        <v>-14953.33</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.3600353788156</v>
+        <v>-0.69245391875975</v>
       </c>
       <c r="K76">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="L76" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M76" s="1">
-        <v>5292320.0</v>
+        <v>2144516.0</v>
       </c>
       <c r="N76" s="1">
-        <v>5298196.71</v>
+        <v>2147152.99</v>
       </c>
       <c r="O76" s="1">
-        <v>1.26</v>
+        <v>0.54</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B77" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C77" s="1">
-        <v>3211000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>98.05</v>
+        <v>94.929</v>
       </c>
       <c r="E77" s="1">
-        <v>99.71130178</v>
+        <v>95.02618682</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>3201729.9</v>
+        <v>2090576.11</v>
       </c>
       <c r="I77" s="1">
-        <v>-53344.4</v>
+        <v>-2138.11</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.6661118103685</v>
+        <v>-0.10227372205071</v>
       </c>
       <c r="K77">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.03</v>
+      </c>
+      <c r="L77">
+        <v>678.08</v>
       </c>
       <c r="M77" s="1">
-        <v>3148385.5</v>
+        <v>2088438.0</v>
       </c>
       <c r="N77" s="1">
-        <v>3198134.01</v>
+        <v>2089116.08</v>
       </c>
       <c r="O77" s="1">
-        <v>0.76</v>
+        <v>0.52</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B78" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C78" s="1">
-        <v>800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.816</v>
+        <v>107.882</v>
       </c>
       <c r="E78" s="1">
-        <v>102.16775</v>
+        <v>109.91236364</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>817342.0</v>
+        <v>2418072.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-10814.0</v>
+        <v>-44668.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.3230691681083</v>
+        <v>-1.8472568227911</v>
       </c>
       <c r="K78">
-        <v>2.4</v>
+        <v>0.87</v>
       </c>
       <c r="L78" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="M78" s="1">
-        <v>806528.0</v>
+        <v>2373404.0</v>
       </c>
       <c r="N78" s="1">
-        <v>825695.12</v>
+        <v>2392534.43</v>
       </c>
       <c r="O78" s="1">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B79" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C79" s="1">
-        <v>4300000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.358</v>
+        <v>96.349</v>
       </c>
       <c r="E79" s="1">
-        <v>102.46913186</v>
+        <v>97.39164808</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>4406172.67</v>
+        <v>5064365.7</v>
       </c>
       <c r="I79" s="1">
-        <v>-90778.67</v>
+        <v>-54217.7</v>
       </c>
       <c r="J79" s="1">
-        <v>-2.0602612924836</v>
+        <v>-1.0705723719754</v>
       </c>
       <c r="K79">
-        <v>2.45</v>
+        <v>1.85</v>
       </c>
       <c r="L79" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M79" s="1">
-        <v>4315394.0</v>
+        <v>5010148.0</v>
       </c>
       <c r="N79" s="1">
-        <v>4420537.84</v>
+        <v>5106169.92</v>
       </c>
       <c r="O79" s="1">
-        <v>1.05</v>
+        <v>1.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B80" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C80" s="1">
-        <v>3600000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>96.611</v>
+        <v>98.425</v>
       </c>
       <c r="E80" s="1">
-        <v>98.29550333</v>
+        <v>98.10838462</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3538638.12</v>
+        <v>3826227.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-60642.12</v>
+        <v>12348.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.7137135232127</v>
+        <v>0.32272000589615</v>
       </c>
       <c r="K80">
-        <v>0.79</v>
+        <v>0.18</v>
       </c>
       <c r="L80" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M80" s="1">
-        <v>3477996.0</v>
+        <v>3838575.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3506598.74</v>
+        <v>3845413.36</v>
       </c>
       <c r="O80" s="1">
-        <v>0.83</v>
+        <v>0.96</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B81" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C81" s="1">
-        <v>1600000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>101.76</v>
+        <v>94.453</v>
       </c>
       <c r="E81" s="1">
-        <v>103.193625</v>
+        <v>94.64382865</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1651098.0</v>
+        <v>706989.4</v>
       </c>
       <c r="I81" s="1">
-        <v>-22938.0</v>
+        <v>-1425.49</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.3892573305764</v>
+        <v>-0.20162819980045</v>
       </c>
       <c r="K81">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.01</v>
+      </c>
+      <c r="L81">
+        <v>40.93</v>
       </c>
       <c r="M81" s="1">
-        <v>1628160.0</v>
+        <v>705563.91</v>
       </c>
       <c r="N81" s="1">
-        <v>1631666.85</v>
+        <v>705604.84</v>
       </c>
       <c r="O81" s="1">
-        <v>0.39</v>
+        <v>0.18</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>264</v>
       </c>
       <c r="B82" t="s">
         <v>265</v>
       </c>
       <c r="C82" s="1">
-        <v>2200000.0</v>
+        <v>6697000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>97.086</v>
+        <v>99.38</v>
       </c>
       <c r="E82" s="1">
-        <v>98.15769682</v>
+        <v>100.50576781</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2159469.33</v>
+        <v>6730871.27</v>
       </c>
       <c r="I82" s="1">
-        <v>-23577.33</v>
+        <v>-75392.67</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.0918112923604</v>
+        <v>-1.1201026876867</v>
       </c>
       <c r="K82">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>421.92</v>
+        <v>1.55</v>
+      </c>
+      <c r="L82" t="s">
+        <v>266</v>
       </c>
       <c r="M82" s="1">
-        <v>2135892.0</v>
+        <v>6655478.6</v>
       </c>
       <c r="N82" s="1">
-        <v>2136313.92</v>
+        <v>6759419.71</v>
       </c>
       <c r="O82" s="1">
-        <v>0.51</v>
+        <v>1.69</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C83" s="1">
-        <v>2200000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>94.539</v>
+        <v>98.946</v>
       </c>
       <c r="E83" s="1">
-        <v>95.02618682</v>
+        <v>100.23628089</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2090576.11</v>
+        <v>4510632.64</v>
       </c>
       <c r="I83" s="1">
-        <v>-10718.11</v>
+        <v>-58062.64</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.51268690715116</v>
+        <v>-1.2872393882203</v>
       </c>
       <c r="K83">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>519.86</v>
+        <v>0.27</v>
+      </c>
+      <c r="L83" t="s">
+        <v>269</v>
       </c>
       <c r="M83" s="1">
-        <v>2079858.0</v>
+        <v>4452570.0</v>
       </c>
       <c r="N83" s="1">
-        <v>2080377.86</v>
+        <v>4464867.95</v>
       </c>
       <c r="O83" s="1">
-        <v>0.49</v>
+        <v>1.12</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B84" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C84" s="1">
-        <v>2200000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>107.637</v>
+        <v>100.171</v>
       </c>
       <c r="E84" s="1">
-        <v>109.91236364</v>
+        <v>100.03257271</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2418072.0</v>
+        <v>2235728.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-50058.0</v>
+        <v>3093.85</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.0701616825305</v>
+        <v>0.13838221823048</v>
       </c>
       <c r="K84">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="L84" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="M84" s="1">
-        <v>2368014.0</v>
+        <v>2238821.85</v>
       </c>
       <c r="N84" s="1">
-        <v>2377100.96</v>
+        <v>2243337.1</v>
       </c>
       <c r="O84" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C85" s="1">
-        <v>5200000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>95.94</v>
+        <v>99.056</v>
       </c>
       <c r="E85" s="1">
-        <v>97.39164808</v>
+        <v>99.89940178</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>5064365.7</v>
+        <v>5731228.68</v>
       </c>
       <c r="I85" s="1">
-        <v>-75485.7</v>
+        <v>-48385.96</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.4905262469493</v>
+        <v>-0.84425107950849</v>
       </c>
       <c r="K85">
-        <v>1.73</v>
+        <v>1.09</v>
       </c>
       <c r="L85" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="M85" s="1">
-        <v>4988880.0</v>
+        <v>5682842.72</v>
       </c>
       <c r="N85" s="1">
-        <v>5078918.36</v>
+        <v>5745239.9</v>
       </c>
       <c r="O85" s="1">
-        <v>1.21</v>
+        <v>1.44</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B86" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C86" s="1">
-        <v>3900000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.286</v>
+        <v>102.521</v>
       </c>
       <c r="E86" s="1">
-        <v>98.10838462</v>
+        <v>104.27862829</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>3826227.0</v>
+        <v>3170070.3</v>
       </c>
       <c r="I86" s="1">
-        <v>6927.0</v>
+        <v>-53431.9</v>
       </c>
       <c r="J86" s="1">
-        <v>0.18103996443494</v>
+        <v>-1.6855115168897</v>
       </c>
       <c r="K86">
-        <v>0.12</v>
+        <v>0.55</v>
       </c>
       <c r="L86" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="M86" s="1">
-        <v>3833154.0</v>
+        <v>3116638.4</v>
       </c>
       <c r="N86" s="1">
-        <v>3837748.52</v>
+        <v>3133313.26</v>
       </c>
       <c r="O86" s="1">
-        <v>0.91</v>
+        <v>0.79</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B87" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C87" s="1">
-        <v>747000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>94.053</v>
+        <v>99.029</v>
       </c>
       <c r="E87" s="1">
-        <v>94.64382865</v>
+        <v>97.59608447</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>706989.4</v>
+        <v>3708651.21</v>
       </c>
       <c r="I87" s="1">
-        <v>-4413.49</v>
+        <v>54450.79</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.62426537088109</v>
+        <v>1.4682100558062</v>
       </c>
       <c r="K87">
-        <v>0.24</v>
+        <v>1.81</v>
       </c>
       <c r="L87" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="M87" s="1">
-        <v>702575.91</v>
+        <v>3763102.0</v>
       </c>
       <c r="N87" s="1">
-        <v>704376.9</v>
+        <v>3831814.33</v>
       </c>
       <c r="O87" s="1">
-        <v>0.17</v>
+        <v>0.96</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B88" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C88" s="1">
-        <v>6697000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.355</v>
+        <v>98.461</v>
       </c>
       <c r="E88" s="1">
-        <v>100.50576781</v>
+        <v>99.59360657</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>6730871.27</v>
+        <v>2182095.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-77066.92</v>
+        <v>-24815.41</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.1449768820196</v>
+        <v>-1.1372281929751</v>
       </c>
       <c r="K88">
-        <v>1.39</v>
+        <v>0.59</v>
       </c>
       <c r="L88" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="M88" s="1">
-        <v>6653804.35</v>
+        <v>2157280.51</v>
       </c>
       <c r="N88" s="1">
-        <v>6747149.52</v>
+        <v>2170223.92</v>
       </c>
       <c r="O88" s="1">
-        <v>1.61</v>
+        <v>0.54</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B89" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C89" s="1">
-        <v>4500000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.59</v>
+        <v>101.462</v>
       </c>
       <c r="E89" s="1">
-        <v>100.23628089</v>
+        <v>102.75960606</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>4510632.64</v>
+        <v>3391067.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-74082.64</v>
+        <v>-42821.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.6424002110711</v>
+        <v>-1.2627588897536</v>
       </c>
       <c r="K89">
-        <v>0.12</v>
+        <v>2.43</v>
       </c>
       <c r="L89" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="M89" s="1">
-        <v>4436550.0</v>
+        <v>3348246.0</v>
       </c>
       <c r="N89" s="1">
-        <v>4442051.71</v>
+        <v>3428559.32</v>
       </c>
       <c r="O89" s="1">
-        <v>1.06</v>
+        <v>0.86</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B90" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C90" s="1">
-        <v>600000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.705</v>
+        <v>96.92</v>
       </c>
       <c r="E90" s="1">
-        <v>100.59866667</v>
+        <v>97.15552632</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>603592.0</v>
+        <v>3691910.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-5362.0</v>
+        <v>-8950.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.88834842078755</v>
+        <v>-0.24242194419691</v>
       </c>
       <c r="K90">
-        <v>1.03</v>
+        <v>0.61</v>
       </c>
       <c r="L90" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="M90" s="1">
-        <v>598230.0</v>
+        <v>3682960.0</v>
       </c>
       <c r="N90" s="1">
-        <v>604423.15</v>
+        <v>3705980.3</v>
       </c>
       <c r="O90" s="1">
-        <v>0.14</v>
+        <v>0.93</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B91" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C91" s="1">
-        <v>2235000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.459</v>
+        <v>102.727</v>
       </c>
       <c r="E91" s="1">
-        <v>100.03257271</v>
+        <v>104.71313615</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2235728.0</v>
+        <v>1361270.77</v>
       </c>
       <c r="I91" s="1">
-        <v>-12819.35</v>
+        <v>-25819.77</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.57338593961341</v>
+        <v>-1.8967402054773</v>
       </c>
       <c r="K91">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.75</v>
+      </c>
+      <c r="L91" t="s">
+        <v>293</v>
       </c>
       <c r="M91" s="1">
-        <v>2222908.65</v>
+        <v>1335451.0</v>
       </c>
       <c r="N91" s="1">
-        <v>2222908.65</v>
+        <v>1345136.78</v>
       </c>
       <c r="O91" s="1">
-        <v>0.53</v>
+        <v>0.34</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B92" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C92" s="1">
-        <v>5737000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.518</v>
+        <v>101.925</v>
       </c>
       <c r="E92" s="1">
-        <v>99.89940178</v>
+        <v>103.41409219</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>5731228.68</v>
+        <v>1985550.57</v>
       </c>
       <c r="I92" s="1">
-        <v>-79251.02</v>
+        <v>-28590.57</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.3827928429476</v>
+        <v>-1.4399315953962</v>
       </c>
       <c r="K92">
-        <v>0.92</v>
+        <v>1.15</v>
       </c>
       <c r="L92" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M92" s="1">
-        <v>5651977.66</v>
+        <v>1956960.0</v>
       </c>
       <c r="N92" s="1">
-        <v>5704947.93</v>
+        <v>1979099.18</v>
       </c>
       <c r="O92" s="1">
-        <v>1.36</v>
+        <v>0.5</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B93" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C93" s="1">
-        <v>3040000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>102.2</v>
+        <v>99.679</v>
       </c>
       <c r="E93" s="1">
-        <v>104.27862829</v>
+        <v>98.96886842</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3170070.3</v>
+        <v>3760817.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-63190.3</v>
+        <v>26985.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.9933406524139</v>
+        <v>0.71753026004722</v>
       </c>
       <c r="K93">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="L93" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="M93" s="1">
-        <v>3106880.0</v>
+        <v>3787802.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3115411.32</v>
+        <v>3803353.37</v>
       </c>
       <c r="O93" s="1">
-        <v>0.74</v>
+        <v>0.95</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B94" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C94" s="1">
-        <v>3800000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.825</v>
+        <v>98.015</v>
       </c>
       <c r="E94" s="1">
-        <v>97.59608447</v>
+        <v>99.34837534</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>3708651.21</v>
+        <v>5762205.77</v>
       </c>
       <c r="I94" s="1">
-        <v>46698.79</v>
+        <v>-77335.77</v>
       </c>
       <c r="J94" s="1">
-        <v>1.2591852766872</v>
+        <v>-1.3421209357471</v>
       </c>
       <c r="K94">
-        <v>1.7</v>
+        <v>2.23</v>
       </c>
       <c r="L94" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M94" s="1">
-        <v>3755350.0</v>
+        <v>5684870.0</v>
       </c>
       <c r="N94" s="1">
-        <v>3819963.01</v>
+        <v>5814376.85</v>
       </c>
       <c r="O94" s="1">
-        <v>0.91</v>
+        <v>1.46</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B95" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C95" s="1">
-        <v>2191000.0</v>
+        <v>7053000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.233</v>
+        <v>98.833</v>
       </c>
       <c r="E95" s="1">
-        <v>99.59360657</v>
+        <v>99.69928158</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>2182095.92</v>
+        <v>7031790.33</v>
       </c>
       <c r="I95" s="1">
-        <v>-29810.89</v>
+        <v>-61098.84</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.3661585509037</v>
+        <v>-0.86889450812166</v>
       </c>
       <c r="K95">
-        <v>0.41</v>
+        <v>2.1</v>
       </c>
       <c r="L95" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M95" s="1">
-        <v>2152285.03</v>
+        <v>6970691.49</v>
       </c>
       <c r="N95" s="1">
-        <v>2161289.14</v>
+        <v>7118466.33</v>
       </c>
       <c r="O95" s="1">
-        <v>0.51</v>
+        <v>1.78</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B96" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C96" s="1">
-        <v>3300000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.408</v>
+        <v>99.218</v>
       </c>
       <c r="E96" s="1">
-        <v>102.75960606</v>
+        <v>100.48512466</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>3391067.0</v>
+        <v>3361227.42</v>
       </c>
       <c r="I96" s="1">
-        <v>-44603.0</v>
+        <v>-42385.32</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.3153087214142</v>
+        <v>-1.2610072067067</v>
       </c>
       <c r="K96">
-        <v>2.19</v>
+        <v>0.23</v>
       </c>
       <c r="L96" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="M96" s="1">
-        <v>3346464.0</v>
+        <v>3318842.1</v>
       </c>
       <c r="N96" s="1">
-        <v>3418896.11</v>
+        <v>3326565.29</v>
       </c>
       <c r="O96" s="1">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B97" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C97" s="1">
-        <v>3800000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>96.612</v>
+        <v>102.61</v>
       </c>
       <c r="E97" s="1">
-        <v>97.15552632</v>
+        <v>104.52229566</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>3691910.0</v>
+        <v>5539681.67</v>
       </c>
       <c r="I97" s="1">
-        <v>-20654.0</v>
+        <v>-101351.67</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.55943942295451</v>
+        <v>-1.829557653987</v>
       </c>
       <c r="K97">
-        <v>0.55</v>
+        <v>1.6</v>
       </c>
       <c r="L97" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="M97" s="1">
-        <v>3671256.0</v>
+        <v>5438330.0</v>
       </c>
       <c r="N97" s="1">
-        <v>3691995.98</v>
+        <v>5522984.79</v>
       </c>
       <c r="O97" s="1">
-        <v>0.88</v>
+        <v>1.38</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B98" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C98" s="1">
-        <v>1300000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.557</v>
+        <v>100.946</v>
       </c>
       <c r="E98" s="1">
-        <v>104.71313615</v>
+        <v>101.8218</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1361270.77</v>
+        <v>381831.75</v>
       </c>
       <c r="I98" s="1">
-        <v>-28029.77</v>
+        <v>-3284.25</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.0590885088938</v>
+        <v>-0.86013014894649</v>
       </c>
       <c r="K98">
-        <v>0.47</v>
+        <v>2.67</v>
       </c>
       <c r="L98" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="M98" s="1">
-        <v>1333241.0</v>
+        <v>378547.5</v>
       </c>
       <c r="N98" s="1">
-        <v>1339358.34</v>
+        <v>388564.62</v>
       </c>
       <c r="O98" s="1">
-        <v>0.32</v>
+        <v>0.1</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B99" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C99" s="1">
-        <v>1920000.0</v>
+        <v>1815000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>102.119</v>
+        <v>107.4</v>
       </c>
       <c r="E99" s="1">
-        <v>103.41409219</v>
+        <v>106.3931405</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1985550.57</v>
+        <v>1931035.5</v>
       </c>
       <c r="I99" s="1">
-        <v>-24865.77</v>
+        <v>18274.5</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.2523362726541</v>
+        <v>0.94635753718665</v>
       </c>
       <c r="K99">
-        <v>0.89</v>
+        <v>7.19</v>
       </c>
       <c r="L99" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="M99" s="1">
-        <v>1960684.8</v>
+        <v>1949310.0</v>
       </c>
       <c r="N99" s="1">
-        <v>1977714.94</v>
+        <v>2079815.96</v>
       </c>
       <c r="O99" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B100" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C100" s="1">
-        <v>3800000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.538</v>
+        <v>98.629</v>
       </c>
       <c r="E100" s="1">
-        <v>98.96886842</v>
+        <v>99.92660182</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>3760817.0</v>
+        <v>3297577.86</v>
       </c>
       <c r="I100" s="1">
-        <v>21627.0</v>
+        <v>-42820.86</v>
       </c>
       <c r="J100" s="1">
-        <v>0.57506121675157</v>
+        <v>-1.2985549338932</v>
       </c>
       <c r="K100">
-        <v>0.37</v>
+        <v>2.41</v>
       </c>
       <c r="L100" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="M100" s="1">
-        <v>3782444.0</v>
+        <v>3254757.0</v>
       </c>
       <c r="N100" s="1">
-        <v>3796628.93</v>
+        <v>3334296.04</v>
       </c>
       <c r="O100" s="1">
-        <v>0.9</v>
+        <v>0.84</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B101" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C101" s="1">
-        <v>5800000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>97.419</v>
+        <v>99.07</v>
       </c>
       <c r="E101" s="1">
-        <v>99.34837534</v>
+        <v>100.15900849</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>5762205.77</v>
+        <v>3302242.51</v>
       </c>
       <c r="I101" s="1">
-        <v>-111903.77</v>
+        <v>-35904.61</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.9420300917161</v>
+        <v>-1.0872796256263</v>
       </c>
       <c r="K101">
-        <v>2.09</v>
+        <v>1.55</v>
       </c>
       <c r="L101" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="M101" s="1">
-        <v>5650302.0</v>
+        <v>3266337.9</v>
       </c>
       <c r="N101" s="1">
-        <v>5771466.38</v>
+        <v>3317554.31</v>
       </c>
       <c r="O101" s="1">
-        <v>1.37</v>
+        <v>0.83</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B102" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C102" s="1">
-        <v>7053000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.423</v>
+        <v>98.505</v>
       </c>
       <c r="E102" s="1">
-        <v>99.69928158</v>
+        <v>97.523</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>7031790.33</v>
+        <v>2047983.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-90016.14</v>
+        <v>20622.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.2801311725118</v>
+        <v>1.0069419521549</v>
       </c>
       <c r="K102">
-        <v>1.96</v>
+        <v>0.09</v>
       </c>
       <c r="L102" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="M102" s="1">
-        <v>6941774.19</v>
+        <v>2068605.0</v>
       </c>
       <c r="N102" s="1">
-        <v>7079911.54</v>
+        <v>2070474.86</v>
       </c>
       <c r="O102" s="1">
-        <v>1.68</v>
+        <v>0.52</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B103" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C103" s="1">
-        <v>3345000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.846</v>
+        <v>100.742</v>
       </c>
       <c r="E103" s="1">
-        <v>100.48512466</v>
+        <v>101.80010086</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>3361227.42</v>
+        <v>5904405.85</v>
       </c>
       <c r="I103" s="1">
-        <v>-54828.72</v>
+        <v>-61369.85</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.6312112555597</v>
+        <v>-1.0393907796836</v>
       </c>
       <c r="K103">
-        <v>0.06</v>
+        <v>3.09</v>
       </c>
       <c r="L103" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="M103" s="1">
-        <v>3306398.7</v>
+        <v>5843036.0</v>
       </c>
       <c r="N103" s="1">
-        <v>3308529.24</v>
+        <v>6022220.25</v>
       </c>
       <c r="O103" s="1">
-        <v>0.79</v>
+        <v>1.51</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B104" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>94.989</v>
+        <v>99.501</v>
       </c>
       <c r="E104" s="1">
-        <v>95.67</v>
+        <v>99.2</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>191340.0</v>
+        <v>1984000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-1362.0</v>
+        <v>6020.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.7118218877391</v>
+        <v>0.30342741935484</v>
       </c>
       <c r="K104">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>135.62</v>
+        <v>0.15</v>
+      </c>
+      <c r="L104" t="s">
+        <v>332</v>
       </c>
       <c r="M104" s="1">
-        <v>189978.0</v>
+        <v>1990020.0</v>
       </c>
       <c r="N104" s="1">
-        <v>190113.62</v>
+        <v>1993013.15</v>
       </c>
       <c r="O104" s="1">
-        <v>0.05</v>
+        <v>0.5</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B105" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C105" s="1">
-        <v>5300000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>102.641</v>
+        <v>100.345</v>
       </c>
       <c r="E105" s="1">
-        <v>104.52229566</v>
+        <v>101.54052787</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>5539681.67</v>
+        <v>5228321.78</v>
       </c>
       <c r="I105" s="1">
-        <v>-99708.67</v>
+        <v>-61557.73</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.7998989100758</v>
+        <v>-1.1773898507065</v>
       </c>
       <c r="K105">
-        <v>1.28</v>
+        <v>2.54</v>
       </c>
       <c r="L105" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="M105" s="1">
-        <v>5439973.0</v>
+        <v>5166764.05</v>
       </c>
       <c r="N105" s="1">
-        <v>5507856.56</v>
+        <v>5297428.74</v>
       </c>
       <c r="O105" s="1">
-        <v>1.31</v>
+        <v>1.33</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B106" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C106" s="1">
-        <v>375000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.933</v>
+        <v>100.294</v>
       </c>
       <c r="E106" s="1">
-        <v>101.8218</v>
+        <v>101.50487846</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>381831.75</v>
+        <v>1319563.42</v>
       </c>
       <c r="I106" s="1">
-        <v>-3333.0</v>
+        <v>-15741.42</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.87289755239055</v>
+        <v>-1.1929263695412</v>
       </c>
       <c r="K106">
-        <v>2.38</v>
+        <v>1.51</v>
       </c>
       <c r="L106" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="M106" s="1">
-        <v>378498.75</v>
+        <v>1303822.0</v>
       </c>
       <c r="N106" s="1">
-        <v>387437.11</v>
+        <v>1323446.66</v>
       </c>
       <c r="O106" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B107" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C107" s="1">
-        <v>3300000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.271</v>
+        <v>103.354</v>
       </c>
       <c r="E107" s="1">
-        <v>99.92660182</v>
+        <v>105.09337452</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>3297577.86</v>
+        <v>4413921.73</v>
       </c>
       <c r="I107" s="1">
-        <v>-54634.86</v>
+        <v>-73053.73</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.6568178923909</v>
+        <v>-1.6550753381846</v>
       </c>
       <c r="K107">
-        <v>2.24</v>
+        <v>2.58</v>
       </c>
       <c r="L107" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="M107" s="1">
-        <v>3242943.0</v>
+        <v>4340868.0</v>
       </c>
       <c r="N107" s="1">
-        <v>3317023.48</v>
+        <v>4449089.92</v>
       </c>
       <c r="O107" s="1">
-        <v>0.79</v>
+        <v>1.12</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B108" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C108" s="1">
-        <v>3297000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.802</v>
+        <v>107.53</v>
       </c>
       <c r="E108" s="1">
-        <v>100.15900849</v>
+        <v>109.06825</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3302242.51</v>
+        <v>2181365.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-44740.57</v>
+        <v>-30765.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.3548541593936</v>
+        <v>-1.4103554425784</v>
       </c>
       <c r="K108">
-        <v>1.4</v>
+        <v>1.87</v>
       </c>
       <c r="L108" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="M108" s="1">
-        <v>3257501.94</v>
+        <v>2150600.0</v>
       </c>
       <c r="N108" s="1">
-        <v>3303738.98</v>
+        <v>2188017.13</v>
       </c>
       <c r="O108" s="1">
-        <v>0.79</v>
+        <v>0.55</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B109" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C109" s="1">
-        <v>5800000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.691</v>
+        <v>100.501</v>
       </c>
       <c r="E109" s="1">
-        <v>101.80010086</v>
+        <v>101.34664646</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>5904405.85</v>
+        <v>4864639.03</v>
       </c>
       <c r="I109" s="1">
-        <v>-64327.85</v>
+        <v>-40591.03</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.0894889618741</v>
+        <v>-0.83440990687443</v>
       </c>
       <c r="K109">
-        <v>2.87</v>
+        <v>3.92</v>
       </c>
       <c r="L109" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="M109" s="1">
-        <v>5840078.0</v>
+        <v>4824048.0</v>
       </c>
       <c r="N109" s="1">
-        <v>6006331.42</v>
+        <v>5012365.81</v>
       </c>
       <c r="O109" s="1">
-        <v>1.43</v>
+        <v>1.26</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B110" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C110" s="1">
-        <v>5149000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.53</v>
+        <v>93.273</v>
       </c>
       <c r="E110" s="1">
-        <v>101.54052787</v>
+        <v>94.43916654</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>5228321.78</v>
+        <v>5160156.06</v>
       </c>
       <c r="I110" s="1">
-        <v>-52032.08</v>
+        <v>-63719.34</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.99519658868433</v>
+        <v>-1.2348335836959</v>
       </c>
       <c r="K110">
-        <v>2.32</v>
+        <v>0.08</v>
       </c>
       <c r="L110" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="M110" s="1">
-        <v>5176289.7</v>
+        <v>5096436.72</v>
       </c>
       <c r="N110" s="1">
-        <v>5295845.25</v>
+        <v>5100703.13</v>
       </c>
       <c r="O110" s="1">
-        <v>1.26</v>
+        <v>1.28</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B111" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C111" s="1">
-        <v>3300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.614</v>
+        <v>100.254</v>
       </c>
       <c r="E111" s="1">
-        <v>101.50487879</v>
+        <v>100.637</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>3349661.0</v>
+        <v>805096.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-62399.0</v>
+        <v>-3064.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.8628452252332</v>
+        <v>-0.38057573258344</v>
       </c>
       <c r="K111">
-        <v>1.3</v>
+        <v>1.04</v>
       </c>
       <c r="L111" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="M111" s="1">
-        <v>3287262.0</v>
+        <v>802032.0</v>
       </c>
       <c r="N111" s="1">
-        <v>3330195.9</v>
+        <v>810388.16</v>
       </c>
       <c r="O111" s="1">
-        <v>0.79</v>
+        <v>0.2</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B112" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="C112" s="1">
-        <v>4200000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.945</v>
+        <v>100.059</v>
       </c>
       <c r="E112" s="1">
-        <v>105.09337452</v>
+        <v>101.30837019</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4413921.73</v>
+        <v>4214428.2</v>
       </c>
       <c r="I112" s="1">
-        <v>-90231.73</v>
+        <v>-51973.8</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.0442530592857</v>
+        <v>-1.233234914288</v>
       </c>
       <c r="K112">
-        <v>2.3</v>
+        <v>2.32</v>
       </c>
       <c r="L112" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="M112" s="1">
-        <v>4323690.0</v>
+        <v>4162454.4</v>
       </c>
       <c r="N112" s="1">
-        <v>4420433.84</v>
+        <v>4259131.66</v>
       </c>
       <c r="O112" s="1">
-        <v>1.05</v>
+        <v>1.07</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B113" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C113" s="1">
-        <v>2000000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>105.663</v>
+        <v>98.08</v>
       </c>
       <c r="E113" s="1">
-        <v>109.06825</v>
+        <v>98.32790727</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2181365.0</v>
+        <v>5408034.9</v>
       </c>
       <c r="I113" s="1">
-        <v>-68105.0</v>
+        <v>-13634.9</v>
       </c>
       <c r="J113" s="1">
-        <v>-3.1221276585991</v>
+        <v>-0.25212300312633</v>
       </c>
       <c r="K113">
-        <v>1.41</v>
+        <v>0.99</v>
       </c>
       <c r="L113" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="M113" s="1">
-        <v>2113260.0</v>
+        <v>5394400.0</v>
       </c>
       <c r="N113" s="1">
-        <v>2141540.39</v>
+        <v>5448684.25</v>
       </c>
       <c r="O113" s="1">
-        <v>0.51</v>
+        <v>1.37</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B114" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="C114" s="1">
-        <v>4800000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.885</v>
+        <v>98.234</v>
       </c>
       <c r="E114" s="1">
-        <v>101.34664646</v>
+        <v>98.51473529</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>4864639.03</v>
+        <v>3349501.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-70159.03</v>
+        <v>-9545.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.4422247892872</v>
+        <v>-0.28496782057984</v>
       </c>
       <c r="K114">
-        <v>3.69</v>
+        <v>0.42</v>
       </c>
       <c r="L114" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="M114" s="1">
-        <v>4794480.0</v>
+        <v>3339956.0</v>
       </c>
       <c r="N114" s="1">
-        <v>4971751.23</v>
+        <v>3354114.9</v>
       </c>
       <c r="O114" s="1">
-        <v>1.18</v>
+        <v>0.84</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B115" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C115" s="1">
-        <v>5464000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>92.737</v>
+        <v>108.044</v>
       </c>
       <c r="E115" s="1">
-        <v>94.43916654</v>
+        <v>110.87634667</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>5160156.06</v>
+        <v>665258.08</v>
       </c>
       <c r="I115" s="1">
-        <v>-93006.38</v>
+        <v>-16994.08</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.8023947128452</v>
+        <v>-2.5545093717614</v>
       </c>
       <c r="K115">
-        <v>1.49</v>
+        <v>0.93</v>
       </c>
       <c r="L115" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="M115" s="1">
-        <v>5067149.68</v>
+        <v>648264.0</v>
       </c>
       <c r="N115" s="1">
-        <v>5148660.58</v>
+        <v>653869.48</v>
       </c>
       <c r="O115" s="1">
-        <v>1.22</v>
+        <v>0.16</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B116" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C116" s="1">
-        <v>800000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.248</v>
+        <v>98.69</v>
       </c>
       <c r="E116" s="1">
-        <v>100.637</v>
+        <v>99.7983</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>805096.0</v>
+        <v>2993949.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-3112.0</v>
+        <v>-33249.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.38653775450381</v>
+        <v>-1.1105399590975</v>
       </c>
       <c r="K116">
-        <v>0.86</v>
+        <v>0.78</v>
       </c>
       <c r="L116" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="M116" s="1">
-        <v>801984.0</v>
+        <v>2960700.0</v>
       </c>
       <c r="N116" s="1">
-        <v>808901.81</v>
+        <v>2984073.29</v>
       </c>
       <c r="O116" s="1">
-        <v>0.19</v>
+        <v>0.75</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B117" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C117" s="1">
-        <v>4160000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.887</v>
+        <v>95.195</v>
       </c>
       <c r="E117" s="1">
-        <v>101.30837019</v>
+        <v>95.56322325</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>4214428.2</v>
+        <v>3822528.93</v>
       </c>
       <c r="I117" s="1">
-        <v>-59129.0</v>
+        <v>-14728.93</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.4030135808222</v>
+        <v>-0.38531899351773</v>
       </c>
       <c r="K117">
-        <v>2.12</v>
+        <v>0.04</v>
       </c>
       <c r="L117" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="M117" s="1">
-        <v>4155299.2</v>
+        <v>3807800.0</v>
       </c>
       <c r="N117" s="1">
-        <v>4243300.3</v>
+        <v>3809443.84</v>
       </c>
       <c r="O117" s="1">
-        <v>1.01</v>
+        <v>0.95</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="B118" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C118" s="1">
-        <v>5500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.894</v>
+        <v>100.091</v>
       </c>
       <c r="E118" s="1">
-        <v>98.32790727</v>
+        <v>101.9176069</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>5408034.9</v>
+        <v>4280539.49</v>
       </c>
       <c r="I118" s="1">
-        <v>-23864.9</v>
+        <v>-76717.49</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.44128598356494</v>
+        <v>-1.7922388095992</v>
       </c>
       <c r="K118">
-        <v>0.91</v>
+        <v>2.06</v>
       </c>
       <c r="L118" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="M118" s="1">
-        <v>5384170.0</v>
+        <v>4203822.0</v>
       </c>
       <c r="N118" s="1">
-        <v>5434103.22</v>
+        <v>4290411.04</v>
       </c>
       <c r="O118" s="1">
-        <v>1.29</v>
+        <v>1.08</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B119" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C119" s="1">
-        <v>3400000.0</v>
+        <v>4710000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.433</v>
+        <v>98.585</v>
       </c>
       <c r="E119" s="1">
-        <v>98.51473529</v>
+        <v>99.72630149</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>3349501.0</v>
+        <v>4697108.8</v>
       </c>
       <c r="I119" s="1">
-        <v>-2779.0</v>
+        <v>-53755.3</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.082967582335399</v>
+        <v>-1.1444337844591</v>
       </c>
       <c r="K119">
-        <v>0.28</v>
+        <v>0.7</v>
       </c>
       <c r="L119" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="M119" s="1">
-        <v>3346722.0</v>
+        <v>4643353.5</v>
       </c>
       <c r="N119" s="1">
-        <v>3356235.01</v>
+        <v>4676371.89</v>
       </c>
       <c r="O119" s="1">
-        <v>0.8</v>
+        <v>1.17</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B120" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="C120" s="1">
-        <v>600000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>108.002</v>
+        <v>99.977</v>
       </c>
       <c r="E120" s="1">
-        <v>110.87634667</v>
+        <v>100.56275984</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>665258.08</v>
+        <v>6134328.35</v>
       </c>
       <c r="I120" s="1">
-        <v>-17246.08</v>
+        <v>-35731.35</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.5923894077318</v>
+        <v>-0.58248186209335</v>
       </c>
       <c r="K120">
-        <v>0.49</v>
+        <v>2.37</v>
       </c>
       <c r="L120" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="M120" s="1">
-        <v>648012.0</v>
+        <v>6098597.0</v>
       </c>
       <c r="N120" s="1">
-        <v>650942.14</v>
+        <v>6242991.52</v>
       </c>
       <c r="O120" s="1">
-        <v>0.15</v>
+        <v>1.56</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B121" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C121" s="1">
-        <v>3000000.0</v>
+        <v>4124000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.251</v>
+        <v>98.505</v>
       </c>
       <c r="E121" s="1">
-        <v>99.7983</v>
+        <v>99.37023084</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2993949.0</v>
+        <v>4098028.32</v>
       </c>
       <c r="I121" s="1">
-        <v>-46419.0</v>
+        <v>-35682.12</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.550427211686</v>
+        <v>-0.8707143341557</v>
       </c>
       <c r="K121">
-        <v>0.6</v>
+        <v>2.06</v>
       </c>
       <c r="L121" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="M121" s="1">
-        <v>2947530.0</v>
+        <v>4062346.2</v>
       </c>
       <c r="N121" s="1">
-        <v>2965509.45</v>
+        <v>4147255.41</v>
       </c>
       <c r="O121" s="1">
-        <v>0.71</v>
+        <v>1.04</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="B122" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="C122" s="1">
-        <v>1200000.0</v>
+        <v>2905000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>101.375</v>
+        <v>100.003</v>
       </c>
       <c r="E122" s="1">
-        <v>102.1475</v>
+        <v>101.26198279</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1225770.0</v>
+        <v>2941660.6</v>
       </c>
       <c r="I122" s="1">
-        <v>-9270.0</v>
+        <v>-36573.45</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.75625933086958</v>
+        <v>-1.2432926490568</v>
       </c>
       <c r="K122">
-        <v>0.09</v>
+        <v>0.56</v>
       </c>
       <c r="L122" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="M122" s="1">
-        <v>1216500.0</v>
+        <v>2905087.15</v>
       </c>
       <c r="N122" s="1">
-        <v>1217564.38</v>
+        <v>2921253.67</v>
       </c>
       <c r="O122" s="1">
-        <v>0.29</v>
+        <v>0.73</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B123" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C123" s="1">
-        <v>4000000.0</v>
+        <v>1999000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>94.949</v>
+        <v>98.796</v>
       </c>
       <c r="E123" s="1">
-        <v>95.56322325</v>
+        <v>98.93570235</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>3822528.93</v>
+        <v>1977724.69</v>
       </c>
       <c r="I123" s="1">
-        <v>-24568.93</v>
+        <v>-2792.65</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.64274019765234</v>
+        <v>-0.14120519474326</v>
       </c>
       <c r="K123">
-        <v>0.98</v>
+        <v>0.09</v>
       </c>
       <c r="L123" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="M123" s="1">
-        <v>3797960.0</v>
+        <v>1974932.04</v>
       </c>
       <c r="N123" s="1">
-        <v>3837302.47</v>
+        <v>1976821.51</v>
       </c>
       <c r="O123" s="1">
-        <v>0.91</v>
+        <v>0.5</v>
       </c>
       <c r="P123">
-        <v>1</v>
-[...298 lines deleted...]
-      <c r="P129">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>