--- v3 (2026-07-10)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -124,1110 +124,1185 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
+    <t>XS2079107830</t>
+  </si>
+  <si>
+    <t>AB SKF 0.875 15/11/2029</t>
+  </si>
+  <si>
+    <t>3 998.63</t>
+  </si>
+  <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>2 350.68</t>
+    <t>3 686.30</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>22 180.82</t>
+    <t>34 783.56</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>119 815.07</t>
-[...8 lines deleted...]
-    <t>22 565.75</t>
+    <t>9 780.82</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>2 897.26</t>
+    <t>17 383.56</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>33 369.86</t>
+    <t>24 164.38</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
+    <t>4 120.38</t>
+  </si>
+  <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>87 698.63</t>
+    <t>102 767.12</t>
+  </si>
+  <si>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
+  </si>
+  <si>
+    <t>3 208.01</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>23 467.81</t>
+    <t>27 628.77</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>171 493.15</t>
+    <t>3 205.48</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>9 780.82</t>
+    <t>5 293.15</t>
+  </si>
+  <si>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.375 16/04/2029</t>
+  </si>
+  <si>
+    <t>5 769.86</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>18 036.99</t>
+    <t>31 701.37</t>
+  </si>
+  <si>
+    <t>XS2791973642</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 27/06/2034</t>
+  </si>
+  <si>
+    <t>90 972.26</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>132 706.85</t>
+    <t>161 063.01</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>30 830.14</t>
+    <t>48 347.26</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>18 003.04</t>
+    <t>21 618.11</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>17 045.00</t>
+    <t>20 702.73</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>7 047.95</t>
+    <t>18 794.52</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>131 452.74</t>
+    <t>153 216.44</t>
+  </si>
+  <si>
+    <t>XS3367720797</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2030</t>
+  </si>
+  <si>
+    <t>2 097.39</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>233 013.70</t>
+    <t>29 126.71</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>197 758.29</t>
+    <t>8 415.25</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>4 191.78</t>
+    <t>6 657.53</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>1 994.52</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>1 917.81</t>
+    <t>8 767.12</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>53 602.34</t>
-[...5 lines deleted...]
-    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+    <t>74 378.43</t>
+  </si>
+  <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
+  </si>
+  <si>
+    <t>3 530.97</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>40 480.48</t>
+    <t>62 244.18</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>116 712.33</t>
+    <t>13 150.68</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>66 795.24</t>
+    <t>78 680.51</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>10 893.47</t>
+    <t>17 455.79</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>6 395.55</t>
+    <t>10 248.29</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>34 443.83</t>
+    <t>57 563.67</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>57 821.92</t>
+    <t>72 205.48</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>11 919.45</t>
+    <t>16 058.15</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>48 938.01</t>
+    <t>1 795.89</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>3 580.21</t>
+    <t>17 350.24</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>11 267.12</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>17 353.77</t>
+    <t>24 185.96</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
+    <t>1 464.04</t>
+  </si>
+  <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>64 417.81</t>
+    <t>73 236.30</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>48 380.14</t>
+    <t>57 113.01</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>82 816.44</t>
+    <t>100 898.63</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>17 873.29</t>
+    <t>20 784.25</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>21 452.05</t>
+    <t>45 287.67</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>4 440.92</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>2 768.00</t>
+    <t>13 414.17</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>18 583.56</t>
+    <t>26 391.78</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>10 140.41</t>
+    <t>12 554.79</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>79 430.14</t>
+    <t>92 580.82</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>172 109.59</t>
+    <t>16 767.12</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>1 250.68</t>
-[...8 lines deleted...]
-    <t>37 272.60</t>
+    <t>2 501.37</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>26 253.60</t>
+    <t>53 042.98</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>108 768.49</t>
+    <t>136 097.26</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>10 787.67</t>
+    <t>14 383.56</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>6 792.47</t>
+    <t>8 402.05</t>
+  </si>
+  <si>
+    <t>XS2987792269</t>
+  </si>
+  <si>
+    <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
+  </si>
+  <si>
+    <t>7 126.03</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>30 991.78</t>
+    <t>38 663.01</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>48 937.30</t>
+    <t>57 645.01</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>62 982.74</t>
+    <t>80 674.52</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>28 430.26</t>
+    <t>38 656.97</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>14 400.75</t>
+    <t>4 371.65</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>58 165.66</t>
+    <t>40 021.65</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
+    <t>1 772.05</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
+    <t>9 794.52</t>
+  </si>
+  <si>
+    <t>XS2553547444</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 16/11/2032</t>
+  </si>
+  <si>
+    <t>121 439.07</t>
+  </si>
+  <si>
+    <t>XS2788605660</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 22/03/2035</t>
+  </si>
+  <si>
+    <t>25 128.94</t>
+  </si>
+  <si>
+    <t>XS2580221658</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>62 707.19</t>
+  </si>
+  <si>
+    <t>FR0013320058</t>
+  </si>
+  <si>
+    <t>ICADE 1.625 28/02/2028</t>
+  </si>
+  <si>
+    <t>23 261.99</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>70 048.18</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>43 073.63</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 24/08/2033</t>
+  </si>
+  <si>
+    <t>25 586.30</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>140 692.47</t>
+  </si>
+  <si>
+    <t>XS1725678194</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
+  </si>
+  <si>
+    <t>46 109.59</t>
+  </si>
+  <si>
+    <t>XS2592650373</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 08/03/2028</t>
+  </si>
+  <si>
+    <t>19 068.49</t>
+  </si>
+  <si>
+    <t>XS1785340172</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
+  </si>
+  <si>
     <t>7 910.96</t>
   </si>
   <si>
-    <t>XS2553547444</t>
-[...97 lines deleted...]
-  <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
+    <t>1 054.79</t>
+  </si>
+  <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>19 130.43</t>
+    <t>43 043.48</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>96 021.92</t>
+    <t>6 268.49</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>6 838.36</t>
+    <t>12 180.82</t>
+  </si>
+  <si>
+    <t>FR0013181898</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 3 09/06/2028</t>
+  </si>
+  <si>
+    <t>109 175.34</t>
+  </si>
+  <si>
+    <t>DE000A3MQNP4</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
+  </si>
+  <si>
+    <t>7 225.34</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>103 941.11</t>
-[...8 lines deleted...]
-    <t>12 297.95</t>
+    <t>92 522.96</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>4 515.25</t>
+    <t>16 397.49</t>
+  </si>
+  <si>
+    <t>XS2729836234</t>
+  </si>
+  <si>
+    <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
+  </si>
+  <si>
+    <t>29 246.58</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>62 397.18</t>
+    <t>84 842.21</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>16 674.86</t>
-[...8 lines deleted...]
-    <t>68 712.33</t>
+    <t>36 064.23</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>12 943.41</t>
+    <t>22 322.69</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>80 313.32</t>
+    <t>99 078.12</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>23 020.30</t>
+    <t>28 449.61</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>9 685.78</t>
+    <t>18 182.08</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>22 139.18</t>
+    <t>34 303.56</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>15 551.37</t>
+    <t>18 804.79</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>129 506.85</t>
-[...8 lines deleted...]
-    <t>147 774.84</t>
+    <t>4 369.86</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>7 723.19</t>
+    <t>21 039.04</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>84 654.79</t>
+    <t>124 586.30</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>10 017.12</t>
-[...8 lines deleted...]
-    <t>130 505.96</t>
+    <t>12 585.62</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>4 634.38</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>79 539.04</t>
+    <t>92 535.62</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>51 216.41</t>
+    <t>63 072.06</t>
+  </si>
+  <si>
+    <t>XS3317606419</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>9 061.64</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>179 184.25</t>
+    <t>209 971.92</t>
+  </si>
+  <si>
+    <t>FR0014016SU0</t>
+  </si>
+  <si>
+    <t>SANOFI SA 3 05/05/2029</t>
+  </si>
+  <si>
+    <t>7 389.04</t>
+  </si>
+  <si>
+    <t>XS3393867810</t>
+  </si>
+  <si>
+    <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>2 993.15</t>
+    <t>10 869.86</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>130 664.69</t>
+    <t>157 115.03</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>19 624.66</t>
+    <t>26 080.14</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>108 221.92</t>
+    <t>135 550.68</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>37 417.13</t>
+    <t>59 171.27</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>188 317.81</t>
+    <t>22 619.18</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>4 266.41</t>
+    <t>15 493.81</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>8 356.16</t>
+    <t>11 780.82</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>96 677.26</t>
+    <t>117 334.79</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>54 284.25</t>
+    <t>42 312.33</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>14 158.90</t>
+    <t>25 220.55</t>
+  </si>
+  <si>
+    <t>XS1997077364</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
+  </si>
+  <si>
+    <t>3 654.79</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>5 605.48</t>
+    <t>11 975.34</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>23 373.29</t>
+    <t>36 215.75</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>7 123.29</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>86 589.04</t>
+    <t>149 924.66</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>33 018.39</t>
+    <t>32 955.38</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>144 394.52</t>
+    <t>169 463.01</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>84 909.21</t>
-[...17 lines deleted...]
-    <t>1 889.47</t>
+    <t>4 830.16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1591,212 +1666,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>862062.9008</v>
+        <v>801071.7466</v>
       </c>
       <c r="D2">
-        <v>118.84</v>
+        <v>119.52</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>102453591.01</v>
+        <v>95744993.48</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>102453591.01</v>
+        <v>95744993.48</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2668214.7032</v>
+        <v>2845349.3521</v>
       </c>
       <c r="D3">
-        <v>106.22</v>
+        <v>106.8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>283438719.64</v>
+        <v>303894442.82</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>283438719.64</v>
+        <v>303894442.82</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29309.6254</v>
+        <v>27267.0941</v>
       </c>
       <c r="D4">
-        <v>110.26</v>
+        <v>110.89</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3231918.35</v>
+        <v>3023652.91</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3231918.35</v>
+        <v>3023652.91</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>97614.97</v>
+        <v>108789.58</v>
       </c>
       <c r="D5">
-        <v>100.25</v>
+        <v>100.17</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9786249.48</v>
+        <v>10897767.07</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9786249.48</v>
+        <v>10897767.07</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>99.9</v>
+        <v>100.45</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64041.79</v>
+        <v>64389.06</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64041.79</v>
+        <v>64389.06</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P123"/>
+  <dimension ref="A1:P131"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O123" sqref="O123"/>
+      <selection activeCell="O131" sqref="O131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1815,6139 +1890,6539 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>255.0</v>
+        <v>4203.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4790.39</v>
+        <v>4805.57</v>
       </c>
       <c r="E2" s="1">
-        <v>4789.59</v>
+        <v>4803.3486224126</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1221345.45</v>
+        <v>20188474.26</v>
       </c>
       <c r="I2" s="1">
-        <v>204.0</v>
+        <v>9336.45</v>
       </c>
       <c r="J2" s="1">
-        <v>0.016702891061657</v>
+        <v>0.046246436851836</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1221549.45</v>
+        <v>20197810.71</v>
       </c>
       <c r="N2" s="1">
-        <v>1221549.45</v>
+        <v>20197810.71</v>
       </c>
       <c r="O2" s="1">
-        <v>0.31</v>
+        <v>4.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>856.0</v>
+        <v>524.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.855</v>
+        <v>105.82</v>
       </c>
       <c r="E3" s="1">
-        <v>106.020029206</v>
+        <v>105.647900763</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-141265.0</v>
+        <v>90180.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-141265.0</v>
+        <v>90180.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-141265.0</v>
+        <v>90180.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>300000.0</v>
+        <v>834000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.355</v>
+        <v>93.242</v>
       </c>
       <c r="E4" s="1">
-        <v>100.825</v>
+        <v>93.5</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>302475.0</v>
+        <v>779790.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-1410.0</v>
+        <v>-2151.72</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.46615422762212</v>
+        <v>-0.27593582887701</v>
       </c>
       <c r="K4">
-        <v>0.78</v>
+        <v>0.48</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>301065.0</v>
+        <v>777638.28</v>
       </c>
       <c r="N4" s="1">
-        <v>303415.68</v>
+        <v>781636.91</v>
       </c>
       <c r="O4" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>2300000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.525</v>
+        <v>100.291</v>
       </c>
       <c r="E5" s="1">
-        <v>103.00508304</v>
+        <v>100.825</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2369116.91</v>
+        <v>302475.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-34041.91</v>
+        <v>-1602.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.4369029175517</v>
+        <v>-0.52963054797917</v>
       </c>
       <c r="K5">
-        <v>0.96</v>
+        <v>1.23</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>2335075.0</v>
+        <v>300873.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2357255.82</v>
+        <v>304559.3</v>
       </c>
       <c r="O5" s="1">
-        <v>0.59</v>
+        <v>0.07</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>5100000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.678</v>
+        <v>101.546</v>
       </c>
       <c r="E6" s="1">
-        <v>99.78678667</v>
+        <v>103.00508304</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5089126.12</v>
+        <v>2369116.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-56548.12</v>
+        <v>-33558.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.1111557989842</v>
+        <v>-1.4165155741512</v>
       </c>
       <c r="K6">
-        <v>2.35</v>
+        <v>1.51</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>5032578.0</v>
+        <v>2335558.0</v>
       </c>
       <c r="N6" s="1">
-        <v>5152393.07</v>
+        <v>2370341.56</v>
       </c>
       <c r="O6" s="1">
-        <v>1.29</v>
+        <v>0.57</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>1700000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.747</v>
+        <v>98.799</v>
       </c>
       <c r="E7" s="1">
-        <v>97.27493412</v>
+        <v>99.78678667</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1653673.88</v>
+        <v>5089126.12</v>
       </c>
       <c r="I7" s="1">
-        <v>25025.12</v>
+        <v>-50377.12</v>
       </c>
       <c r="J7" s="1">
-        <v>1.5133044249329</v>
+        <v>-0.98989725961046</v>
       </c>
       <c r="K7">
-        <v>1.33</v>
+        <v>0.19</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>1678699.0</v>
+        <v>5038749.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1701264.75</v>
+        <v>5048529.82</v>
       </c>
       <c r="O7" s="1">
-        <v>0.43</v>
+        <v>1.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>4700000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.179</v>
+        <v>99.462</v>
       </c>
       <c r="E8" s="1">
         <v>99.71406383</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>4686561.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-25148.0</v>
+        <v>-11847.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.53659815800968</v>
+        <v>-0.25278663821937</v>
       </c>
       <c r="K8">
-        <v>0.06</v>
+        <v>0.37</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>4661413.0</v>
+        <v>4674714.0</v>
       </c>
       <c r="N8" s="1">
-        <v>4664310.26</v>
+        <v>4692097.56</v>
       </c>
       <c r="O8" s="1">
-        <v>1.17</v>
+        <v>1.13</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>2900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.184</v>
+        <v>98.437</v>
       </c>
       <c r="E9" s="1">
-        <v>99.76155759</v>
+        <v>99.7615575</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2893085.17</v>
+        <v>1596184.92</v>
       </c>
       <c r="I9" s="1">
-        <v>-45749.17</v>
+        <v>-21192.92</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.5813281432015</v>
+        <v>-1.327723356765</v>
       </c>
       <c r="K9">
-        <v>1.15</v>
+        <v>1.51</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>2847336.0</v>
+        <v>1574992.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2880705.86</v>
+        <v>1599156.38</v>
       </c>
       <c r="O9" s="1">
-        <v>0.72</v>
+        <v>0.39</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>300000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>96.488</v>
+        <v>96.864</v>
       </c>
       <c r="E10" s="1">
         <v>97.254</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>291762.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-2298.0</v>
+        <v>-1170.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.78762827235898</v>
+        <v>-0.40101178357703</v>
       </c>
       <c r="K10">
-        <v>0.07</v>
+        <v>0.28</v>
       </c>
       <c r="L10">
-        <v>209.59</v>
+        <v>826.03</v>
       </c>
       <c r="M10" s="1">
-        <v>289464.0</v>
+        <v>290592.0</v>
       </c>
       <c r="N10" s="1">
-        <v>289673.59</v>
+        <v>291418.03</v>
       </c>
       <c r="O10" s="1">
         <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>1851000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>92.922</v>
+        <v>93.98</v>
       </c>
       <c r="E11" s="1">
         <v>94.22797137</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1744159.75</v>
       </c>
       <c r="I11" s="1">
-        <v>-24173.53</v>
+        <v>-4589.95</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.3859699491403</v>
+        <v>-0.26316110092553</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.22</v>
+      </c>
+      <c r="L11" t="s">
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1719986.22</v>
+        <v>1739569.8</v>
       </c>
       <c r="N11" s="1">
-        <v>1719986.22</v>
+        <v>1743690.18</v>
       </c>
       <c r="O11" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>107.134</v>
+        <v>106.787</v>
       </c>
       <c r="E12" s="1">
         <v>109.8295</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1757272.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-43128.0</v>
+        <v>-48680.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-2.4542586463564</v>
+        <v>-2.7702029054125</v>
       </c>
       <c r="K12">
-        <v>5.48</v>
+        <v>6.42</v>
       </c>
       <c r="L12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>1714144.0</v>
+        <v>1708592.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1801842.63</v>
+        <v>1811359.12</v>
       </c>
       <c r="O12" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>900000.0</v>
+        <v>1577000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.189</v>
+        <v>100.398</v>
       </c>
       <c r="E13" s="1">
-        <v>100.75133333</v>
+        <v>99.983</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>906762.0</v>
+        <v>1576731.91</v>
       </c>
       <c r="I13" s="1">
-        <v>-5061.0</v>
+        <v>6544.55</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.5581398426489</v>
+        <v>0.41507056199554</v>
       </c>
       <c r="K13">
-        <v>2.61</v>
+        <v>0.2</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>901701.0</v>
+        <v>1583276.46</v>
       </c>
       <c r="N13" s="1">
-        <v>925168.81</v>
+        <v>1586484.47</v>
       </c>
       <c r="O13" s="1">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>6000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.818</v>
+        <v>100.083</v>
       </c>
       <c r="E14" s="1">
-        <v>100.084275</v>
+        <v>100.75133333</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>6005056.5</v>
+        <v>906762.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-75976.5</v>
+        <v>-6015.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.2652087453299</v>
+        <v>-0.663349368412</v>
       </c>
       <c r="K14">
-        <v>2.86</v>
+        <v>3.07</v>
       </c>
       <c r="L14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>5929080.0</v>
+        <v>900747.0</v>
       </c>
       <c r="N14" s="1">
-        <v>6100573.15</v>
+        <v>928375.77</v>
       </c>
       <c r="O14" s="1">
-        <v>1.53</v>
+        <v>0.22</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>1400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.429</v>
+        <v>98.902</v>
       </c>
       <c r="E15" s="1">
-        <v>99.5035</v>
+        <v>100.084275</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1393049.0</v>
+        <v>6005056.5</v>
       </c>
       <c r="I15" s="1">
-        <v>-15043.0</v>
+        <v>-70936.5</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.0798615124091</v>
+        <v>-1.181279476721</v>
       </c>
       <c r="K15">
-        <v>0.7</v>
+        <v>0.05</v>
       </c>
       <c r="L15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1378006.0</v>
+        <v>5934120.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1387786.82</v>
+        <v>5937325.48</v>
       </c>
       <c r="O15" s="1">
-        <v>0.35</v>
+        <v>1.44</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>1900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.526</v>
+        <v>98.676</v>
       </c>
       <c r="E16" s="1">
-        <v>104.746</v>
+        <v>99.5035</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1990174.0</v>
+        <v>1393049.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-23180.0</v>
+        <v>-11585.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.1647222805644</v>
+        <v>-0.83162903817454</v>
       </c>
       <c r="K16">
-        <v>0.95</v>
+        <v>0.38</v>
       </c>
       <c r="L16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1966994.0</v>
+        <v>1381464.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1985030.99</v>
+        <v>1386757.15</v>
       </c>
       <c r="O16" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>3600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.83</v>
+        <v>100.304</v>
       </c>
       <c r="E17" s="1">
-        <v>106.02823333</v>
+        <v>99.762</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3817016.4</v>
+        <v>1296906.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-79136.4</v>
+        <v>7046.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.0732528159952</v>
+        <v>0.54329303742908</v>
       </c>
       <c r="K17">
-        <v>3.69</v>
+        <v>0.44</v>
       </c>
       <c r="L17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>3737880.0</v>
+        <v>1303952.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3870586.85</v>
+        <v>1309721.86</v>
       </c>
       <c r="O17" s="1">
-        <v>0.97</v>
+        <v>0.32</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>3300000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.446</v>
+        <v>103.188</v>
       </c>
       <c r="E18" s="1">
-        <v>102.9313697</v>
+        <v>104.746</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3396735.2</v>
+        <v>1990174.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-49017.2</v>
+        <v>-29602.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.4430680378029</v>
+        <v>-1.4874076337044</v>
       </c>
       <c r="K18">
-        <v>0.93</v>
+        <v>1.67</v>
       </c>
       <c r="L18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>3347718.0</v>
+        <v>1960572.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3378548.14</v>
+        <v>1992273.37</v>
       </c>
       <c r="O18" s="1">
-        <v>0.85</v>
+        <v>0.48</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>4550000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>94.2</v>
+        <v>103.725</v>
       </c>
       <c r="E19" s="1">
-        <v>94.51235868</v>
+        <v>103.601</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4300312.32</v>
+        <v>1968419.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-14212.32</v>
+        <v>2356.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.33049506506541</v>
+        <v>0.11968996438258</v>
       </c>
       <c r="K19">
-        <v>0.4</v>
+        <v>4.79</v>
       </c>
       <c r="L19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>4286100.0</v>
+        <v>1970775.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4304103.04</v>
+        <v>2061747.26</v>
       </c>
       <c r="O19" s="1">
-        <v>1.08</v>
+        <v>0.5</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>4580000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.631</v>
+        <v>104.173</v>
       </c>
       <c r="E20" s="1">
-        <v>96.74135808</v>
+        <v>106.02823333</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4430754.2</v>
+        <v>3817016.4</v>
       </c>
       <c r="I20" s="1">
-        <v>-5054.4</v>
+        <v>-66788.4</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.11407538698491</v>
+        <v>-1.7497540749366</v>
       </c>
       <c r="K20">
-        <v>0.37</v>
+        <v>4.47</v>
       </c>
       <c r="L20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>4425699.8</v>
+        <v>3750228.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4442744.8</v>
+        <v>3911291.01</v>
       </c>
       <c r="O20" s="1">
-        <v>1.11</v>
+        <v>0.95</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>4900000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>95.886</v>
+        <v>101.381</v>
       </c>
       <c r="E21" s="1">
-        <v>96.32958306</v>
+        <v>102.9313697</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>4720149.57</v>
+        <v>3396735.2</v>
       </c>
       <c r="I21" s="1">
-        <v>-21735.57</v>
+        <v>-51162.2</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.46048477230776</v>
+        <v>-1.5062169108737</v>
       </c>
       <c r="K21">
-        <v>0.14</v>
+        <v>1.47</v>
       </c>
       <c r="L21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>4698414.0</v>
+        <v>3345573.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4705461.95</v>
+        <v>3393920.26</v>
       </c>
       <c r="O21" s="1">
-        <v>1.18</v>
+        <v>0.82</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>4100000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.351</v>
+        <v>94.656</v>
       </c>
       <c r="E22" s="1">
-        <v>101.45567878</v>
+        <v>94.51235868</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4159682.83</v>
+        <v>4300312.32</v>
       </c>
       <c r="I22" s="1">
-        <v>-45291.83</v>
+        <v>6535.68</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.0888289288152</v>
+        <v>0.151981519333</v>
       </c>
       <c r="K22">
-        <v>3.21</v>
+        <v>0.48</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>4114391.0</v>
+        <v>4306848.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4245843.74</v>
+        <v>4328466.11</v>
       </c>
       <c r="O22" s="1">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>4500000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.531</v>
+        <v>97.083</v>
       </c>
       <c r="E23" s="1">
-        <v>104.41792044</v>
+        <v>96.74135808</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4698806.42</v>
+        <v>4430754.2</v>
       </c>
       <c r="I23" s="1">
-        <v>-84911.42</v>
+        <v>15647.2</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.8070848724175</v>
+        <v>0.35314980912279</v>
       </c>
       <c r="K23">
-        <v>5.18</v>
+        <v>0.45</v>
       </c>
       <c r="L23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>4613895.0</v>
+        <v>4446401.4</v>
       </c>
       <c r="N23" s="1">
-        <v>4846908.7</v>
+        <v>4467104.13</v>
       </c>
       <c r="O23" s="1">
-        <v>1.21</v>
+        <v>1.08</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>8358000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.159</v>
+        <v>96.132</v>
       </c>
       <c r="E24" s="1">
-        <v>100.19916009</v>
+        <v>96.32958306</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>8374645.8</v>
+        <v>4720149.57</v>
       </c>
       <c r="I24" s="1">
-        <v>-86936.58</v>
+        <v>-9681.57</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.0380926199888</v>
+        <v>-0.20511150878636</v>
       </c>
       <c r="K24">
-        <v>2.37</v>
+        <v>0.38</v>
       </c>
       <c r="L24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>8287709.22</v>
+        <v>4710468.0</v>
       </c>
       <c r="N24" s="1">
-        <v>8485467.51</v>
+        <v>4729262.52</v>
       </c>
       <c r="O24" s="1">
-        <v>2.13</v>
+        <v>1.14</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C25" s="1">
-        <v>3600000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>92.542</v>
+        <v>100.417</v>
       </c>
       <c r="E25" s="1">
-        <v>92.61058806</v>
+        <v>101.45567878</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3333981.17</v>
+        <v>4159682.83</v>
       </c>
       <c r="I25" s="1">
-        <v>-2469.17</v>
+        <v>-42585.83</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.074060706227684</v>
+        <v>-1.0237758920672</v>
       </c>
       <c r="K25">
-        <v>0.12</v>
+        <v>3.74</v>
       </c>
       <c r="L25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>3331512.0</v>
+        <v>4117097.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3335703.78</v>
+        <v>4270313.44</v>
       </c>
       <c r="O25" s="1">
-        <v>0.84</v>
+        <v>1.03</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1">
-        <v>1400000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.013</v>
+        <v>100.269</v>
       </c>
       <c r="E26" s="1">
-        <v>97.397</v>
+        <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1363558.0</v>
+        <v>972000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>8624.0</v>
+        <v>2614.68</v>
       </c>
       <c r="J26" s="1">
-        <v>0.63246301220777</v>
+        <v>0.269</v>
       </c>
       <c r="K26">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>1372182.0</v>
+        <v>974614.68</v>
       </c>
       <c r="N26" s="1">
-        <v>1373217.62</v>
+        <v>976712.07</v>
       </c>
       <c r="O26" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1">
-        <v>2000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.018</v>
+        <v>102.679</v>
       </c>
       <c r="E27" s="1">
-        <v>99.4518355</v>
+        <v>104.41792044</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1989036.71</v>
+        <v>4698806.42</v>
       </c>
       <c r="I27" s="1">
-        <v>-8676.71</v>
+        <v>-78251.42</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.43622674012889</v>
+        <v>-1.6653467499093</v>
       </c>
       <c r="K27">
-        <v>0.1</v>
+        <v>0.65</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>1980360.0</v>
+        <v>4620555.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1982277.81</v>
+        <v>4649681.71</v>
       </c>
       <c r="O27" s="1">
-        <v>0.5</v>
+        <v>1.12</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C28" s="1">
-        <v>2200000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>105.938</v>
+        <v>99.215</v>
       </c>
       <c r="E28" s="1">
-        <v>107.86245455</v>
+        <v>100.19916009</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2372974.0</v>
+        <v>8374645.8</v>
       </c>
       <c r="I28" s="1">
-        <v>-42338.0</v>
+        <v>-82256.1</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.7841746264392</v>
+        <v>-0.98220392795597</v>
       </c>
       <c r="K28">
-        <v>2.44</v>
+        <v>0.1</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>2330636.0</v>
+        <v>8292389.7</v>
       </c>
       <c r="N28" s="1">
-        <v>2384238.34</v>
+        <v>8300804.95</v>
       </c>
       <c r="O28" s="1">
-        <v>0.6</v>
+        <v>2.01</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C29" s="1">
-        <v>500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.108</v>
+        <v>92.98</v>
       </c>
       <c r="E29" s="1">
-        <v>99.371</v>
+        <v>92.61058806</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>496855.0</v>
+        <v>3333981.17</v>
       </c>
       <c r="I29" s="1">
-        <v>-1315.0</v>
+        <v>13298.83</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.26466474122229</v>
+        <v>0.39888737583962</v>
       </c>
       <c r="K29">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="L29" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>495540.0</v>
+        <v>3347280.0</v>
       </c>
       <c r="N29" s="1">
-        <v>496575.62</v>
+        <v>3353937.53</v>
       </c>
       <c r="O29" s="1">
-        <v>0.12</v>
+        <v>0.81</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>4100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>101.467</v>
+        <v>98.403</v>
       </c>
       <c r="E30" s="1">
-        <v>103.03238585</v>
+        <v>97.397</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4224327.82</v>
+        <v>1363558.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-64180.82</v>
+        <v>14084.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.5193143793466</v>
+        <v>1.0328860231835</v>
       </c>
       <c r="K30">
-        <v>0.99</v>
+        <v>0.14</v>
       </c>
       <c r="L30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>4160147.0</v>
+        <v>1377642.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4200627.48</v>
+        <v>1379636.52</v>
       </c>
       <c r="O30" s="1">
-        <v>1.05</v>
+        <v>0.33</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>3200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.853</v>
+        <v>99.261</v>
       </c>
       <c r="E31" s="1">
-        <v>102.282425</v>
+        <v>99.4518355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3273037.6</v>
+        <v>1989036.71</v>
       </c>
       <c r="I31" s="1">
-        <v>-45741.6</v>
+        <v>-3816.71</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.3975274833384</v>
+        <v>-0.19188735837862</v>
       </c>
       <c r="K31">
-        <v>3.65</v>
+        <v>0.44</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>3227296.0</v>
+        <v>1985220.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3344008.33</v>
+        <v>1993987.12</v>
       </c>
       <c r="O31" s="1">
-        <v>0.84</v>
+        <v>0.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>3155000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.103</v>
+        <v>106.62</v>
       </c>
       <c r="E32" s="1">
-        <v>100.13010777</v>
+        <v>107.86245455</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3159104.9</v>
+        <v>2372974.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-32405.25</v>
+        <v>-27334.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.0257731549212</v>
+        <v>-1.1518878841488</v>
       </c>
       <c r="K32">
-        <v>2.12</v>
+        <v>3.38</v>
       </c>
       <c r="L32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>3126699.65</v>
+        <v>2345640.0</v>
       </c>
       <c r="N32" s="1">
-        <v>3193494.89</v>
+        <v>2420018.43</v>
       </c>
       <c r="O32" s="1">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>1742000.0</v>
+        <v>1601000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.609</v>
+        <v>100.278</v>
       </c>
       <c r="E33" s="1">
-        <v>99.55577268</v>
+        <v>99.846</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1734261.56</v>
+        <v>1598534.46</v>
       </c>
       <c r="I33" s="1">
-        <v>-16492.78</v>
+        <v>6916.32</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.95099726479551</v>
+        <v>0.43266630611141</v>
       </c>
       <c r="K33">
-        <v>0.63</v>
+        <v>0.22</v>
       </c>
       <c r="L33" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>1717768.78</v>
+        <v>1605450.78</v>
       </c>
       <c r="N33" s="1">
-        <v>1728662.25</v>
+        <v>1608981.75</v>
       </c>
       <c r="O33" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
-        <v>4500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.27</v>
+        <v>101.474</v>
       </c>
       <c r="E34" s="1">
-        <v>97.68931267</v>
+        <v>103.03238585</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>4396019.07</v>
+        <v>4224327.82</v>
       </c>
       <c r="I34" s="1">
-        <v>26130.93</v>
+        <v>-63893.82</v>
       </c>
       <c r="J34" s="1">
-        <v>0.59442258060996</v>
+        <v>-1.5125203990442</v>
       </c>
       <c r="K34">
-        <v>0.14</v>
+        <v>1.52</v>
       </c>
       <c r="L34" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>4422150.0</v>
+        <v>4160434.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4428545.55</v>
+        <v>4222678.18</v>
       </c>
       <c r="O34" s="1">
-        <v>1.11</v>
+        <v>1.02</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1">
-        <v>5662000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.558</v>
+        <v>100.845</v>
       </c>
       <c r="E35" s="1">
-        <v>99.79332179</v>
+        <v>102.282425</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>5650297.88</v>
+        <v>3273037.6</v>
       </c>
       <c r="I35" s="1">
-        <v>-69943.92</v>
+        <v>-45997.6</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.2378802230512</v>
+        <v>-1.4053489639105</v>
       </c>
       <c r="K35">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="L35" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M35" s="1">
-        <v>5580353.96</v>
+        <v>3227040.0</v>
       </c>
       <c r="N35" s="1">
-        <v>5614797.79</v>
+        <v>3240190.68</v>
       </c>
       <c r="O35" s="1">
-        <v>1.41</v>
+        <v>0.78</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1">
-        <v>4200000.0</v>
+        <v>3155000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.406</v>
+        <v>99.268</v>
       </c>
       <c r="E36" s="1">
-        <v>99.72018738</v>
+        <v>100.13010777</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>4188247.87</v>
+        <v>3159104.9</v>
       </c>
       <c r="I36" s="1">
-        <v>-55195.87</v>
+        <v>-27199.5</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.3178749613976</v>
+        <v>-0.86098755378462</v>
       </c>
       <c r="K36">
-        <v>1.38</v>
+        <v>2.49</v>
       </c>
       <c r="L36" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M36" s="1">
-        <v>4133052.0</v>
+        <v>3131905.4</v>
       </c>
       <c r="N36" s="1">
-        <v>4190873.92</v>
+        <v>3210585.91</v>
       </c>
       <c r="O36" s="1">
-        <v>1.05</v>
+        <v>0.78</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C37" s="1">
-        <v>1189000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.274</v>
+        <v>98.732</v>
       </c>
       <c r="E37" s="1">
-        <v>99.80243902</v>
+        <v>99.55577268</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1186651.0</v>
+        <v>1734261.56</v>
       </c>
       <c r="I37" s="1">
-        <v>-18173.14</v>
+        <v>-14350.12</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.5314646007967</v>
+        <v>-0.82744842709885</v>
       </c>
       <c r="K37">
         <v>1.0</v>
       </c>
       <c r="L37" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M37" s="1">
-        <v>1168477.86</v>
+        <v>1719911.44</v>
       </c>
       <c r="N37" s="1">
-        <v>1180397.31</v>
+        <v>1737367.23</v>
       </c>
       <c r="O37" s="1">
-        <v>0.3</v>
+        <v>0.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C38" s="1">
-        <v>1900000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.53</v>
+        <v>98.656</v>
       </c>
       <c r="E38" s="1">
-        <v>100.10731579</v>
+        <v>97.68931267</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1902039.0</v>
+        <v>4396019.07</v>
       </c>
       <c r="I38" s="1">
-        <v>-10969.0</v>
+        <v>43500.93</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.57669690263975</v>
+        <v>0.98955280464696</v>
       </c>
       <c r="K38">
-        <v>2.58</v>
+        <v>0.23</v>
       </c>
       <c r="L38" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M38" s="1">
-        <v>1891070.0</v>
+        <v>4439520.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1940008.01</v>
+        <v>4449768.29</v>
       </c>
       <c r="O38" s="1">
-        <v>0.49</v>
+        <v>1.08</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C39" s="1">
-        <v>2773000.0</v>
+        <v>5662000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.667</v>
+        <v>98.767</v>
       </c>
       <c r="E39" s="1">
-        <v>99.67</v>
+        <v>99.79332179</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2763849.1</v>
+        <v>5650297.88</v>
       </c>
       <c r="I39" s="1">
-        <v>27646.81</v>
+        <v>-58110.34</v>
       </c>
       <c r="J39" s="1">
-        <v>1.0003009932778</v>
+        <v>-1.0284473709906</v>
       </c>
       <c r="K39">
-        <v>0.13</v>
+        <v>1.02</v>
       </c>
       <c r="L39" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M39" s="1">
-        <v>2791495.91</v>
+        <v>5592187.54</v>
       </c>
       <c r="N39" s="1">
-        <v>2795076.12</v>
+        <v>5649751.21</v>
       </c>
       <c r="O39" s="1">
-        <v>0.7</v>
+        <v>1.37</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B40" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C40" s="1">
-        <v>5000000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.185</v>
+        <v>98.629</v>
       </c>
       <c r="E40" s="1">
-        <v>96.0024946</v>
+        <v>99.72018738</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4800124.73</v>
+        <v>4188247.87</v>
       </c>
       <c r="I40" s="1">
-        <v>59125.27</v>
+        <v>-45829.87</v>
       </c>
       <c r="J40" s="1">
-        <v>1.2317444509405</v>
+        <v>-1.0942492283772</v>
       </c>
       <c r="K40">
-        <v>0.23</v>
+        <v>1.72</v>
       </c>
       <c r="L40" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M40" s="1">
-        <v>4859250.0</v>
+        <v>4142418.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4870517.12</v>
+        <v>4214623.48</v>
       </c>
       <c r="O40" s="1">
-        <v>1.22</v>
+        <v>1.02</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C41" s="1">
-        <v>1900000.0</v>
+        <v>1189000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.243</v>
+        <v>98.661</v>
       </c>
       <c r="E41" s="1">
-        <v>100.23363158</v>
+        <v>99.80243902</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1904439.0</v>
+        <v>1186651.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-18822.0</v>
+        <v>-13571.71</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.98832254537951</v>
+        <v>-1.1436985263569</v>
       </c>
       <c r="K41">
-        <v>0.91</v>
+        <v>1.35</v>
       </c>
       <c r="L41" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M41" s="1">
-        <v>1885617.0</v>
+        <v>1173079.29</v>
       </c>
       <c r="N41" s="1">
-        <v>1902970.77</v>
+        <v>1189137.44</v>
       </c>
       <c r="O41" s="1">
-        <v>0.48</v>
+        <v>0.29</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C42" s="1">
-        <v>300000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.805</v>
+        <v>99.536</v>
       </c>
       <c r="E42" s="1">
-        <v>98.433</v>
+        <v>100.10731579</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>295299.0</v>
+        <v>1902039.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-1884.0</v>
+        <v>-10855.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.63799741956458</v>
+        <v>-0.57070333468451</v>
       </c>
       <c r="K42">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>693.49</v>
+        <v>0.09</v>
+      </c>
+      <c r="L42" t="s">
+        <v>151</v>
       </c>
       <c r="M42" s="1">
-        <v>293415.0</v>
+        <v>1891184.0</v>
       </c>
       <c r="N42" s="1">
-        <v>294108.49</v>
+        <v>1892979.89</v>
       </c>
       <c r="O42" s="1">
-        <v>0.07</v>
+        <v>0.46</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C43" s="1">
-        <v>5700000.0</v>
+        <v>2773000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.191</v>
+        <v>100.94</v>
       </c>
       <c r="E43" s="1">
-        <v>99.73340351</v>
+        <v>99.67</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>5684804.0</v>
+        <v>2763849.1</v>
       </c>
       <c r="I43" s="1">
-        <v>-87917.0</v>
+        <v>35217.1</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.5465264941412</v>
+        <v>1.2742048760911</v>
       </c>
       <c r="K43">
-        <v>1.13</v>
+        <v>0.63</v>
       </c>
       <c r="L43" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="M43" s="1">
-        <v>5596887.0</v>
+        <v>2799066.2</v>
       </c>
       <c r="N43" s="1">
-        <v>5661304.81</v>
+        <v>2816416.44</v>
       </c>
       <c r="O43" s="1">
-        <v>1.42</v>
+        <v>0.68</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>102.181</v>
+        <v>97.55</v>
       </c>
       <c r="E44" s="1">
-        <v>103.763</v>
+        <v>96.00249463</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1556445.0</v>
+        <v>3936102.28</v>
       </c>
       <c r="I44" s="1">
-        <v>-23730.0</v>
+        <v>63447.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.5246282393531</v>
+        <v>1.6119428685171</v>
       </c>
       <c r="K44">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>0.01</v>
+      </c>
+      <c r="L44">
+        <v>393.15</v>
       </c>
       <c r="M44" s="1">
-        <v>1532715.0</v>
+        <v>3999550.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1581095.14</v>
+        <v>3999943.15</v>
       </c>
       <c r="O44" s="1">
-        <v>0.4</v>
+        <v>0.97</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C45" s="1">
-        <v>2400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.066</v>
+        <v>99.387</v>
       </c>
       <c r="E45" s="1">
-        <v>105.746875</v>
+        <v>100.23363158</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2537925.0</v>
+        <v>1904439.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-40341.0</v>
+        <v>-16086.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.5895268772718</v>
+        <v>-0.84465819067977</v>
       </c>
       <c r="K45">
-        <v>3.45</v>
+        <v>1.27</v>
       </c>
       <c r="L45" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>2497584.0</v>
+        <v>1888353.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2580400.44</v>
+        <v>1912538.96</v>
       </c>
       <c r="O45" s="1">
-        <v>0.65</v>
+        <v>0.46</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C46" s="1">
-        <v>1700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>95.836</v>
+        <v>98.075</v>
       </c>
       <c r="E46" s="1">
-        <v>96.33935294</v>
+        <v>98.433</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1637769.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-8557.0</v>
+        <v>-1074.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.52247905534908</v>
+        <v>-0.36369916593013</v>
       </c>
       <c r="K46">
-        <v>1.05</v>
+        <v>0.49</v>
       </c>
       <c r="L46" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>1629212.0</v>
+        <v>294225.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1647085.29</v>
+        <v>295689.04</v>
       </c>
       <c r="O46" s="1">
-        <v>0.41</v>
+        <v>0.07</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>2900000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>106.814</v>
+        <v>98.459</v>
       </c>
       <c r="E47" s="1">
-        <v>109.3219769</v>
+        <v>99.7334034</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3170337.33</v>
+        <v>4687469.96</v>
       </c>
       <c r="I47" s="1">
-        <v>-72731.33</v>
+        <v>-59896.96</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.294119597677</v>
+        <v>-1.2778100022213</v>
       </c>
       <c r="K47">
-        <v>0.74</v>
+        <v>1.56</v>
       </c>
       <c r="L47" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>3097606.0</v>
+        <v>4627573.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3119058.05</v>
+        <v>4700809.3</v>
       </c>
       <c r="O47" s="1">
-        <v>0.78</v>
+        <v>1.14</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>2300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.337</v>
+        <v>102.061</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>103.763</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2300000.0</v>
+        <v>1556445.0</v>
       </c>
       <c r="I48" s="1">
-        <v>7751.0</v>
+        <v>-25530.0</v>
       </c>
       <c r="J48" s="1">
-        <v>0.337</v>
+        <v>-1.6402763991018</v>
       </c>
       <c r="K48">
-        <v>0.12</v>
+        <v>3.81</v>
       </c>
       <c r="L48" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>2307751.0</v>
+        <v>1530915.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2310519.0</v>
+        <v>1588028.01</v>
       </c>
       <c r="O48" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C49" s="1">
-        <v>5700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.641</v>
+        <v>104.07</v>
       </c>
       <c r="E49" s="1">
-        <v>98.12584211</v>
+        <v>105.746875</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5593173.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="I49" s="1">
-        <v>29364.0</v>
+        <v>-40245.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.52499717065787</v>
+        <v>-1.5857442595821</v>
       </c>
       <c r="K49">
-        <v>0.33</v>
+        <v>4.2</v>
       </c>
       <c r="L49" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>5622537.0</v>
+        <v>2497680.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5641120.56</v>
+        <v>2598578.63</v>
       </c>
       <c r="O49" s="1">
-        <v>1.41</v>
+        <v>0.63</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>4700000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>91.333</v>
+        <v>96.183</v>
       </c>
       <c r="E50" s="1">
-        <v>91.69810638</v>
+        <v>96.33935294</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4309811.0</v>
+        <v>1637769.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-17160.0</v>
+        <v>-2658.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.3981613114821</v>
+        <v>-0.16229394987938</v>
       </c>
       <c r="K50">
-        <v>0.22</v>
+        <v>1.22</v>
       </c>
       <c r="L50" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>4292651.0</v>
+        <v>1635111.0</v>
       </c>
       <c r="N50" s="1">
-        <v>4302791.41</v>
+        <v>1655895.25</v>
       </c>
       <c r="O50" s="1">
-        <v>1.08</v>
+        <v>0.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>3200000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.193</v>
+        <v>106.565</v>
       </c>
       <c r="E51" s="1">
-        <v>100.2644475</v>
+        <v>109.3219769</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3208462.32</v>
+        <v>3170337.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-34286.32</v>
+        <v>-79952.33</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.068621557008</v>
+        <v>-2.5218871582981</v>
       </c>
       <c r="K51">
-        <v>2.48</v>
+        <v>1.56</v>
       </c>
       <c r="L51" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>3174176.0</v>
+        <v>3090385.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3253606.14</v>
+        <v>3135672.67</v>
       </c>
       <c r="O51" s="1">
-        <v>0.82</v>
+        <v>0.76</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>1800000.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>108.003</v>
+        <v>100.045</v>
       </c>
       <c r="E52" s="1">
-        <v>109.72188889</v>
+        <v>99.934</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1974994.0</v>
+        <v>1424059.5</v>
       </c>
       <c r="I52" s="1">
-        <v>-30940.0</v>
+        <v>1581.75</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.5665870377328</v>
+        <v>0.11107330838353</v>
       </c>
       <c r="K52">
-        <v>9.56</v>
+        <v>0.31</v>
       </c>
       <c r="L52" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>1944054.0</v>
+        <v>1425641.25</v>
       </c>
       <c r="N52" s="1">
-        <v>2116163.59</v>
+        <v>1430082.17</v>
       </c>
       <c r="O52" s="1">
-        <v>0.53</v>
+        <v>0.35</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>3652000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>94.822</v>
+        <v>100.313</v>
       </c>
       <c r="E53" s="1">
-        <v>94.93111583</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3466884.35</v>
+        <v>2300000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-3984.91</v>
+        <v>7199.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.11494210933226</v>
+        <v>0.313</v>
       </c>
       <c r="K53">
-        <v>0.03</v>
+        <v>0.58</v>
       </c>
       <c r="L53" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>3462899.44</v>
+        <v>2307199.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3464150.12</v>
+        <v>2320613.17</v>
       </c>
       <c r="O53" s="1">
-        <v>0.87</v>
+        <v>0.56</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>2300000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.922</v>
+        <v>98.902</v>
       </c>
       <c r="E54" s="1">
-        <v>98.55887522</v>
+        <v>98.12584211</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2266854.13</v>
+        <v>5593173.0</v>
       </c>
       <c r="I54" s="1">
-        <v>8351.87</v>
+        <v>44241.0</v>
       </c>
       <c r="J54" s="1">
-        <v>0.36843438179236</v>
+        <v>0.79098214913073</v>
       </c>
       <c r="K54">
-        <v>1.62</v>
+        <v>0.46</v>
       </c>
       <c r="L54" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>2275206.0</v>
+        <v>5637414.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2312478.6</v>
+        <v>5663805.78</v>
       </c>
       <c r="O54" s="1">
-        <v>0.58</v>
+        <v>1.37</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>7450000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.304</v>
+        <v>91.732</v>
       </c>
       <c r="E55" s="1">
-        <v>100.12552698</v>
+        <v>91.69810638</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>7459351.76</v>
+        <v>4309811.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-61203.76</v>
+        <v>1593.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-0.8204970347182</v>
+        <v>0.036962177691783</v>
       </c>
       <c r="K55">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="L55" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>7398148.0</v>
+        <v>4311404.0</v>
       </c>
       <c r="N55" s="1">
-        <v>7424401.6</v>
+        <v>4323958.79</v>
       </c>
       <c r="O55" s="1">
-        <v>1.86</v>
+        <v>1.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>5700000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.92</v>
+        <v>99.259</v>
       </c>
       <c r="E56" s="1">
-        <v>102.59867877</v>
+        <v>100.2644475</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>5848124.69</v>
+        <v>3208462.32</v>
       </c>
       <c r="I56" s="1">
-        <v>-95684.69</v>
+        <v>-32174.32</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.6361602235263</v>
+        <v>-1.002795632021</v>
       </c>
       <c r="K56">
-        <v>1.91</v>
+        <v>2.89</v>
       </c>
       <c r="L56" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>5752440.0</v>
+        <v>3176288.0</v>
       </c>
       <c r="N56" s="1">
-        <v>5861208.49</v>
+        <v>3268868.82</v>
       </c>
       <c r="O56" s="1">
-        <v>1.47</v>
+        <v>0.79</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C57" s="1">
-        <v>3000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>96.405</v>
+        <v>107.627</v>
       </c>
       <c r="E57" s="1">
-        <v>96.58793333</v>
+        <v>109.72188889</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2897638.0</v>
+        <v>1974994.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-5488.0</v>
+        <v>-37708.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.1893956387927</v>
+        <v>-1.9092716231037</v>
       </c>
       <c r="K57">
-        <v>0.36</v>
+        <v>0.93</v>
       </c>
       <c r="L57" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>2892150.0</v>
+        <v>1937286.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2902937.67</v>
+        <v>1954053.12</v>
       </c>
       <c r="O57" s="1">
-        <v>0.73</v>
+        <v>0.47</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1">
-        <v>4700000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>90.778</v>
+        <v>95.214</v>
       </c>
       <c r="E58" s="1">
-        <v>91.37542553</v>
+        <v>94.93111583</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>4294645.0</v>
+        <v>3466884.35</v>
       </c>
       <c r="I58" s="1">
-        <v>-28079.0</v>
+        <v>10330.93</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.65381422678708</v>
+        <v>0.2979888844576</v>
       </c>
       <c r="K58">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="L58" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>4266566.0</v>
+        <v>3477215.28</v>
       </c>
       <c r="N58" s="1">
-        <v>4273358.47</v>
+        <v>3479716.65</v>
       </c>
       <c r="O58" s="1">
-        <v>1.07</v>
+        <v>0.84</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>1400000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.727</v>
+        <v>99.33</v>
       </c>
       <c r="E59" s="1">
-        <v>100.539</v>
+        <v>100.12552698</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1407546.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="I59" s="1">
-        <v>2632.0</v>
+        <v>-59266.76</v>
       </c>
       <c r="J59" s="1">
-        <v>0.18699211251355</v>
+        <v>-0.79452963081607</v>
       </c>
       <c r="K59">
-        <v>2.21</v>
+        <v>0.71</v>
       </c>
       <c r="L59" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>1410178.0</v>
+        <v>7400085.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1441169.78</v>
+        <v>7453127.98</v>
       </c>
       <c r="O59" s="1">
-        <v>0.36</v>
+        <v>1.8</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C60" s="1">
-        <v>2211000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.367</v>
+        <v>100.918</v>
       </c>
       <c r="E60" s="1">
-        <v>100.1729412</v>
+        <v>102.59867877</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2214823.73</v>
+        <v>5848124.69</v>
       </c>
       <c r="I60" s="1">
-        <v>-17819.36</v>
+        <v>-95798.69</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.80454980496349</v>
+        <v>-1.6381095663677</v>
       </c>
       <c r="K60">
-        <v>2.21</v>
+        <v>2.39</v>
       </c>
       <c r="L60" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>2197004.37</v>
+        <v>5752326.0</v>
       </c>
       <c r="N60" s="1">
-        <v>2245941.67</v>
+        <v>5888423.26</v>
       </c>
       <c r="O60" s="1">
-        <v>0.56</v>
+        <v>1.42</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C61" s="1">
-        <v>4200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.068</v>
+        <v>96.881</v>
       </c>
       <c r="E61" s="1">
-        <v>101.02184238</v>
+        <v>96.58793333</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4242917.38</v>
+        <v>2897638.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-40061.38</v>
+        <v>8792.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.94419420441319</v>
+        <v>0.30341954378014</v>
       </c>
       <c r="K61">
-        <v>1.5</v>
+        <v>0.48</v>
       </c>
       <c r="L61" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>4202856.0</v>
+        <v>2906430.0</v>
       </c>
       <c r="N61" s="1">
-        <v>4265838.74</v>
+        <v>2920813.56</v>
       </c>
       <c r="O61" s="1">
-        <v>1.07</v>
+        <v>0.71</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C62" s="1">
-        <v>2844000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.735</v>
+        <v>91.149</v>
       </c>
       <c r="E62" s="1">
-        <v>99.70908474</v>
+        <v>91.37542553</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2835726.37</v>
+        <v>4294645.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-27702.97</v>
+        <v>-10642.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.97692676885464</v>
+        <v>-0.24779696575619</v>
       </c>
       <c r="K62">
-        <v>1.0</v>
+        <v>0.18</v>
       </c>
       <c r="L62" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="M62" s="1">
-        <v>2808023.4</v>
+        <v>4284003.0</v>
       </c>
       <c r="N62" s="1">
-        <v>2836453.66</v>
+        <v>4292405.05</v>
       </c>
       <c r="O62" s="1">
-        <v>0.71</v>
+        <v>1.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B63" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C63" s="1">
-        <v>2840000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.364</v>
+        <v>99.905</v>
       </c>
       <c r="E63" s="1">
-        <v>99.80130986</v>
+        <v>99.767</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2834357.2</v>
+        <v>1795806.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-40819.6</v>
+        <v>2484.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.440171337614</v>
+        <v>0.13832229093789</v>
       </c>
       <c r="K63">
-        <v>0.51</v>
+        <v>0.4</v>
       </c>
       <c r="L63" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="M63" s="1">
-        <v>2793537.6</v>
+        <v>1798290.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2807938.35</v>
+        <v>1805416.03</v>
       </c>
       <c r="O63" s="1">
-        <v>0.7</v>
+        <v>0.44</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C64" s="1">
-        <v>3403000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.86</v>
+        <v>101.433</v>
       </c>
       <c r="E64" s="1">
-        <v>100.14639524</v>
+        <v>100.539</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>3407981.83</v>
+        <v>1407546.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-43776.03</v>
+        <v>12516.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.2845147710192</v>
+        <v>0.88920717333572</v>
       </c>
       <c r="K64">
-        <v>1.71</v>
+        <v>2.76</v>
       </c>
       <c r="L64" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="M64" s="1">
-        <v>3364205.8</v>
+        <v>1420062.0</v>
       </c>
       <c r="N64" s="1">
-        <v>3422371.46</v>
+        <v>1458725.01</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>0.35</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B65" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C65" s="1">
-        <v>2200000.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>94.102</v>
+        <v>99.591</v>
       </c>
       <c r="E65" s="1">
-        <v>94.38638591</v>
+        <v>100.1729412</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2076500.49</v>
+        <v>2214823.73</v>
       </c>
       <c r="I65" s="1">
-        <v>-6256.49</v>
+        <v>-12866.72</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.30129971219029</v>
+        <v>-0.58093652446102</v>
       </c>
       <c r="K65">
-        <v>0.36</v>
+        <v>2.61</v>
       </c>
       <c r="L65" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M65" s="1">
-        <v>2070244.0</v>
+        <v>2201957.01</v>
       </c>
       <c r="N65" s="1">
-        <v>2078154.96</v>
+        <v>2259602.02</v>
       </c>
       <c r="O65" s="1">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B66" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C66" s="1">
-        <v>3500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>104.047</v>
+        <v>100.105</v>
       </c>
       <c r="E66" s="1">
-        <v>105.45008571</v>
+        <v>101.02184238</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3690753.0</v>
+        <v>4242917.38</v>
       </c>
       <c r="I66" s="1">
-        <v>-49108.0</v>
+        <v>-38507.38</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.3305685858685</v>
+        <v>-0.90756846177382</v>
       </c>
       <c r="K66">
-        <v>2.6</v>
+        <v>1.92</v>
       </c>
       <c r="L66" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="M66" s="1">
-        <v>3641645.0</v>
+        <v>4204410.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3732571.74</v>
+        <v>4285084.52</v>
       </c>
       <c r="O66" s="1">
-        <v>0.94</v>
+        <v>1.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B67" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C67" s="1">
-        <v>2732000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.187</v>
+        <v>98.882</v>
       </c>
       <c r="E67" s="1">
-        <v>104.27937592</v>
+        <v>99.70908474</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2848912.55</v>
+        <v>2835726.37</v>
       </c>
       <c r="I67" s="1">
-        <v>-57163.71</v>
+        <v>-23522.29</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.0065098172283</v>
+        <v>-0.82949787570653</v>
       </c>
       <c r="K67">
-        <v>0.29</v>
+        <v>1.36</v>
       </c>
       <c r="L67" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M67" s="1">
-        <v>2791748.84</v>
+        <v>2812204.08</v>
       </c>
       <c r="N67" s="1">
-        <v>2799666.18</v>
+        <v>2850861.05</v>
       </c>
       <c r="O67" s="1">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B68" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C68" s="1">
-        <v>1500000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.479</v>
+        <v>98.92</v>
       </c>
       <c r="E68" s="1">
-        <v>103.8554</v>
+        <v>99.80130986</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1557831.0</v>
+        <v>2834357.2</v>
       </c>
       <c r="I68" s="1">
-        <v>-20646.0</v>
+        <v>-25029.2</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.3253042210612</v>
+        <v>-0.88306442109696</v>
       </c>
       <c r="K68">
-        <v>3.51</v>
+        <v>0.15</v>
       </c>
       <c r="L68" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M68" s="1">
-        <v>1537185.0</v>
+        <v>2809328.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1589875.07</v>
+        <v>2813699.65</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>0.68</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B69" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C69" s="1">
-        <v>5500000.0</v>
+        <v>1903000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>96.469</v>
+        <v>98.876</v>
       </c>
       <c r="E69" s="1">
-        <v>97.55072436</v>
+        <v>100.14639517</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>5365289.84</v>
+        <v>1905785.9</v>
       </c>
       <c r="I69" s="1">
-        <v>-59494.84</v>
+        <v>-24175.62</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.1088839890148</v>
+        <v>-1.2685380870957</v>
       </c>
       <c r="K69">
-        <v>0.2</v>
+        <v>2.1</v>
       </c>
       <c r="L69" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M69" s="1">
-        <v>5305795.0</v>
+        <v>1881610.28</v>
       </c>
       <c r="N69" s="1">
-        <v>5316813.84</v>
+        <v>1921631.93</v>
       </c>
       <c r="O69" s="1">
-        <v>1.33</v>
+        <v>0.46</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B70" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C70" s="1">
-        <v>3211000.0</v>
+        <v>2640000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>97.899</v>
+        <v>100.458</v>
       </c>
       <c r="E70" s="1">
-        <v>99.71130178</v>
+        <v>99.845</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>3201729.9</v>
+        <v>2635908.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-58193.01</v>
+        <v>16183.2</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.8175490068666</v>
+        <v>0.61395162501878</v>
       </c>
       <c r="K70">
-        <v>1.74</v>
+        <v>0.07</v>
       </c>
       <c r="L70" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="M70" s="1">
-        <v>3143536.89</v>
+        <v>2652091.2</v>
       </c>
       <c r="N70" s="1">
-        <v>3199289.53</v>
+        <v>2653863.25</v>
       </c>
       <c r="O70" s="1">
-        <v>0.8</v>
+        <v>0.64</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B71" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C71" s="1">
-        <v>4300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>95.272</v>
+        <v>94.132</v>
       </c>
       <c r="E71" s="1">
-        <v>93.87385581</v>
+        <v>94.38638591</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>4036575.8</v>
+        <v>2076500.49</v>
       </c>
       <c r="I71" s="1">
-        <v>60120.2</v>
+        <v>-5596.49</v>
       </c>
       <c r="J71" s="1">
-        <v>1.4893861277175</v>
+        <v>-0.26951546734285</v>
       </c>
       <c r="K71">
-        <v>0.78</v>
+        <v>0.45</v>
       </c>
       <c r="L71" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="M71" s="1">
-        <v>4096696.0</v>
+        <v>2070904.0</v>
       </c>
       <c r="N71" s="1">
-        <v>4130197.71</v>
+        <v>2080698.52</v>
       </c>
       <c r="O71" s="1">
-        <v>1.04</v>
+        <v>0.5</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B72" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C72" s="1">
-        <v>800000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>101.021</v>
+        <v>104.091</v>
       </c>
       <c r="E72" s="1">
-        <v>102.16775</v>
+        <v>105.45008571</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>817342.0</v>
+        <v>3690753.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-9174.0</v>
+        <v>-47568.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.1224187671746</v>
+        <v>-1.2888426833223</v>
       </c>
       <c r="K72">
-        <v>2.63</v>
+        <v>3.47</v>
       </c>
       <c r="L72" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="M72" s="1">
-        <v>808168.0</v>
+        <v>3643185.0</v>
       </c>
       <c r="N72" s="1">
-        <v>829233.75</v>
+        <v>3764624.07</v>
       </c>
       <c r="O72" s="1">
-        <v>0.21</v>
+        <v>0.91</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B73" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C73" s="1">
-        <v>4300000.0</v>
+        <v>2732000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.048</v>
+        <v>102.571</v>
       </c>
       <c r="E73" s="1">
-        <v>102.46913186</v>
+        <v>104.27937592</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>4406172.67</v>
+        <v>2848912.55</v>
       </c>
       <c r="I73" s="1">
-        <v>-61108.67</v>
+        <v>-46672.83</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.3868877726029</v>
+        <v>-1.6382682578305</v>
       </c>
       <c r="K73">
-        <v>2.69</v>
+        <v>0.92</v>
       </c>
       <c r="L73" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M73" s="1">
-        <v>4345064.0</v>
+        <v>2802239.72</v>
       </c>
       <c r="N73" s="1">
-        <v>4460722.22</v>
+        <v>2827368.66</v>
       </c>
       <c r="O73" s="1">
-        <v>1.12</v>
+        <v>0.68</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B74" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C74" s="1">
-        <v>3600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.187</v>
+        <v>102.381</v>
       </c>
       <c r="E74" s="1">
-        <v>98.29550333</v>
+        <v>103.8554</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>3538638.12</v>
+        <v>1557831.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-39906.12</v>
+        <v>-22116.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.1277253747552</v>
+        <v>-1.4196661897215</v>
       </c>
       <c r="K74">
-        <v>0.94</v>
+        <v>4.18</v>
       </c>
       <c r="L74" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M74" s="1">
-        <v>3498732.0</v>
+        <v>1535715.0</v>
       </c>
       <c r="N74" s="1">
-        <v>3532512.82</v>
+        <v>1598422.19</v>
       </c>
       <c r="O74" s="1">
-        <v>0.89</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B75" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C75" s="1">
-        <v>1600000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.72</v>
+        <v>96.962</v>
       </c>
       <c r="E75" s="1">
-        <v>103.193625</v>
+        <v>97.55072436</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1651098.0</v>
+        <v>5365289.84</v>
       </c>
       <c r="I75" s="1">
-        <v>-23578.0</v>
+        <v>-32379.84</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.428019414959</v>
+        <v>-0.60350588627287</v>
       </c>
       <c r="K75">
-        <v>0.51</v>
+        <v>0.42</v>
       </c>
       <c r="L75" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="M75" s="1">
-        <v>1627520.0</v>
+        <v>5332910.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1635629.59</v>
+        <v>5356171.99</v>
       </c>
       <c r="O75" s="1">
-        <v>0.41</v>
+        <v>1.29</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B76" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C76" s="1">
-        <v>2200000.0</v>
+        <v>3211000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.478</v>
+        <v>98.102</v>
       </c>
       <c r="E76" s="1">
-        <v>98.15769682</v>
+        <v>99.71130178</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2159469.33</v>
+        <v>3201729.9</v>
       </c>
       <c r="I76" s="1">
-        <v>-14953.33</v>
+        <v>-51674.68</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.69245391875975</v>
+        <v>-1.6139612526341</v>
       </c>
       <c r="K76">
-        <v>0.12</v>
+        <v>2.18</v>
       </c>
       <c r="L76" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="M76" s="1">
-        <v>2144516.0</v>
+        <v>3150055.22</v>
       </c>
       <c r="N76" s="1">
-        <v>2147152.99</v>
+        <v>3220103.4</v>
       </c>
       <c r="O76" s="1">
-        <v>0.54</v>
+        <v>0.78</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B77" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C77" s="1">
-        <v>2200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>94.929</v>
+        <v>95.334</v>
       </c>
       <c r="E77" s="1">
-        <v>95.02618682</v>
+        <v>93.87385581</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2090576.11</v>
+        <v>4036575.8</v>
       </c>
       <c r="I77" s="1">
-        <v>-2138.11</v>
+        <v>62786.2</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.10227372205071</v>
+        <v>1.5554322056828</v>
       </c>
       <c r="K77">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>1.0</v>
+      </c>
+      <c r="L77" t="s">
+        <v>255</v>
       </c>
       <c r="M77" s="1">
-        <v>2088438.0</v>
+        <v>4099362.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2089116.08</v>
+        <v>4142435.63</v>
       </c>
       <c r="O77" s="1">
-        <v>0.52</v>
+        <v>1.0</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B78" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C78" s="1">
-        <v>2200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>107.882</v>
+        <v>101.119</v>
       </c>
       <c r="E78" s="1">
-        <v>109.91236364</v>
+        <v>102.16775</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2418072.0</v>
+        <v>817342.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-44668.0</v>
+        <v>-8390.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.8472568227911</v>
+        <v>-1.0264980877038</v>
       </c>
       <c r="K78">
-        <v>0.87</v>
+        <v>3.2</v>
       </c>
       <c r="L78" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="M78" s="1">
-        <v>2373404.0</v>
+        <v>808952.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2392534.43</v>
+        <v>834538.3</v>
       </c>
       <c r="O78" s="1">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B79" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C79" s="1">
-        <v>5200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>96.349</v>
+        <v>101.39</v>
       </c>
       <c r="E79" s="1">
-        <v>97.39164808</v>
+        <v>102.46913186</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>5064365.7</v>
+        <v>4406172.67</v>
       </c>
       <c r="I79" s="1">
-        <v>-54217.7</v>
+        <v>-46402.67</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.0705723719754</v>
+        <v>-1.0531287236185</v>
       </c>
       <c r="K79">
-        <v>1.85</v>
+        <v>3.27</v>
       </c>
       <c r="L79" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="M79" s="1">
-        <v>5010148.0</v>
+        <v>4359770.0</v>
       </c>
       <c r="N79" s="1">
-        <v>5106169.92</v>
+        <v>4500462.47</v>
       </c>
       <c r="O79" s="1">
-        <v>1.28</v>
+        <v>1.09</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B80" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C80" s="1">
-        <v>3900000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.425</v>
+        <v>97.245</v>
       </c>
       <c r="E80" s="1">
-        <v>98.10838462</v>
+        <v>98.29550333</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3826227.0</v>
+        <v>3538638.12</v>
       </c>
       <c r="I80" s="1">
-        <v>12348.0</v>
+        <v>-37818.12</v>
       </c>
       <c r="J80" s="1">
-        <v>0.32272000589615</v>
+        <v>-1.0687196236952</v>
       </c>
       <c r="K80">
-        <v>0.18</v>
+        <v>1.28</v>
       </c>
       <c r="L80" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="M80" s="1">
-        <v>3838575.0</v>
+        <v>3500820.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3845413.36</v>
+        <v>3546929.59</v>
       </c>
       <c r="O80" s="1">
-        <v>0.96</v>
+        <v>0.86</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B81" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C81" s="1">
-        <v>747000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>94.453</v>
+        <v>101.518</v>
       </c>
       <c r="E81" s="1">
-        <v>94.64382865</v>
+        <v>103.193625</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>706989.4</v>
+        <v>1651098.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-1425.49</v>
+        <v>-26810.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.20162819980045</v>
+        <v>-1.6237679410913</v>
       </c>
       <c r="K81">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>40.93</v>
+        <v>1.19</v>
+      </c>
+      <c r="L81" t="s">
+        <v>267</v>
       </c>
       <c r="M81" s="1">
-        <v>705563.91</v>
+        <v>1624288.0</v>
       </c>
       <c r="N81" s="1">
-        <v>705604.84</v>
+        <v>1643356.49</v>
       </c>
       <c r="O81" s="1">
-        <v>0.18</v>
+        <v>0.4</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B82" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C82" s="1">
-        <v>6697000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.38</v>
+        <v>97.804</v>
       </c>
       <c r="E82" s="1">
-        <v>100.50576781</v>
+        <v>98.15769682</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>6730871.27</v>
+        <v>2159469.33</v>
       </c>
       <c r="I82" s="1">
-        <v>-75392.67</v>
+        <v>-7781.33</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.1201026876867</v>
+        <v>-0.36033528663267</v>
       </c>
       <c r="K82">
-        <v>1.55</v>
+        <v>0.36</v>
       </c>
       <c r="L82" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="M82" s="1">
-        <v>6655478.6</v>
+        <v>2151688.0</v>
       </c>
       <c r="N82" s="1">
-        <v>6759419.71</v>
+        <v>2159598.96</v>
       </c>
       <c r="O82" s="1">
-        <v>1.69</v>
+        <v>0.52</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B83" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C83" s="1">
-        <v>4500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.946</v>
+        <v>95.422</v>
       </c>
       <c r="E83" s="1">
-        <v>100.23628089</v>
+        <v>95.02618682</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>4510632.64</v>
+        <v>2090576.11</v>
       </c>
       <c r="I83" s="1">
-        <v>-58062.64</v>
+        <v>8707.89</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.2872393882203</v>
+        <v>0.41653063757626</v>
       </c>
       <c r="K83">
-        <v>0.27</v>
+        <v>0.05</v>
       </c>
       <c r="L83" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="M83" s="1">
-        <v>4452570.0</v>
+        <v>2099284.0</v>
       </c>
       <c r="N83" s="1">
-        <v>4464867.95</v>
+        <v>2100338.79</v>
       </c>
       <c r="O83" s="1">
-        <v>1.12</v>
+        <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B84" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C84" s="1">
-        <v>2235000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.171</v>
+        <v>107.85</v>
       </c>
       <c r="E84" s="1">
-        <v>100.03257271</v>
+        <v>109.91236364</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2235728.0</v>
+        <v>2418072.0</v>
       </c>
       <c r="I84" s="1">
-        <v>3093.85</v>
+        <v>-45372.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.13838221823048</v>
+        <v>-1.8763709269203</v>
       </c>
       <c r="K84">
-        <v>0.2</v>
+        <v>1.96</v>
       </c>
       <c r="L84" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="M84" s="1">
-        <v>2238821.85</v>
+        <v>2372700.0</v>
       </c>
       <c r="N84" s="1">
-        <v>2243337.1</v>
+        <v>2415743.48</v>
       </c>
       <c r="O84" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B85" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C85" s="1">
-        <v>5737000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.056</v>
+        <v>96.535</v>
       </c>
       <c r="E85" s="1">
-        <v>99.89940178</v>
+        <v>97.39164808</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>5731228.68</v>
+        <v>5064365.7</v>
       </c>
       <c r="I85" s="1">
-        <v>-48385.96</v>
+        <v>-44545.7</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.84425107950849</v>
+        <v>-0.87959090316088</v>
       </c>
       <c r="K85">
-        <v>1.09</v>
+        <v>0.12</v>
       </c>
       <c r="L85" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="M85" s="1">
-        <v>5682842.72</v>
+        <v>5019820.0</v>
       </c>
       <c r="N85" s="1">
-        <v>5745239.9</v>
+        <v>5026088.49</v>
       </c>
       <c r="O85" s="1">
-        <v>1.44</v>
+        <v>1.22</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C86" s="1">
-        <v>3040000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.521</v>
+        <v>98.731</v>
       </c>
       <c r="E86" s="1">
-        <v>104.27862829</v>
+        <v>98.10838462</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>3170070.3</v>
+        <v>3826227.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-53431.9</v>
+        <v>24282.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.6855115168897</v>
+        <v>0.63461995328557</v>
       </c>
       <c r="K86">
-        <v>0.55</v>
+        <v>0.31</v>
       </c>
       <c r="L86" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="M86" s="1">
-        <v>3116638.4</v>
+        <v>3850509.0</v>
       </c>
       <c r="N86" s="1">
-        <v>3133313.26</v>
+        <v>3862689.82</v>
       </c>
       <c r="O86" s="1">
-        <v>0.79</v>
+        <v>0.93</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B87" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C87" s="1">
-        <v>3800000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.029</v>
+        <v>99.615</v>
       </c>
       <c r="E87" s="1">
-        <v>97.59608447</v>
+        <v>99.548</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>3708651.21</v>
+        <v>3683276.0</v>
       </c>
       <c r="I87" s="1">
-        <v>54450.79</v>
+        <v>2479.0</v>
       </c>
       <c r="J87" s="1">
-        <v>1.4682100558062</v>
+        <v>0.067304215052035</v>
       </c>
       <c r="K87">
-        <v>1.81</v>
+        <v>2.95</v>
       </c>
       <c r="L87" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="M87" s="1">
-        <v>3763102.0</v>
+        <v>3685755.0</v>
       </c>
       <c r="N87" s="1">
-        <v>3831814.33</v>
+        <v>3794930.34</v>
       </c>
       <c r="O87" s="1">
-        <v>0.96</v>
+        <v>0.92</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B88" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C88" s="1">
-        <v>2191000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.461</v>
+        <v>93.807</v>
       </c>
       <c r="E88" s="1">
-        <v>99.59360657</v>
+        <v>93.619</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>2182095.92</v>
+        <v>2059618.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-24815.41</v>
+        <v>4136.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.1372281929751</v>
+        <v>0.20081393734178</v>
       </c>
       <c r="K88">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="L88" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="M88" s="1">
-        <v>2157280.51</v>
+        <v>2063754.0</v>
       </c>
       <c r="N88" s="1">
-        <v>2170223.92</v>
+        <v>2070979.34</v>
       </c>
       <c r="O88" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B89" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C89" s="1">
-        <v>3300000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>101.462</v>
+        <v>94.958</v>
       </c>
       <c r="E89" s="1">
-        <v>102.75960606</v>
+        <v>94.64382865</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3391067.0</v>
+        <v>706989.4</v>
       </c>
       <c r="I89" s="1">
-        <v>-42821.0</v>
+        <v>2346.86</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.2627588897536</v>
+        <v>0.33195122868886</v>
       </c>
       <c r="K89">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>0.04</v>
+      </c>
+      <c r="L89">
+        <v>296.75</v>
       </c>
       <c r="M89" s="1">
-        <v>3348246.0</v>
+        <v>709336.26</v>
       </c>
       <c r="N89" s="1">
-        <v>3428559.32</v>
+        <v>709633.01</v>
       </c>
       <c r="O89" s="1">
-        <v>0.86</v>
+        <v>0.17</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B90" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C90" s="1">
-        <v>3800000.0</v>
+        <v>4797000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.92</v>
+        <v>99.614</v>
       </c>
       <c r="E90" s="1">
-        <v>97.15552632</v>
+        <v>100.50576777</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>3691910.0</v>
+        <v>4821261.68</v>
       </c>
       <c r="I90" s="1">
-        <v>-8950.0</v>
+        <v>-42778.1</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.24242194419691</v>
+        <v>-0.8872801942582</v>
       </c>
       <c r="K90">
-        <v>0.61</v>
+        <v>1.93</v>
       </c>
       <c r="L90" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="M90" s="1">
-        <v>3682960.0</v>
+        <v>4778483.58</v>
       </c>
       <c r="N90" s="1">
-        <v>3705980.3</v>
+        <v>4871006.54</v>
       </c>
       <c r="O90" s="1">
-        <v>0.93</v>
+        <v>1.18</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B91" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C91" s="1">
-        <v>1300000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>102.727</v>
+        <v>100.378</v>
       </c>
       <c r="E91" s="1">
-        <v>104.71313615</v>
+        <v>100.03257271</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1361270.77</v>
+        <v>2235728.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-25819.77</v>
+        <v>7720.3</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.8967402054773</v>
+        <v>0.34531481468229</v>
       </c>
       <c r="K91">
-        <v>0.75</v>
+        <v>0.73</v>
       </c>
       <c r="L91" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M91" s="1">
-        <v>1335451.0</v>
+        <v>2243448.3</v>
       </c>
       <c r="N91" s="1">
-        <v>1345136.78</v>
+        <v>2259845.79</v>
       </c>
       <c r="O91" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B92" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C92" s="1">
-        <v>1920000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>101.925</v>
+        <v>102.339</v>
       </c>
       <c r="E92" s="1">
-        <v>103.41409219</v>
+        <v>102.189</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1985550.57</v>
+        <v>2043780.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-28590.57</v>
+        <v>3000.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.4399315953962</v>
+        <v>0.14678683615653</v>
       </c>
       <c r="K92">
-        <v>1.15</v>
+        <v>1.46</v>
       </c>
       <c r="L92" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="M92" s="1">
-        <v>1956960.0</v>
+        <v>2046780.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1979099.18</v>
+        <v>2076026.58</v>
       </c>
       <c r="O92" s="1">
         <v>0.5</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B93" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C93" s="1">
-        <v>3800000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.679</v>
+        <v>99.158</v>
       </c>
       <c r="E93" s="1">
-        <v>98.96886842</v>
+        <v>99.89940178</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3760817.0</v>
+        <v>5731228.68</v>
       </c>
       <c r="I93" s="1">
-        <v>26985.0</v>
+        <v>-42534.22</v>
       </c>
       <c r="J93" s="1">
-        <v>0.71753026004722</v>
+        <v>-0.74214836599401</v>
       </c>
       <c r="K93">
-        <v>0.41</v>
+        <v>1.48</v>
       </c>
       <c r="L93" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M93" s="1">
-        <v>3787802.0</v>
+        <v>5688694.46</v>
       </c>
       <c r="N93" s="1">
-        <v>3803353.37</v>
+        <v>5773536.67</v>
       </c>
       <c r="O93" s="1">
-        <v>0.95</v>
+        <v>1.4</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B94" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C94" s="1">
-        <v>5800000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.015</v>
+        <v>102.455</v>
       </c>
       <c r="E94" s="1">
-        <v>99.34837534</v>
+        <v>104.27862829</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>5762205.77</v>
+        <v>3170070.3</v>
       </c>
       <c r="I94" s="1">
-        <v>-77335.77</v>
+        <v>-55438.3</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.3421209357471</v>
+        <v>-1.7488034886797</v>
       </c>
       <c r="K94">
-        <v>2.23</v>
+        <v>1.19</v>
       </c>
       <c r="L94" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M94" s="1">
-        <v>5684870.0</v>
+        <v>3114632.0</v>
       </c>
       <c r="N94" s="1">
-        <v>5814376.85</v>
+        <v>3150696.23</v>
       </c>
       <c r="O94" s="1">
-        <v>1.46</v>
+        <v>0.76</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B95" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C95" s="1">
-        <v>7053000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.833</v>
+        <v>98.644</v>
       </c>
       <c r="E95" s="1">
-        <v>99.69928158</v>
+        <v>99.59360657</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>7031790.33</v>
+        <v>2182095.92</v>
       </c>
       <c r="I95" s="1">
-        <v>-61098.84</v>
+        <v>-20805.88</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.86889450812166</v>
+        <v>-0.95348145832196</v>
       </c>
       <c r="K95">
-        <v>2.1</v>
+        <v>1.02</v>
       </c>
       <c r="L95" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="M95" s="1">
-        <v>6970691.49</v>
+        <v>2161290.04</v>
       </c>
       <c r="N95" s="1">
-        <v>7118466.33</v>
+        <v>2183612.73</v>
       </c>
       <c r="O95" s="1">
-        <v>1.78</v>
+        <v>0.53</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B96" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C96" s="1">
-        <v>3345000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.218</v>
+        <v>101.313</v>
       </c>
       <c r="E96" s="1">
-        <v>100.48512466</v>
+        <v>102.75960606</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>3361227.42</v>
+        <v>3391067.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-42385.32</v>
+        <v>-47738.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.2610072067067</v>
+        <v>-1.4077574993358</v>
       </c>
       <c r="K96">
-        <v>0.23</v>
+        <v>3.0</v>
       </c>
       <c r="L96" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="M96" s="1">
-        <v>3318842.1</v>
+        <v>3343329.0</v>
       </c>
       <c r="N96" s="1">
-        <v>3326565.29</v>
+        <v>3442407.12</v>
       </c>
       <c r="O96" s="1">
         <v>0.83</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B97" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C97" s="1">
-        <v>5300000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>102.61</v>
+        <v>97.494</v>
       </c>
       <c r="E97" s="1">
-        <v>104.52229566</v>
+        <v>97.15552632</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>5539681.67</v>
+        <v>3691910.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-101351.67</v>
+        <v>12862.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.829557653987</v>
+        <v>0.34838335712409</v>
       </c>
       <c r="K97">
-        <v>1.6</v>
+        <v>0.75</v>
       </c>
       <c r="L97" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="M97" s="1">
-        <v>5438330.0</v>
+        <v>3704772.0</v>
       </c>
       <c r="N97" s="1">
-        <v>5522984.79</v>
+        <v>3733221.61</v>
       </c>
       <c r="O97" s="1">
-        <v>1.38</v>
+        <v>0.9</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B98" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C98" s="1">
-        <v>375000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.946</v>
+        <v>102.624</v>
       </c>
       <c r="E98" s="1">
-        <v>101.8218</v>
+        <v>104.71313615</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>381831.75</v>
+        <v>1361270.77</v>
       </c>
       <c r="I98" s="1">
-        <v>-3284.25</v>
+        <v>-27158.77</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.86013014894649</v>
+        <v>-1.9951041775473</v>
       </c>
       <c r="K98">
-        <v>2.67</v>
+        <v>1.4</v>
       </c>
       <c r="L98" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="M98" s="1">
-        <v>378547.5</v>
+        <v>1334112.0</v>
       </c>
       <c r="N98" s="1">
-        <v>388564.62</v>
+        <v>1352294.08</v>
       </c>
       <c r="O98" s="1">
-        <v>0.1</v>
+        <v>0.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B99" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C99" s="1">
-        <v>1815000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>107.4</v>
+        <v>101.787</v>
       </c>
       <c r="E99" s="1">
-        <v>106.3931405</v>
+        <v>103.41409219</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1931035.5</v>
+        <v>1985550.57</v>
       </c>
       <c r="I99" s="1">
-        <v>18274.5</v>
+        <v>-31240.17</v>
       </c>
       <c r="J99" s="1">
-        <v>0.94635753718665</v>
+        <v>-1.5733756909551</v>
       </c>
       <c r="K99">
-        <v>7.19</v>
+        <v>1.79</v>
       </c>
       <c r="L99" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="M99" s="1">
-        <v>1949310.0</v>
+        <v>1954310.4</v>
       </c>
       <c r="N99" s="1">
-        <v>2079815.96</v>
+        <v>1988613.96</v>
       </c>
       <c r="O99" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B100" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C100" s="1">
-        <v>3300000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.629</v>
+        <v>99.566</v>
       </c>
       <c r="E100" s="1">
-        <v>99.92660182</v>
+        <v>98.96886842</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>3297577.86</v>
+        <v>3760817.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-42820.86</v>
+        <v>22691.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.2985549338932</v>
+        <v>0.60335294166135</v>
       </c>
       <c r="K100">
-        <v>2.41</v>
+        <v>0.49</v>
       </c>
       <c r="L100" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="M100" s="1">
-        <v>3254757.0</v>
+        <v>3783508.0</v>
       </c>
       <c r="N100" s="1">
-        <v>3334296.04</v>
+        <v>3802312.79</v>
       </c>
       <c r="O100" s="1">
-        <v>0.84</v>
+        <v>0.92</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B101" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C101" s="1">
-        <v>3297000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.07</v>
+        <v>98.187</v>
       </c>
       <c r="E101" s="1">
-        <v>100.15900849</v>
+        <v>99.34837534</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>3302242.51</v>
+        <v>5762205.77</v>
       </c>
       <c r="I101" s="1">
-        <v>-35904.61</v>
+        <v>-67359.77</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.0872796256263</v>
+        <v>-1.1689927900648</v>
       </c>
       <c r="K101">
-        <v>1.55</v>
+        <v>0.08</v>
       </c>
       <c r="L101" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="M101" s="1">
-        <v>3266337.9</v>
+        <v>5694846.0</v>
       </c>
       <c r="N101" s="1">
-        <v>3317554.31</v>
+        <v>5699215.86</v>
       </c>
       <c r="O101" s="1">
-        <v>0.83</v>
+        <v>1.38</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B102" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C102" s="1">
-        <v>2100000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.505</v>
+        <v>99.19</v>
       </c>
       <c r="E102" s="1">
-        <v>97.523</v>
+        <v>100.48512466</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>2047983.0</v>
+        <v>3361227.42</v>
       </c>
       <c r="I102" s="1">
-        <v>20622.0</v>
+        <v>-43321.92</v>
       </c>
       <c r="J102" s="1">
-        <v>1.0069419521549</v>
+        <v>-1.2888720275881</v>
       </c>
       <c r="K102">
-        <v>0.09</v>
+        <v>0.63</v>
       </c>
       <c r="L102" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="M102" s="1">
-        <v>2068605.0</v>
+        <v>3317905.5</v>
       </c>
       <c r="N102" s="1">
-        <v>2070474.86</v>
+        <v>3338944.54</v>
       </c>
       <c r="O102" s="1">
-        <v>0.52</v>
+        <v>0.81</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B103" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C103" s="1">
-        <v>5800000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.742</v>
+        <v>102.476</v>
       </c>
       <c r="E103" s="1">
-        <v>101.80010086</v>
+        <v>104.52229566</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>5904405.85</v>
+        <v>5539681.67</v>
       </c>
       <c r="I103" s="1">
-        <v>-61369.85</v>
+        <v>-108453.67</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.0393907796836</v>
+        <v>-1.9577599663773</v>
       </c>
       <c r="K103">
-        <v>3.09</v>
+        <v>2.35</v>
       </c>
       <c r="L103" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="M103" s="1">
-        <v>5843036.0</v>
+        <v>5431228.0</v>
       </c>
       <c r="N103" s="1">
-        <v>6022220.25</v>
+        <v>5555814.3</v>
       </c>
       <c r="O103" s="1">
-        <v>1.51</v>
+        <v>1.34</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B104" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C104" s="1">
-        <v>2000000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.501</v>
+        <v>100.713</v>
       </c>
       <c r="E104" s="1">
-        <v>99.2</v>
+        <v>101.8218</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1984000.0</v>
+        <v>381831.75</v>
       </c>
       <c r="I104" s="1">
-        <v>6020.0</v>
+        <v>-4158.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.30342741935484</v>
+        <v>-1.0889613029823</v>
       </c>
       <c r="K104">
-        <v>0.15</v>
+        <v>3.36</v>
       </c>
       <c r="L104" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="M104" s="1">
-        <v>1990020.0</v>
+        <v>377673.75</v>
       </c>
       <c r="N104" s="1">
-        <v>1993013.15</v>
+        <v>390259.37</v>
       </c>
       <c r="O104" s="1">
-        <v>0.5</v>
+        <v>0.09</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B105" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C105" s="1">
-        <v>5149000.0</v>
+        <v>1611000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.345</v>
+        <v>100.277</v>
       </c>
       <c r="E105" s="1">
-        <v>101.54052787</v>
+        <v>99.958</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>5228321.78</v>
+        <v>1610323.38</v>
       </c>
       <c r="I105" s="1">
-        <v>-61557.73</v>
+        <v>5139.09</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.1773898507065</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="K105">
-        <v>2.54</v>
+        <v>0.29</v>
       </c>
       <c r="L105" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="M105" s="1">
-        <v>5166764.05</v>
+        <v>1615462.47</v>
       </c>
       <c r="N105" s="1">
-        <v>5297428.74</v>
+        <v>1620096.85</v>
       </c>
       <c r="O105" s="1">
-        <v>1.33</v>
+        <v>0.39</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B106" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C106" s="1">
-        <v>1300000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.294</v>
+        <v>98.925</v>
       </c>
       <c r="E106" s="1">
-        <v>101.50487846</v>
+        <v>99.92660182</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1319563.42</v>
+        <v>3297577.86</v>
       </c>
       <c r="I106" s="1">
-        <v>-15741.42</v>
+        <v>-33052.86</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.1929263695412</v>
+        <v>-1.002337515694</v>
       </c>
       <c r="K106">
-        <v>1.51</v>
+        <v>2.8</v>
       </c>
       <c r="L106" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="M106" s="1">
-        <v>1303822.0</v>
+        <v>3264525.0</v>
       </c>
       <c r="N106" s="1">
-        <v>1323446.66</v>
+        <v>3357060.62</v>
       </c>
       <c r="O106" s="1">
-        <v>0.33</v>
+        <v>0.81</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B107" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C107" s="1">
-        <v>4200000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>103.354</v>
+        <v>98.997</v>
       </c>
       <c r="E107" s="1">
-        <v>105.09337452</v>
+        <v>100.15900849</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>4413921.73</v>
+        <v>3302242.51</v>
       </c>
       <c r="I107" s="1">
-        <v>-73053.73</v>
+        <v>-38311.42</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.6550753381846</v>
+        <v>-1.1601637337047</v>
       </c>
       <c r="K107">
-        <v>2.58</v>
+        <v>1.91</v>
       </c>
       <c r="L107" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="M107" s="1">
-        <v>4340868.0</v>
+        <v>3263931.09</v>
       </c>
       <c r="N107" s="1">
-        <v>4449089.92</v>
+        <v>3327003.15</v>
       </c>
       <c r="O107" s="1">
-        <v>1.12</v>
+        <v>0.8</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B108" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C108" s="1">
-        <v>2000000.0</v>
+        <v>1745000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>107.53</v>
+        <v>100.138</v>
       </c>
       <c r="E108" s="1">
-        <v>109.06825</v>
+        <v>99.963</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>2181365.0</v>
+        <v>1744354.35</v>
       </c>
       <c r="I108" s="1">
-        <v>-30765.0</v>
+        <v>3053.75</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.4103554425784</v>
+        <v>0.17506477396637</v>
       </c>
       <c r="K108">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>2150600.0</v>
+        <v>1747408.1</v>
       </c>
       <c r="N108" s="1">
-        <v>2188017.13</v>
+        <v>1747408.1</v>
       </c>
       <c r="O108" s="1">
-        <v>0.55</v>
+        <v>0.42</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C109" s="1">
-        <v>4800000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.501</v>
+        <v>98.62</v>
       </c>
       <c r="E109" s="1">
-        <v>101.34664646</v>
+        <v>97.523</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>4864639.03</v>
+        <v>2047983.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-40591.03</v>
+        <v>23037.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.83440990687443</v>
+        <v>1.1248628528655</v>
       </c>
       <c r="K109">
-        <v>3.92</v>
+        <v>0.43</v>
       </c>
       <c r="L109" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="M109" s="1">
-        <v>4824048.0</v>
+        <v>2071020.0</v>
       </c>
       <c r="N109" s="1">
-        <v>5012365.81</v>
+        <v>2080081.64</v>
       </c>
       <c r="O109" s="1">
-        <v>1.26</v>
+        <v>0.5</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B110" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C110" s="1">
-        <v>5464000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>93.273</v>
+        <v>100.705</v>
       </c>
       <c r="E110" s="1">
-        <v>94.43916654</v>
+        <v>101.80010086</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>5160156.06</v>
+        <v>5904405.85</v>
       </c>
       <c r="I110" s="1">
-        <v>-63719.34</v>
+        <v>-63515.85</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.2348335836959</v>
+        <v>-1.0757365197042</v>
       </c>
       <c r="K110">
-        <v>0.08</v>
+        <v>3.62</v>
       </c>
       <c r="L110" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="M110" s="1">
-        <v>5096436.72</v>
+        <v>5840890.0</v>
       </c>
       <c r="N110" s="1">
-        <v>5100703.13</v>
+        <v>6050861.92</v>
       </c>
       <c r="O110" s="1">
-        <v>1.28</v>
+        <v>1.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B111" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C111" s="1">
-        <v>800000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.254</v>
+        <v>100.03</v>
       </c>
       <c r="E111" s="1">
-        <v>100.637</v>
+        <v>99.878</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>805096.0</v>
+        <v>3096218.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-3064.0</v>
+        <v>4712.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.38057573258344</v>
+        <v>0.15218566651315</v>
       </c>
       <c r="K111">
-        <v>1.04</v>
+        <v>0.24</v>
       </c>
       <c r="L111" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="M111" s="1">
-        <v>802032.0</v>
+        <v>3100930.0</v>
       </c>
       <c r="N111" s="1">
-        <v>810388.16</v>
+        <v>3108319.04</v>
       </c>
       <c r="O111" s="1">
-        <v>0.2</v>
+        <v>0.75</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B112" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C112" s="1">
-        <v>4160000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.059</v>
+        <v>99.789</v>
       </c>
       <c r="E112" s="1">
-        <v>101.30837019</v>
+        <v>99.757</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4214428.2</v>
+        <v>2892953.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-51973.8</v>
+        <v>928.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.233234914288</v>
+        <v>0.032077949417084</v>
       </c>
       <c r="K112">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>4162454.4</v>
+        <v>2893881.0</v>
       </c>
       <c r="N112" s="1">
-        <v>4259131.66</v>
+        <v>2893881.0</v>
       </c>
       <c r="O112" s="1">
-        <v>1.07</v>
+        <v>0.7</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B113" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C113" s="1">
-        <v>5500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.08</v>
+        <v>99.742</v>
       </c>
       <c r="E113" s="1">
-        <v>98.32790727</v>
+        <v>99.2</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>5408034.9</v>
+        <v>1984000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-13634.9</v>
+        <v>10840.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.25212300312633</v>
+        <v>0.54637096774194</v>
       </c>
       <c r="K113">
-        <v>0.99</v>
+        <v>0.54</v>
       </c>
       <c r="L113" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M113" s="1">
-        <v>5394400.0</v>
+        <v>1994840.0</v>
       </c>
       <c r="N113" s="1">
-        <v>5448684.25</v>
+        <v>2005709.86</v>
       </c>
       <c r="O113" s="1">
-        <v>1.37</v>
+        <v>0.48</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B114" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C114" s="1">
-        <v>3400000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.234</v>
+        <v>100.459</v>
       </c>
       <c r="E114" s="1">
-        <v>98.51473529</v>
+        <v>101.54052787</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>3349501.0</v>
+        <v>5228321.78</v>
       </c>
       <c r="I114" s="1">
-        <v>-9545.0</v>
+        <v>-55687.87</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.28496782057984</v>
+        <v>-1.0651194081631</v>
       </c>
       <c r="K114">
-        <v>0.42</v>
+        <v>3.05</v>
       </c>
       <c r="L114" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M114" s="1">
-        <v>3339956.0</v>
+        <v>5172633.91</v>
       </c>
       <c r="N114" s="1">
-        <v>3354114.9</v>
+        <v>5329748.94</v>
       </c>
       <c r="O114" s="1">
-        <v>0.84</v>
+        <v>1.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B115" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C115" s="1">
-        <v>600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>108.044</v>
+        <v>100.327</v>
       </c>
       <c r="E115" s="1">
-        <v>110.87634667</v>
+        <v>101.50487846</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>665258.08</v>
+        <v>1319563.42</v>
       </c>
       <c r="I115" s="1">
-        <v>-16994.08</v>
+        <v>-15312.42</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.5545093717614</v>
+        <v>-1.1604156168561</v>
       </c>
       <c r="K115">
-        <v>0.93</v>
+        <v>2.01</v>
       </c>
       <c r="L115" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M115" s="1">
-        <v>648264.0</v>
+        <v>1304251.0</v>
       </c>
       <c r="N115" s="1">
-        <v>653869.48</v>
+        <v>1330331.14</v>
       </c>
       <c r="O115" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B116" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C116" s="1">
-        <v>3000000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.69</v>
+        <v>103.238</v>
       </c>
       <c r="E116" s="1">
-        <v>99.7983</v>
+        <v>105.09337452</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>2993949.0</v>
+        <v>4413921.73</v>
       </c>
       <c r="I116" s="1">
-        <v>-33249.0</v>
+        <v>-77925.73</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.1105399590975</v>
+        <v>-1.7654533715531</v>
       </c>
       <c r="K116">
-        <v>0.78</v>
+        <v>3.23</v>
       </c>
       <c r="L116" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M116" s="1">
-        <v>2960700.0</v>
+        <v>4335996.0</v>
       </c>
       <c r="N116" s="1">
-        <v>2984073.29</v>
+        <v>4471546.68</v>
       </c>
       <c r="O116" s="1">
-        <v>0.75</v>
+        <v>1.08</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B117" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C117" s="1">
-        <v>4000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>95.195</v>
+        <v>107.249</v>
       </c>
       <c r="E117" s="1">
-        <v>95.56322325</v>
+        <v>109.06825</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3822528.93</v>
+        <v>2181365.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-14728.93</v>
+        <v>-36385.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.38531899351773</v>
+        <v>-1.6679922892317</v>
       </c>
       <c r="K117">
-        <v>0.04</v>
+        <v>2.96</v>
       </c>
       <c r="L117" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="M117" s="1">
-        <v>3807800.0</v>
+        <v>2144980.0</v>
       </c>
       <c r="N117" s="1">
-        <v>3809443.84</v>
+        <v>2204151.27</v>
       </c>
       <c r="O117" s="1">
-        <v>0.95</v>
+        <v>0.53</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B118" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C118" s="1">
-        <v>4200000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.091</v>
+        <v>100.374</v>
       </c>
       <c r="E118" s="1">
-        <v>101.9176069</v>
+        <v>101.34664646</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>4280539.49</v>
+        <v>4864639.03</v>
       </c>
       <c r="I118" s="1">
-        <v>-76717.49</v>
+        <v>-46687.03</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.7922388095992</v>
+        <v>-0.95972239074849</v>
       </c>
       <c r="K118">
-        <v>2.06</v>
+        <v>0.47</v>
       </c>
       <c r="L118" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M118" s="1">
-        <v>4203822.0</v>
+        <v>4817952.0</v>
       </c>
       <c r="N118" s="1">
-        <v>4290411.04</v>
+        <v>4840571.18</v>
       </c>
       <c r="O118" s="1">
-        <v>1.08</v>
+        <v>1.17</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B119" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C119" s="1">
-        <v>4710000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.585</v>
+        <v>93.492</v>
       </c>
       <c r="E119" s="1">
-        <v>99.72630149</v>
+        <v>94.43916654</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4697108.8</v>
+        <v>5160156.06</v>
       </c>
       <c r="I119" s="1">
-        <v>-53755.3</v>
+        <v>-51753.18</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.1444337844591</v>
+        <v>-1.0029382715995</v>
       </c>
       <c r="K119">
-        <v>0.7</v>
+        <v>0.28</v>
       </c>
       <c r="L119" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M119" s="1">
-        <v>4643353.5</v>
+        <v>5108402.88</v>
       </c>
       <c r="N119" s="1">
-        <v>4676371.89</v>
+        <v>5123896.69</v>
       </c>
       <c r="O119" s="1">
-        <v>1.17</v>
+        <v>1.24</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B120" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C120" s="1">
-        <v>6100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.977</v>
+        <v>100.194</v>
       </c>
       <c r="E120" s="1">
-        <v>100.56275984</v>
+        <v>100.637</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>6134328.35</v>
+        <v>805096.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-35731.35</v>
+        <v>-3544.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.58248186209335</v>
+        <v>-0.44019595178712</v>
       </c>
       <c r="K120">
-        <v>2.37</v>
+        <v>1.47</v>
       </c>
       <c r="L120" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M120" s="1">
-        <v>6098597.0</v>
+        <v>801552.0</v>
       </c>
       <c r="N120" s="1">
-        <v>6242991.52</v>
+        <v>813332.82</v>
       </c>
       <c r="O120" s="1">
-        <v>1.56</v>
+        <v>0.2</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B121" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C121" s="1">
-        <v>4124000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.505</v>
+        <v>100.158</v>
       </c>
       <c r="E121" s="1">
-        <v>99.37023084</v>
+        <v>101.30837019</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>4098028.32</v>
+        <v>4214428.2</v>
       </c>
       <c r="I121" s="1">
-        <v>-35682.12</v>
+        <v>-47855.4</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.8707143341557</v>
+        <v>-1.1355134725038</v>
       </c>
       <c r="K121">
-        <v>2.06</v>
+        <v>2.82</v>
       </c>
       <c r="L121" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M121" s="1">
-        <v>4062346.2</v>
+        <v>4166572.8</v>
       </c>
       <c r="N121" s="1">
-        <v>4147255.41</v>
+        <v>4283907.59</v>
       </c>
       <c r="O121" s="1">
         <v>1.04</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B122" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C122" s="1">
-        <v>2905000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.003</v>
+        <v>98.277</v>
       </c>
       <c r="E122" s="1">
-        <v>101.26198279</v>
+        <v>98.32790722</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2941660.6</v>
+        <v>3539804.66</v>
       </c>
       <c r="I122" s="1">
-        <v>-36573.45</v>
+        <v>-1832.66</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.2432926490568</v>
+        <v>-0.051772913367485</v>
       </c>
       <c r="K122">
-        <v>0.56</v>
+        <v>1.18</v>
       </c>
       <c r="L122" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M122" s="1">
-        <v>2905087.15</v>
+        <v>3537972.0</v>
       </c>
       <c r="N122" s="1">
-        <v>2921253.67</v>
+        <v>3580284.33</v>
       </c>
       <c r="O122" s="1">
-        <v>0.73</v>
+        <v>0.87</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B123" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C123" s="1">
-        <v>1999000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.796</v>
+        <v>98.623</v>
       </c>
       <c r="E123" s="1">
-        <v>98.93570235</v>
+        <v>98.51473529</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1977724.69</v>
+        <v>3349501.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-2792.65</v>
+        <v>3681.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.14120519474326</v>
+        <v>0.10989696674221</v>
       </c>
       <c r="K123">
-        <v>0.09</v>
+        <v>0.74</v>
       </c>
       <c r="L123" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="M123" s="1">
-        <v>1974932.04</v>
+        <v>3353182.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1976821.51</v>
+        <v>3378402.55</v>
       </c>
       <c r="O123" s="1">
-        <v>0.5</v>
+        <v>0.82</v>
       </c>
       <c r="P123">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16">
+      <c r="A124" t="s">
+        <v>391</v>
+      </c>
+      <c r="B124" t="s">
+        <v>392</v>
+      </c>
+      <c r="C124" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>95.022</v>
+      </c>
+      <c r="E124" s="1">
+        <v>94.967</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>4368482.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>2530.0</v>
+      </c>
+      <c r="J124" s="1">
+        <v>0.057914854633715</v>
+      </c>
+      <c r="K124">
+        <v>0.08</v>
+      </c>
+      <c r="L124" t="s">
+        <v>393</v>
+      </c>
+      <c r="M124" s="1">
+        <v>4371012.0</v>
+      </c>
+      <c r="N124" s="1">
+        <v>4374666.79</v>
+      </c>
+      <c r="O124" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="P124">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
+      <c r="A125" t="s">
+        <v>394</v>
+      </c>
+      <c r="B125" t="s">
+        <v>395</v>
+      </c>
+      <c r="C125" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>107.512</v>
+      </c>
+      <c r="E125" s="1">
+        <v>110.87634667</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>665258.08</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-20186.08</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-3.0343231607198</v>
+      </c>
+      <c r="K125">
+        <v>2.0</v>
+      </c>
+      <c r="L125" t="s">
+        <v>396</v>
+      </c>
+      <c r="M125" s="1">
+        <v>645072.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>657047.34</v>
+      </c>
+      <c r="O125" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P125">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16">
+      <c r="A126" t="s">
+        <v>397</v>
+      </c>
+      <c r="B126" t="s">
+        <v>398</v>
+      </c>
+      <c r="C126" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>98.869</v>
+      </c>
+      <c r="E126" s="1">
+        <v>99.7983</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>2993949.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-27879.0</v>
+      </c>
+      <c r="J126" s="1">
+        <v>-0.93117818640197</v>
+      </c>
+      <c r="K126">
+        <v>1.21</v>
+      </c>
+      <c r="L126" t="s">
+        <v>399</v>
+      </c>
+      <c r="M126" s="1">
+        <v>2966070.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>3002285.75</v>
+      </c>
+      <c r="O126" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P126">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16">
+      <c r="A127" t="s">
+        <v>400</v>
+      </c>
+      <c r="B127" t="s">
+        <v>401</v>
+      </c>
+      <c r="C127" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>95.515</v>
+      </c>
+      <c r="E127" s="1">
+        <v>95.56322325</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>3822528.93</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-1928.93</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-0.050462142610913</v>
+      </c>
+      <c r="K127">
+        <v>0.18</v>
+      </c>
+      <c r="L127" t="s">
+        <v>402</v>
+      </c>
+      <c r="M127" s="1">
+        <v>3820600.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>3827723.29</v>
+      </c>
+      <c r="O127" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="P127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16">
+      <c r="A128" t="s">
+        <v>403</v>
+      </c>
+      <c r="B128" t="s">
+        <v>404</v>
+      </c>
+      <c r="C128" s="1">
+        <v>5900000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.352</v>
+      </c>
+      <c r="E128" s="1">
+        <v>101.48381678</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>5987545.19</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-66777.19</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-1.1152682423429</v>
+      </c>
+      <c r="K128">
+        <v>2.54</v>
+      </c>
+      <c r="L128" t="s">
+        <v>405</v>
+      </c>
+      <c r="M128" s="1">
+        <v>5920768.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>6070692.66</v>
+      </c>
+      <c r="O128" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="P128">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16">
+      <c r="A129" t="s">
+        <v>406</v>
+      </c>
+      <c r="B129" t="s">
+        <v>407</v>
+      </c>
+      <c r="C129" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.749</v>
+      </c>
+      <c r="E129" s="1">
+        <v>99.72630133</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3001761.67</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-29416.77</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-0.97998353080443</v>
+      </c>
+      <c r="K129">
+        <v>1.09</v>
+      </c>
+      <c r="L129" t="s">
+        <v>408</v>
+      </c>
+      <c r="M129" s="1">
+        <v>2972344.9</v>
+      </c>
+      <c r="N129" s="1">
+        <v>3005300.28</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>409</v>
+      </c>
+      <c r="B130" t="s">
+        <v>410</v>
+      </c>
+      <c r="C130" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.05</v>
+      </c>
+      <c r="E130" s="1">
+        <v>100.56275984</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>6134328.35</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-31278.35</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-0.50989037781129</v>
+      </c>
+      <c r="K130">
+        <v>2.78</v>
+      </c>
+      <c r="L130" t="s">
+        <v>411</v>
+      </c>
+      <c r="M130" s="1">
+        <v>6103050.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>6272513.01</v>
+      </c>
+      <c r="O130" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="P130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131" t="s">
+        <v>412</v>
+      </c>
+      <c r="B131" t="s">
+        <v>413</v>
+      </c>
+      <c r="C131" s="1">
+        <v>4124000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>98.738</v>
+      </c>
+      <c r="E131" s="1">
+        <v>99.37023084</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>4098028.32</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-26073.2</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-0.63623767246196</v>
+      </c>
+      <c r="K131">
+        <v>0.12</v>
+      </c>
+      <c r="L131" t="s">
+        <v>414</v>
+      </c>
+      <c r="M131" s="1">
+        <v>4071955.12</v>
+      </c>
+      <c r="N131" s="1">
+        <v>4076785.28</v>
+      </c>
+      <c r="O131" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>