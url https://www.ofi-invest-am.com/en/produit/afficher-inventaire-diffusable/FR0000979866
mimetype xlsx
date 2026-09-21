--- v4 (2026-09-01)
+++ v5 (2026-09-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="418">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -118,1191 +118,1200 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2079107830</t>
   </si>
   <si>
     <t>AB SKF 0.875 15/11/2029</t>
   </si>
   <si>
-    <t>3 998.63</t>
+    <t>10 252.60</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>3 686.30</t>
-[...8 lines deleted...]
-    <t>34 783.56</t>
+    <t>18 289.04</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>9 780.82</t>
+    <t>18 082.19</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>17 383.56</t>
+    <t>21 698.63</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>24 164.38</t>
-[...14 lines deleted...]
-    <t>4 120.38</t>
+    <t>28 119.86</t>
+  </si>
+  <si>
+    <t>XS3402712627</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 3.625 16/06/2029</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>102 767.12</t>
+    <t>115 594.18</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>3 208.01</t>
+    <t>6 512.73</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>27 628.77</t>
+    <t>32 547.95</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>3 205.48</t>
+    <t>14 816.44</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>5 293.15</t>
+    <t>8 136.99</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>5 769.86</t>
+    <t>8 802.74</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>31 701.37</t>
+    <t>39 123.29</t>
   </si>
   <si>
     <t>XS2791973642</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 27/06/2034</t>
   </si>
   <si>
-    <t>90 972.26</t>
+    <t>101 376.71</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>161 063.01</t>
+    <t>186 772.60</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>48 347.26</t>
+    <t>55 354.11</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>21 618.11</t>
+    <t>23 064.14</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>20 702.73</t>
+    <t>22 165.82</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>18 794.52</t>
+    <t>23 493.15</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>153 216.44</t>
+    <t>3 046.92</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
-    <t>2 097.39</t>
+    <t>8 123.56</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>29 126.71</t>
+    <t>44 876.71</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>8 415.25</t>
+    <t>20 437.03</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>6 657.53</t>
+    <t>7 643.84</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>1 994.52</t>
+    <t>2 378.08</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>8 767.12</t>
+    <t>11 506.85</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>74 378.43</t>
+    <t>7 025.27</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
-    <t>3 530.97</t>
-[...8 lines deleted...]
-    <t>62 244.18</t>
+    <t>7 013.71</t>
+  </si>
+  <si>
+    <t>FR001400FB22</t>
+  </si>
+  <si>
+    <t>BPCE SA 25/01/2035</t>
+  </si>
+  <si>
+    <t>85 777.05</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
+    <t>20 958.90</t>
+  </si>
+  <si>
+    <t>XS3108521124</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
+  </si>
+  <si>
+    <t>88 723.66</t>
+  </si>
+  <si>
+    <t>XS3275406539</t>
+  </si>
+  <si>
+    <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
+  </si>
+  <si>
+    <t>21 233.47</t>
+  </si>
+  <si>
+    <t>XS2434702424</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 21/01/2028</t>
+  </si>
+  <si>
+    <t>12 575.34</t>
+  </si>
+  <si>
+    <t>XS3280995518</t>
+  </si>
+  <si>
+    <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
+  </si>
+  <si>
+    <t>71 733.67</t>
+  </si>
+  <si>
+    <t>FR0014012SB9</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 2.5 25/09/2028</t>
+  </si>
+  <si>
+    <t>83 527.40</t>
+  </si>
+  <si>
+    <t>XS3231164586</t>
+  </si>
+  <si>
+    <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
+  </si>
+  <si>
+    <t>19 203.42</t>
+  </si>
+  <si>
+    <t>FR001400XHB4</t>
+  </si>
+  <si>
+    <t>CCF HOLDING SAS 27/05/2035</t>
+  </si>
+  <si>
+    <t>XS3071246295</t>
+  </si>
+  <si>
+    <t>CENCORA INC 2.875 22/05/2028</t>
+  </si>
+  <si>
+    <t>5 041.10</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>24 506.89</t>
+  </si>
+  <si>
+    <t>XS2114852218</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 0.25 20/05/2027</t>
+  </si>
+  <si>
+    <t>1 024.66</t>
+  </si>
+  <si>
+    <t>DE000CZ45Y63</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 08/12/2028</t>
+  </si>
+  <si>
+    <t>28 335.62</t>
+  </si>
+  <si>
+    <t>DE000CZ40MM4</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 1.875 28/02/2028</t>
+  </si>
+  <si>
+    <t>1 772.26</t>
+  </si>
+  <si>
+    <t>FR0014014P49</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 03/07/2031</t>
+  </si>
+  <si>
+    <t>81 284.25</t>
+  </si>
+  <si>
+    <t>FR001400F1U4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 11/07/2029</t>
+  </si>
+  <si>
+    <t>60 606.16</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>108 131.51</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>BE0002936178</t>
+  </si>
+  <si>
+    <t>CRELAN SA 28/02/2030</t>
+  </si>
+  <si>
+    <t>58 602.74</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>7 468.32</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>17 672.63</t>
+  </si>
+  <si>
+    <t>FR0014005EJ6</t>
+  </si>
+  <si>
+    <t>DANONE SA PERP</t>
+  </si>
+  <si>
+    <t>29 515.07</t>
+  </si>
+  <si>
+    <t>FR0014019147</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
+  </si>
+  <si>
+    <t>3 171.58</t>
+  </si>
+  <si>
+    <t>DE000A4DFH60</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 16/06/2029</t>
+  </si>
+  <si>
+    <t>1 956.16</t>
+  </si>
+  <si>
+    <t>DE000A30VT97</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG PERP</t>
+  </si>
+  <si>
+    <t>29 589.04</t>
+  </si>
+  <si>
+    <t>XS2306517876</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 23/02/2029</t>
+  </si>
+  <si>
+    <t>3 248.22</t>
+  </si>
+  <si>
+    <t>XS3008888953</t>
+  </si>
+  <si>
+    <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
+  </si>
+  <si>
+    <t>63 758.73</t>
+  </si>
+  <si>
+    <t>FR001400A1H6</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.5 27/09/2029</t>
+  </si>
+  <si>
+    <t>157 346.58</t>
+  </si>
+  <si>
+    <t>AT0000A2U543</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 15/11/2032</t>
+  </si>
+  <si>
+    <t>16 876.71</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>9 815.75</t>
+  </si>
+  <si>
+    <t>XS2987792269</t>
+  </si>
+  <si>
+    <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
+  </si>
+  <si>
+    <t>11 946.58</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>44 712.33</t>
+  </si>
+  <si>
+    <t>XS3110850347</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 07/07/2028</t>
+  </si>
+  <si>
+    <t>66 657.54</t>
+  </si>
+  <si>
+    <t>XS2919679816</t>
+  </si>
+  <si>
+    <t>EUROGRID GMBH 3.075 18/10/2027</t>
+  </si>
+  <si>
+    <t>94 019.18</t>
+  </si>
+  <si>
+    <t>DK0030555156</t>
+  </si>
+  <si>
+    <t>EURONEXT NV 2.625 26/11/2028</t>
+  </si>
+  <si>
+    <t>45 753.82</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>10 184.83</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>45 280.15</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
+    <t>7 352.88</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>XS2553547444</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 16/11/2032</t>
+  </si>
+  <si>
+    <t>145 099.20</t>
+  </si>
+  <si>
+    <t>XS2788605660</t>
+  </si>
+  <si>
+    <t>HSBC HOLDINGS PLC 22/03/2035</t>
+  </si>
+  <si>
+    <t>34 357.18</t>
+  </si>
+  <si>
+    <t>XS2580221658</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>71 161.64</t>
+  </si>
+  <si>
+    <t>FR0013320058</t>
+  </si>
+  <si>
+    <t>ICADE 1.625 28/02/2028</t>
+  </si>
+  <si>
+    <t>30 207.19</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>80 485.58</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>50 174.66</t>
+  </si>
+  <si>
+    <t>XS2524746687</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 24/08/2033</t>
+  </si>
+  <si>
+    <t>30 818.84</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>161 220.55</t>
+  </si>
+  <si>
+    <t>XS1725678194</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
+  </si>
+  <si>
+    <t>55 294.52</t>
+  </si>
+  <si>
+    <t>XS2592650373</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 08/03/2028</t>
+  </si>
+  <si>
+    <t>26 383.56</t>
+  </si>
+  <si>
+    <t>XS1785340172</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
+  </si>
+  <si>
+    <t>10 931.51</t>
+  </si>
+  <si>
+    <t>BE0002766476</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 14/01/2029</t>
+  </si>
+  <si>
+    <t>1 315.07</t>
+  </si>
+  <si>
+    <t>BE0002961424</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>57 391.30</t>
+  </si>
+  <si>
+    <t>FR0013512233</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 2 12/05/2029</t>
+  </si>
+  <si>
+    <t>12 887.67</t>
+  </si>
+  <si>
+    <t>FR00140087C4</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 09/02/2028</t>
+  </si>
+  <si>
+    <t>14 317.81</t>
+  </si>
+  <si>
+    <t>FR0013181898</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 3 09/06/2028</t>
+  </si>
+  <si>
+    <t>4 257.53</t>
+  </si>
+  <si>
+    <t>DE000A3MQNP4</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
+  </si>
+  <si>
+    <t>9 032.88</t>
+  </si>
+  <si>
+    <t>XS2327299298</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
+  </si>
+  <si>
+    <t>XS2904651093</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
+  </si>
+  <si>
+    <t>108 069.12</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
+  </si>
+  <si>
+    <t>23 043.04</t>
+  </si>
+  <si>
+    <t>XS2729836234</t>
+  </si>
+  <si>
+    <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
+  </si>
+  <si>
+    <t>35 743.15</t>
+  </si>
+  <si>
+    <t>XS3233927733</t>
+  </si>
+  <si>
+    <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
+  </si>
+  <si>
+    <t>100 361.64</t>
+  </si>
+  <si>
+    <t>XS2595028536</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 02/03/2029</t>
+  </si>
+  <si>
+    <t>46 702.87</t>
+  </si>
+  <si>
+    <t>XS3407449779</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 11/06/2030</t>
+  </si>
+  <si>
+    <t>2 402.64</t>
+  </si>
+  <si>
+    <t>XS3284396622</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
+  </si>
+  <si>
+    <t>28 454.54</t>
+  </si>
+  <si>
+    <t>XS2680745119</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
+  </si>
+  <si>
+    <t>113 043.67</t>
+  </si>
+  <si>
+    <t>XS2382950330</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 14/09/2032</t>
+  </si>
+  <si>
+    <t>33 038.81</t>
+  </si>
+  <si>
+    <t>XS2623518821</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 16/02/2029</t>
+  </si>
+  <si>
+    <t>23 240.65</t>
+  </si>
+  <si>
+    <t>XS1550988643</t>
+  </si>
+  <si>
+    <t>NN GROUP NV 13/01/2048</t>
+  </si>
+  <si>
+    <t>41 209.38</t>
+  </si>
+  <si>
+    <t>XS2343459074</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 18/08/2031</t>
+  </si>
+  <si>
+    <t>20 106.16</t>
+  </si>
+  <si>
+    <t>XS2482618464</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 2.5 23/05/2029</t>
+  </si>
+  <si>
+    <t>12 315.07</t>
+  </si>
+  <si>
+    <t>XS3100081093</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 2.906 16/03/2029</t>
+  </si>
+  <si>
+    <t>28 729.99</t>
+  </si>
+  <si>
+    <t>DK0030507694</t>
+  </si>
+  <si>
+    <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
+  </si>
+  <si>
+    <t>151 167.12</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>8 437.81</t>
+  </si>
+  <si>
+    <t>FR0014010CJ0</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
+  </si>
+  <si>
+    <t>3 032.53</t>
+  </si>
+  <si>
+    <t>XS3174782758</t>
+  </si>
+  <si>
+    <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
+  </si>
+  <si>
+    <t>71 928.02</t>
+  </si>
+  <si>
+    <t>XS3317606419</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.25 22/05/2029</t>
+  </si>
+  <si>
+    <t>3 285.62</t>
+  </si>
+  <si>
+    <t>FR0014002OL8</t>
+  </si>
+  <si>
+    <t>RENAULT SA 2.5 01/04/2028</t>
+  </si>
+  <si>
+    <t>13 075.34</t>
+  </si>
+  <si>
+    <t>XS2494945939</t>
+  </si>
+  <si>
+    <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
+  </si>
+  <si>
+    <t>237 617.12</t>
+  </si>
+  <si>
+    <t>XS3406773740</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 15/06/2030</t>
+  </si>
+  <si>
+    <t>3 312.49</t>
+  </si>
+  <si>
+    <t>FR0014016SU0</t>
+  </si>
+  <si>
+    <t>SANOFI SA 3 05/05/2029</t>
+  </si>
+  <si>
+    <t>13 290.41</t>
+  </si>
+  <si>
+    <t>XS3393867810</t>
+  </si>
+  <si>
+    <t>SAP SE 3 03/06/2029</t>
+  </si>
+  <si>
+    <t>5 095.89</t>
+  </si>
+  <si>
+    <t>DE000A2YB7B5</t>
+  </si>
+  <si>
+    <t>SCHAEFFLER AG 2.875 26/03/2027</t>
+  </si>
+  <si>
+    <t>14 721.58</t>
+  </si>
+  <si>
+    <t>XS2511906310</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 10/08/2027</t>
+  </si>
+  <si>
+    <t>180 722.57</t>
+  </si>
+  <si>
+    <t>FR001400U1Q3</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 13/11/2030</t>
+  </si>
+  <si>
+    <t>28 662.33</t>
+  </si>
+  <si>
+    <t>FR001400KZQ1</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 28/09/2029</t>
+  </si>
+  <si>
+    <t>146 482.19</t>
+  </si>
+  <si>
+    <t>FR001400F877</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA PERP</t>
+  </si>
+  <si>
+    <t>67 872.93</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>35 901.37</t>
+  </si>
+  <si>
+    <t>XS1207005023</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 1.5 26/03/2030</t>
+  </si>
+  <si>
+    <t>21 447.78</t>
+  </si>
+  <si>
+    <t>XS2723597923</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.125 13/12/2026</t>
+  </si>
+  <si>
     <t>13 150.68</t>
   </si>
   <si>
-    <t>XS3108521124</t>
-[...751 lines deleted...]
-  <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>117 334.79</t>
+    <t>134 655.34</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>42 312.33</t>
+    <t>45 024.66</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>25 220.55</t>
+    <t>32 260.96</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>3 654.79</t>
+    <t>7 786.30</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>11 975.34</t>
+    <t>14 523.29</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>36 215.75</t>
+    <t>44 109.59</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>7 123.29</t>
+    <t>10 013.70</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>149 924.66</t>
+    <t>172 171.23</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>32 955.38</t>
-[...8 lines deleted...]
-    <t>169 463.01</t>
+    <t>40 201.95</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>8 925.67</t>
+  </si>
+  <si>
+    <t>XS3405538888</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
+  </si>
+  <si>
+    <t>1 664.75</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>4 830.16</t>
+    <t>10 635.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1611,6819 +1620,6869 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1053163.2504</v>
+      </c>
+      <c r="C2">
+        <v>119.76</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>126136236.43</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>126136236.43</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2741219.415</v>
+      </c>
+      <c r="C3">
+        <v>107.02</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>293366103.41</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>293366103.41</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>27955.2307</v>
+      </c>
+      <c r="C4">
+        <v>111.12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>3106468.13</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>3106468.13</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>107401.61</v>
+      </c>
+      <c r="C5">
+        <v>100.39</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>10782284.54</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>10782284.54</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>641.0</v>
+      </c>
+      <c r="C6">
+        <v>100.65</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>64519.51</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>64519.51</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:Z132"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="N132" sqref="N132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>1982.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>4203.0</v>
+        <v>4810.41</v>
       </c>
       <c r="D2" s="1">
-        <v>4805.57</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4806.9553884965</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>9527385.58</v>
       </c>
       <c r="H2" s="1">
-        <v>20188474.26</v>
+        <v>6847.04</v>
       </c>
       <c r="I2" s="1">
-        <v>9336.45</v>
-[...2 lines deleted...]
-        <v>0.046246436851836</v>
+        <v>0.071866934979239</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>9534232.62</v>
+      </c>
+      <c r="M2" s="1">
+        <v>9534232.62</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.2</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>248.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>105.735</v>
+      </c>
+      <c r="D3" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>11160.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>11160.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>11160.0</v>
+      </c>
+      <c r="N3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...12 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1944000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>95.605</v>
+      </c>
+      <c r="D4" s="1">
+        <v>93.54761317</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1818565.6</v>
+      </c>
+      <c r="H4" s="1">
+        <v>39995.6</v>
+      </c>
+      <c r="I4" s="1">
+        <v>2.1992937730704</v>
+      </c>
+      <c r="J4">
+        <v>0.53</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1858561.2</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1868813.8</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>100.232</v>
+      </c>
+      <c r="D5" s="1">
+        <v>100.45730769</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1305945.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-2929.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.22428203331687</v>
+      </c>
+      <c r="J5">
+        <v>1.41</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1303016.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1321305.04</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>39</v>
       </c>
-      <c r="B5" t="s">
-[...38 lines deleted...]
-      <c r="O5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>98.824</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.72163855</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>5484690.12</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-49370.12</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.90014419994251</v>
+      </c>
+      <c r="J6">
+        <v>0.33</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="1">
+        <v>5435320.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>5453402.19</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.489</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.699</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>4386756.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-9240.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.21063400836518</v>
+      </c>
+      <c r="J7">
+        <v>0.49</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4377516.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4399214.63</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>98.449</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.69199529</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1694763.92</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-21130.92</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-1.2468356064602</v>
+      </c>
+      <c r="J8">
+        <v>1.65</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1673633.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1701752.86</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>100.366</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.894</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>610352.34</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2883.92</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.47250085090196</v>
+      </c>
+      <c r="J9">
         <v>0.07</v>
       </c>
-      <c r="P5">
-[...154 lines deleted...]
-      <c r="A9" t="s">
+      <c r="K9">
+        <v>424.77</v>
+      </c>
+      <c r="L9" s="1">
+        <v>613236.26</v>
+      </c>
+      <c r="M9" s="1">
+        <v>613661.03</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>106.627</v>
+      </c>
+      <c r="D10" s="1">
+        <v>109.65452941</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1864127.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-51468.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-2.7609706849372</v>
+      </c>
+      <c r="J10">
+        <v>6.8</v>
+      </c>
+      <c r="K10" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="1">
-[...27 lines deleted...]
-        <v>826.03</v>
+      <c r="L10" s="1">
+        <v>1812659.0</v>
       </c>
       <c r="M10" s="1">
-        <v>290592.0</v>
+        <v>1928253.18</v>
       </c>
       <c r="N10" s="1">
-        <v>291418.03</v>
-[...1 lines deleted...]
-      <c r="O10" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1677000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>100.365</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0143059</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1677239.91</v>
+      </c>
+      <c r="H11" s="1">
+        <v>5881.14</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.35064393381863</v>
+      </c>
+      <c r="J11">
+        <v>0.39</v>
+      </c>
+      <c r="K11" t="s">
+        <v>58</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1683121.05</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1689633.78</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>100.177</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.6916</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1006916.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-5146.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.51106547120117</v>
+      </c>
+      <c r="J12">
+        <v>3.25</v>
+      </c>
+      <c r="K12" t="s">
+        <v>61</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1001770.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1034317.95</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.08</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.01838281</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>6401176.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-60056.5</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-0.93821034305178</v>
+      </c>
+      <c r="J13">
+        <v>0.23</v>
+      </c>
+      <c r="K13" t="s">
+        <v>64</v>
+      </c>
+      <c r="L13" s="1">
+        <v>6341120.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>6355936.44</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.46406667</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1491961.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-10801.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.72394653747652</v>
+      </c>
+      <c r="J14">
+        <v>0.54</v>
+      </c>
+      <c r="K14" t="s">
+        <v>67</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1481160.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1489296.99</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.388</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.81171429</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1397364.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>8068.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.57737282483304</v>
+      </c>
+      <c r="J15">
+        <v>0.63</v>
+      </c>
+      <c r="K15" t="s">
+        <v>70</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1405432.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1414234.74</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>103.088</v>
+      </c>
+      <c r="D16" s="1">
+        <v>104.67195</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2093439.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-31679.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-1.5132516400048</v>
+      </c>
+      <c r="J16">
+        <v>1.96</v>
+      </c>
+      <c r="K16" t="s">
+        <v>73</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2061760.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2100883.29</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>103.742</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.6127</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>2072254.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>2586.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.12479165198861</v>
+      </c>
+      <c r="J17">
+        <v>5.07</v>
+      </c>
+      <c r="K17" t="s">
+        <v>76</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2074840.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2176216.71</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>104.036</v>
+      </c>
+      <c r="D18" s="1">
+        <v>105.89313846</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4129832.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-72428.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1.7537854562815</v>
+      </c>
+      <c r="J18">
+        <v>4.79</v>
+      </c>
+      <c r="K18" t="s">
+        <v>79</v>
+      </c>
+      <c r="L18" s="1">
+        <v>4057404.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4244176.6</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.366</v>
+      </c>
+      <c r="D19" s="1">
+        <v>102.9313697</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3396735.2</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-51657.2</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-1.5207897277362</v>
+      </c>
+      <c r="J19">
+        <v>1.68</v>
+      </c>
+      <c r="K19" t="s">
+        <v>82</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3345078.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3400432.11</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4550000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>94.801</v>
+      </c>
+      <c r="D20" s="1">
+        <v>94.51235868</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>4300312.32</v>
+      </c>
+      <c r="H20" s="1">
+        <v>13133.18</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.30540060867021</v>
+      </c>
+      <c r="J20">
+        <v>0.51</v>
+      </c>
+      <c r="K20" t="s">
+        <v>85</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4313445.5</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4336509.64</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4580000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.243</v>
+      </c>
+      <c r="D21" s="1">
+        <v>96.74135808</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>4430754.2</v>
+      </c>
+      <c r="H21" s="1">
+        <v>22975.2</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.51853925907242</v>
+      </c>
+      <c r="J21">
+        <v>0.48</v>
+      </c>
+      <c r="K21" t="s">
+        <v>88</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4453729.4</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4475895.22</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>96.187</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.32958306</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4720149.57</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-6986.57</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-0.14801586043808</v>
+      </c>
+      <c r="J22">
+        <v>0.48</v>
+      </c>
+      <c r="K22" t="s">
+        <v>91</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4713163.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4736656.15</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>100.386</v>
+      </c>
+      <c r="D23" s="1">
+        <v>101.45567878</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>4159682.83</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-43856.83</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.0543311062974</v>
+      </c>
+      <c r="J23">
         <v>0.07</v>
       </c>
-      <c r="P10">
-[...46 lines deleted...]
-      <c r="O11" s="1">
+      <c r="K23" t="s">
+        <v>94</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4115826.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4118872.92</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1972000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.352</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.20689655</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1976080.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>2861.44</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.14480385409498</v>
+      </c>
+      <c r="J24">
+        <v>0.41</v>
+      </c>
+      <c r="K24" t="s">
+        <v>97</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1978941.44</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1987065.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.587</v>
+      </c>
+      <c r="D25" s="1">
+        <v>104.31542542</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>5007140.42</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-82964.42</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.6569221759513</v>
+      </c>
+      <c r="J25">
+        <v>0.93</v>
+      </c>
+      <c r="K25" t="s">
+        <v>100</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4924176.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4969052.71</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B26" s="1">
+        <v>8358000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.098</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.19916009</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>8374645.8</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-92034.96</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1.0989713738102</v>
+      </c>
+      <c r="J26">
+        <v>0.24</v>
+      </c>
+      <c r="K26" t="s">
+        <v>103</v>
+      </c>
+      <c r="L26" s="1">
+        <v>8282610.84</v>
+      </c>
+      <c r="M26" s="1">
+        <v>8303047.87</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>105</v>
+      </c>
+      <c r="B27" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>93.104</v>
+      </c>
+      <c r="D27" s="1">
+        <v>92.61058806</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3333981.17</v>
+      </c>
+      <c r="H27" s="1">
+        <v>17762.83</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.53278135341118</v>
+      </c>
+      <c r="J27">
+        <v>0.21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>106</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3351744.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3359387.84</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>108</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>98.511</v>
+      </c>
+      <c r="D28" s="1">
+        <v>97.397</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1363558.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>15596.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.1437723954537</v>
+      </c>
+      <c r="J28">
+        <v>0.17</v>
+      </c>
+      <c r="K28" t="s">
+        <v>109</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1379154.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1381532.08</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>99.32</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-2636.71</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.1325621586944</v>
+      </c>
+      <c r="J29">
+        <v>0.58</v>
+      </c>
+      <c r="K29" t="s">
+        <v>112</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1986400.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1997906.85</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>106.799</v>
+      </c>
+      <c r="D30" s="1">
+        <v>107.86245455</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2372974.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-23396.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.98593579196401</v>
+      </c>
+      <c r="J30">
+        <v>0.32</v>
+      </c>
+      <c r="K30" t="s">
+        <v>115</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2349578.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2356603.27</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1701000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>100.4</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.8837425</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1699022.46</v>
+      </c>
+      <c r="H31" s="1">
+        <v>8781.54</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.51685838220173</v>
+      </c>
+      <c r="J31">
+        <v>0.41</v>
+      </c>
+      <c r="K31" t="s">
+        <v>118</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1707804.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1714817.71</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>120</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>103.886</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>4250880.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>8446.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.19868827160494</v>
+      </c>
+      <c r="J32">
+        <v>2.09</v>
+      </c>
+      <c r="K32" t="s">
+        <v>121</v>
+      </c>
+      <c r="L32" s="1">
+        <v>4259326.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>4345103.05</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>123</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.804</v>
+      </c>
+      <c r="D33" s="1">
+        <v>102.20481176</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>3474963.6</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-47627.6</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1.370592773979</v>
+      </c>
+      <c r="J33">
+        <v>0.62</v>
+      </c>
+      <c r="K33" t="s">
+        <v>124</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3427336.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3448294.9</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.08431893</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3357828.9</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-26582.3</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.79165141499616</v>
+      </c>
+      <c r="J34">
+        <v>2.64</v>
+      </c>
+      <c r="K34" t="s">
+        <v>127</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3331246.6</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3419970.26</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1842000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>98.798</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.51669707</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1833097.56</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-13238.4</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.72218742138307</v>
+      </c>
+      <c r="J35">
+        <v>1.15</v>
+      </c>
+      <c r="K35" t="s">
+        <v>130</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1819859.16</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1841092.63</v>
+      </c>
+      <c r="N35" s="1">
         <v>0.42</v>
       </c>
-      <c r="P11">
-[...137 lines deleted...]
-      <c r="L14" t="s">
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>132</v>
+      </c>
+      <c r="B36" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.763</v>
+      </c>
+      <c r="D36" s="1">
+        <v>97.75516813</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>4692248.07</v>
+      </c>
+      <c r="H36" s="1">
+        <v>48375.93</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1.0309755426038</v>
+      </c>
+      <c r="J36">
+        <v>0.26</v>
+      </c>
+      <c r="K36" t="s">
+        <v>133</v>
+      </c>
+      <c r="L36" s="1">
+        <v>4740624.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>4753199.34</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" s="1">
+        <v>6062000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.82</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.73470604</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>6045917.88</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-55449.48</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-0.91713915240939</v>
+      </c>
+      <c r="J37">
+        <v>1.18</v>
+      </c>
+      <c r="K37" t="s">
+        <v>136</v>
+      </c>
+      <c r="L37" s="1">
+        <v>5990468.4</v>
+      </c>
+      <c r="M37" s="1">
+        <v>6062202.07</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>138</v>
+      </c>
+      <c r="B38" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>98.696</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.65584156</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>4484512.87</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-43192.87</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.96315633943091</v>
+      </c>
+      <c r="J38">
+        <v>1.86</v>
+      </c>
+      <c r="K38" t="s">
+        <v>139</v>
+      </c>
+      <c r="L38" s="1">
+        <v>4441320.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>4524847.4</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>98.833</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.72692009</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1285480.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-11522.63</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.89636789370508</v>
+      </c>
+      <c r="J39">
+        <v>1.49</v>
+      </c>
+      <c r="K39" t="s">
+        <v>142</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1273957.37</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1293160.79</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B40" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>100.976</v>
+      </c>
+      <c r="D40" s="1">
+        <v>101.37413636</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>2230231.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-8759.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.39273958616843</v>
+      </c>
+      <c r="J40">
+        <v>0.37</v>
+      </c>
+      <c r="K40" t="s">
         <v>67</v>
       </c>
-      <c r="M14" s="1">
-[...1263 lines deleted...]
-      <c r="A40" t="s">
+      <c r="L40" s="1">
+        <v>2221472.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>2229608.99</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>143</v>
       </c>
-      <c r="B40" t="s">
-[...45 lines deleted...]
-    <row r="41" spans="1:16">
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>146</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>99.489</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.08315</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2001663.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-11883.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.59365637472442</v>
+      </c>
+      <c r="J41">
+        <v>0.25</v>
+      </c>
+      <c r="K41" t="s">
         <v>147</v>
       </c>
-      <c r="C41" s="1">
-[...27 lines deleted...]
-        <v>148</v>
+      <c r="L41" s="1">
+        <v>1989780.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1173079.29</v>
+        <v>1994821.1</v>
       </c>
       <c r="N41" s="1">
-        <v>1189137.44</v>
-[...8 lines deleted...]
-    <row r="42" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>149</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1">
+        <v>2973000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100.858</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.76841911</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>2966115.1</v>
+      </c>
+      <c r="H42" s="1">
+        <v>32393.24</v>
+      </c>
+      <c r="I42" s="1">
+        <v>1.0921100128582</v>
+      </c>
+      <c r="J42">
+        <v>0.82</v>
+      </c>
+      <c r="K42" t="s">
         <v>150</v>
       </c>
-      <c r="C42" s="1">
-[...27 lines deleted...]
-        <v>151</v>
+      <c r="L42" s="1">
+        <v>2998508.34</v>
       </c>
       <c r="M42" s="1">
-        <v>1891184.0</v>
+        <v>3023015.23</v>
       </c>
       <c r="N42" s="1">
-        <v>1892979.89</v>
-[...8 lines deleted...]
-    <row r="43" spans="1:16">
+        <v>0.7</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>152</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>97.698</v>
+      </c>
+      <c r="D43" s="1">
+        <v>96.11421091</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>4229025.28</v>
+      </c>
+      <c r="H43" s="1">
+        <v>69686.72</v>
+      </c>
+      <c r="I43" s="1">
+        <v>1.6478198966926</v>
+      </c>
+      <c r="J43">
+        <v>0.02</v>
+      </c>
+      <c r="K43" t="s">
         <v>153</v>
       </c>
-      <c r="C43" s="1">
-[...27 lines deleted...]
-        <v>154</v>
+      <c r="L43" s="1">
+        <v>4298712.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2799066.2</v>
+        <v>4299736.66</v>
       </c>
       <c r="N43" s="1">
-        <v>2816416.44</v>
-[...8 lines deleted...]
-    <row r="44" spans="1:16">
+        <v>0.99</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>155</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>99.445</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.19585</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2003917.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-15017.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-0.74938233469749</v>
+      </c>
+      <c r="J44">
+        <v>1.42</v>
+      </c>
+      <c r="K44" t="s">
         <v>156</v>
       </c>
-      <c r="C44" s="1">
-[...27 lines deleted...]
-        <v>393.15</v>
+      <c r="L44" s="1">
+        <v>1988900.0</v>
       </c>
       <c r="M44" s="1">
-        <v>3999550.0</v>
+        <v>2017235.62</v>
       </c>
       <c r="N44" s="1">
-        <v>3999943.15</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>158</v>
+      </c>
+      <c r="B45" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>98.196</v>
+      </c>
+      <c r="D45" s="1">
+        <v>98.433</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>295299.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-711.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-0.24077291152357</v>
+      </c>
+      <c r="J45">
+        <v>0.59</v>
+      </c>
+      <c r="K45" t="s">
+        <v>159</v>
+      </c>
+      <c r="L45" s="1">
+        <v>294588.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>296360.26</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>157</v>
       </c>
-      <c r="B45" t="s">
-[...45 lines deleted...]
-    <row r="46" spans="1:16">
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>161</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>98.447</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.7334034</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>4687469.96</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-60460.96</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-1.2898420793293</v>
+      </c>
+      <c r="J46">
+        <v>1.73</v>
+      </c>
+      <c r="K46" t="s">
+        <v>162</v>
+      </c>
+      <c r="L46" s="1">
+        <v>4627009.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4708293.25</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>160</v>
       </c>
-      <c r="B46" t="s">
-[...45 lines deleted...]
-    <row r="47" spans="1:16">
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>164</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>101.98</v>
+      </c>
+      <c r="D47" s="1">
+        <v>103.763</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1556445.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-26745.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-1.7183389069321</v>
+      </c>
+      <c r="J47">
+        <v>4.04</v>
+      </c>
+      <c r="K47" t="s">
+        <v>165</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1529700.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1590306.16</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>163</v>
       </c>
-      <c r="B47" t="s">
-[...45 lines deleted...]
-    <row r="48" spans="1:16">
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>167</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>104.002</v>
+      </c>
+      <c r="D48" s="1">
+        <v>105.746875</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2537925.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-41877.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.6500487603062</v>
+      </c>
+      <c r="J48">
+        <v>4.51</v>
+      </c>
+      <c r="K48" t="s">
+        <v>168</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2496048.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2604179.51</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>166</v>
       </c>
-      <c r="B48" t="s">
-[...45 lines deleted...]
-    <row r="49" spans="1:16">
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>170</v>
+      </c>
+      <c r="B49" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>96.288</v>
+      </c>
+      <c r="D49" s="1">
+        <v>96.33716667</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1734069.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-885.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.051036031438195</v>
+      </c>
+      <c r="J49">
+        <v>0.04</v>
+      </c>
+      <c r="K49">
+        <v>739.73</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1733184.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1733923.73</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>169</v>
       </c>
-      <c r="B49" t="s">
-[...45 lines deleted...]
-    <row r="50" spans="1:16">
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>172</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>106.449</v>
+      </c>
+      <c r="D50" s="1">
+        <v>109.15333323</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3383753.33</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-83834.33</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-2.4775544144053</v>
+      </c>
+      <c r="J50">
+        <v>1.89</v>
+      </c>
+      <c r="K50" t="s">
         <v>173</v>
       </c>
-      <c r="C50" s="1">
-[...27 lines deleted...]
-        <v>174</v>
+      <c r="L50" s="1">
+        <v>3299919.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1635111.0</v>
+        <v>3358521.74</v>
       </c>
       <c r="N50" s="1">
-        <v>1655895.25</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>0.77</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>175</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1">
+        <v>1525000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>100.035</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.95229508</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1524272.5</v>
+      </c>
+      <c r="H51" s="1">
+        <v>1261.25</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.082744391176774</v>
+      </c>
+      <c r="J51">
+        <v>0.49</v>
+      </c>
+      <c r="K51" t="s">
         <v>176</v>
       </c>
-      <c r="C51" s="1">
-[...27 lines deleted...]
-        <v>177</v>
+      <c r="L51" s="1">
+        <v>1525533.75</v>
       </c>
       <c r="M51" s="1">
-        <v>3090385.0</v>
+        <v>1533002.07</v>
       </c>
       <c r="N51" s="1">
-        <v>3135672.67</v>
-[...8 lines deleted...]
-    <row r="52" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>178</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.364</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>8372.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.364</v>
+      </c>
+      <c r="J52">
+        <v>0.77</v>
+      </c>
+      <c r="K52" t="s">
         <v>179</v>
       </c>
-      <c r="C52" s="1">
-[...27 lines deleted...]
-        <v>180</v>
+      <c r="L52" s="1">
+        <v>2308372.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1425641.25</v>
+        <v>2326044.63</v>
       </c>
       <c r="N52" s="1">
-        <v>1430082.17</v>
-[...8 lines deleted...]
-    <row r="53" spans="1:16">
+        <v>0.54</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>181</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.094</v>
+      </c>
+      <c r="D53" s="1">
+        <v>98.12584211</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>5593173.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>55185.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.98664925973146</v>
+      </c>
+      <c r="J53">
+        <v>0.52</v>
+      </c>
+      <c r="K53" t="s">
         <v>182</v>
       </c>
-      <c r="C53" s="1">
-[...27 lines deleted...]
-        <v>183</v>
+      <c r="L53" s="1">
+        <v>5648358.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2307199.0</v>
+        <v>5677873.07</v>
       </c>
       <c r="N53" s="1">
-        <v>2320613.17</v>
-[...8 lines deleted...]
-    <row r="54" spans="1:16">
+        <v>1.31</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>184</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.06</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>4886917.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>16023.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.32787542739113</v>
+      </c>
+      <c r="J54">
+        <v>0.06</v>
+      </c>
+      <c r="K54" t="s">
         <v>185</v>
       </c>
-      <c r="C54" s="1">
-[...27 lines deleted...]
-        <v>186</v>
+      <c r="L54" s="1">
+        <v>4902940.0</v>
       </c>
       <c r="M54" s="1">
-        <v>5637414.0</v>
+        <v>4906111.58</v>
       </c>
       <c r="N54" s="1">
-        <v>5663805.78</v>
-[...8 lines deleted...]
-    <row r="55" spans="1:16">
+        <v>1.13</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>187</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>99.378</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.21200941</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3407208.32</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-28356.32</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-0.83224497409069</v>
+      </c>
+      <c r="J55">
+        <v>0.06</v>
+      </c>
+      <c r="K55" t="s">
         <v>188</v>
       </c>
-      <c r="C55" s="1">
-[...27 lines deleted...]
-        <v>189</v>
+      <c r="L55" s="1">
+        <v>3378852.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4311404.0</v>
+        <v>3380808.16</v>
       </c>
       <c r="N55" s="1">
-        <v>4323958.79</v>
-[...8 lines deleted...]
-    <row r="56" spans="1:16">
+        <v>0.78</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>190</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>107.691</v>
+      </c>
+      <c r="D56" s="1">
+        <v>109.5246</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2190492.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-36672.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-1.6741444387836</v>
+      </c>
+      <c r="J56">
+        <v>1.48</v>
+      </c>
+      <c r="K56" t="s">
         <v>191</v>
       </c>
-      <c r="C56" s="1">
-[...27 lines deleted...]
-        <v>192</v>
+      <c r="L56" s="1">
+        <v>2153820.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3176288.0</v>
+        <v>2183409.04</v>
       </c>
       <c r="N56" s="1">
-        <v>3268868.82</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>0.5</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>193</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="1">
+        <v>3952000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>95.321</v>
+      </c>
+      <c r="D57" s="1">
+        <v>94.95759995</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3752724.35</v>
+      </c>
+      <c r="H57" s="1">
+        <v>14361.57</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.38269717305509</v>
+      </c>
+      <c r="J57">
+        <v>0.08</v>
+      </c>
+      <c r="K57" t="s">
         <v>194</v>
       </c>
-      <c r="C57" s="1">
-[...27 lines deleted...]
-        <v>195</v>
+      <c r="L57" s="1">
+        <v>3767085.92</v>
       </c>
       <c r="M57" s="1">
-        <v>1937286.0</v>
+        <v>3770334.14</v>
       </c>
       <c r="N57" s="1">
-        <v>1954053.12</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>0.87</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>196</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="1">
+        <v>7450000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.12552698</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>7459351.76</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-54573.26</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-0.7316086136686</v>
+      </c>
+      <c r="J58">
+        <v>0.86</v>
+      </c>
+      <c r="K58" t="s">
         <v>197</v>
       </c>
-      <c r="C58" s="1">
-[...27 lines deleted...]
-        <v>198</v>
+      <c r="L58" s="1">
+        <v>7404778.5</v>
       </c>
       <c r="M58" s="1">
-        <v>3477215.28</v>
+        <v>7468537.23</v>
       </c>
       <c r="N58" s="1">
-        <v>3479716.65</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:16">
+        <v>1.72</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>199</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>100.957</v>
+      </c>
+      <c r="D59" s="1">
+        <v>102.49824082</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>6252392.69</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-94015.69</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-1.50367538735</v>
+      </c>
+      <c r="J59">
+        <v>2.58</v>
+      </c>
+      <c r="K59" t="s">
         <v>200</v>
       </c>
-      <c r="C59" s="1">
-[...27 lines deleted...]
-        <v>201</v>
+      <c r="L59" s="1">
+        <v>6158377.0</v>
       </c>
       <c r="M59" s="1">
-        <v>7400085.0</v>
+        <v>6315723.58</v>
       </c>
       <c r="N59" s="1">
-        <v>7453127.98</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:16">
+        <v>1.46</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>202</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>97.038</v>
+      </c>
+      <c r="D60" s="1">
+        <v>96.6109375</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>3091550.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>13666.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.44204363506979</v>
+      </c>
+      <c r="J60">
+        <v>0.53</v>
+      </c>
+      <c r="K60" t="s">
         <v>203</v>
       </c>
-      <c r="C60" s="1">
-[...27 lines deleted...]
-        <v>204</v>
+      <c r="L60" s="1">
+        <v>3105216.0</v>
       </c>
       <c r="M60" s="1">
-        <v>5752326.0</v>
+        <v>3122092.71</v>
       </c>
       <c r="N60" s="1">
-        <v>5888423.26</v>
-[...8 lines deleted...]
-    <row r="61" spans="1:16">
+        <v>0.72</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>205</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1">
+        <v>5100000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>91.315</v>
+      </c>
+      <c r="D61" s="1">
+        <v>91.36778431</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>4659757.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-2692.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.057771252878637</v>
+      </c>
+      <c r="J61">
+        <v>0.19</v>
+      </c>
+      <c r="K61" t="s">
         <v>206</v>
       </c>
-      <c r="C61" s="1">
-[...27 lines deleted...]
-        <v>207</v>
+      <c r="L61" s="1">
+        <v>4657065.0</v>
       </c>
       <c r="M61" s="1">
-        <v>2906430.0</v>
+        <v>4666880.75</v>
       </c>
       <c r="N61" s="1">
-        <v>2920813.56</v>
-[...8 lines deleted...]
-    <row r="62" spans="1:16">
+        <v>1.08</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>208</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>99.989</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.78378947</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1895892.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>3899.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.20565517445087</v>
+      </c>
+      <c r="J62">
+        <v>0.63</v>
+      </c>
+      <c r="K62" t="s">
         <v>209</v>
       </c>
-      <c r="C62" s="1">
-[...27 lines deleted...]
-        <v>210</v>
+      <c r="L62" s="1">
+        <v>1899791.0</v>
       </c>
       <c r="M62" s="1">
-        <v>4284003.0</v>
+        <v>1911737.58</v>
       </c>
       <c r="N62" s="1">
-        <v>4292405.05</v>
-[...8 lines deleted...]
-    <row r="63" spans="1:16">
+        <v>0.44</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>211</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>101.426</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.60693333</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1509104.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>12286.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.81412546782727</v>
+      </c>
+      <c r="J63">
+        <v>2.98</v>
+      </c>
+      <c r="K63" t="s">
         <v>212</v>
       </c>
-      <c r="C63" s="1">
-[...27 lines deleted...]
-        <v>213</v>
+      <c r="L63" s="1">
+        <v>1521390.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1798290.0</v>
+        <v>1566102.33</v>
       </c>
       <c r="N63" s="1">
-        <v>1805416.03</v>
-[...8 lines deleted...]
-    <row r="64" spans="1:16">
+        <v>0.36</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>214</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="1">
+        <v>2411000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.642</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.1309718</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2414157.73</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-11789.11</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-0.48833221845865</v>
+      </c>
+      <c r="J64">
+        <v>2.76</v>
+      </c>
+      <c r="K64" t="s">
         <v>215</v>
       </c>
-      <c r="C64" s="1">
-[...27 lines deleted...]
-        <v>216</v>
+      <c r="L64" s="1">
+        <v>2402368.62</v>
       </c>
       <c r="M64" s="1">
-        <v>1420062.0</v>
+        <v>2469026.16</v>
       </c>
       <c r="N64" s="1">
-        <v>1458725.01</v>
-[...8 lines deleted...]
-    <row r="65" spans="1:16">
+        <v>0.57</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>217</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.149</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.96518622</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>4543433.38</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-36728.38</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-0.80838381303612</v>
+      </c>
+      <c r="J65">
+        <v>2.09</v>
+      </c>
+      <c r="K65" t="s">
         <v>218</v>
       </c>
-      <c r="C65" s="1">
-[...27 lines deleted...]
-        <v>219</v>
+      <c r="L65" s="1">
+        <v>4506705.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2201957.01</v>
+        <v>4600724.18</v>
       </c>
       <c r="N65" s="1">
-        <v>2259602.02</v>
-[...8 lines deleted...]
-    <row r="66" spans="1:16">
+        <v>1.06</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>220</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="1">
+        <v>3044000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>98.918</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.66249573</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>3033726.37</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-22662.45</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-0.74701694339032</v>
+      </c>
+      <c r="J66">
+        <v>1.5</v>
+      </c>
+      <c r="K66" t="s">
         <v>221</v>
       </c>
-      <c r="C66" s="1">
-[...27 lines deleted...]
-        <v>222</v>
+      <c r="L66" s="1">
+        <v>3011063.92</v>
       </c>
       <c r="M66" s="1">
-        <v>4204410.0</v>
+        <v>3056817.74</v>
       </c>
       <c r="N66" s="1">
-        <v>4285084.52</v>
-[...8 lines deleted...]
-    <row r="67" spans="1:16">
+        <v>0.71</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>223</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="1">
+        <v>3040000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>98.831</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.75109211</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>3032433.2</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-27970.8</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.92238800181979</v>
+      </c>
+      <c r="J67">
+        <v>0.34</v>
+      </c>
+      <c r="K67" t="s">
         <v>224</v>
       </c>
-      <c r="C67" s="1">
-[...27 lines deleted...]
-        <v>225</v>
+      <c r="L67" s="1">
+        <v>3004462.4</v>
       </c>
       <c r="M67" s="1">
-        <v>2812204.08</v>
+        <v>3014647.23</v>
       </c>
       <c r="N67" s="1">
-        <v>2850861.05</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:16">
+        <v>0.7</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>226</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="1">
+        <v>2003000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>98.843</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.08911133</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>2004784.9</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-24959.61</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.2450018952158</v>
+      </c>
+      <c r="J68">
+        <v>2.26</v>
+      </c>
+      <c r="K68" t="s">
         <v>227</v>
       </c>
-      <c r="C68" s="1">
-[...27 lines deleted...]
-        <v>228</v>
+      <c r="L68" s="1">
+        <v>1979825.29</v>
       </c>
       <c r="M68" s="1">
-        <v>2809328.0</v>
+        <v>2025105.44</v>
       </c>
       <c r="N68" s="1">
-        <v>2813699.65</v>
-[...8 lines deleted...]
-    <row r="69" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>229</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="1">
+        <v>2840000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>100.478</v>
+      </c>
+      <c r="D69" s="1">
+        <v>99.89802817</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>2837104.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>16471.2</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.58056384256622</v>
+      </c>
+      <c r="J69">
+        <v>0.26</v>
+      </c>
+      <c r="K69" t="s">
         <v>230</v>
       </c>
-      <c r="C69" s="1">
-[...27 lines deleted...]
-        <v>231</v>
+      <c r="L69" s="1">
+        <v>2853575.2</v>
       </c>
       <c r="M69" s="1">
-        <v>1881610.28</v>
+        <v>2860928.08</v>
       </c>
       <c r="N69" s="1">
-        <v>1921631.93</v>
-[...8 lines deleted...]
-    <row r="70" spans="1:16">
+        <v>0.66</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>232</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B70" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>95.286</v>
+      </c>
+      <c r="D70" s="1">
+        <v>94.37435375</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2264984.49</v>
+      </c>
+      <c r="H70" s="1">
+        <v>21879.51</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0.96598939624527</v>
+      </c>
+      <c r="J70">
+        <v>0.48</v>
+      </c>
+      <c r="K70" t="s">
+        <v>112</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2286864.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2298370.85</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>234</v>
+      </c>
+      <c r="B71" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>103.911</v>
+      </c>
+      <c r="D71" s="1">
+        <v>105.34539474</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>4003125.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-54507.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.3616112412178</v>
+      </c>
+      <c r="J71">
+        <v>3.82</v>
+      </c>
+      <c r="K71" t="s">
+        <v>235</v>
+      </c>
+      <c r="L71" s="1">
+        <v>3948618.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>4093717.2</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>233</v>
       </c>
-      <c r="C70" s="1">
-[...46 lines deleted...]
-      <c r="B71" t="s">
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>237</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2932000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>102.648</v>
+      </c>
+      <c r="D72" s="1">
+        <v>104.17382503</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>3054376.55</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-44737.19</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.464691378671</v>
+      </c>
+      <c r="J72">
+        <v>1.17</v>
+      </c>
+      <c r="K72" t="s">
+        <v>238</v>
+      </c>
+      <c r="L72" s="1">
+        <v>3009639.36</v>
+      </c>
+      <c r="M72" s="1">
+        <v>3043996.54</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>236</v>
       </c>
-      <c r="C71" s="1">
-[...35 lines deleted...]
-      <c r="O71" s="1">
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>240</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>102.259</v>
+      </c>
+      <c r="D73" s="1">
+        <v>103.7676875</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1660283.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-24139.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-1.4539087613377</v>
+      </c>
+      <c r="J73">
+        <v>4.45</v>
+      </c>
+      <c r="K73" t="s">
+        <v>241</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1636144.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1707305.64</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>243</v>
+      </c>
+      <c r="B74" s="1">
+        <v>5900000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>97.122</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.51908203</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>5753625.84</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-23427.84</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.40718393325347</v>
+      </c>
+      <c r="J74">
+        <v>0.51</v>
+      </c>
+      <c r="K74" t="s">
+        <v>244</v>
+      </c>
+      <c r="L74" s="1">
+        <v>5730198.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>5760405.19</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>246</v>
+      </c>
+      <c r="B75" s="1">
+        <v>3411000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.573</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.62474055</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>3398199.9</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-35874.87</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-1.0557021674917</v>
+      </c>
+      <c r="J75">
+        <v>2.36</v>
+      </c>
+      <c r="K75" t="s">
+        <v>247</v>
+      </c>
+      <c r="L75" s="1">
+        <v>3362325.03</v>
+      </c>
+      <c r="M75" s="1">
+        <v>3442810.61</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>249</v>
+      </c>
+      <c r="B76" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>95.633</v>
+      </c>
+      <c r="D76" s="1">
+        <v>93.97710435</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>4322946.8</v>
+      </c>
+      <c r="H76" s="1">
+        <v>76171.2</v>
+      </c>
+      <c r="I76" s="1">
+        <v>1.7620202959703</v>
+      </c>
+      <c r="J76">
+        <v>1.09</v>
+      </c>
+      <c r="K76" t="s">
+        <v>250</v>
+      </c>
+      <c r="L76" s="1">
+        <v>4399118.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>4449292.66</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>252</v>
+      </c>
+      <c r="B77" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>101.105</v>
+      </c>
+      <c r="D77" s="1">
+        <v>102.06211111</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>918559.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-8614.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-0.93777318604466</v>
+      </c>
+      <c r="J77">
+        <v>3.42</v>
+      </c>
+      <c r="K77" t="s">
+        <v>253</v>
+      </c>
+      <c r="L77" s="1">
+        <v>909945.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>940763.84</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>255</v>
+      </c>
+      <c r="B78" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>101.381</v>
+      </c>
+      <c r="D78" s="1">
+        <v>102.41271022</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>4710984.67</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-47458.67</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-1.0074044668882</v>
+      </c>
+      <c r="J78">
+        <v>3.5</v>
+      </c>
+      <c r="K78" t="s">
+        <v>256</v>
+      </c>
+      <c r="L78" s="1">
+        <v>4663526.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>4824746.55</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>258</v>
+      </c>
+      <c r="B79" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>97.363</v>
+      </c>
+      <c r="D79" s="1">
+        <v>98.22108</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>3830622.12</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-33465.12</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.87362101903176</v>
+      </c>
+      <c r="J79">
+        <v>1.42</v>
+      </c>
+      <c r="K79" t="s">
+        <v>259</v>
+      </c>
+      <c r="L79" s="1">
+        <v>3797157.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>3852451.52</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>261</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>101.415</v>
+      </c>
+      <c r="D80" s="1">
+        <v>103.01311111</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1854236.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-28766.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.5513667084449</v>
+      </c>
+      <c r="J80">
+        <v>1.47</v>
+      </c>
+      <c r="K80" t="s">
+        <v>262</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1825470.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1851853.56</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>264</v>
+      </c>
+      <c r="B81" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>97.898</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.13597208</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>2355263.33</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-5711.33</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-0.24249220574414</v>
+      </c>
+      <c r="J81">
+        <v>0.46</v>
+      </c>
+      <c r="K81" t="s">
+        <v>265</v>
+      </c>
+      <c r="L81" s="1">
+        <v>2349552.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>2360483.51</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>267</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>95.542</v>
+      </c>
+      <c r="D82" s="1">
+        <v>95.06467125</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>2281552.11</v>
+      </c>
+      <c r="H82" s="1">
+        <v>11455.89</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.50210950474412</v>
+      </c>
+      <c r="J82">
+        <v>0.05</v>
+      </c>
+      <c r="K82" t="s">
+        <v>268</v>
+      </c>
+      <c r="L82" s="1">
+        <v>2293008.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>2294323.07</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>270</v>
+      </c>
+      <c r="B83" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>107.97</v>
+      </c>
+      <c r="D83" s="1">
+        <v>109.74741667</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2633938.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-42658.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-1.6195521686539</v>
+      </c>
+      <c r="J83">
+        <v>2.39</v>
+      </c>
+      <c r="K83" t="s">
+        <v>271</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2591280.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2648671.3</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>273</v>
+      </c>
+      <c r="B84" s="1">
+        <v>5600000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>96.624</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.33817321</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>5450937.7</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-39993.7</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.73370312047412</v>
+      </c>
+      <c r="J84">
+        <v>0.23</v>
+      </c>
+      <c r="K84" t="s">
+        <v>274</v>
+      </c>
+      <c r="L84" s="1">
+        <v>5410944.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>5423831.67</v>
+      </c>
+      <c r="N84" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>276</v>
+      </c>
+      <c r="B85" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.818</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.10838462</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>3826227.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>27675.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.72329738930806</v>
+      </c>
+      <c r="J85">
+        <v>0.37</v>
+      </c>
+      <c r="K85" t="s">
+        <v>277</v>
+      </c>
+      <c r="L85" s="1">
+        <v>3853902.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>3868219.81</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>279</v>
+      </c>
+      <c r="B86" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.647</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.548</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>3683276.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>3663.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.099449511793306</v>
+      </c>
+      <c r="J86">
+        <v>0.12</v>
+      </c>
+      <c r="K86" t="s">
+        <v>280</v>
+      </c>
+      <c r="L86" s="1">
+        <v>3686939.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>3691196.53</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>282</v>
+      </c>
+      <c r="B87" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>93.911</v>
+      </c>
+      <c r="D87" s="1">
+        <v>93.64325</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>2247438.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>6426.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.28592557392017</v>
+      </c>
+      <c r="J87">
+        <v>0.38</v>
+      </c>
+      <c r="K87" t="s">
+        <v>283</v>
+      </c>
+      <c r="L87" s="1">
+        <v>2253864.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>2262896.88</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>285</v>
+      </c>
+      <c r="B88" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>95.14</v>
+      </c>
+      <c r="D88" s="1">
+        <v>94.69343566</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>802053.4</v>
+      </c>
+      <c r="H88" s="1">
+        <v>3782.4</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.47158954752888</v>
+      </c>
+      <c r="J88">
+        <v>0.05</v>
+      </c>
+      <c r="K88">
+        <v>452.51</v>
+      </c>
+      <c r="L88" s="1">
+        <v>805835.8</v>
+      </c>
+      <c r="M88" s="1">
+        <v>806288.31</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>287</v>
+      </c>
+      <c r="B89" s="1">
+        <v>5197000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.685</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.44251838</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>5219997.68</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-39368.23</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.75418098653255</v>
+      </c>
+      <c r="J89">
+        <v>2.08</v>
+      </c>
+      <c r="K89" t="s">
+        <v>288</v>
+      </c>
+      <c r="L89" s="1">
+        <v>5180629.45</v>
+      </c>
+      <c r="M89" s="1">
+        <v>5288698.57</v>
+      </c>
+      <c r="N89" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>290</v>
+      </c>
+      <c r="B90" s="1">
+        <v>2435000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.07605749</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>2436852.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>8740.25</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.35866970993725</v>
+      </c>
+      <c r="J90">
+        <v>0.95</v>
+      </c>
+      <c r="K90" t="s">
+        <v>291</v>
+      </c>
+      <c r="L90" s="1">
+        <v>2445592.25</v>
+      </c>
+      <c r="M90" s="1">
+        <v>2468635.29</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>293</v>
+      </c>
+      <c r="B91" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>102.339</v>
+      </c>
+      <c r="D91" s="1">
+        <v>102.20309524</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2146265.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>2854.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.13297519178666</v>
+      </c>
+      <c r="J91">
+        <v>1.7</v>
+      </c>
+      <c r="K91" t="s">
+        <v>294</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2149119.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2184862.15</v>
+      </c>
+      <c r="N91" s="1">
         <v>0.5</v>
       </c>
-      <c r="P71">
-[...10 lines deleted...]
-      <c r="C72" s="1">
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>296</v>
+      </c>
+      <c r="B92" s="1">
+        <v>6137000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.85746586</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>6128252.68</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-38875.8</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-0.63437005668637</v>
+      </c>
+      <c r="J92">
+        <v>1.64</v>
+      </c>
+      <c r="K92" t="s">
+        <v>297</v>
+      </c>
+      <c r="L92" s="1">
+        <v>6089376.88</v>
+      </c>
+      <c r="M92" s="1">
+        <v>6189738.52</v>
+      </c>
+      <c r="N92" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>299</v>
+      </c>
+      <c r="B93" s="1">
+        <v>3240000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>102.368</v>
+      </c>
+      <c r="D93" s="1">
+        <v>104.17235494</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>3375184.3</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-58461.1</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-1.7320861560064</v>
+      </c>
+      <c r="J93">
+        <v>1.44</v>
+      </c>
+      <c r="K93" t="s">
+        <v>300</v>
+      </c>
+      <c r="L93" s="1">
+        <v>3316723.2</v>
+      </c>
+      <c r="M93" s="1">
+        <v>3363426.07</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>302</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>100.264</v>
+      </c>
+      <c r="D94" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>5536.08</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.264</v>
+      </c>
+      <c r="J94">
+        <v>0.11</v>
+      </c>
+      <c r="K94" t="s">
+        <v>303</v>
+      </c>
+      <c r="L94" s="1">
+        <v>2102536.08</v>
+      </c>
+      <c r="M94" s="1">
+        <v>2104938.72</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>305</v>
+      </c>
+      <c r="B95" s="1">
+        <v>2391000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.626</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.51961188</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2379513.92</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-21366.26</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-0.89792540486588</v>
+      </c>
+      <c r="J95">
+        <v>1.19</v>
+      </c>
+      <c r="K95" t="s">
+        <v>306</v>
+      </c>
+      <c r="L95" s="1">
+        <v>2358147.66</v>
+      </c>
+      <c r="M95" s="1">
+        <v>2386602.2</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>308</v>
+      </c>
+      <c r="B96" s="1">
         <v>3500000.0</v>
       </c>
-      <c r="D72" s="1">
-[...482 lines deleted...]
-      <c r="O81" s="1">
+      <c r="C96" s="1">
+        <v>101.275</v>
+      </c>
+      <c r="D96" s="1">
+        <v>102.68168571</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>3593859.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-49234.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.3699480140985</v>
+      </c>
+      <c r="J96">
+        <v>3.23</v>
+      </c>
+      <c r="K96" t="s">
+        <v>309</v>
+      </c>
+      <c r="L96" s="1">
+        <v>3544625.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>3657668.67</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>311</v>
+      </c>
+      <c r="B97" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>97.663</v>
+      </c>
+      <c r="D97" s="1">
+        <v>97.18643902</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>3984644.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>19539.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.49035748237484</v>
+      </c>
+      <c r="J97">
+        <v>0.81</v>
+      </c>
+      <c r="K97" t="s">
+        <v>312</v>
+      </c>
+      <c r="L97" s="1">
+        <v>4004183.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>4037221.81</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>314</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>102.559</v>
+      </c>
+      <c r="D98" s="1">
+        <v>104.56876929</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1463962.77</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-28136.77</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-1.9219593951833</v>
+      </c>
+      <c r="J98">
+        <v>1.66</v>
+      </c>
+      <c r="K98" t="s">
+        <v>315</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1435826.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1459066.65</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>317</v>
+      </c>
+      <c r="B99" s="1">
+        <v>2020000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>101.671</v>
+      </c>
+      <c r="D99" s="1">
+        <v>103.33785</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>2087424.57</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-33670.37</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-1.6130101410084</v>
+      </c>
+      <c r="J99">
+        <v>2.04</v>
+      </c>
+      <c r="K99" t="s">
+        <v>318</v>
+      </c>
+      <c r="L99" s="1">
+        <v>2053754.2</v>
+      </c>
+      <c r="M99" s="1">
+        <v>2094963.58</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>320</v>
+      </c>
+      <c r="B100" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.659</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.96886842</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>3760817.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>26225.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.69732188511167</v>
+      </c>
+      <c r="J100">
+        <v>0.53</v>
+      </c>
+      <c r="K100" t="s">
+        <v>321</v>
+      </c>
+      <c r="L100" s="1">
+        <v>3787042.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>3807148.16</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>323</v>
+      </c>
+      <c r="B101" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.225</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.34837534</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>5762205.77</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-65155.77</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-1.1307435485769</v>
+      </c>
+      <c r="J101">
+        <v>0.21</v>
+      </c>
+      <c r="K101" t="s">
+        <v>324</v>
+      </c>
+      <c r="L101" s="1">
+        <v>5697050.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>5709365.07</v>
+      </c>
+      <c r="N101" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>326</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3645000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>99.145</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.38708971</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3659109.42</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-45274.17</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.2373002499608</v>
+      </c>
+      <c r="J102">
+        <v>0.79</v>
+      </c>
+      <c r="K102" t="s">
+        <v>327</v>
+      </c>
+      <c r="L102" s="1">
+        <v>3613835.25</v>
+      </c>
+      <c r="M102" s="1">
+        <v>3642565.24</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>329</v>
+      </c>
+      <c r="B103" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>102.406</v>
+      </c>
+      <c r="D103" s="1">
+        <v>104.38655561</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>5950033.67</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-112891.67</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-1.8973282549509</v>
+      </c>
+      <c r="J103">
+        <v>2.65</v>
+      </c>
+      <c r="K103" t="s">
+        <v>330</v>
+      </c>
+      <c r="L103" s="1">
+        <v>5837142.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>5988309.12</v>
+      </c>
+      <c r="N103" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>332</v>
+      </c>
+      <c r="B104" s="1">
+        <v>1711000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.98915137</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>1710814.38</v>
+      </c>
+      <c r="H104" s="1">
+        <v>8329.98</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.48690144865394</v>
+      </c>
+      <c r="J104">
+        <v>0.49</v>
+      </c>
+      <c r="K104" t="s">
+        <v>333</v>
+      </c>
+      <c r="L104" s="1">
+        <v>1719144.36</v>
+      </c>
+      <c r="M104" s="1">
+        <v>1727582.17</v>
+      </c>
+      <c r="N104" s="1">
         <v>0.4</v>
       </c>
-      <c r="P81">
-[...696 lines deleted...]
-      <c r="O95" s="1">
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>335</v>
+      </c>
+      <c r="B105" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>99.069</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.87771029</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>3495719.86</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-28304.86</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.80970046610085</v>
+      </c>
+      <c r="J105">
+        <v>0.09</v>
+      </c>
+      <c r="K105" t="s">
+        <v>336</v>
+      </c>
+      <c r="L105" s="1">
+        <v>3467415.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>3470447.53</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>338</v>
+      </c>
+      <c r="B106" s="1">
+        <v>3497000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>99.058</v>
+      </c>
+      <c r="D106" s="1">
+        <v>100.09947126</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>3500478.51</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-36420.25</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-1.0404363259468</v>
+      </c>
+      <c r="J106">
+        <v>2.06</v>
+      </c>
+      <c r="K106" t="s">
+        <v>339</v>
+      </c>
+      <c r="L106" s="1">
+        <v>3464058.26</v>
+      </c>
+      <c r="M106" s="1">
+        <v>3535986.28</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>341</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1845000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>100.147</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.97942276</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>1844620.35</v>
+      </c>
+      <c r="H107" s="1">
+        <v>3091.8</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.16761172563232</v>
+      </c>
+      <c r="J107">
+        <v>0.18</v>
+      </c>
+      <c r="K107" t="s">
+        <v>342</v>
+      </c>
+      <c r="L107" s="1">
+        <v>1847712.15</v>
+      </c>
+      <c r="M107" s="1">
+        <v>1850997.77</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>344</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>98.735</v>
+      </c>
+      <c r="D108" s="1">
+        <v>97.62613043</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2245401.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>25504.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.1358327532588</v>
+      </c>
+      <c r="J108">
+        <v>0.57</v>
+      </c>
+      <c r="K108" t="s">
+        <v>345</v>
+      </c>
+      <c r="L108" s="1">
+        <v>2270905.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>2283980.34</v>
+      </c>
+      <c r="N108" s="1">
         <v>0.53</v>
       </c>
-      <c r="P95">
-[...557 lines deleted...]
-      <c r="B107" t="s">
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
         <v>343</v>
       </c>
-      <c r="C107" s="1">
-[...92 lines deleted...]
-    <row r="109" spans="1:16">
+    </row>
+    <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>347</v>
       </c>
-      <c r="B109" t="s">
+      <c r="B109" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>100.667</v>
+      </c>
+      <c r="D109" s="1">
+        <v>101.73299758</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>6307445.85</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-66091.85</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-1.0478385636874</v>
+      </c>
+      <c r="J109">
+        <v>3.83</v>
+      </c>
+      <c r="K109" t="s">
         <v>348</v>
       </c>
-      <c r="C109" s="1">
-[...27 lines deleted...]
-        <v>349</v>
+      <c r="L109" s="1">
+        <v>6241354.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2071020.0</v>
+        <v>6478971.12</v>
       </c>
       <c r="N109" s="1">
-        <v>2080081.64</v>
-[...8 lines deleted...]
-    <row r="110" spans="1:16">
+        <v>1.49</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>350</v>
       </c>
-      <c r="B110" t="s">
+      <c r="B110" s="1">
+        <v>4478000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>100.107</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>4477731.32</v>
+      </c>
+      <c r="H110" s="1">
+        <v>5060.14</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.11300678040682</v>
+      </c>
+      <c r="J110">
+        <v>0.07</v>
+      </c>
+      <c r="K110" t="s">
         <v>351</v>
       </c>
-      <c r="C110" s="1">
-[...27 lines deleted...]
-        <v>352</v>
+      <c r="L110" s="1">
+        <v>4482791.46</v>
       </c>
       <c r="M110" s="1">
-        <v>5840890.0</v>
+        <v>4486103.95</v>
       </c>
       <c r="N110" s="1">
-        <v>6050861.92</v>
-[...8 lines deleted...]
-    <row r="111" spans="1:16">
+        <v>1.03</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>353</v>
       </c>
-      <c r="B111" t="s">
+      <c r="B111" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.023</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.89460606</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>3296522.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>4237.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.12852940159356</v>
+      </c>
+      <c r="J111">
+        <v>0.4</v>
+      </c>
+      <c r="K111" t="s">
         <v>354</v>
       </c>
-      <c r="C111" s="1">
-[...27 lines deleted...]
-        <v>355</v>
+      <c r="L111" s="1">
+        <v>3300759.0</v>
       </c>
       <c r="M111" s="1">
-        <v>3100930.0</v>
+        <v>3314049.41</v>
       </c>
       <c r="N111" s="1">
-        <v>3108319.04</v>
-[...8 lines deleted...]
-    <row r="112" spans="1:16">
+        <v>0.76</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>356</v>
       </c>
-      <c r="B112" t="s">
+      <c r="B112" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>99.854</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.76912903</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>3092843.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>2631.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.085067363587482</v>
+      </c>
+      <c r="J112">
+        <v>0.16</v>
+      </c>
+      <c r="K112" t="s">
         <v>357</v>
       </c>
-      <c r="C112" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L112" s="1">
+        <v>3095474.0</v>
       </c>
       <c r="M112" s="1">
-        <v>2893881.0</v>
+        <v>3100569.89</v>
       </c>
       <c r="N112" s="1">
-        <v>2893881.0</v>
-[...1 lines deleted...]
-      <c r="O112" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>359</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.771</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.23138095</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>2083859.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>11332.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.54379878868964</v>
+      </c>
+      <c r="J113">
         <v>0.7</v>
       </c>
-      <c r="P112">
-[...4 lines deleted...]
-      <c r="A113" t="s">
+      <c r="K113" t="s">
+        <v>360</v>
+      </c>
+      <c r="L113" s="1">
+        <v>2095191.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>2109912.58</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>358</v>
       </c>
-      <c r="B113" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="1">
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>362</v>
+      </c>
+      <c r="B114" s="1">
+        <v>5549000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.451</v>
+      </c>
+      <c r="D114" s="1">
+        <v>101.46753974</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>5630433.78</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-56407.79</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-1.0018373753079</v>
+      </c>
+      <c r="J114">
+        <v>3.26</v>
+      </c>
+      <c r="K114" t="s">
+        <v>363</v>
+      </c>
+      <c r="L114" s="1">
+        <v>5574025.99</v>
+      </c>
+      <c r="M114" s="1">
+        <v>5754748.56</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>365</v>
+      </c>
+      <c r="B115" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.256</v>
+      </c>
+      <c r="D115" s="1">
+        <v>101.50487846</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1319563.42</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-16235.42</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-1.2303629938453</v>
+      </c>
+      <c r="J115">
+        <v>2.2</v>
+      </c>
+      <c r="K115" t="s">
+        <v>366</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1303328.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1331990.33</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>368</v>
+      </c>
+      <c r="B116" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>103.087</v>
+      </c>
+      <c r="D116" s="1">
+        <v>105.09337452</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>4413921.73</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-84267.73</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-1.9091351218863</v>
+      </c>
+      <c r="J116">
+        <v>3.49</v>
+      </c>
+      <c r="K116" t="s">
+        <v>369</v>
+      </c>
+      <c r="L116" s="1">
+        <v>4329654.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>4476136.19</v>
+      </c>
+      <c r="N116" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>371</v>
+      </c>
+      <c r="B117" s="1">
         <v>2000000.0</v>
       </c>
-      <c r="D113" s="1">
-[...182 lines deleted...]
-      <c r="O116" s="1">
+      <c r="C117" s="1">
+        <v>107.346</v>
+      </c>
+      <c r="D117" s="1">
+        <v>109.06825</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>2181365.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-34445.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1.5790571499955</v>
+      </c>
+      <c r="J117">
+        <v>3.39</v>
+      </c>
+      <c r="K117" t="s">
+        <v>372</v>
+      </c>
+      <c r="L117" s="1">
+        <v>2146920.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>2214792.93</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>374</v>
+      </c>
+      <c r="B118" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.453</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.27113519</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>5266099.03</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-42543.03</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.80786612172768</v>
+      </c>
+      <c r="J118">
+        <v>0.69</v>
+      </c>
+      <c r="K118" t="s">
+        <v>375</v>
+      </c>
+      <c r="L118" s="1">
+        <v>5223556.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>5259457.37</v>
+      </c>
+      <c r="N118" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>377</v>
+      </c>
+      <c r="B119" s="1">
+        <v>5864000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>93.603</v>
+      </c>
+      <c r="D119" s="1">
+        <v>94.38383458</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>5534668.06</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-45788.14</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-0.82729694904232</v>
+      </c>
+      <c r="J119">
+        <v>0.37</v>
+      </c>
+      <c r="K119" t="s">
+        <v>378</v>
+      </c>
+      <c r="L119" s="1">
+        <v>5488879.92</v>
+      </c>
+      <c r="M119" s="1">
+        <v>5510327.7</v>
+      </c>
+      <c r="N119" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>380</v>
+      </c>
+      <c r="B120" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>100.158</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.637</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>805096.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-3832.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-0.47596808330932</v>
+      </c>
+      <c r="J120">
+        <v>1.64</v>
+      </c>
+      <c r="K120" t="s">
+        <v>381</v>
+      </c>
+      <c r="L120" s="1">
+        <v>801264.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>814414.68</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>383</v>
+      </c>
+      <c r="B121" s="1">
+        <v>4460000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>100.135</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.2363722</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>4515142.2</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-49121.2</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1.0879214391077</v>
+      </c>
+      <c r="J121">
+        <v>3.02</v>
+      </c>
+      <c r="K121" t="s">
+        <v>384</v>
+      </c>
+      <c r="L121" s="1">
+        <v>4466021.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>4600676.34</v>
+      </c>
+      <c r="N121" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>386</v>
+      </c>
+      <c r="B122" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.34</v>
+      </c>
+      <c r="D122" s="1">
+        <v>98.32790722</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>3539804.66</v>
+      </c>
+      <c r="H122" s="1">
+        <v>435.34</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.012298418749469</v>
+      </c>
+      <c r="J122">
+        <v>1.25</v>
+      </c>
+      <c r="K122" t="s">
+        <v>387</v>
+      </c>
+      <c r="L122" s="1">
+        <v>3540240.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>3585264.66</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>389</v>
+      </c>
+      <c r="B123" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>98.565</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.53145946</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>3645664.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>1241.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.034040438175323</v>
+      </c>
+      <c r="J123">
+        <v>0.87</v>
+      </c>
+      <c r="K123" t="s">
+        <v>390</v>
+      </c>
+      <c r="L123" s="1">
+        <v>3646905.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3679165.96</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>392</v>
+      </c>
+      <c r="B124" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>95.143</v>
+      </c>
+      <c r="D124" s="1">
+        <v>94.97844898</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>4653944.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>8063.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.17325090289011</v>
+      </c>
+      <c r="J124">
+        <v>0.16</v>
+      </c>
+      <c r="K124" t="s">
+        <v>393</v>
+      </c>
+      <c r="L124" s="1">
+        <v>4662007.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>4669793.3</v>
+      </c>
+      <c r="N124" s="1">
         <v>1.08</v>
       </c>
-      <c r="P116">
-[...334 lines deleted...]
-      <c r="K123">
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>395</v>
+      </c>
+      <c r="B125" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>107.233</v>
+      </c>
+      <c r="D125" s="1">
+        <v>110.87634667</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>665258.08</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-21860.08</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-3.2859548282375</v>
+      </c>
+      <c r="J125">
+        <v>2.42</v>
+      </c>
+      <c r="K125" t="s">
+        <v>396</v>
+      </c>
+      <c r="L125" s="1">
+        <v>643398.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>657921.29</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>398</v>
+      </c>
+      <c r="B126" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>98.758</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.75103125</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>3192033.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-31777.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-0.99550975820112</v>
+      </c>
+      <c r="J126">
+        <v>1.38</v>
+      </c>
+      <c r="K126" t="s">
+        <v>399</v>
+      </c>
+      <c r="L126" s="1">
+        <v>3160256.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>3204365.59</v>
+      </c>
+      <c r="N126" s="1">
         <v>0.74</v>
       </c>
-      <c r="L123" t="s">
-[...116 lines deleted...]
-      <c r="A126" t="s">
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>397</v>
       </c>
-      <c r="B126" t="s">
-[...45 lines deleted...]
-    <row r="127" spans="1:16">
+    </row>
+    <row r="127" spans="1:26">
       <c r="A127" t="s">
+        <v>401</v>
+      </c>
+      <c r="B127" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>95.661</v>
+      </c>
+      <c r="D127" s="1">
+        <v>95.56551</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>4109316.93</v>
+      </c>
+      <c r="H127" s="1">
+        <v>4106.07</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.0999209861382</v>
+      </c>
+      <c r="J127">
+        <v>0.23</v>
+      </c>
+      <c r="K127" t="s">
+        <v>402</v>
+      </c>
+      <c r="L127" s="1">
+        <v>4113423.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>4123436.7</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>400</v>
       </c>
-      <c r="B127" t="s">
-[...45 lines deleted...]
-    <row r="128" spans="1:16">
+    </row>
+    <row r="128" spans="1:26">
       <c r="A128" t="s">
+        <v>404</v>
+      </c>
+      <c r="B128" s="1">
+        <v>6300000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="D128" s="1">
+        <v>101.42027286</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>6389477.19</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-63017.19</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-0.9862652002049</v>
+      </c>
+      <c r="J128">
+        <v>2.73</v>
+      </c>
+      <c r="K128" t="s">
+        <v>405</v>
+      </c>
+      <c r="L128" s="1">
+        <v>6326460.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>6498631.23</v>
+      </c>
+      <c r="N128" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
         <v>403</v>
       </c>
-      <c r="B128" t="s">
-[...45 lines deleted...]
-    <row r="129" spans="1:16">
+    </row>
+    <row r="129" spans="1:26">
       <c r="A129" t="s">
+        <v>407</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3210000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>98.781</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.67338536</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3199515.67</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-28645.57</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.89530957040132</v>
+      </c>
+      <c r="J129">
+        <v>1.25</v>
+      </c>
+      <c r="K129" t="s">
+        <v>408</v>
+      </c>
+      <c r="L129" s="1">
+        <v>3170870.1</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3211072.05</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
         <v>406</v>
       </c>
-      <c r="B129" t="s">
-[...45 lines deleted...]
-    <row r="130" spans="1:16">
+    </row>
+    <row r="130" spans="1:26">
       <c r="A130" t="s">
+        <v>410</v>
+      </c>
+      <c r="B130" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.565</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>2209086.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>3344.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.1513748219852</v>
+      </c>
+      <c r="J130">
+        <v>0.41</v>
+      </c>
+      <c r="K130" t="s">
+        <v>411</v>
+      </c>
+      <c r="L130" s="1">
+        <v>2212430.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>2221355.67</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
         <v>409</v>
       </c>
-      <c r="B130" t="s">
-[...45 lines deleted...]
-    <row r="131" spans="1:16">
+    </row>
+    <row r="131" spans="1:26">
       <c r="A131" t="s">
+        <v>413</v>
+      </c>
+      <c r="B131" s="1">
+        <v>2572000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100.207</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>2564155.4</v>
+      </c>
+      <c r="H131" s="1">
+        <v>13168.64</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.51356637745123</v>
+      </c>
+      <c r="J131">
+        <v>0.06</v>
+      </c>
+      <c r="K131" t="s">
+        <v>414</v>
+      </c>
+      <c r="L131" s="1">
+        <v>2577324.04</v>
+      </c>
+      <c r="M131" s="1">
+        <v>2578988.79</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
         <v>412</v>
       </c>
-      <c r="B131" t="s">
-[...42 lines deleted...]
-        <v>1</v>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>416</v>
+      </c>
+      <c r="B132" s="1">
+        <v>4424000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>98.812</v>
+      </c>
+      <c r="D132" s="1">
+        <v>99.33535986</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>4394596.32</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-23153.44</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-0.5268615889616</v>
+      </c>
+      <c r="J132">
+        <v>0.24</v>
+      </c>
+      <c r="K132" t="s">
+        <v>417</v>
+      </c>
+      <c r="L132" s="1">
+        <v>4371442.88</v>
+      </c>
+      <c r="M132" s="1">
+        <v>4382078.66</v>
+      </c>
+      <c r="N132" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">