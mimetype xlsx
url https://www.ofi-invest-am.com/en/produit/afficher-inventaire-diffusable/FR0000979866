--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="418">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1188 +130,1182 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2079107830</t>
   </si>
   <si>
     <t>AB SKF 0.875 15/11/2029</t>
   </si>
   <si>
-    <t>10 252.60</t>
+    <t>11 557.48</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>18 289.04</t>
+    <t>21 530.14</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>18 082.19</t>
+    <t>28 630.14</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>21 698.63</t>
+    <t>29 293.15</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>28 119.86</t>
+    <t>31 543.15</t>
   </si>
   <si>
     <t>XS3402712627</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 3.625 16/06/2029</t>
   </si>
   <si>
+    <t>2 123.85</t>
+  </si>
+  <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>115 594.18</t>
+    <t>7 684.93</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>6 512.73</t>
+    <t>10 854.55</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>32 547.95</t>
+    <t>1 386.99</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>14 816.44</t>
+    <t>37 023.29</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>8 136.99</t>
+    <t>11 589.04</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>8 802.74</t>
+    <t>12 427.40</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>39 123.29</t>
+    <t>47 178.08</t>
   </si>
   <si>
     <t>XS2791973642</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 27/06/2034</t>
   </si>
   <si>
-    <t>101 376.71</t>
+    <t>12 805.48</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>186 772.60</t>
+    <t>203 975.34</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>55 354.11</t>
+    <t>65 163.70</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>23 064.14</t>
-[...8 lines deleted...]
-    <t>22 165.82</t>
+    <t>25 088.58</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>23 493.15</t>
+    <t>30 071.23</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>3 046.92</t>
+    <t>15 234.59</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
-    <t>8 123.56</t>
+    <t>20 405.02</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>44 876.71</t>
+    <t>64 208.22</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>20 437.03</t>
+    <t>28 349.71</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>7 643.84</t>
-[...8 lines deleted...]
-    <t>2 378.08</t>
+    <t>9 024.66</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>11 506.85</t>
+    <t>15 342.47</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>7 025.27</t>
+    <t>18 596.31</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
-    <t>7 013.71</t>
+    <t>11 580.78</t>
   </si>
   <si>
     <t>FR001400FB22</t>
   </si>
   <si>
     <t>BPCE SA 25/01/2035</t>
   </si>
   <si>
-    <t>85 777.05</t>
+    <t>101 896.23</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>20 958.90</t>
+    <t>30 739.73</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>88 723.66</t>
+    <t>3 538.84</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>21 233.47</t>
+    <t>25 119.33</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>12 575.34</t>
+    <t>7 748.29</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>2 649.46</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>71 733.67</t>
+    <t>85 878.33</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>83 527.40</t>
+    <t>92 157.53</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>19 203.42</t>
+    <t>21 716.01</t>
   </si>
   <si>
     <t>FR001400XHB4</t>
   </si>
   <si>
     <t>CCF HOLDING SAS 27/05/2035</t>
   </si>
   <si>
+    <t>16 575.34</t>
+  </si>
+  <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>5 041.10</t>
+    <t>9 452.05</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>24 506.89</t>
+    <t>32 774.27</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>1 024.66</t>
-[...17 lines deleted...]
-    <t>1 772.26</t>
+    <t>1 868.49</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>81 284.25</t>
+    <t>7 243.15</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>60 606.16</t>
+    <t>2 328.77</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>108 131.51</t>
+    <t>118 257.53</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
+    <t>2 465.75</t>
+  </si>
+  <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>58 602.74</t>
+    <t>72 871.23</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>7 468.32</t>
+    <t>11 270.38</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>17 672.63</t>
+    <t>23 634.48</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>29 515.07</t>
+    <t>33 887.67</t>
   </si>
   <si>
     <t>FR0014019147</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
   </si>
   <si>
-    <t>3 171.58</t>
+    <t>15 857.88</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>1 956.16</t>
+    <t>9 780.82</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>29 589.04</t>
+    <t>44 931.51</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>3 248.22</t>
+    <t>6 439.01</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>63 758.73</t>
+    <t>78 760.79</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>157 346.58</t>
+    <t>173 724.66</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>16 876.71</t>
-[...8 lines deleted...]
-    <t>9 815.75</t>
+    <t>19 024.66</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
-    <t>11 946.58</t>
+    <t>18 141.10</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>44 712.33</t>
+    <t>49 315.07</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>66 657.54</t>
+    <t>2 658.71</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>94 019.18</t>
+    <t>104 634.25</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>45 753.82</t>
+    <t>51 883.52</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>10 184.83</t>
+    <t>17 892.27</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>45 280.15</t>
+    <t>49 697.72</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
-    <t>7 352.88</t>
+    <t>9 176.71</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
+    <t>12 657.53</t>
+  </si>
+  <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>145 099.20</t>
+    <t>163 650.70</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>34 357.18</t>
+    <t>44 701.27</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>71 161.64</t>
+    <t>77 145.21</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>30 207.19</t>
+    <t>37 561.99</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>80 485.58</t>
+    <t>88 989.72</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>50 174.66</t>
+    <t>55 908.90</t>
+  </si>
+  <si>
+    <t>XS2443920751</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 16/02/2031</t>
+  </si>
+  <si>
+    <t>17 092.47</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>30 818.84</t>
+    <t>33 666.78</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>161 220.55</t>
+    <t>199 202.74</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>55 294.52</t>
+    <t>62 773.97</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>26 383.56</t>
+    <t>33 287.67</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>10 931.51</t>
+    <t>14 153.42</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>1 315.07</t>
+    <t>1 545.21</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>57 391.30</t>
+    <t>72 000.00</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>12 887.67</t>
+    <t>21 479.45</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>14 317.81</t>
+    <t>17 309.59</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>4 257.53</t>
+    <t>12 772.60</t>
   </si>
   <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>9 032.88</t>
+    <t>10 643.84</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>108 069.12</t>
+    <t>119 032.66</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>23 043.04</t>
+    <t>30 292.53</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>35 743.15</t>
+    <t>42 791.10</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>100 361.64</t>
+    <t>113 807.22</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>46 702.87</t>
+    <t>58 275.26</t>
   </si>
   <si>
     <t>XS3407449779</t>
   </si>
   <si>
     <t>MORGAN STANLEY 11/06/2030</t>
   </si>
   <si>
-    <t>2 402.64</t>
+    <t>8 008.82</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>28 454.54</t>
+    <t>34 186.39</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>9 113.42</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>113 043.67</t>
+    <t>124 188.82</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>33 038.81</t>
+    <t>36 319.26</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>23 240.65</t>
+    <t>28 364.58</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>41 209.38</t>
+    <t>48 376.23</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>20 106.16</t>
+    <t>21 928.08</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>12 315.07</t>
-[...8 lines deleted...]
-    <t>28 729.99</t>
+    <t>23 438.36</t>
+  </si>
+  <si>
+    <t>XS3422221294</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.3252 01/11/2029</t>
+  </si>
+  <si>
+    <t>7 171.50</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>151 167.12</t>
+    <t>76 849.32</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>8 437.81</t>
+    <t>13 359.86</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>3 032.53</t>
+    <t>10 751.71</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>71 928.02</t>
+    <t>78 969.92</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
-    <t>3 285.62</t>
+    <t>7 885.48</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>13 075.34</t>
+    <t>17 486.30</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>237 617.12</t>
+    <t>12 739.73</t>
   </si>
   <si>
     <t>XS3406773740</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 15/06/2030</t>
   </si>
   <si>
-    <t>3 312.49</t>
+    <t>14 906.22</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>13 290.41</t>
+    <t>20 884.93</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
-    <t>5 095.89</t>
-[...17 lines deleted...]
-    <t>180 722.57</t>
+    <t>12 230.14</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>28 662.33</t>
+    <t>32 277.40</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>146 482.19</t>
+    <t>161 786.30</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>67 872.93</t>
+    <t>1 283.97</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>35 901.37</t>
+    <t>51 857.53</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>21 447.78</t>
+    <t>28 195.40</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>13 150.68</t>
+    <t>15 068.49</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>134 655.34</t>
+    <t>147 057.81</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>45 024.66</t>
+    <t>48 821.92</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>32 260.96</t>
+    <t>39 002.05</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>7 786.30</t>
+    <t>14 857.53</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>14 523.29</t>
+    <t>18 090.41</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>44 109.59</t>
+    <t>51 780.82</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>10 013.70</t>
+    <t>13 312.33</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>172 171.23</t>
+    <t>189 086.30</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>40 201.95</t>
+    <t>1 517.05</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>8 925.67</t>
+    <t>16 066.21</t>
+  </si>
+  <si>
+    <t>XS1873209172</t>
+  </si>
+  <si>
+    <t>UNILEVER NV 1.375 04/09/2030</t>
+  </si>
+  <si>
+    <t>56 657.53</t>
   </si>
   <si>
     <t>XS3405538888</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
   </si>
   <si>
-    <t>1 664.75</t>
+    <t>8 323.77</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>10 635.78</t>
+    <t>18 271.73</t>
+  </si>
+  <si>
+    <t>XS3423368334</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 3.5 06/07/2031</t>
+  </si>
+  <si>
+    <t>3 020.55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1672,215 +1666,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1053163.2504</v>
+        <v>1019261.2515</v>
       </c>
       <c r="C2">
-        <v>119.76</v>
+        <v>119.77</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>126136236.43</v>
+        <v>122079966.95</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>126136236.43</v>
+        <v>122079966.95</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2741219.415</v>
+        <v>2657827.347</v>
       </c>
       <c r="C3">
-        <v>107.02</v>
+        <v>107.0</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>293366103.41</v>
+        <v>284388145.4</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>293366103.41</v>
+        <v>284388145.4</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>27955.2307</v>
+        <v>28034.0619</v>
       </c>
       <c r="C4">
-        <v>111.12</v>
+        <v>111.11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>3106468.13</v>
+        <v>3114992.47</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>3106468.13</v>
+        <v>3114992.47</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>107401.61</v>
+        <v>107566.99</v>
       </c>
       <c r="C5">
         <v>100.39</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>10782284.54</v>
+        <v>10799567.7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>10782284.54</v>
+        <v>10799567.7</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>641.0</v>
       </c>
       <c r="C6">
-        <v>100.65</v>
+        <v>100.63</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>64519.51</v>
+        <v>64507.24</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>64519.51</v>
+        <v>64507.24</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z132"/>
+  <dimension ref="A1:Z130"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N132" sqref="N132"/>
+      <selection activeCell="N130" sqref="N130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1896,6593 +1890,6493 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>1982.0</v>
+        <v>739.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4810.41</v>
+        <v>4819.08</v>
       </c>
       <c r="D2" s="1">
-        <v>4806.9553884965</v>
+        <v>4818.7295805142</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>9527385.58</v>
+        <v>3561041.16</v>
       </c>
       <c r="H2" s="1">
-        <v>6847.04</v>
+        <v>258.96</v>
       </c>
       <c r="I2" s="1">
-        <v>0.071866934979239</v>
+        <v>0.0072720305204223</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>9534232.62</v>
+        <v>3561300.12</v>
       </c>
       <c r="M2" s="1">
-        <v>9534232.62</v>
+        <v>3561300.12</v>
       </c>
       <c r="N2" s="1">
-        <v>2.2</v>
+        <v>0.85</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>248.0</v>
+        <v>607.0</v>
       </c>
       <c r="C3" s="1">
-        <v>105.735</v>
+        <v>105.5</v>
       </c>
       <c r="D3" s="1">
-        <v>105.69</v>
+        <v>105.583327842</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>11160.0</v>
+        <v>-50580.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>11160.0</v>
+        <v>-50580.0</v>
       </c>
       <c r="M3" s="1">
-        <v>11160.0</v>
+        <v>-50580.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
         <v>1944000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>95.605</v>
+        <v>96.112</v>
       </c>
       <c r="D4" s="1">
         <v>93.54761317</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>1818565.6</v>
       </c>
       <c r="H4" s="1">
-        <v>39995.6</v>
+        <v>49851.68</v>
       </c>
       <c r="I4" s="1">
-        <v>2.1992937730704</v>
+        <v>2.7412637740426</v>
       </c>
       <c r="J4">
-        <v>0.53</v>
+        <v>0.59</v>
       </c>
       <c r="K4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="1">
-        <v>1858561.2</v>
+        <v>1868417.28</v>
       </c>
       <c r="M4" s="1">
-        <v>1868813.8</v>
+        <v>1879974.76</v>
       </c>
       <c r="N4" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>1300000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>100.232</v>
+        <v>100.201</v>
       </c>
       <c r="D5" s="1">
         <v>100.45730769</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>1305945.0</v>
       </c>
       <c r="H5" s="1">
-        <v>-2929.0</v>
+        <v>-3332.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-0.22428203331687</v>
+        <v>-0.25514091328502</v>
       </c>
       <c r="J5">
-        <v>1.41</v>
+        <v>1.66</v>
       </c>
       <c r="K5" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="1">
-        <v>1303016.0</v>
+        <v>1302613.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1321305.04</v>
+        <v>1324143.14</v>
       </c>
       <c r="N5" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1">
         <v>5500000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>98.824</v>
+        <v>98.663</v>
       </c>
       <c r="D6" s="1">
         <v>99.72163855</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>5484690.12</v>
       </c>
       <c r="H6" s="1">
-        <v>-49370.12</v>
+        <v>-58225.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-0.90014419994251</v>
+        <v>-1.0615936128767</v>
       </c>
       <c r="J6">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="1">
-        <v>5435320.0</v>
+        <v>5426465.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5453402.19</v>
+        <v>5455095.14</v>
       </c>
       <c r="N6" s="1">
-        <v>1.26</v>
+        <v>1.3</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="1">
         <v>4400000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.489</v>
+        <v>99.483</v>
       </c>
       <c r="D7" s="1">
         <v>99.699</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>4386756.0</v>
       </c>
       <c r="H7" s="1">
-        <v>-9240.0</v>
+        <v>-9504.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-0.21063400836518</v>
+        <v>-0.2166521228899</v>
       </c>
       <c r="J7">
-        <v>0.49</v>
+        <v>0.67</v>
       </c>
       <c r="K7" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="1">
-        <v>4377516.0</v>
+        <v>4377252.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4399214.63</v>
+        <v>4406545.15</v>
       </c>
       <c r="N7" s="1">
-        <v>1.01</v>
+        <v>1.05</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>98.449</v>
+        <v>98.092</v>
       </c>
       <c r="D8" s="1">
         <v>99.69199529</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>1694763.92</v>
       </c>
       <c r="H8" s="1">
-        <v>-21130.92</v>
+        <v>-27199.92</v>
       </c>
       <c r="I8" s="1">
-        <v>-1.2468356064602</v>
+        <v>-1.604938580472</v>
       </c>
       <c r="J8">
-        <v>1.65</v>
+        <v>1.86</v>
       </c>
       <c r="K8" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="1">
-        <v>1673633.0</v>
+        <v>1667564.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1701752.86</v>
+        <v>1699107.15</v>
       </c>
       <c r="N8" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="1">
         <v>611000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>100.366</v>
+        <v>99.974</v>
       </c>
       <c r="D9" s="1">
         <v>99.894</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>610352.34</v>
       </c>
       <c r="H9" s="1">
-        <v>2883.92</v>
+        <v>488.8</v>
       </c>
       <c r="I9" s="1">
-        <v>0.47250085090196</v>
+        <v>0.080084889983382</v>
       </c>
       <c r="J9">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>424.77</v>
+        <v>0.35</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
       </c>
       <c r="L9" s="1">
-        <v>613236.26</v>
+        <v>610841.14</v>
       </c>
       <c r="M9" s="1">
-        <v>613661.03</v>
+        <v>612964.99</v>
       </c>
       <c r="N9" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>106.627</v>
+        <v>106.406</v>
       </c>
       <c r="D10" s="1">
         <v>109.65452941</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>1864127.0</v>
       </c>
       <c r="H10" s="1">
-        <v>-51468.0</v>
+        <v>-55225.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-2.7609706849372</v>
+        <v>-2.9625127472538</v>
       </c>
       <c r="J10">
-        <v>6.8</v>
+        <v>0.45</v>
       </c>
       <c r="K10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L10" s="1">
-        <v>1812659.0</v>
+        <v>1808902.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1928253.18</v>
+        <v>1816586.93</v>
       </c>
       <c r="N10" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B11" s="1">
         <v>1677000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>100.365</v>
+        <v>100.019</v>
       </c>
       <c r="D11" s="1">
         <v>100.0143059</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1677239.91</v>
       </c>
       <c r="H11" s="1">
-        <v>5881.14</v>
+        <v>78.72</v>
       </c>
       <c r="I11" s="1">
-        <v>0.35064393381863</v>
+        <v>0.0046934251642033</v>
       </c>
       <c r="J11">
-        <v>0.39</v>
+        <v>0.65</v>
       </c>
       <c r="K11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L11" s="1">
-        <v>1683121.05</v>
+        <v>1677318.63</v>
       </c>
       <c r="M11" s="1">
-        <v>1689633.78</v>
+        <v>1688173.18</v>
       </c>
       <c r="N11" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B12" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>100.177</v>
+        <v>100.063</v>
       </c>
       <c r="D12" s="1">
         <v>100.6916</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>1006916.0</v>
       </c>
       <c r="H12" s="1">
-        <v>-5146.0</v>
+        <v>-6286.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-0.51106547120117</v>
+        <v>-0.62428246248942</v>
       </c>
       <c r="J12">
-        <v>3.25</v>
+        <v>0.14</v>
       </c>
       <c r="K12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L12" s="1">
-        <v>1001770.0</v>
+        <v>1000630.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1034317.95</v>
+        <v>1002016.99</v>
       </c>
       <c r="N12" s="1">
         <v>0.24</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="1">
+        <v>7700000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.799</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.92478571</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>7694208.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-86685.5</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.126633103327</v>
+      </c>
+      <c r="J13">
+        <v>0.48</v>
+      </c>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="1">
+        <v>7607523.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>7644546.29</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>63</v>
-      </c>
-[...43 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B14" s="1">
         <v>1500000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>98.744</v>
+        <v>98.167</v>
       </c>
       <c r="D14" s="1">
         <v>99.46406667</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>1491961.0</v>
       </c>
       <c r="H14" s="1">
-        <v>-10801.0</v>
+        <v>-19456.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.72394653747652</v>
+        <v>-1.3040555349637</v>
       </c>
       <c r="J14">
-        <v>0.54</v>
+        <v>0.77</v>
       </c>
       <c r="K14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L14" s="1">
-        <v>1481160.0</v>
+        <v>1472505.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1489296.99</v>
+        <v>1484094.04</v>
       </c>
       <c r="N14" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B15" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>100.388</v>
+        <v>99.928</v>
       </c>
       <c r="D15" s="1">
         <v>99.81171429</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>1397364.0</v>
       </c>
       <c r="H15" s="1">
-        <v>8068.0</v>
+        <v>1628.0</v>
       </c>
       <c r="I15" s="1">
-        <v>0.57737282483304</v>
+        <v>0.11650507670156</v>
       </c>
       <c r="J15">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="K15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L15" s="1">
-        <v>1405432.0</v>
+        <v>1398992.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1414234.74</v>
+        <v>1411419.4</v>
       </c>
       <c r="N15" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B16" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>103.088</v>
+        <v>102.807</v>
       </c>
       <c r="D16" s="1">
         <v>104.67195</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>2093439.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-31679.0</v>
+        <v>-37299.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-1.5132516400048</v>
+        <v>-1.7817094264509</v>
       </c>
       <c r="J16">
-        <v>1.96</v>
+        <v>2.36</v>
       </c>
       <c r="K16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L16" s="1">
-        <v>2061760.0</v>
+        <v>2056140.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2100883.29</v>
+        <v>2103318.08</v>
       </c>
       <c r="N16" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>103.53</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.93731579</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3949618.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-15478.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-0.39188600011444</v>
+      </c>
+      <c r="J17">
+        <v>0.34</v>
+      </c>
+      <c r="K17" t="s">
+        <v>77</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3934140.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3946945.48</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>75</v>
-      </c>
-[...43 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B18" s="1">
         <v>3900000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>104.036</v>
+        <v>103.666</v>
       </c>
       <c r="D18" s="1">
         <v>105.89313846</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>4129832.4</v>
       </c>
       <c r="H18" s="1">
-        <v>-72428.4</v>
+        <v>-86858.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-1.7537854562815</v>
+        <v>-2.1031943088054</v>
       </c>
       <c r="J18">
-        <v>4.79</v>
+        <v>5.23</v>
       </c>
       <c r="K18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L18" s="1">
-        <v>4057404.0</v>
+        <v>4042974.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4244176.6</v>
+        <v>4246949.34</v>
       </c>
       <c r="N18" s="1">
-        <v>0.98</v>
+        <v>1.01</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B19" s="1">
         <v>3300000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>101.366</v>
+        <v>101.15</v>
       </c>
       <c r="D19" s="1">
         <v>102.9313697</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>3396735.2</v>
       </c>
       <c r="H19" s="1">
-        <v>-51657.2</v>
+        <v>-58785.2</v>
       </c>
       <c r="I19" s="1">
-        <v>-1.5207897277362</v>
+        <v>-1.7306382905562</v>
       </c>
       <c r="J19">
-        <v>1.68</v>
+        <v>1.97</v>
       </c>
       <c r="K19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L19" s="1">
-        <v>3345078.0</v>
+        <v>3337950.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3400432.11</v>
+        <v>3403113.7</v>
       </c>
       <c r="N19" s="1">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B20" s="1">
         <v>4550000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>94.801</v>
+        <v>94.724</v>
       </c>
       <c r="D20" s="1">
         <v>94.51235868</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>4300312.32</v>
       </c>
       <c r="H20" s="1">
-        <v>13133.18</v>
+        <v>9629.68</v>
       </c>
       <c r="I20" s="1">
-        <v>0.30540060867021</v>
+        <v>0.22392978191872</v>
       </c>
       <c r="J20">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="K20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L20" s="1">
-        <v>4313445.5</v>
+        <v>4309942.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4336509.64</v>
+        <v>4335030.58</v>
       </c>
       <c r="N20" s="1">
-        <v>1.0</v>
+        <v>1.03</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>95.827</v>
+      </c>
+      <c r="D21" s="1">
+        <v>96.32958306</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>4720149.57</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-24626.57</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.521732831445</v>
+      </c>
+      <c r="J21">
+        <v>0.61</v>
+      </c>
+      <c r="K21" t="s">
+        <v>89</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4695523.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4725594.23</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>87</v>
-      </c>
-[...43 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.305</v>
+      </c>
+      <c r="D22" s="1">
+        <v>101.45567878</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4159682.83</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-47177.83</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-1.1341689241244</v>
+      </c>
+      <c r="J22">
+        <v>0.37</v>
+      </c>
+      <c r="K22" t="s">
+        <v>92</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4112505.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4127739.59</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>90</v>
-      </c>
-[...43 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2972000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>100.017</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.28432032</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2980450.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-7944.76</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.26656243184754</v>
+      </c>
+      <c r="J23">
+        <v>0.69</v>
+      </c>
+      <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="1">
+        <v>2972505.24</v>
+      </c>
+      <c r="M23" s="1">
+        <v>2992910.26</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>93</v>
-      </c>
-[...43 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>102.302</v>
+      </c>
+      <c r="D24" s="1">
+        <v>104.31542542</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>5007140.42</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-96644.42</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-1.9301320093595</v>
+      </c>
+      <c r="J24">
+        <v>1.34</v>
+      </c>
+      <c r="K24" t="s">
+        <v>98</v>
+      </c>
+      <c r="L24" s="1">
+        <v>4910496.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>4974704.22</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>96</v>
-      </c>
-[...43 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="1">
+        <v>6358000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>98.924</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.19916011</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>6370662.6</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-81074.68</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.2726255507551</v>
+      </c>
+      <c r="J25">
+        <v>0.45</v>
+      </c>
+      <c r="K25" t="s">
+        <v>101</v>
+      </c>
+      <c r="L25" s="1">
+        <v>6289587.92</v>
+      </c>
+      <c r="M25" s="1">
+        <v>6317937.63</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>99</v>
-      </c>
-[...43 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>92.964</v>
+      </c>
+      <c r="D26" s="1">
+        <v>92.61058806</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>3333981.17</v>
+      </c>
+      <c r="H26" s="1">
+        <v>12722.83</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.38161073357232</v>
+      </c>
+      <c r="J26">
+        <v>0.25</v>
+      </c>
+      <c r="K26" t="s">
+        <v>104</v>
+      </c>
+      <c r="L26" s="1">
+        <v>3346704.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>3355728.66</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>102</v>
-      </c>
-[...43 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.37</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-1636.71</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-0.082286565741665</v>
+      </c>
+      <c r="J27">
+        <v>0.77</v>
+      </c>
+      <c r="K27" t="s">
+        <v>107</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1987400.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2002742.47</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>105</v>
-      </c>
-[...43 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>106.903</v>
+      </c>
+      <c r="D28" s="1">
+        <v>107.86245455</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2372974.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-21108.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-0.88951669929801</v>
+      </c>
+      <c r="J28">
+        <v>0.85</v>
+      </c>
+      <c r="K28" t="s">
+        <v>110</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2351866.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2370462.31</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>108</v>
-      </c>
-[...43 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1701000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>99.926</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.8837425</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1699022.46</v>
+      </c>
+      <c r="H29" s="1">
+        <v>718.8</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.042306680277788</v>
+      </c>
+      <c r="J29">
+        <v>0.68</v>
+      </c>
+      <c r="K29" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1699741.26</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1711322.04</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>111</v>
-      </c>
-[...43 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>103.552</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>4250880.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-5248.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.12345679012346</v>
+      </c>
+      <c r="J30">
+        <v>2.49</v>
+      </c>
+      <c r="K30" t="s">
+        <v>116</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4245632.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4347528.23</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>114</v>
-      </c>
-[...43 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>100.679</v>
+      </c>
+      <c r="D31" s="1">
+        <v>102.20481176</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>3474963.6</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-51877.6</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-1.4928962133589</v>
+      </c>
+      <c r="J31">
+        <v>0.9</v>
+      </c>
+      <c r="K31" t="s">
+        <v>119</v>
+      </c>
+      <c r="L31" s="1">
+        <v>3423086.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>3453825.73</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>117</v>
-      </c>
-[...43 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>99.106</v>
+      </c>
+      <c r="D32" s="1">
+        <v>100.08431893</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3357828.9</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-32822.6</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.97749471392065</v>
+      </c>
+      <c r="J32">
+        <v>0.11</v>
+      </c>
+      <c r="K32" t="s">
+        <v>122</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3325006.3</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3328545.14</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>120</v>
-      </c>
-[...43 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1842000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>98.618</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.51669707</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1833097.56</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-16554.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-0.90306159154999</v>
+      </c>
+      <c r="J33">
+        <v>1.36</v>
+      </c>
+      <c r="K33" t="s">
+        <v>125</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1816543.56</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1841662.89</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>123</v>
-      </c>
-[...43 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.875</v>
+      </c>
+      <c r="D34" s="1">
+        <v>97.755168</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2443879.2</v>
+      </c>
+      <c r="H34" s="1">
+        <v>27995.8</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1.1455476195386</v>
+      </c>
+      <c r="J34">
+        <v>0.31</v>
+      </c>
+      <c r="K34" t="s">
+        <v>128</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2471875.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2479623.29</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>126</v>
-      </c>
-[...43 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>109.256</v>
+      </c>
+      <c r="D35" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2836860.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>3796.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.13380991659793</v>
+      </c>
+      <c r="J35">
+        <v>0.1</v>
+      </c>
+      <c r="K35" t="s">
+        <v>131</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2840656.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2843305.46</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>129</v>
-      </c>
-[...43 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" s="1">
+        <v>6062000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.491</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.73470604</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>6045917.88</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-75393.46</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-1.2470142912361</v>
+      </c>
+      <c r="J36">
+        <v>1.42</v>
+      </c>
+      <c r="K36" t="s">
+        <v>134</v>
+      </c>
+      <c r="L36" s="1">
+        <v>5970524.42</v>
+      </c>
+      <c r="M36" s="1">
+        <v>6056402.75</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>132</v>
-      </c>
-[...43 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>136</v>
+      </c>
+      <c r="B37" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.475</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.65584156</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>4484512.87</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-53137.87</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-1.1849195562683</v>
+      </c>
+      <c r="J37">
+        <v>2.05</v>
+      </c>
+      <c r="K37" t="s">
+        <v>137</v>
+      </c>
+      <c r="L37" s="1">
+        <v>4431375.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>4523532.53</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>135</v>
-      </c>
-[...43 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.72692009</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1285480.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-12901.86</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-1.0036608893176</v>
+      </c>
+      <c r="J38">
+        <v>1.68</v>
+      </c>
+      <c r="K38" t="s">
+        <v>140</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1272578.14</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1294294.15</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>138</v>
-      </c>
-[...43 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>100.513</v>
+      </c>
+      <c r="D39" s="1">
+        <v>101.37413636</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2230231.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-18945.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.84946357574619</v>
+      </c>
+      <c r="J39">
+        <v>0.75</v>
+      </c>
+      <c r="K39" t="s">
+        <v>143</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2211286.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2227861.34</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>141</v>
-      </c>
-[...43 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B40" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>99.325</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.08315</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>2001663.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-15163.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.75752012201854</v>
+      </c>
+      <c r="J40">
+        <v>0.47</v>
+      </c>
+      <c r="K40" t="s">
+        <v>146</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1986500.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1995952.05</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>144</v>
-      </c>
-[...43 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B41" s="1">
-        <v>2000000.0</v>
+        <v>2973000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>99.489</v>
+        <v>100.329</v>
       </c>
       <c r="D41" s="1">
-        <v>100.08315</v>
+        <v>99.76841911</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>2001663.0</v>
+        <v>2966115.1</v>
       </c>
       <c r="H41" s="1">
-        <v>-11883.0</v>
+        <v>16666.07</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.59365637472442</v>
+        <v>0.56188210632824</v>
       </c>
       <c r="J41">
-        <v>0.25</v>
+        <v>1.1</v>
       </c>
       <c r="K41" t="s">
+        <v>149</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2982781.17</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3015555.44</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>147</v>
-      </c>
-[...13 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B42" s="1">
-        <v>2973000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>100.858</v>
+        <v>97.821</v>
       </c>
       <c r="D42" s="1">
-        <v>99.76841911</v>
+        <v>96.11421091</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>2966115.1</v>
+        <v>4229025.28</v>
       </c>
       <c r="H42" s="1">
-        <v>32393.24</v>
+        <v>75098.72</v>
       </c>
       <c r="I42" s="1">
-        <v>1.0921100128582</v>
+        <v>1.7757926478983</v>
       </c>
       <c r="J42">
-        <v>0.82</v>
+        <v>0.04</v>
       </c>
       <c r="K42" t="s">
+        <v>152</v>
+      </c>
+      <c r="L42" s="1">
+        <v>4304124.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>4305992.49</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>150</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B43" s="1">
-        <v>4400000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>97.698</v>
+        <v>98.017</v>
       </c>
       <c r="D43" s="1">
-        <v>96.11421091</v>
+        <v>99.7334034</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>4229025.28</v>
+        <v>4687469.96</v>
       </c>
       <c r="H43" s="1">
-        <v>69686.72</v>
+        <v>-80670.96</v>
       </c>
       <c r="I43" s="1">
-        <v>1.6478198966926</v>
+        <v>-1.7209915090315</v>
       </c>
       <c r="J43">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="K43" t="s">
+        <v>155</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4606799.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4614042.15</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>153</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B44" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>99.445</v>
+        <v>101.714</v>
       </c>
       <c r="D44" s="1">
-        <v>100.19585</v>
+        <v>103.36625</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>2003917.0</v>
+        <v>2067325.0</v>
       </c>
       <c r="H44" s="1">
-        <v>-15017.0</v>
+        <v>-33045.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-0.74938233469749</v>
+        <v>-1.5984424316448</v>
       </c>
       <c r="J44">
-        <v>1.42</v>
+        <v>0.12</v>
       </c>
       <c r="K44" t="s">
+        <v>158</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2034280.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2036608.77</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B45" s="1">
-        <v>300000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>98.196</v>
+        <v>103.565</v>
       </c>
       <c r="D45" s="1">
-        <v>98.433</v>
+        <v>105.746875</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>295299.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="H45" s="1">
-        <v>-711.0</v>
+        <v>-52365.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-0.24077291152357</v>
+        <v>-2.0632997429002</v>
       </c>
       <c r="J45">
-        <v>0.59</v>
+        <v>4.93</v>
       </c>
       <c r="K45" t="s">
+        <v>161</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2485560.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2603817.53</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B46" s="1">
-        <v>4700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>98.447</v>
+        <v>96.177</v>
       </c>
       <c r="D46" s="1">
-        <v>99.7334034</v>
+        <v>96.33716667</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>4687469.96</v>
+        <v>1734069.0</v>
       </c>
       <c r="H46" s="1">
-        <v>-60460.96</v>
+        <v>-2883.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-1.2898420793293</v>
+        <v>-0.16625636004104</v>
       </c>
       <c r="J46">
-        <v>1.73</v>
+        <v>0.14</v>
       </c>
       <c r="K46" t="s">
+        <v>164</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1731186.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1733651.75</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>162</v>
-      </c>
-[...13 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B47" s="1">
-        <v>1500000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>101.98</v>
+        <v>106.059</v>
       </c>
       <c r="D47" s="1">
-        <v>103.763</v>
+        <v>109.15333323</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>1556445.0</v>
+        <v>3383753.33</v>
       </c>
       <c r="H47" s="1">
-        <v>-26745.0</v>
+        <v>-95924.33</v>
       </c>
       <c r="I47" s="1">
-        <v>-1.7183389069321</v>
+        <v>-2.834849962305</v>
       </c>
       <c r="J47">
-        <v>4.04</v>
+        <v>2.35</v>
       </c>
       <c r="K47" t="s">
+        <v>167</v>
+      </c>
+      <c r="L47" s="1">
+        <v>3287829.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>3360700.23</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>165</v>
-      </c>
-[...13 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B48" s="1">
-        <v>2400000.0</v>
+        <v>1525000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>104.002</v>
+        <v>99.513</v>
       </c>
       <c r="D48" s="1">
-        <v>105.746875</v>
+        <v>99.95229508</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>2537925.0</v>
+        <v>1524272.5</v>
       </c>
       <c r="H48" s="1">
-        <v>-41877.0</v>
+        <v>-6699.25</v>
       </c>
       <c r="I48" s="1">
-        <v>-1.6500487603062</v>
+        <v>-0.43950474734669</v>
       </c>
       <c r="J48">
-        <v>4.51</v>
+        <v>0.74</v>
       </c>
       <c r="K48" t="s">
+        <v>170</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1517573.25</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1528843.63</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>168</v>
-      </c>
-[...13 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B49" s="1">
-        <v>1800000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>96.288</v>
+        <v>99.921</v>
       </c>
       <c r="D49" s="1">
-        <v>96.33716667</v>
+        <v>100.0</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>1734069.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="H49" s="1">
-        <v>-885.0</v>
+        <v>-1817.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-0.051036031438195</v>
+        <v>-0.079</v>
       </c>
       <c r="J49">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>739.73</v>
+        <v>1.03</v>
+      </c>
+      <c r="K49" t="s">
+        <v>173</v>
       </c>
       <c r="L49" s="1">
-        <v>1733184.0</v>
+        <v>2298183.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1733923.73</v>
+        <v>2321817.48</v>
       </c>
       <c r="N49" s="1">
-        <v>0.4</v>
+        <v>0.55</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B50" s="1">
-        <v>3100000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>106.449</v>
+        <v>99.249</v>
       </c>
       <c r="D50" s="1">
-        <v>109.15333323</v>
+        <v>98.12584211</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>3383753.33</v>
+        <v>5593173.0</v>
       </c>
       <c r="H50" s="1">
-        <v>-83834.33</v>
+        <v>64020.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-2.4775544144053</v>
+        <v>1.1446096875602</v>
       </c>
       <c r="J50">
-        <v>1.89</v>
+        <v>0.59</v>
       </c>
       <c r="K50" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="L50" s="1">
-        <v>3299919.0</v>
+        <v>5657193.0</v>
       </c>
       <c r="M50" s="1">
-        <v>3358521.74</v>
+        <v>5691080.67</v>
       </c>
       <c r="N50" s="1">
-        <v>0.77</v>
+        <v>1.35</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B51" s="1">
-        <v>1525000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>100.035</v>
+        <v>99.28</v>
       </c>
       <c r="D51" s="1">
-        <v>99.95229508</v>
+        <v>99.733</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1524272.5</v>
+        <v>4886917.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1261.25</v>
+        <v>-22197.0</v>
       </c>
       <c r="I51" s="1">
-        <v>0.082744391176774</v>
+        <v>-0.45421274803726</v>
       </c>
       <c r="J51">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="K51" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="L51" s="1">
-        <v>1525533.75</v>
+        <v>4864720.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1533002.07</v>
+        <v>4880577.88</v>
       </c>
       <c r="N51" s="1">
-        <v>0.35</v>
+        <v>1.16</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B52" s="1">
-        <v>2300000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.364</v>
+        <v>99.192</v>
       </c>
       <c r="D52" s="1">
-        <v>100.0</v>
+        <v>100.21200941</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>2300000.0</v>
+        <v>3407208.32</v>
       </c>
       <c r="H52" s="1">
-        <v>8372.0</v>
+        <v>-34680.32</v>
       </c>
       <c r="I52" s="1">
-        <v>0.364</v>
+        <v>-1.0178514708487</v>
       </c>
       <c r="J52">
-        <v>0.77</v>
+        <v>0.29</v>
       </c>
       <c r="K52" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="L52" s="1">
-        <v>2308372.0</v>
+        <v>3372528.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2326044.63</v>
+        <v>3382308.82</v>
       </c>
       <c r="N52" s="1">
-        <v>0.54</v>
+        <v>0.8</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B53" s="1">
-        <v>5700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.094</v>
+        <v>107.347</v>
       </c>
       <c r="D53" s="1">
-        <v>98.12584211</v>
+        <v>109.5246</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>5593173.0</v>
+        <v>2190492.0</v>
       </c>
       <c r="H53" s="1">
-        <v>55185.0</v>
+        <v>-43552.0</v>
       </c>
       <c r="I53" s="1">
-        <v>0.98664925973146</v>
+        <v>-1.9882291284332</v>
       </c>
       <c r="J53">
+        <v>2.25</v>
+      </c>
+      <c r="K53" t="s">
+        <v>185</v>
+      </c>
+      <c r="L53" s="1">
+        <v>2146940.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>2191871.51</v>
+      </c>
+      <c r="N53" s="1">
         <v>0.52</v>
       </c>
-      <c r="K53" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B54" s="1">
-        <v>4900000.0</v>
+        <v>6352000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>100.06</v>
+        <v>95.354</v>
       </c>
       <c r="D54" s="1">
-        <v>99.733</v>
+        <v>95.22676873</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>4886917.0</v>
+        <v>6048804.35</v>
       </c>
       <c r="H54" s="1">
-        <v>16023.0</v>
+        <v>8081.73</v>
       </c>
       <c r="I54" s="1">
-        <v>0.32787542739113</v>
+        <v>0.13360871888673</v>
       </c>
       <c r="J54">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="K54" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="L54" s="1">
-        <v>4902940.0</v>
+        <v>6056886.08</v>
       </c>
       <c r="M54" s="1">
-        <v>4906111.58</v>
+        <v>6063325.09</v>
       </c>
       <c r="N54" s="1">
-        <v>1.13</v>
+        <v>1.44</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B55" s="1">
-        <v>3400000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.378</v>
+        <v>99.221</v>
       </c>
       <c r="D55" s="1">
-        <v>100.21200941</v>
+        <v>100.12552698</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>3407208.32</v>
+        <v>7459351.76</v>
       </c>
       <c r="H55" s="1">
-        <v>-28356.32</v>
+        <v>-67387.26</v>
       </c>
       <c r="I55" s="1">
-        <v>-0.83224497409069</v>
+        <v>-0.90339297794424</v>
       </c>
       <c r="J55">
-        <v>0.06</v>
+        <v>1.06</v>
       </c>
       <c r="K55" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="L55" s="1">
-        <v>3378852.0</v>
+        <v>7391964.5</v>
       </c>
       <c r="M55" s="1">
-        <v>3380808.16</v>
+        <v>7470725.29</v>
       </c>
       <c r="N55" s="1">
-        <v>0.78</v>
+        <v>1.78</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B56" s="1">
-        <v>2000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>107.691</v>
+        <v>100.603</v>
       </c>
       <c r="D56" s="1">
-        <v>109.5246</v>
+        <v>102.49824082</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>2190492.0</v>
+        <v>6252392.69</v>
       </c>
       <c r="H56" s="1">
-        <v>-36672.0</v>
+        <v>-115609.69</v>
       </c>
       <c r="I56" s="1">
-        <v>-1.6741444387836</v>
+        <v>-1.8490471685329</v>
       </c>
       <c r="J56">
-        <v>1.48</v>
+        <v>2.85</v>
       </c>
       <c r="K56" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="L56" s="1">
-        <v>2153820.0</v>
+        <v>6136783.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2183409.04</v>
+        <v>6310507.66</v>
       </c>
       <c r="N56" s="1">
-        <v>0.5</v>
+        <v>1.5</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B57" s="1">
-        <v>3952000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>95.321</v>
+        <v>97.15</v>
       </c>
       <c r="D57" s="1">
-        <v>94.95759995</v>
+        <v>96.6109375</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>3752724.35</v>
+        <v>3091550.0</v>
       </c>
       <c r="H57" s="1">
-        <v>14361.57</v>
+        <v>17250.0</v>
       </c>
       <c r="I57" s="1">
-        <v>0.38269717305509</v>
+        <v>0.55797253804726</v>
       </c>
       <c r="J57">
-        <v>0.08</v>
+        <v>0.59</v>
       </c>
       <c r="K57" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="L57" s="1">
-        <v>3767085.92</v>
+        <v>3108800.0</v>
       </c>
       <c r="M57" s="1">
-        <v>3770334.14</v>
+        <v>3127824.66</v>
       </c>
       <c r="N57" s="1">
-        <v>0.87</v>
+        <v>0.74</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B58" s="1">
-        <v>7450000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>99.393</v>
+        <v>99.636</v>
       </c>
       <c r="D58" s="1">
-        <v>100.12552698</v>
+        <v>99.78378947</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>7459351.76</v>
+        <v>1895892.0</v>
       </c>
       <c r="H58" s="1">
-        <v>-54573.26</v>
+        <v>-2808.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-0.7316086136686</v>
+        <v>-0.14810970245141</v>
       </c>
       <c r="J58">
-        <v>0.86</v>
+        <v>0.95</v>
       </c>
       <c r="K58" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="L58" s="1">
-        <v>7404778.5</v>
+        <v>1893084.0</v>
       </c>
       <c r="M58" s="1">
-        <v>7468537.23</v>
+        <v>1911225.1</v>
       </c>
       <c r="N58" s="1">
-        <v>1.72</v>
+        <v>0.45</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B59" s="1">
-        <v>6100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>100.957</v>
+        <v>101.156</v>
       </c>
       <c r="D59" s="1">
-        <v>102.49824082</v>
+        <v>100.60693333</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>6252392.69</v>
+        <v>1509104.0</v>
       </c>
       <c r="H59" s="1">
-        <v>-94015.69</v>
+        <v>8236.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-1.50367538735</v>
+        <v>0.54575430189039</v>
       </c>
       <c r="J59">
-        <v>2.58</v>
+        <v>3.29</v>
       </c>
       <c r="K59" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="L59" s="1">
-        <v>6158377.0</v>
+        <v>1517340.0</v>
       </c>
       <c r="M59" s="1">
-        <v>6315723.58</v>
+        <v>1566655.07</v>
       </c>
       <c r="N59" s="1">
-        <v>1.46</v>
+        <v>0.37</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B60" s="1">
-        <v>3200000.0</v>
+        <v>2411000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>97.038</v>
+        <v>99.599</v>
       </c>
       <c r="D60" s="1">
-        <v>96.6109375</v>
+        <v>100.1309718</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>3091550.0</v>
+        <v>2414157.73</v>
       </c>
       <c r="H60" s="1">
-        <v>13666.0</v>
+        <v>-12825.84</v>
       </c>
       <c r="I60" s="1">
-        <v>0.44204363506979</v>
+        <v>-0.53127597425045</v>
       </c>
       <c r="J60">
-        <v>0.53</v>
+        <v>0.11</v>
       </c>
       <c r="K60" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="L60" s="1">
-        <v>3105216.0</v>
+        <v>2401331.89</v>
       </c>
       <c r="M60" s="1">
-        <v>3122092.71</v>
+        <v>2403990.6</v>
       </c>
       <c r="N60" s="1">
-        <v>0.72</v>
+        <v>0.57</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B61" s="1">
-        <v>5100000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>91.315</v>
+        <v>100.03</v>
       </c>
       <c r="D61" s="1">
-        <v>91.36778431</v>
+        <v>100.96518622</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>4659757.0</v>
+        <v>4543433.38</v>
       </c>
       <c r="H61" s="1">
-        <v>-2692.0</v>
+        <v>-42083.38</v>
       </c>
       <c r="I61" s="1">
-        <v>-0.057771252878637</v>
+        <v>-0.92624622131028</v>
       </c>
       <c r="J61">
-        <v>0.19</v>
+        <v>2.33</v>
       </c>
       <c r="K61" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="L61" s="1">
-        <v>4657065.0</v>
+        <v>4501350.0</v>
       </c>
       <c r="M61" s="1">
-        <v>4666880.75</v>
+        <v>4605984.25</v>
       </c>
       <c r="N61" s="1">
-        <v>1.08</v>
+        <v>1.1</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B62" s="1">
-        <v>1900000.0</v>
+        <v>3044000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>99.989</v>
+        <v>98.619</v>
       </c>
       <c r="D62" s="1">
-        <v>99.78378947</v>
+        <v>99.66249573</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1895892.0</v>
+        <v>3033726.37</v>
       </c>
       <c r="H62" s="1">
-        <v>3899.0</v>
+        <v>-31764.01</v>
       </c>
       <c r="I62" s="1">
-        <v>0.20565517445087</v>
+        <v>-1.0470294985767</v>
       </c>
       <c r="J62">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="K62" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="L62" s="1">
-        <v>1899791.0</v>
+        <v>3001962.36</v>
       </c>
       <c r="M62" s="1">
-        <v>1911737.58</v>
+        <v>3053845.88</v>
       </c>
       <c r="N62" s="1">
-        <v>0.44</v>
+        <v>0.73</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B63" s="1">
-        <v>1500000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>101.426</v>
+        <v>98.381</v>
       </c>
       <c r="D63" s="1">
-        <v>100.60693333</v>
+        <v>99.75109211</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>1509104.0</v>
+        <v>3032433.2</v>
       </c>
       <c r="H63" s="1">
-        <v>12286.0</v>
+        <v>-41650.8</v>
       </c>
       <c r="I63" s="1">
-        <v>0.81412546782727</v>
+        <v>-1.3735108822842</v>
       </c>
       <c r="J63">
-        <v>2.98</v>
+        <v>0.59</v>
       </c>
       <c r="K63" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="L63" s="1">
-        <v>1521390.0</v>
+        <v>2990782.4</v>
       </c>
       <c r="M63" s="1">
-        <v>1566102.33</v>
+        <v>3008674.67</v>
       </c>
       <c r="N63" s="1">
-        <v>0.36</v>
+        <v>0.72</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B64" s="1">
-        <v>2411000.0</v>
+        <v>2003000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.642</v>
+        <v>98.624</v>
       </c>
       <c r="D64" s="1">
-        <v>100.1309718</v>
+        <v>100.08911133</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>2414157.73</v>
+        <v>2004784.9</v>
       </c>
       <c r="H64" s="1">
-        <v>-11789.11</v>
+        <v>-29346.18</v>
       </c>
       <c r="I64" s="1">
-        <v>-0.48833221845865</v>
+        <v>-1.4638069151459</v>
       </c>
       <c r="J64">
-        <v>2.76</v>
+        <v>2.48</v>
       </c>
       <c r="K64" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="L64" s="1">
-        <v>2402368.62</v>
+        <v>1975438.72</v>
       </c>
       <c r="M64" s="1">
-        <v>2469026.16</v>
+        <v>2025136.44</v>
       </c>
       <c r="N64" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B65" s="1">
-        <v>4500000.0</v>
+        <v>1740000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.149</v>
+        <v>100.11</v>
       </c>
       <c r="D65" s="1">
-        <v>100.96518622</v>
+        <v>99.89802816</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>4543433.38</v>
+        <v>1738225.69</v>
       </c>
       <c r="H65" s="1">
-        <v>-36728.38</v>
+        <v>3688.31</v>
       </c>
       <c r="I65" s="1">
-        <v>-0.80838381303612</v>
+        <v>0.21218821130184</v>
       </c>
       <c r="J65">
-        <v>2.09</v>
+        <v>0.53</v>
       </c>
       <c r="K65" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="L65" s="1">
-        <v>4506705.0</v>
+        <v>1741914.0</v>
       </c>
       <c r="M65" s="1">
-        <v>4600724.18</v>
+        <v>1751090.71</v>
       </c>
       <c r="N65" s="1">
-        <v>1.06</v>
+        <v>0.42</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B66" s="1">
-        <v>3044000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>98.918</v>
+        <v>95.777</v>
       </c>
       <c r="D66" s="1">
-        <v>99.66249573</v>
+        <v>94.37435375</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>3033726.37</v>
+        <v>2264984.49</v>
       </c>
       <c r="H66" s="1">
-        <v>-22662.45</v>
+        <v>33663.51</v>
       </c>
       <c r="I66" s="1">
-        <v>-0.74701694339032</v>
+        <v>1.4862578595406</v>
       </c>
       <c r="J66">
-        <v>1.5</v>
+        <v>0.53</v>
       </c>
       <c r="K66" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="L66" s="1">
-        <v>3011063.92</v>
+        <v>2298648.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3056817.74</v>
+        <v>2311305.53</v>
       </c>
       <c r="N66" s="1">
-        <v>0.71</v>
+        <v>0.55</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B67" s="1">
-        <v>3040000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>98.831</v>
+        <v>103.559</v>
       </c>
       <c r="D67" s="1">
-        <v>99.75109211</v>
+        <v>105.34539474</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>3032433.2</v>
+        <v>4003125.0</v>
       </c>
       <c r="H67" s="1">
-        <v>-27970.8</v>
+        <v>-67883.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-0.92238800181979</v>
+        <v>-1.69575019516</v>
       </c>
       <c r="J67">
-        <v>0.34</v>
+        <v>4.31</v>
       </c>
       <c r="K67" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="L67" s="1">
-        <v>3004462.4</v>
+        <v>3935242.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3014647.23</v>
+        <v>4098892.7</v>
       </c>
       <c r="N67" s="1">
-        <v>0.7</v>
+        <v>0.97</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B68" s="1">
-        <v>2003000.0</v>
+        <v>2932000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>98.843</v>
+        <v>102.316</v>
       </c>
       <c r="D68" s="1">
-        <v>100.08911133</v>
+        <v>104.17382503</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>2004784.9</v>
+        <v>3054376.55</v>
       </c>
       <c r="H68" s="1">
-        <v>-24959.61</v>
+        <v>-54471.43</v>
       </c>
       <c r="I68" s="1">
-        <v>-1.2450018952158</v>
+        <v>-1.7833894776333</v>
       </c>
       <c r="J68">
-        <v>2.26</v>
+        <v>1.52</v>
       </c>
       <c r="K68" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="L68" s="1">
-        <v>1979825.29</v>
+        <v>2999905.12</v>
       </c>
       <c r="M68" s="1">
-        <v>2025105.44</v>
+        <v>3044606.39</v>
       </c>
       <c r="N68" s="1">
-        <v>0.47</v>
+        <v>0.72</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B69" s="1">
-        <v>2840000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>100.478</v>
+        <v>102.006</v>
       </c>
       <c r="D69" s="1">
-        <v>99.89802817</v>
+        <v>103.7676875</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>2837104.0</v>
+        <v>1660283.0</v>
       </c>
       <c r="H69" s="1">
-        <v>16471.2</v>
+        <v>-28187.0</v>
       </c>
       <c r="I69" s="1">
-        <v>0.58056384256622</v>
+        <v>-1.6977226171683</v>
       </c>
       <c r="J69">
-        <v>0.26</v>
+        <v>4.82</v>
       </c>
       <c r="K69" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="L69" s="1">
-        <v>2853575.2</v>
+        <v>1632096.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2860928.08</v>
+        <v>1709241.21</v>
       </c>
       <c r="N69" s="1">
-        <v>0.66</v>
+        <v>0.41</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B70" s="1">
-        <v>2400000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>95.286</v>
+        <v>97.058</v>
       </c>
       <c r="D70" s="1">
-        <v>94.37435375</v>
+        <v>97.51908203</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>2264984.49</v>
+        <v>5753625.84</v>
       </c>
       <c r="H70" s="1">
-        <v>21879.51</v>
+        <v>-27203.84</v>
       </c>
       <c r="I70" s="1">
-        <v>0.96598939624527</v>
+        <v>-0.4728121145952</v>
       </c>
       <c r="J70">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="K70" t="s">
-        <v>112</v>
+        <v>236</v>
       </c>
       <c r="L70" s="1">
-        <v>2286864.0</v>
+        <v>5726422.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2298370.85</v>
+        <v>5763983.99</v>
       </c>
       <c r="N70" s="1">
-        <v>0.53</v>
+        <v>1.37</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B71" s="1">
-        <v>3800000.0</v>
+        <v>3411000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>103.911</v>
+        <v>98.145</v>
       </c>
       <c r="D71" s="1">
-        <v>105.34539474</v>
+        <v>99.62474055</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>4003125.0</v>
+        <v>3398199.9</v>
       </c>
       <c r="H71" s="1">
-        <v>-54507.0</v>
+        <v>-50473.95</v>
       </c>
       <c r="I71" s="1">
-        <v>-1.3616112412178</v>
+        <v>-1.4853143277416</v>
       </c>
       <c r="J71">
-        <v>3.82</v>
+        <v>2.61</v>
       </c>
       <c r="K71" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="L71" s="1">
-        <v>3948618.0</v>
+        <v>3347725.95</v>
       </c>
       <c r="M71" s="1">
-        <v>4093717.2</v>
+        <v>3436715.67</v>
       </c>
       <c r="N71" s="1">
-        <v>0.94</v>
+        <v>0.82</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B72" s="1">
-        <v>2932000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>102.648</v>
+        <v>95.292</v>
       </c>
       <c r="D72" s="1">
-        <v>104.17382503</v>
+        <v>93.97710435</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>3054376.55</v>
+        <v>4322946.8</v>
       </c>
       <c r="H72" s="1">
-        <v>-44737.19</v>
+        <v>60485.2</v>
       </c>
       <c r="I72" s="1">
-        <v>-1.464691378671</v>
+        <v>1.3991659578138</v>
       </c>
       <c r="J72">
-        <v>1.17</v>
+        <v>1.22</v>
       </c>
       <c r="K72" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="L72" s="1">
-        <v>3009639.36</v>
+        <v>4383432.0</v>
       </c>
       <c r="M72" s="1">
-        <v>3043996.54</v>
+        <v>4439340.9</v>
       </c>
       <c r="N72" s="1">
-        <v>0.7</v>
+        <v>1.06</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B73" s="1">
-        <v>1600000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>102.259</v>
+        <v>93.973</v>
       </c>
       <c r="D73" s="1">
-        <v>103.7676875</v>
+        <v>94.632</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>1660283.0</v>
+        <v>2176536.0</v>
       </c>
       <c r="H73" s="1">
-        <v>-24139.0</v>
+        <v>-15157.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-1.4539087613377</v>
+        <v>-0.69638177360724</v>
       </c>
       <c r="J73">
-        <v>4.45</v>
+        <v>0.74</v>
       </c>
       <c r="K73" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="L73" s="1">
-        <v>1636144.0</v>
+        <v>2161379.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1707305.64</v>
+        <v>2178471.47</v>
       </c>
       <c r="N73" s="1">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B74" s="1">
-        <v>5900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>97.122</v>
+        <v>100.868</v>
       </c>
       <c r="D74" s="1">
-        <v>97.51908203</v>
+        <v>102.06211111</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>5753625.84</v>
+        <v>918559.0</v>
       </c>
       <c r="H74" s="1">
-        <v>-23427.84</v>
+        <v>-10747.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-0.40718393325347</v>
+        <v>-1.1699847260764</v>
       </c>
       <c r="J74">
-        <v>0.51</v>
+        <v>3.74</v>
       </c>
       <c r="K74" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="L74" s="1">
-        <v>5730198.0</v>
+        <v>907812.0</v>
       </c>
       <c r="M74" s="1">
-        <v>5760405.19</v>
+        <v>941478.78</v>
       </c>
       <c r="N74" s="1">
-        <v>1.33</v>
+        <v>0.22</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B75" s="1">
-        <v>3411000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>98.573</v>
+        <v>100.909</v>
       </c>
       <c r="D75" s="1">
-        <v>99.62474055</v>
+        <v>102.33841288</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>3398199.9</v>
+        <v>5321597.47</v>
       </c>
       <c r="H75" s="1">
-        <v>-35874.87</v>
+        <v>-74329.47</v>
       </c>
       <c r="I75" s="1">
-        <v>-1.0557021674917</v>
+        <v>-1.3967510774542</v>
       </c>
       <c r="J75">
-        <v>2.36</v>
+        <v>3.83</v>
       </c>
       <c r="K75" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="L75" s="1">
-        <v>3362325.03</v>
+        <v>5247268.0</v>
       </c>
       <c r="M75" s="1">
-        <v>3442810.61</v>
+        <v>5446470.74</v>
       </c>
       <c r="N75" s="1">
-        <v>0.79</v>
+        <v>1.3</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B76" s="1">
-        <v>4600000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>95.633</v>
+        <v>97.041</v>
       </c>
       <c r="D76" s="1">
-        <v>93.97710435</v>
+        <v>98.22108</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>4322946.8</v>
+        <v>3830622.12</v>
       </c>
       <c r="H76" s="1">
-        <v>76171.2</v>
+        <v>-46023.12</v>
       </c>
       <c r="I76" s="1">
-        <v>1.7620202959703</v>
+        <v>-1.2014528856738</v>
       </c>
       <c r="J76">
-        <v>1.09</v>
+        <v>1.61</v>
       </c>
       <c r="K76" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="L76" s="1">
-        <v>4399118.0</v>
+        <v>3784599.0</v>
       </c>
       <c r="M76" s="1">
-        <v>4449292.66</v>
+        <v>3847372.97</v>
       </c>
       <c r="N76" s="1">
-        <v>1.03</v>
+        <v>0.92</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B77" s="1">
-        <v>900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>101.105</v>
+        <v>101.219</v>
       </c>
       <c r="D77" s="1">
-        <v>102.06211111</v>
+        <v>103.01311111</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>918559.0</v>
+        <v>1854236.0</v>
       </c>
       <c r="H77" s="1">
-        <v>-8614.0</v>
+        <v>-32294.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-0.93777318604466</v>
+        <v>-1.7416337510436</v>
       </c>
       <c r="J77">
-        <v>3.42</v>
+        <v>1.85</v>
       </c>
       <c r="K77" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="L77" s="1">
-        <v>909945.0</v>
+        <v>1821942.0</v>
       </c>
       <c r="M77" s="1">
-        <v>940763.84</v>
+        <v>1855229.67</v>
       </c>
       <c r="N77" s="1">
-        <v>0.22</v>
+        <v>0.44</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B78" s="1">
-        <v>4600000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>101.381</v>
+        <v>97.774</v>
       </c>
       <c r="D78" s="1">
-        <v>102.41271022</v>
+        <v>98.13597208</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>4710984.67</v>
+        <v>2355263.33</v>
       </c>
       <c r="H78" s="1">
-        <v>-47458.67</v>
+        <v>-8687.33</v>
       </c>
       <c r="I78" s="1">
-        <v>-1.0074044668882</v>
+        <v>-0.3688475037736</v>
       </c>
       <c r="J78">
-        <v>3.5</v>
+        <v>0.59</v>
       </c>
       <c r="K78" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="L78" s="1">
-        <v>4663526.0</v>
+        <v>2346576.0</v>
       </c>
       <c r="M78" s="1">
-        <v>4824746.55</v>
+        <v>2360729.42</v>
       </c>
       <c r="N78" s="1">
-        <v>1.11</v>
+        <v>0.56</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B79" s="1">
-        <v>3900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>97.363</v>
+        <v>95.624</v>
       </c>
       <c r="D79" s="1">
-        <v>98.22108</v>
+        <v>95.06467125</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>3830622.12</v>
+        <v>2281552.11</v>
       </c>
       <c r="H79" s="1">
-        <v>-33465.12</v>
+        <v>13423.89</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.87362101903176</v>
+        <v>0.58836657471742</v>
       </c>
       <c r="J79">
-        <v>1.42</v>
+        <v>0.06</v>
       </c>
       <c r="K79" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="L79" s="1">
-        <v>3797157.0</v>
+        <v>2294976.0</v>
       </c>
       <c r="M79" s="1">
-        <v>3852451.52</v>
+        <v>2296521.21</v>
       </c>
       <c r="N79" s="1">
-        <v>0.89</v>
+        <v>0.55</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B80" s="1">
-        <v>1800000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>101.415</v>
+        <v>107.777</v>
       </c>
       <c r="D80" s="1">
-        <v>103.01311111</v>
+        <v>109.74741667</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>1854236.0</v>
+        <v>2633938.0</v>
       </c>
       <c r="H80" s="1">
-        <v>-28766.0</v>
+        <v>-47290.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-1.5513667084449</v>
+        <v>-1.7954105221915</v>
       </c>
       <c r="J80">
-        <v>1.47</v>
+        <v>3.0</v>
       </c>
       <c r="K80" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="L80" s="1">
-        <v>1825470.0</v>
+        <v>2586648.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1851853.56</v>
+        <v>2658648.0</v>
       </c>
       <c r="N80" s="1">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B81" s="1">
-        <v>2400000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>97.898</v>
+        <v>96.492</v>
       </c>
       <c r="D81" s="1">
-        <v>98.13597208</v>
+        <v>97.33817321</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>2355263.33</v>
+        <v>5450937.7</v>
       </c>
       <c r="H81" s="1">
-        <v>-5711.33</v>
+        <v>-47385.7</v>
       </c>
       <c r="I81" s="1">
-        <v>-0.24249220574414</v>
+        <v>-0.86931281566472</v>
       </c>
       <c r="J81">
-        <v>0.46</v>
+        <v>0.38</v>
       </c>
       <c r="K81" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="L81" s="1">
-        <v>2349552.0</v>
+        <v>5403552.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2360483.51</v>
+        <v>5425031.45</v>
       </c>
       <c r="N81" s="1">
-        <v>0.54</v>
+        <v>1.29</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B82" s="1">
-        <v>2400000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>95.542</v>
+        <v>98.929</v>
       </c>
       <c r="D82" s="1">
-        <v>95.06467125</v>
+        <v>98.10838462</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>2281552.11</v>
+        <v>3826227.0</v>
       </c>
       <c r="H82" s="1">
-        <v>11455.89</v>
+        <v>32004.0</v>
       </c>
       <c r="I82" s="1">
-        <v>0.50210950474412</v>
+        <v>0.83643756630226</v>
       </c>
       <c r="J82">
-        <v>0.05</v>
+        <v>0.44</v>
       </c>
       <c r="K82" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="L82" s="1">
-        <v>2293008.0</v>
+        <v>3858231.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2294323.07</v>
+        <v>3875540.59</v>
       </c>
       <c r="N82" s="1">
-        <v>0.53</v>
+        <v>0.92</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B83" s="1">
-        <v>2400000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>107.97</v>
+        <v>99.454</v>
       </c>
       <c r="D83" s="1">
-        <v>109.74741667</v>
+        <v>99.548</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>2633938.0</v>
+        <v>3683276.0</v>
       </c>
       <c r="H83" s="1">
-        <v>-42658.0</v>
+        <v>-3478.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-1.6195521686539</v>
+        <v>-0.094426809177482</v>
       </c>
       <c r="J83">
-        <v>2.39</v>
+        <v>0.35</v>
       </c>
       <c r="K83" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="L83" s="1">
-        <v>2591280.0</v>
+        <v>3679798.0</v>
       </c>
       <c r="M83" s="1">
-        <v>2648671.3</v>
+        <v>3692570.6</v>
       </c>
       <c r="N83" s="1">
-        <v>0.61</v>
+        <v>0.88</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B84" s="1">
-        <v>5600000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>96.624</v>
+        <v>93.831</v>
       </c>
       <c r="D84" s="1">
-        <v>97.33817321</v>
+        <v>93.64325</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>5450937.7</v>
+        <v>2247438.0</v>
       </c>
       <c r="H84" s="1">
-        <v>-39993.7</v>
+        <v>4506.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-0.73370312047412</v>
+        <v>0.20049496359855</v>
       </c>
       <c r="J84">
-        <v>0.23</v>
+        <v>0.44</v>
       </c>
       <c r="K84" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="L84" s="1">
-        <v>5410944.0</v>
+        <v>2251944.0</v>
       </c>
       <c r="M84" s="1">
-        <v>5423831.67</v>
+        <v>2262587.84</v>
       </c>
       <c r="N84" s="1">
-        <v>1.25</v>
+        <v>0.54</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B85" s="1">
-        <v>3900000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>98.818</v>
+        <v>95.296</v>
       </c>
       <c r="D85" s="1">
-        <v>98.10838462</v>
+        <v>94.69343566</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>3826227.0</v>
+        <v>802053.4</v>
       </c>
       <c r="H85" s="1">
-        <v>27675.0</v>
+        <v>5103.72</v>
       </c>
       <c r="I85" s="1">
-        <v>0.72329738930806</v>
+        <v>0.63633169562027</v>
       </c>
       <c r="J85">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>0.07</v>
+      </c>
+      <c r="K85">
+        <v>614.95</v>
       </c>
       <c r="L85" s="1">
-        <v>3853902.0</v>
+        <v>807157.12</v>
       </c>
       <c r="M85" s="1">
-        <v>3868219.81</v>
+        <v>807772.07</v>
       </c>
       <c r="N85" s="1">
-        <v>0.89</v>
+        <v>0.19</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B86" s="1">
-        <v>3700000.0</v>
+        <v>5197000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.647</v>
+        <v>99.644</v>
       </c>
       <c r="D86" s="1">
-        <v>99.548</v>
+        <v>100.44251838</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>3683276.0</v>
+        <v>5219997.68</v>
       </c>
       <c r="H86" s="1">
-        <v>3663.0</v>
+        <v>-41499.0</v>
       </c>
       <c r="I86" s="1">
-        <v>0.099449511793306</v>
+        <v>-0.79500035333349</v>
       </c>
       <c r="J86">
-        <v>0.12</v>
+        <v>2.29</v>
       </c>
       <c r="K86" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="L86" s="1">
-        <v>3686939.0</v>
+        <v>5178498.68</v>
       </c>
       <c r="M86" s="1">
-        <v>3691196.53</v>
+        <v>5297531.34</v>
       </c>
       <c r="N86" s="1">
-        <v>0.85</v>
+        <v>1.26</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B87" s="1">
-        <v>2400000.0</v>
+        <v>2435000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>93.911</v>
+        <v>100.179</v>
       </c>
       <c r="D87" s="1">
-        <v>93.64325</v>
+        <v>100.07605749</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>2247438.0</v>
+        <v>2436852.0</v>
       </c>
       <c r="H87" s="1">
-        <v>6426.0</v>
+        <v>2506.65</v>
       </c>
       <c r="I87" s="1">
-        <v>0.28592557392017</v>
+        <v>0.10286426914724</v>
       </c>
       <c r="J87">
-        <v>0.38</v>
+        <v>1.24</v>
       </c>
       <c r="K87" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="L87" s="1">
-        <v>2253864.0</v>
+        <v>2439358.65</v>
       </c>
       <c r="M87" s="1">
-        <v>2262896.88</v>
+        <v>2469651.18</v>
       </c>
       <c r="N87" s="1">
-        <v>0.52</v>
+        <v>0.59</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B88" s="1">
-        <v>847000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>95.14</v>
+        <v>102.023</v>
       </c>
       <c r="D88" s="1">
-        <v>94.69343566</v>
+        <v>102.20309524</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>802053.4</v>
+        <v>2146265.0</v>
       </c>
       <c r="H88" s="1">
-        <v>3782.4</v>
+        <v>-3782.0</v>
       </c>
       <c r="I88" s="1">
-        <v>0.47158954752888</v>
+        <v>-0.17621309577336</v>
       </c>
       <c r="J88">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>452.51</v>
+        <v>2.04</v>
+      </c>
+      <c r="K88" t="s">
+        <v>289</v>
       </c>
       <c r="L88" s="1">
-        <v>805835.8</v>
+        <v>2142483.0</v>
       </c>
       <c r="M88" s="1">
-        <v>806288.31</v>
+        <v>2185274.1</v>
       </c>
       <c r="N88" s="1">
-        <v>0.19</v>
+        <v>0.52</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B89" s="1">
-        <v>5197000.0</v>
+        <v>6137000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>99.685</v>
+        <v>98.839</v>
       </c>
       <c r="D89" s="1">
-        <v>100.44251838</v>
+        <v>99.85746586</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>5219997.68</v>
+        <v>6128252.68</v>
       </c>
       <c r="H89" s="1">
-        <v>-39368.23</v>
+        <v>-62503.25</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.75418098653255</v>
+        <v>-1.0199195963963</v>
       </c>
       <c r="J89">
-        <v>2.08</v>
+        <v>1.85</v>
       </c>
       <c r="K89" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="L89" s="1">
-        <v>5180629.45</v>
+        <v>6065749.43</v>
       </c>
       <c r="M89" s="1">
-        <v>5288698.57</v>
+        <v>6179556.65</v>
       </c>
       <c r="N89" s="1">
-        <v>1.22</v>
+        <v>1.47</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B90" s="1">
-        <v>2435000.0</v>
+        <v>3240000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>100.435</v>
+        <v>102.054</v>
       </c>
       <c r="D90" s="1">
-        <v>100.07605749</v>
+        <v>104.17235494</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>2436852.0</v>
+        <v>3375184.3</v>
       </c>
       <c r="H90" s="1">
-        <v>8740.25</v>
+        <v>-68634.7</v>
       </c>
       <c r="I90" s="1">
-        <v>0.35866970993725</v>
+        <v>-2.0335096960483</v>
       </c>
       <c r="J90">
-        <v>0.95</v>
+        <v>1.8</v>
       </c>
       <c r="K90" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="L90" s="1">
-        <v>2445592.25</v>
+        <v>3306549.6</v>
       </c>
       <c r="M90" s="1">
-        <v>2468635.29</v>
+        <v>3364824.86</v>
       </c>
       <c r="N90" s="1">
-        <v>0.57</v>
+        <v>0.8</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B91" s="1">
-        <v>2100000.0</v>
+        <v>2097000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>102.339</v>
+        <v>99.824</v>
       </c>
       <c r="D91" s="1">
-        <v>102.20309524</v>
+        <v>100.0</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>2146265.0</v>
+        <v>2097000.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2854.0</v>
+        <v>-3690.72</v>
       </c>
       <c r="I91" s="1">
-        <v>0.13297519178666</v>
+        <v>-0.176</v>
       </c>
       <c r="J91">
-        <v>1.7</v>
+        <v>0.38</v>
       </c>
       <c r="K91" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="L91" s="1">
-        <v>2149119.0</v>
+        <v>2093309.28</v>
       </c>
       <c r="M91" s="1">
-        <v>2184862.15</v>
+        <v>2101318.1</v>
       </c>
       <c r="N91" s="1">
         <v>0.5</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B92" s="1">
-        <v>6137000.0</v>
+        <v>2391000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>99.224</v>
+        <v>98.28</v>
       </c>
       <c r="D92" s="1">
-        <v>99.85746586</v>
+        <v>99.51961188</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>6128252.68</v>
+        <v>2379513.92</v>
       </c>
       <c r="H92" s="1">
-        <v>-38875.8</v>
+        <v>-29639.12</v>
       </c>
       <c r="I92" s="1">
-        <v>-0.63437005668637</v>
+        <v>-1.2455955710484</v>
       </c>
       <c r="J92">
-        <v>1.64</v>
+        <v>1.43</v>
       </c>
       <c r="K92" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="L92" s="1">
-        <v>6089376.88</v>
+        <v>2349874.8</v>
       </c>
       <c r="M92" s="1">
-        <v>6189738.52</v>
+        <v>2384061.19</v>
       </c>
       <c r="N92" s="1">
-        <v>1.43</v>
+        <v>0.57</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B93" s="1">
-        <v>3240000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>102.368</v>
+        <v>98.644</v>
       </c>
       <c r="D93" s="1">
-        <v>104.17235494</v>
+        <v>99.402</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>3375184.3</v>
+        <v>2186844.0</v>
       </c>
       <c r="H93" s="1">
-        <v>-58461.1</v>
+        <v>-16676.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-1.7320861560064</v>
+        <v>-0.76256010945454</v>
       </c>
       <c r="J93">
-        <v>1.44</v>
+        <v>0.41</v>
       </c>
       <c r="K93" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="L93" s="1">
-        <v>3316723.2</v>
+        <v>2170168.0</v>
       </c>
       <c r="M93" s="1">
-        <v>3363426.07</v>
+        <v>2179281.42</v>
       </c>
       <c r="N93" s="1">
-        <v>0.78</v>
+        <v>0.52</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B94" s="1">
-        <v>2097000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>100.264</v>
+        <v>101.083</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0</v>
+        <v>102.68168571</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>2097000.0</v>
+        <v>3593859.0</v>
       </c>
       <c r="H94" s="1">
-        <v>5536.08</v>
+        <v>-55954.0</v>
       </c>
       <c r="I94" s="1">
-        <v>0.264</v>
+        <v>-1.5569336470908</v>
       </c>
       <c r="J94">
-        <v>0.11</v>
+        <v>3.55</v>
       </c>
       <c r="K94" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="L94" s="1">
-        <v>2102536.08</v>
+        <v>3537905.0</v>
       </c>
       <c r="M94" s="1">
-        <v>2104938.72</v>
+        <v>3662093.82</v>
       </c>
       <c r="N94" s="1">
-        <v>0.49</v>
+        <v>0.87</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B95" s="1">
-        <v>2391000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.626</v>
+        <v>97.78</v>
       </c>
       <c r="D95" s="1">
-        <v>99.51961188</v>
+        <v>97.18643902</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>2379513.92</v>
+        <v>3984644.0</v>
       </c>
       <c r="H95" s="1">
-        <v>-21366.26</v>
+        <v>24336.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-0.89792540486588</v>
+        <v>0.61074464870638</v>
       </c>
       <c r="J95">
-        <v>1.19</v>
+        <v>0.89</v>
       </c>
       <c r="K95" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="L95" s="1">
-        <v>2358147.66</v>
+        <v>4008980.0</v>
       </c>
       <c r="M95" s="1">
-        <v>2386602.2</v>
+        <v>4045299.26</v>
       </c>
       <c r="N95" s="1">
-        <v>0.55</v>
+        <v>0.96</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="B96" s="1">
-        <v>3500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>101.275</v>
+        <v>102.286</v>
       </c>
       <c r="D96" s="1">
-        <v>102.68168571</v>
+        <v>104.56876929</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>3593859.0</v>
+        <v>1463962.77</v>
       </c>
       <c r="H96" s="1">
-        <v>-49234.0</v>
+        <v>-31958.77</v>
       </c>
       <c r="I96" s="1">
-        <v>-1.3699480140985</v>
+        <v>-2.1830316081057</v>
       </c>
       <c r="J96">
-        <v>3.23</v>
+        <v>2.03</v>
       </c>
       <c r="K96" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="L96" s="1">
-        <v>3544625.0</v>
+        <v>1432004.0</v>
       </c>
       <c r="M96" s="1">
-        <v>3657668.67</v>
+        <v>1460368.58</v>
       </c>
       <c r="N96" s="1">
-        <v>0.84</v>
+        <v>0.35</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B97" s="1">
-        <v>4100000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>97.663</v>
+        <v>101.603</v>
       </c>
       <c r="D97" s="1">
-        <v>97.18643902</v>
+        <v>103.33785</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>3984644.0</v>
+        <v>2087424.57</v>
       </c>
       <c r="H97" s="1">
-        <v>19539.0</v>
+        <v>-35043.97</v>
       </c>
       <c r="I97" s="1">
-        <v>0.49035748237484</v>
+        <v>-1.6788137163682</v>
       </c>
       <c r="J97">
-        <v>0.81</v>
+        <v>2.39</v>
       </c>
       <c r="K97" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="L97" s="1">
-        <v>4004183.0</v>
+        <v>2052380.6</v>
       </c>
       <c r="M97" s="1">
-        <v>4037221.81</v>
+        <v>2100756.83</v>
       </c>
       <c r="N97" s="1">
-        <v>0.93</v>
+        <v>0.5</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="B98" s="1">
-        <v>1400000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>102.559</v>
+        <v>99.811</v>
       </c>
       <c r="D98" s="1">
-        <v>104.56876929</v>
+        <v>98.96886842</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>1463962.77</v>
+        <v>3760817.0</v>
       </c>
       <c r="H98" s="1">
-        <v>-28136.77</v>
+        <v>32001.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-1.9219593951833</v>
+        <v>0.85090553462187</v>
       </c>
       <c r="J98">
-        <v>1.66</v>
+        <v>0.58</v>
       </c>
       <c r="K98" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="L98" s="1">
-        <v>1435826.0</v>
+        <v>3792818.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1459066.65</v>
+        <v>3814746.08</v>
       </c>
       <c r="N98" s="1">
-        <v>0.34</v>
+        <v>0.91</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B99" s="1">
-        <v>2020000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>101.671</v>
+        <v>97.991</v>
       </c>
       <c r="D99" s="1">
-        <v>103.33785</v>
+        <v>99.34837534</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>2087424.57</v>
+        <v>5762205.77</v>
       </c>
       <c r="H99" s="1">
-        <v>-33670.37</v>
+        <v>-78727.77</v>
       </c>
       <c r="I99" s="1">
-        <v>-1.6130101410084</v>
+        <v>-1.3662783514237</v>
       </c>
       <c r="J99">
-        <v>2.04</v>
+        <v>0.4</v>
       </c>
       <c r="K99" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="L99" s="1">
-        <v>2053754.2</v>
+        <v>5683478.0</v>
       </c>
       <c r="M99" s="1">
-        <v>2094963.58</v>
+        <v>5706916.36</v>
       </c>
       <c r="N99" s="1">
-        <v>0.48</v>
+        <v>1.36</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="B100" s="1">
-        <v>3800000.0</v>
+        <v>3936000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.659</v>
+        <v>99.419</v>
       </c>
       <c r="D100" s="1">
-        <v>98.96886842</v>
+        <v>100.0</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>3760817.0</v>
+        <v>3936000.0</v>
       </c>
       <c r="H100" s="1">
-        <v>26225.0</v>
+        <v>-22868.16</v>
       </c>
       <c r="I100" s="1">
-        <v>0.69732188511167</v>
+        <v>-0.581</v>
       </c>
       <c r="J100">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="K100" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="L100" s="1">
-        <v>3787042.0</v>
+        <v>3913131.84</v>
       </c>
       <c r="M100" s="1">
-        <v>3807148.16</v>
+        <v>3920303.34</v>
       </c>
       <c r="N100" s="1">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B101" s="1">
-        <v>5800000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>98.225</v>
+        <v>102.22</v>
       </c>
       <c r="D101" s="1">
-        <v>99.34837534</v>
+        <v>104.3865556</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>5762205.77</v>
+        <v>2609663.89</v>
       </c>
       <c r="H101" s="1">
-        <v>-65155.77</v>
+        <v>-54163.89</v>
       </c>
       <c r="I101" s="1">
-        <v>-1.1307435485769</v>
+        <v>-2.0755121074232</v>
       </c>
       <c r="J101">
-        <v>0.21</v>
+        <v>3.07</v>
       </c>
       <c r="K101" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="L101" s="1">
-        <v>5697050.0</v>
+        <v>2555500.0</v>
       </c>
       <c r="M101" s="1">
-        <v>5709365.07</v>
+        <v>2632349.32</v>
       </c>
       <c r="N101" s="1">
-        <v>1.32</v>
+        <v>0.63</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B102" s="1">
-        <v>3645000.0</v>
+        <v>1711000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>99.145</v>
+        <v>100.019</v>
       </c>
       <c r="D102" s="1">
-        <v>100.38708971</v>
+        <v>99.98915137</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>3659109.42</v>
+        <v>1710814.38</v>
       </c>
       <c r="H102" s="1">
-        <v>-45274.17</v>
+        <v>510.71</v>
       </c>
       <c r="I102" s="1">
-        <v>-1.2373002499608</v>
+        <v>0.029851865051543</v>
       </c>
       <c r="J102">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="K102" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="L102" s="1">
-        <v>3613835.25</v>
+        <v>1711325.09</v>
       </c>
       <c r="M102" s="1">
-        <v>3642565.24</v>
+        <v>1724684.95</v>
       </c>
       <c r="N102" s="1">
-        <v>0.84</v>
+        <v>0.41</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B103" s="1">
-        <v>5700000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>102.406</v>
+        <v>98.759</v>
       </c>
       <c r="D103" s="1">
-        <v>104.38655561</v>
+        <v>99.87771029</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>5950033.67</v>
+        <v>3495719.86</v>
       </c>
       <c r="H103" s="1">
-        <v>-112891.67</v>
+        <v>-39154.86</v>
       </c>
       <c r="I103" s="1">
-        <v>-1.8973282549509</v>
+        <v>-1.1200800283808</v>
       </c>
       <c r="J103">
-        <v>2.65</v>
+        <v>0.31</v>
       </c>
       <c r="K103" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="L103" s="1">
-        <v>5837142.0</v>
+        <v>3456565.0</v>
       </c>
       <c r="M103" s="1">
-        <v>5988309.12</v>
+        <v>3467316.71</v>
       </c>
       <c r="N103" s="1">
-        <v>1.38</v>
+        <v>0.82</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B104" s="1">
-        <v>1711000.0</v>
+        <v>3497000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>100.476</v>
+        <v>98.829</v>
       </c>
       <c r="D104" s="1">
-        <v>99.98915137</v>
+        <v>100.09947126</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>1710814.38</v>
+        <v>3500478.51</v>
       </c>
       <c r="H104" s="1">
-        <v>8329.98</v>
+        <v>-44428.38</v>
       </c>
       <c r="I104" s="1">
-        <v>0.48690144865394</v>
+        <v>-1.2692087631185</v>
       </c>
       <c r="J104">
-        <v>0.49</v>
+        <v>2.26</v>
       </c>
       <c r="K104" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="L104" s="1">
-        <v>1719144.36</v>
+        <v>3456050.13</v>
       </c>
       <c r="M104" s="1">
-        <v>1727582.17</v>
+        <v>3535020.05</v>
       </c>
       <c r="N104" s="1">
-        <v>0.4</v>
+        <v>0.84</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B105" s="1">
-        <v>3500000.0</v>
+        <v>1845000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>99.069</v>
+        <v>99.783</v>
       </c>
       <c r="D105" s="1">
-        <v>99.87771029</v>
+        <v>99.97942276</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>3495719.86</v>
+        <v>1844620.35</v>
       </c>
       <c r="H105" s="1">
-        <v>-28304.86</v>
+        <v>-3624.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.80970046610085</v>
+        <v>-0.19646319092164</v>
       </c>
       <c r="J105">
-        <v>0.09</v>
+        <v>0.43</v>
       </c>
       <c r="K105" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="L105" s="1">
-        <v>3467415.0</v>
+        <v>1840996.35</v>
       </c>
       <c r="M105" s="1">
-        <v>3470447.53</v>
+        <v>1848881.83</v>
       </c>
       <c r="N105" s="1">
-        <v>0.8</v>
+        <v>0.44</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B106" s="1">
-        <v>3497000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>99.058</v>
+        <v>98.505</v>
       </c>
       <c r="D106" s="1">
-        <v>100.09947126</v>
+        <v>97.62613043</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>3500478.51</v>
+        <v>2245401.0</v>
       </c>
       <c r="H106" s="1">
-        <v>-36420.25</v>
+        <v>20214.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-1.0404363259468</v>
+        <v>0.90024009074548</v>
       </c>
       <c r="J106">
-        <v>2.06</v>
+        <v>0.76</v>
       </c>
       <c r="K106" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="L106" s="1">
-        <v>3464058.26</v>
+        <v>2265615.0</v>
       </c>
       <c r="M106" s="1">
-        <v>3535986.28</v>
+        <v>2283101.3</v>
       </c>
       <c r="N106" s="1">
-        <v>0.82</v>
+        <v>0.54</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B107" s="1">
-        <v>1845000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>100.147</v>
+        <v>100.628</v>
       </c>
       <c r="D107" s="1">
-        <v>99.97942276</v>
+        <v>101.7329976</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>1844620.35</v>
+        <v>5086649.88</v>
       </c>
       <c r="H107" s="1">
-        <v>3091.8</v>
+        <v>-55249.88</v>
       </c>
       <c r="I107" s="1">
-        <v>0.16761172563232</v>
+        <v>-1.0861742267191</v>
       </c>
       <c r="J107">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="K107" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="L107" s="1">
-        <v>1847712.15</v>
+        <v>5031400.0</v>
       </c>
       <c r="M107" s="1">
-        <v>1850997.77</v>
+        <v>5044139.73</v>
       </c>
       <c r="N107" s="1">
-        <v>0.43</v>
+        <v>1.2</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B108" s="1">
-        <v>2300000.0</v>
+        <v>4478000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>98.735</v>
+        <v>99.757</v>
       </c>
       <c r="D108" s="1">
-        <v>97.62613043</v>
+        <v>99.994</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>2245401.0</v>
+        <v>4477731.32</v>
       </c>
       <c r="H108" s="1">
-        <v>25504.0</v>
+        <v>-10612.86</v>
       </c>
       <c r="I108" s="1">
-        <v>1.1358327532588</v>
+        <v>-0.23701422085325</v>
       </c>
       <c r="J108">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="K108" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="L108" s="1">
-        <v>2270905.0</v>
+        <v>4467118.46</v>
       </c>
       <c r="M108" s="1">
-        <v>2283980.34</v>
+        <v>4482024.68</v>
       </c>
       <c r="N108" s="1">
-        <v>0.53</v>
+        <v>1.07</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B109" s="1">
-        <v>6200000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>100.667</v>
+        <v>99.611</v>
       </c>
       <c r="D109" s="1">
-        <v>101.73299758</v>
+        <v>99.89460606</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>6307445.85</v>
+        <v>3296522.0</v>
       </c>
       <c r="H109" s="1">
-        <v>-66091.85</v>
+        <v>-9359.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-1.0478385636874</v>
+        <v>-0.28390527956434</v>
       </c>
       <c r="J109">
-        <v>3.83</v>
+        <v>0.63</v>
       </c>
       <c r="K109" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="L109" s="1">
-        <v>6241354.0</v>
+        <v>3287163.0</v>
       </c>
       <c r="M109" s="1">
-        <v>6478971.12</v>
+        <v>3308047.93</v>
       </c>
       <c r="N109" s="1">
-        <v>1.49</v>
+        <v>0.79</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B110" s="1">
-        <v>4478000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>100.107</v>
+        <v>99.441</v>
       </c>
       <c r="D110" s="1">
-        <v>99.994</v>
+        <v>99.76912903</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>4477731.32</v>
+        <v>3092843.0</v>
       </c>
       <c r="H110" s="1">
-        <v>5060.14</v>
+        <v>-10172.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.11300678040682</v>
+        <v>-0.3288883399513</v>
       </c>
       <c r="J110">
-        <v>0.07</v>
+        <v>0.39</v>
       </c>
       <c r="K110" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="L110" s="1">
-        <v>4482791.46</v>
+        <v>3082671.0</v>
       </c>
       <c r="M110" s="1">
-        <v>4486103.95</v>
+        <v>3094901.14</v>
       </c>
       <c r="N110" s="1">
-        <v>1.03</v>
+        <v>0.74</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B111" s="1">
-        <v>3300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>100.023</v>
+        <v>99.789</v>
       </c>
       <c r="D111" s="1">
-        <v>99.89460606</v>
+        <v>101.50487846</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>3296522.0</v>
+        <v>1319563.42</v>
       </c>
       <c r="H111" s="1">
-        <v>4237.0</v>
+        <v>-22306.42</v>
       </c>
       <c r="I111" s="1">
-        <v>0.12852940159356</v>
+        <v>-1.6904394030565</v>
       </c>
       <c r="J111">
-        <v>0.4</v>
+        <v>2.48</v>
       </c>
       <c r="K111" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="L111" s="1">
-        <v>3300759.0</v>
+        <v>1297257.0</v>
       </c>
       <c r="M111" s="1">
-        <v>3314049.41</v>
+        <v>1329534.4</v>
       </c>
       <c r="N111" s="1">
-        <v>0.76</v>
+        <v>0.32</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B112" s="1">
-        <v>3100000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>99.854</v>
+        <v>102.671</v>
       </c>
       <c r="D112" s="1">
-        <v>99.76912903</v>
+        <v>105.09337452</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>3092843.0</v>
+        <v>4413921.73</v>
       </c>
       <c r="H112" s="1">
-        <v>2631.0</v>
+        <v>-101739.73</v>
       </c>
       <c r="I112" s="1">
-        <v>0.085067363587482</v>
+        <v>-2.3049735863803</v>
       </c>
       <c r="J112">
-        <v>0.16</v>
+        <v>3.85</v>
       </c>
       <c r="K112" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="L112" s="1">
-        <v>3095474.0</v>
+        <v>4312182.0</v>
       </c>
       <c r="M112" s="1">
-        <v>3100569.89</v>
+        <v>4473968.3</v>
       </c>
       <c r="N112" s="1">
-        <v>0.72</v>
+        <v>1.06</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B113" s="1">
-        <v>2100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.771</v>
+        <v>106.712</v>
       </c>
       <c r="D113" s="1">
-        <v>99.23138095</v>
+        <v>109.06825</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>2083859.0</v>
+        <v>2181365.0</v>
       </c>
       <c r="H113" s="1">
-        <v>11332.0</v>
+        <v>-47125.0</v>
       </c>
       <c r="I113" s="1">
-        <v>0.54379878868964</v>
+        <v>-2.1603445549003</v>
       </c>
       <c r="J113">
-        <v>0.7</v>
+        <v>0.06</v>
       </c>
       <c r="K113" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="L113" s="1">
-        <v>2095191.0</v>
+        <v>2134240.0</v>
       </c>
       <c r="M113" s="1">
-        <v>2109912.58</v>
+        <v>2135523.97</v>
       </c>
       <c r="N113" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B114" s="1">
-        <v>5549000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100.451</v>
+        <v>100.336</v>
       </c>
       <c r="D114" s="1">
-        <v>101.46753974</v>
+        <v>101.27113519</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>5630433.78</v>
+        <v>5266099.03</v>
       </c>
       <c r="H114" s="1">
-        <v>-56407.79</v>
+        <v>-48627.03</v>
       </c>
       <c r="I114" s="1">
-        <v>-1.0018373753079</v>
+        <v>-0.9233975609456</v>
       </c>
       <c r="J114">
-        <v>3.26</v>
+        <v>1.0</v>
       </c>
       <c r="K114" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="L114" s="1">
-        <v>5574025.99</v>
+        <v>5217472.0</v>
       </c>
       <c r="M114" s="1">
-        <v>5754748.56</v>
+        <v>5269329.53</v>
       </c>
       <c r="N114" s="1">
-        <v>1.33</v>
+        <v>1.25</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="B115" s="1">
-        <v>1300000.0</v>
+        <v>5864000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100.256</v>
+        <v>93.542</v>
       </c>
       <c r="D115" s="1">
-        <v>101.50487846</v>
+        <v>94.38383458</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>1319563.42</v>
+        <v>5534668.06</v>
       </c>
       <c r="H115" s="1">
-        <v>-16235.42</v>
+        <v>-49365.18</v>
       </c>
       <c r="I115" s="1">
-        <v>-1.2303629938453</v>
+        <v>-0.89192666054846</v>
       </c>
       <c r="J115">
-        <v>2.2</v>
+        <v>0.48</v>
       </c>
       <c r="K115" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="L115" s="1">
-        <v>1303328.0</v>
+        <v>5485302.88</v>
       </c>
       <c r="M115" s="1">
-        <v>1331990.33</v>
+        <v>5513498.28</v>
       </c>
       <c r="N115" s="1">
-        <v>0.31</v>
+        <v>1.31</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="B116" s="1">
-        <v>4200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>103.087</v>
+        <v>100.125</v>
       </c>
       <c r="D116" s="1">
-        <v>105.09337452</v>
+        <v>100.637</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>4413921.73</v>
+        <v>805096.0</v>
       </c>
       <c r="H116" s="1">
-        <v>-84267.73</v>
+        <v>-4096.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-1.9091351218863</v>
+        <v>-0.50875920387134</v>
       </c>
       <c r="J116">
-        <v>3.49</v>
+        <v>1.88</v>
       </c>
       <c r="K116" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="L116" s="1">
-        <v>4329654.0</v>
+        <v>801000.0</v>
       </c>
       <c r="M116" s="1">
-        <v>4476136.19</v>
+        <v>816068.49</v>
       </c>
       <c r="N116" s="1">
-        <v>1.03</v>
+        <v>0.19</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B117" s="1">
-        <v>2000000.0</v>
+        <v>4460000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>107.346</v>
+        <v>100.037</v>
       </c>
       <c r="D117" s="1">
-        <v>109.06825</v>
+        <v>101.2363722</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>2181365.0</v>
+        <v>4515142.2</v>
       </c>
       <c r="H117" s="1">
-        <v>-34445.0</v>
+        <v>-53492.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-1.5790571499955</v>
+        <v>-1.1847245918412</v>
       </c>
       <c r="J117">
-        <v>3.39</v>
+        <v>3.3</v>
       </c>
       <c r="K117" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="L117" s="1">
-        <v>2146920.0</v>
+        <v>4461650.2</v>
       </c>
       <c r="M117" s="1">
-        <v>2214792.93</v>
+        <v>4608708.01</v>
       </c>
       <c r="N117" s="1">
-        <v>0.51</v>
+        <v>1.1</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B118" s="1">
-        <v>5200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.453</v>
+        <v>98.42</v>
       </c>
       <c r="D118" s="1">
-        <v>101.27113519</v>
+        <v>98.32790722</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>5266099.03</v>
+        <v>3539804.66</v>
       </c>
       <c r="H118" s="1">
-        <v>-42543.03</v>
+        <v>3315.34</v>
       </c>
       <c r="I118" s="1">
-        <v>-0.80786612172768</v>
+        <v>0.093658840485283</v>
       </c>
       <c r="J118">
-        <v>0.69</v>
+        <v>1.36</v>
       </c>
       <c r="K118" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="L118" s="1">
-        <v>5223556.0</v>
+        <v>3543120.0</v>
       </c>
       <c r="M118" s="1">
-        <v>5259457.37</v>
+        <v>3591941.92</v>
       </c>
       <c r="N118" s="1">
-        <v>1.21</v>
+        <v>0.85</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B119" s="1">
-        <v>5864000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>93.603</v>
+        <v>98.427</v>
       </c>
       <c r="D119" s="1">
-        <v>94.38383458</v>
+        <v>98.53145946</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>5534668.06</v>
+        <v>3645664.0</v>
       </c>
       <c r="H119" s="1">
-        <v>-45788.14</v>
+        <v>-3865.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-0.82729694904232</v>
+        <v>-0.10601635257665</v>
       </c>
       <c r="J119">
-        <v>0.37</v>
+        <v>1.05</v>
       </c>
       <c r="K119" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="L119" s="1">
-        <v>5488879.92</v>
+        <v>3641799.0</v>
       </c>
       <c r="M119" s="1">
-        <v>5510327.7</v>
+        <v>3680801.05</v>
       </c>
       <c r="N119" s="1">
-        <v>1.27</v>
+        <v>0.88</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="B120" s="1">
-        <v>800000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.158</v>
+        <v>94.971</v>
       </c>
       <c r="D120" s="1">
-        <v>100.637</v>
+        <v>95.03458182</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>805096.0</v>
+        <v>5226902.0</v>
       </c>
       <c r="H120" s="1">
-        <v>-3832.0</v>
+        <v>-3497.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-0.47596808330932</v>
+        <v>-0.066903875373979</v>
       </c>
       <c r="J120">
-        <v>1.64</v>
+        <v>0.27</v>
       </c>
       <c r="K120" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="L120" s="1">
-        <v>801264.0</v>
+        <v>5223405.0</v>
       </c>
       <c r="M120" s="1">
-        <v>814414.68</v>
+        <v>5238262.53</v>
       </c>
       <c r="N120" s="1">
-        <v>0.19</v>
+        <v>1.25</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B121" s="1">
-        <v>4460000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.135</v>
+        <v>106.801</v>
       </c>
       <c r="D121" s="1">
-        <v>101.2363722</v>
+        <v>110.87634667</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>4515142.2</v>
+        <v>665258.08</v>
       </c>
       <c r="H121" s="1">
-        <v>-49121.2</v>
+        <v>-24452.08</v>
       </c>
       <c r="I121" s="1">
-        <v>-1.0879214391077</v>
+        <v>-3.6755780553616</v>
       </c>
       <c r="J121">
         <v>3.02</v>
       </c>
       <c r="K121" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="L121" s="1">
-        <v>4466021.0</v>
+        <v>640806.0</v>
       </c>
       <c r="M121" s="1">
-        <v>4600676.34</v>
+        <v>658896.41</v>
       </c>
       <c r="N121" s="1">
-        <v>1.06</v>
+        <v>0.16</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="B122" s="1">
-        <v>3600000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>98.34</v>
+        <v>98.543</v>
       </c>
       <c r="D122" s="1">
-        <v>98.32790722</v>
+        <v>99.75103125</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>3539804.66</v>
+        <v>3192033.0</v>
       </c>
       <c r="H122" s="1">
-        <v>435.34</v>
+        <v>-38657.0</v>
       </c>
       <c r="I122" s="1">
-        <v>0.012298418749469</v>
+        <v>-1.2110463770268</v>
       </c>
       <c r="J122">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="K122" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="L122" s="1">
-        <v>3540240.0</v>
+        <v>3153376.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3585264.66</v>
+        <v>3205156.82</v>
       </c>
       <c r="N122" s="1">
-        <v>0.83</v>
+        <v>0.76</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="B123" s="1">
-        <v>3700000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>98.565</v>
+        <v>95.724</v>
       </c>
       <c r="D123" s="1">
-        <v>98.53145946</v>
+        <v>95.56551</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>3645664.0</v>
+        <v>4109316.93</v>
       </c>
       <c r="H123" s="1">
-        <v>1241.0</v>
+        <v>6815.07</v>
       </c>
       <c r="I123" s="1">
-        <v>0.034040438175323</v>
+        <v>0.16584435116811</v>
       </c>
       <c r="J123">
-        <v>0.87</v>
+        <v>0.31</v>
       </c>
       <c r="K123" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="L123" s="1">
-        <v>3646905.0</v>
+        <v>4116132.0</v>
       </c>
       <c r="M123" s="1">
-        <v>3679165.96</v>
+        <v>4129444.33</v>
       </c>
       <c r="N123" s="1">
-        <v>0.85</v>
+        <v>0.98</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="B124" s="1">
-        <v>4900000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>95.143</v>
+        <v>100.077</v>
       </c>
       <c r="D124" s="1">
-        <v>94.97844898</v>
+        <v>101.42027286</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>4653944.0</v>
+        <v>6389477.19</v>
       </c>
       <c r="H124" s="1">
-        <v>8063.0</v>
+        <v>-84626.19</v>
       </c>
       <c r="I124" s="1">
-        <v>0.17325090289011</v>
+        <v>-1.3244618844942</v>
       </c>
       <c r="J124">
-        <v>0.16</v>
+        <v>3.0</v>
       </c>
       <c r="K124" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="L124" s="1">
-        <v>4662007.0</v>
+        <v>6304851.0</v>
       </c>
       <c r="M124" s="1">
-        <v>4669793.3</v>
+        <v>6493937.3</v>
       </c>
       <c r="N124" s="1">
-        <v>1.08</v>
+        <v>1.54</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="B125" s="1">
-        <v>600000.0</v>
+        <v>3210000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>107.233</v>
+        <v>98.367</v>
       </c>
       <c r="D125" s="1">
-        <v>110.87634667</v>
+        <v>99.67338536</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>665258.08</v>
+        <v>3199515.67</v>
       </c>
       <c r="H125" s="1">
-        <v>-21860.08</v>
+        <v>-41934.97</v>
       </c>
       <c r="I125" s="1">
-        <v>-3.2859548282375</v>
+        <v>-1.3106661859231</v>
       </c>
       <c r="J125">
-        <v>2.42</v>
+        <v>0.05</v>
       </c>
       <c r="K125" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="L125" s="1">
-        <v>643398.0</v>
+        <v>3157580.7</v>
       </c>
       <c r="M125" s="1">
-        <v>657921.29</v>
+        <v>3159097.75</v>
       </c>
       <c r="N125" s="1">
-        <v>0.15</v>
+        <v>0.75</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="B126" s="1">
-        <v>3200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>98.758</v>
+        <v>100.088</v>
       </c>
       <c r="D126" s="1">
-        <v>99.75103125</v>
+        <v>100.413</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>3192033.0</v>
+        <v>2209086.0</v>
       </c>
       <c r="H126" s="1">
-        <v>-31777.0</v>
+        <v>-7150.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-0.99550975820112</v>
+        <v>-0.32366327069204</v>
       </c>
       <c r="J126">
-        <v>1.38</v>
+        <v>0.73</v>
       </c>
       <c r="K126" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="L126" s="1">
-        <v>3160256.0</v>
+        <v>2201936.0</v>
       </c>
       <c r="M126" s="1">
-        <v>3204365.59</v>
+        <v>2218002.21</v>
       </c>
       <c r="N126" s="1">
-        <v>0.74</v>
+        <v>0.53</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B127" s="1">
-        <v>4300000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>95.661</v>
+        <v>92.881</v>
       </c>
       <c r="D127" s="1">
-        <v>95.56551</v>
+        <v>93.748</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>4109316.93</v>
+        <v>4406156.0</v>
       </c>
       <c r="H127" s="1">
-        <v>4106.07</v>
+        <v>-40749.0</v>
       </c>
       <c r="I127" s="1">
-        <v>0.0999209861382</v>
+        <v>-0.92481972948756</v>
       </c>
       <c r="J127">
-        <v>0.23</v>
+        <v>1.21</v>
       </c>
       <c r="K127" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="L127" s="1">
-        <v>4113423.0</v>
+        <v>4365407.0</v>
       </c>
       <c r="M127" s="1">
-        <v>4123436.7</v>
+        <v>4422064.53</v>
       </c>
       <c r="N127" s="1">
-        <v>0.95</v>
+        <v>1.05</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="B128" s="1">
-        <v>6300000.0</v>
+        <v>2572000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.42</v>
+        <v>99.69</v>
       </c>
       <c r="D128" s="1">
-        <v>101.42027286</v>
+        <v>99.695</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>6389477.19</v>
+        <v>2564155.4</v>
       </c>
       <c r="H128" s="1">
-        <v>-63017.19</v>
+        <v>-128.6</v>
       </c>
       <c r="I128" s="1">
-        <v>-0.9862652002049</v>
+        <v>-0.0050152966547971</v>
       </c>
       <c r="J128">
-        <v>2.73</v>
+        <v>0.32</v>
       </c>
       <c r="K128" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="L128" s="1">
-        <v>6326460.0</v>
+        <v>2564026.8</v>
       </c>
       <c r="M128" s="1">
-        <v>6498631.23</v>
+        <v>2572350.57</v>
       </c>
       <c r="N128" s="1">
-        <v>1.5</v>
+        <v>0.61</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B129" s="1">
-        <v>3210000.0</v>
+        <v>4424000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>98.781</v>
+        <v>98.673</v>
       </c>
       <c r="D129" s="1">
-        <v>99.67338536</v>
+        <v>99.33535986</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>3199515.67</v>
+        <v>4394596.32</v>
       </c>
       <c r="H129" s="1">
-        <v>-28645.57</v>
+        <v>-29302.8</v>
       </c>
       <c r="I129" s="1">
-        <v>-0.89530957040132</v>
+        <v>-0.66679162012314</v>
       </c>
       <c r="J129">
-        <v>1.25</v>
+        <v>0.41</v>
       </c>
       <c r="K129" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="L129" s="1">
-        <v>3170870.1</v>
+        <v>4365293.52</v>
       </c>
       <c r="M129" s="1">
-        <v>3211072.05</v>
+        <v>4383565.25</v>
       </c>
       <c r="N129" s="1">
-        <v>0.74</v>
+        <v>1.04</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B130" s="1">
-        <v>2200000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.565</v>
+        <v>98.585</v>
       </c>
       <c r="D130" s="1">
-        <v>100.413</v>
+        <v>99.473</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>2209086.0</v>
+        <v>2088933.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3344.0</v>
+        <v>-18648.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.1513748219852</v>
+        <v>-0.89270455299428</v>
       </c>
       <c r="J130">
-        <v>0.41</v>
+        <v>0.14</v>
       </c>
       <c r="K130" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L130" s="1">
-        <v>2212430.0</v>
+        <v>2070285.0</v>
       </c>
       <c r="M130" s="1">
-        <v>2221355.67</v>
+        <v>2073305.55</v>
       </c>
       <c r="N130" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      <c r="A131" t="s">
         <v>413</v>
-      </c>
-[...93 lines deleted...]
-        <v>415</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">